--- v0 (2026-03-01)
+++ v1 (2026-06-04)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="153">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -232,50 +232,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -2361,4588 +2364,4718 @@
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AF62"/>
+  <dimension ref="A1:AG62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32">
+    <row r="1" spans="1:33">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="D1" t="s">
         <v>71</v>
       </c>
       <c r="E1" t="s">
         <v>72</v>
       </c>
       <c r="F1" t="s">
+        <v>73</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="H1" t="s">
         <v>74</v>
       </c>
       <c r="I1" t="s">
         <v>75</v>
       </c>
       <c r="J1" t="s">
+        <v>76</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="L1" t="s">
         <v>77</v>
       </c>
       <c r="M1" t="s">
         <v>78</v>
       </c>
       <c r="N1" t="s">
+        <v>79</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="P1" t="s">
         <v>80</v>
       </c>
       <c r="Q1" t="s">
         <v>81</v>
       </c>
       <c r="R1" t="s">
+        <v>82</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="T1" t="s">
         <v>83</v>
       </c>
       <c r="U1" t="s">
         <v>84</v>
       </c>
       <c r="V1" t="s">
+        <v>85</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="X1" t="s">
         <v>86</v>
       </c>
       <c r="Y1" t="s">
         <v>87</v>
       </c>
       <c r="Z1" t="s">
+        <v>88</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="AB1" t="s">
         <v>89</v>
       </c>
       <c r="AC1" t="s">
         <v>90</v>
       </c>
       <c r="AD1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="AF1" t="s">
         <v>92</v>
       </c>
-    </row>
-    <row r="2" spans="1:32">
+      <c r="AG1" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="2" spans="1:33">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2">
+        <v>188300000.0</v>
+      </c>
+      <c r="C2">
         <v>197400000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>172200000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>188500000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>157473000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>150927000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>138772000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>121793000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>115651000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>124361000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>135931000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>119597000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>111010000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>114360000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>101654000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>95906000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>104967000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>95369000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>77559000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>74674000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>64214000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>57254000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>56066000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>196830.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>161579.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>49028000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>41642.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>3894.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>23420.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>115112.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>2397.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>24797.0</v>
       </c>
     </row>
-    <row r="3" spans="1:32">
+    <row r="3" spans="1:33">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
-    </row>
-    <row r="4" spans="1:32">
+      <c r="AG3"/>
+    </row>
+    <row r="4" spans="1:33">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
-    </row>
-    <row r="5" spans="1:32">
+      <c r="AG4"/>
+    </row>
+    <row r="5" spans="1:33">
       <c r="A5" t="s">
         <v>12</v>
       </c>
       <c r="B5">
+        <v>4700000.0</v>
+      </c>
+      <c r="C5">
         <v>3300000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>10900000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>12400000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>14678000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>18590000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>15359000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>24413000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>25652000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>22958000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>32682000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>30345000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>24819000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>30777000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>32620000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>21288000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>19558000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>3715000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>3039000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>2353000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>1746000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>924000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>251999.0</v>
       </c>
-      <c r="X5"/>
       <c r="Y5"/>
-      <c r="Z5">
+      <c r="Z5"/>
+      <c r="AA5">
         <v>1408000.0</v>
       </c>
-      <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
-    </row>
-    <row r="6" spans="1:32">
+      <c r="AG5"/>
+    </row>
+    <row r="6" spans="1:33">
       <c r="A6" t="s">
         <v>13</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
-    </row>
-    <row r="7" spans="1:32">
+      <c r="AG6"/>
+    </row>
+    <row r="7" spans="1:33">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7">
+        <v>176700000.0</v>
+      </c>
+      <c r="C7">
         <v>157800000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>160700000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>163500000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>157188000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>150336000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>61589000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>58485000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>57808000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>58920000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>59217000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>54868000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>49119000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>47720000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>44581000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>10783000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>10742000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>9152000.0</v>
       </c>
-      <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
-    </row>
-    <row r="8" spans="1:32">
+      <c r="AG7"/>
+    </row>
+    <row r="8" spans="1:33">
       <c r="A8" t="s">
         <v>15</v>
       </c>
       <c r="B8">
         <v>0.0</v>
       </c>
       <c r="C8">
         <v>0.0</v>
       </c>
       <c r="D8">
         <v>0.0</v>
       </c>
       <c r="E8">
-        <v>14000.0</v>
+        <v>0.0</v>
       </c>
       <c r="F8">
         <v>14000.0</v>
       </c>
       <c r="G8">
         <v>14000.0</v>
       </c>
       <c r="H8">
         <v>14000.0</v>
       </c>
       <c r="I8">
         <v>14000.0</v>
       </c>
       <c r="J8">
         <v>14000.0</v>
       </c>
       <c r="K8">
         <v>14000.0</v>
       </c>
       <c r="L8">
         <v>14000.0</v>
       </c>
       <c r="M8">
         <v>14000.0</v>
       </c>
       <c r="N8">
         <v>14000.0</v>
       </c>
       <c r="O8">
         <v>14000.0</v>
       </c>
       <c r="P8">
         <v>14000.0</v>
       </c>
       <c r="Q8">
         <v>14000.0</v>
       </c>
       <c r="R8">
         <v>14000.0</v>
       </c>
       <c r="S8">
         <v>14000.0</v>
       </c>
       <c r="T8">
         <v>14000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>14000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
-    </row>
-    <row r="9" spans="1:32">
+      <c r="AG8"/>
+    </row>
+    <row r="9" spans="1:33">
       <c r="A9" t="s">
         <v>16</v>
       </c>
-      <c r="B9">
+      <c r="B9"/>
+      <c r="C9">
         <v>1037000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>1032800000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>1017200000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>1014569000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>988510000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>972060000.0</v>
       </c>
-      <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9">
         <v>938898000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>935269000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>930964000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>926919000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>941375000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>939575000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>909144000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>912574000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>959748000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>944758000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>941003000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>623729000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>479028000.0</v>
       </c>
-      <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
-    </row>
-    <row r="10" spans="1:32">
+      <c r="AG9"/>
+    </row>
+    <row r="10" spans="1:33">
       <c r="A10" t="s">
         <v>17</v>
       </c>
       <c r="B10">
+        <v>73700000.0</v>
+      </c>
+      <c r="C10">
         <v>120400000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>57700000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>54600000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>62748000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>56138000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>64891000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>66574000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>47004000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>52023000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>60094000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>73657000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>57921000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>72930000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>51805000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>20133000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>14899000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>41898000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>25961000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>26745000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>4019999.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>46831000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>32024000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>313562.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>585123.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>15053000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>672015.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>672146.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>738881.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>944890.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>40503.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>7250.0</v>
       </c>
     </row>
-    <row r="11" spans="1:32">
+    <row r="11" spans="1:33">
       <c r="A11" t="s">
         <v>18</v>
       </c>
-      <c r="B11">
+      <c r="B11"/>
+      <c r="C11">
         <v>120400000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>57700000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>54600000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>62748000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>56138000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>64891000.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>60094000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>73657000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>57921000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>72930000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>51805000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>20133000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>14899000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>41898000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>25961000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>26745000.0</v>
       </c>
-      <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
-    </row>
-    <row r="12" spans="1:32">
+      <c r="AG11"/>
+    </row>
+    <row r="12" spans="1:33">
       <c r="A12" t="s">
         <v>19</v>
       </c>
       <c r="B12">
+        <v>73700000.0</v>
+      </c>
+      <c r="C12">
         <v>120400000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>57700000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>54600000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>62748000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>56138000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>64891000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>66574000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>47004000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>52023000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>60094000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>73657000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>57921000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>72930000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>51805000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>20133000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>14899000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>41898000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>25961000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>26745000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>4019999.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>46831000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>32024000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>313562.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>585123.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>15053000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>672015.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>672146.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>738881.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>944890.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>40503.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>7250.0</v>
       </c>
     </row>
-    <row r="13" spans="1:32">
+    <row r="13" spans="1:33">
       <c r="A13" t="s">
         <v>20</v>
       </c>
-      <c r="B13">
-[...1 lines deleted...]
-      </c>
+      <c r="B13"/>
       <c r="C13">
         <v>14200.0</v>
       </c>
       <c r="D13">
+        <v>14200.0</v>
+      </c>
+      <c r="E13">
         <v>14100.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8000.0</v>
       </c>
       <c r="F13">
         <v>8000.0</v>
       </c>
       <c r="G13">
-        <v>14000.0</v>
+        <v>8000.0</v>
       </c>
       <c r="H13">
         <v>14000.0</v>
       </c>
       <c r="I13">
         <v>14000.0</v>
       </c>
       <c r="J13">
         <v>14000.0</v>
       </c>
       <c r="K13">
         <v>14000.0</v>
       </c>
       <c r="L13">
         <v>14000.0</v>
       </c>
       <c r="M13">
         <v>14000.0</v>
       </c>
       <c r="N13">
         <v>14000.0</v>
       </c>
       <c r="O13">
         <v>14000.0</v>
       </c>
       <c r="P13">
         <v>14000.0</v>
       </c>
       <c r="Q13">
         <v>14000.0</v>
       </c>
       <c r="R13">
         <v>14000.0</v>
       </c>
       <c r="S13">
         <v>14000.0</v>
       </c>
       <c r="T13">
         <v>14000.0</v>
       </c>
       <c r="U13">
-        <v>13000.0</v>
+        <v>14000.0</v>
       </c>
       <c r="V13">
         <v>13000.0</v>
       </c>
       <c r="W13">
+        <v>13000.0</v>
+      </c>
+      <c r="X13">
         <v>12000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>430484933.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>430868825.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-27446000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>429158866.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>427376041.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>425018632.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>422716703.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1238.0</v>
       </c>
       <c r="AF13">
         <v>1238.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:32">
+      <c r="AG13">
+        <v>1238.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:33">
       <c r="A14" t="s">
         <v>21</v>
       </c>
       <c r="B14">
+        <v>88347854.0</v>
+      </c>
+      <c r="C14">
         <v>87509774.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>87795006.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>87679440.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>87535340.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>86685475.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>82445000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>84954000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>81389000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>81143000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>83444000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>81063000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>80978000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>83363000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>80813000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>81511000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>78572000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>77571000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>80907000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>81732000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>75927000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>61898000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>59369000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>55875000.0</v>
       </c>
       <c r="Y14">
         <v>55875000.0</v>
       </c>
       <c r="Z14">
         <v>55875000.0</v>
       </c>
       <c r="AA14">
         <v>55875000.0</v>
       </c>
       <c r="AB14">
         <v>55875000.0</v>
       </c>
       <c r="AC14">
         <v>55875000.0</v>
       </c>
       <c r="AD14">
+        <v>55875000.0</v>
+      </c>
+      <c r="AE14">
         <v>34125000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12375000.0</v>
       </c>
       <c r="AF14">
         <v>12375000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:32">
+      <c r="AG14">
+        <v>12375000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:33">
       <c r="A15" t="s">
         <v>22</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
-[...1 lines deleted...]
-      </c>
+      <c r="L15"/>
       <c r="M15">
         <v>14000.0</v>
       </c>
       <c r="N15">
         <v>14000.0</v>
       </c>
       <c r="O15">
         <v>14000.0</v>
       </c>
       <c r="P15">
         <v>14000.0</v>
       </c>
       <c r="Q15">
         <v>14000.0</v>
       </c>
       <c r="R15">
         <v>14000.0</v>
       </c>
       <c r="S15">
         <v>14000.0</v>
       </c>
       <c r="T15">
         <v>14000.0</v>
       </c>
       <c r="U15">
-        <v>13000.0</v>
+        <v>14000.0</v>
       </c>
       <c r="V15">
         <v>13000.0</v>
       </c>
       <c r="W15">
+        <v>13000.0</v>
+      </c>
+      <c r="X15">
         <v>12000.0</v>
       </c>
-      <c r="X15"/>
-      <c r="Y15">
+      <c r="Y15"/>
+      <c r="Z15">
         <v>430868825.0</v>
       </c>
-      <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
-      <c r="AC15">
+      <c r="AC15"/>
+      <c r="AD15">
         <v>425018632.0</v>
       </c>
-      <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
-    </row>
-    <row r="16" spans="1:32">
+      <c r="AG15"/>
+    </row>
+    <row r="16" spans="1:33">
       <c r="A16" t="s">
         <v>23</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
-      <c r="E16">
+      <c r="E16"/>
+      <c r="F16">
         <v>167000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>2001999.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>6673000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>11364000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>12727000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>7972000.0</v>
       </c>
-      <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>-14433000.0</v>
       </c>
-      <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
-      <c r="R16">
+      <c r="R16"/>
+      <c r="S16">
         <v>66732000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>49916000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>56547000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>46576000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>77740000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>58992000.0</v>
       </c>
-      <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
-    </row>
-    <row r="17" spans="1:32">
+      <c r="AG16"/>
+    </row>
+    <row r="17" spans="1:33">
       <c r="A17" t="s">
         <v>24</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
-    </row>
-    <row r="18" spans="1:32">
+      <c r="AG17"/>
+    </row>
+    <row r="18" spans="1:33">
       <c r="A18" t="s">
         <v>25</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
-    </row>
-    <row r="19" spans="1:32">
+      <c r="AG18"/>
+    </row>
+    <row r="19" spans="1:33">
       <c r="A19" t="s">
         <v>26</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
-    </row>
-    <row r="20" spans="1:32">
+      <c r="AG19"/>
+    </row>
+    <row r="20" spans="1:33">
       <c r="A20" t="s">
         <v>27</v>
       </c>
       <c r="B20">
         <v>865200000.0</v>
       </c>
       <c r="C20">
-        <v>870700000.0</v>
+        <v>865200000.0</v>
       </c>
       <c r="D20">
         <v>870700000.0</v>
       </c>
       <c r="E20">
-        <v>870695000.0</v>
+        <v>870700000.0</v>
       </c>
       <c r="F20">
         <v>870695000.0</v>
       </c>
       <c r="G20">
         <v>870695000.0</v>
       </c>
       <c r="H20">
         <v>870695000.0</v>
       </c>
       <c r="I20">
         <v>870695000.0</v>
       </c>
       <c r="J20">
-        <v>915295000.0</v>
+        <v>870695000.0</v>
       </c>
       <c r="K20">
         <v>915295000.0</v>
       </c>
       <c r="L20">
         <v>915295000.0</v>
       </c>
       <c r="M20">
         <v>915295000.0</v>
       </c>
       <c r="N20">
         <v>915295000.0</v>
       </c>
       <c r="O20">
         <v>915295000.0</v>
       </c>
       <c r="P20">
-        <v>915490000.0</v>
+        <v>915295000.0</v>
       </c>
       <c r="Q20">
         <v>915490000.0</v>
       </c>
       <c r="R20">
+        <v>915490000.0</v>
+      </c>
+      <c r="S20">
         <v>915438000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>889521000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>892524000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>880063000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>862183000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>664335000.0</v>
       </c>
-      <c r="X20"/>
       <c r="Y20"/>
-      <c r="Z20">
+      <c r="Z20"/>
+      <c r="AA20">
         <v>202407000.0</v>
       </c>
-      <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
-    </row>
-    <row r="21" spans="1:32">
+      <c r="AG20"/>
+    </row>
+    <row r="21" spans="1:33">
       <c r="A21" t="s">
         <v>28</v>
       </c>
       <c r="B21">
+        <v>956500000.0</v>
+      </c>
+      <c r="C21">
         <v>963900000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>973000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>983000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>989834000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>996510000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>1003872000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>1012447000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>1011237000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>1063413000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>1070691000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>1081231000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>1089885000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>1099565000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>1109802000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>1120154000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>1130208000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>1142509000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>1147556000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>1157679000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>1167268000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>1171709000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>854909000.0</v>
       </c>
-      <c r="X21"/>
       <c r="Y21"/>
-      <c r="Z21">
+      <c r="Z21"/>
+      <c r="AA21">
         <v>184014000.0</v>
       </c>
-      <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
-    </row>
-    <row r="22" spans="1:32">
+      <c r="AG21"/>
+    </row>
+    <row r="22" spans="1:33">
       <c r="A22" t="s">
         <v>29</v>
       </c>
       <c r="B22">
+        <v>122500000.0</v>
+      </c>
+      <c r="C22">
         <v>119300000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>112900000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>125500000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>107576000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>101362000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>101572000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>100710000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>104586000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>104666000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>116674000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>122386000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>123456000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>118006000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>107382000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>99545000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>93778000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>79517000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>70812000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>69978000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>67584000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>59810000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>57164000.0</v>
       </c>
-      <c r="X22"/>
       <c r="Y22"/>
-      <c r="Z22">
+      <c r="Z22"/>
+      <c r="AA22">
         <v>50894000.0</v>
       </c>
-      <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
-    </row>
-    <row r="23" spans="1:32">
+      <c r="AG22"/>
+    </row>
+    <row r="23" spans="1:33">
       <c r="A23" t="s">
         <v>30</v>
       </c>
       <c r="B23">
+        <v>2786100000.0</v>
+      </c>
+      <c r="C23">
         <v>2793600000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>2776600000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2837300000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2779067000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2728412000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2643906000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>2650116000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2625252000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2746736000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>2796900000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2841084000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2816039000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2840366000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2819434000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>2774653000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>2723025000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>2727902000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>2632545000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>2643626000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>2567235000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>2598859000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>2061478999.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>453004799.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>453170617.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>778547000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>450085100.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>447927361.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>445580109.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>443314715.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>681110.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>347776.0</v>
       </c>
     </row>
-    <row r="24" spans="1:32">
+    <row r="24" spans="1:33">
       <c r="A24" t="s">
         <v>31</v>
       </c>
       <c r="B24">
+        <v>825100000.0</v>
+      </c>
+      <c r="C24">
         <v>832400000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>840600000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>859500000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>845285000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>767469000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>781384000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>802830000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>755332000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>897685000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>903934000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>968873000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>928445000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>913674000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>906913000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>901181000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>875851000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>855257000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>818339000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>813109000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>743861000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>802564.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>436897000.0</v>
       </c>
-      <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
-    </row>
-    <row r="25" spans="1:32">
+      <c r="AG24"/>
+    </row>
+    <row r="25" spans="1:33">
       <c r="A25" t="s">
         <v>32</v>
       </c>
-      <c r="B25">
+      <c r="B25"/>
+      <c r="C25">
         <v>832400000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>840600000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>859500000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>845285000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>767469000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>781384000.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25">
         <v>914668000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>968873000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>928445000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>913674000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>906913000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>901181000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>875851000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>855257000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>818339000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>813109000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>743861000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>802564000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>410711000.0</v>
       </c>
-      <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
-    </row>
-    <row r="26" spans="1:32">
+      <c r="AG25"/>
+    </row>
+    <row r="26" spans="1:33">
       <c r="A26" t="s">
         <v>33</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
-      <c r="L26">
+      <c r="L26"/>
+      <c r="M26">
         <v>13975000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>11395000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>12794000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>14014000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>19326000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>19614000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>20725000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>22140000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>23857000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>20000000.0</v>
       </c>
-      <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
-    </row>
-    <row r="27" spans="1:32">
+      <c r="AG26"/>
+    </row>
+    <row r="27" spans="1:33">
       <c r="A27" t="s">
         <v>34</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
-    </row>
-    <row r="28" spans="1:32">
+      <c r="AG27"/>
+    </row>
+    <row r="28" spans="1:33">
       <c r="A28" t="s">
         <v>35</v>
       </c>
       <c r="B28">
+        <v>-24200000.0</v>
+      </c>
+      <c r="C28">
         <v>1046900000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>976700000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>835100000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>964225000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>884681000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>801213000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>814140000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>794483000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>933317000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>942757000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>977958000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>950743000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>919525000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>928395000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>919300000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>896165000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>867108000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>813071000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>806015000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>755483000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>765220000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>416319000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-313562.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-585123.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>664856000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-672015.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-672146.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-738881.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-944890.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>114497.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-2250.0</v>
       </c>
     </row>
-    <row r="29" spans="1:32">
+    <row r="29" spans="1:33">
       <c r="A29" t="s">
         <v>36</v>
       </c>
       <c r="B29">
+        <v>1571000000.0</v>
+      </c>
+      <c r="C29">
         <v>1584000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1599000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1620900000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1595383000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1492934000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1490198000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1508186000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1454730000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1595916000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1649485000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1685264000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1651595000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1647881000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1644783000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1629934000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1574870000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1556333000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1577171000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1525800000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1438246000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1414316000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>914666000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>435483530.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>435867436.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
-    </row>
-    <row r="30" spans="1:32">
+      <c r="AG29"/>
+    </row>
+    <row r="30" spans="1:33">
       <c r="A30" t="s">
         <v>37</v>
       </c>
       <c r="B30">
+        <v>128200000.0</v>
+      </c>
+      <c r="C30">
         <v>104800000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>138400000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>177900000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>139337000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>124489000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>137516000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>142543000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>140214000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>140367000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>137591000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>146722000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>146137000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>146259000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>153483000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>158485000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>154833000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>138094000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>159446000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>151494000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>136517000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>125971000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>123236000.0</v>
       </c>
-      <c r="X30"/>
       <c r="Y30"/>
-      <c r="Z30">
+      <c r="Z30"/>
+      <c r="AA30">
         <v>106816000.0</v>
       </c>
-      <c r="AA30"/>
       <c r="AB30"/>
       <c r="AC30"/>
       <c r="AD30"/>
       <c r="AE30"/>
       <c r="AF30"/>
-    </row>
-    <row r="31" spans="1:32">
+      <c r="AG30"/>
+    </row>
+    <row r="31" spans="1:33">
       <c r="A31" t="s">
         <v>38</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>-1280135000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-1308009000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-1313130000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-1311714000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-1315933000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-1334360000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-1371150000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-1378242000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-1298938000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-1357163000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-1368588000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-1480984000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-1050124000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>5000001.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>5000008.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>5000007.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>5000003.0</v>
       </c>
-      <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
-    </row>
-    <row r="32" spans="1:32">
+      <c r="AG31"/>
+    </row>
+    <row r="32" spans="1:33">
       <c r="A32" t="s">
         <v>39</v>
       </c>
       <c r="B32">
+        <v>44900000.0</v>
+      </c>
+      <c r="C32">
         <v>61200000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>59300000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>87200000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>82870000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>31988000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>58949000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>144911000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>93506000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>97367000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>130944000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>171961000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>147760000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>134753000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>140347000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>110629000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>97758000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>89884000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>121667000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>109608000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>90956000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>96656000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>100207000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>-1669769.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>-1113433.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
-    </row>
-    <row r="33" spans="1:32">
+      <c r="AG32"/>
+    </row>
+    <row r="33" spans="1:33">
       <c r="A33" t="s">
         <v>40</v>
       </c>
       <c r="B33">
+        <v>2426200000.0</v>
+      </c>
+      <c r="C33">
         <v>2409200000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>2443200000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>2446800000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>2434712000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>2411154000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>2299541000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>2295750000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>2296470000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>2418683000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>2438345000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>2458229000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>2454812000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>2468180000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>2472280000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>2474830000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>2442473000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>2449998000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>2359694000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>2380094000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>2346838000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>2354674000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>1834767999.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>452603299.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>452430869.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>594467000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>449220389.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>446993124.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>444509931.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>442048296.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>640607.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>340526.0</v>
       </c>
     </row>
-    <row r="34" spans="1:32">
+    <row r="34" spans="1:33">
       <c r="A34" t="s">
         <v>41</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
-      <c r="L34">
+      <c r="L34"/>
+      <c r="M34">
         <v>1210006000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>1171706000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>1151249000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>1149129000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>1137332000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>1113077000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>1093653000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>974973000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>1010431000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>999153000.0</v>
       </c>
-      <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
-    </row>
-    <row r="35" spans="1:32">
+      <c r="AG34"/>
+    </row>
+    <row r="35" spans="1:33">
       <c r="A35" t="s">
         <v>42</v>
       </c>
       <c r="B35">
+        <v>1133700000.0</v>
+      </c>
+      <c r="C35">
         <v>1125500000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>1140400000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>1156100000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>1139960000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>1055398000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>973967000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>1034933000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>999888000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>1132367000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>1133222000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>1210006000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>1171706000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>1151249000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>1149129000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>1137332000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>1113077000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>1105209000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>974973000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>1010431000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>960590999.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>1013848000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>520495999.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15450000.0</v>
       </c>
       <c r="Y35">
         <v>15450000.0</v>
       </c>
       <c r="Z35">
+        <v>15450000.0</v>
+      </c>
+      <c r="AA35">
         <v>704381999.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15450000.0</v>
       </c>
       <c r="AB35">
         <v>15450000.0</v>
       </c>
       <c r="AC35">
         <v>15450000.0</v>
       </c>
       <c r="AD35">
         <v>15450000.0</v>
       </c>
       <c r="AE35">
+        <v>15450000.0</v>
+      </c>
+      <c r="AF35">
         <v>157397.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>29797.0</v>
       </c>
     </row>
-    <row r="36" spans="1:32">
+    <row r="36" spans="1:33">
       <c r="A36" t="s">
         <v>43</v>
       </c>
       <c r="B36">
+        <v>224600000.0</v>
+      </c>
+      <c r="C36">
         <v>190100000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>192500000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>203400000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>190113000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>189547000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>99527000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>112558000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>107225000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>121094000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>122513000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>102064000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>102656000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>108122000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>113275000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>101147000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>98119000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>55963000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>41496000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>20423000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>14160000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>15671000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>30042999.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>452603299.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>452430869.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>36329000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>449220389.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>446993124.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>444509931.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>442048296.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>640607.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>340526.0</v>
       </c>
     </row>
-    <row r="37" spans="1:32">
+    <row r="37" spans="1:33">
       <c r="A37" t="s">
         <v>44</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
-      <c r="L37">
+      <c r="L37"/>
+      <c r="M37">
         <v>731667000.0</v>
       </c>
-      <c r="M37">
+      <c r="N37">
         <v>738816000.0</v>
       </c>
-      <c r="N37">
+      <c r="O37">
         <v>748538000.0</v>
       </c>
-      <c r="O37">
+      <c r="P37">
         <v>754334000.0</v>
       </c>
-      <c r="P37">
+      <c r="Q37">
         <v>746843000.0</v>
       </c>
-      <c r="Q37">
+      <c r="R37">
         <v>752606000.0</v>
       </c>
-      <c r="R37">
+      <c r="S37">
         <v>754968000.0</v>
       </c>
-      <c r="S37">
+      <c r="T37">
         <v>768249000.0</v>
       </c>
-      <c r="T37">
+      <c r="U37">
         <v>786231000.0</v>
       </c>
-      <c r="U37">
+      <c r="V37">
         <v>831994000.0</v>
       </c>
-      <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
-    </row>
-    <row r="38" spans="1:32">
+      <c r="AG37"/>
+    </row>
+    <row r="38" spans="1:33">
       <c r="A38" t="s">
         <v>45</v>
       </c>
-      <c r="B38">
+      <c r="B38"/>
+      <c r="C38">
         <v>190100000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>192500000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>191900000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>190113000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>189547000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>99527000.0</v>
       </c>
-      <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>109267000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>102064000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>91261000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>95328000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>113275000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>101147000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>98119000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>76688000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>41496000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>44280000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>36508000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>35671000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>30043000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>452603299.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>452430869.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>451020841.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>449220389.0</v>
       </c>
-      <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
-    </row>
-    <row r="39" spans="1:32">
+      <c r="AG38"/>
+    </row>
+    <row r="39" spans="1:33">
       <c r="A39" t="s">
         <v>46</v>
       </c>
       <c r="B39">
+        <v>35500000.0</v>
+      </c>
+      <c r="C39">
         <v>39900000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>24400000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>32500000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>34694000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>35269000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>40386000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>44539000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>36978000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>30997000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>44196000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>40090000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>33713000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>34991000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>34484000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>21660000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>17042000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>18395000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>16632000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>15314999.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>12276000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>11573000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>14287000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>87938.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>154625.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>11317000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>192696.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>262091.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>331297.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>321529.0</v>
       </c>
-      <c r="AE39"/>
       <c r="AF39"/>
-    </row>
-    <row r="40" spans="1:32">
+      <c r="AG39"/>
+    </row>
+    <row r="40" spans="1:33">
       <c r="A40" t="s">
         <v>47</v>
       </c>
       <c r="B40">
+        <v>90300000.0</v>
+      </c>
+      <c r="C40">
         <v>69300000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>45700000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>-103900000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>61394000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>91986000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>100179000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>41129000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>44954000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>62598000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>46992000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>48990000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>57741000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>78392000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>63351000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>53579000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>41020000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>62128000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>47964000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>58299000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>48285000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>133368000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>58992000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>1874439.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>1691602.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>44206000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>435974.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>98806.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>89431.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>34274.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>505494.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>299750.0</v>
       </c>
     </row>
-    <row r="41" spans="1:32">
+    <row r="41" spans="1:33">
       <c r="A41" t="s">
         <v>48</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>174205000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>200698000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>202244000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>242216000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>206728000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>212781000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>238396000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>156634000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>197322000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>216730000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>196589000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>83599000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>445933529.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>446317428.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>446139635.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>444607481.0</v>
       </c>
-      <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
-    </row>
-    <row r="42" spans="1:32">
+      <c r="AG41"/>
+    </row>
+    <row r="42" spans="1:33">
       <c r="A42" t="s">
         <v>49</v>
       </c>
       <c r="B42">
+        <v>1039200000.0</v>
+      </c>
+      <c r="C42">
         <v>1037000000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>1032800000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>1017200000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>1014569000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>988510000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>972060000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>955280000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>952227000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>944573000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>938898000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>935269000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>930964000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>926919000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>941375000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>939575000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>909144000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>912574000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>959748000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>944758000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>941003000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>793461000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>479028001.0</v>
       </c>
-      <c r="X42"/>
       <c r="Y42"/>
-      <c r="Z42">
+      <c r="Z42"/>
+      <c r="AA42">
         <v>1.0</v>
       </c>
-      <c r="AA42"/>
       <c r="AB42"/>
-      <c r="AC42">
+      <c r="AC42"/>
+      <c r="AD42">
         <v>785556.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>3087484.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23762.0</v>
       </c>
       <c r="AF42">
         <v>23762.0</v>
       </c>
-    </row>
-    <row r="43" spans="1:32">
+      <c r="AG42">
+        <v>23762.0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:33">
       <c r="A43" t="s">
         <v>50</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
-    </row>
-    <row r="44" spans="1:32">
+      <c r="AG43"/>
+    </row>
+    <row r="44" spans="1:33">
       <c r="A44" t="s">
         <v>51</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
-    </row>
-    <row r="45" spans="1:32">
+      <c r="AG44"/>
+    </row>
+    <row r="45" spans="1:33">
       <c r="A45" t="s">
         <v>52</v>
       </c>
       <c r="B45">
+        <v>545400000.0</v>
+      </c>
+      <c r="C45">
         <v>531700000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>545600000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>530700000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>506469000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>467488000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>435922000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>412922000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>410986000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>445633000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>451856000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>466092000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>457148000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>445310000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>422645000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>285611000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>262999000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>270416000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>285481000.0</v>
       </c>
-      <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
-    </row>
-    <row r="46" spans="1:32">
+      <c r="AG45"/>
+    </row>
+    <row r="46" spans="1:33">
       <c r="A46" t="s">
         <v>53</v>
       </c>
       <c r="B46">
+        <v>379900000.0</v>
+      </c>
+      <c r="C46">
         <v>379200000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>396500000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>389700000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>374956000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>345210000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>315535000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>300050000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>295836000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>318881000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>329846000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>345664000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>346976000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>345198000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>333908000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>338039000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>298656000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>303807000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>281121000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>285611000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>262999000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>270416000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>285481000.0</v>
       </c>
-      <c r="X46"/>
       <c r="Y46"/>
-      <c r="Z46">
+      <c r="Z46"/>
+      <c r="AA46">
         <v>171717000.0</v>
       </c>
-      <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
       <c r="AE46"/>
       <c r="AF46"/>
-    </row>
-    <row r="47" spans="1:32">
+      <c r="AG46"/>
+    </row>
+    <row r="47" spans="1:33">
       <c r="A47" t="s">
         <v>54</v>
       </c>
-      <c r="B47">
+      <c r="B47"/>
+      <c r="C47">
         <v>379200000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>396500000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>389700000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>374956000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>345210000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>315535000.0</v>
       </c>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>329846000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>345664000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>346976000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>345198000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>333908000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>338039000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>298656000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>303807000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>281121000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>285611000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>262999000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>270416000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>285481000.0</v>
       </c>
-      <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
-    </row>
-    <row r="48" spans="1:32">
+      <c r="AG47"/>
+    </row>
+    <row r="48" spans="1:33">
       <c r="A48" t="s">
         <v>55</v>
       </c>
       <c r="B48">
+        <v>-334400000.0</v>
+      </c>
+      <c r="C48">
         <v>-326600000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-318400000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-298400000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-303663000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-304663000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-301750000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-293750000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-306842000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-298049000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-265743000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-277111000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-263747000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-254564000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-264845000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-259593000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-254168000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-236598000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-224662000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-254085000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-264019000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-241490000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-10172000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>4998597.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>4998611.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>4999000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>4998618.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>4998620.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>4213070.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>1911142.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-6781.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-6771.0</v>
       </c>
     </row>
-    <row r="49" spans="1:32">
+    <row r="49" spans="1:33">
       <c r="A49" t="s">
         <v>56</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>-277111000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>-263747000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-254564000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-264845000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-259593000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-254168000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-236598000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-224662000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-254085000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-241490000.0</v>
       </c>
-      <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
-    </row>
-    <row r="50" spans="1:32">
+      <c r="AG49"/>
+    </row>
+    <row r="50" spans="1:33">
       <c r="A50" t="s">
         <v>57</v>
       </c>
       <c r="B50">
+        <v>36400000.0</v>
+      </c>
+      <c r="C50">
         <v>37900000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>33100000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>30200000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>24500000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>23014000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>23131000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>19399000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>28347000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>28735000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>28966000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>27874000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>31100000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>31061000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>28706000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>27469000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>24471000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>21371000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>20693000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>19651000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>15642000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>9487.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>8649000.0</v>
       </c>
-      <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
-    </row>
-    <row r="51" spans="1:32">
+      <c r="AG50"/>
+    </row>
+    <row r="51" spans="1:33">
       <c r="A51" t="s">
         <v>58</v>
       </c>
       <c r="B51">
+        <v>49500000.0</v>
+      </c>
+      <c r="C51">
         <v>1167300000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>1034400000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>889700000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>1026973000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>940819000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>866104000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>880714000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>841487000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>985340000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>1002851000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>1051615000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>1008664000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>992455000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>980200000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>939433000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>911064000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>909006000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>839032000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>832760000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>759503000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>812051000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>448343000.0</v>
       </c>
-      <c r="X51"/>
       <c r="Y51"/>
-      <c r="Z51">
+      <c r="Z51"/>
+      <c r="AA51">
         <v>679909000.0</v>
       </c>
-      <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
-      <c r="AE51">
+      <c r="AE51"/>
+      <c r="AF51">
         <v>155000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>5000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:32">
+    <row r="52" spans="1:33">
       <c r="A52" t="s">
         <v>59</v>
       </c>
       <c r="B52">
+        <v>36400000.0</v>
+      </c>
+      <c r="C52">
         <v>56500000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>51700000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>30200000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>42451000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>40355000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>39792000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>35169000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>43410000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>43727000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>43834000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>42307000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>43585000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>43450000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>40668000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>38252000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>35213000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>30523000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>20693000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>19651000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>15642000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>9487000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>11446000.0</v>
       </c>
-      <c r="X52"/>
       <c r="Y52"/>
-      <c r="Z52">
+      <c r="Z52"/>
+      <c r="AA52">
         <v>14283000.0</v>
       </c>
-      <c r="AA52"/>
       <c r="AB52"/>
       <c r="AC52"/>
       <c r="AD52"/>
-      <c r="AE52">
+      <c r="AE52"/>
+      <c r="AF52">
         <v>155000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>5000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:32">
+    <row r="53" spans="1:33">
       <c r="A53" t="s">
         <v>60</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
-      <c r="Z53">
+      <c r="Z53"/>
+      <c r="AA53">
         <v>451021000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>449220389.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>446993124.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>444509931.0</v>
       </c>
-      <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
-    </row>
-    <row r="54" spans="1:32">
+      <c r="AG53"/>
+    </row>
+    <row r="54" spans="1:33">
       <c r="A54" t="s">
         <v>61</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
-    </row>
-    <row r="55" spans="1:32">
+      <c r="AG54"/>
+    </row>
+    <row r="55" spans="1:33">
       <c r="A55" t="s">
         <v>62</v>
       </c>
       <c r="B55">
+        <v>2786100000.0</v>
+      </c>
+      <c r="C55">
         <v>2793600000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>2776600000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>2837300000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>2779067000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>2728412000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>2643906000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>2650116000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>2625252000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>2746736000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>2796900000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>2841084000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>2816039000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>2840366000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>2819434000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>2774653000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>2723025000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>2727902000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>2632545000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>2643626000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>2567235000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>2598859000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>2061478999.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>453004799.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>453170617.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>778547000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>450085100.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>447927361.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>445580109.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>443314715.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>681110.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>347776.0</v>
       </c>
     </row>
-    <row r="56" spans="1:32">
+    <row r="56" spans="1:33">
       <c r="A56" t="s">
         <v>63</v>
       </c>
       <c r="B56">
+        <v>359900000.0</v>
+      </c>
+      <c r="C56">
         <v>384400000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>333400000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>390500000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>344355000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>317258000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>344365000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>354366000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>328782000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>328053000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>358555000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>382855000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>361227000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>372186000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>347154000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>299823000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>280552000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>277904000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>272851000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>263531999.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>220397000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>244185000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>226711000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>401500.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>739748.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>184080000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>864711.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>934237.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>1070178.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>1266419.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>40503.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>7250.0</v>
       </c>
     </row>
-    <row r="57" spans="1:32">
+    <row r="57" spans="1:33">
       <c r="A57" t="s">
         <v>64</v>
       </c>
       <c r="B57">
+        <v>315000000.0</v>
+      </c>
+      <c r="C57">
         <v>323200000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>274100000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>303300000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>261485000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>285270000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>285416000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>209455000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>235276000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>230686000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>227611000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>210894000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>213467000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>237433000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>206807000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>189194000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>182794000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>188020000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>151184000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>153924000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>129441000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>200109000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>126504000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>2071269.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>1853181.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>107517000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>477616.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>102700.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>112851.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>149386.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>662891.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>329547.0</v>
       </c>
     </row>
-    <row r="58" spans="1:32">
+    <row r="58" spans="1:33">
       <c r="A58" t="s">
         <v>65</v>
       </c>
       <c r="B58">
         <v>1448700000.0</v>
       </c>
       <c r="C58">
+        <v>1448700000.0</v>
+      </c>
+      <c r="D58">
         <v>1414500000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>1459400000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1401445000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>1340668000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>1259383000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>1244388000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1235164000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>1363053000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>1360833000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>1420900000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>1385173000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>1388682000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>1355936000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>1326526000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>1295871000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>1293229000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>1126157000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>1164355000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>1090032000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>1213957000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>646999999.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>17521269.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>17303181.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>811898999.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>15927616.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>15552700.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>15562851.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>15599386.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>662891.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>329547.0</v>
       </c>
     </row>
-    <row r="59" spans="1:32">
+    <row r="59" spans="1:33">
       <c r="A59" t="s">
         <v>66</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
-    </row>
-    <row r="60" spans="1:32">
+      <c r="AG59"/>
+    </row>
+    <row r="60" spans="1:33">
       <c r="A60" t="s">
         <v>67</v>
       </c>
       <c r="B60">
+        <v>709500000.0</v>
+      </c>
+      <c r="C60">
         <v>713700000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>725300000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>731200000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>725598000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>702451000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>685683000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>685957000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>671051000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>669496000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>705851000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>688517000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>692050000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>703146000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>709164000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>701284000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>674548000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>679705000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>738139000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>693040000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>678743000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>552908000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>469120000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>435483530.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>435867436.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>-26037999.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>434157484.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>432374661.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>430017258.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>427715329.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>18219.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>18229.0</v>
       </c>
     </row>
-    <row r="61" spans="1:32">
+    <row r="61" spans="1:33">
       <c r="A61" t="s">
         <v>68</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
-    </row>
-    <row r="62" spans="1:32">
+      <c r="AG61"/>
+    </row>
+    <row r="62" spans="1:33">
       <c r="A62" t="s">
         <v>69</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
+      <c r="AG62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -6971,3350 +7104,3426 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B2">
         <v>1116600000.0</v>
       </c>
       <c r="C2">
         <v>914504000.0</v>
       </c>
       <c r="D2">
         <v>981751000.0</v>
       </c>
       <c r="E2">
         <v>959344000.0</v>
       </c>
       <c r="F2">
         <v>796804000.0</v>
       </c>
       <c r="G2">
         <v>514430000.0</v>
       </c>
       <c r="H2">
         <v>514429999.0</v>
       </c>
       <c r="I2">
         <v>505330000.0</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B3">
         <v>82400000.0</v>
       </c>
       <c r="C3">
         <v>70940000.0</v>
       </c>
       <c r="D3">
         <v>79488000.0</v>
       </c>
       <c r="E3">
         <v>86801000.0</v>
       </c>
       <c r="F3">
         <v>80725000.0</v>
       </c>
       <c r="G3">
         <v>50000.0</v>
       </c>
       <c r="H3">
         <v>29290000.0</v>
       </c>
       <c r="I3">
         <v>30358000.0</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B5">
         <v>98500000.0</v>
       </c>
       <c r="C5">
         <v>111175000.0</v>
       </c>
       <c r="D5">
         <v>19759000.0</v>
       </c>
       <c r="E5">
         <v>4531000.0</v>
       </c>
       <c r="F5">
         <v>46945000.0</v>
       </c>
       <c r="G5">
         <v>38746000.0</v>
       </c>
       <c r="H5">
         <v>25486000.0</v>
       </c>
       <c r="I5">
         <v>15313000.0</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B6">
         <v>180900000.0</v>
       </c>
       <c r="C6">
         <v>182115000.0</v>
       </c>
       <c r="D6">
         <v>99247000.0</v>
       </c>
       <c r="E6">
         <v>91332000.0</v>
       </c>
       <c r="F6">
         <v>127670000.0</v>
       </c>
       <c r="G6">
         <v>38796000.0</v>
       </c>
       <c r="H6">
         <v>54776000.0</v>
       </c>
       <c r="I6">
         <v>45671000.0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B9">
         <v>322200000.0</v>
       </c>
       <c r="C9">
         <v>494777000.0</v>
       </c>
       <c r="D9">
         <v>456486000.0</v>
       </c>
       <c r="E9">
         <v>449057000.0</v>
       </c>
       <c r="F9">
         <v>383909000.0</v>
       </c>
       <c r="G9">
         <v>253798000.0</v>
       </c>
       <c r="H9">
         <v>253798000.0</v>
       </c>
       <c r="I9">
         <v>266704999.0</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B10">
         <v>-600000.0</v>
       </c>
       <c r="C10">
         <v>69467000.0</v>
       </c>
       <c r="D10">
         <v>-39275000.0</v>
       </c>
       <c r="E10">
         <v>-37960000.0</v>
       </c>
       <c r="F10">
         <v>16084000.0</v>
       </c>
       <c r="G10">
         <v>-10218000.0</v>
       </c>
       <c r="H10">
         <v>-10218000.0</v>
       </c>
       <c r="I10">
         <v>-25725000.0</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B11">
         <v>7100000.0</v>
       </c>
       <c r="C11">
         <v>38730000.0</v>
       </c>
       <c r="D11">
         <v>757000.0</v>
       </c>
       <c r="E11">
         <v>-23919000.0</v>
       </c>
       <c r="F11">
         <v>8086000.0</v>
       </c>
       <c r="G11">
         <v>3146000.0</v>
       </c>
       <c r="H11">
         <v>3146000.0</v>
       </c>
       <c r="I11">
         <v>1919000.0</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B12">
         <v>43100000.0</v>
       </c>
       <c r="C12">
         <v>44862000.0</v>
       </c>
       <c r="D12">
         <v>60590000.0</v>
       </c>
       <c r="E12">
         <v>44424000.0</v>
       </c>
       <c r="F12">
         <v>34708000.0</v>
       </c>
       <c r="G12">
         <v>48388000.0</v>
       </c>
       <c r="H12">
         <v>46287000.0</v>
       </c>
       <c r="I12">
         <v>45715000.0</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B13">
         <v>18100000.0</v>
       </c>
       <c r="C13">
         <v>32538000.0</v>
       </c>
       <c r="D13">
         <v>56358000.0</v>
       </c>
       <c r="E13">
         <v>43704000.0</v>
       </c>
       <c r="F13">
         <v>1967000.0</v>
       </c>
       <c r="G13">
         <v>39960000.0</v>
       </c>
       <c r="H13">
         <v>8972550.0</v>
       </c>
       <c r="I13">
         <v>2048300.0</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B14">
         <v>8500000.0</v>
       </c>
       <c r="C14">
         <v>-14763000.0</v>
       </c>
       <c r="D14">
         <v>15095000.0</v>
       </c>
       <c r="E14">
         <v>-13649000.0</v>
       </c>
       <c r="F14">
         <v>-12557000.0</v>
       </c>
       <c r="G14">
         <v>831994000.0</v>
       </c>
       <c r="H14">
         <v>-7314000.0</v>
       </c>
       <c r="I14">
         <v>-7314000.0</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B15">
         <v>800000.0</v>
       </c>
       <c r="C15">
         <v>15974000.0</v>
       </c>
       <c r="D15">
         <v>-24937000.0</v>
       </c>
       <c r="E15">
         <v>-392000.0</v>
       </c>
       <c r="F15">
         <v>20555000.0</v>
       </c>
       <c r="G15">
         <v>-16172000.0</v>
       </c>
       <c r="H15">
         <v>-16172000.0</v>
       </c>
       <c r="I15">
         <v>-30500000.0</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B16">
         <v>800000.0</v>
       </c>
       <c r="C16">
         <v>15974000.0</v>
       </c>
       <c r="D16">
         <v>-24937000.0</v>
       </c>
       <c r="E16">
         <v>-392000.0</v>
       </c>
       <c r="F16">
         <v>20555000.0</v>
       </c>
       <c r="G16">
         <v>-100040000.0</v>
       </c>
       <c r="H16">
         <v>-16172000.0</v>
       </c>
       <c r="I16">
         <v>-30500000.0</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B17">
         <v>-7700000.0</v>
       </c>
       <c r="C17">
         <v>30737000.0</v>
       </c>
       <c r="D17">
         <v>-40032000.0</v>
       </c>
       <c r="E17">
         <v>-20609000.0</v>
       </c>
       <c r="F17">
         <v>7998000.0</v>
       </c>
       <c r="G17">
         <v>-91851000.0</v>
       </c>
       <c r="H17">
         <v>7974313.0</v>
       </c>
       <c r="I17">
         <v>-27644.0</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B18">
         <v>-43100000.0</v>
       </c>
       <c r="C18">
         <v>-44862000.0</v>
       </c>
       <c r="D18">
         <v>-60590000.0</v>
       </c>
       <c r="E18">
         <v>-44424000.0</v>
       </c>
       <c r="F18">
         <v>-34708000.0</v>
       </c>
       <c r="G18"/>
       <c r="H18">
         <v>-48388000.0</v>
       </c>
       <c r="I18">
         <v>-45715.0</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>1120000.0</v>
       </c>
       <c r="F19">
         <v>40226000.0</v>
       </c>
       <c r="G19">
         <v>-91851000.0</v>
       </c>
       <c r="H19"/>
       <c r="I19"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B21">
         <v>98500000.0</v>
       </c>
       <c r="C21">
         <v>58906000.0</v>
       </c>
       <c r="D21">
         <v>16017000.0</v>
       </c>
       <c r="E21">
         <v>5344000.0</v>
       </c>
       <c r="F21">
         <v>10566000.0</v>
       </c>
       <c r="G21">
         <v>38746000.0</v>
       </c>
       <c r="H21">
         <v>38746000.0</v>
       </c>
       <c r="I21">
         <v>19383000.0</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B23">
         <v>1340300000.0</v>
       </c>
       <c r="C23">
         <v>1350375000.0</v>
       </c>
       <c r="D23">
         <v>1422220000.0</v>
       </c>
       <c r="E23">
         <v>1403057000.0</v>
       </c>
       <c r="F23">
         <v>1170147000.0</v>
       </c>
       <c r="G23">
         <v>742742000.0</v>
       </c>
       <c r="H23">
         <v>729482000.0</v>
       </c>
       <c r="I23">
         <v>752652000.0</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B25">
         <v>82400000.0</v>
       </c>
       <c r="C25">
         <v>70940000.0</v>
       </c>
       <c r="D25">
         <v>79488000.0</v>
       </c>
       <c r="E25">
         <v>86801000.0</v>
       </c>
       <c r="F25">
         <v>80725000.0</v>
       </c>
       <c r="G25"/>
       <c r="H25">
         <v>29290000.0</v>
       </c>
       <c r="I25">
         <v>30358000.0</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B27">
         <v>203700000.0</v>
       </c>
       <c r="C27">
         <v>306151000.0</v>
       </c>
       <c r="D27">
         <v>273923000.0</v>
       </c>
       <c r="E27">
         <v>294061000.0</v>
       </c>
       <c r="F27">
         <v>249352000.0</v>
       </c>
       <c r="G27">
         <v>163589000.0</v>
       </c>
       <c r="H27">
         <v>163589000.0</v>
       </c>
       <c r="I27">
         <v>183374000.0</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B28">
         <v>144300000.0</v>
       </c>
       <c r="C28">
         <v>129642000.0</v>
       </c>
       <c r="D28">
         <v>159196000.0</v>
       </c>
       <c r="E28">
         <v>150343000.0</v>
       </c>
       <c r="F28">
         <v>125855000.0</v>
       </c>
       <c r="G28">
         <v>64723000.0</v>
       </c>
       <c r="H28">
         <v>64723000.0</v>
       </c>
       <c r="I28">
         <v>68018000.0</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B29">
         <v>7100000.0</v>
       </c>
       <c r="C29">
         <v>38730000.0</v>
       </c>
       <c r="D29">
         <v>757000.0</v>
       </c>
       <c r="E29">
         <v>-23919000.0</v>
       </c>
       <c r="F29">
         <v>8086000.0</v>
       </c>
       <c r="G29">
         <v>3706000.0</v>
       </c>
       <c r="H29">
         <v>3146000.0</v>
       </c>
       <c r="I29">
         <v>1919.0</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B30">
         <v>223700000.0</v>
       </c>
       <c r="C30">
         <v>435871000.0</v>
       </c>
       <c r="D30">
         <v>440469000.0</v>
       </c>
       <c r="E30">
         <v>443713000.0</v>
       </c>
       <c r="F30">
         <v>373343000.0</v>
       </c>
       <c r="G30">
         <v>228312000.0</v>
       </c>
       <c r="H30">
         <v>215052000.0</v>
       </c>
       <c r="I30">
         <v>247322000.0</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B31">
         <v>-99100000.0</v>
       </c>
       <c r="C31">
         <v>10561000.0</v>
       </c>
       <c r="D31">
         <v>-55292000.0</v>
       </c>
       <c r="E31">
         <v>-43304000.0</v>
       </c>
       <c r="F31">
         <v>5518000.0</v>
       </c>
       <c r="G31">
         <v>-48964000.0</v>
       </c>
       <c r="H31">
         <v>-48964000.0</v>
       </c>
       <c r="I31">
         <v>-45108000.0</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B32">
         <v>1438800000.0</v>
       </c>
       <c r="C32">
         <v>1409281000.0</v>
       </c>
       <c r="D32">
         <v>1438237000.0</v>
       </c>
       <c r="E32">
         <v>1408401000.0</v>
       </c>
       <c r="F32">
         <v>1180713000.0</v>
       </c>
       <c r="G32">
         <v>768228000.0</v>
       </c>
       <c r="H32">
         <v>768228000.0</v>
       </c>
       <c r="I32">
         <v>772035000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AF32"/>
+  <dimension ref="A1:AG32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32">
+    <row r="1" spans="1:33">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="D1" t="s">
         <v>71</v>
       </c>
       <c r="E1" t="s">
         <v>72</v>
       </c>
       <c r="F1" t="s">
+        <v>73</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="H1" t="s">
         <v>74</v>
       </c>
       <c r="I1" t="s">
         <v>75</v>
       </c>
       <c r="J1" t="s">
+        <v>76</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="L1" t="s">
         <v>77</v>
       </c>
       <c r="M1" t="s">
         <v>78</v>
       </c>
       <c r="N1" t="s">
+        <v>79</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="P1" t="s">
         <v>80</v>
       </c>
       <c r="Q1" t="s">
         <v>81</v>
       </c>
       <c r="R1" t="s">
+        <v>82</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="T1" t="s">
         <v>83</v>
       </c>
       <c r="U1" t="s">
         <v>84</v>
       </c>
       <c r="V1" t="s">
+        <v>85</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="X1" t="s">
         <v>86</v>
       </c>
       <c r="Y1" t="s">
         <v>87</v>
       </c>
       <c r="Z1" t="s">
+        <v>88</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="AB1" t="s">
         <v>89</v>
       </c>
       <c r="AC1" t="s">
         <v>90</v>
       </c>
       <c r="AD1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="AF1" t="s">
         <v>92</v>
       </c>
-    </row>
-    <row r="2" spans="1:32">
+      <c r="AG1" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="2" spans="1:33">
       <c r="A2" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B2">
+        <v>269400000.0</v>
+      </c>
+      <c r="C2">
         <v>364800000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>250900000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>239900000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>233854000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>221618000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>234500000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>231436000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>226950000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>236771000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>252583000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>245460000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>246937000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>239221000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>244545000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>238618000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>236960000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>210451000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>210053000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>202359000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>173941000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>158877000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>161789000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>157096000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>148015000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>136140000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>129793000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>248497000.0</v>
       </c>
-      <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
-    </row>
-    <row r="3" spans="1:32">
+      <c r="AG2"/>
+    </row>
+    <row r="3" spans="1:33">
       <c r="A3" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B3">
+        <v>22500000.0</v>
+      </c>
+      <c r="C3">
         <v>22000000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>20400000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>21255000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>18745000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>17550000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>17507000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>17581000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>18302000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>19374000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>19709000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>20311000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>20094000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>20456000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>21781000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>22443000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>22121000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>21430000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>20743000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>19145000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>19407000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>15150000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>11646000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>9035000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>8912000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>8701000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>6862993.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>-21570706.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>159706.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>198950.0</v>
       </c>
-      <c r="AE3"/>
       <c r="AF3"/>
-    </row>
-    <row r="4" spans="1:32">
+      <c r="AG3"/>
+    </row>
+    <row r="4" spans="1:33">
       <c r="A4" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
-    </row>
-    <row r="5" spans="1:32">
+      <c r="AG4"/>
+    </row>
+    <row r="5" spans="1:33">
       <c r="A5" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B5">
+        <v>6500000.0</v>
+      </c>
+      <c r="C5">
         <v>-80000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>3500000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>18000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>16174000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>23336000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>13229000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>33598000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>41012000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-3836000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>21020000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>5295000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-2720000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>3637000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>11194000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>10064000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-20364000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-5969000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>39572000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>24197000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-14354000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>10822000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>1655000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>16799000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>11741000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-14838000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>18913000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>21444916.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>2301928.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>1718973.0</v>
       </c>
-      <c r="AE5"/>
       <c r="AF5"/>
-    </row>
-    <row r="6" spans="1:32">
+      <c r="AG5"/>
+    </row>
+    <row r="6" spans="1:33">
       <c r="A6" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B6">
+        <v>29000000.0</v>
+      </c>
+      <c r="C6">
         <v>-58000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>23900000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>39255000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>34919000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>40886000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>30736000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>51179000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>59314000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>15538000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>40729000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>25606000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>17374000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>24093000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>32975000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>32507000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>1757000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>15461000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>60315000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>43342000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>5053000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>25972000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>13301000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>25834000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>20653000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-6137000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>25775993.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-125790.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-159706.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>1917923.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-10.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-6771.0</v>
       </c>
     </row>
-    <row r="7" spans="1:32">
+    <row r="7" spans="1:33">
       <c r="A7" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
-    </row>
-    <row r="8" spans="1:32">
+      <c r="AG7"/>
+    </row>
+    <row r="8" spans="1:33">
       <c r="A8" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
-    </row>
-    <row r="9" spans="1:32">
+      <c r="AG8"/>
+    </row>
+    <row r="9" spans="1:33">
       <c r="A9" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B9">
+        <v>91900000.0</v>
+      </c>
+      <c r="C9">
         <v>-22600000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>126900000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>126800000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>118230000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>119427000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>131023000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>124754000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>119573000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>115328000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>119269000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>117393000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>104496000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>115448000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>118273000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>111529000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>103807000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>90481000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>102627000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>95560000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>95241000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>87399000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>86239000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>84881000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>80014000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>65616000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>69835000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>118347000.0</v>
       </c>
-      <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
-    </row>
-    <row r="10" spans="1:32">
+      <c r="AG9"/>
+    </row>
+    <row r="10" spans="1:33">
       <c r="A10" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B10">
+        <v>-1800000.0</v>
+      </c>
+      <c r="C10">
         <v>-5800000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-6800000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>6900000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>5053000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>15456000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>932000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>24138000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>28941000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-19020000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>6116000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-9278000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-17093000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-8404000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-110000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-320000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-29126000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-10347000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>32177000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>16599000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-22345000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-84840000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-26808000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>7723000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>3150000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-23630000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>11344000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-233928.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>2301928.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>2873494.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-10.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-6771.0</v>
       </c>
     </row>
-    <row r="11" spans="1:32">
+    <row r="11" spans="1:33">
       <c r="A11" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B11">
+        <v>600000.0</v>
+      </c>
+      <c r="C11">
         <v>-2500000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>13400000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-3200000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-625000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>13335000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>160000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-1309000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>26544000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>14192000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-10099000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-725000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-2611000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-22231000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-1595000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-2865000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>2772000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>5835000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>827000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>420000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>1004000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>2622000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-1545000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>1171000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>1458000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>359000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>1020999.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>1766000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-2461634.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>3072444.0</v>
       </c>
-      <c r="AE11"/>
       <c r="AF11"/>
-    </row>
-    <row r="12" spans="1:32">
+      <c r="AG11"/>
+    </row>
+    <row r="12" spans="1:33">
       <c r="A12" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B12">
+        <v>10400000.0</v>
+      </c>
+      <c r="C12">
         <v>9600000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>44900000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>11400000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>11470000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>8231000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>12591000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>10209000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>13831000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>15656000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>15537000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>15019000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>14373000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>12946000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>11648000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>10727000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>9103000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>8225000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>7726000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>7896000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>10861000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>11483000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>8847000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>9987000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>9643000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>1800452.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>12617000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>2483194.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>2461634.0</v>
       </c>
-      <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
-    </row>
-    <row r="13" spans="1:32">
+      <c r="AG12"/>
+    </row>
+    <row r="13" spans="1:33">
       <c r="A13" t="s">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>105</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
         <v>8800000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>10900000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>1600000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>46000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>7921000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>18399000.0</v>
       </c>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>447000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>12211000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>16610000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>16258000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>15320000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>4967000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>7159000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>5705000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>28562000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>11472000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>10861000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>11483000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>8847000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>172430.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>1410030.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>1800450.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>2227270.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>2483190.0</v>
       </c>
-      <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
-    </row>
-    <row r="14" spans="1:32">
+      <c r="AG13"/>
+    </row>
+    <row r="14" spans="1:33">
       <c r="A14" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B14">
+        <v>700000.0</v>
+      </c>
+      <c r="C14">
         <v>800000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>5500000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>400000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1824000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>193000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-2970000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-5599000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-6387000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>5533000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-222000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-4429000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>-5355000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>-1060000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>2373000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>-634000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>-14328000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>-8435000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>-1902000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>786231000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>798460000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>831994000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>945359000.0</v>
       </c>
       <c r="X14">
         <v>945359000.0</v>
       </c>
       <c r="Y14">
         <v>945359000.0</v>
       </c>
       <c r="Z14">
         <v>945359000.0</v>
       </c>
-      <c r="AA14"/>
+      <c r="AA14">
+        <v>945359000.0</v>
+      </c>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
-    </row>
-    <row r="15" spans="1:32">
+      <c r="AG14"/>
+    </row>
+    <row r="15" spans="1:33">
       <c r="A15" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B15">
+        <v>-1700000.0</v>
+      </c>
+      <c r="C15">
         <v>-2500000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-14700000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>10500000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>7502000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>2314000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-2198000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>19848000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-3990000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-27679000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>15993000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-4124000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-9127000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>14887000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-888000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>3179000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-17570000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-7747000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>33252000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>17579000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-22529000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-81811000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-22943000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>6552000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>1692000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-25377000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>9600000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-2696928.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>2301928.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>2873494.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-10.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-6771.0</v>
       </c>
     </row>
-    <row r="16" spans="1:32">
+    <row r="16" spans="1:33">
       <c r="A16" t="s">
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>108</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>-2500000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>-14700000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>10500000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>7502000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>2314000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-2198000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>15993000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-4124000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-9127000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>14887000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-888000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>3179000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-17570000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-7747000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>33252000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>17195000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-22529000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-103349000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-111000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>3242206.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>177794.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>1532158.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>1782820.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>2357400.0</v>
       </c>
-      <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
-    </row>
-    <row r="17" spans="1:32">
+      <c r="AG16"/>
+    </row>
+    <row r="17" spans="1:33">
       <c r="A17" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B17">
+        <v>-2400000.0</v>
+      </c>
+      <c r="C17">
         <v>-3300000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-20200000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>10100000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>5678000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>2121000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>772000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>25447000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>2397000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-33212000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>16215000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-8170000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-4760000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>16240000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-9211000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>1898000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-29536000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-16182000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>31350000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>16179000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-23349000.0</v>
       </c>
-      <c r="V17"/>
       <c r="W17"/>
-      <c r="X17">
+      <c r="X17"/>
+      <c r="Y17">
         <v>-383906.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>177794.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>1532158.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>1782823.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>2357404.0</v>
       </c>
-      <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
-    </row>
-    <row r="18" spans="1:32">
+      <c r="AG17"/>
+    </row>
+    <row r="18" spans="1:33">
       <c r="A18" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B18">
+        <v>-10400000.0</v>
+      </c>
+      <c r="C18">
         <v>-9600000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-10600000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-11400000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-11470000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-8231000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-12591000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-10209000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-13831000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-15656000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-15537000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-15019000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-14378000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-12946000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-11648000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-10727000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-9103000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-8225000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-7726000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-7896000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-10861000.0</v>
       </c>
-      <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
-    </row>
-    <row r="19" spans="1:32">
+      <c r="AG18"/>
+    </row>
+    <row r="19" spans="1:33">
       <c r="A19" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>3080000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-617000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-2992000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-3467000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>5115000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>2464000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>3855000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>37028000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>20126000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-20783000.0</v>
       </c>
-      <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
-    </row>
-    <row r="20" spans="1:32">
+      <c r="AG19"/>
+    </row>
+    <row r="20" spans="1:33">
       <c r="A20" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
-    </row>
-    <row r="21" spans="1:32">
+      <c r="AG20"/>
+    </row>
+    <row r="21" spans="1:33">
       <c r="A21" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B21">
+        <v>6500000.0</v>
+      </c>
+      <c r="C21">
         <v>-80000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>3300000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>6400000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>5676000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>7236000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>19481000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>22534000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>9655000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>10177000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>5277000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>2661000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-2098000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>7534000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>15005000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>5292000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-22487000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-5977000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>2875000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>4369000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>9299000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>221000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>1938000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>17451000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>12213000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-13803000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>24882000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>27826706.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-159706.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-130372.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-10.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-6771.0</v>
       </c>
     </row>
-    <row r="22" spans="1:32">
+    <row r="22" spans="1:33">
       <c r="A22" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
-    </row>
-    <row r="23" spans="1:32">
+      <c r="AG22"/>
+    </row>
+    <row r="23" spans="1:33">
       <c r="A23" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B23">
+        <v>354800000.0</v>
+      </c>
+      <c r="C23">
         <v>422200000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>374500000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>360300000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>346408000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>333809000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>346042000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>333656000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>336868000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>341922000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>366575000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>360192000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>353531000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>347135000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>347813000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>344855000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>363254000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>306909000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>309805000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>293550000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>259883000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>246055000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>246090000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>224526000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>215816000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>215559000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>174746000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>339017294.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>159706.0</v>
       </c>
-      <c r="AD23">
-[...1 lines deleted...]
-      </c>
       <c r="AE23">
-        <v>-10.0</v>
+        <v>130372.0</v>
       </c>
       <c r="AF23">
-        <v>-6771.0</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:32">
+        <v>10.0</v>
+      </c>
+      <c r="AG23">
+        <v>6771.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:33">
       <c r="A24" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
-    </row>
-    <row r="25" spans="1:32">
+      <c r="AG24"/>
+    </row>
+    <row r="25" spans="1:33">
       <c r="A25" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B25">
+        <v>22500000.0</v>
+      </c>
+      <c r="C25">
         <v>22000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>20400000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>21255000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>18745000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>17550000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>17507000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>17581000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>18302000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>19374000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>19709000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>20311000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>20094000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>20456000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>21781000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>22443000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>22121000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>21430000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>20743000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>19145000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>19407000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>50000.0</v>
       </c>
-      <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
-    </row>
-    <row r="26" spans="1:32">
+      <c r="AG25"/>
+    </row>
+    <row r="26" spans="1:33">
       <c r="A26" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
-    </row>
-    <row r="27" spans="1:32">
+      <c r="AG26"/>
+    </row>
+    <row r="27" spans="1:33">
       <c r="A27" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B27">
+        <v>87563000.0</v>
+      </c>
+      <c r="C27">
         <v>-47765000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>88400000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>85800000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>77265000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>78565000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>80140000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>73780000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>73666000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>71035000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>70973000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>66869000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>65046000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>67892000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>69263000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>68796000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>88110000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>60200000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>67985000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>64439000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>56728000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>46757000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>50507000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>49598000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>48333000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>49639000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>40490000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>73460000.0</v>
       </c>
-      <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
-    </row>
-    <row r="28" spans="1:32">
+      <c r="AG27"/>
+    </row>
+    <row r="28" spans="1:33">
       <c r="A28" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B28">
+        <v>5651000.0</v>
+      </c>
+      <c r="C28">
         <v>39951000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>34700000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>33700000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>35949000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>33146000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>29901000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>30813000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>35782000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>36041000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>34531000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>47584000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>41040000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>39794000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>33182000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>38816000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>38551000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>36157000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>30724000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>29041000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>29933000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>29820000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>34077000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>18484000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>19940000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>30815000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>10432000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>23316294.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>159706.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>198950.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>10.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>6771.0</v>
       </c>
     </row>
-    <row r="29" spans="1:32">
+    <row r="29" spans="1:33">
       <c r="A29" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B29">
+        <v>600000.0</v>
+      </c>
+      <c r="C29">
         <v>-2500000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>13400000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-3200000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-625000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>13335000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>160000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-1309000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>26544000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>14192000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-10099000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-725000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-2611000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-22231000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-1595000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-2865000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>2772000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>5835000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>827000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>420000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1004000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>2622000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-1545000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>2629000.0</v>
       </c>
-      <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
-    </row>
-    <row r="30" spans="1:32">
+      <c r="AG29"/>
+    </row>
+    <row r="30" spans="1:33">
       <c r="A30" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B30">
+        <v>85400000.0</v>
+      </c>
+      <c r="C30">
         <v>57400000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>123600000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>120400000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>112554000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>112191000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>111542000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>102220000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>109918000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>105151000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>113992000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>114732000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>106594000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>107914000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>103268000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>106237000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>126294000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>96458000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>99752000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>91191000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>85942000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>87178000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>84301000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>67430000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>67801000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>79419000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>44953000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>90520294.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>159706.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>130372.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>10.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>6771.0</v>
       </c>
     </row>
-    <row r="31" spans="1:32">
+    <row r="31" spans="1:33">
       <c r="A31" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B31">
+        <v>-8300000.0</v>
+      </c>
+      <c r="C31">
         <v>74200000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-10100000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>500000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-623000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>8220000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-18549000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>1604000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>19286000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-29197000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>839000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-11939000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-14995000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-15938000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-15115000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-5612000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-6639000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-4370000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>29302000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>12230000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-31644000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-85061000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-28746000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-9728000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-9063000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-9827000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-13538000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-28060634.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>2461634.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>3072444.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-10.0</v>
       </c>
-      <c r="AF31"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:32">
+      <c r="AG31"/>
+    </row>
+    <row r="32" spans="1:33">
       <c r="A32" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B32">
+        <v>361300000.0</v>
+      </c>
+      <c r="C32">
         <v>342200000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>377800000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>366700000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>352084000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>341045000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>365523000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>356190000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>346523000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>352099000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>371852000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>362853000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>351433000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>354669000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>362818000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>350147000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>340767000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>300932000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>312680000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>297919000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>269182000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>246276000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>248028000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>241977000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>228029000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>201756000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>199628000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>366844000.0</v>
       </c>
-      <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
+      <c r="AG32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -10343,3252 +10552,3322 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B2">
         <v>56100000.0</v>
       </c>
       <c r="C2">
         <v>52023000.0</v>
       </c>
       <c r="D2">
         <v>72930000.0</v>
       </c>
       <c r="E2">
         <v>41898000.0</v>
       </c>
       <c r="F2">
         <v>46831000.0</v>
       </c>
       <c r="G2">
         <v>585253.0</v>
       </c>
       <c r="H2">
         <v>6914000.0</v>
       </c>
       <c r="I2">
         <v>9702000.0</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B3">
         <v>102800000</v>
       </c>
       <c r="C3">
         <v>98639000</v>
       </c>
       <c r="D3">
         <v>55724000</v>
       </c>
       <c r="E3">
         <v>87965000</v>
       </c>
       <c r="F3">
         <v>33496000</v>
       </c>
       <c r="G3">
         <v>21720000</v>
       </c>
       <c r="H3">
         <v>19996000</v>
       </c>
       <c r="I3">
         <v>13038000</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>31032000.0</v>
       </c>
       <c r="F4">
         <v>-4933000.0</v>
       </c>
       <c r="G4">
         <v>91851000.0</v>
       </c>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-18379000.0</v>
       </c>
       <c r="F5">
         <v>-2931000.0</v>
       </c>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B6">
         <v>64300000.0</v>
       </c>
       <c r="C6">
         <v>4115000.0</v>
       </c>
       <c r="D6">
         <v>-20907000.0</v>
       </c>
       <c r="E6">
         <v>31032000.0</v>
       </c>
       <c r="F6">
         <v>-4933000.0</v>
       </c>
       <c r="G6">
         <v>46245747.0</v>
       </c>
       <c r="H6">
         <v>8139000.0</v>
       </c>
       <c r="I6">
         <v>-2788000.0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B7">
         <v>47500000.0</v>
       </c>
       <c r="C7">
         <v>21783000.0</v>
       </c>
       <c r="D7">
         <v>9804000.0</v>
       </c>
       <c r="E7">
         <v>-11040000.0</v>
       </c>
       <c r="F7">
         <v>-23505000.0</v>
       </c>
       <c r="G7">
         <v>-17030000.0</v>
       </c>
       <c r="H7">
         <v>14206000.0</v>
       </c>
       <c r="I7">
         <v>10948000.0</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-5597000.0</v>
       </c>
       <c r="F8">
         <v>-4528000.0</v>
       </c>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B9">
         <v>19100000.0</v>
       </c>
       <c r="C9">
         <v>6782000.0</v>
       </c>
       <c r="D9">
         <v>1855000.0</v>
       </c>
       <c r="E9">
         <v>-5597000.0</v>
       </c>
       <c r="F9">
         <v>-4528000.0</v>
       </c>
       <c r="G9">
         <v>4825000.0</v>
       </c>
       <c r="H9">
         <v>11542000.0</v>
       </c>
       <c r="I9">
         <v>-76000.0</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B10">
         <v>-17900000.0</v>
       </c>
       <c r="C10">
         <v>-4628000.0</v>
       </c>
       <c r="D10">
         <v>12652000.0</v>
       </c>
       <c r="E10">
         <v>-38490000.0</v>
       </c>
       <c r="F10">
         <v>-10595000.0</v>
       </c>
       <c r="G10">
         <v>-5996000.0</v>
       </c>
       <c r="H10">
         <v>3476000.0</v>
       </c>
       <c r="I10">
         <v>2926000.0</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>51426000.0</v>
       </c>
       <c r="F11">
         <v>-5451000.0</v>
       </c>
       <c r="G11">
         <v>-5339000.0</v>
       </c>
       <c r="H11">
         <v>1181000.0</v>
       </c>
       <c r="I11">
         <v>7515000.0</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-15460000.0</v>
       </c>
       <c r="F12">
         <v>-20750000.0</v>
       </c>
       <c r="G12">
         <v>91851000.0</v>
       </c>
       <c r="H12">
         <v>-287000.0</v>
       </c>
       <c r="I12">
         <v>2586000.0</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-18379000.0</v>
       </c>
       <c r="F13">
         <v>-2931000.0</v>
       </c>
       <c r="G13">
         <v>-10520000.0</v>
       </c>
       <c r="H13">
         <v>-1993000.0</v>
       </c>
       <c r="I13">
         <v>583000.0</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B14">
         <v>82400000.0</v>
       </c>
       <c r="C14">
         <v>70940000.0</v>
       </c>
       <c r="D14">
         <v>79488000.0</v>
       </c>
       <c r="E14">
         <v>86801000.0</v>
       </c>
       <c r="F14">
         <v>80725000.0</v>
       </c>
       <c r="G14">
         <v>44743000.0</v>
       </c>
       <c r="H14">
         <v>29290000.0</v>
       </c>
       <c r="I14">
         <v>30358000.0</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B15">
         <v>-22300000.0</v>
       </c>
       <c r="C15">
         <v>-21724000.0</v>
       </c>
       <c r="D15">
         <v>-18548000.0</v>
       </c>
       <c r="E15">
         <v>17157000.0</v>
       </c>
       <c r="F15">
         <v>11908000.0</v>
       </c>
       <c r="G15">
-        <v>-9383000.0</v>
+        <v>9383000.0</v>
       </c>
       <c r="H15">
-        <v>-11461000.0</v>
+        <v>11461000.0</v>
       </c>
       <c r="I15">
-        <v>-10161000.0</v>
+        <v>10161000.0</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B16">
         <v>120400000.0</v>
       </c>
       <c r="C16">
         <v>56138000.0</v>
       </c>
       <c r="D16">
         <v>52023000.0</v>
       </c>
       <c r="E16">
         <v>72930000.0</v>
       </c>
       <c r="F16">
         <v>41898000.0</v>
       </c>
       <c r="G16">
         <v>46831000.0</v>
       </c>
       <c r="H16">
         <v>15053000.0</v>
       </c>
       <c r="I16">
         <v>6914000.0</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B18">
         <v>9400000.0</v>
       </c>
       <c r="C18">
         <v>7527000.0</v>
       </c>
       <c r="D18">
         <v>20916000.0</v>
       </c>
       <c r="E18">
         <v>-39772000.0</v>
       </c>
       <c r="F18">
         <v>14891000.0</v>
       </c>
       <c r="G18">
         <v>7975000.0</v>
       </c>
       <c r="H18">
         <v>7996000.0</v>
       </c>
       <c r="I18">
         <v>2709000.0</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B19">
         <v>0.0</v>
       </c>
       <c r="C19">
         <v>74961000.0</v>
       </c>
       <c r="D19">
         <v>-48492000.0</v>
       </c>
       <c r="E19">
         <v>-19694000.0</v>
       </c>
       <c r="F19">
         <v>-2236000.0</v>
       </c>
       <c r="G19"/>
       <c r="H19">
         <v>-115882000.0</v>
       </c>
       <c r="I19">
         <v>-2169.0</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B20"/>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>28000000.0</v>
       </c>
       <c r="F20">
         <v>28000000.0</v>
       </c>
       <c r="G20"/>
       <c r="H20">
         <v>123908000.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B21">
         <v>80600000.0</v>
       </c>
       <c r="C21">
         <v>-134829000.0</v>
       </c>
       <c r="D21">
         <v>-15730000.0</v>
       </c>
       <c r="E21">
         <v>63895000.0</v>
       </c>
       <c r="F21">
         <v>56441000.0</v>
       </c>
       <c r="G21">
         <v>125975000.0</v>
       </c>
       <c r="H21">
         <v>-13891000.0</v>
       </c>
       <c r="I21">
         <v>-4255000.0</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B22">
         <v>-3300000.0</v>
       </c>
       <c r="C22">
         <v>30737000.0</v>
       </c>
       <c r="D22">
         <v>-40032000.0</v>
       </c>
       <c r="E22">
         <v>-14041000.0</v>
       </c>
       <c r="F22">
         <v>7998000.0</v>
       </c>
       <c r="G22">
         <v>-96620000.0</v>
       </c>
       <c r="H22">
         <v>-13364000.0</v>
       </c>
       <c r="I22">
         <v>-27644000.0</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B23">
         <v>-19300000.0</v>
       </c>
       <c r="C23">
         <v>-19062000.0</v>
       </c>
       <c r="D23">
         <v>-14777000.0</v>
       </c>
       <c r="E23">
         <v>69100000.0</v>
       </c>
       <c r="F23">
         <v>890174000.0</v>
       </c>
       <c r="G23">
         <v>-9565000.0</v>
       </c>
       <c r="H23">
         <v>-2527000.0</v>
       </c>
       <c r="I23">
         <v>-1950000.0</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B24">
         <v>15900000.0</v>
       </c>
       <c r="C24">
         <v>173600000.0</v>
       </c>
       <c r="D24">
         <v>5532000.0</v>
       </c>
       <c r="E24">
         <v>31592000.0</v>
       </c>
       <c r="F24">
         <v>-102123000.0</v>
       </c>
       <c r="G24">
         <v>-3224999.0</v>
       </c>
       <c r="H24">
         <v>41959000.0</v>
       </c>
       <c r="I24">
         <v>10869000.0</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B25">
         <v>-33900000.0</v>
       </c>
       <c r="C25">
         <v>-49734000.0</v>
       </c>
       <c r="D25">
         <v>19249000.0</v>
       </c>
       <c r="E25">
         <v>5200000.0</v>
       </c>
       <c r="F25">
         <v>-34620000.0</v>
       </c>
       <c r="G25">
         <v>95977000.0</v>
       </c>
       <c r="H25">
         <v>-4089000.0</v>
       </c>
       <c r="I25">
         <v>2355000.0</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B26">
         <v>-2200000.0</v>
       </c>
       <c r="C26">
         <v>-1397000.0</v>
       </c>
       <c r="D26">
         <v>-589000.0</v>
       </c>
       <c r="E26">
         <v>18385000.0</v>
       </c>
       <c r="F26">
         <v>38245000.0</v>
       </c>
       <c r="G26">
         <v>124495000.0</v>
       </c>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26">
         <v>440025000.0</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B27">
         <v>17100000.0</v>
       </c>
       <c r="C27">
         <v>18295000.0</v>
       </c>
       <c r="D27">
         <v>17069000.0</v>
       </c>
       <c r="E27">
         <v>10632000.0</v>
       </c>
       <c r="F27">
         <v>12961000.0</v>
       </c>
       <c r="G27">
         <v>6790000.0</v>
       </c>
       <c r="H27">
         <v>0.0</v>
       </c>
       <c r="I27">
         <v>-1170000.0</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B28">
         <v>39000000.0</v>
       </c>
       <c r="C28">
         <v>-177012000.0</v>
       </c>
       <c r="D28">
         <v>-49055000.0</v>
       </c>
       <c r="E28">
         <v>58906000.0</v>
       </c>
       <c r="F28">
         <v>82778000.0</v>
       </c>
       <c r="G28">
         <v>231522000.0</v>
       </c>
       <c r="H28">
         <v>96029000.0</v>
       </c>
       <c r="I28">
         <v>-16366000.0</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B29">
         <v>112200000.0</v>
       </c>
       <c r="C29">
         <v>106166000.0</v>
       </c>
       <c r="D29">
         <v>76640000.0</v>
       </c>
       <c r="E29">
         <v>48193000.0</v>
       </c>
       <c r="F29">
         <v>48387000.0</v>
       </c>
       <c r="G29">
         <v>29695000.0</v>
       </c>
       <c r="H29">
         <v>27992000.0</v>
       </c>
       <c r="I29">
         <v>15747000.0</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B30">
         <v>-86900000.0</v>
       </c>
       <c r="C30">
         <v>74961000.0</v>
       </c>
       <c r="D30">
         <v>-48492000.0</v>
       </c>
       <c r="E30">
         <v>-76067000.0</v>
       </c>
       <c r="F30">
         <v>-136098000.0</v>
       </c>
       <c r="G30">
         <v>-703398000.0</v>
       </c>
       <c r="H30">
         <v>-115882000.0</v>
       </c>
       <c r="I30">
         <v>-2169000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AE30"/>
+  <dimension ref="A1:AF30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31">
+    <row r="1" spans="1:32">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="D1" t="s">
         <v>71</v>
       </c>
       <c r="E1" t="s">
         <v>72</v>
       </c>
       <c r="F1" t="s">
+        <v>73</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="H1" t="s">
         <v>74</v>
       </c>
       <c r="I1" t="s">
         <v>75</v>
       </c>
       <c r="J1" t="s">
+        <v>76</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="L1" t="s">
         <v>77</v>
       </c>
       <c r="M1" t="s">
         <v>78</v>
       </c>
       <c r="N1" t="s">
+        <v>79</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="P1" t="s">
         <v>80</v>
       </c>
       <c r="Q1" t="s">
         <v>81</v>
       </c>
       <c r="R1" t="s">
+        <v>82</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="T1" t="s">
         <v>83</v>
       </c>
       <c r="U1" t="s">
         <v>84</v>
       </c>
       <c r="V1" t="s">
+        <v>85</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="X1" t="s">
         <v>86</v>
       </c>
       <c r="Y1" t="s">
         <v>87</v>
       </c>
       <c r="Z1" t="s">
+        <v>88</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="AB1" t="s">
         <v>89</v>
       </c>
       <c r="AC1" t="s">
         <v>90</v>
       </c>
       <c r="AD1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
       </c>
-      <c r="AE1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:31">
+      <c r="AF1" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B2">
+        <v>120400000.0</v>
+      </c>
+      <c r="C2">
         <v>57700000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>54600000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>62748000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>56138000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>64891000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>66574000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>47004000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>52023000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>60094000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>73657000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>57921000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>72930000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>51805000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>20133000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>14899000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>41898000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>25961000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>26745000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>4020000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>46831000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>32024000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>313562.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>5631000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>15053000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>22310000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>672146.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>738881.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>944890.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>7250.0</v>
       </c>
-      <c r="AE2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:31">
+      <c r="AF2"/>
+    </row>
+    <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B3">
+        <v>13800000</v>
+      </c>
+      <c r="C3">
         <v>13600000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>23500000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>26905000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>38795000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>37767000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>23091000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>33371000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>13630000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>10017000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>15549000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>16252000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>13906000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>19257000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>8430000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>52141000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>8137000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>13945000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>7528000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>8689000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>3334000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>6920000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>14800001</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>4794000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>4206000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>6751000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AB3">
         <v>0</v>
       </c>
       <c r="AC3">
         <v>0</v>
       </c>
       <c r="AD3">
         <v>0</v>
       </c>
       <c r="AE3">
         <v>0</v>
       </c>
-    </row>
-    <row r="4" spans="1:31">
+      <c r="AF3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>15736000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>-15009000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>21125000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>31672000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>5234000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-26999000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>15937000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-784000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>22725000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-42811000.0</v>
       </c>
-      <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
-    </row>
-    <row r="5" spans="1:31">
+      <c r="AF4"/>
+    </row>
+    <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>-9564000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-2123000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-71000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-12893000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-5389000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-26000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>6667000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-1369000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-9095000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>866000.0</v>
       </c>
-      <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
-    </row>
-    <row r="6" spans="1:31">
+      <c r="AF5"/>
+    </row>
+    <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B6">
+        <v>-46700000.0</v>
+      </c>
+      <c r="C6">
         <v>62700000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>3100000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-8148000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>6610000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-8753000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-1683000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>19570000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-5019000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-8071000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-13563000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>15736000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-15009000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>21125000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>31672000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>5234000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-26999000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>15937000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-784000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>22725000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-42811000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>14807000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>31710438.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>4340000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-9422000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-7257000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>21637854.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-66735.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-206009.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>1376832.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>7250.0</v>
       </c>
     </row>
-    <row r="7" spans="1:31">
+    <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B7">
+        <v>-35800000.0</v>
+      </c>
+      <c r="C7">
         <v>54700000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>36900000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-5866000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-38234000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>34660000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>23421000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-26439000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-9859000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>18380000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>30255000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-15095000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-23736000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>26404000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>3413000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-9990000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-30867000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>32469000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-14392000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-4745000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-36837000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>23192000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-41738879.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-7913000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-14533000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>23888000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>444311.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>59055.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-46303.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-431183.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>300.0</v>
       </c>
     </row>
-    <row r="8" spans="1:31">
+    <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>-3921000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>-71000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>7031000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>8045000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-3629000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-17044000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>26049000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-9274000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-10127000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-11176000.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
-    </row>
-    <row r="9" spans="1:31">
+      <c r="AF8"/>
+    </row>
+    <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B9">
+        <v>-12600000.0</v>
+      </c>
+      <c r="C9">
         <v>32500000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>28000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-26269000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-15131000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>13046000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>3364000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-1050000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-8578000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-3092000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>8939000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-3921000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-71000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>7031000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>8045000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-3629000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-17044000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>26049000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-9274000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-10127000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-11176000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>20540000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-347000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>6000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-15374000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>22426000.0</v>
       </c>
-      <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
-    </row>
-    <row r="10" spans="1:31">
+      <c r="AF9"/>
+    </row>
+    <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B10">
+        <v>-3200000.0</v>
+      </c>
+      <c r="C10">
         <v>-6400000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>12700000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-17986000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-6214000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>210000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-869000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>2221000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-6190000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>12008000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>5023000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>1071000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-5450000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-10624000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-7837000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-5768000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-14261000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-3031000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-834000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>310000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-7040000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-17000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-2691000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-5964000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>2676000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>4427000.0</v>
       </c>
-      <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
-    </row>
-    <row r="11" spans="1:31">
+      <c r="AF10"/>
+    </row>
+    <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>24789000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-2681000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-16092000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>30068000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>16098000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>4796000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>464000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>2784000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-2915000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>14167000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-19487000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>7602000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-13126176.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>35251.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>149925.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-29988.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>37748.0</v>
       </c>
-      <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
-    </row>
-    <row r="12" spans="1:31">
+      <c r="AF11"/>
+    </row>
+    <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>-13145000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>7019000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>9676000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-21451000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>9689000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-5624000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>4299000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>5967000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-31485000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-19138000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>23906000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>93944000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>12359458.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>-172430.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>-1410028.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>-1800452.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-2227265.0</v>
       </c>
-      <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
-    </row>
-    <row r="13" spans="1:31">
+      <c r="AF12"/>
+    </row>
+    <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>-8496000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-9564000.0</v>
       </c>
       <c r="M13">
         <v>-9564000.0</v>
       </c>
       <c r="N13">
+        <v>-9564000.0</v>
+      </c>
+      <c r="O13">
         <v>-71000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-12893000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-5389000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-26000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>6667000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-1369000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-9095000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>866000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-4933000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-6918703.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>249524.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>1082179.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>211520.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>406563.0</v>
       </c>
-      <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
-    </row>
-    <row r="14" spans="1:31">
+      <c r="AF13"/>
+    </row>
+    <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B14">
+        <v>22500000.0</v>
+      </c>
+      <c r="C14">
         <v>10700000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>20400000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>20900000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>18745000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>17550000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>17507000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>17581000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>18302000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>19374000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>19709000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>20311000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>20094000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>20456000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>21781000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>22443000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>22121000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>21430000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>20743000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>19145000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>19407000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>15150000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>11638000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>9688000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>8912000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>8099000.0</v>
       </c>
-      <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
-    </row>
-    <row r="15" spans="1:31">
+      <c r="AF14"/>
+    </row>
+    <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B15">
+        <v>-6200000.0</v>
+      </c>
+      <c r="C15">
         <v>-5400000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-5300000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-6199000.0</v>
       </c>
-      <c r="E15">
-[...1 lines deleted...]
-      </c>
       <c r="F15">
-        <v>-5778000.0</v>
+        <v>5401000.0</v>
       </c>
       <c r="G15">
-        <v>-6518000.0</v>
+        <v>5778000.0</v>
       </c>
       <c r="H15">
-        <v>-4803000.0</v>
+        <v>6518000.0</v>
       </c>
       <c r="I15">
-        <v>-4625000.0</v>
+        <v>4803000.0</v>
       </c>
       <c r="J15">
-        <v>-4627000.0</v>
+        <v>4625000.0</v>
       </c>
       <c r="K15">
+        <v>4627000.0</v>
+      </c>
+      <c r="L15">
         <v>4640000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>4618000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>4663000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>4364000.0</v>
       </c>
-      <c r="O15">
-[...1 lines deleted...]
-      </c>
       <c r="P15">
-        <v>-4244000.0</v>
+        <v>4360000.0</v>
       </c>
       <c r="Q15">
-        <v>-4189000.0</v>
+        <v>4244000.0</v>
       </c>
       <c r="R15">
+        <v>4189000.0</v>
+      </c>
+      <c r="S15">
         <v>3826000.0</v>
       </c>
-      <c r="S15">
-[...1 lines deleted...]
-      </c>
       <c r="T15">
-        <v>-3821000.0</v>
+        <v>3826000.0</v>
       </c>
       <c r="U15">
-        <v>-4261000.0</v>
+        <v>3821000.0</v>
       </c>
       <c r="V15">
-        <v>-2968000.0</v>
+        <v>4261000.0</v>
       </c>
       <c r="W15">
-        <v>-6415000.0</v>
+        <v>2968000.0</v>
       </c>
       <c r="X15">
-        <v>-2539000.0</v>
+        <v>6415000.0</v>
       </c>
       <c r="Y15">
-        <v>-2657000.0</v>
+        <v>2539000.0</v>
       </c>
       <c r="Z15">
-        <v>-2642000.0</v>
+        <v>2657000.0</v>
       </c>
       <c r="AA15">
-        <v>-8819000.0</v>
-[...1 lines deleted...]
-      <c r="AB15"/>
+        <v>2642000.0</v>
+      </c>
+      <c r="AB15">
+        <v>8819000.0</v>
+      </c>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
-    </row>
-    <row r="16" spans="1:31">
+      <c r="AF15"/>
+    </row>
+    <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B16">
+        <v>73700000.0</v>
+      </c>
+      <c r="C16">
         <v>120400000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>57700000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>54600000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>62748000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>56138000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>64891000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>66574000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>47004000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>52023000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>60094000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>73657000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>57921000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>72930000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>51805000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>20133000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>14899000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>41898000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>25961000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>26745000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>4020000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>46831000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>32024000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>9971000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>5631000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>15053000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>672015.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>672146.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>738881.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>1376832.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>7250.0</v>
       </c>
     </row>
-    <row r="17" spans="1:31">
+    <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
-    </row>
-    <row r="18" spans="1:31">
+      <c r="AF17"/>
+    </row>
+    <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B18">
+        <v>-26000000.0</v>
+      </c>
+      <c r="C18">
         <v>51300000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>27700000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-10587000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-59013000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>16446000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>29031000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-24475000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-22695000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>17493000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>37896000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-12124000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-22349000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>20865000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>25909000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-42405000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-44141000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>30160000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-3202000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>4450000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-16517000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>19896000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-11649310.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>18291999.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-6979000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>17156000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-131.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-66735.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-206009.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-583935.0</v>
       </c>
-      <c r="AE18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:31">
+      <c r="AF18"/>
+    </row>
+    <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19">
         <v>-23900000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-30566000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-40734000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-41124000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-24855000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-17071000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>158011000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-10987000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-6722000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-7340000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-6690000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-10683000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-5179000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-4053000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>221000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-706000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-4351000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-45232000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-25311000.0</v>
       </c>
-      <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
-    </row>
-    <row r="20" spans="1:31">
+      <c r="AF19"/>
+    </row>
+    <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
-      <c r="J20">
-[...1 lines deleted...]
-      </c>
+      <c r="J20"/>
       <c r="K20">
         <v>0.0</v>
       </c>
-      <c r="L20"/>
+      <c r="L20">
+        <v>0.0</v>
+      </c>
       <c r="M20"/>
-      <c r="N20">
-[...1 lines deleted...]
-      </c>
+      <c r="N20"/>
       <c r="O20">
         <v>0.0</v>
       </c>
-      <c r="P20"/>
+      <c r="P20">
+        <v>0.0</v>
+      </c>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
-    </row>
-    <row r="21" spans="1:31">
+      <c r="AF20"/>
+    </row>
+    <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B21">
+        <v>-7600000.0</v>
+      </c>
+      <c r="C21">
         <v>-1600000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-15500000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>17341000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>80359000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-12597000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-17100000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>-51608000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>36374000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>16087000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>11699000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>8588000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>25154000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>19660000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>34696000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>9510000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>70180000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-48735000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>369381000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-243406000.0</v>
       </c>
       <c r="X21">
         <v>-243406000.0</v>
       </c>
       <c r="Y21">
         <v>-243406000.0</v>
       </c>
       <c r="Z21">
         <v>-243406000.0</v>
       </c>
-      <c r="AA21"/>
+      <c r="AA21">
+        <v>-243406000.0</v>
+      </c>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
-    </row>
-    <row r="22" spans="1:31">
+      <c r="AF21"/>
+    </row>
+    <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B22">
+        <v>-1700000.0</v>
+      </c>
+      <c r="C22">
         <v>-3300000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-14700000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>10500000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>5678000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>2121000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-2198000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>25446000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>2397000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-33212000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>16215000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-8553000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-14482000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>13827000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>1485000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>3179000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-31898000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-16182000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>31350000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>16179000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-23349000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-81811000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-22943000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>6552000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>1692000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-25377000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>1782823.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>2357404.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>2301928.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>2873494.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-6771.0</v>
       </c>
     </row>
-    <row r="23" spans="1:31">
+    <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B23">
+        <v>-5200000.0</v>
+      </c>
+      <c r="C23">
         <v>-3500000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-3400000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-4972000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-5228000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-3467000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-5381000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-6828000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3383000.0</v>
       </c>
       <c r="J23">
         <v>-3383000.0</v>
       </c>
       <c r="K23">
+        <v>-3383000.0</v>
+      </c>
+      <c r="L23">
         <v>-43687000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>38532000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>18359000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>8839000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-1206000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-6410000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-6217000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-4847000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-3256000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-11541000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>57051000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-9536000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-29000.0</v>
       </c>
       <c r="X23">
         <v>-29000.0</v>
       </c>
       <c r="Y23">
         <v>-29000.0</v>
       </c>
       <c r="Z23">
+        <v>-29000.0</v>
+      </c>
+      <c r="AA23">
         <v>244530000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-7117000.0</v>
       </c>
-      <c r="AB23"/>
       <c r="AC23"/>
-      <c r="AD23">
+      <c r="AD23"/>
+      <c r="AE23">
         <v>220667094.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>7250.0</v>
       </c>
     </row>
-    <row r="24" spans="1:31">
+    <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B24">
+        <v>-1800000.0</v>
+      </c>
+      <c r="C24">
         <v>8300000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-500000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-30566000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-1939000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-3357000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-3842000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>7080000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-1865000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-970000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>8202000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>6827000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>6578000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>6813000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>806000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>3726000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>3109000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>6882000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-10000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>4899000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>3212000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>518000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-3743000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>1274000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-2119000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>1467000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>40492000.0</v>
       </c>
-      <c r="AB24"/>
       <c r="AC24"/>
-      <c r="AD24">
+      <c r="AD24"/>
+      <c r="AE24">
         <v>-660000000.0</v>
       </c>
-      <c r="AE24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:31">
+      <c r="AF24"/>
+    </row>
+    <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B25">
+        <v>2200000.0</v>
+      </c>
+      <c r="C25">
         <v>5300000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1400000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-8688000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-10796000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-14721000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>15776000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-13239000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-29977000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>15902000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-6863000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>5520000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>4690000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>4426000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>6198000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-3007000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1349000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-1998000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-34915000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-21359000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>23652000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>70491000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>53363570.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>11801000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>181000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>19897000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-2227265.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-2483194.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-2461634.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-3026246.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>6471.0</v>
       </c>
     </row>
-    <row r="26" spans="1:31">
+    <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>147</v>
-[...3 lines deleted...]
-      </c>
+        <v>148</v>
+      </c>
+      <c r="B26"/>
       <c r="C26">
         <v>-2200000.0</v>
       </c>
       <c r="D26">
+        <v>-2200000.0</v>
+      </c>
+      <c r="E26">
         <v>-32000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-2168000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-1397000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>1397000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-3000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-1397000.0</v>
       </c>
-      <c r="J26"/>
-      <c r="K26">
+      <c r="K26"/>
+      <c r="L26">
         <v>-589000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3383000.0</v>
       </c>
       <c r="M26">
         <v>-3383000.0</v>
       </c>
       <c r="N26">
+        <v>-3383000.0</v>
+      </c>
+      <c r="O26">
         <v>-3205000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>21783000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>21590000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-6217000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-4847000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-3131000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>57232000.0</v>
       </c>
       <c r="U26">
         <v>57232000.0</v>
       </c>
       <c r="V26">
+        <v>57232000.0</v>
+      </c>
+      <c r="W26">
         <v>124495000.0</v>
       </c>
-      <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
-    </row>
-    <row r="27" spans="1:31">
+      <c r="AF26"/>
+    </row>
+    <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B27">
+        <v>3900000.0</v>
+      </c>
+      <c r="C27">
         <v>4700000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>12400000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>2672000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>4328000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>4519000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>4700000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>5261000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>3913000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>5261000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>2869000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>4305000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>4634000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>3053000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>1800000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>4400000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>1379000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>4281000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>2041000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>3756000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>2883000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>7932000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>-4100000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>2958000.0</v>
       </c>
-      <c r="Y27"/>
-      <c r="Z27">
+      <c r="Z27"/>
+      <c r="AA27">
         <v>-2600000.0</v>
       </c>
-      <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
-    </row>
-    <row r="28" spans="1:31">
+      <c r="AF27"/>
+    </row>
+    <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B28">
+        <v>-19000000.0</v>
+      </c>
+      <c r="C28">
         <v>-10500000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-24200000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>6138000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>67562000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-21842000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-28950000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>27745000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-153965000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-24594000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-60286000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>28373000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>7452000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>4130000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>3022000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>42500000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>14108000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>29849000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>2428000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>54818000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-4317000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>481372000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-249850000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-15199000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>7815000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>111965000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-15936000.0</v>
       </c>
-      <c r="AB28"/>
       <c r="AC28"/>
-      <c r="AD28">
+      <c r="AD28"/>
+      <c r="AE28">
         <v>661960767.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>7250.0</v>
       </c>
     </row>
-    <row r="29" spans="1:31">
+    <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B29">
+        <v>-12200000.0</v>
+      </c>
+      <c r="C29">
         <v>64900000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>51200000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>16318000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-20218000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>54213000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>52122000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>8896000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-9065000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>27510000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>53445000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>4128000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-8443000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>40122000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>34339000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>9736000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-36004000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>44105000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>4326000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>13139000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-13183000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>26816000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>3150691.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>23086000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-2773000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>23907000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>4357744.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-66735.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-206009.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-583935.0</v>
       </c>
-      <c r="AE29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:31">
+      <c r="AF29"/>
+    </row>
+    <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B30">
+        <v>-15500000.0</v>
+      </c>
+      <c r="C30">
         <v>8300000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-23900000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-30566000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-40734000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-41124000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-24855000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-17071000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>158011000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-10987000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-37505000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-16765000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-14018000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-23127000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-5689000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-47002000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-5103000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-58017000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-7538000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-45232000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-25311000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-493381000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-210017000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-3547000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-14464000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-143129000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>27247000.0</v>
       </c>
-      <c r="AB30"/>
       <c r="AC30"/>
-      <c r="AD30">
+      <c r="AD30"/>
+      <c r="AE30">
         <v>-660000000.0</v>
       </c>
-      <c r="AE30"/>
+      <c r="AF30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>