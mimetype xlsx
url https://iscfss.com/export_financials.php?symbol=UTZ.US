--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -2656,57 +2656,57 @@
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
     </row>
     <row r="5" spans="1:33">
       <c r="A5" t="s">
         <v>12</v>
       </c>
       <c r="B5">
-        <v>4700000.0</v>
+        <v>4699999.0</v>
       </c>
       <c r="C5">
         <v>3300000.0</v>
       </c>
       <c r="D5">
-        <v>10900000.0</v>
+        <v>10899999.0</v>
       </c>
       <c r="E5">
         <v>12400000.0</v>
       </c>
       <c r="F5">
         <v>14678000.0</v>
       </c>
       <c r="G5">
         <v>18590000.0</v>
       </c>
       <c r="H5">
         <v>15359000.0</v>
       </c>
       <c r="I5">
         <v>24413000.0</v>
       </c>
       <c r="J5">
         <v>25652000.0</v>
       </c>
       <c r="K5">
         <v>22958000.0</v>
       </c>
       <c r="L5">
         <v>32682000.0</v>
       </c>
@@ -4366,66 +4366,66 @@
       <c r="I28">
         <v>814140000.0</v>
       </c>
       <c r="J28">
         <v>794483000.0</v>
       </c>
       <c r="K28">
         <v>933317000.0</v>
       </c>
       <c r="L28">
         <v>942757000.0</v>
       </c>
       <c r="M28">
         <v>977958000.0</v>
       </c>
       <c r="N28">
         <v>950743000.0</v>
       </c>
       <c r="O28">
         <v>919525000.0</v>
       </c>
       <c r="P28">
         <v>928395000.0</v>
       </c>
       <c r="Q28">
-        <v>919300000.0</v>
+        <v>948723000.0</v>
       </c>
       <c r="R28">
         <v>896165000.0</v>
       </c>
       <c r="S28">
-        <v>867108000.0</v>
+        <v>871656000.0</v>
       </c>
       <c r="T28">
         <v>813071000.0</v>
       </c>
       <c r="U28">
         <v>806015000.0</v>
       </c>
       <c r="V28">
-        <v>755483000.0</v>
+        <v>755483001.0</v>
       </c>
       <c r="W28">
         <v>765220000.0</v>
       </c>
       <c r="X28">
         <v>416319000.0</v>
       </c>
       <c r="Y28">
         <v>-313562.0</v>
       </c>
       <c r="Z28">
         <v>-585123.0</v>
       </c>
       <c r="AA28">
         <v>664856000.0</v>
       </c>
       <c r="AB28">
         <v>-672015.0</v>
       </c>
       <c r="AC28">
         <v>-672146.0</v>
       </c>
       <c r="AD28">
         <v>-738881.0</v>
       </c>
@@ -4551,63 +4551,63 @@
       <c r="H30">
         <v>137516000.0</v>
       </c>
       <c r="I30">
         <v>142543000.0</v>
       </c>
       <c r="J30">
         <v>140214000.0</v>
       </c>
       <c r="K30">
         <v>140367000.0</v>
       </c>
       <c r="L30">
         <v>137591000.0</v>
       </c>
       <c r="M30">
         <v>146722000.0</v>
       </c>
       <c r="N30">
         <v>146137000.0</v>
       </c>
       <c r="O30">
         <v>146259000.0</v>
       </c>
       <c r="P30">
-        <v>153483000.0</v>
+        <v>144016000.0</v>
       </c>
       <c r="Q30">
-        <v>158485000.0</v>
+        <v>152061000.0</v>
       </c>
       <c r="R30">
-        <v>154833000.0</v>
+        <v>148432000.0</v>
       </c>
       <c r="S30">
         <v>138094000.0</v>
       </c>
       <c r="T30">
-        <v>159446000.0</v>
+        <v>152777000.0</v>
       </c>
       <c r="U30">
         <v>151494000.0</v>
       </c>
       <c r="V30">
         <v>136517000.0</v>
       </c>
       <c r="W30">
         <v>125971000.0</v>
       </c>
       <c r="X30">
         <v>123236000.0</v>
       </c>
       <c r="Y30"/>
       <c r="Z30"/>
       <c r="AA30">
         <v>106816000.0</v>
       </c>
       <c r="AB30"/>
       <c r="AC30"/>
       <c r="AD30"/>
       <c r="AE30"/>
       <c r="AF30"/>
       <c r="AG30"/>
     </row>
@@ -5294,63 +5294,63 @@
       <c r="H39">
         <v>40386000.0</v>
       </c>
       <c r="I39">
         <v>44539000.0</v>
       </c>
       <c r="J39">
         <v>36978000.0</v>
       </c>
       <c r="K39">
         <v>30997000.0</v>
       </c>
       <c r="L39">
         <v>44196000.0</v>
       </c>
       <c r="M39">
         <v>40090000.0</v>
       </c>
       <c r="N39">
         <v>33713000.0</v>
       </c>
       <c r="O39">
         <v>34991000.0</v>
       </c>
       <c r="P39">
-        <v>34484000.0</v>
+        <v>43951000.0</v>
       </c>
       <c r="Q39">
-        <v>21660000.0</v>
+        <v>28084000.0</v>
       </c>
       <c r="R39">
-        <v>17042000.0</v>
+        <v>23443000.0</v>
       </c>
       <c r="S39">
         <v>18395000.0</v>
       </c>
       <c r="T39">
-        <v>16632000.0</v>
+        <v>23301000.0</v>
       </c>
       <c r="U39">
         <v>15314999.0</v>
       </c>
       <c r="V39">
         <v>12276000.0</v>
       </c>
       <c r="W39">
         <v>11573000.0</v>
       </c>
       <c r="X39">
         <v>14287000.0</v>
       </c>
       <c r="Y39">
         <v>87938.0</v>
       </c>
       <c r="Z39">
         <v>154625.0</v>
       </c>
       <c r="AA39">
         <v>11317000.0</v>
       </c>
       <c r="AB39">
         <v>192696.0</v>
       </c>
@@ -5400,51 +5400,51 @@
       <c r="K40">
         <v>62598000.0</v>
       </c>
       <c r="L40">
         <v>46992000.0</v>
       </c>
       <c r="M40">
         <v>48990000.0</v>
       </c>
       <c r="N40">
         <v>57741000.0</v>
       </c>
       <c r="O40">
         <v>78392000.0</v>
       </c>
       <c r="P40">
         <v>63351000.0</v>
       </c>
       <c r="Q40">
         <v>53579000.0</v>
       </c>
       <c r="R40">
         <v>41020000.0</v>
       </c>
       <c r="S40">
-        <v>62128000.0</v>
+        <v>57580000.0</v>
       </c>
       <c r="T40">
         <v>47964000.0</v>
       </c>
       <c r="U40">
         <v>58299000.0</v>
       </c>
       <c r="V40">
         <v>48285000.0</v>
       </c>
       <c r="W40">
         <v>133368000.0</v>
       </c>
       <c r="X40">
         <v>58992000.0</v>
       </c>
       <c r="Y40">
         <v>1874439.0</v>
       </c>
       <c r="Z40">
         <v>1691602.0</v>
       </c>
       <c r="AA40">
         <v>44206000.0</v>
       </c>
@@ -5525,51 +5525,51 @@
         <v>446317428.0</v>
       </c>
       <c r="AA41">
         <v>446139635.0</v>
       </c>
       <c r="AB41">
         <v>444607481.0</v>
       </c>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
     </row>
     <row r="42" spans="1:33">
       <c r="A42" t="s">
         <v>49</v>
       </c>
       <c r="B42">
         <v>1039200000.0</v>
       </c>
       <c r="C42">
         <v>1037000000.0</v>
       </c>
       <c r="D42">
-        <v>1032800000.0</v>
+        <v>1032800001.0</v>
       </c>
       <c r="E42">
         <v>1017200000.0</v>
       </c>
       <c r="F42">
         <v>1014569000.0</v>
       </c>
       <c r="G42">
         <v>988510000.0</v>
       </c>
       <c r="H42">
         <v>972060000.0</v>
       </c>
       <c r="I42">
         <v>955280000.0</v>
       </c>
       <c r="J42">
         <v>952227000.0</v>
       </c>
       <c r="K42">
         <v>944573000.0</v>
       </c>
       <c r="L42">
         <v>938898000.0</v>
       </c>
@@ -6207,57 +6207,57 @@
       <c r="I51">
         <v>880714000.0</v>
       </c>
       <c r="J51">
         <v>841487000.0</v>
       </c>
       <c r="K51">
         <v>985340000.0</v>
       </c>
       <c r="L51">
         <v>1002851000.0</v>
       </c>
       <c r="M51">
         <v>1051615000.0</v>
       </c>
       <c r="N51">
         <v>1008664000.0</v>
       </c>
       <c r="O51">
         <v>992455000.0</v>
       </c>
       <c r="P51">
         <v>980200000.0</v>
       </c>
       <c r="Q51">
-        <v>939433000.0</v>
+        <v>968856000.0</v>
       </c>
       <c r="R51">
         <v>911064000.0</v>
       </c>
       <c r="S51">
-        <v>909006000.0</v>
+        <v>913554000.0</v>
       </c>
       <c r="T51">
         <v>839032000.0</v>
       </c>
       <c r="U51">
         <v>832760000.0</v>
       </c>
       <c r="V51">
         <v>759503000.0</v>
       </c>
       <c r="W51">
         <v>812051000.0</v>
       </c>
       <c r="X51">
         <v>448343000.0</v>
       </c>
       <c r="Y51"/>
       <c r="Z51"/>
       <c r="AA51">
         <v>679909000.0</v>
       </c>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
@@ -6302,51 +6302,51 @@
       <c r="K52">
         <v>43727000.0</v>
       </c>
       <c r="L52">
         <v>43834000.0</v>
       </c>
       <c r="M52">
         <v>42307000.0</v>
       </c>
       <c r="N52">
         <v>43585000.0</v>
       </c>
       <c r="O52">
         <v>43450000.0</v>
       </c>
       <c r="P52">
         <v>40668000.0</v>
       </c>
       <c r="Q52">
         <v>38252000.0</v>
       </c>
       <c r="R52">
         <v>35213000.0</v>
       </c>
       <c r="S52">
-        <v>30523000.0</v>
+        <v>35071000.0</v>
       </c>
       <c r="T52">
         <v>20693000.0</v>
       </c>
       <c r="U52">
         <v>19651000.0</v>
       </c>
       <c r="V52">
         <v>15642000.0</v>
       </c>
       <c r="W52">
         <v>9487000.0</v>
       </c>
       <c r="X52">
         <v>11446000.0</v>
       </c>
       <c r="Y52"/>
       <c r="Z52"/>
       <c r="AA52">
         <v>14283000.0</v>
       </c>
       <c r="AB52"/>
       <c r="AC52"/>
       <c r="AD52"/>
       <c r="AE52"/>
@@ -7178,80 +7178,80 @@
       <c r="H3">
         <v>29290000.0</v>
       </c>
       <c r="I3">
         <v>30358000.0</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>96</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>97</v>
       </c>
       <c r="B5">
-        <v>98500000.0</v>
+        <v>42500000.0</v>
       </c>
       <c r="C5">
         <v>111175000.0</v>
       </c>
       <c r="D5">
         <v>19759000.0</v>
       </c>
       <c r="E5">
         <v>4531000.0</v>
       </c>
       <c r="F5">
         <v>46945000.0</v>
       </c>
       <c r="G5">
         <v>38746000.0</v>
       </c>
       <c r="H5">
         <v>25486000.0</v>
       </c>
       <c r="I5">
         <v>15313000.0</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>98</v>
       </c>
       <c r="B6">
-        <v>180900000.0</v>
+        <v>124900000.0</v>
       </c>
       <c r="C6">
         <v>182115000.0</v>
       </c>
       <c r="D6">
         <v>99247000.0</v>
       </c>
       <c r="E6">
         <v>91332000.0</v>
       </c>
       <c r="F6">
         <v>127670000.0</v>
       </c>
       <c r="G6">
         <v>38796000.0</v>
       </c>
       <c r="H6">
         <v>54776000.0</v>
       </c>
       <c r="I6">
         <v>45671000.0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
@@ -8240,54 +8240,54 @@
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
     </row>
     <row r="5" spans="1:33">
       <c r="A5" t="s">
         <v>97</v>
       </c>
       <c r="B5">
-        <v>6500000.0</v>
+        <v>8600000.0</v>
       </c>
       <c r="C5">
-        <v>-80000000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="D5">
         <v>3500000.0</v>
       </c>
       <c r="E5">
         <v>18000000.0</v>
       </c>
       <c r="F5">
         <v>16174000.0</v>
       </c>
       <c r="G5">
         <v>23336000.0</v>
       </c>
       <c r="H5">
         <v>13229000.0</v>
       </c>
       <c r="I5">
         <v>33598000.0</v>
       </c>
       <c r="J5">
         <v>41012000.0</v>
       </c>
       <c r="K5">
         <v>-3836000.0</v>
       </c>
@@ -8337,54 +8337,54 @@
         <v>11741000.0</v>
       </c>
       <c r="AA5">
         <v>-14838000.0</v>
       </c>
       <c r="AB5">
         <v>18913000.0</v>
       </c>
       <c r="AC5">
         <v>21444916.0</v>
       </c>
       <c r="AD5">
         <v>2301928.0</v>
       </c>
       <c r="AE5">
         <v>1718973.0</v>
       </c>
       <c r="AF5"/>
       <c r="AG5"/>
     </row>
     <row r="6" spans="1:33">
       <c r="A6" t="s">
         <v>98</v>
       </c>
       <c r="B6">
-        <v>29000000.0</v>
+        <v>31100000.0</v>
       </c>
       <c r="C6">
-        <v>-58000000.0</v>
+        <v>25800000.0</v>
       </c>
       <c r="D6">
         <v>23900000.0</v>
       </c>
       <c r="E6">
         <v>39255000.0</v>
       </c>
       <c r="F6">
         <v>34919000.0</v>
       </c>
       <c r="G6">
         <v>40886000.0</v>
       </c>
       <c r="H6">
         <v>30736000.0</v>
       </c>
       <c r="I6">
         <v>51179000.0</v>
       </c>
       <c r="J6">
         <v>59314000.0</v>
       </c>
       <c r="K6">
         <v>15538000.0</v>
       </c>
@@ -8418,51 +8418,51 @@
       <c r="U6">
         <v>43342000.0</v>
       </c>
       <c r="V6">
         <v>5053000.0</v>
       </c>
       <c r="W6">
         <v>25972000.0</v>
       </c>
       <c r="X6">
         <v>13301000.0</v>
       </c>
       <c r="Y6">
         <v>25834000.0</v>
       </c>
       <c r="Z6">
         <v>20653000.0</v>
       </c>
       <c r="AA6">
         <v>-6137000.0</v>
       </c>
       <c r="AB6">
         <v>25775993.0</v>
       </c>
       <c r="AC6">
-        <v>-125790.0</v>
+        <v>21570706.0</v>
       </c>
       <c r="AD6">
         <v>-159706.0</v>
       </c>
       <c r="AE6">
         <v>1917923.0</v>
       </c>
       <c r="AF6">
         <v>-10.0</v>
       </c>
       <c r="AG6">
         <v>-6771.0</v>
       </c>
     </row>
     <row r="7" spans="1:33">
       <c r="A7" t="s">
         <v>99</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
@@ -9917,51 +9917,51 @@
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
     </row>
     <row r="27" spans="1:33">
       <c r="A27" t="s">
         <v>119</v>
       </c>
       <c r="B27">
         <v>87563000.0</v>
       </c>
       <c r="C27">
-        <v>-47765000.0</v>
+        <v>47765000.0</v>
       </c>
       <c r="D27">
         <v>88400000.0</v>
       </c>
       <c r="E27">
         <v>85800000.0</v>
       </c>
       <c r="F27">
         <v>77265000.0</v>
       </c>
       <c r="G27">
         <v>78565000.0</v>
       </c>
       <c r="H27">
         <v>80140000.0</v>
       </c>
       <c r="I27">
         <v>73780000.0</v>
       </c>
       <c r="J27">
         <v>73666000.0</v>
       </c>
       <c r="K27">
         <v>71035000.0</v>
       </c>
@@ -10880,57 +10880,57 @@
       </c>
       <c r="D14">
         <v>79488000.0</v>
       </c>
       <c r="E14">
         <v>86801000.0</v>
       </c>
       <c r="F14">
         <v>80725000.0</v>
       </c>
       <c r="G14">
         <v>44743000.0</v>
       </c>
       <c r="H14">
         <v>29290000.0</v>
       </c>
       <c r="I14">
         <v>30358000.0</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
         <v>138</v>
       </c>
       <c r="B15">
-        <v>-22300000.0</v>
+        <v>22300000.0</v>
       </c>
       <c r="C15">
-        <v>-21724000.0</v>
+        <v>21724000.0</v>
       </c>
       <c r="D15">
-        <v>-18548000.0</v>
+        <v>18548000.0</v>
       </c>
       <c r="E15">
         <v>17157000.0</v>
       </c>
       <c r="F15">
         <v>11908000.0</v>
       </c>
       <c r="G15">
         <v>9383000.0</v>
       </c>
       <c r="H15">
         <v>11461000.0</v>
       </c>
       <c r="I15">
         <v>10161000.0</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
         <v>139</v>
       </c>
       <c r="B16">
         <v>120400000.0</v>
       </c>
       <c r="C16">
@@ -12399,51 +12399,51 @@
       <c r="Y13">
         <v>249524.0</v>
       </c>
       <c r="Z13">
         <v>1082179.0</v>
       </c>
       <c r="AA13">
         <v>211520.0</v>
       </c>
       <c r="AB13">
         <v>406563.0</v>
       </c>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
     </row>
     <row r="14" spans="1:32">
       <c r="A14" t="s">
         <v>137</v>
       </c>
       <c r="B14">
         <v>22500000.0</v>
       </c>
       <c r="C14">
-        <v>10700000.0</v>
+        <v>22000000.0</v>
       </c>
       <c r="D14">
         <v>20400000.0</v>
       </c>
       <c r="E14">
         <v>20900000.0</v>
       </c>
       <c r="F14">
         <v>18745000.0</v>
       </c>
       <c r="G14">
         <v>17550000.0</v>
       </c>
       <c r="H14">
         <v>17507000.0</v>
       </c>
       <c r="I14">
         <v>17581000.0</v>
       </c>
       <c r="J14">
         <v>18302000.0</v>
       </c>
       <c r="K14">
         <v>19374000.0</v>
       </c>
@@ -12484,60 +12484,60 @@
         <v>15150000.0</v>
       </c>
       <c r="X14">
         <v>11638000.0</v>
       </c>
       <c r="Y14">
         <v>9688000.0</v>
       </c>
       <c r="Z14">
         <v>8912000.0</v>
       </c>
       <c r="AA14">
         <v>8099000.0</v>
       </c>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
     </row>
     <row r="15" spans="1:32">
       <c r="A15" t="s">
         <v>138</v>
       </c>
       <c r="B15">
-        <v>-6200000.0</v>
+        <v>6200000.0</v>
       </c>
       <c r="C15">
-        <v>-5400000.0</v>
+        <v>5400000.0</v>
       </c>
       <c r="D15">
-        <v>-5300000.0</v>
+        <v>5300000.0</v>
       </c>
       <c r="E15">
-        <v>-6199000.0</v>
+        <v>6199000.0</v>
       </c>
       <c r="F15">
         <v>5401000.0</v>
       </c>
       <c r="G15">
         <v>5778000.0</v>
       </c>
       <c r="H15">
         <v>6518000.0</v>
       </c>
       <c r="I15">
         <v>4803000.0</v>
       </c>
       <c r="J15">
         <v>4625000.0</v>
       </c>
       <c r="K15">
         <v>4627000.0</v>
       </c>
       <c r="L15">
         <v>4640000.0</v>
       </c>
       <c r="M15">
         <v>4618000.0</v>
       </c>
@@ -13199,57 +13199,57 @@
         <v>-29000.0</v>
       </c>
       <c r="AA23">
         <v>244530000.0</v>
       </c>
       <c r="AB23">
         <v>-7117000.0</v>
       </c>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23">
         <v>220667094.0</v>
       </c>
       <c r="AF23">
         <v>7250.0</v>
       </c>
     </row>
     <row r="24" spans="1:32">
       <c r="A24" t="s">
         <v>146</v>
       </c>
       <c r="B24">
         <v>-1800000.0</v>
       </c>
       <c r="C24">
-        <v>8300000.0</v>
+        <v>21900000.0</v>
       </c>
       <c r="D24">
         <v>-500000.0</v>
       </c>
       <c r="E24">
-        <v>-30566000.0</v>
+        <v>-3705000.0</v>
       </c>
       <c r="F24">
         <v>-1939000.0</v>
       </c>
       <c r="G24">
         <v>-3357000.0</v>
       </c>
       <c r="H24">
         <v>-3842000.0</v>
       </c>
       <c r="I24">
         <v>7080000.0</v>
       </c>
       <c r="J24">
         <v>-1865000.0</v>
       </c>
       <c r="K24">
         <v>-970000.0</v>
       </c>
       <c r="L24">
         <v>8202000.0</v>
       </c>
       <c r="M24">
         <v>6827000.0</v>
       </c>
@@ -13291,51 +13291,51 @@
       </c>
       <c r="Z24">
         <v>-2119000.0</v>
       </c>
       <c r="AA24">
         <v>1467000.0</v>
       </c>
       <c r="AB24">
         <v>40492000.0</v>
       </c>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24">
         <v>-660000000.0</v>
       </c>
       <c r="AF24"/>
     </row>
     <row r="25" spans="1:32">
       <c r="A25" t="s">
         <v>147</v>
       </c>
       <c r="B25">
         <v>2200000.0</v>
       </c>
       <c r="C25">
-        <v>5300000.0</v>
+        <v>-9500000.0</v>
       </c>
       <c r="D25">
         <v>1400000.0</v>
       </c>
       <c r="E25">
         <v>-8688000.0</v>
       </c>
       <c r="F25">
         <v>-10796000.0</v>
       </c>
       <c r="G25">
         <v>-14721000.0</v>
       </c>
       <c r="H25">
         <v>15776000.0</v>
       </c>
       <c r="I25">
         <v>-13239000.0</v>
       </c>
       <c r="J25">
         <v>-29977000.0</v>
       </c>
       <c r="K25">
         <v>15902000.0</v>
       </c>