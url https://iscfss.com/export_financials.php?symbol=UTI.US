--- v0 (2026-06-04)
+++ v1 (2026-07-30)
@@ -1151,51 +1151,51 @@
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" t="s">
         <v>27</v>
       </c>
       <c r="B2">
-        <v>104644000.0</v>
+        <v>39115000.0</v>
       </c>
       <c r="C2">
         <v>26273000.0</v>
       </c>
       <c r="D2">
         <v>14438000.0</v>
       </c>
       <c r="E2">
         <v>21746000.0</v>
       </c>
       <c r="F2">
         <v>13702000.0</v>
       </c>
       <c r="G2">
         <v>12471000.0</v>
       </c>
       <c r="H2">
         <v>10033000.0</v>
       </c>
       <c r="I2">
         <v>8759000.0</v>
       </c>
       <c r="J2">
         <v>9515000.0</v>
       </c>
@@ -3277,51 +3277,51 @@
         <v>12435000.0</v>
       </c>
       <c r="U35">
         <v>12981000.0</v>
       </c>
       <c r="V35">
         <v>14994000.0</v>
       </c>
       <c r="W35">
         <v>10775000.0</v>
       </c>
       <c r="X35">
         <v>106192000.0</v>
       </c>
       <c r="Y35">
         <v>129190000.0</v>
       </c>
       <c r="Z35"/>
       <c r="AA35"/>
     </row>
     <row r="36" spans="1:27">
       <c r="A36" t="s">
         <v>61</v>
       </c>
       <c r="B36">
-        <v>6624000.0</v>
+        <v>6595000.0</v>
       </c>
       <c r="C36">
         <v>5300000.0</v>
       </c>
       <c r="D36">
         <v>10823000.0</v>
       </c>
       <c r="E36">
         <v>34122000.0</v>
       </c>
       <c r="F36">
         <v>-43648000.0</v>
       </c>
       <c r="G36">
         <v>-40952000.0</v>
       </c>
       <c r="H36">
         <v>-7176000.0</v>
       </c>
       <c r="I36">
         <v>3433000.0</v>
       </c>
       <c r="J36">
         <v>11607000.0</v>
       </c>
@@ -3569,51 +3569,51 @@
       </c>
       <c r="V39">
         <v>14211000.0</v>
       </c>
       <c r="W39">
         <v>14402000.0</v>
       </c>
       <c r="X39">
         <v>3038000.0</v>
       </c>
       <c r="Y39">
         <v>3197000.0</v>
       </c>
       <c r="Z39">
         <v>13124000.0</v>
       </c>
       <c r="AA39">
         <v>17725000.0</v>
       </c>
     </row>
     <row r="40" spans="1:27">
       <c r="A40" t="s">
         <v>65</v>
       </c>
       <c r="B40">
-        <v>13670000.0</v>
+        <v>79199000.0</v>
       </c>
       <c r="C40">
         <v>61245000.0</v>
       </c>
       <c r="D40">
         <v>59526000.0</v>
       </c>
       <c r="E40">
         <v>47679000.0</v>
       </c>
       <c r="F40">
         <v>46417000.0</v>
       </c>
       <c r="G40">
         <v>44680000.0</v>
       </c>
       <c r="H40">
         <v>42371000.0</v>
       </c>
       <c r="I40">
         <v>44148000.0</v>
       </c>
       <c r="J40">
         <v>33940000.0</v>
       </c>
@@ -3967,51 +3967,51 @@
         <v>104595000.0</v>
       </c>
       <c r="U45">
         <v>117298000.0</v>
       </c>
       <c r="V45">
         <v>74417000.0</v>
       </c>
       <c r="W45">
         <v>36925000.0</v>
       </c>
       <c r="X45">
         <v>27446000.0</v>
       </c>
       <c r="Y45">
         <v>23669000.0</v>
       </c>
       <c r="Z45"/>
       <c r="AA45"/>
     </row>
     <row r="46" spans="1:27">
       <c r="A46" t="s">
         <v>71</v>
       </c>
       <c r="B46">
-        <v>481680000.0</v>
+        <v>464713000.0</v>
       </c>
       <c r="C46">
         <v>423575000.0</v>
       </c>
       <c r="D46">
         <v>443003000.0</v>
       </c>
       <c r="E46">
         <v>346330000.0</v>
       </c>
       <c r="F46">
         <v>281126000.0</v>
       </c>
       <c r="G46">
         <v>217406000.0</v>
       </c>
       <c r="H46">
         <v>104126000.0</v>
       </c>
       <c r="I46">
         <v>114848000.0</v>
       </c>
       <c r="J46">
         <v>106664000.0</v>
       </c>
@@ -5984,51 +5984,51 @@
       <c r="N5">
         <v>1549000.0</v>
       </c>
       <c r="O5">
         <v>2087000.0</v>
       </c>
       <c r="P5">
         <v>2213000.0</v>
       </c>
       <c r="Q5">
         <v>1089000.0</v>
       </c>
       <c r="R5">
         <v>755000.0</v>
       </c>
       <c r="S5">
         <v>-106000.0</v>
       </c>
       <c r="T5">
         <v>-279000.0</v>
       </c>
       <c r="U5">
         <v>-352000.0</v>
       </c>
       <c r="V5">
-        <v>-185585000.0</v>
+        <v>0.0</v>
       </c>
       <c r="W5">
         <v>0.0</v>
       </c>
       <c r="X5">
         <v>-182363000.0</v>
       </c>
       <c r="Y5">
         <v>-186596000.0</v>
       </c>
       <c r="Z5">
         <v>-191549000.0</v>
       </c>
       <c r="AA5">
         <v>-189825000.0</v>
       </c>
       <c r="AB5">
         <v>-201531000.0</v>
       </c>
       <c r="AC5">
         <v>-199572000.0</v>
       </c>
       <c r="AD5">
         <v>-198525000.0</v>
       </c>
@@ -10844,51 +10844,51 @@
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
     </row>
     <row r="28" spans="1:95">
       <c r="A28" t="s">
         <v>53</v>
       </c>
       <c r="B28">
         <v>228985000.0</v>
       </c>
       <c r="C28">
-        <v>365568000.0</v>
+        <v>196001000.0</v>
       </c>
       <c r="D28">
         <v>151543000.0</v>
       </c>
       <c r="E28">
         <v>187606000.0</v>
       </c>
       <c r="F28">
         <v>160936000.0</v>
       </c>
       <c r="G28">
         <v>114163000.0</v>
       </c>
       <c r="H28">
         <v>132845000.0</v>
       </c>
       <c r="I28">
         <v>197364000.0</v>
       </c>
       <c r="J28">
         <v>207107000.0</v>
       </c>
       <c r="K28">
         <v>204578000.0</v>
       </c>
@@ -11271,54 +11271,54 @@
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
     </row>
     <row r="30" spans="1:95">
       <c r="A30" t="s">
         <v>55</v>
       </c>
       <c r="B30">
-        <v>96559000.0</v>
+        <v>51354000.0</v>
       </c>
       <c r="C30">
-        <v>96352000.0</v>
+        <v>51684000.0</v>
       </c>
       <c r="D30">
         <v>52675000.0</v>
       </c>
       <c r="E30">
         <v>43710000.0</v>
       </c>
       <c r="F30">
         <v>37574000.0</v>
       </c>
       <c r="G30">
         <v>34157000.0</v>
       </c>
       <c r="H30">
         <v>37296000.0</v>
       </c>
       <c r="I30">
         <v>36218000.0</v>
       </c>
       <c r="J30">
         <v>30457000.0</v>
       </c>
       <c r="K30">
         <v>28723000.0</v>
       </c>
@@ -12677,63 +12677,63 @@
       </c>
       <c r="CJ35">
         <v>10775000.0</v>
       </c>
       <c r="CK35">
         <v>9383000.0</v>
       </c>
       <c r="CL35">
         <v>8043000.0</v>
       </c>
       <c r="CM35">
         <v>7364000.0</v>
       </c>
       <c r="CN35">
         <v>106192000.0</v>
       </c>
       <c r="CO35"/>
       <c r="CP35"/>
       <c r="CQ35"/>
     </row>
     <row r="36" spans="1:95">
       <c r="A36" t="s">
         <v>61</v>
       </c>
       <c r="B36">
-        <v>41394000.0</v>
+        <v>15834000.0</v>
       </c>
       <c r="C36">
-        <v>41335000.0</v>
+        <v>14226000.0</v>
       </c>
       <c r="D36">
-        <v>64700000.0</v>
+        <v>6595000.0</v>
       </c>
       <c r="E36">
         <v>22872000.0</v>
       </c>
       <c r="F36">
-        <v>55825000.0</v>
+        <v>14936000.0</v>
       </c>
       <c r="G36">
         <v>13137000.0</v>
       </c>
       <c r="H36">
         <v>5300000.0</v>
       </c>
       <c r="I36">
         <v>11914000.0</v>
       </c>
       <c r="J36">
         <v>10651000.0</v>
       </c>
       <c r="K36">
         <v>10568000.0</v>
       </c>
       <c r="L36">
         <v>10823000.0</v>
       </c>
       <c r="M36">
         <v>11140000.0</v>
       </c>
       <c r="N36">
         <v>39481000.0</v>
       </c>
@@ -13394,54 +13394,54 @@
         <v>22263000.0</v>
       </c>
       <c r="CK38">
         <v>23024000.0</v>
       </c>
       <c r="CL38">
         <v>22944000.0</v>
       </c>
       <c r="CM38">
         <v>22780000.0</v>
       </c>
       <c r="CN38">
         <v>24834000.0</v>
       </c>
       <c r="CO38"/>
       <c r="CP38"/>
       <c r="CQ38">
         <v>24377000.0</v>
       </c>
     </row>
     <row r="39" spans="1:95">
       <c r="A39" t="s">
         <v>64</v>
       </c>
       <c r="B39">
-        <v>-14757000.0</v>
+        <v>30448000.0</v>
       </c>
       <c r="C39">
-        <v>-10506000.0</v>
+        <v>34162000.0</v>
       </c>
       <c r="D39">
         <v>24812000.0</v>
       </c>
       <c r="E39">
         <v>20909000.0</v>
       </c>
       <c r="F39">
         <v>25189000.0</v>
       </c>
       <c r="G39">
         <v>24717000.0</v>
       </c>
       <c r="H39">
         <v>22755000.0</v>
       </c>
       <c r="I39">
         <v>24842000.0</v>
       </c>
       <c r="J39">
         <v>23678000.0</v>
       </c>
       <c r="K39">
         <v>25129000.0</v>
       </c>
@@ -15037,54 +15037,54 @@
       </c>
       <c r="CJ45">
         <v>36925000.0</v>
       </c>
       <c r="CK45">
         <v>33780000.0</v>
       </c>
       <c r="CL45">
         <v>31798000.0</v>
       </c>
       <c r="CM45">
         <v>29099000.0</v>
       </c>
       <c r="CN45">
         <v>27446000.0</v>
       </c>
       <c r="CO45"/>
       <c r="CP45"/>
       <c r="CQ45"/>
     </row>
     <row r="46" spans="1:95">
       <c r="A46" t="s">
         <v>71</v>
       </c>
       <c r="B46">
-        <v>514396000.0</v>
+        <v>493692000.0</v>
       </c>
       <c r="C46">
-        <v>492526000.0</v>
+        <v>473944000.0</v>
       </c>
       <c r="D46">
         <v>464713000.0</v>
       </c>
       <c r="E46">
         <v>443099000.0</v>
       </c>
       <c r="F46">
         <v>415834000.0</v>
       </c>
       <c r="G46">
         <v>417927000.0</v>
       </c>
       <c r="H46">
         <v>423575000.0</v>
       </c>
       <c r="I46">
         <v>427422000.0</v>
       </c>
       <c r="J46">
         <v>433164000.0</v>
       </c>
       <c r="K46">
         <v>438895000.0</v>
       </c>
@@ -16229,51 +16229,51 @@
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
     </row>
     <row r="51" spans="1:95">
       <c r="A51" t="s">
         <v>76</v>
       </c>
       <c r="B51">
         <v>316218000.0</v>
       </c>
       <c r="C51">
-        <v>459135000.0</v>
+        <v>289568000.0</v>
       </c>
       <c r="D51">
         <v>278904000.0</v>
       </c>
       <c r="E51">
         <v>261005000.0</v>
       </c>
       <c r="F51">
         <v>256934000.0</v>
       </c>
       <c r="G51">
         <v>286162000.0</v>
       </c>
       <c r="H51">
         <v>294745000.0</v>
       </c>
       <c r="I51">
         <v>312869000.0</v>
       </c>
       <c r="J51">
         <v>323206000.0</v>
       </c>
       <c r="K51">
         <v>348168000.0</v>
       </c>
@@ -16505,54 +16505,54 @@
       <c r="N52">
         <v>23552000.0</v>
       </c>
       <c r="O52">
         <v>26151000.0</v>
       </c>
       <c r="P52">
         <v>14074000.0</v>
       </c>
       <c r="Q52">
         <v>14126000.0</v>
       </c>
       <c r="R52">
         <v>15314000.0</v>
       </c>
       <c r="S52">
         <v>17260000.0</v>
       </c>
       <c r="T52">
         <v>14951000.0</v>
       </c>
       <c r="U52">
         <v>20917000.0</v>
       </c>
       <c r="V52">
-        <v>19696000.0</v>
+        <v>39392000.0</v>
       </c>
       <c r="W52">
-        <v>20487000.0</v>
+        <v>40974000.0</v>
       </c>
       <c r="X52">
         <v>23795000.0</v>
       </c>
       <c r="Y52">
         <v>25058000.0</v>
       </c>
       <c r="Z52">
         <v>25577000.0</v>
       </c>
       <c r="AA52">
         <v>51766000.0</v>
       </c>
       <c r="AB52">
         <v>1554000.0</v>
       </c>
       <c r="AC52">
         <v>1493000.0</v>
       </c>
       <c r="AD52">
         <v>1434000.0</v>
       </c>
       <c r="AE52">
         <v>1376000.0</v>
       </c>
@@ -30531,57 +30531,57 @@
       </c>
       <c r="W14">
         <v>8812000.0</v>
       </c>
       <c r="X14">
         <v>6382000.0</v>
       </c>
       <c r="Y14">
         <v>4948000.0</v>
       </c>
       <c r="Z14">
         <v>4532000.0</v>
       </c>
       <c r="AA14">
         <v>3887000.0</v>
       </c>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" t="s">
         <v>206</v>
       </c>
       <c r="B15">
         <v>0.0</v>
       </c>
       <c r="C15">
-        <v>1097000.0</v>
+        <v>-1097000.0</v>
       </c>
       <c r="D15">
-        <v>5069000.0</v>
+        <v>-5069000.0</v>
       </c>
       <c r="E15">
-        <v>5159000.0</v>
+        <v>-5159000.0</v>
       </c>
       <c r="F15">
         <v>5250000.0</v>
       </c>
       <c r="G15">
         <v>5264000.0</v>
       </c>
       <c r="H15">
         <v>5250000.0</v>
       </c>
       <c r="I15">
         <v>5250000.0</v>
       </c>
       <c r="J15">
         <v>5250000.0</v>
       </c>
       <c r="K15">
         <v>2881000.0</v>
       </c>
       <c r="L15">
         <v>7310000.0</v>
       </c>
       <c r="M15">
         <v>9875000.0</v>
       </c>
@@ -31271,51 +31271,51 @@
       </c>
       <c r="V25">
         <v>5057000.0</v>
       </c>
       <c r="W25">
         <v>4479000.0</v>
       </c>
       <c r="X25">
         <v>4000000.0</v>
       </c>
       <c r="Y25">
         <v>3651000.0</v>
       </c>
       <c r="Z25">
         <v>9781000.0</v>
       </c>
       <c r="AA25">
         <v>11282000.0</v>
       </c>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" t="s">
         <v>216</v>
       </c>
       <c r="B26">
-        <v>659000.0</v>
+        <v>-4755000.0</v>
       </c>
       <c r="C26">
         <v>-11503000.0</v>
       </c>
       <c r="D26">
         <v>-781000.0</v>
       </c>
       <c r="E26">
         <v>-651000.0</v>
       </c>
       <c r="F26">
         <v>-421000.0</v>
       </c>
       <c r="G26">
         <v>99000.0</v>
       </c>
       <c r="H26">
         <v>-629000.0</v>
       </c>
       <c r="I26">
         <v>-223000.0</v>
       </c>
       <c r="J26">
         <v>-595000.0</v>
       </c>
@@ -32265,51 +32265,51 @@
       </c>
       <c r="CL2">
         <v>28799000.0</v>
       </c>
       <c r="CM2">
         <v>8925000.0</v>
       </c>
       <c r="CN2">
         <v>31215000.0</v>
       </c>
       <c r="CO2">
         <v>28473000.0</v>
       </c>
       <c r="CP2"/>
       <c r="CQ2"/>
       <c r="CR2"/>
     </row>
     <row r="3" spans="1:96">
       <c r="A3" t="s">
         <v>194</v>
       </c>
       <c r="B3">
         <v>30419000</v>
       </c>
       <c r="C3">
-        <v>22242000</v>
+        <v>22680000</v>
       </c>
       <c r="D3">
         <v>16479000</v>
       </c>
       <c r="E3">
         <v>11207000</v>
       </c>
       <c r="F3">
         <v>10947000</v>
       </c>
       <c r="G3">
         <v>3345000</v>
       </c>
       <c r="H3">
         <v>7529000</v>
       </c>
       <c r="I3">
         <v>7010000</v>
       </c>
       <c r="J3">
         <v>5911000</v>
       </c>
       <c r="K3">
         <v>3848000</v>
       </c>
@@ -34760,51 +34760,51 @@
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
     </row>
     <row r="14" spans="1:96">
       <c r="A14" t="s">
         <v>205</v>
       </c>
       <c r="B14">
         <v>15632000.0</v>
       </c>
       <c r="C14">
         <v>15274000.0</v>
       </c>
       <c r="D14">
-        <v>8506000.0</v>
+        <v>14841000.0</v>
       </c>
       <c r="E14">
         <v>14491000.0</v>
       </c>
       <c r="F14">
         <v>13861000.0</v>
       </c>
       <c r="G14">
         <v>13592000.0</v>
       </c>
       <c r="H14">
         <v>13155000.0</v>
       </c>
       <c r="I14">
         <v>12892000.0</v>
       </c>
       <c r="J14">
         <v>12623000.0</v>
       </c>
       <c r="K14">
         <v>12515000.0</v>
       </c>
       <c r="L14">
         <v>11731000.0</v>
       </c>
@@ -35663,51 +35663,51 @@
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
     </row>
     <row r="18" spans="1:96">
       <c r="A18" t="s">
         <v>209</v>
       </c>
       <c r="B18">
         <v>-26434000.0</v>
       </c>
       <c r="C18">
-        <v>-19158000.0</v>
+        <v>-19596000.0</v>
       </c>
       <c r="D18">
         <v>40625000.0</v>
       </c>
       <c r="E18">
         <v>6846000.0</v>
       </c>
       <c r="F18">
         <v>-11736000.0</v>
       </c>
       <c r="G18">
         <v>19617000.0</v>
       </c>
       <c r="H18">
         <v>60005000.0</v>
       </c>
       <c r="I18">
         <v>3006000.0</v>
       </c>
       <c r="J18">
         <v>-8402000.0</v>
       </c>
       <c r="K18">
         <v>6988000.0</v>
       </c>
@@ -36741,102 +36741,102 @@
       </c>
       <c r="CN22">
         <v>5239000.0</v>
       </c>
       <c r="CO22">
         <v>5013000.0</v>
       </c>
       <c r="CP22">
         <v>5402000.0</v>
       </c>
       <c r="CQ22">
         <v>4646000.0</v>
       </c>
       <c r="CR22">
         <v>9689000.0</v>
       </c>
     </row>
     <row r="23" spans="1:96">
       <c r="A23" t="s">
         <v>213</v>
       </c>
       <c r="B23">
         <v>-247000.0</v>
       </c>
       <c r="C23">
-        <v>6809000.0</v>
+        <v>-7488000.0</v>
       </c>
       <c r="D23">
-        <v>49724000.0</v>
+        <v>-80000.0</v>
       </c>
       <c r="E23">
-        <v>-20196000.0</v>
+        <v>-196000.0</v>
       </c>
       <c r="F23">
         <v>-147000.0</v>
       </c>
       <c r="G23">
         <v>-4332000.0</v>
       </c>
       <c r="H23">
         <v>-36000.0</v>
       </c>
       <c r="I23">
         <v>-72000.0</v>
       </c>
       <c r="J23">
         <v>-248000.0</v>
       </c>
       <c r="K23">
         <v>-13374000.0</v>
       </c>
       <c r="L23">
         <v>-52000.0</v>
       </c>
       <c r="M23">
         <v>-13000.0</v>
       </c>
       <c r="N23">
         <v>-223000.0</v>
       </c>
       <c r="O23">
         <v>-484000.0</v>
       </c>
       <c r="P23">
         <v>-41000.0</v>
       </c>
       <c r="Q23">
         <v>-360000.0</v>
       </c>
       <c r="R23">
         <v>-327000.0</v>
       </c>
       <c r="S23">
         <v>-301000.0</v>
       </c>
       <c r="T23">
-        <v>-20000.0</v>
+        <v>-403000.0</v>
       </c>
       <c r="U23">
         <v>-272000.0</v>
       </c>
       <c r="V23">
         <v>-255000.0</v>
       </c>
       <c r="W23">
         <v>-178000.0</v>
       </c>
       <c r="X23">
         <v>-202000.0</v>
       </c>
       <c r="Y23">
         <v>37000.0</v>
       </c>
       <c r="Z23">
         <v>49100000.0</v>
       </c>
       <c r="AA23">
         <v>-497000.0</v>
       </c>
       <c r="AB23">
         <v>-502000.0</v>
       </c>
@@ -37286,57 +37286,57 @@
         <v>16352000.0</v>
       </c>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24">
         <v>1000.0</v>
       </c>
       <c r="CK24">
         <v>35000.0</v>
       </c>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24">
         <v>323000.0</v>
       </c>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
     </row>
     <row r="25" spans="1:96">
       <c r="A25" t="s">
         <v>215</v>
       </c>
       <c r="B25">
-        <v>12145000.0</v>
+        <v>8244000.0</v>
       </c>
       <c r="C25">
         <v>7759000.0</v>
       </c>
       <c r="D25">
-        <v>16907000.0</v>
+        <v>7823000.0</v>
       </c>
       <c r="E25">
         <v>6282000.0</v>
       </c>
       <c r="F25">
         <v>7193000.0</v>
       </c>
       <c r="G25">
         <v>2567000.0</v>
       </c>
       <c r="H25">
         <v>2019000.0</v>
       </c>
       <c r="I25">
         <v>2272000.0</v>
       </c>
       <c r="J25">
         <v>2327000.0</v>
       </c>
       <c r="K25">
         <v>1374000.0</v>
       </c>
       <c r="L25">
         <v>2822000.0</v>
       </c>
@@ -37570,66 +37570,66 @@
       </c>
       <c r="CK25">
         <v>1092000.0</v>
       </c>
       <c r="CL25">
         <v>705000.0</v>
       </c>
       <c r="CM25">
         <v>1766000.0</v>
       </c>
       <c r="CN25">
         <v>1210000.0</v>
       </c>
       <c r="CO25">
         <v>1568000.0</v>
       </c>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
     </row>
     <row r="26" spans="1:96">
       <c r="A26" t="s">
         <v>216</v>
       </c>
       <c r="B26">
-        <v>7488000.0</v>
+        <v>-247000.0</v>
       </c>
       <c r="C26">
         <v>-7488000.0</v>
       </c>
       <c r="D26">
         <v>196000.0</v>
       </c>
       <c r="E26">
         <v>-196000.0</v>
       </c>
       <c r="F26">
         <v>-147000.0</v>
       </c>
       <c r="G26">
-        <v>659000.0</v>
+        <v>-4332000.0</v>
       </c>
       <c r="H26">
         <v>-36000.0</v>
       </c>
       <c r="I26">
         <v>-72000.0</v>
       </c>
       <c r="J26">
         <v>-183000.0</v>
       </c>
       <c r="K26">
         <v>-11320000.0</v>
       </c>
       <c r="L26">
         <v>-20000.0</v>
       </c>
       <c r="M26">
         <v>-13000.0</v>
       </c>
       <c r="N26">
         <v>-223000.0</v>
       </c>
       <c r="O26">
         <v>-525000.0</v>
       </c>