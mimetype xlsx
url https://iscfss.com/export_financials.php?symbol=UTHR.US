--- v0 (2026-03-02)
+++ v1 (2026-10-31)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="232">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -292,50 +292,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1183,51 +1189,53 @@
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
         <v>29</v>
       </c>
-      <c r="B2"/>
+      <c r="B2">
+        <v>7100000.0</v>
+      </c>
       <c r="C2">
         <v>6000000.0</v>
       </c>
       <c r="D2">
         <v>5600000.0</v>
       </c>
       <c r="E2">
         <v>4100000.0</v>
       </c>
       <c r="F2">
         <v>3800000.0</v>
       </c>
       <c r="G2">
         <v>4100000.0</v>
       </c>
       <c r="H2">
         <v>9900000.0</v>
       </c>
       <c r="I2">
         <v>23100000.0</v>
       </c>
       <c r="J2">
         <v>8400000.0</v>
       </c>
       <c r="K2">
@@ -1505,51 +1513,53 @@
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" t="s">
         <v>35</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>800000.0</v>
+      </c>
       <c r="C8">
         <v>800000.0</v>
       </c>
       <c r="D8">
         <v>700000.0</v>
       </c>
       <c r="E8">
         <v>700000.0</v>
       </c>
       <c r="F8">
         <v>700000.0</v>
       </c>
       <c r="G8">
         <v>700000.0</v>
       </c>
       <c r="H8">
         <v>700000.0</v>
       </c>
       <c r="I8">
         <v>19900000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
@@ -2275,51 +2285,53 @@
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
     </row>
     <row r="20" spans="1:29">
       <c r="A20" t="s">
         <v>47</v>
       </c>
-      <c r="B20"/>
+      <c r="B20">
+        <v>32300000.0</v>
+      </c>
       <c r="C20">
         <v>32300000.0</v>
       </c>
       <c r="D20">
         <v>33700000.0</v>
       </c>
       <c r="E20">
         <v>28000000.0</v>
       </c>
       <c r="F20">
         <v>28000000.0</v>
       </c>
       <c r="G20">
         <v>28000000.0</v>
       </c>
       <c r="H20">
         <v>28000000.0</v>
       </c>
       <c r="I20">
         <v>31500000.0</v>
       </c>
       <c r="J20">
         <v>13700000.0</v>
       </c>
       <c r="K20">
@@ -2753,51 +2765,53 @@
       </c>
       <c r="O25"/>
       <c r="P25">
         <v>265632000.0</v>
       </c>
       <c r="Q25">
         <v>68929000.0</v>
       </c>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
     </row>
     <row r="26" spans="1:29">
       <c r="A26" t="s">
         <v>53</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>1776700000.0</v>
+      </c>
       <c r="C26">
         <v>1475300000.0</v>
       </c>
       <c r="D26">
         <v>1909800000.0</v>
       </c>
       <c r="E26">
         <v>1316200000.0</v>
       </c>
       <c r="F26">
         <v>1649900000.0</v>
       </c>
       <c r="G26">
         <v>1149600000.0</v>
       </c>
       <c r="H26">
         <v>767500000.0</v>
       </c>
       <c r="I26">
         <v>442600000.0</v>
       </c>
       <c r="J26">
         <v>502700000.0</v>
       </c>
       <c r="K26">
@@ -2848,51 +2862,51 @@
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
     </row>
     <row r="28" spans="1:29">
       <c r="A28" t="s">
         <v>55</v>
       </c>
       <c r="B28">
-        <v>-1557100000.0</v>
+        <v>-1519500000.0</v>
       </c>
       <c r="C28">
         <v>-1397200000.0</v>
       </c>
       <c r="D28">
         <v>-507700000.0</v>
       </c>
       <c r="E28">
         <v>-161200000.0</v>
       </c>
       <c r="F28">
         <v>-94800000.0</v>
       </c>
       <c r="G28">
         <v>61300000.0</v>
       </c>
       <c r="H28">
         <v>111600000.0</v>
       </c>
       <c r="I28">
         <v>-419200000.0</v>
       </c>
       <c r="J28">
         <v>-455100000.0</v>
       </c>
@@ -2936,51 +2950,53 @@
         <v>-82560000.0</v>
       </c>
       <c r="X28">
         <v>-67764000.0</v>
       </c>
       <c r="Y28">
         <v>-120777000.0</v>
       </c>
       <c r="Z28">
         <v>-22434475.0</v>
       </c>
       <c r="AA28">
         <v>-199028481.0</v>
       </c>
       <c r="AB28">
         <v>-16400000.0</v>
       </c>
       <c r="AC28">
         <v>-6500000.0</v>
       </c>
     </row>
     <row r="29" spans="1:29">
       <c r="A29" t="s">
         <v>56</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>7096200000.0</v>
+      </c>
       <c r="C29">
         <v>6744000000.0</v>
       </c>
       <c r="D29">
         <v>6684800000.0</v>
       </c>
       <c r="E29">
         <v>5596700000.0</v>
       </c>
       <c r="F29">
         <v>4758900000.0</v>
       </c>
       <c r="G29">
         <v>4195200000.0</v>
       </c>
       <c r="H29">
         <v>3630400000.0</v>
       </c>
       <c r="I29">
         <v>3038600000.0</v>
       </c>
       <c r="J29">
         <v>2351800000.0</v>
       </c>
       <c r="K29"/>
@@ -3131,51 +3147,53 @@
       </c>
       <c r="O31"/>
       <c r="P31">
         <v>959370000.0</v>
       </c>
       <c r="Q31">
         <v>894768000.0</v>
       </c>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
     </row>
     <row r="32" spans="1:29">
       <c r="A32" t="s">
         <v>59</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>3141900000.0</v>
+      </c>
       <c r="C32">
         <v>3135800000.0</v>
       </c>
       <c r="D32">
         <v>2746600000.0</v>
       </c>
       <c r="E32">
         <v>3037100000.0</v>
       </c>
       <c r="F32">
         <v>2018200000.0</v>
       </c>
       <c r="G32">
         <v>1843900000.0</v>
       </c>
       <c r="H32">
         <v>1401500000.0</v>
       </c>
       <c r="I32">
         <v>1491400000.0</v>
       </c>
       <c r="J32">
         <v>1003200000.0</v>
       </c>
       <c r="K32"/>
@@ -3269,51 +3287,53 @@
         <v>96666000.0</v>
       </c>
       <c r="X33">
         <v>89781000.0</v>
       </c>
       <c r="Y33">
         <v>42709000.0</v>
       </c>
       <c r="Z33">
         <v>143118690.0</v>
       </c>
       <c r="AA33">
         <v>28524880.0</v>
       </c>
       <c r="AB33">
         <v>7200000.0</v>
       </c>
       <c r="AC33">
         <v>1900000.0</v>
       </c>
     </row>
     <row r="34" spans="1:29">
       <c r="A34" t="s">
         <v>61</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>223200000.0</v>
+      </c>
       <c r="C34">
         <v>181900000.0</v>
       </c>
       <c r="D34">
         <v>77800000.0</v>
       </c>
       <c r="E34">
         <v>104600000.0</v>
       </c>
       <c r="F34">
         <v>104800000.0</v>
       </c>
       <c r="G34">
         <v>96500000.0</v>
       </c>
       <c r="H34">
         <v>70000000.0</v>
       </c>
       <c r="I34">
         <v>66600000.0</v>
       </c>
       <c r="J34">
         <v>63700000.0</v>
       </c>
       <c r="K34">
@@ -3724,51 +3744,51 @@
       </c>
       <c r="X39">
         <v>2431000.0</v>
       </c>
       <c r="Y39">
         <v>2379000.0</v>
       </c>
       <c r="Z39">
         <v>1788149.0</v>
       </c>
       <c r="AA39">
         <v>1453654.0</v>
       </c>
       <c r="AB39">
         <v>700000.0</v>
       </c>
       <c r="AC39">
         <v>9900000.0</v>
       </c>
     </row>
     <row r="40" spans="1:29">
       <c r="A40" t="s">
         <v>67</v>
       </c>
       <c r="B40">
-        <v>560600000.0</v>
+        <v>546200000.0</v>
       </c>
       <c r="C40">
         <v>432100000.0</v>
       </c>
       <c r="D40">
         <v>398800000.0</v>
       </c>
       <c r="E40">
         <v>339100000.0</v>
       </c>
       <c r="F40">
         <v>301600000.0</v>
       </c>
       <c r="G40">
         <v>319200000.0</v>
       </c>
       <c r="H40">
         <v>39600000.0</v>
       </c>
       <c r="I40">
         <v>253500000.0</v>
       </c>
       <c r="J40">
         <v>436300000.0</v>
       </c>
@@ -4068,51 +4088,53 @@
         <v>10882000.0</v>
       </c>
       <c r="R44">
         <v>10882000.0</v>
       </c>
       <c r="S44">
         <v>10882000.0</v>
       </c>
       <c r="T44">
         <v>10882000.0</v>
       </c>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
     </row>
     <row r="45" spans="1:29">
       <c r="A45" t="s">
         <v>72</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>2297500000.0</v>
+      </c>
       <c r="C45">
         <v>1713600000.0</v>
       </c>
       <c r="D45">
         <v>1473600000.0</v>
       </c>
       <c r="E45">
         <v>1244200000.0</v>
       </c>
       <c r="F45">
         <v>1123300000.0</v>
       </c>
       <c r="G45">
         <v>731000000.0</v>
       </c>
       <c r="H45">
         <v>738500000.0</v>
       </c>
       <c r="I45">
         <v>699700000.0</v>
       </c>
       <c r="J45">
         <v>545700000.0</v>
       </c>
       <c r="K45">
@@ -4514,51 +4536,53 @@
       </c>
       <c r="M50">
         <v>126414000.0</v>
       </c>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
     </row>
     <row r="51" spans="1:29">
       <c r="A51" t="s">
         <v>78</v>
       </c>
-      <c r="B51"/>
+      <c r="B51">
+        <v>37600000.0</v>
+      </c>
       <c r="C51">
         <v>300000000.0</v>
       </c>
       <c r="D51">
         <v>700000000.0</v>
       </c>
       <c r="E51">
         <v>800000000.0</v>
       </c>
       <c r="F51">
         <v>800000000.0</v>
       </c>
       <c r="G51">
         <v>800000000.0</v>
       </c>
       <c r="H51">
         <v>850000000.0</v>
       </c>
       <c r="I51">
         <v>250000000.0</v>
       </c>
       <c r="J51">
         <v>250000000.0</v>
       </c>
       <c r="K51"/>
@@ -4599,51 +4623,53 @@
         <v>26000.0</v>
       </c>
       <c r="X51">
         <v>798000.0</v>
       </c>
       <c r="Y51">
         <v>1878000.0</v>
       </c>
       <c r="Z51">
         <v>1938200.0</v>
       </c>
       <c r="AA51">
         <v>1906763.0</v>
       </c>
       <c r="AB51">
         <v>1900000.0</v>
       </c>
       <c r="AC51">
         <v>300000.0</v>
       </c>
     </row>
     <row r="52" spans="1:29">
       <c r="A52" t="s">
         <v>79</v>
       </c>
-      <c r="B52"/>
+      <c r="B52">
+        <v>7300000.0</v>
+      </c>
       <c r="C52">
         <v>300000000.0</v>
       </c>
       <c r="D52">
         <v>400000000.0</v>
       </c>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52">
         <v>250000000.0</v>
       </c>
       <c r="I52"/>
       <c r="J52">
         <v>250000000.0</v>
       </c>
       <c r="K52"/>
       <c r="L52">
         <v>5387000.0</v>
       </c>
       <c r="M52">
         <v>126414000.0</v>
       </c>
       <c r="N52">
         <v>282458000.0</v>
@@ -4668,51 +4694,53 @@
       </c>
       <c r="W52">
         <v>16000.0</v>
       </c>
       <c r="X52">
         <v>773000.0</v>
       </c>
       <c r="Y52">
         <v>111000.0</v>
       </c>
       <c r="Z52">
         <v>101794.0</v>
       </c>
       <c r="AA52">
         <v>70803.0</v>
       </c>
       <c r="AB52">
         <v>100000.0</v>
       </c>
       <c r="AC52"/>
     </row>
     <row r="53" spans="1:29">
       <c r="A53" t="s">
         <v>80</v>
       </c>
-      <c r="B53"/>
+      <c r="B53">
+        <v>1363200000.0</v>
+      </c>
       <c r="C53">
         <v>1569800000.0</v>
       </c>
       <c r="D53">
         <v>1786400000.0</v>
       </c>
       <c r="E53">
         <v>1877500000.0</v>
       </c>
       <c r="F53">
         <v>1035900000.0</v>
       </c>
       <c r="G53">
         <v>1096300000.0</v>
       </c>
       <c r="H53">
         <v>747500000.0</v>
       </c>
       <c r="I53">
         <v>746700000.0</v>
       </c>
       <c r="J53">
         <v>222300000.0</v>
       </c>
       <c r="K53">
@@ -5431,721 +5459,735 @@
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DE62"/>
+  <dimension ref="A1:DG62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:109">
+    <row r="1" spans="1:111">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1" t="s">
+        <v>91</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>91</v>
       </c>
       <c r="E1" t="s">
         <v>92</v>
       </c>
       <c r="F1" t="s">
+        <v>93</v>
+      </c>
+      <c r="G1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>94</v>
       </c>
       <c r="I1" t="s">
         <v>95</v>
       </c>
       <c r="J1" t="s">
+        <v>96</v>
+      </c>
+      <c r="K1" t="s">
+        <v>97</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>97</v>
       </c>
       <c r="M1" t="s">
         <v>98</v>
       </c>
       <c r="N1" t="s">
+        <v>99</v>
+      </c>
+      <c r="O1" t="s">
+        <v>100</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
       <c r="Q1" t="s">
         <v>101</v>
       </c>
       <c r="R1" t="s">
+        <v>102</v>
+      </c>
+      <c r="S1" t="s">
+        <v>103</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>103</v>
       </c>
       <c r="U1" t="s">
         <v>104</v>
       </c>
       <c r="V1" t="s">
+        <v>105</v>
+      </c>
+      <c r="W1" t="s">
+        <v>106</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>106</v>
       </c>
       <c r="Y1" t="s">
         <v>107</v>
       </c>
       <c r="Z1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AC1" t="s">
         <v>110</v>
       </c>
       <c r="AD1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AG1" t="s">
         <v>113</v>
       </c>
       <c r="AH1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AK1" t="s">
         <v>116</v>
       </c>
       <c r="AL1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AO1" t="s">
         <v>119</v>
       </c>
       <c r="AP1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AS1" t="s">
         <v>122</v>
       </c>
       <c r="AT1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AW1" t="s">
         <v>125</v>
       </c>
       <c r="AX1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BA1" t="s">
         <v>128</v>
       </c>
       <c r="BB1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BE1" t="s">
         <v>131</v>
       </c>
       <c r="BF1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BI1" t="s">
         <v>134</v>
       </c>
       <c r="BJ1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BM1" t="s">
         <v>137</v>
       </c>
       <c r="BN1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BQ1" t="s">
         <v>140</v>
       </c>
       <c r="BR1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...4 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BU1" t="s">
         <v>143</v>
       </c>
       <c r="BV1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BY1" t="s">
         <v>146</v>
       </c>
       <c r="BZ1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CC1" t="s">
         <v>149</v>
       </c>
       <c r="CD1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CG1" t="s">
         <v>152</v>
       </c>
       <c r="CH1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CK1" t="s">
         <v>155</v>
       </c>
       <c r="CL1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...4 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CO1" t="s">
         <v>158</v>
       </c>
       <c r="CP1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CS1" t="s">
         <v>161</v>
       </c>
       <c r="CT1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CU1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...4 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CW1" t="s">
         <v>164</v>
       </c>
       <c r="CX1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CY1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...4 lines deleted...]
-        <v>166</v>
       </c>
       <c r="DA1" t="s">
         <v>167</v>
       </c>
       <c r="DB1" t="s">
+        <v>168</v>
+      </c>
+      <c r="DC1" t="s">
+        <v>169</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...4 lines deleted...]
-        <v>169</v>
       </c>
       <c r="DE1" t="s">
         <v>170</v>
       </c>
+      <c r="DF1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DG1" t="s">
+        <v>172</v>
+      </c>
     </row>
-    <row r="2" spans="1:109">
+    <row r="2" spans="1:111">
       <c r="A2" t="s">
         <v>29</v>
       </c>
-      <c r="B2"/>
+      <c r="B2">
+        <v>497800000.0</v>
+      </c>
       <c r="C2">
+        <v>498300000.0</v>
+      </c>
+      <c r="D2">
+        <v>7100000.0</v>
+      </c>
+      <c r="E2">
         <v>468000000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>432000000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>367000000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>6000000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>363900000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>325300000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>305100000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>5600000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>333400000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>292000000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>239700000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>4100000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>220100000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>196600000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>166400000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>3800000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>210500000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>189800000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>165000000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>4100000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>177000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>152600000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>130300000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>9900000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>161100000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>163900000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>139400000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>23100000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>204800000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>216000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>203400000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>8400000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>143300000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>126800000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>105600000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>8100000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>119000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>124000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>106600000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>7500000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>113346000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>110110000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>90130000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>6995000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>127961000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>112246000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>104015000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>6708000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>97510000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>9377000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>10194000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>10203000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>10130000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>8695000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>8335000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>47257000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>17244000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>17082000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>10038000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>16146000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>11296000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>9349000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>6550000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>18750000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>17688000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>19696000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>10512000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>20334000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>16113000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>14774000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>16475000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>2000000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>13994000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>5096000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>4967000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>3093000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>3649000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>4400000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>4672000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>3980000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>4063000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>3881000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>3057000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>6127000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>2661000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>2643000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>3338000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CN2">
         <v>4326000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CO2">
         <v>4413000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CP2">
         <v>3056000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CQ2">
         <v>2810000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CR2">
         <v>2988000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CS2">
         <v>3922000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CT2">
         <v>5933000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CU2">
         <v>3428000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CV2">
         <v>6667000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CW2">
         <v>5172583.0</v>
       </c>
-      <c r="CV2">
+      <c r="CX2">
         <v>6096419.0</v>
       </c>
-      <c r="CW2">
+      <c r="CY2">
         <v>6957057.0</v>
       </c>
-      <c r="CX2">
+      <c r="CZ2">
         <v>5952342.0</v>
       </c>
-      <c r="CY2">
+      <c r="DA2">
         <v>3328785.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DB2">
         <v>3342026.0</v>
       </c>
-      <c r="DA2">
+      <c r="DC2">
         <v>2876644.0</v>
       </c>
-      <c r="DB2">
+      <c r="DD2">
         <v>2300000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DE2">
         <v>2200000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DF2">
         <v>700000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DG2">
         <v>1700000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:109">
+    <row r="3" spans="1:111">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -6213,52 +6255,54 @@
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
+      <c r="DF3"/>
+      <c r="DG3"/>
     </row>
-    <row r="4" spans="1:109">
+    <row r="4" spans="1:111">
       <c r="A4" t="s">
         <v>31</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -6326,413 +6370,417 @@
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
+      <c r="DF4"/>
+      <c r="DG4"/>
     </row>
-    <row r="5" spans="1:109">
+    <row r="5" spans="1:111">
       <c r="A5" t="s">
         <v>32</v>
       </c>
       <c r="B5">
+        <v>-16200000.0</v>
+      </c>
+      <c r="C5">
+        <v>-10200000.0</v>
+      </c>
+      <c r="D5">
         <v>900000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>100000.0</v>
       </c>
-      <c r="D5"/>
-      <c r="E5">
+      <c r="F5"/>
+      <c r="G5">
         <v>-1200000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-3400000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>7400000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-14900000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-15600000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-12800000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-43700000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-50600000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-38800000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-55500000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-84100000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-65500000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-54300000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-23000000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-20100000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-18600000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-16800000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-14200000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-4500000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-2100000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-3500000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-14200000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-4100000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-5000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-5200000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-7900000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-22200000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-21900000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-21700000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-19600000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-16800000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-16600000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-16700000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-16800000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-16800000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-14700000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-19800000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-20401000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-21930000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-19930000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>-21643000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>-16734000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>-16930000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>-14627000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>-15641000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>-13183000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>-15063000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>-17115000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>-16963000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>-14957000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>-9524000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>-10912000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>-9540000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>-10885000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>-10641000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>-8524000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>-7335000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BL5">
         <v>-9175000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BM5">
         <v>-6193000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BN5">
         <v>-7217000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BO5">
         <v>-5932000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BP5">
         <v>-4314000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BQ5">
         <v>-3630000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BR5">
         <v>-2727000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BS5">
         <v>-6808000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BT5">
         <v>-5913000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BU5">
         <v>-3601000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BV5">
         <v>-2027000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BW5">
         <v>-1660000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BX5">
         <v>317000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BY5">
         <v>686000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BZ5">
         <v>3796000.0</v>
       </c>
-      <c r="BY5">
+      <c r="CA5">
         <v>12062000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CB5">
         <v>1476000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CC5">
         <v>1599000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CD5">
         <v>2891000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CE5">
         <v>3261000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CF5">
         <v>3593000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CG5">
         <v>2010000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CH5">
         <v>1826000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CI5">
         <v>4041000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CJ5">
         <v>2677000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CK5">
         <v>-81000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CL5">
         <v>476000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CM5">
         <v>88000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CN5">
         <v>1674000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CO5">
         <v>657000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CP5">
         <v>783000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CQ5">
         <v>-364000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CR5">
         <v>8000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CS5">
         <v>-11000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CT5">
         <v>-1367000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CU5">
         <v>-1367000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CV5">
         <v>-1366712.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-491659.0</v>
       </c>
       <c r="CW5">
         <v>-491659.0</v>
       </c>
       <c r="CX5">
         <v>-491659.0</v>
       </c>
       <c r="CY5">
+        <v>-491659.0</v>
+      </c>
+      <c r="CZ5">
+        <v>-491659.0</v>
+      </c>
+      <c r="DA5">
         <v>-438543.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DB5">
         <v>-351721.0</v>
       </c>
-      <c r="DA5">
+      <c r="DC5">
         <v>-274000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DD5">
         <v>-200000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DE5">
         <v>-100000.0</v>
       </c>
-      <c r="DD5"/>
-      <c r="DE5"/>
+      <c r="DF5"/>
+      <c r="DG5"/>
     </row>
-    <row r="6" spans="1:109">
+    <row r="6" spans="1:111">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
-[...4 lines deleted...]
-      </c>
+      <c r="AE6"/>
+      <c r="AF6"/>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
@@ -6785,97 +6833,103 @@
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
       <c r="BI6">
         <v>0.0</v>
       </c>
       <c r="BJ6">
         <v>0.0</v>
       </c>
       <c r="BK6">
         <v>0.0</v>
       </c>
       <c r="BL6">
         <v>0.0</v>
       </c>
-      <c r="BM6"/>
-      <c r="BN6"/>
+      <c r="BM6">
+        <v>0.0</v>
+      </c>
+      <c r="BN6">
+        <v>0.0</v>
+      </c>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
       <c r="DE6"/>
+      <c r="DF6"/>
+      <c r="DG6"/>
     </row>
-    <row r="7" spans="1:109">
+    <row r="7" spans="1:111">
       <c r="A7" t="s">
         <v>34</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
@@ -6943,112 +6997,120 @@
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
+      <c r="DF7"/>
+      <c r="DG7"/>
     </row>
-    <row r="8" spans="1:109">
+    <row r="8" spans="1:111">
       <c r="A8" t="s">
         <v>35</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>800000.0</v>
+      </c>
       <c r="C8">
         <v>800000.0</v>
       </c>
       <c r="D8">
         <v>800000.0</v>
       </c>
       <c r="E8">
         <v>800000.0</v>
       </c>
       <c r="F8">
         <v>800000.0</v>
       </c>
       <c r="G8">
-        <v>700000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="H8">
-        <v>700000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="I8">
         <v>700000.0</v>
       </c>
       <c r="J8">
         <v>700000.0</v>
       </c>
       <c r="K8">
         <v>700000.0</v>
       </c>
       <c r="L8">
         <v>700000.0</v>
       </c>
       <c r="M8">
         <v>700000.0</v>
       </c>
       <c r="N8">
         <v>700000.0</v>
       </c>
       <c r="O8">
         <v>700000.0</v>
       </c>
       <c r="P8">
         <v>700000.0</v>
       </c>
       <c r="Q8">
         <v>700000.0</v>
       </c>
       <c r="R8">
         <v>700000.0</v>
       </c>
       <c r="S8">
         <v>700000.0</v>
       </c>
       <c r="T8">
         <v>700000.0</v>
       </c>
-      <c r="U8"/>
-      <c r="V8"/>
+      <c r="U8">
+        <v>700000.0</v>
+      </c>
+      <c r="V8">
+        <v>700000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -7092,600 +7154,610 @@
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
+      <c r="DF8"/>
+      <c r="DG8"/>
     </row>
-    <row r="9" spans="1:109">
+    <row r="9" spans="1:111">
       <c r="A9" t="s">
         <v>36</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9">
         <v>2497700000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>2457300000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>2388400000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>2314600000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>2291500000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>2254200000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>2245400000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>2225500000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>2196500000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>2173200000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>2148700000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>2125700000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>2105100000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>2068400000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>2047900000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>2025800000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>2001700000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>1967600000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>1940200000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>1924000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>1903000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>1879500000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>1854300000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>1838600000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>1785500000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>1801400000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>1813500000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>1836700000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>1826700000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>1801100000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>1790620000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>1723888000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>1694973000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>1426998000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>1376141000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>1161083000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>1101476000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>1076061000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>1057224000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>1029718000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>999681000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>1028141000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>1015835000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>1013434000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>998778000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>996773000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>992718000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>959302000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>958957000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>953528000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>928690000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BM9">
         <v>892105000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BN9">
         <v>874434000.0</v>
       </c>
-      <c r="BM9"/>
-      <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
+      <c r="DF9"/>
+      <c r="DG9"/>
     </row>
-    <row r="10" spans="1:109">
+    <row r="10" spans="1:111">
       <c r="A10" t="s">
         <v>37</v>
       </c>
       <c r="B10">
+        <v>1803200000.0</v>
+      </c>
+      <c r="C10">
+        <v>1074200000.0</v>
+      </c>
+      <c r="D10">
         <v>1557100000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>1136600000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>1593100000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>1899900000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>1697200000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>1553900000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>1355700000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>1251500000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>1207700000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>1107700000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>1067300000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>1163500000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>961200000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>966800000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>795200000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>813300000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>894800000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>908500000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>942200000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>832300000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>738700000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>670200000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>685400000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>875200000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>738400000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>719700000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>881300000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>790600000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>669200000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>656000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>745900000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>932700000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>705100000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>1067500000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>1005900000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>1122600000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>1023000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>953000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>837500000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>846800000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>831798000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>765205000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>254359000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>426509000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>397697000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>497291000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>259046000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>413794000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>278889000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>322230000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>343550000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>262126000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>154030000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>263425000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>157013000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>156666000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>162676000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>343984000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>321121000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>288963000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>252162000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>210186000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>285409000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>189956000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>100352000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>134502000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>133524000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>98848000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>129452000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>107973000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>125332000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>177646000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>139323000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>73538000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>81482000.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>67851000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>91067000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>48504000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>71322000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CE10">
         <v>87619000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CF10">
         <v>69180000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CG10">
         <v>71019000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CH10">
         <v>56533000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CI10">
         <v>82812000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CJ10">
         <v>82586000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CK10">
         <v>86378000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CL10">
         <v>74481000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CM10">
         <v>68521000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CN10">
         <v>68562000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CO10">
         <v>86443000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CP10">
         <v>91067000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CQ10">
         <v>91238000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CR10">
         <v>122655000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CS10">
         <v>133807000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CT10">
         <v>15546000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CU10">
         <v>20726000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CV10">
         <v>24372675.0</v>
       </c>
-      <c r="CU10">
+      <c r="CW10">
         <v>86479340.0</v>
       </c>
-      <c r="CV10">
+      <c r="CX10">
         <v>163290551.0</v>
       </c>
-      <c r="CW10">
+      <c r="CY10">
         <v>183403676.0</v>
       </c>
-      <c r="CX10">
+      <c r="CZ10">
         <v>200935244.0</v>
       </c>
-      <c r="CY10">
+      <c r="DA10">
         <v>224287827.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DB10">
         <v>95038647.0</v>
       </c>
-      <c r="DA10">
+      <c r="DC10">
         <v>102787915.0</v>
       </c>
-      <c r="DB10">
+      <c r="DD10">
         <v>18300000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DE10">
         <v>5800000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DF10">
         <v>4500000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DG10">
         <v>15400000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:109">
+    <row r="11" spans="1:111">
       <c r="A11" t="s">
         <v>38</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -7753,404 +7825,412 @@
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
+      <c r="DF11"/>
+      <c r="DG11"/>
     </row>
-    <row r="12" spans="1:109">
+    <row r="12" spans="1:111">
       <c r="A12" t="s">
         <v>39</v>
       </c>
       <c r="B12">
+        <v>2662300000.0</v>
+      </c>
+      <c r="C12">
+        <v>2153700000.0</v>
+      </c>
+      <c r="D12">
         <v>1557100000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>2767600000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>3048700000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>3321300000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>3267000000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>3326500000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>2971500000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>2707800000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>2994100000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>2875500000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>2679000000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>2863400000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>2838700000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>2615600000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>2255200000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>2267700000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>1930700000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>2000400000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>1967500000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>1731300000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>1835000000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>1580500000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>1560700000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>1544500000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>1485900000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>1570000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>1786200000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>1605100000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>1415900000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>1237600000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>1213000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>1256800000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>1430100000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>1210700000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>1115200000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>1156300000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>1050800000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>1032600000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>944700000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>975100000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>953800000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>921835000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>440133000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>656865000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>695539000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>767663000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>567580000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>760492000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>693903000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>716842000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>696591000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>670642000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>479205000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>503457000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>392368000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>408966000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>403479000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>694598000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>730219000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>683410000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>627083000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>461739000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>379475000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>293370000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>229492000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>235496000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BR12">
         <v>219885000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BS12">
         <v>185793000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BT12">
         <v>236048000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BU12">
         <v>231915000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BV12">
         <v>214469000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BW12">
         <v>265160000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BX12">
         <v>290052000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BY12">
         <v>237078000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BZ12">
         <v>198368000.0</v>
       </c>
-      <c r="BY12">
+      <c r="CA12">
         <v>171215000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CB12">
         <v>227749000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CC12">
         <v>143564000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CD12">
         <v>166356000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CE12">
         <v>147941000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CF12">
         <v>125484000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CG12">
         <v>112657000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CH12">
         <v>95223000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CI12">
         <v>89812000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CJ12">
         <v>82786000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CK12">
         <v>86378000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CL12">
         <v>74481000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CM12">
         <v>68521000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CN12">
         <v>68562000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CO12">
         <v>86443000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CP12">
         <v>91067000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CQ12">
         <v>91238000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CR12">
         <v>122655000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CS12">
         <v>133807000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CT12">
         <v>147775000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CU12">
         <v>64310000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CV12">
         <v>56050000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CW12">
         <v>96979665.0</v>
       </c>
-      <c r="CV12">
+      <c r="CX12">
         <v>163290551.0</v>
       </c>
-      <c r="CW12">
+      <c r="CY12">
         <v>190716136.0</v>
       </c>
-      <c r="CX12">
+      <c r="CZ12">
         <v>215418881.0</v>
       </c>
-      <c r="CY12">
+      <c r="DA12">
         <v>238544282.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DB12">
         <v>109073631.0</v>
       </c>
-      <c r="DA12">
+      <c r="DC12">
         <v>116627270.0</v>
       </c>
-      <c r="DB12">
+      <c r="DD12">
         <v>51600000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DE12">
         <v>59700000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DF12">
         <v>57500000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DG12">
         <v>15400000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:109">
+    <row r="13" spans="1:111">
       <c r="A13" t="s">
         <v>40</v>
       </c>
       <c r="B13">
         <v>800000.0</v>
       </c>
       <c r="C13">
         <v>800000.0</v>
       </c>
       <c r="D13">
         <v>800000.0</v>
       </c>
       <c r="E13">
         <v>800000.0</v>
       </c>
       <c r="F13">
         <v>800000.0</v>
       </c>
       <c r="G13">
-        <v>700000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="H13">
-        <v>700000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="I13">
         <v>700000.0</v>
       </c>
       <c r="J13">
         <v>700000.0</v>
       </c>
       <c r="K13">
         <v>700000.0</v>
       </c>
       <c r="L13">
         <v>700000.0</v>
       </c>
       <c r="M13">
         <v>700000.0</v>
       </c>
       <c r="N13">
         <v>700000.0</v>
       </c>
       <c r="O13">
         <v>700000.0</v>
       </c>
       <c r="P13">
         <v>700000.0</v>
       </c>
@@ -8208,601 +8288,609 @@
       <c r="AH13">
         <v>700000.0</v>
       </c>
       <c r="AI13">
         <v>700000.0</v>
       </c>
       <c r="AJ13">
         <v>700000.0</v>
       </c>
       <c r="AK13">
         <v>700000.0</v>
       </c>
       <c r="AL13">
         <v>700000.0</v>
       </c>
       <c r="AM13">
         <v>700000.0</v>
       </c>
       <c r="AN13">
         <v>700000.0</v>
       </c>
       <c r="AO13">
         <v>700000.0</v>
       </c>
       <c r="AP13">
+        <v>700000.0</v>
+      </c>
+      <c r="AQ13">
+        <v>700000.0</v>
+      </c>
+      <c r="AR13">
         <v>690000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AS13">
         <v>685000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AT13">
         <v>682000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AU13">
         <v>665000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AV13">
         <v>660000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AW13">
         <v>642000.0</v>
       </c>
-      <c r="AV13">
+      <c r="AX13">
         <v>638000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AY13">
         <v>633000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AZ13">
         <v>630000.0</v>
       </c>
-      <c r="AY13">
+      <c r="BA13">
         <v>628000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BB13">
         <v>625000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BC13">
         <v>623000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BD13">
         <v>621000.0</v>
       </c>
-      <c r="BC13">
+      <c r="BE13">
         <v>619000.0</v>
       </c>
-      <c r="BD13">
+      <c r="BF13">
         <v>617000.0</v>
       </c>
-      <c r="BE13">
+      <c r="BG13">
         <v>616000.0</v>
       </c>
-      <c r="BF13">
+      <c r="BH13">
         <v>615000.0</v>
       </c>
-      <c r="BG13">
+      <c r="BI13">
         <v>608000.0</v>
       </c>
-      <c r="BH13">
+      <c r="BJ13">
         <v>608000.0</v>
       </c>
-      <c r="BI13">
+      <c r="BK13">
         <v>605000.0</v>
       </c>
-      <c r="BJ13">
+      <c r="BL13">
         <v>600000.0</v>
       </c>
-      <c r="BK13">
+      <c r="BM13">
         <v>592000.0</v>
       </c>
-      <c r="BL13">
+      <c r="BN13">
         <v>589000.0</v>
       </c>
-      <c r="BM13">
+      <c r="BO13">
         <v>581000.0</v>
       </c>
-      <c r="BN13">
+      <c r="BP13">
         <v>567000.0</v>
       </c>
-      <c r="BO13">
+      <c r="BQ13">
         <v>282000.0</v>
       </c>
-      <c r="BP13">
+      <c r="BR13">
         <v>278000.0</v>
       </c>
-      <c r="BQ13">
+      <c r="BS13">
         <v>277000.0</v>
       </c>
-      <c r="BR13">
+      <c r="BT13">
         <v>276000.0</v>
       </c>
-      <c r="BS13">
+      <c r="BU13">
         <v>276000.0</v>
       </c>
-      <c r="BT13">
+      <c r="BV13">
         <v>271000.0</v>
       </c>
-      <c r="BU13">
+      <c r="BW13">
         <v>269000.0</v>
       </c>
-      <c r="BV13">
+      <c r="BX13">
         <v>266000.0</v>
       </c>
-      <c r="BW13">
+      <c r="BY13">
         <v>256000.0</v>
       </c>
-      <c r="BX13">
+      <c r="BZ13">
         <v>254000.0</v>
       </c>
-      <c r="BY13">
+      <c r="CA13">
         <v>251000.0</v>
       </c>
-      <c r="BZ13">
+      <c r="CB13">
         <v>246000.0</v>
       </c>
-      <c r="CA13">
+      <c r="CC13">
         <v>245000.0</v>
       </c>
-      <c r="CB13">
+      <c r="CD13">
         <v>242000.0</v>
       </c>
-      <c r="CC13">
+      <c r="CE13">
         <v>240000.0</v>
       </c>
-      <c r="CD13">
+      <c r="CF13">
         <v>239000.0</v>
       </c>
-      <c r="CE13">
+      <c r="CG13">
         <v>236000.0</v>
       </c>
-      <c r="CF13">
+      <c r="CH13">
         <v>233000.0</v>
       </c>
-      <c r="CG13">
+      <c r="CI13">
         <v>231000.0</v>
       </c>
-      <c r="CH13">
+      <c r="CJ13">
         <v>229000.0</v>
       </c>
-      <c r="CI13">
+      <c r="CK13">
         <v>228000.0</v>
       </c>
-      <c r="CJ13">
+      <c r="CL13">
         <v>220000.0</v>
       </c>
-      <c r="CK13">
+      <c r="CM13">
         <v>219000.0</v>
       </c>
-      <c r="CL13">
+      <c r="CN13">
         <v>218000.0</v>
       </c>
-      <c r="CM13">
+      <c r="CO13">
         <v>218000.0</v>
       </c>
-      <c r="CN13">
+      <c r="CP13">
         <v>217000.0</v>
       </c>
-      <c r="CO13">
+      <c r="CQ13">
         <v>215000.0</v>
       </c>
-      <c r="CP13">
+      <c r="CR13">
         <v>215000.0</v>
       </c>
-      <c r="CQ13">
+      <c r="CS13">
         <v>214000.0</v>
       </c>
-      <c r="CR13">
+      <c r="CT13">
         <v>214000.0</v>
       </c>
-      <c r="CS13">
+      <c r="CU13">
         <v>208000.0</v>
       </c>
-      <c r="CT13">
+      <c r="CV13">
         <v>207519.0</v>
       </c>
-      <c r="CU13">
+      <c r="CW13">
         <v>207519.0</v>
       </c>
-      <c r="CV13">
+      <c r="CX13">
         <v>207513.0</v>
       </c>
-      <c r="CW13">
+      <c r="CY13">
         <v>207415.0</v>
       </c>
-      <c r="CX13">
+      <c r="CZ13">
         <v>207401.0</v>
       </c>
-      <c r="CY13">
+      <c r="DA13">
         <v>201846.0</v>
       </c>
-      <c r="CZ13">
+      <c r="DB13">
         <v>188653.0</v>
       </c>
-      <c r="DA13">
+      <c r="DC13">
         <v>185509.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DD13">
         <v>200000.0</v>
       </c>
-      <c r="DE13"/>
+      <c r="DE13">
+        <v>200000.0</v>
+      </c>
+      <c r="DF13">
+        <v>200000.0</v>
+      </c>
+      <c r="DG13"/>
     </row>
-    <row r="14" spans="1:109">
+    <row r="14" spans="1:111">
       <c r="A14" t="s">
         <v>41</v>
       </c>
       <c r="B14">
+        <v>45800000.0</v>
+      </c>
+      <c r="C14">
+        <v>47200000.0</v>
+      </c>
+      <c r="D14">
         <v>47900000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>47300000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>48300000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>48600000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>48700000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>48400000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>47500000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>49800000.0</v>
       </c>
       <c r="K14">
         <v>49700000.0</v>
       </c>
       <c r="L14">
+        <v>49800000.0</v>
+      </c>
+      <c r="M14">
+        <v>49700000.0</v>
+      </c>
+      <c r="N14">
         <v>49500000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>49600000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>49400000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>48700000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>48100000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>47700000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>47800000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>47600000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>47300000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>46400000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>45100000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>44600000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>44400000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>44100000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>44000000.0</v>
       </c>
       <c r="AB14">
         <v>44000000.0</v>
       </c>
       <c r="AC14">
-        <v>43700000.0</v>
+        <v>44000000.0</v>
       </c>
       <c r="AD14">
         <v>44000000.0</v>
       </c>
       <c r="AE14">
+        <v>43700000.0</v>
+      </c>
+      <c r="AF14">
         <v>44000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
+        <v>44000000.0</v>
+      </c>
+      <c r="AH14">
         <v>43400000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>43900000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>43800000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>44100000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>44900000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>45900000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>45400000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>46200000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>46900000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>48700000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>49746000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>50200000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>51900000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>46707000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>53548000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>47297000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>53252000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>56657000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>50281000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>53688000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>52648000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>52376000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>52376000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>53590000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>53942000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>55009000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>55009000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>61210000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>62756000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>62623000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>62623000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>60216000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>60393000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>60019000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BP14">
         <v>60019000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>57653000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BR14">
         <v>52982000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BS14">
         <v>54304000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BT14">
         <v>54304000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BU14">
         <v>50964000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BV14">
         <v>48656000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BW14">
         <v>48152000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BX14">
         <v>48152000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BY14">
         <v>44886000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BZ14">
         <v>44040000.0</v>
       </c>
-      <c r="BY14">
+      <c r="CA14">
         <v>42606000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CB14">
         <v>42606000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CC14">
         <v>49834000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CD14">
         <v>50688000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CE14">
         <v>51218000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CF14">
         <v>51218000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CG14">
         <v>51416000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CH14">
         <v>49994000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CI14">
         <v>49076000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CJ14">
         <v>49076000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CK14">
         <v>46836000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CL14">
         <v>46292000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CM14">
         <v>42658000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CN14">
         <v>42658946.0</v>
       </c>
-      <c r="CM14">
+      <c r="CO14">
         <v>42462330.0</v>
       </c>
-      <c r="CN14">
+      <c r="CP14">
         <v>42163940.0</v>
       </c>
-      <c r="CO14">
+      <c r="CQ14">
         <v>41846434.0</v>
       </c>
-      <c r="CP14">
+      <c r="CR14">
         <v>41846434.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CS14">
         <v>41798188.0</v>
       </c>
-      <c r="CR14">
+      <c r="CT14">
         <v>41042430.0</v>
       </c>
-      <c r="CS14">
+      <c r="CU14">
         <v>40450440.0</v>
       </c>
-      <c r="CT14">
+      <c r="CV14">
         <v>40450440.0</v>
       </c>
-      <c r="CU14">
+      <c r="CW14">
         <v>40500334.0</v>
       </c>
-      <c r="CV14">
+      <c r="CX14">
         <v>40554178.0</v>
       </c>
-      <c r="CW14">
+      <c r="CY14">
         <v>40785364.0</v>
       </c>
-      <c r="CX14">
+      <c r="CZ14">
         <v>40785364.0</v>
       </c>
-      <c r="CY14">
+      <c r="DA14">
         <v>39981126.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DB14">
         <v>37171952.0</v>
       </c>
-      <c r="DA14">
+      <c r="DC14">
         <v>36106512.0</v>
       </c>
-      <c r="DB14">
+      <c r="DD14">
         <v>36106512.0</v>
       </c>
-      <c r="DC14">
+      <c r="DE14">
         <v>32000000.0</v>
       </c>
-      <c r="DD14">
+      <c r="DF14">
         <v>23018868.0</v>
       </c>
-      <c r="DE14">
+      <c r="DG14">
         <v>30454000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:109">
+    <row r="15" spans="1:111">
       <c r="A15" t="s">
         <v>42</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
-[...4 lines deleted...]
-      </c>
+      <c r="L15"/>
+      <c r="M15"/>
       <c r="N15">
         <v>700000.0</v>
       </c>
       <c r="O15">
         <v>700000.0</v>
       </c>
       <c r="P15">
         <v>700000.0</v>
       </c>
       <c r="Q15">
         <v>700000.0</v>
       </c>
       <c r="R15">
         <v>700000.0</v>
       </c>
       <c r="S15">
         <v>700000.0</v>
       </c>
       <c r="T15">
         <v>700000.0</v>
       </c>
       <c r="U15">
         <v>700000.0</v>
       </c>
       <c r="V15">
@@ -8844,740 +8932,746 @@
       <c r="AH15">
         <v>700000.0</v>
       </c>
       <c r="AI15">
         <v>700000.0</v>
       </c>
       <c r="AJ15">
         <v>700000.0</v>
       </c>
       <c r="AK15">
         <v>700000.0</v>
       </c>
       <c r="AL15">
         <v>700000.0</v>
       </c>
       <c r="AM15">
         <v>700000.0</v>
       </c>
       <c r="AN15">
         <v>700000.0</v>
       </c>
       <c r="AO15">
         <v>700000.0</v>
       </c>
       <c r="AP15">
+        <v>700000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>700000.0</v>
+      </c>
+      <c r="AR15">
         <v>690000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>685000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>682000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>665000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>660000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>642000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>638000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>633000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>630000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>628000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>625000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>623000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>621000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>619000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>617000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>616000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>615000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>608000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>608000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BK15">
         <v>605000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BL15">
         <v>600000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BM15">
         <v>592000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BN15">
         <v>589000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BO15">
         <v>581000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BP15">
         <v>567000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BQ15">
         <v>282000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BR15">
         <v>278000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BS15">
         <v>277000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BT15">
         <v>276000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BU15">
         <v>276000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BV15">
         <v>271000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BW15">
         <v>269000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BX15">
         <v>266000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BY15">
         <v>256000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BZ15">
         <v>254000.0</v>
       </c>
-      <c r="BY15">
+      <c r="CA15">
         <v>251000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CB15">
         <v>246000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CC15">
         <v>245000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CD15">
         <v>242000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CE15">
         <v>240000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CF15">
         <v>239000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CG15">
         <v>236000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CH15">
         <v>233000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CI15">
         <v>231000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CJ15">
         <v>229000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CK15">
         <v>228000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CL15">
         <v>220000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CM15">
         <v>219000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CN15">
         <v>218000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CO15">
         <v>218000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CP15">
         <v>217000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CQ15">
         <v>215000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CR15">
         <v>215000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CS15">
         <v>214000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CT15">
         <v>214000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CU15">
         <v>208000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CV15">
         <v>207519.0</v>
       </c>
-      <c r="CU15">
+      <c r="CW15">
         <v>207519.0</v>
       </c>
-      <c r="CV15">
+      <c r="CX15">
         <v>207513.0</v>
       </c>
-      <c r="CW15">
+      <c r="CY15">
         <v>207415.0</v>
       </c>
-      <c r="CX15">
+      <c r="CZ15">
         <v>207401.0</v>
       </c>
-      <c r="CY15">
+      <c r="DA15">
         <v>201846.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DB15">
         <v>188653.0</v>
       </c>
-      <c r="DA15">
+      <c r="DC15">
         <v>185509.0</v>
       </c>
-      <c r="DB15">
+      <c r="DD15">
         <v>200000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DE15">
         <v>200000.0</v>
       </c>
-      <c r="DD15"/>
-      <c r="DE15"/>
+      <c r="DF15"/>
+      <c r="DG15"/>
     </row>
-    <row r="16" spans="1:109">
+    <row r="16" spans="1:111">
       <c r="A16" t="s">
         <v>43</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-      <c r="G16">
-[...1 lines deleted...]
-      </c>
+      <c r="G16"/>
       <c r="H16"/>
       <c r="I16">
+        <v>-363900000.0</v>
+      </c>
+      <c r="J16"/>
+      <c r="K16">
         <v>-305100000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>327800000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>-333400000.0</v>
       </c>
-      <c r="L16"/>
-      <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
-      <c r="Z16">
+      <c r="Z16"/>
+      <c r="AA16"/>
+      <c r="AB16">
         <v>163500000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>-161100000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>-163900000.0</v>
       </c>
-      <c r="AC16"/>
-      <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
-      <c r="AI16">
+      <c r="AI16"/>
+      <c r="AJ16"/>
+      <c r="AK16">
         <v>145100000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>192000000.0</v>
       </c>
-      <c r="AK16"/>
-      <c r="AL16"/>
       <c r="AM16"/>
-      <c r="AN16">
+      <c r="AN16"/>
+      <c r="AO16"/>
+      <c r="AP16">
         <v>120900000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>142000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>370473000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>214017000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>354779000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>392432000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>360488000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>-127961000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>164427000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>207786000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>373492000.0</v>
       </c>
-      <c r="AY16"/>
-      <c r="AZ16">
+      <c r="BA16"/>
+      <c r="BB16">
         <v>81727000.0</v>
       </c>
-      <c r="BA16"/>
-      <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
-      <c r="BG16">
+      <c r="BG16"/>
+      <c r="BH16"/>
+      <c r="BI16">
         <v>69628000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>61955000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>52818000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>50280000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>45542000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>41889000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BO16">
         <v>32635000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BP16">
         <v>29764000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BQ16">
         <v>27000000.0</v>
       </c>
-      <c r="BP16"/>
-      <c r="BQ16"/>
       <c r="BR16"/>
-      <c r="BS16">
+      <c r="BS16"/>
+      <c r="BT16"/>
+      <c r="BU16">
         <v>21621000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BV16">
         <v>24773000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BW16">
         <v>18533000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BX16">
         <v>17942000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BY16">
         <v>17790000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BZ16">
         <v>17696000.0</v>
       </c>
-      <c r="BY16">
+      <c r="CA16">
         <v>13814000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CB16">
         <v>15265000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CC16">
         <v>14489000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CD16">
         <v>16189000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CE16">
         <v>12949000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CF16">
         <v>10394000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CG16">
         <v>12433000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CH16">
         <v>11007000.0</v>
       </c>
-      <c r="CG16"/>
-      <c r="CH16">
+      <c r="CI16"/>
+      <c r="CJ16">
         <v>7689000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CK16">
         <v>10443000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CL16">
         <v>7593000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CM16">
         <v>6402000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CN16">
         <v>5459000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CO16">
         <v>9452000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CP16">
         <v>7221000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CQ16">
         <v>6003000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CR16">
         <v>4451000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CS16">
         <v>3787000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CT16">
         <v>2840000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CU16">
         <v>2816000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CV16">
         <v>3453626.0</v>
       </c>
-      <c r="CU16">
+      <c r="CW16">
         <v>3797889.0</v>
       </c>
-      <c r="CV16">
+      <c r="CX16">
         <v>4707738.0</v>
       </c>
-      <c r="CW16">
+      <c r="CY16">
         <v>3867470.0</v>
       </c>
-      <c r="CX16"/>
-      <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
+      <c r="DF16"/>
+      <c r="DG16"/>
     </row>
-    <row r="17" spans="1:109">
+    <row r="17" spans="1:111">
       <c r="A17" t="s">
         <v>44</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-      <c r="AA17">
-[...1 lines deleted...]
-      </c>
+      <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17">
+        <v>268100000.0</v>
+      </c>
+      <c r="AD17"/>
+      <c r="AE17">
         <v>265500000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>95700000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>112900000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>113400000.0</v>
       </c>
       <c r="AH17">
         <v>113400000.0</v>
       </c>
       <c r="AI17">
+        <v>113400000.0</v>
+      </c>
+      <c r="AJ17">
+        <v>113400000.0</v>
+      </c>
+      <c r="AK17">
         <v>177900000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>178000000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AM17">
         <v>181500000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AN17">
         <v>178300000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AO17">
         <v>188800000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AP17">
         <v>188100000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AQ17">
         <v>192500000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AR17">
         <v>192676000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AS17">
         <v>182600000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AT17">
         <v>182719000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AU17">
         <v>182716000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AV17">
         <v>181721000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AW17">
         <v>193653000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AX17">
         <v>193808000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AY17">
         <v>193910000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AZ17">
         <v>192718000.0</v>
       </c>
-      <c r="AY17">
+      <c r="BA17">
         <v>149648000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BB17">
         <v>149813000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BC17">
         <v>149951000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BD17">
         <v>150147000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BE17">
         <v>190448000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BF17">
         <v>190529000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BG17">
         <v>190634000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BH17">
         <v>190745000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BI17">
         <v>191000000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BJ17">
         <v>193150000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BK17">
         <v>192563000.0</v>
       </c>
-      <c r="BJ17">
+      <c r="BL17">
         <v>202135000.0</v>
       </c>
-      <c r="BK17">
+      <c r="BM17">
         <v>151872000.0</v>
       </c>
-      <c r="BL17">
+      <c r="BN17">
         <v>169478000.0</v>
       </c>
-      <c r="BM17"/>
-      <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
+      <c r="DF17"/>
+      <c r="DG17"/>
     </row>
-    <row r="18" spans="1:109">
+    <row r="18" spans="1:111">
       <c r="A18" t="s">
         <v>45</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
-      <c r="N18">
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18">
         <v>10500000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>11300000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>12100000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>12900000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>6900000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>7500000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>8100000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>8700000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>9300000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>7200000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>7900000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>8600000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>9300000.0</v>
       </c>
-      <c r="AA18"/>
-      <c r="AB18"/>
       <c r="AC18"/>
-      <c r="AD18">
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18">
         <v>8800000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>9600000.0</v>
       </c>
-      <c r="AF18">
-[...4 lines deleted...]
-      </c>
       <c r="AH18">
         <v>0.0</v>
       </c>
       <c r="AI18">
         <v>0.0</v>
       </c>
       <c r="AJ18">
         <v>0.0</v>
       </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
         <v>0.0</v>
       </c>
       <c r="AM18">
         <v>0.0</v>
       </c>
       <c r="AN18">
         <v>0.0</v>
       </c>
       <c r="AO18">
         <v>0.0</v>
       </c>
       <c r="AP18">
@@ -9627,97 +9721,103 @@
       </c>
       <c r="BE18">
         <v>0.0</v>
       </c>
       <c r="BF18">
         <v>0.0</v>
       </c>
       <c r="BG18">
         <v>0.0</v>
       </c>
       <c r="BH18">
         <v>0.0</v>
       </c>
       <c r="BI18">
         <v>0.0</v>
       </c>
       <c r="BJ18">
         <v>0.0</v>
       </c>
       <c r="BK18">
         <v>0.0</v>
       </c>
       <c r="BL18">
         <v>0.0</v>
       </c>
-      <c r="BM18"/>
-      <c r="BN18"/>
+      <c r="BM18">
+        <v>0.0</v>
+      </c>
+      <c r="BN18">
+        <v>0.0</v>
+      </c>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
+      <c r="DF18"/>
+      <c r="DG18"/>
     </row>
-    <row r="19" spans="1:109">
+    <row r="19" spans="1:111">
       <c r="A19" t="s">
         <v>46</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -9785,238 +9885,238 @@
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
+      <c r="DF19"/>
+      <c r="DG19"/>
     </row>
-    <row r="20" spans="1:109">
+    <row r="20" spans="1:111">
       <c r="A20" t="s">
         <v>47</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
-      <c r="D20"/>
+      <c r="D20">
+        <v>32300000.0</v>
+      </c>
       <c r="E20"/>
-      <c r="F20">
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20">
         <v>32300000.0</v>
       </c>
-      <c r="G20"/>
-      <c r="H20"/>
       <c r="I20"/>
-      <c r="J20">
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20">
         <v>33700000.0</v>
       </c>
-      <c r="K20"/>
-      <c r="L20"/>
       <c r="M20"/>
-      <c r="N20">
-[...4 lines deleted...]
-      </c>
+      <c r="N20"/>
+      <c r="O20"/>
       <c r="P20">
         <v>28000000.0</v>
       </c>
       <c r="Q20">
         <v>28000000.0</v>
       </c>
       <c r="R20">
         <v>28000000.0</v>
       </c>
       <c r="S20">
         <v>28000000.0</v>
       </c>
       <c r="T20">
         <v>28000000.0</v>
       </c>
       <c r="U20">
         <v>28000000.0</v>
       </c>
       <c r="V20">
         <v>28000000.0</v>
       </c>
       <c r="W20">
         <v>28000000.0</v>
       </c>
       <c r="X20">
         <v>28000000.0</v>
       </c>
       <c r="Y20">
         <v>28000000.0</v>
       </c>
       <c r="Z20">
         <v>28000000.0</v>
       </c>
       <c r="AA20">
         <v>28000000.0</v>
       </c>
       <c r="AB20">
-        <v>31500000.0</v>
+        <v>28000000.0</v>
       </c>
       <c r="AC20">
-        <v>31500000.0</v>
+        <v>28000000.0</v>
       </c>
       <c r="AD20">
         <v>31500000.0</v>
       </c>
       <c r="AE20">
+        <v>31500000.0</v>
+      </c>
+      <c r="AF20">
+        <v>31500000.0</v>
+      </c>
+      <c r="AG20">
         <v>28300000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AH20">
         <v>45600000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AI20">
         <v>45600000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>13700000.0</v>
       </c>
       <c r="AJ20">
         <v>13700000.0</v>
       </c>
       <c r="AK20">
-        <v>10300000.0</v>
+        <v>13700000.0</v>
       </c>
       <c r="AL20">
-        <v>10300000.0</v>
+        <v>13700000.0</v>
       </c>
       <c r="AM20">
         <v>10300000.0</v>
       </c>
       <c r="AN20">
         <v>10300000.0</v>
       </c>
       <c r="AO20">
         <v>10300000.0</v>
       </c>
       <c r="AP20">
-        <v>10264000.0</v>
+        <v>10300000.0</v>
       </c>
       <c r="AQ20">
-        <v>10264000.0</v>
+        <v>10300000.0</v>
       </c>
       <c r="AR20">
         <v>10264000.0</v>
       </c>
       <c r="AS20">
         <v>10264000.0</v>
       </c>
       <c r="AT20">
         <v>10264000.0</v>
       </c>
       <c r="AU20">
+        <v>10264000.0</v>
+      </c>
+      <c r="AV20">
+        <v>10264000.0</v>
+      </c>
+      <c r="AW20">
         <v>10362000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AX20">
         <v>10666000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AY20">
         <v>10699000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AZ20">
         <v>10703000.0</v>
       </c>
-      <c r="AY20">
+      <c r="BA20">
         <v>10626000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BB20">
         <v>10465000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BC20">
         <v>10404000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BD20">
         <v>10530000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BE20">
         <v>10416000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BF20">
         <v>10678000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BG20">
         <v>10918000.0</v>
       </c>
-      <c r="BF20">
+      <c r="BH20">
         <v>8123000.0</v>
       </c>
-      <c r="BG20">
+      <c r="BI20">
         <v>5989000.0</v>
       </c>
-      <c r="BH20">
+      <c r="BJ20">
         <v>2589000.0</v>
       </c>
-      <c r="BI20">
+      <c r="BK20">
         <v>2563000.0</v>
       </c>
-      <c r="BJ20">
+      <c r="BL20">
         <v>2487000.0</v>
       </c>
-      <c r="BK20">
+      <c r="BM20">
         <v>8697000.0</v>
       </c>
-      <c r="BL20">
+      <c r="BN20">
         <v>8570000.0</v>
       </c>
-      <c r="BM20">
+      <c r="BO20">
         <v>8683000.0</v>
       </c>
-      <c r="BN20">
+      <c r="BP20">
         <v>8763000.0</v>
       </c>
-      <c r="BO20">
+      <c r="BQ20">
         <v>10529000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>7465000.0</v>
       </c>
       <c r="BR20">
         <v>7465000.0</v>
       </c>
       <c r="BS20">
         <v>7465000.0</v>
       </c>
       <c r="BT20">
         <v>7465000.0</v>
       </c>
       <c r="BU20">
         <v>7465000.0</v>
       </c>
       <c r="BV20">
         <v>7465000.0</v>
       </c>
       <c r="BW20">
         <v>7465000.0</v>
       </c>
       <c r="BX20">
         <v>7465000.0</v>
       </c>
       <c r="BY20">
         <v>7465000.0</v>
       </c>
@@ -10035,1809 +10135,1845 @@
       <c r="CD20">
         <v>7465000.0</v>
       </c>
       <c r="CE20">
         <v>7465000.0</v>
       </c>
       <c r="CF20">
         <v>7465000.0</v>
       </c>
       <c r="CG20">
         <v>7465000.0</v>
       </c>
       <c r="CH20">
         <v>7465000.0</v>
       </c>
       <c r="CI20">
         <v>7465000.0</v>
       </c>
       <c r="CJ20">
         <v>7465000.0</v>
       </c>
       <c r="CK20">
         <v>7465000.0</v>
       </c>
       <c r="CL20">
-        <v>13910000.0</v>
+        <v>7465000.0</v>
       </c>
       <c r="CM20">
         <v>7465000.0</v>
       </c>
       <c r="CN20">
-        <v>7465000.0</v>
+        <v>13910000.0</v>
       </c>
       <c r="CO20">
         <v>7465000.0</v>
       </c>
       <c r="CP20">
         <v>7465000.0</v>
       </c>
       <c r="CQ20">
         <v>7465000.0</v>
       </c>
       <c r="CR20">
         <v>7465000.0</v>
       </c>
       <c r="CS20">
         <v>7465000.0</v>
       </c>
       <c r="CT20">
+        <v>7465000.0</v>
+      </c>
+      <c r="CU20">
+        <v>7465000.0</v>
+      </c>
+      <c r="CV20">
         <v>15365275.0</v>
       </c>
-      <c r="CU20">
+      <c r="CW20">
         <v>16087063.0</v>
       </c>
-      <c r="CV20">
+      <c r="CX20">
         <v>16587438.0</v>
       </c>
-      <c r="CW20">
+      <c r="CY20">
         <v>17087813.0</v>
       </c>
-      <c r="CX20">
+      <c r="CZ20">
         <v>17549224.0</v>
       </c>
-      <c r="CY20">
+      <c r="DA20">
         <v>2094339.0</v>
       </c>
-      <c r="CZ20">
+      <c r="DB20">
         <v>2241400.0</v>
       </c>
-      <c r="DA20">
+      <c r="DC20">
         <v>2536426.0</v>
       </c>
-      <c r="DB20">
+      <c r="DD20">
         <v>2700000.0</v>
       </c>
-      <c r="DC20"/>
-      <c r="DD20"/>
       <c r="DE20"/>
+      <c r="DF20"/>
+      <c r="DG20"/>
     </row>
-    <row r="21" spans="1:109">
+    <row r="21" spans="1:111">
       <c r="A21" t="s">
         <v>48</v>
       </c>
       <c r="B21">
+        <v>114100000.0</v>
+      </c>
+      <c r="C21">
+        <v>115500000.0</v>
+      </c>
+      <c r="D21">
         <v>116500000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>116700000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>111500000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>111700000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>79600000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>112100000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>115200000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>115400000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>80500000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>44400000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>44500000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>44500000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>16500000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>16500000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>16600000.0</v>
       </c>
       <c r="R21">
         <v>16600000.0</v>
       </c>
       <c r="S21">
-        <v>16700000.0</v>
+        <v>16600000.0</v>
       </c>
       <c r="T21">
-        <v>16700000.0</v>
+        <v>16600000.0</v>
       </c>
       <c r="U21">
         <v>16700000.0</v>
       </c>
       <c r="V21">
+        <v>16700000.0</v>
+      </c>
+      <c r="W21">
+        <v>16700000.0</v>
+      </c>
+      <c r="X21">
         <v>130100000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>130200000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>130200000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>130300000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>130300000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>130400000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>130400000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>139300000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>139300000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>139400000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>45600000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>45600000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>31900000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>32000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>32100000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>23300000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>23500000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>23700000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>23800000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>24000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>18114000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>18269000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>18541000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>18871000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>19201000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>4137000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>4670000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>3038000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>3412000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>3988000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>4474000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>5253000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>5878000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>6246000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>6386000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>13997000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>13964000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>13413000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>7162000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>7429000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>7374000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>7970000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>7513000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BO21">
         <v>8671000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BP21">
         <v>9655000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BQ21">
         <v>8887000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BR21">
         <v>297000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BS21">
         <v>335000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BT21">
         <v>373000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BU21">
         <v>520000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BV21">
         <v>667000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BW21">
         <v>814000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BX21">
         <v>962000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BY21">
         <v>1160000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BZ21">
         <v>2829000.0</v>
       </c>
-      <c r="BY21">
+      <c r="CA21">
         <v>2985000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CB21">
         <v>3140000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CC21">
         <v>3221000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CD21">
         <v>3302000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CE21">
         <v>3382000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CF21">
         <v>5487000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CG21">
         <v>13072000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CH21">
         <v>13192000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CI21">
         <v>13312000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CJ21">
         <v>13432000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CK21">
         <v>13552000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CL21">
         <v>13671000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CM21">
         <v>13791000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CN21">
         <v>13910000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CO21">
         <v>14128000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CP21">
         <v>14343000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CQ21">
         <v>14558000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CR21">
         <v>14466000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CS21">
         <v>14674000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CT21">
         <v>14903000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CU21">
         <v>7670000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CV21">
         <v>15365275.0</v>
       </c>
-      <c r="CU21">
+      <c r="CW21">
         <v>16087063.0</v>
       </c>
-      <c r="CV21">
+      <c r="CX21">
         <v>16587438.0</v>
       </c>
-      <c r="CW21">
+      <c r="CY21">
         <v>17087813.0</v>
       </c>
-      <c r="CX21">
+      <c r="CZ21">
         <v>17549224.0</v>
       </c>
-      <c r="CY21">
+      <c r="DA21">
         <v>2094339.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DB21">
         <v>2241400.0</v>
       </c>
-      <c r="DA21">
+      <c r="DC21">
         <v>2536426.0</v>
       </c>
-      <c r="DB21">
+      <c r="DD21">
         <v>2700000.0</v>
       </c>
-      <c r="DC21"/>
-      <c r="DD21"/>
       <c r="DE21"/>
+      <c r="DF21"/>
+      <c r="DG21"/>
     </row>
-    <row r="22" spans="1:109">
+    <row r="22" spans="1:111">
       <c r="A22" t="s">
         <v>49</v>
       </c>
       <c r="B22">
+        <v>193800000.0</v>
+      </c>
+      <c r="C22">
+        <v>178300000.0</v>
+      </c>
+      <c r="D22">
         <v>183100000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>176500000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>169200000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>165400000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>157900000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>146700000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>136500000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>120200000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>111800000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>104300000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>103300000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>102500000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>102000000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>91000000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>89900000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>88200000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>93800000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>96700000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>89900000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>92200000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>86500000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>87900000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>89700000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>92000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>93400000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>94100000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>96900000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>96200000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>101000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>101000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>102700000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>101500000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>107900000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>114400000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>114100000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>106900000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>100000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>92400000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>89100000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>87600000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>81334000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>80844000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>77249000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>72465000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>66927000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>63669000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>58033000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>51717000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>47758000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>49617000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>44713000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>39743000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>37254000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>46848000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>46631000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>45760000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>45981000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>45797000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>41260000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>38076000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>35520000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>33422000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>30243000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>25819000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>26360000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>24814000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>16504000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>15106000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BT22">
         <v>14372000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>13251000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>15292000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>13330000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>13211000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BY22">
         <v>12183000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BZ22">
         <v>12796000.0</v>
       </c>
-      <c r="BY22">
+      <c r="CA22">
         <v>12323000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CB22">
         <v>12047000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CC22">
         <v>11822000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CD22">
         <v>11017000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CE22">
         <v>10524000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CF22">
         <v>11263000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CG22">
         <v>10276000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CH22">
         <v>3357000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CI22">
         <v>9101000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CJ22">
         <v>8014000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CK22">
         <v>7239000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CL22">
         <v>7326000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CM22">
         <v>7805000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CN22">
         <v>8116000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CO22">
         <v>7676000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CP22">
         <v>7510000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CQ22">
         <v>7273000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CR22">
         <v>7164000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CS22">
         <v>7334000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CT22">
         <v>6619000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CU22">
         <v>5905000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CV22">
         <v>6024574.0</v>
       </c>
-      <c r="CU22">
+      <c r="CW22">
         <v>3800362.0</v>
       </c>
-      <c r="CV22">
+      <c r="CX22">
         <v>3950317.0</v>
       </c>
-      <c r="CW22">
+      <c r="CY22">
         <v>3535992.0</v>
       </c>
-      <c r="CX22">
+      <c r="CZ22">
         <v>2896469.0</v>
       </c>
-      <c r="CY22">
+      <c r="DA22">
         <v>1207272.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DB22">
         <v>783447.0</v>
       </c>
-      <c r="DA22">
+      <c r="DC22">
         <v>723652.0</v>
       </c>
-      <c r="DB22"/>
-      <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
+      <c r="DF22"/>
+      <c r="DG22"/>
     </row>
-    <row r="23" spans="1:109">
+    <row r="23" spans="1:111">
       <c r="A23" t="s">
         <v>50</v>
       </c>
       <c r="B23">
+        <v>7220100000.0</v>
+      </c>
+      <c r="C23">
+        <v>6714200000.0</v>
+      </c>
+      <c r="D23">
         <v>7880000000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>7351100000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>7908000000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>7743900000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>7364000000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>7123100000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>6723200000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>6495200000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>7167000000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>7023600000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>6681300000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>6346000000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>6044500000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>5781600000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>5543300000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>5359800000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>5169100000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>5048900000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>4844900000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>4641000000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>4615000000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>4411200000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>4219400000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>4025900000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>3913400000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>3999600000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>3898900000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>3726700000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>3401000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>3412100000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>3244900000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>3020200000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>2879400000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>2936000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>2691500000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>2561300000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>2325600000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>2269200000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>2201500000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>2192100000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>2184445000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>2159233000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>1736822000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>1894614000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>1884410000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>2072050000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>1952872000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>2114934000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>2087567000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>1927657000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>1777673000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>1697355000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>1626595000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>1647492000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>1556401000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>1561435000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>1518079000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>1667053000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>1578740000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>1485404000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>1431635000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>1282784000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>1187675000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>1126703000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>1051544000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>1004727000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>951671000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>902813000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>871319000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>766680000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>679818000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>638064000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>587018000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>512718000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>471794000.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>436266000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>478550000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>297774000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>325433000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>304751000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>291413000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>257173000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>234224000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>216925000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>207158000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CK23">
         <v>195110000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CL23">
         <v>183250000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CM23">
         <v>176040000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CN23">
         <v>179502000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CO23">
         <v>188086000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CP23">
         <v>184668000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CQ23">
         <v>181980000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CR23">
         <v>184566000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CS23">
         <v>187473000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CT23">
         <v>200604000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CU23">
         <v>202198000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CV23">
         <v>212121371.0</v>
       </c>
-      <c r="CU23">
+      <c r="CW23">
         <v>218078165.0</v>
       </c>
-      <c r="CV23">
+      <c r="CX23">
         <v>229840557.0</v>
       </c>
-      <c r="CW23">
+      <c r="CY23">
         <v>240998774.0</v>
       </c>
-      <c r="CX23">
+      <c r="CZ23">
         <v>250644984.0</v>
       </c>
-      <c r="CY23">
+      <c r="DA23">
         <v>252441245.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DB23">
         <v>123372565.0</v>
       </c>
-      <c r="DA23">
+      <c r="DC23">
         <v>130404501.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>63500000.0</v>
       </c>
       <c r="DD23">
         <v>59900000.0</v>
       </c>
       <c r="DE23">
+        <v>63500000.0</v>
+      </c>
+      <c r="DF23">
+        <v>59900000.0</v>
+      </c>
+      <c r="DG23">
         <v>17800000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:109">
+    <row r="24" spans="1:111">
       <c r="A24" t="s">
         <v>51</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
-      <c r="H24">
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24">
         <v>100000000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>200000000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>300000000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>500000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>800000000.0</v>
       </c>
       <c r="N24">
         <v>800000000.0</v>
       </c>
       <c r="O24">
         <v>800000000.0</v>
       </c>
       <c r="P24">
         <v>800000000.0</v>
       </c>
       <c r="Q24">
         <v>800000000.0</v>
       </c>
       <c r="R24">
         <v>800000000.0</v>
       </c>
       <c r="S24">
         <v>800000000.0</v>
       </c>
       <c r="T24">
         <v>800000000.0</v>
       </c>
       <c r="U24">
         <v>800000000.0</v>
       </c>
       <c r="V24">
         <v>800000000.0</v>
       </c>
       <c r="W24">
         <v>800000000.0</v>
       </c>
       <c r="X24">
         <v>800000000.0</v>
       </c>
       <c r="Y24">
         <v>800000000.0</v>
       </c>
       <c r="Z24">
+        <v>800000000.0</v>
+      </c>
+      <c r="AA24">
+        <v>800000000.0</v>
+      </c>
+      <c r="AB24">
         <v>600000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>750000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>800000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>1050000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>250000000.0</v>
       </c>
       <c r="AF24">
         <v>250000000.0</v>
       </c>
       <c r="AG24">
         <v>250000000.0</v>
       </c>
       <c r="AH24">
         <v>250000000.0</v>
       </c>
       <c r="AI24">
-        <v>0.0</v>
+        <v>250000000.0</v>
       </c>
       <c r="AJ24">
-        <v>0.0</v>
+        <v>250000000.0</v>
       </c>
       <c r="AK24">
         <v>0.0</v>
       </c>
       <c r="AL24">
         <v>0.0</v>
       </c>
       <c r="AM24">
         <v>0.0</v>
       </c>
       <c r="AN24">
         <v>0.0</v>
       </c>
       <c r="AO24">
         <v>0.0</v>
       </c>
       <c r="AP24">
         <v>0.0</v>
       </c>
       <c r="AQ24">
         <v>0.0</v>
       </c>
       <c r="AR24">
         <v>0.0</v>
       </c>
       <c r="AS24">
         <v>0.0</v>
       </c>
       <c r="AT24">
         <v>0.0</v>
       </c>
       <c r="AU24">
         <v>0.0</v>
       </c>
       <c r="AV24">
         <v>0.0</v>
       </c>
       <c r="AW24">
+        <v>0.0</v>
+      </c>
+      <c r="AX24">
+        <v>0.0</v>
+      </c>
+      <c r="AY24">
         <v>3700000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>3724000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>70298000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>70320000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>277699000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>275010000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>273370000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BF24">
         <v>270759000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BG24">
         <v>268164000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BH24">
         <v>265632000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>68929000.0</v>
       </c>
       <c r="BI24">
         <v>68929000.0</v>
       </c>
       <c r="BJ24">
         <v>68929000.0</v>
       </c>
       <c r="BK24">
-        <v>0.0</v>
+        <v>68929000.0</v>
       </c>
       <c r="BL24">
-        <v>0.0</v>
+        <v>68929000.0</v>
       </c>
       <c r="BM24">
+        <v>0.0</v>
+      </c>
+      <c r="BN24">
+        <v>0.0</v>
+      </c>
+      <c r="BO24">
         <v>30600000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BP24">
         <v>30327000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BQ24">
         <v>30057000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BR24">
         <v>242635000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BS24">
         <v>238759000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BT24">
         <v>279239000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BU24">
         <v>29000000.0</v>
       </c>
-      <c r="BT24"/>
-      <c r="BU24">
+      <c r="BV24"/>
+      <c r="BW24">
         <v>228000000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BX24">
         <v>2000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BY24">
         <v>250004000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BZ24">
         <v>250008000.0</v>
       </c>
-      <c r="BY24">
+      <c r="CA24">
         <v>250011000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CB24">
         <v>250015000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CC24">
         <v>4000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CD24">
         <v>5000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CE24">
         <v>7000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CF24">
         <v>8000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CG24">
         <v>9000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CH24">
         <v>14000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CI24">
         <v>10000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CJ24">
         <v>10000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CK24">
         <v>13000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CL24">
         <v>16000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CM24">
         <v>20000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CN24">
         <v>25000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CO24">
         <v>31000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CP24">
         <v>1739000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CQ24">
         <v>1752000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CR24">
         <v>1767000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CS24">
         <v>1781000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CT24">
         <v>1799000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CU24">
         <v>1814000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CV24">
         <v>1836000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CW24">
         <v>1863000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CX24">
         <v>1837000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CY24">
         <v>1844000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CZ24">
         <v>1836000.0</v>
       </c>
-      <c r="CY24">
+      <c r="DA24">
         <v>1763000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DB24">
         <v>1767000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DC24">
         <v>1776000.0</v>
       </c>
-      <c r="DB24"/>
-      <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
+      <c r="DF24"/>
+      <c r="DG24"/>
     </row>
-    <row r="25" spans="1:109">
+    <row r="25" spans="1:111">
       <c r="A25" t="s">
         <v>52</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
-[...4 lines deleted...]
-      </c>
+      <c r="L25"/>
+      <c r="M25"/>
       <c r="N25">
         <v>800000000.0</v>
       </c>
       <c r="O25">
         <v>800000000.0</v>
       </c>
       <c r="P25">
         <v>800000000.0</v>
       </c>
       <c r="Q25">
         <v>800000000.0</v>
       </c>
       <c r="R25">
         <v>800000000.0</v>
       </c>
       <c r="S25">
         <v>800000000.0</v>
       </c>
       <c r="T25">
         <v>800000000.0</v>
       </c>
       <c r="U25">
         <v>800000000.0</v>
       </c>
       <c r="V25">
         <v>800000000.0</v>
       </c>
       <c r="W25">
         <v>800000000.0</v>
       </c>
       <c r="X25">
         <v>800000000.0</v>
       </c>
       <c r="Y25">
         <v>800000000.0</v>
       </c>
       <c r="Z25">
+        <v>800000000.0</v>
+      </c>
+      <c r="AA25">
+        <v>800000000.0</v>
+      </c>
+      <c r="AB25">
         <v>600000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>750000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>800000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>1050000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>250000000.0</v>
       </c>
       <c r="AF25">
         <v>250000000.0</v>
       </c>
       <c r="AG25">
         <v>250000000.0</v>
       </c>
       <c r="AH25">
         <v>250000000.0</v>
       </c>
-      <c r="AI25"/>
-      <c r="AJ25"/>
+      <c r="AI25">
+        <v>250000000.0</v>
+      </c>
+      <c r="AJ25">
+        <v>250000000.0</v>
+      </c>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
-      <c r="AW25">
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25">
         <v>3700000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>3724000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>70298000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>70320000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>277699000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>275010000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>273370000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>270759000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>268164000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>265632000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>68929000.0</v>
       </c>
       <c r="BI25">
         <v>68929000.0</v>
       </c>
       <c r="BJ25">
         <v>68929000.0</v>
       </c>
-      <c r="BK25"/>
-      <c r="BL25"/>
+      <c r="BK25">
+        <v>68929000.0</v>
+      </c>
+      <c r="BL25">
+        <v>68929000.0</v>
+      </c>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
+      <c r="DF25"/>
+      <c r="DG25"/>
     </row>
-    <row r="26" spans="1:109">
+    <row r="26" spans="1:111">
       <c r="A26" t="s">
         <v>53</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>1141100000.0</v>
+      </c>
       <c r="C26">
+        <v>1317400000.0</v>
+      </c>
+      <c r="D26">
+        <v>1776700000.0</v>
+      </c>
+      <c r="E26">
         <v>1567300000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>1917700000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>1710700000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>1475300000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>1279400000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>1330400000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>1491900000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>1909800000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>2060800000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>2023600000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>1765600000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>1316200000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>1443800000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>1641900000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>1559100000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>1649900000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>1508700000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>1325400000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>1433500000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>1149600000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>1227500000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>1009400000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>868000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>767500000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>730400000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>420700000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>411300000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>442600000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>595900000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>578300000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>414800000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>502700000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>338500000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>216200000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>144500000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>2300000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>2300000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>3900000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>10700000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>38002000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>91706000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AT26">
         <v>121467000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AU26">
         <v>116493000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AV26">
         <v>122658000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AW26">
         <v>205953000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AX26">
         <v>280887000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AY26">
         <v>384140000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AZ26">
         <v>448134000.0</v>
       </c>
-      <c r="AY26">
+      <c r="BA26">
         <v>321940000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BB26">
         <v>198077000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BC26">
         <v>206123000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BD26">
         <v>305726000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BE26">
         <v>248884000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BF26">
         <v>308944000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BG26">
         <v>336961000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BH26">
         <v>343899000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BI26">
         <v>249995000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BJ26">
         <v>157198000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BK26">
         <v>141212000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BL26">
         <v>132849000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BM26">
         <v>164167000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BN26">
         <v>135285000.0</v>
       </c>
-      <c r="BM26"/>
-      <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
+      <c r="DF26"/>
+      <c r="DG26"/>
     </row>
-    <row r="27" spans="1:109">
+    <row r="27" spans="1:111">
       <c r="A27" t="s">
         <v>54</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -11905,456 +12041,470 @@
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
+      <c r="DF27"/>
+      <c r="DG27"/>
     </row>
-    <row r="28" spans="1:109">
+    <row r="28" spans="1:111">
       <c r="A28" t="s">
         <v>55</v>
       </c>
       <c r="B28">
-        <v>-1557100000.0</v>
+        <v>-1803200000.0</v>
       </c>
       <c r="C28">
+        <v>-1074200000.0</v>
+      </c>
+      <c r="D28">
+        <v>-1519500000.0</v>
+      </c>
+      <c r="E28">
         <v>-1136600000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-1593100000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-1699900000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-1397200000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-1153900000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-855700000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-651500000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-507700000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-307700000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-267300000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-363500000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-161200000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-166800000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>4800000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-13300000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-94800000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-108500000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-142200000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-32300000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>61300000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>129800000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>114600000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-75200000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>111600000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>280300000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>168700000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>259400000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-419200000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-406000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-495900000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-682700000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-455100000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-817500000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-755900000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-1122600000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-1023000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-953000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-836600000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-841400000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-826413000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-735188000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-222077000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-311287000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-271283000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>-205976000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>104280000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-124741000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>1925000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-38965000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-63064000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>15573000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>122271000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>9945000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>113746000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>111498000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>102956000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>-26518000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>-7923000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>20046000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>52735000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>52898000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>-26555000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>64734000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>150247000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>112080000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>109111000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>139911000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>105500000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>142005000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>124646000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>72354000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>110679000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>176478000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>168538000.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>182171000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>158958000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>-48495000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>-71308000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>-87600000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>-69157000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>-70424000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>-55724000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>-82792000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>-82560000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>-86347000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CL28">
         <v>-74445000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CM28">
         <v>-68479000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CN28">
         <v>-67764000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CO28">
         <v>-83934000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CP28">
         <v>-88233000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CQ28">
         <v>-88395000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CR28">
         <v>-120777000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CS28">
         <v>-131915000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CT28">
         <v>-13640000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CU28">
         <v>-18808000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CV28">
         <v>-22435000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CW28">
         <v>-84517189.0</v>
       </c>
-      <c r="CV28">
+      <c r="CX28">
         <v>-161367876.0</v>
       </c>
-      <c r="CW28">
+      <c r="CY28">
         <v>-181481916.0</v>
       </c>
-      <c r="CX28">
+      <c r="CZ28">
         <v>-199028481.0</v>
       </c>
-      <c r="CY28">
+      <c r="DA28">
         <v>-222495802.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DB28">
         <v>-93230526.0</v>
       </c>
-      <c r="DA28">
+      <c r="DC28">
         <v>-100967649.0</v>
       </c>
-      <c r="DB28">
+      <c r="DD28">
         <v>-16400000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DE28">
         <v>-4000000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DF28">
         <v>-3800000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DG28">
         <v>-15100000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:109">
+    <row r="29" spans="1:111">
       <c r="A29" t="s">
         <v>56</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>6400300000.0</v>
+      </c>
       <c r="C29">
+        <v>5901100000.0</v>
+      </c>
+      <c r="D29">
+        <v>7096200000.0</v>
+      </c>
+      <c r="E29">
         <v>6590200000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>7173600000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>7007200000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>6744000000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>6500900000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>6197200000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>5938100000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>6684800000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>6512100000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>6211000000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>5923200000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>5596700000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>5362200000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>5118400000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>4976300000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>4758900000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>4629700000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>4439500000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>4245400000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>4195200000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>4083100000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>3893700000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>3748500000.0</v>
       </c>
-      <c r="Z29"/>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -12393,673 +12543,689 @@
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
+      <c r="DF29"/>
+      <c r="DG29"/>
     </row>
-    <row r="30" spans="1:109">
+    <row r="30" spans="1:111">
       <c r="A30" t="s">
         <v>57</v>
       </c>
       <c r="B30">
+        <v>310300000.0</v>
+      </c>
+      <c r="C30">
+        <v>312000000.0</v>
+      </c>
+      <c r="D30">
         <v>350200000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>297700000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>379300000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>322000000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>279300000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>341800000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>290700000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>307300000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>278900000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>258600000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>272700000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>134500000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>220400000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>231700000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>173400000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>170500000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>198700000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>212800000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>173400000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>141100000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>157400000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>152300000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>172000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>149600000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>151400000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>183600000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>181000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>159800000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>175700000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>215200000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>251300000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>211100000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>297100000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>251800000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>273900000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>188000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>214500000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>224600000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>238100000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>194800000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>192827000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>179642000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>169214000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>156153000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>162287000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>139903000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>212902000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>131771000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>126297000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>130642000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>131565000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>101347000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>116626000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>108949000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>98584000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>89150000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>88680000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>87390000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>82527000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>65415000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>73707000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>75569000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>83514000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>63510000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>50626000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>48968000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>34368000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>52007000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>30600000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>39909000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>33418000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>29620000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>29662000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>28498000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>27262000.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>23066000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>25579000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>20505000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>22564000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>19383000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>18807000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>20198000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>16604000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>14678000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CJ30">
         <v>14766000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CK30">
         <v>11068000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CL30">
         <v>10199000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CM30">
         <v>7858000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CN30">
         <v>10612000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CO30">
         <v>9186000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CP30">
         <v>10451000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CQ30">
         <v>9940000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CR30">
         <v>9659000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CS30">
         <v>11789000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CT30">
         <v>13191000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CU30">
         <v>4451000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CV30">
         <v>4224000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CW30">
         <v>3129406.0</v>
       </c>
-      <c r="CV30">
+      <c r="CX30">
         <v>3153308.0</v>
       </c>
-      <c r="CW30">
+      <c r="CY30">
         <v>2601345.0</v>
       </c>
-      <c r="CX30">
+      <c r="CZ30">
         <v>2351100.0</v>
       </c>
-      <c r="CY30">
+      <c r="DA30">
         <v>581969.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DB30">
         <v>451832.0</v>
       </c>
-      <c r="DA30">
+      <c r="DC30">
         <v>425080.0</v>
       </c>
-      <c r="DB30">
+      <c r="DD30">
         <v>400000.0</v>
       </c>
-      <c r="DC30"/>
-      <c r="DD30">
+      <c r="DE30"/>
+      <c r="DF30">
         <v>200000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DG30">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:109">
+    <row r="31" spans="1:111">
       <c r="A31" t="s">
         <v>58</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31"/>
+      <c r="N31">
         <v>5366500000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>5078700000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>4752200000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>4517700000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>4273800000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>4131700000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>3914300000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>3785000000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>3594800000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>3400700000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>3237100000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>3124900000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>2935500000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>2790200000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>2622100000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>2557400000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>2396500000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>2167400000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>2637000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>2544300000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>2539200000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>2343000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>2075400000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>2043400000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>1749500000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>2042600000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>1828400000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>1815600000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>1783000000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>1688500000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>1571269000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>1450836000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>1024752000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>1082919000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>1212891000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>1202060000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>1197739000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>1343953000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>1290196000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>1293501000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>1201200000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>1145929000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>1078455000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>1055051000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>1020481000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>1035531000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BH31">
         <v>959370000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BI31">
         <v>1095851000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BJ31">
         <v>1013225000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BK31">
         <v>935091000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BL31">
         <v>894768000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BM31">
         <v>851613000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BN31">
         <v>793183000.0</v>
       </c>
-      <c r="BM31"/>
-      <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
       <c r="CR31"/>
       <c r="CS31"/>
       <c r="CT31"/>
       <c r="CU31"/>
       <c r="CV31"/>
       <c r="CW31"/>
       <c r="CX31"/>
       <c r="CY31"/>
       <c r="CZ31"/>
       <c r="DA31"/>
       <c r="DB31"/>
       <c r="DC31"/>
       <c r="DD31"/>
       <c r="DE31"/>
+      <c r="DF31"/>
+      <c r="DG31"/>
     </row>
-    <row r="32" spans="1:109">
+    <row r="32" spans="1:111">
       <c r="A32" t="s">
         <v>59</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>2875900000.0</v>
+      </c>
       <c r="C32">
+        <v>2272900000.0</v>
+      </c>
+      <c r="D32">
+        <v>3141900000.0</v>
+      </c>
+      <c r="E32">
         <v>2947700000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>3299800000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>3218300000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>3135800000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>3127000000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>2787200000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>2388100000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>2746600000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>2714800000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>2843100000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>2868400000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>3037100000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>2740500000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>2352800000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>2294000000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>2018200000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>2065900000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>2006500000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>1711900000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>1843900000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>1609300000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>1639400000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>1639000000.0</v>
       </c>
-      <c r="Z32"/>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
@@ -13098,1310 +13264,1334 @@
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
       <c r="DB32"/>
       <c r="DC32"/>
       <c r="DD32"/>
       <c r="DE32"/>
+      <c r="DF32"/>
+      <c r="DG32"/>
     </row>
-    <row r="33" spans="1:109">
+    <row r="33" spans="1:111">
       <c r="A33" t="s">
         <v>60</v>
       </c>
       <c r="B33">
+        <v>3736400000.0</v>
+      </c>
+      <c r="C33">
+        <v>3842200000.0</v>
+      </c>
+      <c r="D33">
         <v>4177500000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>3857100000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>4081100000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>3804100000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>3490100000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>3122700000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>3103700000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>3246500000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>3616000000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>3564700000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>3467900000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>3153000000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>2664200000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>2725200000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>2859000000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>2773200000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>2845500000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>2663000000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>2527000000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>2626700000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>2447800000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>2543000000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>2325000000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>2179600000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>2048900000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>2066200000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>1759100000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>1784200000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>1633000000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>1803400000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>1620700000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>1386600000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>1431500000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>1296800000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>1127800000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>1057200000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>900800000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>883200000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>886100000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>892500000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>909110000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>930710000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>907783000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>900523000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>910213000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AW33">
         <v>993565000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AX33">
         <v>1071264000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AY33">
         <v>1124666000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AZ33">
         <v>1178554000.0</v>
       </c>
-      <c r="AY33">
+      <c r="BA33">
         <v>994915000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BB33">
         <v>874090000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BC33">
         <v>852788000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BD33">
         <v>958125000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BE33">
         <v>929307000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BF33">
         <v>985794000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BG33">
         <v>987516000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BH33">
         <v>955624000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BI33">
         <v>820920000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BJ33">
         <v>701231000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BK33">
         <v>674560000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BL33">
         <v>667148000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BM33">
         <v>684300000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BN33">
         <v>671383000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BO33">
         <v>727958000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BP33">
         <v>727037000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BQ33">
         <v>682576000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BR33">
         <v>663793000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BS33">
         <v>635452000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BT33">
         <v>573872000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BU33">
         <v>470757000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BV33">
         <v>397177000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BW33">
         <v>310204000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BX33">
         <v>234557000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BY33">
         <v>225842000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BZ33">
         <v>224959000.0</v>
       </c>
-      <c r="BY33">
+      <c r="CA33">
         <v>217345000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CB33">
         <v>201176000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CC33">
         <v>117578000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CD33">
         <v>118170000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CE33">
         <v>118081000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CF33">
         <v>124656000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CG33">
         <v>110282000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CH33">
         <v>107593000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CI33">
         <v>97619000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CJ33">
         <v>96666000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CK33">
         <v>87151000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CL33">
         <v>87859000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CM33">
         <v>87752000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CN33">
         <v>89781000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CO33">
         <v>82759000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CP33">
         <v>73466000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CQ33">
         <v>71781000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CR33">
         <v>42709000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CS33">
         <v>32318000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CT33">
         <v>30907000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CU33">
         <v>124844000.0</v>
       </c>
-      <c r="CT33">
+      <c r="CV33">
         <v>143118690.0</v>
       </c>
-      <c r="CU33">
+      <c r="CW33">
         <v>111053654.0</v>
       </c>
-      <c r="CV33">
+      <c r="CX33">
         <v>57722631.0</v>
       </c>
-      <c r="CW33">
+      <c r="CY33">
         <v>43236688.0</v>
       </c>
-      <c r="CX33">
+      <c r="CZ33">
         <v>28524880.0</v>
       </c>
-      <c r="CY33">
+      <c r="DA33">
         <v>11605867.0</v>
       </c>
-      <c r="CZ33">
+      <c r="DB33">
         <v>11774963.0</v>
       </c>
-      <c r="DA33">
+      <c r="DC33">
         <v>11902290.0</v>
       </c>
-      <c r="DB33">
+      <c r="DD33">
         <v>7200000.0</v>
       </c>
-      <c r="DC33">
+      <c r="DE33">
         <v>3700000.0</v>
       </c>
-      <c r="DD33">
+      <c r="DF33">
         <v>2100000.0</v>
       </c>
-      <c r="DE33">
+      <c r="DG33">
         <v>2300000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:109">
+    <row r="34" spans="1:111">
       <c r="A34" t="s">
         <v>61</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>212000000.0</v>
+      </c>
       <c r="C34">
+        <v>214000000.0</v>
+      </c>
+      <c r="D34">
+        <v>223200000.0</v>
+      </c>
+      <c r="E34">
         <v>214600000.0</v>
       </c>
-      <c r="D34">
+      <c r="F34">
         <v>207300000.0</v>
       </c>
-      <c r="E34">
+      <c r="G34">
         <v>215200000.0</v>
       </c>
-      <c r="F34">
+      <c r="H34">
         <v>181900000.0</v>
       </c>
-      <c r="G34">
+      <c r="I34">
         <v>148800000.0</v>
       </c>
-      <c r="H34">
+      <c r="J34">
         <v>93700000.0</v>
       </c>
-      <c r="I34">
+      <c r="K34">
         <v>96500000.0</v>
       </c>
-      <c r="J34">
+      <c r="L34">
         <v>77800000.0</v>
       </c>
-      <c r="K34">
+      <c r="M34">
         <v>67400000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>100000000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>98200000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>104600000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>103500000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>93400000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>90900000.0</v>
       </c>
-      <c r="R34">
+      <c r="T34">
         <v>104800000.0</v>
       </c>
-      <c r="S34">
+      <c r="U34">
         <v>99200000.0</v>
       </c>
-      <c r="T34">
+      <c r="V34">
         <v>94000000.0</v>
       </c>
-      <c r="U34">
+      <c r="W34">
         <v>93200000.0</v>
       </c>
-      <c r="V34">
+      <c r="X34">
         <v>96500000.0</v>
       </c>
-      <c r="W34">
+      <c r="Y34">
         <v>69200000.0</v>
       </c>
-      <c r="X34">
+      <c r="Z34">
         <v>70700000.0</v>
       </c>
-      <c r="Y34">
+      <c r="AA34">
         <v>70100000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AB34">
         <v>70000000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AC34">
         <v>63900000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AD34">
         <v>68600000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AE34">
         <v>68500000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AF34">
         <v>66600000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AG34">
         <v>77700000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AH34">
         <v>60100000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AI34">
         <v>63200000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AJ34">
         <v>63700000.0</v>
       </c>
-      <c r="AI34"/>
-[...1 lines deleted...]
-      <c r="AK34">
+      <c r="AK34"/>
+      <c r="AL34"/>
+      <c r="AM34">
         <v>57400000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AN34">
         <v>130900000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AO34">
         <v>105000000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AP34">
         <v>92000000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AQ34">
         <v>112200000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AR34">
         <v>143974000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AS34">
         <v>122522000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AT34">
         <v>140851000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AU34">
         <v>135812000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AV34">
         <v>114526000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AW34">
         <v>94843000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AX34">
         <v>80724000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AY34">
         <v>95009000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AZ34">
         <v>91858000.0</v>
       </c>
-      <c r="AY34">
+      <c r="BA34">
         <v>80335000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BB34">
         <v>78989000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BC34">
         <v>81466000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BD34">
         <v>79967000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BE34">
         <v>74794000.0</v>
       </c>
-      <c r="BD34">
+      <c r="BF34">
         <v>77499000.0</v>
       </c>
-      <c r="BE34">
+      <c r="BG34">
         <v>82198000.0</v>
       </c>
-      <c r="BF34">
+      <c r="BH34">
         <v>80500000.0</v>
       </c>
-      <c r="BG34">
+      <c r="BI34">
         <v>77322000.0</v>
       </c>
-      <c r="BH34">
+      <c r="BJ34">
         <v>43045000.0</v>
       </c>
-      <c r="BI34">
+      <c r="BK34">
         <v>39430000.0</v>
       </c>
-      <c r="BJ34">
+      <c r="BL34">
         <v>39252000.0</v>
       </c>
-      <c r="BK34">
+      <c r="BM34">
         <v>33706000.0</v>
       </c>
-      <c r="BL34">
+      <c r="BN34">
         <v>28768000.0</v>
       </c>
-      <c r="BM34"/>
-      <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
       <c r="CS34"/>
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
       <c r="DB34"/>
       <c r="DC34"/>
       <c r="DD34"/>
       <c r="DE34"/>
+      <c r="DF34"/>
+      <c r="DG34"/>
     </row>
-    <row r="35" spans="1:109">
+    <row r="35" spans="1:111">
       <c r="A35" t="s">
         <v>62</v>
       </c>
       <c r="B35">
+        <v>212000000.0</v>
+      </c>
+      <c r="C35">
+        <v>214000000.0</v>
+      </c>
+      <c r="D35">
         <v>223200000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>214600000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>207299999.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>215200000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>181900000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>148800000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>193700000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>296500000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>377800000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>567400000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>900000000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>898200000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>904600000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>903500000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>893400000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>890900000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>904800000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>899200000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>894000000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>893200000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>896500000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>869200000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>870700000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>870100000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>670000000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>813900000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>868600000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>1118500000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>316600000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>327700000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>310100000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>313200000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>313700000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>57500000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>57400000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>57400000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>130900000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>105000000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AP35">
         <v>92000000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AQ35">
         <v>112200000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AR35">
         <v>143974000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AS35">
         <v>122522000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AT35">
         <v>140851000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AU35">
         <v>135812000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AV35">
         <v>114526000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AW35">
         <v>94843000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AX35">
         <v>80724000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AY35">
         <v>98709000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AZ35">
         <v>95582000.0</v>
       </c>
-      <c r="AY35">
+      <c r="BA35">
         <v>150633000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BB35">
         <v>149309000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BC35">
         <v>359165000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BD35">
         <v>354977000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BE35">
         <v>359046000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BF35">
         <v>359140000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BG35">
         <v>361244000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BH35">
         <v>357014000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BI35">
         <v>157133000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BJ35">
         <v>122856000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BK35">
         <v>119241000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BL35">
         <v>119063000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BM35">
         <v>44588000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BN35">
         <v>39650000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BO35">
         <v>69417000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BP35">
         <v>68348000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BQ35">
         <v>64143000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BR35">
         <v>270474000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BS35">
         <v>265770000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BT35">
         <v>305794000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BU35">
         <v>54967000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BV35">
         <v>12308000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BW35">
         <v>251179000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BX35">
         <v>18468000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BY35">
         <v>269383000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BZ35">
         <v>269485000.0</v>
       </c>
-      <c r="BY35">
+      <c r="CA35">
         <v>254686000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CB35">
         <v>254694000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CC35">
         <v>2723000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CD35">
         <v>2060000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CE35">
         <v>1757000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CF35">
         <v>1788000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CG35">
         <v>1693000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CH35">
         <v>1671000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CI35">
         <v>1690000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CJ35">
         <v>1658000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CK35">
         <v>1584000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CL35">
         <v>1363000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CM35">
         <v>1163000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CN35">
         <v>1119000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CO35">
         <v>1085000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CP35">
         <v>2736000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CQ35">
         <v>2624000.0</v>
       </c>
-      <c r="CP35">
+      <c r="CR35">
         <v>3601000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CS35">
         <v>3568000.0</v>
       </c>
-      <c r="CR35">
+      <c r="CT35">
         <v>3514000.0</v>
       </c>
-      <c r="CS35">
+      <c r="CU35">
         <v>3468000.0</v>
       </c>
-      <c r="CT35">
+      <c r="CV35">
         <v>4924380.0</v>
       </c>
-      <c r="CU35">
+      <c r="CW35">
         <v>4922493.0</v>
       </c>
-      <c r="CV35">
+      <c r="CX35">
         <v>4330093.0</v>
       </c>
-      <c r="CW35">
+      <c r="CY35">
         <v>4072627.0</v>
       </c>
-      <c r="CX35">
+      <c r="CZ35">
         <v>4415010.0</v>
       </c>
-      <c r="CY35">
+      <c r="DA35">
         <v>1776601.0</v>
       </c>
-      <c r="CZ35">
+      <c r="DB35">
         <v>1780426.0</v>
       </c>
-      <c r="DA35">
+      <c r="DC35">
         <v>1790386.0</v>
       </c>
-      <c r="DB35">
+      <c r="DD35">
         <v>1700000.0</v>
       </c>
-      <c r="DC35">
+      <c r="DE35">
         <v>1800000.0</v>
       </c>
-      <c r="DD35">
+      <c r="DF35">
         <v>700000.0</v>
       </c>
-      <c r="DE35">
+      <c r="DG35">
         <v>300000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:109">
+    <row r="36" spans="1:111">
       <c r="A36" t="s">
         <v>63</v>
       </c>
       <c r="B36">
+        <v>239500000.0</v>
+      </c>
+      <c r="C36">
+        <v>141600000.0</v>
+      </c>
+      <c r="D36">
         <v>196900000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>173600000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>233300000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>222400000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>222100000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>183600000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>167900000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>169100000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>151800000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>141700000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>135300000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>124500000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>114300000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>114800000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>105800000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>113300000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>108200000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>109000000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>177000000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>171200000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>169900000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>165400000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>167400000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>168000000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>154600000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>231000000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>202900000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>235400000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>224200000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>261700000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>257300000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>235300000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AJ36">
         <v>224100000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AK36">
         <v>213000000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AL36">
         <v>185900000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AM36">
         <v>204100000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AN36">
         <v>197100000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AO36">
         <v>169700000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AP36">
         <v>169400000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AQ36">
         <v>159800000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AR36">
         <v>154200000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AS36">
         <v>153101000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AT36">
         <v>102930000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AU36">
         <v>97499000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AV36">
         <v>97948000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AW36">
         <v>98411000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AX36">
         <v>103699000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AY36">
         <v>53076000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AZ36">
         <v>53268000.0</v>
       </c>
-      <c r="AY36">
+      <c r="BA36">
         <v>53416000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BB36">
         <v>57961000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BC36">
         <v>26596000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BD36">
         <v>26782000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BE36">
         <v>28071000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BF36">
         <v>28113000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BG36">
         <v>28050000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BH36">
         <v>27724000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BI36">
         <v>27298000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BJ36">
         <v>26187000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BK36">
         <v>20905000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BL36">
         <v>11137000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BM36">
         <v>8135000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BN36">
         <v>7805000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BO36">
         <v>13635000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BP36">
         <v>15187000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BQ36">
         <v>16593000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BR36">
         <v>21651000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BS36">
         <v>21587000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BT36">
         <v>21665000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BU36">
         <v>167497000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BV36">
         <v>181875000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BW36">
         <v>120978000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BX36">
         <v>9141000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BY36">
         <v>85497000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BZ36">
         <v>95922000.0</v>
       </c>
-      <c r="BY36">
+      <c r="CA36">
         <v>95608000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CB36">
         <v>89003000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CC36">
         <v>66847000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CD36">
         <v>67231000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CE36">
         <v>70764000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CF36">
         <v>74802000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CG36">
         <v>76818000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CH36">
         <v>73992000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CI36">
         <v>66596000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CJ36">
         <v>65435000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CK36">
         <v>56262000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CL36">
         <v>57013000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CM36">
         <v>58762000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CN36">
         <v>60646000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CO36">
         <v>57256000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CP36">
         <v>47940000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CQ36">
         <v>46839000.0</v>
       </c>
-      <c r="CP36">
+      <c r="CR36">
         <v>19123000.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CS36">
         <v>9059000.0</v>
       </c>
-      <c r="CR36">
+      <c r="CT36">
         <v>9273000.0</v>
       </c>
-      <c r="CS36">
+      <c r="CU36">
         <v>103000000.0</v>
       </c>
-      <c r="CT36">
+      <c r="CV36">
         <v>121350000.0</v>
       </c>
-      <c r="CU36">
+      <c r="CW36">
         <v>88628812.0</v>
       </c>
-      <c r="CV36">
+      <c r="CX36">
         <v>34934549.0</v>
       </c>
-      <c r="CW36">
+      <c r="CY36">
         <v>20125749.0</v>
       </c>
-      <c r="CX36">
+      <c r="CZ36">
         <v>5036620.0</v>
       </c>
-      <c r="CY36">
+      <c r="DA36">
         <v>5592910.0</v>
       </c>
-      <c r="CZ36">
+      <c r="DB36">
         <v>5616285.0</v>
       </c>
-      <c r="DA36">
+      <c r="DC36">
         <v>5488477.0</v>
       </c>
-      <c r="DB36">
+      <c r="DD36">
         <v>700000.0</v>
       </c>
-      <c r="DC36">
+      <c r="DE36">
         <v>500000.0</v>
       </c>
-      <c r="DD36">
+      <c r="DF36">
         <v>500000.0</v>
       </c>
-      <c r="DE36">
+      <c r="DG36">
         <v>800000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:109">
+    <row r="37" spans="1:111">
       <c r="A37" t="s">
         <v>64</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-      <c r="AE37">
-[...4 lines deleted...]
-      </c>
+      <c r="AE37"/>
+      <c r="AF37"/>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
@@ -14454,1682 +14644,1710 @@
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
       <c r="BI37">
         <v>0.0</v>
       </c>
       <c r="BJ37">
         <v>0.0</v>
       </c>
       <c r="BK37">
         <v>0.0</v>
       </c>
       <c r="BL37">
         <v>0.0</v>
       </c>
-      <c r="BM37"/>
-      <c r="BN37"/>
+      <c r="BM37">
+        <v>0.0</v>
+      </c>
+      <c r="BN37">
+        <v>0.0</v>
+      </c>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
       <c r="CR37"/>
       <c r="CS37"/>
       <c r="CT37"/>
       <c r="CU37"/>
       <c r="CV37"/>
       <c r="CW37"/>
       <c r="CX37"/>
       <c r="CY37"/>
       <c r="CZ37"/>
       <c r="DA37"/>
       <c r="DB37"/>
       <c r="DC37"/>
       <c r="DD37"/>
       <c r="DE37"/>
+      <c r="DF37"/>
+      <c r="DG37"/>
     </row>
-    <row r="38" spans="1:109">
+    <row r="38" spans="1:111">
       <c r="A38" t="s">
         <v>65</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38"/>
+      <c r="N38">
         <v>432400000.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>417900000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>413500000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>367600000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>351700000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>355700000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>370100000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>382900000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>357400000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>350000000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>1559000000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>319200000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>310300000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>311200000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>293800000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>392700000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>359700000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>351300000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>184400000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AG38">
         <v>198000000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AH38">
         <v>181700000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AI38">
         <v>159700000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AJ38">
         <v>885800000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AK38">
         <v>775100000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AL38">
         <v>625900000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AM38">
         <v>563700000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AN38">
         <v>411500000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AO38">
         <v>394800000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AP38">
         <v>395500000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AQ38">
         <v>397300000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AR38">
         <v>413336000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AS38">
         <v>455940000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AT38">
         <v>435921000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AU38">
         <v>425843000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AV38">
         <v>431792000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AW38">
         <v>512516000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AX38">
         <v>593730000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AY38">
         <v>650256000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AZ38">
         <v>713604000.0</v>
       </c>
-      <c r="AY38">
+      <c r="BA38">
         <v>544973000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BB38">
         <v>426197000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BC38">
         <v>403712000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BD38">
         <v>504440000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BE38">
         <v>489413000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BF38">
         <v>550043000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BG38">
         <v>585929000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BH38">
         <v>589578000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BI38">
         <v>487695000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BJ38">
         <v>386286000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BK38">
         <v>369794000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BL38">
         <v>361104000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BM38">
         <v>381112000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BN38">
         <v>368839000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BO38">
         <v>423316000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BP38">
         <v>423178000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BQ38">
         <v>383316000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BR38">
         <v>380787000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BS38">
         <v>379860000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BT38">
         <v>352806000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BU38">
         <v>283908000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BV38">
         <v>281442000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BW38">
         <v>222975000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BX38">
         <v>165203000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BY38">
         <v>169698000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BZ38">
         <v>179087000.0</v>
       </c>
-      <c r="BY38">
+      <c r="CA38">
         <v>175274000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CB38">
         <v>166495000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CC38">
         <v>84494000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CD38">
         <v>88532000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CE38">
         <v>95686000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CF38">
         <v>102854000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CG38">
         <v>89890000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CH38">
         <v>87184000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CI38">
         <v>79908000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CJ38">
         <v>78867000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CK38">
         <v>69814000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CL38">
         <v>70684000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CM38">
         <v>72553000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CN38">
         <v>74556000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CO38">
         <v>71384000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CP38">
         <v>62283000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CQ38">
         <v>61397000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CR38">
         <v>33589000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CS38">
         <v>23733000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CT38">
         <v>24176000.0</v>
       </c>
-      <c r="CS38">
+      <c r="CU38">
         <v>118135000.0</v>
       </c>
-      <c r="CT38">
+      <c r="CV38">
         <v>136715000.0</v>
       </c>
-      <c r="CU38">
+      <c r="CW38">
         <v>104716000.0</v>
       </c>
-      <c r="CV38">
+      <c r="CX38">
         <v>51522000.0</v>
       </c>
-      <c r="CW38">
+      <c r="CY38">
         <v>37214000.0</v>
       </c>
-      <c r="CX38">
+      <c r="CZ38">
         <v>22586000.0</v>
       </c>
-      <c r="CY38">
+      <c r="DA38">
         <v>7687000.0</v>
       </c>
-      <c r="CZ38">
+      <c r="DB38">
         <v>7858000.0</v>
       </c>
-      <c r="DA38">
+      <c r="DC38">
         <v>8025000.0</v>
       </c>
-      <c r="DB38"/>
-      <c r="DC38"/>
       <c r="DD38"/>
       <c r="DE38"/>
+      <c r="DF38"/>
+      <c r="DG38"/>
     </row>
-    <row r="39" spans="1:109">
+    <row r="39" spans="1:111">
       <c r="A39" t="s">
         <v>66</v>
       </c>
       <c r="B39">
+        <v>317300000.0</v>
+      </c>
+      <c r="C39">
+        <v>228000000.0</v>
+      </c>
+      <c r="D39">
         <v>1612100000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>252200000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>229700000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>131100000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>169700000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>185400000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>220800000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>113400000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>166200000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>220500000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>158400000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>92600000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>219200000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>118100000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>165800000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>60200000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>100400000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>76000000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>87100000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>49700000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>88300000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>47500000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>72000000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>60200000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>133800000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>85700000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>75700000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>81400000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>75400000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>54900000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>57200000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>64200000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>115500000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>62300000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>60500000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>52900000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AN39">
         <v>59500000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AO39">
         <v>36400000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AP39">
         <v>43500000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AQ39">
         <v>42100000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AR39">
         <v>169376000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AS39">
         <v>46202000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AT39">
         <v>142443000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AU39">
         <v>108608000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AV39">
         <v>49444000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AW39">
         <v>107250000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AX39">
         <v>43093000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AY39">
         <v>46288000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AZ39">
         <v>41055000.0</v>
       </c>
-      <c r="AY39">
+      <c r="BA39">
         <v>35641000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BB39">
         <v>30714000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BC39">
         <v>32835000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BD39">
         <v>35385000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BE39">
         <v>58931000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BF39">
         <v>262986000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BG39">
         <v>276974000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BH39">
         <v>24315000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BI39">
         <v>18348000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BJ39">
         <v>23503000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BK39">
         <v>23943000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BL39">
         <v>28177000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BM39">
         <v>27754000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BN39">
         <v>23060000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BO39">
         <v>16046000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BP39">
         <v>18029000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BQ39">
         <v>12873000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BR39">
         <v>17121000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BS39">
         <v>14455000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BT39">
         <v>16427000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BU39">
         <v>10848000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BV39">
         <v>19462000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BW39">
         <v>19750000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BX39">
         <v>19536000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BY39">
         <v>9117000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BZ39">
         <v>8409000.0</v>
       </c>
-      <c r="BY39">
+      <c r="CA39">
         <v>12317000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CB39">
         <v>11999000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CC39">
         <v>4305000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CD39">
         <v>7326000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CE39">
         <v>8822000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CF39">
         <v>11203000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CG39">
         <v>3760000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CH39">
         <v>11447000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CI39">
         <v>5715000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CJ39">
         <v>4926000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CK39">
         <v>3274000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CL39">
         <v>3385000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CM39">
         <v>4104000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CN39">
         <v>2431000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CO39">
         <v>2022000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CP39">
         <v>2174000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CQ39">
         <v>1748000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CR39">
         <v>2379000.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CS39">
         <v>2225000.0</v>
       </c>
-      <c r="CR39">
+      <c r="CT39">
         <v>2112000.0</v>
       </c>
-      <c r="CS39">
+      <c r="CU39">
         <v>2688000.0</v>
       </c>
-      <c r="CT39">
+      <c r="CV39">
         <v>2704000.0</v>
       </c>
-      <c r="CU39">
+      <c r="CW39">
         <v>3115078.0</v>
       </c>
-      <c r="CV39">
+      <c r="CX39">
         <v>1723750.0</v>
       </c>
-      <c r="CW39">
+      <c r="CY39">
         <v>908613.0</v>
       </c>
-      <c r="CX39">
+      <c r="CZ39">
         <v>1453654.0</v>
       </c>
-      <c r="CY39">
+      <c r="DA39">
         <v>501855.0</v>
       </c>
-      <c r="CZ39">
+      <c r="DB39">
         <v>1288692.0</v>
       </c>
-      <c r="DA39">
+      <c r="DC39">
         <v>726209.0</v>
       </c>
-      <c r="DB39">
+      <c r="DD39">
         <v>700000.0</v>
       </c>
-      <c r="DC39">
+      <c r="DE39">
         <v>100000.0</v>
       </c>
-      <c r="DD39">
+      <c r="DF39">
         <v>100000.0</v>
       </c>
-      <c r="DE39"/>
+      <c r="DG39"/>
     </row>
-    <row r="40" spans="1:109">
+    <row r="40" spans="1:111">
       <c r="A40" t="s">
         <v>67</v>
       </c>
       <c r="B40">
-        <v>560600000.0</v>
+        <v>110000000.0</v>
       </c>
       <c r="C40">
+        <v>100800000.0</v>
+      </c>
+      <c r="D40">
+        <v>546200000.0</v>
+      </c>
+      <c r="E40">
         <v>78300000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>95100000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>154500000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>432100000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>109500000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>107000000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>460600000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>71000000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>110700000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>78300000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>84900000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>339100000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>95800000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>134900000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>126200000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>301600000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>109500000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>121600000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>137400000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>319200000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>81900000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>102400000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>77000000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>203100000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>58800000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>46700000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>130600000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>253500000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>167600000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>134000000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>115000000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>436300000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>396100000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>462000000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>322100000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>324400000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>195600000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>167500000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>245100000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>427937000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>413979000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AT40">
         <v>400022000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AU40">
         <v>441396000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AV40">
         <v>370901000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AW40">
         <v>341372000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AX40">
         <v>183501000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AY40">
         <v>269167000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AZ40">
         <v>398507000.0</v>
       </c>
-      <c r="AY40">
+      <c r="BA40">
         <v>158432000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BB40">
         <v>192682000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BC40">
         <v>166410000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BD40">
         <v>166552000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BE40">
         <v>217485000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BF40">
         <v>178967000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BG40">
         <v>167207000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BH40">
         <v>165320000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BI40">
         <v>159170000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BJ40">
         <v>192190000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BK40">
         <v>191836000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BL40">
         <v>176572000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BM40">
         <v>123085000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BN40">
         <v>97521000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BO40">
         <v>98398000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BP40">
         <v>91165000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BQ40">
         <v>283339000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BR40">
         <v>56521000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BS40">
         <v>49249000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BT40">
         <v>37492000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BU40">
         <v>27036000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BV40">
         <v>28469000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BW40">
         <v>21977000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BX40">
         <v>20748000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BY40">
         <v>18787000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BZ40">
         <v>18200000.0</v>
       </c>
-      <c r="BY40">
+      <c r="CA40">
         <v>14250000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CB40">
         <v>16147000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CC40">
         <v>16351000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CD40">
         <v>19445000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CE40">
         <v>13024000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CF40">
         <v>10528000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CG40">
         <v>12474000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CH40">
         <v>11079000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CI40">
         <v>8858000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CJ40">
         <v>7721000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CK40">
         <v>11508000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CL40">
         <v>8639000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CM40">
         <v>6463000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CN40">
         <v>5519000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CO40">
         <v>10560000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CP40">
         <v>8315000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CQ40">
         <v>7144000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CR40">
         <v>6208000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CS40">
         <v>5763000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CT40">
         <v>5014000.0</v>
       </c>
-      <c r="CS40">
+      <c r="CU40">
         <v>4396000.0</v>
       </c>
-      <c r="CT40">
+      <c r="CV40">
         <v>4028867.0</v>
       </c>
-      <c r="CU40">
+      <c r="CW40">
         <v>4310523.0</v>
       </c>
-      <c r="CV40">
+      <c r="CX40">
         <v>5733557.0</v>
       </c>
-      <c r="CW40">
+      <c r="CY40">
         <v>5099790.0</v>
       </c>
-      <c r="CX40">
+      <c r="CZ40">
         <v>5469047.0</v>
       </c>
-      <c r="CY40">
+      <c r="DA40">
         <v>4533305.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DB40">
         <v>3397821.0</v>
       </c>
-      <c r="DA40">
+      <c r="DC40">
         <v>2111184.0</v>
       </c>
-      <c r="DB40">
+      <c r="DD40">
         <v>2200000.0</v>
       </c>
-      <c r="DC40">
+      <c r="DE40">
         <v>100000.0</v>
       </c>
-      <c r="DD40">
+      <c r="DF40">
         <v>200000.0</v>
       </c>
-      <c r="DE40">
+      <c r="DG40">
         <v>300000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:109">
+    <row r="41" spans="1:111">
       <c r="A41" t="s">
         <v>68</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41"/>
+      <c r="O41">
         <v>98200000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>76800000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>103500000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>93400000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>90900000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>104800000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>99200000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>94000000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>93200000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>79400000.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>69200000.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>70700000.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>70100000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AB41">
         <v>67000000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AC41">
         <v>61100000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AD41">
         <v>73000000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AE41">
         <v>84000000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AF41">
         <v>85800000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AG41">
         <v>96900000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AH41">
         <v>79300000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AI41">
         <v>82400000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AJ41">
         <v>63700000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AK41">
         <v>57500000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AL41">
         <v>57400000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AM41">
         <v>57400000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AN41">
         <v>130900000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AO41">
         <v>105000000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AP41">
         <v>92000000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AQ41">
         <v>112200000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AR41">
         <v>143974000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AS41">
         <v>122522000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AT41">
         <v>140851000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AU41">
         <v>135812000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AV41">
         <v>114526000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AW41">
         <v>94843000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AX41">
         <v>80724000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AY41">
         <v>95009000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AZ41">
         <v>91858000.0</v>
       </c>
-      <c r="AY41">
+      <c r="BA41">
         <v>80335000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BB41">
         <v>78989000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BC41">
         <v>81466000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BD41">
         <v>79967000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BE41">
         <v>74794000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BF41">
         <v>77499000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BG41">
         <v>82198000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BH41">
         <v>80500000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BI41">
         <v>77322000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BJ41">
         <v>43045000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BK41">
         <v>39430000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BL41">
         <v>39252000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BM41">
         <v>33706000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BN41">
         <v>28768000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BO41">
         <v>27935000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BP41">
         <v>27139000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BQ41">
         <v>23204000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BR41">
         <v>16957000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BS41">
         <v>16129000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BT41">
         <v>15673000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BU41">
         <v>15085000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BV41">
         <v>12308000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BW41">
         <v>12297000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BX41">
         <v>7584000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BY41">
         <v>8497000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BZ41">
         <v>8595000.0</v>
       </c>
-      <c r="BY41">
+      <c r="CA41">
         <v>4675000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CB41">
         <v>3100000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CC41">
         <v>2719000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CD41">
         <v>2055000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CE41">
         <v>1750000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CF41">
         <v>1780000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CG41">
         <v>1684000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CH41">
         <v>1657000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CI41">
         <v>1680000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CJ41">
         <v>1648000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CK41">
         <v>1571000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CL41">
         <v>1347000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CM41">
         <v>1143000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CN41">
         <v>1094000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CO41">
         <v>1054000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CP41">
         <v>997000.0</v>
       </c>
-      <c r="CO41">
+      <c r="CQ41">
         <v>872000.0</v>
       </c>
-      <c r="CP41">
+      <c r="CR41">
         <v>1834000.0</v>
       </c>
-      <c r="CQ41">
+      <c r="CS41">
         <v>1787000.0</v>
       </c>
-      <c r="CR41">
+      <c r="CT41">
         <v>1715000.0</v>
       </c>
-      <c r="CS41">
+      <c r="CU41">
         <v>1654000.0</v>
       </c>
-      <c r="CT41">
+      <c r="CV41">
         <v>3088000.0</v>
       </c>
-      <c r="CU41">
+      <c r="CW41">
         <v>3059000.0</v>
       </c>
-      <c r="CV41">
+      <c r="CX41">
         <v>2493000.0</v>
       </c>
-      <c r="CW41">
+      <c r="CY41">
         <v>2229000.0</v>
       </c>
-      <c r="CX41">
+      <c r="CZ41">
         <v>2579000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>14000.0</v>
       </c>
       <c r="DA41">
         <v>14000.0</v>
       </c>
-      <c r="DB41"/>
-      <c r="DC41"/>
+      <c r="DB41">
+        <v>14000.0</v>
+      </c>
+      <c r="DC41">
+        <v>14000.0</v>
+      </c>
       <c r="DD41"/>
       <c r="DE41"/>
+      <c r="DF41"/>
+      <c r="DG41"/>
     </row>
-    <row r="42" spans="1:109">
+    <row r="42" spans="1:111">
       <c r="A42" t="s">
         <v>69</v>
       </c>
       <c r="B42">
+        <v>-2749100000.0</v>
+      </c>
+      <c r="C42">
+        <v>-2921300000.0</v>
+      </c>
+      <c r="D42">
         <v>-1462400000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>-1603300000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>-681100000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>-736800000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>-775600000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>-828100000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>-900400000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>-980700000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>-30200000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>-54900000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>-81500000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>-121900000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>-190800000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>-264600000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>-287700000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>-325000000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>-333800000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>-353700000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>-382700000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>-406000000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>-430500000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>-453500000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>-474100000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>-510800000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>-531300000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>-553400000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>-577500000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>-611600000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>-677400000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>-655200000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>-676200000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>-699700000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AJ42">
         <v>-744100000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AK42">
         <v>-740600000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AL42">
         <v>-758300000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AM42">
         <v>-525000000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AN42">
         <v>-566100000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AO42">
         <v>-468400000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AP42">
         <v>-341200000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AQ42">
         <v>-224400000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AR42">
         <v>-111500000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AS42">
         <v>-126994000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AT42">
         <v>-90963000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AU42">
         <v>61128000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AV42">
         <v>190316000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AW42">
         <v>244488000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AX42">
         <v>210478000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AY42">
         <v>464991000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AZ42">
         <v>543787000.0</v>
       </c>
-      <c r="AY42">
+      <c r="BA42">
         <v>516281000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BB42">
         <v>486244000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BC42">
         <v>551239000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BD42">
         <v>544837000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BE42">
         <v>599511000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BF42">
         <v>627780000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BG42">
         <v>713775000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BH42">
         <v>709720000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BI42">
         <v>889153000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BJ42">
         <v>888808000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BK42">
         <v>883379000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BL42">
         <v>861291000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BM42">
         <v>824706000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BN42">
         <v>807039000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BO42">
         <v>789416000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BP42">
         <v>731502000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BQ42">
         <v>714040000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BR42">
         <v>690501000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BS42">
         <v>663590000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BT42">
         <v>607263000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BU42">
         <v>405056000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BV42">
         <v>360931000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BW42">
         <v>337922000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BX42">
         <v>316708000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BY42">
         <v>233087000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BZ42">
         <v>213286000.0</v>
       </c>
-      <c r="BY42">
+      <c r="CA42">
         <v>194180000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CB42">
         <v>244244000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CC42">
         <v>370069000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CD42">
         <v>401731000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CE42">
         <v>394803000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CF42">
         <v>386595000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CG42">
         <v>380846000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CH42">
         <v>375237000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CI42">
         <v>371718000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CJ42">
         <v>369071000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CK42">
         <v>366423000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CL42">
         <v>363386000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CM42">
         <v>362384000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CN42">
         <v>361663000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CO42">
         <v>361245000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CP42">
         <v>359695000.0</v>
       </c>
-      <c r="CO42">
+      <c r="CQ42">
         <v>357305000.0</v>
       </c>
-      <c r="CP42">
+      <c r="CR42">
         <v>357256000.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CS42">
         <v>357122000.0</v>
       </c>
-      <c r="CR42">
+      <c r="CT42">
         <v>356851000.0</v>
       </c>
-      <c r="CS42">
+      <c r="CU42">
         <v>358441000.0</v>
       </c>
-      <c r="CT42">
+      <c r="CV42">
         <v>358361124.0</v>
       </c>
-      <c r="CU42">
+      <c r="CW42">
         <v>358108052.0</v>
       </c>
-      <c r="CV42">
+      <c r="CX42">
         <v>358318732.0</v>
       </c>
-      <c r="CW42">
+      <c r="CY42">
         <v>358868702.0</v>
       </c>
-      <c r="CX42">
+      <c r="CZ42">
         <v>359412269.0</v>
       </c>
-      <c r="CY42">
+      <c r="DA42">
         <v>335580796.0</v>
       </c>
-      <c r="CZ42">
+      <c r="DB42">
         <v>200617434.0</v>
       </c>
-      <c r="DA42">
+      <c r="DC42">
         <v>180582072.0</v>
       </c>
-      <c r="DB42">
+      <c r="DD42">
         <v>102700000.0</v>
       </c>
-      <c r="DC42">
+      <c r="DE42">
         <v>99700000.0</v>
       </c>
-      <c r="DD42">
+      <c r="DF42">
         <v>92200000.0</v>
       </c>
-      <c r="DE42">
+      <c r="DG42">
         <v>43500000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:109">
+    <row r="43" spans="1:111">
       <c r="A43" t="s">
         <v>70</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -16197,155 +16415,153 @@
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
       <c r="CR43"/>
       <c r="CS43"/>
       <c r="CT43"/>
       <c r="CU43"/>
       <c r="CV43"/>
       <c r="CW43"/>
       <c r="CX43"/>
       <c r="CY43"/>
       <c r="CZ43"/>
       <c r="DA43"/>
       <c r="DB43"/>
       <c r="DC43"/>
       <c r="DD43"/>
       <c r="DE43"/>
+      <c r="DF43"/>
+      <c r="DG43"/>
     </row>
-    <row r="44" spans="1:109">
+    <row r="44" spans="1:111">
       <c r="A44" t="s">
         <v>71</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...4 lines deleted...]
-      </c>
+      <c r="AE44"/>
+      <c r="AF44"/>
       <c r="AG44">
         <v>19200000.0</v>
       </c>
       <c r="AH44">
         <v>19200000.0</v>
       </c>
       <c r="AI44">
         <v>19200000.0</v>
       </c>
       <c r="AJ44">
         <v>19200000.0</v>
       </c>
       <c r="AK44">
-        <v>10900000.0</v>
+        <v>19200000.0</v>
       </c>
       <c r="AL44">
-        <v>10900000.0</v>
+        <v>19200000.0</v>
       </c>
       <c r="AM44">
         <v>10900000.0</v>
       </c>
       <c r="AN44">
         <v>10900000.0</v>
       </c>
       <c r="AO44">
+        <v>10900000.0</v>
+      </c>
+      <c r="AP44">
+        <v>10900000.0</v>
+      </c>
+      <c r="AQ44">
         <v>11000000.0</v>
       </c>
-      <c r="AP44">
+      <c r="AR44">
         <v>11095000.0</v>
       </c>
-      <c r="AQ44">
+      <c r="AS44">
         <v>12499000.0</v>
       </c>
-      <c r="AR44">
+      <c r="AT44">
         <v>13084000.0</v>
       </c>
-      <c r="AS44">
+      <c r="AU44">
         <v>20431000.0</v>
       </c>
-      <c r="AT44">
+      <c r="AV44">
         <v>23218000.0</v>
       </c>
-      <c r="AU44">
+      <c r="AW44">
         <v>36180000.0</v>
       </c>
-      <c r="AV44">
+      <c r="AX44">
         <v>39170000.0</v>
       </c>
-      <c r="AW44">
+      <c r="AY44">
         <v>42143000.0</v>
       </c>
-      <c r="AX44">
+      <c r="AZ44">
         <v>45037000.0</v>
       </c>
-      <c r="AY44">
+      <c r="BA44">
         <v>47915000.0</v>
       </c>
-      <c r="AZ44">
+      <c r="BB44">
         <v>50716000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>10882000.0</v>
       </c>
       <c r="BC44">
         <v>10882000.0</v>
       </c>
       <c r="BD44">
         <v>10882000.0</v>
       </c>
       <c r="BE44">
         <v>10882000.0</v>
       </c>
       <c r="BF44">
         <v>10882000.0</v>
       </c>
       <c r="BG44">
         <v>10882000.0</v>
       </c>
       <c r="BH44">
         <v>10882000.0</v>
       </c>
       <c r="BI44">
         <v>10882000.0</v>
       </c>
       <c r="BJ44">
         <v>10882000.0</v>
       </c>
@@ -16372,1663 +16588,1693 @@
       </c>
       <c r="BR44">
         <v>10882000.0</v>
       </c>
       <c r="BS44">
         <v>10882000.0</v>
       </c>
       <c r="BT44">
         <v>10882000.0</v>
       </c>
       <c r="BU44">
         <v>10882000.0</v>
       </c>
       <c r="BV44">
         <v>10882000.0</v>
       </c>
       <c r="BW44">
         <v>10882000.0</v>
       </c>
       <c r="BX44">
         <v>10882000.0</v>
       </c>
       <c r="BY44">
         <v>10882000.0</v>
       </c>
-      <c r="BZ44"/>
-      <c r="CA44"/>
+      <c r="BZ44">
+        <v>10882000.0</v>
+      </c>
+      <c r="CA44">
+        <v>10882000.0</v>
+      </c>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
       <c r="CQ44"/>
       <c r="CR44"/>
       <c r="CS44"/>
       <c r="CT44"/>
       <c r="CU44"/>
       <c r="CV44"/>
       <c r="CW44"/>
       <c r="CX44"/>
       <c r="CY44"/>
       <c r="CZ44"/>
       <c r="DA44"/>
       <c r="DB44"/>
       <c r="DC44"/>
       <c r="DD44"/>
       <c r="DE44"/>
+      <c r="DF44"/>
+      <c r="DG44"/>
     </row>
-    <row r="45" spans="1:109">
+    <row r="45" spans="1:111">
       <c r="A45" t="s">
         <v>72</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>2542200000.0</v>
+      </c>
       <c r="C45">
+        <v>2430000000.0</v>
+      </c>
+      <c r="D45">
+        <v>2297500000.0</v>
+      </c>
+      <c r="E45">
         <v>2104200000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>1893700000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>1813400000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>1713600000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>1632300000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>1555900000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>1516900000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>1473600000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>1412700000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>1347700000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>1292400000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>1244200000.0</v>
       </c>
-      <c r="O45">
+      <c r="Q45">
         <v>1217400000.0</v>
       </c>
-      <c r="P45"/>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45">
         <v>715700000.0</v>
       </c>
-      <c r="U45">
+      <c r="W45">
         <v>713700000.0</v>
       </c>
-      <c r="V45">
+      <c r="X45">
         <v>731000000.0</v>
       </c>
-      <c r="W45">
+      <c r="Y45">
         <v>736400000.0</v>
       </c>
-      <c r="X45">
+      <c r="Z45">
         <v>744200000.0</v>
       </c>
-      <c r="Y45">
+      <c r="AA45">
         <v>739200000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AB45">
         <v>738500000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AC45">
         <v>678300000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AD45">
         <v>709300000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AE45">
         <v>701200000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AF45">
         <v>699700000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AG45">
         <v>665200000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AH45">
         <v>626100000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AI45">
         <v>577500000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AJ45">
         <v>545700000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AK45">
         <v>521700000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AL45">
         <v>501900000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AM45">
         <v>493500000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AN45">
         <v>489300000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AO45">
         <v>488400000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AP45">
         <v>490600000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AQ45">
         <v>495200000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AR45">
         <v>495774000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AS45">
         <v>474770000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AT45">
         <v>471862000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AU45">
         <v>474680000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AV45">
         <v>478421000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AW45">
         <v>481049000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AX45">
         <v>477534000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AY45">
         <v>474410000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AZ45">
         <v>464950000.0</v>
       </c>
-      <c r="AY45">
+      <c r="BA45">
         <v>449942000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BB45">
         <v>447893000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BC45">
         <v>449076000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BD45">
         <v>453685000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BE45">
         <v>439894000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BF45">
         <v>435751000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BG45">
         <v>401587000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BH45">
         <v>366046000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BI45">
         <v>333225000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BJ45">
         <v>314945000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BK45">
         <v>304766000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BL45">
         <v>306044000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BM45">
         <v>303188000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BN45">
         <v>302544000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BO45">
         <v>304642000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BP45">
         <v>303859000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BQ45">
         <v>299260000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BR45">
         <v>283006000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BS45">
         <v>255592000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BT45">
         <v>221066000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BU45">
         <v>186849000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BV45">
         <v>115735000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BW45">
         <v>87229000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BX45">
         <v>69354000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BY45">
         <v>56144000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BZ45">
         <v>45872000.0</v>
       </c>
-      <c r="BY45">
+      <c r="CA45">
         <v>42071000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CB45">
         <v>34681000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CC45">
         <v>33084000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CD45">
         <v>29638000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CE45">
         <v>22395000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CF45">
         <v>21802000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CG45">
         <v>20392000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CH45">
         <v>20409000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CI45">
         <v>17711000.0</v>
       </c>
-      <c r="CH45">
+      <c r="CJ45">
         <v>17799000.0</v>
       </c>
-      <c r="CI45">
+      <c r="CK45">
         <v>17337000.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CL45">
         <v>17175000.0</v>
       </c>
-      <c r="CK45">
+      <c r="CM45">
         <v>15199000.0</v>
       </c>
-      <c r="CL45">
+      <c r="CN45">
         <v>15225000.0</v>
       </c>
-      <c r="CM45">
+      <c r="CO45">
         <v>11375000.0</v>
       </c>
-      <c r="CN45">
+      <c r="CP45">
         <v>11183000.0</v>
       </c>
-      <c r="CO45">
+      <c r="CQ45">
         <v>10384000.0</v>
       </c>
-      <c r="CP45">
+      <c r="CR45">
         <v>9120000.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CS45">
         <v>8585000.0</v>
       </c>
-      <c r="CR45">
+      <c r="CT45">
         <v>6731000.0</v>
       </c>
-      <c r="CS45">
+      <c r="CU45">
         <v>6709000.0</v>
       </c>
-      <c r="CT45">
+      <c r="CV45">
         <v>6403414.0</v>
       </c>
-      <c r="CU45">
+      <c r="CW45">
         <v>6337779.0</v>
       </c>
-      <c r="CV45">
+      <c r="CX45">
         <v>6200644.0</v>
       </c>
-      <c r="CW45">
+      <c r="CY45">
         <v>6023126.0</v>
       </c>
-      <c r="CX45">
+      <c r="CZ45">
         <v>5939036.0</v>
       </c>
-      <c r="CY45">
+      <c r="DA45">
         <v>3918618.0</v>
       </c>
-      <c r="CZ45">
+      <c r="DB45">
         <v>3917278.0</v>
       </c>
-      <c r="DA45">
+      <c r="DC45">
         <v>3877387.0</v>
       </c>
-      <c r="DB45">
+      <c r="DD45">
         <v>3800000.0</v>
       </c>
-      <c r="DC45">
+      <c r="DE45">
         <v>3200000.0</v>
       </c>
-      <c r="DD45"/>
-      <c r="DE45"/>
+      <c r="DF45"/>
+      <c r="DG45"/>
     </row>
-    <row r="46" spans="1:109">
+    <row r="46" spans="1:111">
       <c r="A46" t="s">
         <v>73</v>
       </c>
       <c r="B46">
+        <v>1930100000.0</v>
+      </c>
+      <c r="C46">
+        <v>1840700000.0</v>
+      </c>
+      <c r="D46">
         <v>1729700000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>1555600000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>1362400000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>1302700000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>1222400000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>1156700000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>1094600000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>1074000000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>1045400000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>992200000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>938900000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>896500000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>861500000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>840800000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>791400000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>784400000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>780900000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>726700000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>715700000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>713700000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>731600000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>736400000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>744200000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>739200000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>738500000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>678300000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>709300000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>701200000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>699700000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>665200000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>626100000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>577500000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>545700000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>521700000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>501900000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>493500000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AN46">
         <v>489300000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>488400000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>490600000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AQ46">
         <v>495200000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>495774000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>474770000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AT46">
         <v>471862000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AU46">
         <v>474680000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AV46">
         <v>478421000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AW46">
         <v>481049000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AX46">
         <v>477534000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AY46">
         <v>474410000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AZ46">
         <v>464950000.0</v>
       </c>
-      <c r="AY46">
+      <c r="BA46">
         <v>449942000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BB46">
         <v>447893000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BC46">
         <v>449076000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BD46">
         <v>453685000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BE46">
         <v>439894000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BF46">
         <v>435751000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BG46">
         <v>401587000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BH46">
         <v>366046000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BI46">
         <v>333225000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BJ46">
         <v>314945000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BK46">
         <v>304766000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BL46">
         <v>306044000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BM46">
         <v>303188000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BN46">
         <v>302544000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BO46">
         <v>304642000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BP46">
         <v>303859000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BQ46">
         <v>299260000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BR46">
         <v>283006000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BS46">
         <v>255592000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BT46">
         <v>221066000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BU46">
         <v>186849000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BV46">
         <v>115735000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BW46">
         <v>87229000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BX46">
         <v>69354000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BY46">
         <v>56144000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BZ46">
         <v>45872000.0</v>
       </c>
-      <c r="BY46">
+      <c r="CA46">
         <v>42071000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CB46">
         <v>34681000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CC46">
         <v>33084000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CD46">
         <v>29638000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CE46">
         <v>22395000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CF46">
         <v>21802000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CG46">
         <v>20392000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CH46">
         <v>20409000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CI46">
         <v>17711000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CJ46">
         <v>17799000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CK46">
         <v>17337000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CL46">
         <v>17175000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CM46">
         <v>15199000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CN46">
         <v>15225000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CO46">
         <v>11375000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CP46">
         <v>11183000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CQ46">
         <v>10384000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CR46">
         <v>9120000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CS46">
         <v>8585000.0</v>
       </c>
-      <c r="CR46">
+      <c r="CT46">
         <v>6731000.0</v>
       </c>
-      <c r="CS46">
+      <c r="CU46">
         <v>6709000.0</v>
       </c>
-      <c r="CT46">
+      <c r="CV46">
         <v>6403414.0</v>
       </c>
-      <c r="CU46">
+      <c r="CW46">
         <v>6337779.0</v>
       </c>
-      <c r="CV46">
+      <c r="CX46">
         <v>6200644.0</v>
       </c>
-      <c r="CW46">
+      <c r="CY46">
         <v>6023126.0</v>
       </c>
-      <c r="CX46">
+      <c r="CZ46">
         <v>5939036.0</v>
       </c>
-      <c r="CY46">
+      <c r="DA46">
         <v>3918618.0</v>
       </c>
-      <c r="CZ46">
+      <c r="DB46">
         <v>3917278.0</v>
       </c>
-      <c r="DA46">
+      <c r="DC46">
         <v>3877387.0</v>
       </c>
-      <c r="DB46">
+      <c r="DD46">
         <v>3800000.0</v>
       </c>
-      <c r="DC46">
+      <c r="DE46">
         <v>3200000.0</v>
       </c>
-      <c r="DD46">
+      <c r="DF46">
         <v>1600000.0</v>
       </c>
-      <c r="DE46">
+      <c r="DG46">
         <v>1500000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:109">
+    <row r="47" spans="1:111">
       <c r="A47" t="s">
         <v>74</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47"/>
+      <c r="N47">
         <v>938900000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>896500000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>861500000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>840800000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>791400000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>784400000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>780900000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>726700000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>715700000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>713700000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>731600000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>736400000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>744200000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>739200000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>738500000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>678300000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>716100000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>701200000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>699700000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>665200000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>626100000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AI47">
         <v>577500000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AJ47">
         <v>545700000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AK47">
         <v>521700000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AL47">
         <v>501900000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AM47">
         <v>493500000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AN47">
         <v>489300000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AO47">
         <v>488400000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AP47">
         <v>490600000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AQ47">
         <v>495200000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AR47">
         <v>495774000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AS47">
         <v>474770000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AT47">
         <v>471862000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AU47">
         <v>474680000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AV47">
         <v>478421000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AW47">
         <v>481049000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AX47">
         <v>477534000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AY47">
         <v>474410000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AZ47">
         <v>464950000.0</v>
       </c>
-      <c r="AY47">
+      <c r="BA47">
         <v>449942000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BB47">
         <v>447893000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BC47">
         <v>449076000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BD47">
         <v>453685000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BE47">
         <v>439894000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BF47">
         <v>435751000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BG47">
         <v>401587000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BH47">
         <v>366046000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BI47">
         <v>333225000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BJ47">
         <v>314945000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BK47">
         <v>304766000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BL47">
         <v>306044000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BM47">
         <v>303188000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BN47">
         <v>302544000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BO47">
         <v>304642000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BP47">
         <v>303859000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BQ47">
         <v>299260000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BR47">
         <v>283006000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BS47">
         <v>255592000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BT47">
         <v>221066000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BU47">
         <v>186849000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BV47">
         <v>115735000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BW47">
         <v>87229000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BX47">
         <v>69354000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BY47">
         <v>56144000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BZ47">
         <v>45872000.0</v>
       </c>
-      <c r="BY47">
+      <c r="CA47">
         <v>42071000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CB47">
         <v>34681000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CC47">
         <v>33084000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CD47">
         <v>29638000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CE47">
         <v>22395000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CF47">
         <v>21802000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CG47">
         <v>20392000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CH47">
         <v>20409000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CI47">
         <v>17711000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CJ47">
         <v>17799000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CK47">
         <v>17337000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CL47">
         <v>17175000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CM47">
         <v>15199000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CN47">
         <v>15225000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CO47">
         <v>11375000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CP47">
         <v>11183000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CQ47">
         <v>10384000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CR47">
         <v>9120000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CS47">
         <v>8585000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CT47">
         <v>6731000.0</v>
       </c>
-      <c r="CS47">
+      <c r="CU47">
         <v>6709000.0</v>
       </c>
-      <c r="CT47">
+      <c r="CV47">
         <v>6403000.0</v>
       </c>
-      <c r="CU47">
+      <c r="CW47">
         <v>6337000.0</v>
       </c>
-      <c r="CV47">
+      <c r="CX47">
         <v>6201000.0</v>
       </c>
-      <c r="CW47">
+      <c r="CY47">
         <v>6023000.0</v>
       </c>
-      <c r="CX47">
+      <c r="CZ47">
         <v>5939000.0</v>
       </c>
-      <c r="CY47">
+      <c r="DA47">
         <v>3919000.0</v>
       </c>
-      <c r="CZ47">
+      <c r="DB47">
         <v>3917000.0</v>
       </c>
-      <c r="DA47">
+      <c r="DC47">
         <v>3878000.0</v>
       </c>
-      <c r="DB47"/>
-      <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
+      <c r="DF47"/>
+      <c r="DG47"/>
     </row>
-    <row r="48" spans="1:109">
+    <row r="48" spans="1:111">
       <c r="A48" t="s">
         <v>75</v>
       </c>
       <c r="B48">
+        <v>9164800000.0</v>
+      </c>
+      <c r="C48">
+        <v>8831800000.0</v>
+      </c>
+      <c r="D48">
         <v>8556900000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>8192600000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>7853900000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>7544400000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>7222200000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>6920900000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>6611800000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>6333700000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>6027100000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>5810000000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>5542400000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>5283200000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>5042300000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>4910200000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>4670900000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>4554900000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>4315000000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>4202800000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>4040100000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>3867500000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>3839200000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>3740400000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>3569200000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>3462100000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>3325200000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>3272600000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>3140200000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>2935100000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>3434800000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>3369500000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>3263000000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>3090100000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>2845600000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>2826600000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>2550300000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>2606300000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>2433500000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>2323200000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>2161400000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>1955300000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>1719753000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>1615109000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AT48">
         <v>1150684000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AU48">
         <v>1051473000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AV48">
         <v>1068114000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AW48">
         <v>952179000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AX48">
         <v>977416000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AY48">
         <v>865564000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AZ48">
         <v>728040000.0</v>
       </c>
-      <c r="AY48">
+      <c r="BA48">
         <v>758354000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BB48">
         <v>695669000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BC48">
         <v>615805000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BD48">
         <v>553480000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BE48">
         <v>470225000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BF48">
         <v>392114000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BG48">
         <v>319798000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BH48">
         <v>249038000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BI48">
         <v>205849000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BJ48">
         <v>121451000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BK48">
         <v>47560000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BL48">
         <v>31170000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BM48">
         <v>21626000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BN48">
         <v>-18110000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BO48">
         <v>-55817000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BP48">
         <v>-74746000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BQ48">
         <v>-71135000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BR48">
         <v>-83072000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BS48">
         <v>-79777000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BT48">
         <v>-78514000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BU48">
         <v>16855000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BV48">
         <v>4232000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BW48">
         <v>-10098000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BX48">
         <v>-21501000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BY48">
         <v>-23487000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BZ48">
         <v>-38335000.0</v>
       </c>
-      <c r="BY48">
+      <c r="CA48">
         <v>-44141000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CB48">
         <v>-41360000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CC48">
         <v>-96867000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CD48">
         <v>-105345000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CE48">
         <v>-113018000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CF48">
         <v>-115325000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CG48">
         <v>-144735000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CH48">
         <v>-160498000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CI48">
         <v>-172680000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CJ48">
         <v>-180341000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CK48">
         <v>-187231000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CL48">
         <v>-193497000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CM48">
         <v>-197637000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CN48">
         <v>-195390000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CO48">
         <v>-192570000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CP48">
         <v>-191229000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CQ48">
         <v>-188845000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CR48">
         <v>-185821000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CS48">
         <v>-183216000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CT48">
         <v>-171029000.0</v>
       </c>
-      <c r="CS48">
+      <c r="CU48">
         <v>-167847000.0</v>
       </c>
-      <c r="CT48">
+      <c r="CV48">
         <v>-162169637.0</v>
       </c>
-      <c r="CU48">
+      <c r="CW48">
         <v>-154742505.0</v>
       </c>
-      <c r="CV48">
+      <c r="CX48">
         <v>-144931609.0</v>
       </c>
-      <c r="CW48">
+      <c r="CY48">
         <v>-134284672.0</v>
       </c>
-      <c r="CX48">
+      <c r="CZ48">
         <v>-124881888.0</v>
       </c>
-      <c r="CY48">
+      <c r="DA48">
         <v>-93009335.0</v>
       </c>
-      <c r="CZ48">
+      <c r="DB48">
         <v>-85995311.0</v>
       </c>
-      <c r="DA48">
+      <c r="DC48">
         <v>-57184995.0</v>
       </c>
-      <c r="DB48">
+      <c r="DD48">
         <v>-49300000.0</v>
       </c>
-      <c r="DC48">
+      <c r="DE48">
         <v>-40500000.0</v>
       </c>
-      <c r="DD48">
+      <c r="DF48">
         <v>-34100000.0</v>
       </c>
-      <c r="DE48">
+      <c r="DG48">
         <v>-28000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:109">
+    <row r="49" spans="1:111">
       <c r="A49" t="s">
         <v>76</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49">
         <v>5542400000.0</v>
       </c>
-      <c r="M49">
+      <c r="O49">
         <v>5283200000.0</v>
       </c>
-      <c r="N49">
+      <c r="P49">
         <v>5042300000.0</v>
       </c>
-      <c r="O49">
+      <c r="Q49">
         <v>4910200000.0</v>
       </c>
-      <c r="P49">
+      <c r="R49">
         <v>4670900000.0</v>
       </c>
-      <c r="Q49">
+      <c r="S49">
         <v>4554900000.0</v>
       </c>
-      <c r="R49">
+      <c r="T49">
         <v>4315000000.0</v>
       </c>
-      <c r="S49">
+      <c r="U49">
         <v>4202800000.0</v>
       </c>
-      <c r="T49">
+      <c r="V49">
         <v>4040100000.0</v>
       </c>
-      <c r="U49">
+      <c r="W49">
         <v>3867500000.0</v>
       </c>
-      <c r="V49">
+      <c r="X49">
         <v>3839200000.0</v>
       </c>
-      <c r="W49">
+      <c r="Y49">
         <v>3740400000.0</v>
       </c>
-      <c r="X49">
+      <c r="Z49">
         <v>3569200000.0</v>
       </c>
-      <c r="Y49">
+      <c r="AA49">
         <v>3462100000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AB49">
         <v>3325200000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AC49">
         <v>3272600000.0</v>
       </c>
-      <c r="AB49"/>
-      <c r="AC49">
+      <c r="AD49"/>
+      <c r="AE49">
         <v>2935100000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AF49">
         <v>3434800000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AG49">
         <v>3369500000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AH49">
         <v>3263000000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AI49">
         <v>3090100000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AJ49">
         <v>2845600000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AK49">
         <v>2826600000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AL49">
         <v>2550300000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AM49">
         <v>2606300000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AN49">
         <v>2433500000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AO49">
         <v>2323200000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AP49">
         <v>2161400000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AQ49">
         <v>1955300000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AR49">
         <v>1719753000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AS49">
         <v>1615109000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AT49">
         <v>1150684000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AU49">
         <v>1051473000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AV49">
         <v>1068114000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AW49">
         <v>952179000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AX49">
         <v>977416000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AY49">
         <v>865564000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AZ49">
         <v>728040000.0</v>
       </c>
-      <c r="AY49">
+      <c r="BA49">
         <v>758354000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BB49">
         <v>695669000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BC49">
         <v>615805000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BD49">
         <v>553480000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BE49">
         <v>470225000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BF49">
         <v>392114000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BG49">
         <v>319798000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BH49">
         <v>249038000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BI49">
         <v>205849000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BJ49">
         <v>121451000.0</v>
       </c>
-      <c r="BI49">
+      <c r="BK49">
         <v>47560000.0</v>
       </c>
-      <c r="BJ49">
+      <c r="BL49">
         <v>31170000.0</v>
       </c>
-      <c r="BK49">
+      <c r="BM49">
         <v>21626000.0</v>
       </c>
-      <c r="BL49">
+      <c r="BN49">
         <v>-18110000.0</v>
       </c>
-      <c r="BM49"/>
-      <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
       <c r="CR49"/>
       <c r="CS49"/>
       <c r="CT49"/>
       <c r="CU49"/>
       <c r="CV49"/>
       <c r="CW49"/>
       <c r="CX49"/>
       <c r="CY49"/>
       <c r="CZ49"/>
       <c r="DA49"/>
       <c r="DB49"/>
       <c r="DC49"/>
       <c r="DD49"/>
       <c r="DE49"/>
+      <c r="DF49"/>
+      <c r="DG49"/>
     </row>
-    <row r="50" spans="1:109">
+    <row r="50" spans="1:111">
       <c r="A50" t="s">
         <v>77</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
-      <c r="E50">
+      <c r="E50"/>
+      <c r="F50"/>
+      <c r="G50">
         <v>200000000.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>300000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>400000000.0</v>
       </c>
       <c r="I50">
         <v>400000000.0</v>
       </c>
       <c r="J50">
         <v>400000000.0</v>
       </c>
       <c r="K50">
+        <v>400000000.0</v>
+      </c>
+      <c r="L50">
+        <v>400000000.0</v>
+      </c>
+      <c r="M50">
         <v>300000000.0</v>
       </c>
-      <c r="L50"/>
-      <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
-      <c r="Z50">
-[...4 lines deleted...]
-      </c>
+      <c r="Z50"/>
+      <c r="AA50"/>
       <c r="AB50">
         <v>250000000.0</v>
       </c>
       <c r="AC50">
+        <v>250000000.0</v>
+      </c>
+      <c r="AD50">
+        <v>250000000.0</v>
+      </c>
+      <c r="AE50">
         <v>3400000.0</v>
       </c>
-      <c r="AD50"/>
-[...6 lines deleted...]
-      </c>
+      <c r="AF50"/>
+      <c r="AG50"/>
       <c r="AH50">
         <v>250000000.0</v>
       </c>
       <c r="AI50">
         <v>250000000.0</v>
       </c>
       <c r="AJ50">
         <v>250000000.0</v>
       </c>
-      <c r="AK50"/>
-      <c r="AL50"/>
+      <c r="AK50">
+        <v>250000000.0</v>
+      </c>
+      <c r="AL50">
+        <v>250000000.0</v>
+      </c>
       <c r="AM50"/>
-      <c r="AN50">
-[...1 lines deleted...]
-      </c>
+      <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50">
+        <v>900000.0</v>
+      </c>
+      <c r="AQ50"/>
+      <c r="AR50">
         <v>5400000.0</v>
       </c>
-      <c r="AQ50"/>
-      <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50"/>
+      <c r="AV50">
         <v>126414000.0</v>
       </c>
-      <c r="AU50"/>
-      <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
@@ -18046,975 +18292,989 @@
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
       <c r="CR50"/>
       <c r="CS50"/>
       <c r="CT50"/>
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
       <c r="CX50"/>
       <c r="CY50"/>
       <c r="CZ50"/>
       <c r="DA50"/>
       <c r="DB50"/>
       <c r="DC50"/>
       <c r="DD50"/>
       <c r="DE50"/>
+      <c r="DF50"/>
+      <c r="DG50"/>
     </row>
-    <row r="51" spans="1:109">
+    <row r="51" spans="1:111">
       <c r="A51" t="s">
         <v>78</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
-      <c r="D51"/>
-      <c r="E51">
+      <c r="D51">
+        <v>37600000.0</v>
+      </c>
+      <c r="E51"/>
+      <c r="F51"/>
+      <c r="G51">
         <v>200000000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>300000000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>400000000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>500000000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>600000000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>700000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>800000000.0</v>
       </c>
       <c r="M51">
         <v>800000000.0</v>
       </c>
       <c r="N51">
         <v>800000000.0</v>
       </c>
       <c r="O51">
         <v>800000000.0</v>
       </c>
       <c r="P51">
         <v>800000000.0</v>
       </c>
       <c r="Q51">
         <v>800000000.0</v>
       </c>
       <c r="R51">
         <v>800000000.0</v>
       </c>
       <c r="S51">
         <v>800000000.0</v>
       </c>
       <c r="T51">
         <v>800000000.0</v>
       </c>
       <c r="U51">
         <v>800000000.0</v>
       </c>
       <c r="V51">
         <v>800000000.0</v>
       </c>
       <c r="W51">
         <v>800000000.0</v>
       </c>
       <c r="X51">
         <v>800000000.0</v>
       </c>
       <c r="Y51">
         <v>800000000.0</v>
       </c>
       <c r="Z51">
+        <v>800000000.0</v>
+      </c>
+      <c r="AA51">
+        <v>800000000.0</v>
+      </c>
+      <c r="AB51">
         <v>850000000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>1000000000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>1050000000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>1053400000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>250000000.0</v>
       </c>
       <c r="AF51">
         <v>250000000.0</v>
       </c>
       <c r="AG51">
         <v>250000000.0</v>
       </c>
       <c r="AH51">
         <v>250000000.0</v>
       </c>
       <c r="AI51">
         <v>250000000.0</v>
       </c>
       <c r="AJ51">
         <v>250000000.0</v>
       </c>
-      <c r="AK51"/>
-      <c r="AL51"/>
+      <c r="AK51">
+        <v>250000000.0</v>
+      </c>
+      <c r="AL51">
+        <v>250000000.0</v>
+      </c>
       <c r="AM51"/>
-      <c r="AN51">
+      <c r="AN51"/>
+      <c r="AO51"/>
+      <c r="AP51">
         <v>900000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AQ51">
         <v>5400000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AR51">
         <v>5387000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AS51">
         <v>30017000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AT51">
         <v>32282000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AU51">
         <v>115222000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AV51">
         <v>126414000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AW51">
         <v>291315000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AX51">
         <v>363326000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AY51">
         <v>289053000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AZ51">
         <v>286183000.0</v>
       </c>
-      <c r="AY51">
+      <c r="BA51">
         <v>283265000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BB51">
         <v>280486000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BC51">
         <v>277699000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BD51">
         <v>276301000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BE51">
         <v>273370000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BF51">
         <v>270759000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BG51">
         <v>268164000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BH51">
         <v>265632000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BI51">
         <v>317466000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BJ51">
         <v>313198000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BK51">
         <v>309009000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BL51">
         <v>304897000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BM51">
         <v>263084000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BN51">
         <v>258854000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BO51">
         <v>254690000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BP51">
         <v>250599000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BQ51">
         <v>246582000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BR51">
         <v>242635000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BS51">
         <v>238759000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BT51">
         <v>234952000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BU51">
         <v>249978000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BV51">
         <v>249978000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BW51">
         <v>250000000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BX51">
         <v>250002000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BY51">
         <v>250016000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BZ51">
         <v>250020000.0</v>
       </c>
-      <c r="BY51">
+      <c r="CA51">
         <v>250022000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CB51">
         <v>250025000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CC51">
         <v>9000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CD51">
         <v>14000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CE51">
         <v>19000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CF51">
         <v>23000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CG51">
         <v>595000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CH51">
         <v>809000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CI51">
         <v>20000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CJ51">
         <v>26000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CK51">
         <v>31000.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CL51">
         <v>36000.0</v>
       </c>
-      <c r="CK51">
+      <c r="CM51">
         <v>42000.0</v>
       </c>
-      <c r="CL51">
+      <c r="CN51">
         <v>798000.0</v>
       </c>
-      <c r="CM51">
+      <c r="CO51">
         <v>2509000.0</v>
       </c>
-      <c r="CN51">
+      <c r="CP51">
         <v>2834000.0</v>
       </c>
-      <c r="CO51">
+      <c r="CQ51">
         <v>2843000.0</v>
       </c>
-      <c r="CP51">
+      <c r="CR51">
         <v>1878000.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CS51">
         <v>1892000.0</v>
       </c>
-      <c r="CR51">
+      <c r="CT51">
         <v>1906000.0</v>
       </c>
-      <c r="CS51">
+      <c r="CU51">
         <v>1918000.0</v>
       </c>
-      <c r="CT51">
+      <c r="CV51">
         <v>1938000.0</v>
       </c>
-      <c r="CU51">
+      <c r="CW51">
         <v>1962151.0</v>
       </c>
-      <c r="CV51">
+      <c r="CX51">
         <v>1922675.0</v>
       </c>
-      <c r="CW51">
+      <c r="CY51">
         <v>1921760.0</v>
       </c>
-      <c r="CX51">
+      <c r="CZ51">
         <v>1906763.0</v>
       </c>
-      <c r="CY51">
+      <c r="DA51">
         <v>1792025.0</v>
       </c>
-      <c r="CZ51">
+      <c r="DB51">
         <v>1808121.0</v>
       </c>
-      <c r="DA51">
+      <c r="DC51">
         <v>1820266.0</v>
       </c>
-      <c r="DB51">
+      <c r="DD51">
         <v>1900000.0</v>
       </c>
-      <c r="DC51">
+      <c r="DE51">
         <v>1800000.0</v>
       </c>
-      <c r="DD51">
+      <c r="DF51">
         <v>700000.0</v>
       </c>
-      <c r="DE51">
+      <c r="DG51">
         <v>300000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:109">
+    <row r="52" spans="1:111">
       <c r="A52" t="s">
         <v>79</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
-      <c r="D52"/>
-      <c r="E52">
+      <c r="D52">
+        <v>7300000.0</v>
+      </c>
+      <c r="E52"/>
+      <c r="F52"/>
+      <c r="G52">
         <v>200000000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>300000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>400000000.0</v>
       </c>
       <c r="I52">
         <v>400000000.0</v>
       </c>
       <c r="J52">
         <v>400000000.0</v>
       </c>
       <c r="K52">
+        <v>400000000.0</v>
+      </c>
+      <c r="L52">
+        <v>400000000.0</v>
+      </c>
+      <c r="M52">
         <v>300000000.0</v>
       </c>
-      <c r="L52"/>
-      <c r="M52"/>
       <c r="N52"/>
       <c r="O52"/>
       <c r="P52"/>
       <c r="Q52"/>
       <c r="R52"/>
       <c r="S52"/>
       <c r="T52"/>
       <c r="U52"/>
       <c r="V52"/>
       <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
-      <c r="Z52">
+      <c r="Z52"/>
+      <c r="AA52"/>
+      <c r="AB52">
         <v>250000000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>250000000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>252900000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>3400000.0</v>
       </c>
-      <c r="AD52"/>
-[...6 lines deleted...]
-      </c>
+      <c r="AF52"/>
+      <c r="AG52"/>
       <c r="AH52">
         <v>250000000.0</v>
       </c>
       <c r="AI52">
         <v>250000000.0</v>
       </c>
       <c r="AJ52">
         <v>250000000.0</v>
       </c>
-      <c r="AK52"/>
-      <c r="AL52"/>
+      <c r="AK52">
+        <v>250000000.0</v>
+      </c>
+      <c r="AL52">
+        <v>250000000.0</v>
+      </c>
       <c r="AM52"/>
-      <c r="AN52">
+      <c r="AN52"/>
+      <c r="AO52"/>
+      <c r="AP52">
         <v>900000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AQ52">
         <v>5400000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AR52">
         <v>5387000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AS52">
         <v>30017000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AT52">
         <v>32282000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AU52">
         <v>115222000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AV52">
         <v>126414000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AW52">
         <v>291315000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AX52">
         <v>363326000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AY52">
         <v>285353000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AZ52">
         <v>282459000.0</v>
       </c>
-      <c r="AY52">
+      <c r="BA52">
         <v>212967000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BB52">
         <v>210166000.0</v>
       </c>
-      <c r="BA52"/>
-      <c r="BB52"/>
       <c r="BC52"/>
       <c r="BD52"/>
       <c r="BE52"/>
       <c r="BF52"/>
-      <c r="BG52">
+      <c r="BG52"/>
+      <c r="BH52"/>
+      <c r="BI52">
         <v>248537000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BJ52">
         <v>244269000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BK52">
         <v>240080000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BL52">
         <v>235968000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BM52">
         <v>263084000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BN52">
         <v>258854000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BO52">
         <v>224090000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BP52">
         <v>220272000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BQ52">
         <v>216525000.0</v>
       </c>
-      <c r="BP52"/>
-      <c r="BQ52"/>
       <c r="BR52"/>
-      <c r="BS52">
+      <c r="BS52"/>
+      <c r="BT52"/>
+      <c r="BU52">
         <v>249978000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BV52">
         <v>249978000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BW52">
         <v>22000000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BX52">
         <v>250012000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BY52">
         <v>12000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BZ52">
         <v>12000.0</v>
       </c>
-      <c r="BY52">
+      <c r="CA52">
         <v>11000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CB52">
         <v>10000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CC52">
         <v>5000.0</v>
       </c>
-      <c r="CB52">
+      <c r="CD52">
         <v>9000.0</v>
       </c>
-      <c r="CC52">
+      <c r="CE52">
         <v>12000.0</v>
       </c>
-      <c r="CD52">
+      <c r="CF52">
         <v>15000.0</v>
       </c>
-      <c r="CE52">
+      <c r="CG52">
         <v>586000.0</v>
       </c>
-      <c r="CF52">
+      <c r="CH52">
         <v>795000.0</v>
       </c>
-      <c r="CG52">
+      <c r="CI52">
         <v>10000.0</v>
       </c>
-      <c r="CH52">
+      <c r="CJ52">
         <v>16000.0</v>
       </c>
-      <c r="CI52">
+      <c r="CK52">
         <v>18000.0</v>
       </c>
-      <c r="CJ52">
+      <c r="CL52">
         <v>20000.0</v>
       </c>
-      <c r="CK52">
+      <c r="CM52">
         <v>22000.0</v>
       </c>
-      <c r="CL52">
+      <c r="CN52">
         <v>773000.0</v>
       </c>
-      <c r="CM52">
+      <c r="CO52">
         <v>2478000.0</v>
       </c>
-      <c r="CN52">
+      <c r="CP52">
         <v>1095000.0</v>
       </c>
-      <c r="CO52">
+      <c r="CQ52">
         <v>1091000.0</v>
       </c>
-      <c r="CP52">
+      <c r="CR52">
         <v>111000.0</v>
       </c>
-      <c r="CQ52">
+      <c r="CS52">
         <v>111000.0</v>
       </c>
-      <c r="CR52">
+      <c r="CT52">
         <v>107000.0</v>
       </c>
-      <c r="CS52">
+      <c r="CU52">
         <v>104000.0</v>
       </c>
-      <c r="CT52">
+      <c r="CV52">
         <v>102000.0</v>
       </c>
-      <c r="CU52">
+      <c r="CW52">
         <v>99500.0</v>
       </c>
-      <c r="CV52">
+      <c r="CX52">
         <v>85852.0</v>
       </c>
-      <c r="CW52">
+      <c r="CY52">
         <v>77855.0</v>
       </c>
-      <c r="CX52">
+      <c r="CZ52">
         <v>70803.0</v>
       </c>
-      <c r="CY52">
+      <c r="DA52">
         <v>29247.0</v>
       </c>
-      <c r="CZ52">
+      <c r="DB52">
         <v>41516.0</v>
       </c>
-      <c r="DA52">
+      <c r="DC52">
         <v>43701.0</v>
       </c>
-      <c r="DB52">
+      <c r="DD52">
         <v>100000.0</v>
       </c>
-      <c r="DC52"/>
-      <c r="DD52"/>
       <c r="DE52"/>
+      <c r="DF52"/>
+      <c r="DG52"/>
     </row>
-    <row r="53" spans="1:109">
+    <row r="53" spans="1:111">
       <c r="A53" t="s">
         <v>80</v>
       </c>
-      <c r="B53"/>
+      <c r="B53">
+        <v>859100000.0</v>
+      </c>
       <c r="C53">
+        <v>1079500000.0</v>
+      </c>
+      <c r="D53">
+        <v>1363200000.0</v>
+      </c>
+      <c r="E53">
         <v>1631000000.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>1455600000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>1421400000.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>1569800000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>1772600000.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>1615800000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>1456300000.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>1786400000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>1767800000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>1611700000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>1699900000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>1877500000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>1648800000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>1460000000.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>1454400000.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>1035900000.0</v>
       </c>
-      <c r="S53">
+      <c r="U53">
         <v>1091900000.0</v>
       </c>
-      <c r="T53">
+      <c r="V53">
         <v>1025300000.0</v>
       </c>
-      <c r="U53">
+      <c r="W53">
         <v>899000000.0</v>
       </c>
-      <c r="V53">
+      <c r="X53">
         <v>1096300000.0</v>
       </c>
-      <c r="W53">
+      <c r="Y53">
         <v>910300000.0</v>
       </c>
-      <c r="X53">
+      <c r="Z53">
         <v>875300000.0</v>
       </c>
-      <c r="Y53">
+      <c r="AA53">
         <v>669300000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AB53">
         <v>747500000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AC53">
         <v>850300000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AD53">
         <v>904900000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AE53">
         <v>814500000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AF53">
         <v>746700000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AG53">
         <v>581600000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AH53">
         <v>467100000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AI53">
         <v>324100000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AJ53">
         <v>222300000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AK53">
         <v>143200000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AL53">
         <v>109300000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AM53">
         <v>33700000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AN53">
         <v>27800000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AO53">
         <v>79600000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AP53">
         <v>107200000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AQ53">
         <v>128300000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AR53">
         <v>122000000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AS53">
         <v>156630000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AT53">
         <v>185774000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AU53">
         <v>230356000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AV53">
         <v>297842000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AW53">
         <v>270372000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AX53">
         <v>308534000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AY53">
         <v>346698000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AZ53">
         <v>409645000.0</v>
       </c>
-      <c r="AY53">
+      <c r="BA53">
         <v>394612000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BB53">
         <v>353041000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BC53">
         <v>408516000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BD53">
         <v>325175000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BE53">
         <v>240032000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BF53">
         <v>235355000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BG53">
         <v>252300000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BH53">
         <v>240803000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BI53">
         <v>350614000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BJ53">
         <v>409098000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BK53">
         <v>394447000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BL53">
         <v>374921000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BM53">
         <v>251553000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BN53">
         <v>94066000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BO53">
         <v>103414000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BP53">
         <v>129140000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BQ53">
         <v>100994000.0</v>
       </c>
-      <c r="BP53">
+      <c r="BR53">
         <v>86361000.0</v>
       </c>
-      <c r="BQ53">
+      <c r="BS53">
         <v>86945000.0</v>
       </c>
-      <c r="BR53">
+      <c r="BT53">
         <v>106596000.0</v>
       </c>
-      <c r="BS53">
+      <c r="BU53">
         <v>123942000.0</v>
       </c>
-      <c r="BT53">
+      <c r="BV53">
         <v>89137000.0</v>
       </c>
-      <c r="BU53">
+      <c r="BW53">
         <v>87514000.0</v>
       </c>
-      <c r="BV53">
+      <c r="BX53">
         <v>150729000.0</v>
       </c>
-      <c r="BW53">
+      <c r="BY53">
         <v>163540000.0</v>
       </c>
-      <c r="BX53">
+      <c r="BZ53">
         <v>116886000.0</v>
       </c>
-      <c r="BY53">
+      <c r="CA53">
         <v>103364000.0</v>
       </c>
-      <c r="BZ53">
+      <c r="CB53">
         <v>136682000.0</v>
       </c>
-      <c r="CA53">
+      <c r="CC53">
         <v>95060000.0</v>
       </c>
-      <c r="CB53">
+      <c r="CD53">
         <v>95034000.0</v>
       </c>
-      <c r="CC53">
+      <c r="CE53">
         <v>60322000.0</v>
       </c>
-      <c r="CD53">
+      <c r="CF53">
         <v>56304000.0</v>
       </c>
-      <c r="CE53">
+      <c r="CG53">
         <v>41638000.0</v>
       </c>
-      <c r="CF53">
+      <c r="CH53">
         <v>38690000.0</v>
       </c>
-      <c r="CG53">
+      <c r="CI53">
         <v>7000000.0</v>
       </c>
-      <c r="CH53">
+      <c r="CJ53">
         <v>200000.0</v>
       </c>
-      <c r="CI53">
+      <c r="CK53">
         <v>10118000.0</v>
       </c>
-      <c r="CJ53"/>
-      <c r="CK53"/>
       <c r="CL53"/>
       <c r="CM53"/>
       <c r="CN53"/>
       <c r="CO53"/>
       <c r="CP53"/>
       <c r="CQ53"/>
-      <c r="CR53">
+      <c r="CR53"/>
+      <c r="CS53"/>
+      <c r="CT53">
         <v>132229000.0</v>
       </c>
-      <c r="CS53">
+      <c r="CU53">
         <v>43584000.0</v>
       </c>
-      <c r="CT53">
+      <c r="CV53">
         <v>31677000.0</v>
       </c>
-      <c r="CU53">
+      <c r="CW53">
         <v>10500325.0</v>
       </c>
-      <c r="CV53"/>
-      <c r="CW53">
+      <c r="CX53"/>
+      <c r="CY53">
         <v>7312460.0</v>
       </c>
-      <c r="CX53">
+      <c r="CZ53">
         <v>14483637.0</v>
       </c>
-      <c r="CY53">
+      <c r="DA53">
         <v>14256455.0</v>
       </c>
-      <c r="CZ53">
+      <c r="DB53">
         <v>14034984.0</v>
       </c>
-      <c r="DA53">
+      <c r="DC53">
         <v>13839355.0</v>
       </c>
-      <c r="DB53">
+      <c r="DD53">
         <v>33300000.0</v>
       </c>
-      <c r="DC53">
+      <c r="DE53">
         <v>53900000.0</v>
       </c>
-      <c r="DD53">
+      <c r="DF53">
         <v>53000000.0</v>
       </c>
-      <c r="DE53"/>
+      <c r="DG53"/>
     </row>
-    <row r="54" spans="1:109">
+    <row r="54" spans="1:111">
       <c r="A54" t="s">
         <v>81</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...4 lines deleted...]
-      </c>
+      <c r="AE54"/>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
@@ -19067,1451 +19327,1477 @@
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
       <c r="BI54">
         <v>0.0</v>
       </c>
       <c r="BJ54">
         <v>0.0</v>
       </c>
       <c r="BK54">
         <v>0.0</v>
       </c>
       <c r="BL54">
         <v>0.0</v>
       </c>
-      <c r="BM54"/>
-      <c r="BN54"/>
+      <c r="BM54">
+        <v>0.0</v>
+      </c>
+      <c r="BN54">
+        <v>0.0</v>
+      </c>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
       <c r="CR54"/>
       <c r="CS54"/>
       <c r="CT54"/>
       <c r="CU54"/>
       <c r="CV54"/>
       <c r="CW54"/>
       <c r="CX54"/>
       <c r="CY54"/>
       <c r="CZ54"/>
       <c r="DA54"/>
       <c r="DB54"/>
       <c r="DC54"/>
       <c r="DD54"/>
       <c r="DE54"/>
+      <c r="DF54"/>
+      <c r="DG54"/>
     </row>
-    <row r="55" spans="1:109">
+    <row r="55" spans="1:111">
       <c r="A55" t="s">
         <v>82</v>
       </c>
       <c r="B55">
+        <v>7220100000.0</v>
+      </c>
+      <c r="C55">
+        <v>6714200000.0</v>
+      </c>
+      <c r="D55">
         <v>7880000000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>7351100000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>7908000000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>7743900000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>7364000000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>7123100000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>6723200000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>6495200000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>7167000000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>7023600000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>6681300000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>6346000000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>6044500000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>5781600000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>5543300000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>5359800000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>5169100000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>5048900000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>4844900000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>4641000000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>4615000000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>4411200000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>4219400000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>4025900000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>3913400000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>3999600000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>3898900000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>3726700000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>3401000000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>3412100000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>3244900000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>3020200000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>2879400000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>2936000000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>2691500000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>2561300000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>2325600000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>2269200000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>2201500000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>2192100000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>2184445000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>2159233000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>1736822000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>1894614000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>1884410000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AW55">
         <v>2072050000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AX55">
         <v>1952872000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AY55">
         <v>2114934000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AZ55">
         <v>2087567000.0</v>
       </c>
-      <c r="AY55">
+      <c r="BA55">
         <v>1927657000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BB55">
         <v>1777673000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BC55">
         <v>1697355000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BD55">
         <v>1626595000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BE55">
         <v>1647492000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BF55">
         <v>1556401000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BG55">
         <v>1561435000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BH55">
         <v>1518079000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BI55">
         <v>1667053000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BJ55">
         <v>1578740000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BK55">
         <v>1485404000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BL55">
         <v>1431635000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BM55">
         <v>1282784000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BN55">
         <v>1187675000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BO55">
         <v>1126703000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BP55">
         <v>1051544000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BQ55">
         <v>1004727000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BR55">
         <v>951671000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BS55">
         <v>902813000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BT55">
         <v>871319000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BU55">
         <v>766680000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BV55">
         <v>679818000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BW55">
         <v>638064000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BX55">
         <v>587018000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BY55">
         <v>512718000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BZ55">
         <v>471794000.0</v>
       </c>
-      <c r="BY55">
+      <c r="CA55">
         <v>436266000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CB55">
         <v>478550000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CC55">
         <v>297774000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CD55">
         <v>325433000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CE55">
         <v>304751000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CF55">
         <v>291413000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CG55">
         <v>257173000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CH55">
         <v>234224000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CI55">
         <v>216925000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CJ55">
         <v>207158000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CK55">
         <v>195110000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CL55">
         <v>183250000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CM55">
         <v>176040000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CN55">
         <v>179502000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CO55">
         <v>188086000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CP55">
         <v>184668000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CQ55">
         <v>181980000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CR55">
         <v>184566000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CS55">
         <v>187473000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CT55">
         <v>200604000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CU55">
         <v>202198000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CV55">
         <v>212121371.0</v>
       </c>
-      <c r="CU55">
+      <c r="CW55">
         <v>218078165.0</v>
       </c>
-      <c r="CV55">
+      <c r="CX55">
         <v>229840557.0</v>
       </c>
-      <c r="CW55">
+      <c r="CY55">
         <v>240998774.0</v>
       </c>
-      <c r="CX55">
+      <c r="CZ55">
         <v>250644984.0</v>
       </c>
-      <c r="CY55">
+      <c r="DA55">
         <v>252441245.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DB55">
         <v>123372565.0</v>
       </c>
-      <c r="DA55">
+      <c r="DC55">
         <v>130404501.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>63500000.0</v>
       </c>
       <c r="DD55">
         <v>59900000.0</v>
       </c>
       <c r="DE55">
+        <v>63500000.0</v>
+      </c>
+      <c r="DF55">
+        <v>59900000.0</v>
+      </c>
+      <c r="DG55">
         <v>17800000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:109">
+    <row r="56" spans="1:111">
       <c r="A56" t="s">
         <v>83</v>
       </c>
       <c r="B56">
+        <v>3483700000.0</v>
+      </c>
+      <c r="C56">
+        <v>2872000000.0</v>
+      </c>
+      <c r="D56">
         <v>3702500000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>3494000000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>3826900000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>3939800000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>3873900000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>4000400000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>3619500000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>3248700000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>3551000000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>3458900000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>3213400000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>3193000000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>3380300000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>3056400000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>2684300000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>2586600000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>2323600000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>2385900000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>2317900000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>2014300000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>2167200000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>1868200000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>1894400000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>1846300000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>1864500000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>1933400000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>2139800000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>1942500000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>1768000000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>1608700000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>1624200000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>1633600000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>1447900000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>1639200000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>1563700000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>1504100000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>1424800000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>1386000000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>1315400000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>1299600000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>1275335000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>1228523000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>829039000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>994091000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>974197000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AW56">
         <v>1078485000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AX56">
         <v>881608000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AY56">
         <v>990268000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AZ56">
         <v>909013000.0</v>
       </c>
-      <c r="AY56">
+      <c r="BA56">
         <v>932742000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BB56">
         <v>903583000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BC56">
         <v>844567000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BD56">
         <v>668470000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BE56">
         <v>718185000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BF56">
         <v>570607000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BG56">
         <v>573919000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BH56">
         <v>562455000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BI56">
         <v>846133000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BJ56">
         <v>877509000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BK56">
         <v>810844000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BL56">
         <v>764487000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BM56">
         <v>598484000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BN56">
         <v>516292000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BO56">
         <v>398745000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BP56">
         <v>324507000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BQ56">
         <v>322151000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BR56">
         <v>287878000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BS56">
         <v>267361000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BT56">
         <v>297447000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BU56">
         <v>295923000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BV56">
         <v>282641000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BW56">
         <v>327860000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BX56">
         <v>352461000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BY56">
         <v>286876000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BZ56">
         <v>246835000.0</v>
       </c>
-      <c r="BY56">
+      <c r="CA56">
         <v>218921000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CB56">
         <v>277374000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CC56">
         <v>180196000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CD56">
         <v>207263000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CE56">
         <v>186670000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CF56">
         <v>166757000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CG56">
         <v>146891000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CH56">
         <v>126631000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CI56">
         <v>119306000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CJ56">
         <v>110492000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CK56">
         <v>107959000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CL56">
         <v>95391000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CM56">
         <v>88288000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CN56">
         <v>89721000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CO56">
         <v>105327000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CP56">
         <v>111202000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CQ56">
         <v>110199000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CR56">
         <v>141857000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CS56">
         <v>155155000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CT56">
         <v>169697000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CU56">
         <v>77354000.0</v>
       </c>
-      <c r="CT56">
+      <c r="CV56">
         <v>69002681.0</v>
       </c>
-      <c r="CU56">
+      <c r="CW56">
         <v>107024511.0</v>
       </c>
-      <c r="CV56">
+      <c r="CX56">
         <v>172117926.0</v>
       </c>
-      <c r="CW56">
+      <c r="CY56">
         <v>197762086.0</v>
       </c>
-      <c r="CX56">
+      <c r="CZ56">
         <v>222120104.0</v>
       </c>
-      <c r="CY56">
+      <c r="DA56">
         <v>240835378.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DB56">
         <v>111597602.0</v>
       </c>
-      <c r="DA56">
+      <c r="DC56">
         <v>118502211.0</v>
       </c>
-      <c r="DB56">
+      <c r="DD56">
         <v>52700000.0</v>
       </c>
-      <c r="DC56">
+      <c r="DE56">
         <v>59800000.0</v>
       </c>
-      <c r="DD56">
+      <c r="DF56">
         <v>57800000.0</v>
       </c>
-      <c r="DE56">
+      <c r="DG56">
         <v>15500000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:109">
+    <row r="57" spans="1:111">
       <c r="A57" t="s">
         <v>84</v>
       </c>
       <c r="B57">
+        <v>607800000.0</v>
+      </c>
+      <c r="C57">
+        <v>599100000.0</v>
+      </c>
+      <c r="D57">
         <v>560600000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>546300000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>527100000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>721500000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>738100000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>873400000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>832300000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>860600000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>804400000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>744100000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>370300000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>324600000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>343200000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>315900000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>331500000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>292600000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>305400000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>320000000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>311400000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>302400000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>323300000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>258900000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>255000000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>207300000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>463000000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>469900000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>463500000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>270000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>276600000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>372400000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>350000000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>318400000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>444700000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>789400000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>838800000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>427700000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>332500000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>314600000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>292400000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>357100000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>440824000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>557342000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>542414000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>646748000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>504310000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AW57">
         <v>760648000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AX57">
         <v>659073000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AY57">
         <v>658535000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AZ57">
         <v>687674000.0</v>
       </c>
-      <c r="AY57">
+      <c r="BA57">
         <v>468909000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BB57">
         <v>412225000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BC57">
         <v>176604000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BD57">
         <v>176755000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BE57">
         <v>227615000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BF57">
         <v>187662000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BG57">
         <v>175542000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BH57">
         <v>212577000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BI57">
         <v>424951000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BJ57">
         <v>453541000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BK57">
         <v>441954000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BL57">
         <v>428686000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BM57">
         <v>397465000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BN57">
         <v>365724000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BO57">
         <v>329038000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BP57">
         <v>330187000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BQ57">
         <v>301027000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BR57">
         <v>76217000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BS57">
         <v>59761000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BT57">
         <v>57826000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BU57">
         <v>293127000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BV57">
         <v>293221000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BW57">
         <v>60452000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BX57">
         <v>272760000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BY57">
         <v>32793000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BZ57">
         <v>23308000.0</v>
       </c>
-      <c r="BY57">
+      <c r="CA57">
         <v>19228000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CB57">
         <v>19250000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CC57">
         <v>20005000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CD57">
         <v>23854000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CE57">
         <v>17708000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CF57">
         <v>14523000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CG57">
         <v>17123000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CH57">
         <v>15755000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CI57">
         <v>11925000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CJ57">
         <v>13864000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CK57">
         <v>14187000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CL57">
         <v>11302000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CM57">
         <v>9823000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CN57">
         <v>10618000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CO57">
         <v>17451000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CP57">
         <v>12466000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CQ57">
         <v>11045000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CR57">
         <v>9307000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CS57">
         <v>9796000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CT57">
         <v>11054000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CU57">
         <v>7928000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CV57">
         <v>10797867.0</v>
       </c>
-      <c r="CU57">
+      <c r="CW57">
         <v>9582606.0</v>
       </c>
-      <c r="CV57">
+      <c r="CX57">
         <v>11915828.0</v>
       </c>
-      <c r="CW57">
+      <c r="CY57">
         <v>12134702.0</v>
       </c>
-      <c r="CX57">
+      <c r="CZ57">
         <v>11492192.0</v>
       </c>
-      <c r="CY57">
+      <c r="DA57">
         <v>7891337.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DB57">
         <v>6781363.0</v>
       </c>
-      <c r="DA57">
+      <c r="DC57">
         <v>5031529.0</v>
       </c>
-      <c r="DB57">
+      <c r="DD57">
         <v>4600000.0</v>
       </c>
-      <c r="DC57">
+      <c r="DE57">
         <v>2300000.0</v>
       </c>
-      <c r="DD57">
+      <c r="DF57">
         <v>900000.0</v>
       </c>
-      <c r="DE57">
+      <c r="DG57">
         <v>2000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:109">
+    <row r="58" spans="1:111">
       <c r="A58" t="s">
         <v>85</v>
       </c>
       <c r="B58">
+        <v>819800000.0</v>
+      </c>
+      <c r="C58">
+        <v>813100000.0</v>
+      </c>
+      <c r="D58">
         <v>783800000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>760900000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>734400000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>936700000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>920000000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>1022200000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>1026000000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>1157100000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>1182200000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>1311500000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>1270300000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>1222800000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>1247800000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>1219400000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>1224900000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>1183500000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>1210200000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>1219200000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>1205400000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>1195600000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>1219800000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>1128100000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>1125700000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>1077400000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>1133000000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>1283800000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>1332100000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>1388500000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>612400000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>700100000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>660100000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>631600000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>777600000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>846900000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>896200000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>485100000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>463400000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>419600000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>384400000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>469300000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>584798000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>679864000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>683265000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>782560000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>618836000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AW58">
         <v>855491000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AX58">
         <v>739797000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AY58">
         <v>757244000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AZ58">
         <v>783256000.0</v>
       </c>
-      <c r="AY58">
+      <c r="BA58">
         <v>619542000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BB58">
         <v>561534000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BC58">
         <v>535769000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BD58">
         <v>531732000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BE58">
         <v>586661000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BF58">
         <v>546802000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BG58">
         <v>536786000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BH58">
         <v>569591000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BI58">
         <v>582084000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BJ58">
         <v>576397000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BK58">
         <v>561195000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BL58">
         <v>547749000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BM58">
         <v>442053000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BN58">
         <v>405374000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BO58">
         <v>398455000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BP58">
         <v>398535000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BQ58">
         <v>365170000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BR58">
         <v>346691000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BS58">
         <v>325531000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BT58">
         <v>363620000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BU58">
         <v>348094000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BV58">
         <v>305529000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BW58">
         <v>311631000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BX58">
         <v>291228000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BY58">
         <v>302176000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BZ58">
         <v>292793000.0</v>
       </c>
-      <c r="BY58">
+      <c r="CA58">
         <v>273914000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CB58">
         <v>273944000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CC58">
         <v>22728000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CD58">
         <v>25914000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CE58">
         <v>19465000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CF58">
         <v>16311000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CG58">
         <v>18816000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CH58">
         <v>17426000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CI58">
         <v>13615000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CJ58">
         <v>15522000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CK58">
         <v>15771000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CL58">
         <v>12665000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CM58">
         <v>10986000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CN58">
         <v>11737000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CO58">
         <v>18536000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CP58">
         <v>15202000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CQ58">
         <v>13669000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CR58">
         <v>12908000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CS58">
         <v>13364000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CT58">
         <v>14568000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CU58">
         <v>11396000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CV58">
         <v>15722247.0</v>
       </c>
-      <c r="CU58">
+      <c r="CW58">
         <v>14505099.0</v>
       </c>
-      <c r="CV58">
+      <c r="CX58">
         <v>16245921.0</v>
       </c>
-      <c r="CW58">
+      <c r="CY58">
         <v>16207329.0</v>
       </c>
-      <c r="CX58">
+      <c r="CZ58">
         <v>15907202.0</v>
       </c>
-      <c r="CY58">
+      <c r="DA58">
         <v>9667938.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DB58">
         <v>8561789.0</v>
       </c>
-      <c r="DA58">
+      <c r="DC58">
         <v>6821915.0</v>
       </c>
-      <c r="DB58">
+      <c r="DD58">
         <v>6300000.0</v>
       </c>
-      <c r="DC58">
+      <c r="DE58">
         <v>4100000.0</v>
       </c>
-      <c r="DD58">
+      <c r="DF58">
         <v>1600000.0</v>
       </c>
-      <c r="DE58">
+      <c r="DG58">
         <v>2300000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:109">
+    <row r="59" spans="1:111">
       <c r="A59" t="s">
         <v>86</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
-[...4 lines deleted...]
-      </c>
+      <c r="AE59"/>
+      <c r="AF59"/>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
       <c r="AO59">
@@ -20564,622 +20850,630 @@
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
       <c r="BI59">
         <v>0.0</v>
       </c>
       <c r="BJ59">
         <v>0.0</v>
       </c>
       <c r="BK59">
         <v>0.0</v>
       </c>
       <c r="BL59">
         <v>0.0</v>
       </c>
-      <c r="BM59"/>
-      <c r="BN59"/>
+      <c r="BM59">
+        <v>0.0</v>
+      </c>
+      <c r="BN59">
+        <v>0.0</v>
+      </c>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
       <c r="CR59"/>
       <c r="CS59"/>
       <c r="CT59"/>
       <c r="CU59"/>
       <c r="CV59"/>
       <c r="CW59"/>
       <c r="CX59"/>
       <c r="CY59"/>
       <c r="CZ59"/>
       <c r="DA59"/>
       <c r="DB59"/>
       <c r="DC59"/>
       <c r="DD59"/>
       <c r="DE59"/>
+      <c r="DF59"/>
+      <c r="DG59"/>
     </row>
-    <row r="60" spans="1:109">
+    <row r="60" spans="1:111">
       <c r="A60" t="s">
         <v>87</v>
       </c>
       <c r="B60">
+        <v>6400300000.0</v>
+      </c>
+      <c r="C60">
+        <v>5901100000.0</v>
+      </c>
+      <c r="D60">
         <v>7096200000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>6590200000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>7173600000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>6807200000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>6444000000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>6100900000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>5697200000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>5338100000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>5984800000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>5712100000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>5411000000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>5123200000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>4796700000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>4562200000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>4318400000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>4176300000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>3958900000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>3829700000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>3639500000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>3445400000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>3395200000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>3283100000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>3093700000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>2948500000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>2780400000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>2715800000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>2566800000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>2338200000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>2788600000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>2712000000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>2584800000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>2388600000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>2101800000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>2089100000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>1795300000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>2076200000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>1862200000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>1849600000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>1817100000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>1722800000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>1599647000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>1479369000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>1053557000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>1112054000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>1265574000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>1216559000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>1213075000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>1357690000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AZ60">
         <v>1304311000.0</v>
       </c>
-      <c r="AY60">
+      <c r="BA60">
         <v>1308115000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BB60">
         <v>1216139000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BC60">
         <v>1161586000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BD60">
         <v>1094863000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BE60">
         <v>1060831000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BF60">
         <v>1009599000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BG60">
         <v>1024649000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BH60">
         <v>948488000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BI60">
         <v>1084969000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BJ60">
         <v>1002343000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BK60">
         <v>924209000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BL60">
         <v>883886000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BM60">
         <v>840731000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BN60">
         <v>782301000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BO60">
         <v>728248000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BP60">
         <v>653009000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BQ60">
         <v>639557000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BR60">
         <v>604980000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BS60">
         <v>577282000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BT60">
         <v>507699000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BU60">
         <v>418586000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BV60">
         <v>363407000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BW60">
         <v>326433000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BX60">
         <v>295790000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BY60">
         <v>210542000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BZ60">
         <v>179001000.0</v>
       </c>
-      <c r="BY60">
+      <c r="CA60">
         <v>162352000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CB60">
         <v>204606000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CC60">
         <v>275046000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CD60">
         <v>299519000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CE60">
         <v>285286000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CF60">
         <v>275102000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CG60">
         <v>238357000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CH60">
         <v>216798000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CI60">
         <v>203310000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CJ60">
         <v>191636000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CK60">
         <v>179339000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CL60">
         <v>170585000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CM60">
         <v>165054000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CN60">
         <v>167765000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CO60">
         <v>169550000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CP60">
         <v>169466000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CQ60">
         <v>168311000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CR60">
         <v>171658000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CS60">
         <v>174109000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CT60">
         <v>186036000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CU60">
         <v>190802000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CV60">
         <v>196399124.0</v>
       </c>
-      <c r="CU60">
+      <c r="CW60">
         <v>203573066.0</v>
       </c>
-      <c r="CV60">
+      <c r="CX60">
         <v>213594636.0</v>
       </c>
-      <c r="CW60">
+      <c r="CY60">
         <v>224791445.0</v>
       </c>
-      <c r="CX60">
+      <c r="CZ60">
         <v>234737782.0</v>
       </c>
-      <c r="CY60">
+      <c r="DA60">
         <v>242773307.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DB60">
         <v>114810776.0</v>
       </c>
-      <c r="DA60">
+      <c r="DC60">
         <v>123582586.0</v>
       </c>
-      <c r="DB60">
+      <c r="DD60">
         <v>53600000.0</v>
       </c>
-      <c r="DC60">
+      <c r="DE60">
         <v>59400000.0</v>
       </c>
-      <c r="DD60">
+      <c r="DF60">
         <v>58300000.0</v>
       </c>
-      <c r="DE60">
+      <c r="DG60">
         <v>15500000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:109">
+    <row r="61" spans="1:111">
       <c r="A61" t="s">
         <v>88</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
-      <c r="Y61">
-[...4 lines deleted...]
-      </c>
+      <c r="Y61"/>
+      <c r="Z61"/>
       <c r="AA61">
         <v>-2579200000.0</v>
       </c>
       <c r="AB61">
         <v>-2579200000.0</v>
       </c>
       <c r="AC61">
         <v>-2579200000.0</v>
       </c>
       <c r="AD61">
         <v>-2579200000.0</v>
       </c>
       <c r="AE61">
         <v>-2579200000.0</v>
       </c>
       <c r="AF61">
         <v>-2579200000.0</v>
       </c>
       <c r="AG61">
         <v>-2579200000.0</v>
       </c>
       <c r="AH61">
         <v>-2579200000.0</v>
       </c>
       <c r="AI61">
         <v>-2579200000.0</v>
       </c>
       <c r="AJ61">
+        <v>-2579200000.0</v>
+      </c>
+      <c r="AK61">
+        <v>-2579200000.0</v>
+      </c>
+      <c r="AL61">
         <v>-2543800000.0</v>
       </c>
-      <c r="AK61">
+      <c r="AM61">
         <v>-2326400000.0</v>
       </c>
-      <c r="AL61">
+      <c r="AN61">
         <v>-2379600000.0</v>
       </c>
-      <c r="AM61">
+      <c r="AO61">
         <v>-2305100000.0</v>
       </c>
-      <c r="AN61">
+      <c r="AP61">
         <v>-2167900000.0</v>
       </c>
-      <c r="AO61">
+      <c r="AQ61">
         <v>-2025500000.0</v>
       </c>
-      <c r="AP61">
+      <c r="AR61">
         <v>-1902110000.0</v>
       </c>
-      <c r="AQ61">
+      <c r="AS61">
         <v>-1850882000.0</v>
       </c>
-      <c r="AR61">
+      <c r="AT61">
         <v>-1785936000.0</v>
       </c>
-      <c r="AS61">
+      <c r="AU61">
         <v>-1365870000.0</v>
       </c>
-      <c r="AT61">
+      <c r="AV61">
         <v>-1185825000.0</v>
       </c>
-      <c r="AU61">
+      <c r="AW61">
         <v>-916595000.0</v>
       </c>
-      <c r="AV61">
+      <c r="AX61">
         <v>-890998000.0</v>
       </c>
-      <c r="AW61">
+      <c r="AY61">
         <v>-611070000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-513437000.0</v>
       </c>
       <c r="AZ61">
         <v>-513437000.0</v>
       </c>
       <c r="BA61">
+        <v>-513437000.0</v>
+      </c>
+      <c r="BB61">
+        <v>-513437000.0</v>
+      </c>
+      <c r="BC61">
         <v>-476902000.0</v>
       </c>
-      <c r="BB61">
+      <c r="BD61">
         <v>-470998000.0</v>
       </c>
-      <c r="BC61">
+      <c r="BE61">
         <v>-413923000.0</v>
       </c>
-      <c r="BD61">
+      <c r="BF61">
         <v>-370998000.0</v>
       </c>
-      <c r="BE61">
+      <c r="BG61">
         <v>-282998000.0</v>
       </c>
-      <c r="BF61">
+      <c r="BH61">
         <v>-282998000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-70149000.0</v>
       </c>
       <c r="BI61">
         <v>-70149000.0</v>
       </c>
       <c r="BJ61">
+        <v>-70149000.0</v>
+      </c>
+      <c r="BK61">
+        <v>-70149000.0</v>
+      </c>
+      <c r="BL61">
         <v>-67399000.0</v>
       </c>
-      <c r="BK61">
+      <c r="BM61">
         <v>-67399000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-67395000.0</v>
       </c>
       <c r="BN61">
         <v>-67395000.0</v>
       </c>
       <c r="BO61">
         <v>-67395000.0</v>
       </c>
       <c r="BP61">
         <v>-67395000.0</v>
       </c>
       <c r="BQ61">
         <v>-67395000.0</v>
       </c>
       <c r="BR61">
         <v>-67395000.0</v>
       </c>
       <c r="BS61">
-        <v>-231619000.0</v>
+        <v>-67395000.0</v>
       </c>
       <c r="BT61">
-        <v>-231619000.0</v>
+        <v>-67395000.0</v>
       </c>
       <c r="BU61">
         <v>-231619000.0</v>
       </c>
       <c r="BV61">
         <v>-231619000.0</v>
       </c>
       <c r="BW61">
         <v>-231619000.0</v>
       </c>
       <c r="BX61">
         <v>-231619000.0</v>
       </c>
       <c r="BY61">
         <v>-231619000.0</v>
       </c>
       <c r="BZ61">
+        <v>-231619000.0</v>
+      </c>
+      <c r="CA61">
+        <v>-231619000.0</v>
+      </c>
+      <c r="CB61">
         <v>-164560000.0</v>
       </c>
-      <c r="CA61">
+      <c r="CC61">
         <v>-49105000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-6874000.0</v>
       </c>
       <c r="CD61">
         <v>-6874000.0</v>
       </c>
       <c r="CE61">
         <v>-6874000.0</v>
       </c>
       <c r="CF61">
         <v>-6874000.0</v>
       </c>
       <c r="CG61">
         <v>-6874000.0</v>
       </c>
       <c r="CH61">
         <v>-6874000.0</v>
       </c>
       <c r="CI61">
         <v>-6874000.0</v>
       </c>
       <c r="CJ61">
         <v>-6874000.0</v>
       </c>
       <c r="CK61">
         <v>-6874000.0</v>
       </c>
@@ -21192,250 +21486,258 @@
       <c r="CN61">
         <v>-6874000.0</v>
       </c>
       <c r="CO61">
         <v>-6874000.0</v>
       </c>
       <c r="CP61">
         <v>-6874000.0</v>
       </c>
       <c r="CQ61">
         <v>-6874000.0</v>
       </c>
       <c r="CR61">
         <v>-6874000.0</v>
       </c>
       <c r="CS61">
         <v>-6874000.0</v>
       </c>
       <c r="CT61">
         <v>-6874000.0</v>
       </c>
       <c r="CU61">
         <v>-6874000.0</v>
       </c>
       <c r="CV61">
+        <v>-6874000.0</v>
+      </c>
+      <c r="CW61">
+        <v>-6874000.0</v>
+      </c>
+      <c r="CX61">
         <v>-6531000.0</v>
       </c>
-      <c r="CW61">
+      <c r="CY61">
         <v>-5068000.0</v>
       </c>
-      <c r="CX61">
+      <c r="CZ61">
         <v>-4072000.0</v>
       </c>
-      <c r="CY61"/>
-      <c r="CZ61"/>
       <c r="DA61"/>
       <c r="DB61"/>
       <c r="DC61"/>
       <c r="DD61"/>
       <c r="DE61"/>
+      <c r="DF61"/>
+      <c r="DG61"/>
     </row>
-    <row r="62" spans="1:109">
+    <row r="62" spans="1:111">
       <c r="A62" t="s">
         <v>89</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
-      <c r="AC62">
-[...4 lines deleted...]
-      </c>
+      <c r="AC62"/>
+      <c r="AD62"/>
       <c r="AE62">
         <v>19200000.0</v>
       </c>
       <c r="AF62">
         <v>19200000.0</v>
       </c>
       <c r="AG62">
         <v>19200000.0</v>
       </c>
       <c r="AH62">
         <v>19200000.0</v>
       </c>
       <c r="AI62">
         <v>19200000.0</v>
       </c>
       <c r="AJ62">
         <v>19200000.0</v>
       </c>
       <c r="AK62">
-        <v>10900000.0</v>
+        <v>19200000.0</v>
       </c>
       <c r="AL62">
-        <v>10900000.0</v>
+        <v>19200000.0</v>
       </c>
       <c r="AM62">
         <v>10900000.0</v>
       </c>
       <c r="AN62">
         <v>10900000.0</v>
       </c>
       <c r="AO62">
+        <v>10900000.0</v>
+      </c>
+      <c r="AP62">
+        <v>10900000.0</v>
+      </c>
+      <c r="AQ62">
         <v>11000000.0</v>
       </c>
-      <c r="AP62">
+      <c r="AR62">
         <v>11095000.0</v>
       </c>
-      <c r="AQ62">
+      <c r="AS62">
         <v>12499000.0</v>
       </c>
-      <c r="AR62">
+      <c r="AT62">
         <v>13084000.0</v>
       </c>
-      <c r="AS62">
+      <c r="AU62">
         <v>20431000.0</v>
       </c>
-      <c r="AT62">
+      <c r="AV62">
         <v>23218000.0</v>
       </c>
-      <c r="AU62">
+      <c r="AW62">
         <v>36180000.0</v>
       </c>
-      <c r="AV62">
+      <c r="AX62">
         <v>39170000.0</v>
       </c>
-      <c r="AW62">
+      <c r="AY62">
         <v>42143000.0</v>
       </c>
-      <c r="AX62">
+      <c r="AZ62">
         <v>45037000.0</v>
       </c>
-      <c r="AY62">
+      <c r="BA62">
         <v>47915000.0</v>
       </c>
-      <c r="AZ62">
+      <c r="BB62">
         <v>50716000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>10882000.0</v>
       </c>
       <c r="BC62">
         <v>10882000.0</v>
       </c>
       <c r="BD62">
         <v>10882000.0</v>
       </c>
       <c r="BE62">
         <v>10882000.0</v>
       </c>
       <c r="BF62">
         <v>10882000.0</v>
       </c>
       <c r="BG62">
         <v>10882000.0</v>
       </c>
       <c r="BH62">
         <v>10882000.0</v>
       </c>
       <c r="BI62">
         <v>10882000.0</v>
       </c>
       <c r="BJ62">
         <v>10882000.0</v>
       </c>
       <c r="BK62">
         <v>10882000.0</v>
       </c>
       <c r="BL62">
         <v>10882000.0</v>
       </c>
-      <c r="BM62"/>
-      <c r="BN62"/>
+      <c r="BM62">
+        <v>10882000.0</v>
+      </c>
+      <c r="BN62">
+        <v>10882000.0</v>
+      </c>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
       <c r="CR62"/>
       <c r="CS62"/>
       <c r="CT62"/>
       <c r="CU62"/>
       <c r="CV62"/>
       <c r="CW62"/>
       <c r="CX62"/>
       <c r="CY62"/>
       <c r="CZ62"/>
       <c r="DA62"/>
       <c r="DB62"/>
       <c r="DC62"/>
       <c r="DD62"/>
       <c r="DE62"/>
+      <c r="DF62"/>
+      <c r="DG62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AC32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -21516,51 +21818,51 @@
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B2">
         <v>384400000.0</v>
       </c>
       <c r="C2">
         <v>309700000.0</v>
       </c>
       <c r="D2">
         <v>257500000.0</v>
       </c>
       <c r="E2">
         <v>146700000.0</v>
       </c>
       <c r="F2">
         <v>122500000.0</v>
       </c>
       <c r="G2">
         <v>108100000.0</v>
       </c>
       <c r="H2">
         <v>117600000.0</v>
       </c>
       <c r="I2">
         <v>198700000.0</v>
       </c>
@@ -21603,87 +21905,87 @@
       <c r="V2">
         <v>12315000.0</v>
       </c>
       <c r="W2">
         <v>8250000.0</v>
       </c>
       <c r="X2">
         <v>6783000.0</v>
       </c>
       <c r="Y2">
         <v>5456000.0</v>
       </c>
       <c r="Z2">
         <v>3137152.0</v>
       </c>
       <c r="AA2">
         <v>1705787.0</v>
       </c>
       <c r="AB2">
         <v>1400000.0</v>
       </c>
       <c r="AC2"/>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B3">
         <v>85600000.0</v>
       </c>
       <c r="C3">
         <v>72500000.0</v>
       </c>
       <c r="D3">
         <v>53200000.0</v>
       </c>
       <c r="E3">
         <v>51300000.0</v>
       </c>
       <c r="F3">
         <v>49900000.0</v>
       </c>
       <c r="G3">
         <v>49900000.0</v>
       </c>
       <c r="H3">
         <v>45900000.0</v>
       </c>
       <c r="I3">
         <v>35900000.0</v>
       </c>
       <c r="J3">
         <v>31000000.0</v>
       </c>
       <c r="K3">
         <v>31600000.0</v>
       </c>
       <c r="L3">
-        <v>32921000.0</v>
+        <v>32900000.0</v>
       </c>
       <c r="M3">
-        <v>32245000.0</v>
+        <v>32200000.0</v>
       </c>
       <c r="N3">
         <v>31259000.0</v>
       </c>
       <c r="O3">
         <v>27145000.0</v>
       </c>
       <c r="P3">
         <v>20535000.0</v>
       </c>
       <c r="Q3">
         <v>17920000.0</v>
       </c>
       <c r="R3">
         <v>11394000.0</v>
       </c>
       <c r="S3">
         <v>4536000.0</v>
       </c>
       <c r="T3">
         <v>957000.0</v>
       </c>
       <c r="U3">
         <v>1464000.0</v>
       </c>
@@ -21692,86 +21994,86 @@
       </c>
       <c r="W3">
         <v>2276000.0</v>
       </c>
       <c r="X3">
         <v>2325000.0</v>
       </c>
       <c r="Y3">
         <v>3135000.0</v>
       </c>
       <c r="Z3">
         <v>3514785.0</v>
       </c>
       <c r="AA3">
         <v>-79736.0</v>
       </c>
       <c r="AB3">
         <v>-1300000.0</v>
       </c>
       <c r="AC3">
         <v>-500000.0</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4">
         <v>7000.0</v>
       </c>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B5">
         <v>1733400000.0</v>
       </c>
       <c r="C5">
         <v>1581900000.0</v>
       </c>
       <c r="D5">
         <v>1333600000.0</v>
       </c>
       <c r="E5">
         <v>989000000.0</v>
       </c>
       <c r="F5">
         <v>686900000.0</v>
       </c>
       <c r="G5">
         <v>596400000.0</v>
       </c>
       <c r="H5">
         <v>-120800000.0</v>
       </c>
       <c r="I5">
         <v>802500000.0</v>
       </c>
@@ -21816,210 +22118,210 @@
       </c>
       <c r="W5">
         <v>15558000.0</v>
       </c>
       <c r="X5">
         <v>-11526000.0</v>
       </c>
       <c r="Y5">
         <v>-18003000.0</v>
       </c>
       <c r="Z5">
         <v>-46742017.0</v>
       </c>
       <c r="AA5">
         <v>-81500685.0</v>
       </c>
       <c r="AB5">
         <v>-35363500.0</v>
       </c>
       <c r="AC5">
         <v>-13300000.0</v>
       </c>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B6">
         <v>1819000000.0</v>
       </c>
       <c r="C6">
         <v>1654400000.0</v>
       </c>
       <c r="D6">
         <v>1386800000.0</v>
       </c>
       <c r="E6">
         <v>1040300000.0</v>
       </c>
       <c r="F6">
         <v>736800000.0</v>
       </c>
       <c r="G6">
         <v>646300000.0</v>
       </c>
       <c r="H6">
         <v>-74900000.0</v>
       </c>
       <c r="I6">
         <v>838400000.0</v>
       </c>
       <c r="J6">
         <v>1053400000.0</v>
       </c>
       <c r="K6">
         <v>1090800000.0</v>
       </c>
       <c r="L6">
-        <v>1082093000.0</v>
+        <v>1082072000.0</v>
       </c>
       <c r="M6">
-        <v>575017000.0</v>
+        <v>574972000.0</v>
       </c>
       <c r="N6">
         <v>323758000.0</v>
       </c>
       <c r="O6">
         <v>484455000.0</v>
       </c>
       <c r="P6">
         <v>341019000.0</v>
       </c>
       <c r="Q6">
         <v>185473000.0</v>
       </c>
       <c r="R6">
         <v>43036000.0</v>
       </c>
       <c r="S6">
         <v>-67746000.0</v>
       </c>
       <c r="T6">
         <v>22185000.0</v>
       </c>
       <c r="U6">
         <v>28982000.0</v>
       </c>
       <c r="V6">
         <v>50085000.0</v>
       </c>
       <c r="W6">
         <v>17834000.0</v>
       </c>
       <c r="X6">
         <v>-9201000.0</v>
       </c>
       <c r="Y6">
         <v>-14868000.0</v>
       </c>
       <c r="Z6">
         <v>-43227232.0</v>
       </c>
       <c r="AA6">
         <v>-81580421.0</v>
       </c>
       <c r="AB6">
         <v>-36663500.0</v>
       </c>
       <c r="AC6">
-        <v>-13800000.0</v>
+        <v>-13346200.0</v>
       </c>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8">
         <v>1800000.0</v>
       </c>
       <c r="J8">
         <v>-71000000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B9">
         <v>2798300000.0</v>
       </c>
       <c r="C9">
         <v>2567700000.0</v>
       </c>
       <c r="D9">
         <v>2070000000.0</v>
       </c>
       <c r="E9">
         <v>1789600000.0</v>
       </c>
       <c r="F9">
         <v>1563000000.0</v>
       </c>
       <c r="G9">
         <v>1375200000.0</v>
       </c>
       <c r="H9">
         <v>1331200000.0</v>
       </c>
       <c r="I9">
         <v>1429100000.0</v>
       </c>
@@ -22064,51 +22366,51 @@
       </c>
       <c r="W9">
         <v>65340000.0</v>
       </c>
       <c r="X9">
         <v>46558000.0</v>
       </c>
       <c r="Y9">
         <v>24664000.0</v>
       </c>
       <c r="Z9">
         <v>2594550.0</v>
       </c>
       <c r="AA9">
         <v>343471.0</v>
       </c>
       <c r="AB9">
         <v>-1000000.0</v>
       </c>
       <c r="AC9">
         <v>100000.0</v>
       </c>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B10">
         <v>1713900000.0</v>
       </c>
       <c r="C10">
         <v>1539000000.0</v>
       </c>
       <c r="D10">
         <v>1274300000.0</v>
       </c>
       <c r="E10">
         <v>950600000.0</v>
       </c>
       <c r="F10">
         <v>593900000.0</v>
       </c>
       <c r="G10">
         <v>638900000.0</v>
       </c>
       <c r="H10">
         <v>-165000000.0</v>
       </c>
       <c r="I10">
         <v>758900000.0</v>
       </c>
@@ -22153,51 +22455,51 @@
       </c>
       <c r="W10">
         <v>15449000.0</v>
       </c>
       <c r="X10">
         <v>-9969000.0</v>
       </c>
       <c r="Y10">
         <v>-23651000.0</v>
       </c>
       <c r="Z10">
         <v>-37287749.0</v>
       </c>
       <c r="AA10">
         <v>-86181694.0</v>
       </c>
       <c r="AB10">
         <v>-35300000.0</v>
       </c>
       <c r="AC10">
         <v>-12800000.0</v>
       </c>
     </row>
     <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B11">
         <v>379200000.0</v>
       </c>
       <c r="C11">
         <v>343900000.0</v>
       </c>
       <c r="D11">
         <v>289500000.0</v>
       </c>
       <c r="E11">
         <v>223300000.0</v>
       </c>
       <c r="F11">
         <v>118100000.0</v>
       </c>
       <c r="G11">
         <v>124100000.0</v>
       </c>
       <c r="H11">
         <v>-60500000.0</v>
       </c>
       <c r="I11">
         <v>169700000.0</v>
       </c>
@@ -22240,51 +22542,51 @@
       <c r="V11">
         <v>-17494000.0</v>
       </c>
       <c r="W11">
         <v>-3025000.0</v>
       </c>
       <c r="X11">
         <v>-2510000.0</v>
       </c>
       <c r="Y11">
         <v>-9651040.0</v>
       </c>
       <c r="Z11">
         <v>-9651040.0</v>
       </c>
       <c r="AA11">
         <v>-5892195.0</v>
       </c>
       <c r="AB11">
         <v>-1900000.0</v>
       </c>
       <c r="AC11"/>
     </row>
     <row r="12" spans="1:29">
       <c r="A12" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B12">
         <v>19500000.0</v>
       </c>
       <c r="C12">
         <v>42900000.0</v>
       </c>
       <c r="D12">
         <v>59300000.0</v>
       </c>
       <c r="E12">
         <v>32400000.0</v>
       </c>
       <c r="F12">
         <v>18600000.0</v>
       </c>
       <c r="G12">
         <v>23500000.0</v>
       </c>
       <c r="H12">
         <v>44200000.0</v>
       </c>
       <c r="I12">
         <v>13900000.0</v>
       </c>
@@ -22327,137 +22629,139 @@
       <c r="V12">
         <v>29000.0</v>
       </c>
       <c r="W12">
         <v>4000.0</v>
       </c>
       <c r="X12">
         <v>112000.0</v>
       </c>
       <c r="Y12">
         <v>117000.0</v>
       </c>
       <c r="Z12">
         <v>172718.0</v>
       </c>
       <c r="AA12">
         <v>120035.0</v>
       </c>
       <c r="AB12">
         <v>0.0</v>
       </c>
       <c r="AC12"/>
     </row>
     <row r="13" spans="1:29">
       <c r="A13" t="s">
-        <v>182</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>184</v>
+      </c>
+      <c r="B13">
+        <v>192000000.0</v>
+      </c>
       <c r="C13">
         <v>199100000.0</v>
       </c>
       <c r="D13">
         <v>162700000.0</v>
       </c>
       <c r="E13">
         <v>45200000.0</v>
       </c>
       <c r="F13">
         <v>16700000.0</v>
       </c>
       <c r="G13">
         <v>28600000.0</v>
       </c>
       <c r="H13">
         <v>44200000.0</v>
       </c>
       <c r="I13">
         <v>28600000.0</v>
       </c>
       <c r="J13">
         <v>9000000.0</v>
       </c>
       <c r="K13">
         <v>3900000.0</v>
       </c>
       <c r="L13">
         <v>4735000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
     </row>
     <row r="14" spans="1:29">
       <c r="A14" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
     </row>
     <row r="15" spans="1:29">
       <c r="A15" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B15">
         <v>1334700000.0</v>
       </c>
       <c r="C15">
         <v>1195100000.0</v>
       </c>
       <c r="D15">
         <v>984800000.0</v>
       </c>
       <c r="E15">
         <v>727300000.0</v>
       </c>
       <c r="F15">
         <v>475800000.0</v>
       </c>
       <c r="G15">
         <v>514800000.0</v>
       </c>
       <c r="H15">
         <v>-104500000.0</v>
       </c>
       <c r="I15">
         <v>589200000.0</v>
       </c>
@@ -22502,51 +22806,51 @@
       </c>
       <c r="W15">
         <v>15449000.0</v>
       </c>
       <c r="X15">
         <v>-9969000.0</v>
       </c>
       <c r="Y15">
         <v>-23651000.0</v>
       </c>
       <c r="Z15">
         <v>-37287749.0</v>
       </c>
       <c r="AA15">
         <v>-75608490.0</v>
       </c>
       <c r="AB15">
         <v>-33500000.0</v>
       </c>
       <c r="AC15">
         <v>-12800000.0</v>
       </c>
     </row>
     <row r="16" spans="1:29">
       <c r="A16" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>727300000.0</v>
       </c>
       <c r="F16">
         <v>475800000.0</v>
       </c>
       <c r="G16">
         <v>514800000.0</v>
       </c>
       <c r="H16">
         <v>-104500000.0</v>
       </c>
       <c r="I16">
         <v>589200000.0</v>
       </c>
       <c r="J16">
         <v>417900000.0</v>
       </c>
       <c r="K16">
         <v>713700000.0</v>
       </c>
@@ -22571,53 +22875,55 @@
       <c r="R16">
         <v>19462000.0</v>
       </c>
       <c r="S16"/>
       <c r="T16">
         <v>19859000.0</v>
       </c>
       <c r="U16">
         <v>73965000.0</v>
       </c>
       <c r="V16">
         <v>65016000.0</v>
       </c>
       <c r="W16">
         <v>15449000.0</v>
       </c>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
     </row>
     <row r="17" spans="1:29">
       <c r="A17" t="s">
-        <v>186</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>188</v>
+      </c>
+      <c r="B17">
+        <v>1334700000.0</v>
+      </c>
       <c r="C17">
         <v>1195100000.0</v>
       </c>
       <c r="D17">
         <v>984800000.0</v>
       </c>
       <c r="E17">
         <v>727300000.0</v>
       </c>
       <c r="F17">
         <v>475800000.0</v>
       </c>
       <c r="G17">
         <v>514800000.0</v>
       </c>
       <c r="H17">
         <v>-104500000.0</v>
       </c>
       <c r="I17">
         <v>589200000.0</v>
       </c>
       <c r="J17">
         <v>417900000.0</v>
       </c>
       <c r="K17">
@@ -22634,102 +22940,104 @@
       </c>
       <c r="O17">
         <v>304442000.0</v>
       </c>
       <c r="P17">
         <v>217243000.0</v>
       </c>
       <c r="Q17">
         <v>105916000.0</v>
       </c>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
     </row>
     <row r="18" spans="1:29">
       <c r="A18" t="s">
-        <v>187</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>189</v>
+      </c>
+      <c r="B18">
+        <v>172500000.0</v>
+      </c>
       <c r="C18">
         <v>156200000.0</v>
       </c>
       <c r="D18">
         <v>103400000.0</v>
       </c>
       <c r="E18">
         <v>12800000.0</v>
       </c>
       <c r="F18">
         <v>-1900000.0</v>
       </c>
       <c r="G18">
         <v>5100000.0</v>
       </c>
       <c r="H18">
         <v>2300000.0</v>
       </c>
       <c r="I18">
         <v>14700000.0</v>
       </c>
       <c r="J18">
         <v>-9000000.0</v>
       </c>
       <c r="K18">
         <v>-3900000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
     </row>
     <row r="19" spans="1:29">
       <c r="A19" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>3300000.0</v>
       </c>
       <c r="F19">
         <v>56600000.0</v>
       </c>
       <c r="G19">
         <v>68800000.0</v>
       </c>
       <c r="H19">
         <v>66800000.0</v>
       </c>
       <c r="I19">
         <v>-32600000.0</v>
       </c>
       <c r="J19">
         <v>-36400000.0</v>
       </c>
       <c r="K19">
         <v>2400000.0</v>
       </c>
@@ -22744,87 +23052,87 @@
       </c>
       <c r="O19">
         <v>35664000.0</v>
       </c>
       <c r="P19">
         <v>2702000.0</v>
       </c>
       <c r="Q19">
         <v>3548000.0</v>
       </c>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
     </row>
     <row r="20" spans="1:29">
       <c r="A20" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
     </row>
     <row r="21" spans="1:29">
       <c r="A21" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B21">
-        <v>1492500000.0</v>
+        <v>1517200000.0</v>
       </c>
       <c r="C21">
         <v>1377000000.0</v>
       </c>
       <c r="D21">
         <v>1184900000.0</v>
       </c>
       <c r="E21">
         <v>979700000.0</v>
       </c>
       <c r="F21">
         <v>555900000.0</v>
       </c>
       <c r="G21">
         <v>593600000.0</v>
       </c>
       <c r="H21">
         <v>-187600000.0</v>
       </c>
       <c r="I21">
         <v>805400000.0</v>
       </c>
       <c r="J21">
         <v>814900000.0</v>
       </c>
@@ -22866,87 +23174,87 @@
       </c>
       <c r="W21">
         <v>13209000.0</v>
       </c>
       <c r="X21">
         <v>-11526000.0</v>
       </c>
       <c r="Y21">
         <v>-18003000.0</v>
       </c>
       <c r="Z21">
         <v>-46938789.0</v>
       </c>
       <c r="AA21">
         <v>-81500685.0</v>
       </c>
       <c r="AB21">
         <v>-35400000.0</v>
       </c>
       <c r="AC21">
         <v>-13300000.0</v>
       </c>
     </row>
     <row r="22" spans="1:29">
       <c r="A22" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
     </row>
     <row r="23" spans="1:29">
       <c r="A23" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B23">
-        <v>1690200000.0</v>
+        <v>1665500000.0</v>
       </c>
       <c r="C23">
         <v>1500400000.0</v>
       </c>
       <c r="D23">
         <v>1142600000.0</v>
       </c>
       <c r="E23">
         <v>956600000.0</v>
       </c>
       <c r="F23">
         <v>1129600000.0</v>
       </c>
       <c r="G23">
         <v>889700000.0</v>
       </c>
       <c r="H23">
         <v>1636400000.0</v>
       </c>
       <c r="I23">
         <v>822400000.0</v>
       </c>
       <c r="J23">
         <v>700400000.0</v>
       </c>
@@ -22988,133 +23296,135 @@
       </c>
       <c r="W23">
         <v>60381000.0</v>
       </c>
       <c r="X23">
         <v>64867000.0</v>
       </c>
       <c r="Y23">
         <v>48123000.0</v>
       </c>
       <c r="Z23">
         <v>52670491.0</v>
       </c>
       <c r="AA23">
         <v>83549943.0</v>
       </c>
       <c r="AB23">
         <v>35800000.0</v>
       </c>
       <c r="AC23">
         <v>13400000.0</v>
       </c>
     </row>
     <row r="24" spans="1:29">
       <c r="A24" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
     </row>
     <row r="25" spans="1:29">
       <c r="A25" t="s">
-        <v>194</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>196</v>
+      </c>
+      <c r="B25">
+        <v>85600000.0</v>
+      </c>
       <c r="C25">
         <v>72500000.0</v>
       </c>
       <c r="D25">
         <v>53200000.0</v>
       </c>
       <c r="E25">
         <v>51300000.0</v>
       </c>
       <c r="F25">
         <v>49900000.0</v>
       </c>
       <c r="G25">
         <v>49900000.0</v>
       </c>
       <c r="H25">
         <v>45900000.0</v>
       </c>
       <c r="I25">
         <v>35900000.0</v>
       </c>
       <c r="J25">
         <v>31000000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
     </row>
     <row r="26" spans="1:29">
       <c r="A26" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B26">
         <v>550000000.0</v>
       </c>
       <c r="C26">
         <v>481000000.0</v>
       </c>
       <c r="D26">
         <v>408000000.0</v>
       </c>
       <c r="E26">
         <v>322900000.0</v>
       </c>
       <c r="F26">
         <v>540100000.0</v>
       </c>
       <c r="G26">
         <v>357700000.0</v>
       </c>
       <c r="H26">
         <v>1182600000.0</v>
       </c>
       <c r="I26">
         <v>357900000.0</v>
       </c>
@@ -23159,53 +23469,55 @@
       </c>
       <c r="W26">
         <v>30602000.0</v>
       </c>
       <c r="X26">
         <v>35417000.0</v>
       </c>
       <c r="Y26">
         <v>26778000.0</v>
       </c>
       <c r="Z26">
         <v>32590191.0</v>
       </c>
       <c r="AA26">
         <v>70187748.0</v>
       </c>
       <c r="AB26">
         <v>30700000.0</v>
       </c>
       <c r="AC26">
         <v>11000000.0</v>
       </c>
     </row>
     <row r="27" spans="1:29">
       <c r="A27" t="s">
-        <v>196</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>198</v>
+      </c>
+      <c r="B27">
+        <v>118600000.0</v>
+      </c>
       <c r="C27">
         <v>96300000.0</v>
       </c>
       <c r="D27">
         <v>81800000.0</v>
       </c>
       <c r="E27">
         <v>70800000.0</v>
       </c>
       <c r="F27">
         <v>64400000.0</v>
       </c>
       <c r="G27">
         <v>54900000.0</v>
       </c>
       <c r="H27">
         <v>60700000.0</v>
       </c>
       <c r="I27">
         <v>59100000.0</v>
       </c>
       <c r="J27">
         <v>64300000.0</v>
       </c>
       <c r="K27">
@@ -23218,53 +23530,55 @@
         <v>82000000.0</v>
       </c>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27">
         <v>4447000.0</v>
       </c>
       <c r="Z27">
         <v>3384376000.0</v>
       </c>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
     </row>
     <row r="28" spans="1:29">
       <c r="A28" t="s">
-        <v>197</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>199</v>
+      </c>
+      <c r="B28">
+        <v>612500000.0</v>
+      </c>
       <c r="C28">
         <v>542300000.0</v>
       </c>
       <c r="D28">
         <v>395300000.0</v>
       </c>
       <c r="E28">
         <v>416200000.0</v>
       </c>
       <c r="F28">
         <v>402600000.0</v>
       </c>
       <c r="G28">
         <v>369000000.0</v>
       </c>
       <c r="H28">
         <v>275500000.0</v>
       </c>
       <c r="I28">
         <v>206700000.0</v>
       </c>
       <c r="J28">
         <v>265800000.0</v>
       </c>
       <c r="K28">
@@ -23303,107 +23617,109 @@
       <c r="V28">
         <v>24655000.0</v>
       </c>
       <c r="W28">
         <v>21529000.0</v>
       </c>
       <c r="X28">
         <v>22667000.0</v>
       </c>
       <c r="Y28">
         <v>11442000.0</v>
       </c>
       <c r="Z28">
         <v>16943148.0</v>
       </c>
       <c r="AA28">
         <v>11736144.0</v>
       </c>
       <c r="AB28">
         <v>5000000.0</v>
       </c>
       <c r="AC28"/>
     </row>
     <row r="29" spans="1:29">
       <c r="A29" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>200</v>
+      </c>
+      <c r="B29">
+        <v>379200000.0</v>
+      </c>
       <c r="C29">
         <v>343900000.0</v>
       </c>
       <c r="D29">
         <v>289500000.0</v>
       </c>
       <c r="E29">
         <v>223300000.0</v>
       </c>
       <c r="F29">
         <v>118100000.0</v>
       </c>
       <c r="G29">
         <v>124100000.0</v>
       </c>
       <c r="H29">
         <v>-60500000.0</v>
       </c>
       <c r="I29">
         <v>169700000.0</v>
       </c>
       <c r="J29">
         <v>351600000.0</v>
       </c>
       <c r="K29">
         <v>346500000.0</v>
       </c>
       <c r="L29">
         <v>392798000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
     </row>
     <row r="30" spans="1:29">
       <c r="A30" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B30">
-        <v>1305800000.0</v>
+        <v>1281100000.0</v>
       </c>
       <c r="C30">
         <v>1190700000.0</v>
       </c>
       <c r="D30">
         <v>885100000.0</v>
       </c>
       <c r="E30">
         <v>809900000.0</v>
       </c>
       <c r="F30">
         <v>1007100000.0</v>
       </c>
       <c r="G30">
         <v>781600000.0</v>
       </c>
       <c r="H30">
         <v>1518800000.0</v>
       </c>
       <c r="I30">
         <v>623700000.0</v>
       </c>
       <c r="J30">
         <v>594700000.0</v>
       </c>
@@ -23445,54 +23761,54 @@
       </c>
       <c r="W30">
         <v>52131000.0</v>
       </c>
       <c r="X30">
         <v>58084000.0</v>
       </c>
       <c r="Y30">
         <v>42667000.0</v>
       </c>
       <c r="Z30">
         <v>49533339.0</v>
       </c>
       <c r="AA30">
         <v>81844156.0</v>
       </c>
       <c r="AB30">
         <v>34400000.0</v>
       </c>
       <c r="AC30">
         <v>13400000.0</v>
       </c>
     </row>
     <row r="31" spans="1:29">
       <c r="A31" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B31">
-        <v>221400000.0</v>
+        <v>196700000.0</v>
       </c>
       <c r="C31">
         <v>162000000.0</v>
       </c>
       <c r="D31">
         <v>89400000.0</v>
       </c>
       <c r="E31">
         <v>-29100000.0</v>
       </c>
       <c r="F31">
         <v>38000000.0</v>
       </c>
       <c r="G31">
         <v>45300000.0</v>
       </c>
       <c r="H31">
         <v>22600000.0</v>
       </c>
       <c r="I31">
         <v>-46500000.0</v>
       </c>
       <c r="J31">
         <v>-45400000.0</v>
       </c>
@@ -23534,51 +23850,51 @@
       </c>
       <c r="W31">
         <v>2240000.0</v>
       </c>
       <c r="X31">
         <v>1557000.0</v>
       </c>
       <c r="Y31">
         <v>-5648000.0</v>
       </c>
       <c r="Z31">
         <v>-196772.0</v>
       </c>
       <c r="AA31">
         <v>-4681009.0</v>
       </c>
       <c r="AB31">
         <v>63500.0</v>
       </c>
       <c r="AC31">
         <v>546200.0</v>
       </c>
     </row>
     <row r="32" spans="1:29">
       <c r="A32" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B32">
         <v>3182700000.0</v>
       </c>
       <c r="C32">
         <v>2877400000.0</v>
       </c>
       <c r="D32">
         <v>2327500000.0</v>
       </c>
       <c r="E32">
         <v>1936300000.0</v>
       </c>
       <c r="F32">
         <v>1685500000.0</v>
       </c>
       <c r="G32">
         <v>1483300000.0</v>
       </c>
       <c r="H32">
         <v>1448800000.0</v>
       </c>
       <c r="I32">
         <v>1627800000.0</v>
       </c>
@@ -23642,1079 +23958,1093 @@
       <c r="AC32">
         <v>100000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DE32"/>
+  <dimension ref="A1:DG32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:109">
+    <row r="1" spans="1:111">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1" t="s">
+        <v>91</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>91</v>
       </c>
       <c r="E1" t="s">
         <v>92</v>
       </c>
       <c r="F1" t="s">
+        <v>93</v>
+      </c>
+      <c r="G1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>94</v>
       </c>
       <c r="I1" t="s">
         <v>95</v>
       </c>
       <c r="J1" t="s">
+        <v>96</v>
+      </c>
+      <c r="K1" t="s">
+        <v>97</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>97</v>
       </c>
       <c r="M1" t="s">
         <v>98</v>
       </c>
       <c r="N1" t="s">
+        <v>99</v>
+      </c>
+      <c r="O1" t="s">
+        <v>100</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
       <c r="Q1" t="s">
         <v>101</v>
       </c>
       <c r="R1" t="s">
+        <v>102</v>
+      </c>
+      <c r="S1" t="s">
+        <v>103</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>103</v>
       </c>
       <c r="U1" t="s">
         <v>104</v>
       </c>
       <c r="V1" t="s">
+        <v>105</v>
+      </c>
+      <c r="W1" t="s">
+        <v>106</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>106</v>
       </c>
       <c r="Y1" t="s">
         <v>107</v>
       </c>
       <c r="Z1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AC1" t="s">
         <v>110</v>
       </c>
       <c r="AD1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AG1" t="s">
         <v>113</v>
       </c>
       <c r="AH1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AK1" t="s">
         <v>116</v>
       </c>
       <c r="AL1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AO1" t="s">
         <v>119</v>
       </c>
       <c r="AP1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AS1" t="s">
         <v>122</v>
       </c>
       <c r="AT1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AW1" t="s">
         <v>125</v>
       </c>
       <c r="AX1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BA1" t="s">
         <v>128</v>
       </c>
       <c r="BB1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BE1" t="s">
         <v>131</v>
       </c>
       <c r="BF1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BI1" t="s">
         <v>134</v>
       </c>
       <c r="BJ1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BM1" t="s">
         <v>137</v>
       </c>
       <c r="BN1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BQ1" t="s">
         <v>140</v>
       </c>
       <c r="BR1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...4 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BU1" t="s">
         <v>143</v>
       </c>
       <c r="BV1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BY1" t="s">
         <v>146</v>
       </c>
       <c r="BZ1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CC1" t="s">
         <v>149</v>
       </c>
       <c r="CD1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CG1" t="s">
         <v>152</v>
       </c>
       <c r="CH1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CK1" t="s">
         <v>155</v>
       </c>
       <c r="CL1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...4 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CO1" t="s">
         <v>158</v>
       </c>
       <c r="CP1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CS1" t="s">
         <v>161</v>
       </c>
       <c r="CT1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CU1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...4 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CW1" t="s">
         <v>164</v>
       </c>
       <c r="CX1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CY1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...4 lines deleted...]
-        <v>166</v>
       </c>
       <c r="DA1" t="s">
         <v>167</v>
       </c>
       <c r="DB1" t="s">
+        <v>168</v>
+      </c>
+      <c r="DC1" t="s">
+        <v>169</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...4 lines deleted...]
-        <v>169</v>
       </c>
       <c r="DE1" t="s">
         <v>170</v>
       </c>
+      <c r="DF1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DG1" t="s">
+        <v>172</v>
+      </c>
     </row>
-    <row r="2" spans="1:109">
+    <row r="2" spans="1:111">
       <c r="A2" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B2">
+        <v>99500000.0</v>
+      </c>
+      <c r="C2">
+        <v>133400000.0</v>
+      </c>
+      <c r="D2">
         <v>103400000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>100900000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>87600000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>92500000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>75900000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>83100000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>77800000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>72900000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>71000000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>70100000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>64100000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>52300000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>55900000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>37200000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>29700000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>25900000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>34600000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>27700000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>37200000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>23000000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>34800000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>24000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>25900000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>23400000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>28800000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>33000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>26700000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>29100000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>31900000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>51900000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>61700000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>53200000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>53000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>19500000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>18900000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>14300000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>28400000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>23600000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>20000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>700000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>25309000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>6891000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>16058000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>20778000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>15771000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>40803000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>38709000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>30600000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>38778000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>30716000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>32320000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>29313000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>37665000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>27968000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>29633000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>24031000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>25327000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>22676000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>21162000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>21471000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>20173000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>21722000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>16684000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>14886000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>13496000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>12755000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>10084000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>8986000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>8107000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>7741000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>7332000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>6886000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>6357000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>6166000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>5342000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>4396000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>4753000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>4154000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>4244000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>3877000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>3153000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>3432000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>3175000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>2555000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>2252000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>2160000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>2043000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>1795000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CN2">
         <v>1280000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CO2">
         <v>1753000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CP2">
         <v>2020000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CQ2">
         <v>1730000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CR2">
         <v>1498000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CS2">
         <v>1275000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CT2">
         <v>1913000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CU2">
         <v>770000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CV2">
         <v>747786.0</v>
       </c>
-      <c r="CU2">
+      <c r="CW2">
         <v>859372.0</v>
       </c>
-      <c r="CV2">
+      <c r="CX2">
         <v>724711.0</v>
       </c>
-      <c r="CW2">
+      <c r="CY2">
         <v>143102.0</v>
       </c>
-      <c r="CX2">
+      <c r="CZ2">
         <v>711858.0</v>
       </c>
-      <c r="CY2">
+      <c r="DA2">
         <v>252137.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DB2">
         <v>397713.0</v>
       </c>
-      <c r="DA2">
+      <c r="DC2">
         <v>344079.0</v>
       </c>
-      <c r="DB2"/>
-      <c r="DC2"/>
       <c r="DD2"/>
       <c r="DE2"/>
+      <c r="DF2"/>
+      <c r="DG2"/>
     </row>
-    <row r="3" spans="1:109">
+    <row r="3" spans="1:111">
       <c r="A3" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B3">
-        <v>77200000.0</v>
+        <v>24200000.0</v>
       </c>
       <c r="C3">
+        <v>22600000.0</v>
+      </c>
+      <c r="D3">
+        <v>22800000.0</v>
+      </c>
+      <c r="E3">
         <v>21900000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>21100000.0</v>
       </c>
-      <c r="E3">
-[...2 lines deleted...]
-      <c r="F3">
+      <c r="G3">
+        <v>19800000.0</v>
+      </c>
+      <c r="H3">
         <v>19700000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>19100000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>18700000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>15000000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>13700000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>12900000.0</v>
       </c>
       <c r="M3">
         <v>13300000.0</v>
       </c>
       <c r="N3">
+        <v>12900000.0</v>
+      </c>
+      <c r="O3">
+        <v>13300000.0</v>
+      </c>
+      <c r="P3">
         <v>13200000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>12900000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>12700000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>12500000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>12600000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>12400000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>12400000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>12500000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>13100000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>11800000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>12600000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>12400000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>12500000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>12700000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>10400000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>10300000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>10500000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>9400000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>8100000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>7900000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>7700000.0</v>
       </c>
       <c r="AJ3">
         <v>7700000.0</v>
       </c>
       <c r="AK3">
+        <v>7700000.0</v>
+      </c>
+      <c r="AL3">
+        <v>7700000.0</v>
+      </c>
+      <c r="AM3">
         <v>7900000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>7800000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>8200000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>7900000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>7700000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>7961000.0</v>
       </c>
-      <c r="AQ3">
-[...4 lines deleted...]
-      </c>
       <c r="AS3">
-        <v>8330000.0</v>
+        <v>8300000.0</v>
       </c>
       <c r="AT3">
+        <v>8400000.0</v>
+      </c>
+      <c r="AU3">
+        <v>8300000.0</v>
+      </c>
+      <c r="AV3">
         <v>8932000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>8107000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>7641000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>7565000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>7753000.0</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>7661000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>7680000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>8165000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>7290000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>6915000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>6292000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>6648000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>4898000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>4991000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>4837000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>5809000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>3739000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>5028000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>4583000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>4570000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BP3">
         <v>4721000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BQ3">
         <v>2505000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BR3">
         <v>2403000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BS3">
         <v>1765000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BT3">
         <v>2383000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BU3">
         <v>1009000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BV3">
         <v>-85000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BW3">
         <v>1229000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BX3">
         <v>401000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BY3">
         <v>127000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BZ3">
         <v>258000.0</v>
       </c>
-      <c r="BY3">
+      <c r="CA3">
         <v>171000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CB3">
         <v>24000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CC3">
         <v>401000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CD3">
         <v>502000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CE3">
         <v>537000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CF3">
         <v>618000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CG3">
         <v>592000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CH3">
         <v>614000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CI3">
         <v>590000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CJ3">
         <v>615000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CK3">
         <v>576000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CL3">
         <v>501000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CM3">
         <v>584000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CN3">
         <v>640000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CO3">
         <v>569000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CP3">
         <v>598000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CQ3">
         <v>518000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CR3">
         <v>490000.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CS3">
         <v>567000.0</v>
       </c>
-      <c r="CR3">
+      <c r="CT3">
         <v>1054000.0</v>
       </c>
-      <c r="CS3">
+      <c r="CU3">
         <v>1024000.0</v>
       </c>
-      <c r="CT3">
+      <c r="CV3">
         <v>1400124.0</v>
       </c>
-      <c r="CU3">
+      <c r="CW3">
         <v>839686.0</v>
       </c>
-      <c r="CV3">
+      <c r="CX3">
         <v>755698.0</v>
       </c>
-      <c r="CW3">
+      <c r="CY3">
         <v>519277.0</v>
       </c>
-      <c r="CX3">
+      <c r="CZ3">
         <v>-4224.0</v>
       </c>
-      <c r="CY3">
+      <c r="DA3">
         <v>12410.0</v>
       </c>
-      <c r="CZ3">
+      <c r="DB3">
         <v>35874.0</v>
       </c>
-      <c r="DA3">
+      <c r="DC3">
         <v>-123796.0</v>
       </c>
-      <c r="DB3">
+      <c r="DD3">
         <v>-1400000.0</v>
       </c>
-      <c r="DC3">
+      <c r="DE3">
         <v>200000.0</v>
       </c>
-      <c r="DD3"/>
-      <c r="DE3">
+      <c r="DF3"/>
+      <c r="DG3">
         <v>-200000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:109">
+    <row r="4" spans="1:111">
       <c r="A4" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...4 lines deleted...]
-      </c>
+      <c r="AD4"/>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
@@ -24750,58 +25080,58 @@
       <c r="AX4">
         <v>0.0</v>
       </c>
       <c r="AY4">
         <v>0.0</v>
       </c>
       <c r="AZ4">
         <v>0.0</v>
       </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
       <c r="BD4">
         <v>0.0</v>
       </c>
       <c r="BE4">
         <v>0.0</v>
       </c>
       <c r="BF4">
+        <v>0.0</v>
+      </c>
+      <c r="BG4">
+        <v>0.0</v>
+      </c>
+      <c r="BH4">
         <v>7000.0</v>
       </c>
-      <c r="BG4">
-[...4 lines deleted...]
-      </c>
       <c r="BI4">
         <v>0.0</v>
       </c>
       <c r="BJ4">
         <v>0.0</v>
       </c>
       <c r="BK4">
         <v>0.0</v>
       </c>
       <c r="BL4">
         <v>0.0</v>
       </c>
       <c r="BM4">
         <v>0.0</v>
       </c>
       <c r="BN4">
         <v>0.0</v>
       </c>
       <c r="BO4">
         <v>0.0</v>
       </c>
       <c r="BP4">
         <v>0.0</v>
       </c>
       <c r="BQ4">
@@ -24893,749 +25223,763 @@
       </c>
       <c r="CT4">
         <v>0.0</v>
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
-      <c r="DB4"/>
-      <c r="DC4"/>
+      <c r="DB4">
+        <v>0.0</v>
+      </c>
+      <c r="DC4">
+        <v>0.0</v>
+      </c>
       <c r="DD4"/>
       <c r="DE4"/>
+      <c r="DF4"/>
+      <c r="DG4"/>
     </row>
-    <row r="5" spans="1:109">
+    <row r="5" spans="1:111">
       <c r="A5" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B5">
+        <v>375600000.0</v>
+      </c>
+      <c r="C5">
+        <v>321300000.0</v>
+      </c>
+      <c r="D5">
         <v>447100000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>441000000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>415700000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>417400000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>404400000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>398700000.0</v>
       </c>
-      <c r="H5">
-[...2 lines deleted...]
-      <c r="I5">
+      <c r="J5">
+        <v>366900000.0</v>
+      </c>
+      <c r="K5">
         <v>411900000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>310500000.0</v>
       </c>
-      <c r="K5">
-[...2 lines deleted...]
-      <c r="L5">
+      <c r="M5">
+        <v>367400000.0</v>
+      </c>
+      <c r="N5">
+        <v>350000000.0</v>
+      </c>
+      <c r="O5">
+        <v>305700000.0</v>
+      </c>
+      <c r="P5">
+        <v>184900000.0</v>
+      </c>
+      <c r="Q5">
+        <v>321700000.0</v>
+      </c>
+      <c r="R5">
+        <v>156800000.0</v>
+      </c>
+      <c r="S5">
         <v>313400000.0</v>
       </c>
-      <c r="M5">
-[...14 lines deleted...]
-      <c r="R5">
+      <c r="T5">
         <v>169200000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>209000000.0</v>
       </c>
-      <c r="T5">
-[...2 lines deleted...]
-      <c r="U5">
+      <c r="V5">
+        <v>221200000.0</v>
+      </c>
+      <c r="W5">
         <v>37100000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>66400000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>221100000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>139500000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>166700000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>64700000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>183400000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>221400000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-640300000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>128600000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>149600000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>220800000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>311600000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>136500000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>323800000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>298500000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>264400000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>174200000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>239600000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>285200000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>363700000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>156578000.0</v>
       </c>
-      <c r="AQ5">
-[...4 lines deleted...]
-      </c>
       <c r="AS5">
-        <v>-14730000.0</v>
+        <v>737600000.0</v>
       </c>
       <c r="AT5">
+        <v>169700000.0</v>
+      </c>
+      <c r="AU5">
+        <v>-14700000.0</v>
+      </c>
+      <c r="AV5">
         <v>178577000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>-31124000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>176320000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>216140000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>-28491000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>104649000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>123039000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>95271000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>129442000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>112877000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>107169000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>107822000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>65101000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>103672000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>115045000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>37473000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BL5">
         <v>9964000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BM5">
         <v>63152000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BN5">
         <v>62070000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BO5">
         <v>33368000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BP5">
         <v>-1074000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BQ5">
         <v>12377000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BR5">
         <v>-5227000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BS5">
         <v>22633000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BT5">
         <v>-124086000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BU5">
         <v>18553000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BV5">
         <v>19075000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BW5">
         <v>13525000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BX5">
         <v>-8395000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BY5">
         <v>14030000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BZ5">
         <v>7787000.0</v>
       </c>
-      <c r="BY5">
+      <c r="CA5">
         <v>-7505000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CB5">
         <v>3549000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CC5">
         <v>11032000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CD5">
         <v>11014000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CE5">
         <v>1947000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CF5">
         <v>10355000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CG5">
         <v>13943000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CH5">
         <v>10549000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CI5">
         <v>6249000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CJ5">
         <v>6314000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CK5">
         <v>5122000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CL5">
         <v>3070000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CM5">
         <v>-2373000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CN5">
         <v>-3523000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CO5">
         <v>-1743000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CP5">
         <v>-2828000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CQ5">
         <v>-3432000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CR5">
         <v>-3113000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CS5">
         <v>-6537000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CT5">
         <v>-1379000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CU5">
         <v>-6975000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CV5">
         <v>-9512225.0</v>
       </c>
-      <c r="CU5">
+      <c r="CW5">
         <v>-11897686.0</v>
       </c>
-      <c r="CV5">
+      <c r="CX5">
         <v>-12973146.0</v>
       </c>
-      <c r="CW5">
+      <c r="CY5">
         <v>-11750646.0</v>
       </c>
-      <c r="CX5">
+      <c r="CZ5">
         <v>-31069402.0</v>
       </c>
-      <c r="CY5">
+      <c r="DA5">
         <v>-10422915.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DB5">
         <v>-30519583.0</v>
       </c>
-      <c r="DA5">
+      <c r="DC5">
         <v>-9488785.0</v>
       </c>
-      <c r="DB5">
+      <c r="DD5">
         <v>-9500000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DE5">
         <v>-7100000.0</v>
       </c>
-      <c r="DD5"/>
-      <c r="DE5">
+      <c r="DF5"/>
+      <c r="DG5">
         <v>-12300000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:109">
+    <row r="6" spans="1:111">
       <c r="A6" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B6">
-        <v>524300000.0</v>
+        <v>399800000.0</v>
       </c>
       <c r="C6">
+        <v>343900000.0</v>
+      </c>
+      <c r="D6">
+        <v>469900000.0</v>
+      </c>
+      <c r="E6">
         <v>462900000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>436800000.0</v>
       </c>
-      <c r="E6">
-[...2 lines deleted...]
-      <c r="F6">
+      <c r="G6">
+        <v>437200000.0</v>
+      </c>
+      <c r="H6">
         <v>424100000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>417800000.0</v>
       </c>
-      <c r="H6">
-[...2 lines deleted...]
-      <c r="I6">
+      <c r="J6">
+        <v>385600000.0</v>
+      </c>
+      <c r="K6">
         <v>426900000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>324200000.0</v>
       </c>
-      <c r="K6">
-[...4 lines deleted...]
-      </c>
       <c r="M6">
+        <v>380700000.0</v>
+      </c>
+      <c r="N6">
+        <v>362900000.0</v>
+      </c>
+      <c r="O6">
         <v>319000000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>198100000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>334600000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>169500000.0</v>
       </c>
-      <c r="Q6">
-[...2 lines deleted...]
-      <c r="R6">
+      <c r="S6">
+        <v>325900000.0</v>
+      </c>
+      <c r="T6">
         <v>181800000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>221400000.0</v>
       </c>
-      <c r="T6">
-[...2 lines deleted...]
-      <c r="U6">
+      <c r="V6">
+        <v>233600000.0</v>
+      </c>
+      <c r="W6">
         <v>49600000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>79500000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>232900000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>152100000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>179100000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>77200000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>196100000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>231800000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-630000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>139100000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>159000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>228900000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>319500000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>144200000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>331500000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>306200000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>272300000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>182000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>247800000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>293100000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>371400000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>164539000.0</v>
       </c>
-      <c r="AQ6">
-[...4 lines deleted...]
-      </c>
       <c r="AS6">
+        <v>745900000.0</v>
+      </c>
+      <c r="AT6">
+        <v>178100000.0</v>
+      </c>
+      <c r="AU6">
         <v>-6400000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>187509000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>-23017000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>183961000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>223705000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>-20738000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>112310000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>130719000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>103436000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>136732000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>119792000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>113461000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>114470000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>69999000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>108663000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>119882000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>43282000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>13703000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>68180000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>66653000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>37938000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>3647000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>14882000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BR6">
         <v>-2824000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BS6">
         <v>24398000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BT6">
         <v>-121703000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BU6">
         <v>19562000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BV6">
         <v>18990000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BW6">
         <v>14754000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BX6">
         <v>-7994000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BY6">
         <v>14157000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BZ6">
         <v>8045000.0</v>
       </c>
-      <c r="BY6">
+      <c r="CA6">
         <v>-7334000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CB6">
         <v>3573000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CC6">
         <v>11433000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CD6">
         <v>11516000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CE6">
         <v>2484000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CF6">
         <v>10973000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CG6">
         <v>14535000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CH6">
         <v>11163000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CI6">
         <v>6839000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CJ6">
         <v>6929000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CK6">
         <v>5698000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CL6">
         <v>3571000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CM6">
         <v>-1789000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CN6">
         <v>-2883000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CO6">
         <v>-1174000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CP6">
         <v>-2230000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CQ6">
         <v>-2914000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CR6">
         <v>-2623000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CS6">
         <v>-5970000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CT6">
         <v>-325000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CU6">
         <v>-5951000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CV6">
         <v>-8112101.0</v>
       </c>
-      <c r="CU6">
+      <c r="CW6">
         <v>-11058000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CX6">
         <v>-12217448.0</v>
       </c>
-      <c r="CW6">
+      <c r="CY6">
         <v>-11231369.0</v>
       </c>
-      <c r="CX6">
+      <c r="CZ6">
         <v>-31073626.0</v>
       </c>
-      <c r="CY6">
+      <c r="DA6">
         <v>-10410505.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DB6">
         <v>-30483709.0</v>
       </c>
-      <c r="DA6">
+      <c r="DC6">
         <v>-9612581.0</v>
       </c>
-      <c r="DB6">
+      <c r="DD6">
         <v>-10900000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DE6">
         <v>-6900000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DF6">
         <v>-6200000.0</v>
       </c>
-      <c r="DE6">
-        <v>-12500000.0</v>
+      <c r="DG6">
+        <v>-12300000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:109">
+    <row r="7" spans="1:111">
       <c r="A7" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...4 lines deleted...]
-      </c>
+      <c r="AD7"/>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
@@ -25814,96 +26158,98 @@
       </c>
       <c r="CT7">
         <v>0.0</v>
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
       <c r="CY7">
         <v>0.0</v>
       </c>
       <c r="CZ7">
         <v>0.0</v>
       </c>
       <c r="DA7">
         <v>0.0</v>
       </c>
-      <c r="DB7"/>
-      <c r="DC7"/>
+      <c r="DB7">
+        <v>0.0</v>
+      </c>
+      <c r="DC7">
+        <v>0.0</v>
+      </c>
       <c r="DD7"/>
       <c r="DE7"/>
+      <c r="DF7"/>
+      <c r="DG7"/>
     </row>
-    <row r="8" spans="1:109">
+    <row r="8" spans="1:111">
       <c r="A8" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8">
         <v>1800000.0</v>
       </c>
-      <c r="AE8">
-[...4 lines deleted...]
-      </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
@@ -26079,1445 +26425,1481 @@
       </c>
       <c r="CT8">
         <v>0.0</v>
       </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
       <c r="CX8">
         <v>0.0</v>
       </c>
       <c r="CY8">
         <v>0.0</v>
       </c>
       <c r="CZ8">
         <v>0.0</v>
       </c>
       <c r="DA8">
         <v>0.0</v>
       </c>
-      <c r="DB8"/>
-      <c r="DC8"/>
+      <c r="DB8">
+        <v>0.0</v>
+      </c>
+      <c r="DC8">
+        <v>0.0</v>
+      </c>
       <c r="DD8"/>
       <c r="DE8"/>
+      <c r="DF8"/>
+      <c r="DG8"/>
     </row>
-    <row r="9" spans="1:109">
+    <row r="9" spans="1:111">
       <c r="A9" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B9">
+        <v>683800000.0</v>
+      </c>
+      <c r="C9">
+        <v>648100000.0</v>
+      </c>
+      <c r="D9">
         <v>686800000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>698600000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>711000000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>701900000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>660000000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>665800000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>637100000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>604800000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>543700000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>539300000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>532400000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>454600000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>435600000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>478800000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>437200000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>436000000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>380600000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>417000000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>409300000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>350100000.0</v>
       </c>
       <c r="W9">
         <v>356100000.0</v>
       </c>
       <c r="X9">
+        <v>350100000.0</v>
+      </c>
+      <c r="Y9">
+        <v>356100000.0</v>
+      </c>
+      <c r="Z9">
         <v>336100000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>332900000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>282300000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>368500000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>346900000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>333500000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>349500000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>360800000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>382800000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>336000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>411700000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>426000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>425700000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>356200000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>380600000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>384600000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>392600000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>368300000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>379566000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>379330000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>331103000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>306726000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>330592000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>289147000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>284093000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>258803000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>250239000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>271509000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>248286000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>215823000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>206152000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>214500000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>195944000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>180183000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>169851000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>179066000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>162589000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>144148000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>146304000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BM9">
         <v>149261000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BN9">
         <v>120807000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BO9">
         <v>113994000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BP9">
         <v>95427000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BQ9">
         <v>84460000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BR9">
         <v>73896000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BS9">
         <v>70744000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BT9">
         <v>67755000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BU9">
         <v>67291000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BV9">
         <v>61224000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BW9">
         <v>55161000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BX9">
         <v>53541000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BY9">
         <v>52879000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BZ9">
         <v>46489000.0</v>
       </c>
-      <c r="BY9">
+      <c r="CA9">
         <v>35773000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CB9">
         <v>41073000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CC9">
         <v>36243000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CD9">
         <v>36001000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CE9">
         <v>29287000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CF9">
         <v>26488000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CG9">
         <v>29578000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CH9">
         <v>26882000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CI9">
         <v>20652000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CJ9">
         <v>19361000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CK9">
         <v>17835000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CL9">
         <v>16256000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CM9">
         <v>11888000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CN9">
         <v>12310000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CO9">
         <v>13282000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CP9">
         <v>11957000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CQ9">
         <v>9009000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CR9">
         <v>10524000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CS9">
         <v>3853000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CT9">
         <v>9651000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CU9">
         <v>636000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CV9">
         <v>871611.0</v>
       </c>
-      <c r="CU9">
+      <c r="CW9">
         <v>456465.0</v>
       </c>
-      <c r="CV9">
+      <c r="CX9">
         <v>589242.0</v>
       </c>
-      <c r="CW9">
+      <c r="CY9">
         <v>1339413.0</v>
       </c>
-      <c r="CX9">
+      <c r="CZ9">
         <v>77809.0</v>
       </c>
-      <c r="CY9">
+      <c r="DA9">
         <v>151754.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DB9">
         <v>148590.0</v>
       </c>
-      <c r="DA9">
+      <c r="DC9">
         <v>-34682.0</v>
       </c>
-      <c r="DB9">
+      <c r="DD9">
         <v>200000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DE9">
         <v>100000.0</v>
       </c>
+      <c r="DF9">
+        <v>100000.0</v>
+      </c>
+      <c r="DG9">
+        <v>100000.0</v>
+      </c>
     </row>
-    <row r="10" spans="1:109">
+    <row r="10" spans="1:111">
       <c r="A10" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B10">
+        <v>372700000.0</v>
+      </c>
+      <c r="C10">
+        <v>318300000.0</v>
+      </c>
+      <c r="D10">
         <v>444000000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>438000000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>408400000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>423500000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>396500000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>388600000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>355300000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>398600000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>295400000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>351800000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>335200000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>291900000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>178800000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>312500000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>150600000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>308700000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>140500000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>204400000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>216500000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>32500000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>114400000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>219000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>133900000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>171600000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>68300000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>166900000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>250400000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-650600000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>91900000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>140100000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>217900000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>309000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>141000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>320700000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>44200000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>263600000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>171500000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>239100000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>285700000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>363900000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>156032000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>736863000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>168334000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>-16792000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>174764000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>-35833000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>173033000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>213216000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>-31630000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>101179000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>118519000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>90835000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>124952000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>108493000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>103290000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>103936000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>59990000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>98256000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>109614000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>26826000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>4505000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>57734000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>56919000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>28681000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>-4733000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>9046000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>-5543000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>19996000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>-132702000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>19879000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>22568000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>17957000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>-5118000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>17015000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>8912000.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>-4226000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>7790000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>14100000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>13834000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CE10">
         <v>4185000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CF10">
         <v>11916000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CG10">
         <v>15763000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CH10">
         <v>12181000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CI10">
         <v>7661000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CJ10">
         <v>6890000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CK10">
         <v>6266000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CL10">
         <v>4140000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CM10">
         <v>-1847000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CN10">
         <v>-3220000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CO10">
         <v>-1341000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CP10">
         <v>-2384000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CQ10">
         <v>-3024000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CR10">
         <v>-2605000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CS10">
         <v>-12188000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CT10">
         <v>-3180000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CU10">
         <v>-5678000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CV10">
         <v>-7427133.0</v>
       </c>
-      <c r="CU10">
+      <c r="CW10">
         <v>-9810895.0</v>
       </c>
-      <c r="CV10">
+      <c r="CX10">
         <v>-10646937.0</v>
       </c>
-      <c r="CW10">
+      <c r="CY10">
         <v>-12648133.0</v>
       </c>
-      <c r="CX10">
+      <c r="CZ10">
         <v>-35826589.0</v>
       </c>
-      <c r="CY10">
+      <c r="DA10">
         <v>-10418126.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DB10">
         <v>-30495520.0</v>
       </c>
-      <c r="DA10">
+      <c r="DC10">
         <v>-9441459.0</v>
       </c>
-      <c r="DB10"/>
-      <c r="DC10"/>
       <c r="DD10"/>
-      <c r="DE10">
+      <c r="DE10"/>
+      <c r="DF10"/>
+      <c r="DG10">
         <v>-12100000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:109">
+    <row r="11" spans="1:111">
       <c r="A11" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B11">
+        <v>39700000.0</v>
+      </c>
+      <c r="C11">
+        <v>43400000.0</v>
+      </c>
+      <c r="D11">
         <v>79700000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>99300000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>98900000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>101300000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>95200000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>79500000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>77200000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>92000000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>78300000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>84200000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>76000000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>51000000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>46700000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>73200000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>34600000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>68800000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>28300000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>41700000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>43900000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>4200000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>15600000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>47800000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>26800000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>33900000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>15700000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>34500000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>45300000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>-156000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>26600000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>33600000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>45000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>64500000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>122000000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>44400000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>100200000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>85000000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>61200000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>77300000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>79600000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>128400000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>51388000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>272438000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>69123000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>-151000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>58829000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>-10596000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>61181000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>75692000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>-1316000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>38494000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>38655000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>28510000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>41697000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>30382000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>30974000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>33176000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BH11">
         <v>16801000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BI11">
         <v>17641000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BJ11">
         <v>35723000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BK11">
         <v>10436000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BL11">
         <v>-5039000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BM11">
         <v>17998000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BN11">
         <v>19212000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BO11">
         <v>9752000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BP11">
         <v>-1403000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BQ11">
         <v>-2891000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BR11">
         <v>-3199000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BS11">
         <v>6799000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BT11">
         <v>-51557000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BU11">
         <v>7256000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BV11">
         <v>8237000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BW11">
         <v>6554000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BX11">
         <v>-7104000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BY11">
         <v>2167000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BZ11">
         <v>3106000.0</v>
       </c>
-      <c r="BY11">
+      <c r="CA11">
         <v>-1445000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CB11">
         <v>-47717000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CC11">
         <v>5622000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CD11">
         <v>6161000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CE11">
         <v>1878000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CF11">
         <v>-17494000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CG11">
         <v>-1417000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CH11">
         <v>-1213000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CI11">
         <v>-1002000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CJ11">
         <v>-879000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CK11">
         <v>-812000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CL11">
         <v>-680000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CM11">
         <v>-653000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CN11">
         <v>-628000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CO11">
         <v>-623000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CP11">
         <v>-656000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CQ11">
         <v>-603000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CR11">
         <v>-566000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CS11">
         <v>5644000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CT11">
         <v>1734000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CU11">
         <v>-1374000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CV11">
         <v>-9402784.0</v>
       </c>
-      <c r="CU11">
+      <c r="CW11">
         <v>-2193733.0</v>
       </c>
-      <c r="CV11">
+      <c r="CX11">
         <v>-2326209.0</v>
       </c>
-      <c r="CW11">
+      <c r="CY11">
         <v>-2347862.0</v>
       </c>
-      <c r="CX11">
+      <c r="CZ11">
         <v>803152.0</v>
       </c>
-      <c r="CY11">
+      <c r="DA11">
         <v>-3408892.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DB11">
         <v>-1709267.0</v>
       </c>
-      <c r="DA11">
+      <c r="DC11">
         <v>-1577188.0</v>
       </c>
-      <c r="DB11">
+      <c r="DD11">
         <v>-700000.0</v>
       </c>
-      <c r="DC11">
+      <c r="DE11">
         <v>-700000.0</v>
       </c>
-      <c r="DD11">
+      <c r="DF11">
         <v>6100000.0</v>
       </c>
-      <c r="DE11">
+      <c r="DG11">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:109">
+    <row r="12" spans="1:111">
       <c r="A12" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B12">
-        <v>3100000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="C12">
         <v>3000000.0</v>
       </c>
       <c r="D12">
+        <v>3100000.0</v>
+      </c>
+      <c r="E12">
+        <v>3000000.0</v>
+      </c>
+      <c r="F12">
         <v>7300000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>6100000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>7900000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>10100000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>11600000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>13300000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>15100000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>15600000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>14800000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>13800000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>12300000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>9200000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>6200000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>4700000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>4600000.0</v>
       </c>
       <c r="T12">
         <v>4700000.0</v>
       </c>
       <c r="U12">
         <v>4600000.0</v>
       </c>
       <c r="V12">
+        <v>4700000.0</v>
+      </c>
+      <c r="W12">
+        <v>4600000.0</v>
+      </c>
+      <c r="X12">
         <v>4800000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>4900000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>5600000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>8200000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>10000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>11700000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>12200000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>10300000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>4300000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>4100000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>2900000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>2600000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>3500000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>3300000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>1400000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>800000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>2200000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>500000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>600000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>600000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>546000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>834000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>1296000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>2059000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>3527000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>4709000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>4746000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>4610000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>4562000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>4540000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>4520000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>4436000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>4490000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>4384000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>3879000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>3886000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>5111000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>5416000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>5431000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>5413000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>5459000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>4809000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>4759000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>4687000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>3659000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>3331000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BR12">
         <v>3248000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BS12">
         <v>2637000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BT12">
         <v>124000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BU12">
         <v>2624000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BV12">
         <v>4345000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BW12">
         <v>108000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BX12">
         <v>34000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BY12">
         <v>717000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BZ12">
         <v>713000.0</v>
       </c>
-      <c r="BY12">
+      <c r="CA12">
         <v>711000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CB12">
         <v>481000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CC12">
         <v>1000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CD12">
         <v>1000.0</v>
       </c>
-      <c r="CC12">
-[...2 lines deleted...]
-      <c r="CD12">
+      <c r="CE12">
+        <v>0.0</v>
+      </c>
+      <c r="CF12">
         <v>21000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CG12">
         <v>7000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CH12">
         <v>1000.0</v>
       </c>
-      <c r="CG12">
-[...2 lines deleted...]
-      <c r="CH12">
+      <c r="CI12">
+        <v>0.0</v>
+      </c>
+      <c r="CJ12">
         <v>2000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CK12">
         <v>4000.0</v>
       </c>
-      <c r="CJ12">
-[...2 lines deleted...]
-      <c r="CK12">
+      <c r="CL12">
+        <v>0.0</v>
+      </c>
+      <c r="CM12">
         <v>2000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CN12">
         <v>18000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>32000.0</v>
       </c>
       <c r="CO12">
         <v>31000.0</v>
       </c>
       <c r="CP12">
+        <v>32000.0</v>
+      </c>
+      <c r="CQ12">
+        <v>31000.0</v>
+      </c>
+      <c r="CR12">
         <v>27000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CS12">
         <v>25000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CT12">
         <v>30000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CU12">
         <v>34000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CV12">
         <v>48191.0</v>
       </c>
-      <c r="CU12">
+      <c r="CW12">
         <v>31104.0</v>
       </c>
-      <c r="CV12">
+      <c r="CX12">
         <v>54245.0</v>
       </c>
-      <c r="CW12">
+      <c r="CY12">
         <v>39178.0</v>
       </c>
-      <c r="CX12">
+      <c r="CZ12">
         <v>29834.0</v>
       </c>
-      <c r="CY12">
+      <c r="DA12">
         <v>34541.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DB12">
         <v>28000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DC12">
         <v>27996.0</v>
       </c>
-      <c r="DB12"/>
-      <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
+      <c r="DF12"/>
+      <c r="DG12"/>
     </row>
-    <row r="13" spans="1:109">
+    <row r="13" spans="1:111">
       <c r="A13" t="s">
-        <v>182</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>184</v>
+      </c>
+      <c r="B13">
+        <v>31500000.0</v>
+      </c>
       <c r="C13">
+        <v>41800000.0</v>
+      </c>
+      <c r="D13">
+        <v>43200000.0</v>
+      </c>
+      <c r="E13">
         <v>46400000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>51300000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>51100000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>49300000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>49800000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>46200000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>53800000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>51000000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>45300000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>37200000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>29200000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>20800000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>13300000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>6800000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>4300000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>4200000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>3800000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>4000000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>4700000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>5000000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>6400000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>7200000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>10000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>11500000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>12100000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>10800000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>9800000.0</v>
       </c>
-      <c r="AD13"/>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
@@ -27552,89 +27934,87 @@
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
+      <c r="DF13"/>
+      <c r="DG13"/>
     </row>
-    <row r="14" spans="1:109">
+    <row r="14" spans="1:111">
       <c r="A14" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-      <c r="AD14">
-[...4 lines deleted...]
-      </c>
+      <c r="AD14"/>
+      <c r="AE14"/>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
@@ -27813,882 +28193,898 @@
       </c>
       <c r="CT14">
         <v>0.0</v>
       </c>
       <c r="CU14">
         <v>0.0</v>
       </c>
       <c r="CV14">
         <v>0.0</v>
       </c>
       <c r="CW14">
         <v>0.0</v>
       </c>
       <c r="CX14">
         <v>0.0</v>
       </c>
       <c r="CY14">
         <v>0.0</v>
       </c>
       <c r="CZ14">
         <v>0.0</v>
       </c>
       <c r="DA14">
         <v>0.0</v>
       </c>
-      <c r="DB14"/>
-      <c r="DC14"/>
+      <c r="DB14">
+        <v>0.0</v>
+      </c>
+      <c r="DC14">
+        <v>0.0</v>
+      </c>
       <c r="DD14"/>
       <c r="DE14"/>
+      <c r="DF14"/>
+      <c r="DG14"/>
     </row>
-    <row r="15" spans="1:109">
+    <row r="15" spans="1:111">
       <c r="A15" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B15">
+        <v>333000000.0</v>
+      </c>
+      <c r="C15">
+        <v>274900000.0</v>
+      </c>
+      <c r="D15">
         <v>364300000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>338700000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>309500000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>322200000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>301300000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>309100000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>278100000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>306600000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>217100000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>267600000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>259200000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>240900000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>132100000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>239300000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>116000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>239900000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>112200000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>162700000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>172600000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>28300000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>98800000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>171200000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>107100000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>137700000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>52600000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>132400000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>205100000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>-494600000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>65300000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>106500000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>172900000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>244500000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>19000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>276300000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>-56000000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>178600000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>110300000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>161800000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>206100000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>235500000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>104644000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>464425000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>99211000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>-16641000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>115935000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>-25237000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>111852000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>137524000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>-30314000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>62685000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>79864000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>62325000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>83255000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>78111000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>72316000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>70760000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>43189000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>84398000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>73891000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BK15">
         <v>16390000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BL15">
         <v>9544000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BM15">
         <v>39736000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BN15">
         <v>37707000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BO15">
         <v>18929000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BP15">
         <v>-3330000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BQ15">
         <v>11937000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BR15">
         <v>-2344000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BS15">
         <v>13197000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BT15">
         <v>-81145000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BU15">
         <v>12623000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BV15">
         <v>14331000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BW15">
         <v>11403000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BX15">
         <v>1986000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BY15">
         <v>14848000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BZ15">
         <v>5806000.0</v>
       </c>
-      <c r="BY15">
+      <c r="CA15">
         <v>-2781000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CB15">
         <v>55507000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CC15">
         <v>8478000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CD15">
         <v>7673000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CE15">
         <v>2307000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CF15">
         <v>29410000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CG15">
         <v>15763000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CH15">
         <v>12181000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CI15">
         <v>7661000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CJ15">
         <v>6890000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CK15">
         <v>6266000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CL15">
         <v>4140000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CM15">
         <v>-1847000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CN15">
         <v>-3220000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CO15">
         <v>-1341000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CP15">
         <v>-2384000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CQ15">
         <v>-3024000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CR15">
         <v>-2605000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CS15">
         <v>-12188000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CT15">
         <v>-3180000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CU15">
         <v>-5678000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CV15">
         <v>-7427133.0</v>
       </c>
-      <c r="CU15">
+      <c r="CW15">
         <v>-9810895.0</v>
       </c>
-      <c r="CV15">
+      <c r="CX15">
         <v>-10646937.0</v>
       </c>
-      <c r="CW15">
+      <c r="CY15">
         <v>-9402784.0</v>
       </c>
-      <c r="CX15">
+      <c r="CZ15">
         <v>-31872554.0</v>
       </c>
-      <c r="CY15">
+      <c r="DA15">
         <v>-7014023.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DB15">
         <v>-28810316.0</v>
       </c>
-      <c r="DA15">
+      <c r="DC15">
         <v>-7911597.0</v>
       </c>
-      <c r="DB15">
+      <c r="DD15">
         <v>-8800000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DE15">
         <v>-6400000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DF15">
         <v>-6100000.0</v>
       </c>
-      <c r="DE15">
+      <c r="DG15">
         <v>-12200000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:109">
+    <row r="16" spans="1:111">
       <c r="A16" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16">
         <v>259200000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>240900000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>132100000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>239300000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>116000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>239900000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>112200000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>162700000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>172600000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>28300000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>98800000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>171200000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>107100000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>137700000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>52600000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>132400000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>205100000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>-494600000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>65300000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>106500000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>172900000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>244500000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>19000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>276300000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>-56000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>178600000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>110300000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>161800000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>206100000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>235500000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>104644000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>464425000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>99211000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>-16641000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>115935000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>-25237000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>111852000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>137524000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>-30314000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>62685000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>79864000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>62325000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>83255000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>78111000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>72316000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>70760000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>43189000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>84398000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>73891000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>16390000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>14098000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>39736000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>37707000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BO16">
         <v>18945000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BP16">
         <v>7525000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BQ16">
         <v>11937000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BR16">
         <v>-13197000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BS16">
         <v>13197000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BT16">
         <v>-10970000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BU16">
         <v>10970000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BV16">
         <v>12062000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BW16">
         <v>9711000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BX16">
         <v>1986000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BY16">
         <v>14848000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BZ16">
         <v>5806000.0</v>
       </c>
-      <c r="BY16">
-[...2 lines deleted...]
-      <c r="BZ16">
+      <c r="CA16">
+        <v>0.0</v>
+      </c>
+      <c r="CB16">
         <v>55507000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CC16">
         <v>8478000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CD16">
         <v>7673000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CE16">
         <v>2307000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CF16">
         <v>29410000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CG16">
         <v>15763000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CH16">
         <v>12182000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CI16">
         <v>7661000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CJ16">
         <v>6890000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CK16">
         <v>6266000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CL16">
         <v>4140000.0</v>
       </c>
-      <c r="CK16">
-[...4 lines deleted...]
-      </c>
       <c r="CM16">
         <v>0.0</v>
       </c>
       <c r="CN16">
         <v>0.0</v>
       </c>
       <c r="CO16">
         <v>0.0</v>
       </c>
       <c r="CP16">
         <v>0.0</v>
       </c>
       <c r="CQ16">
         <v>0.0</v>
       </c>
       <c r="CR16">
         <v>0.0</v>
       </c>
       <c r="CS16">
         <v>0.0</v>
       </c>
       <c r="CT16">
         <v>0.0</v>
       </c>
       <c r="CU16">
         <v>0.0</v>
       </c>
       <c r="CV16">
         <v>0.0</v>
       </c>
       <c r="CW16">
         <v>0.0</v>
       </c>
       <c r="CX16">
         <v>0.0</v>
       </c>
       <c r="CY16">
         <v>0.0</v>
       </c>
       <c r="CZ16">
         <v>0.0</v>
       </c>
       <c r="DA16">
         <v>0.0</v>
       </c>
-      <c r="DB16"/>
-      <c r="DC16"/>
+      <c r="DB16">
+        <v>0.0</v>
+      </c>
+      <c r="DC16">
+        <v>0.0</v>
+      </c>
       <c r="DD16"/>
       <c r="DE16"/>
+      <c r="DF16"/>
+      <c r="DG16"/>
     </row>
-    <row r="17" spans="1:109">
+    <row r="17" spans="1:111">
       <c r="A17" t="s">
-        <v>186</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>188</v>
+      </c>
+      <c r="B17">
+        <v>333000000.0</v>
+      </c>
       <c r="C17">
+        <v>274900000.0</v>
+      </c>
+      <c r="D17">
+        <v>364300000.0</v>
+      </c>
+      <c r="E17">
         <v>338700000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>309500000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>322200000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>301300000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>309100000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>278100000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>306600000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>217100000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>267600000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>259200000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>240900000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>132100000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>239300000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>116000000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>239900000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>112200000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>162700000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>172600000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>28300000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>98800000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>171200000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>107100000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>137700000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>52600000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>132400000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>205100000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>-494600000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>65300000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>106500000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>172900000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AI17">
         <v>244500000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AJ17">
         <v>19000000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AK17">
         <v>276300000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>-56000000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AM17">
         <v>178600000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AN17">
         <v>110300000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AO17">
         <v>161800000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AP17">
         <v>206100000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AQ17">
         <v>235500000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AR17">
         <v>104644000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AS17">
         <v>464425000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AT17">
         <v>99211000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AU17">
         <v>-16641000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AV17">
         <v>115935000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AW17">
         <v>-25237000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AX17">
         <v>111852000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AY17">
         <v>137524000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AZ17">
         <v>-30314000.0</v>
       </c>
-      <c r="AY17">
+      <c r="BA17">
         <v>62685000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BB17">
         <v>79864000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BC17">
         <v>62325000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BD17">
         <v>83255000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BE17">
         <v>78111000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BF17">
         <v>72316000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BG17">
         <v>70760000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BH17">
         <v>46347000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BI17">
         <v>80615000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BJ17">
         <v>73891000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BK17">
         <v>16390000.0</v>
       </c>
-      <c r="BJ17">
-[...2 lines deleted...]
-      <c r="BK17">
+      <c r="BL17">
+        <v>0.0</v>
+      </c>
+      <c r="BM17">
         <v>39736000.0</v>
       </c>
-      <c r="BL17">
+      <c r="BN17">
         <v>37707000.0</v>
       </c>
-      <c r="BM17">
-[...4 lines deleted...]
-      </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
         <v>0.0</v>
       </c>
       <c r="BT17">
         <v>0.0</v>
       </c>
       <c r="BU17">
         <v>0.0</v>
       </c>
       <c r="BV17">
         <v>0.0</v>
       </c>
       <c r="BW17">
@@ -28762,143 +29158,155 @@
       </c>
       <c r="CT17">
         <v>0.0</v>
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
       <c r="CY17">
         <v>0.0</v>
       </c>
       <c r="CZ17">
         <v>0.0</v>
       </c>
       <c r="DA17">
         <v>0.0</v>
       </c>
-      <c r="DB17"/>
-      <c r="DC17"/>
+      <c r="DB17">
+        <v>0.0</v>
+      </c>
+      <c r="DC17">
+        <v>0.0</v>
+      </c>
       <c r="DD17"/>
       <c r="DE17"/>
+      <c r="DF17"/>
+      <c r="DG17"/>
     </row>
-    <row r="18" spans="1:109">
+    <row r="18" spans="1:111">
       <c r="A18" t="s">
-        <v>187</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>189</v>
+      </c>
+      <c r="B18">
+        <v>28600000.0</v>
+      </c>
       <c r="C18">
+        <v>38800000.0</v>
+      </c>
+      <c r="D18">
+        <v>40100000.0</v>
+      </c>
+      <c r="E18">
         <v>43400000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>44000000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>45000000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>41400000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>39700000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>34600000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>40500000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>35900000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>29700000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>22400000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>15400000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>8500000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>4100000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>600000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-400000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-500000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-800000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-700000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>100000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>200000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>1500000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>1600000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>1800000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>1500000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>400000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-1400000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-500000.0</v>
       </c>
-      <c r="AD18"/>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -28933,302 +29341,302 @@
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
+      <c r="DF18"/>
+      <c r="DG18"/>
     </row>
-    <row r="19" spans="1:109">
+    <row r="19" spans="1:111">
       <c r="A19" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19">
         <v>36600000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>21300000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>15500000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>7400000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-45000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>25400000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-24600000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-19700000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-1000000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>101900000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>53900000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>2800000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-1000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>13100000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>-4800000.0</v>
       </c>
       <c r="AB19"/>
       <c r="AC19">
+        <v>-4800000.0</v>
+      </c>
+      <c r="AD19"/>
+      <c r="AE19">
         <v>15600000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>-35300000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AG19">
         <v>-5400000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AH19">
         <v>3400000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AI19">
         <v>4700000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AJ19">
         <v>5500000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AK19">
         <v>200000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AL19">
         <v>-42900000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AM19">
         <v>800000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AN19">
         <v>-500000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AO19">
         <v>1000000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AP19">
         <v>1100000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AQ19">
         <v>800000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AR19">
         <v>1521000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AS19">
         <v>350618000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AT19">
         <v>-2075000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AU19">
         <v>93000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AV19">
         <v>-285000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AW19">
         <v>1112000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AX19">
         <v>1459000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AY19">
         <v>1686000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AZ19">
         <v>1423000.0</v>
       </c>
-      <c r="AY19">
+      <c r="BA19">
         <v>1070000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BB19">
         <v>735000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BC19">
         <v>1234000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BD19">
         <v>839000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BE19">
         <v>32158000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BF19">
         <v>1582000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BG19">
         <v>1085000.0</v>
       </c>
-      <c r="BF19">
+      <c r="BH19">
         <v>6099000.0</v>
       </c>
-      <c r="BG19">
+      <c r="BI19">
         <v>695000.0</v>
       </c>
-      <c r="BH19">
+      <c r="BJ19">
         <v>552000.0</v>
       </c>
-      <c r="BI19">
+      <c r="BK19">
         <v>-4644000.0</v>
       </c>
-      <c r="BJ19"/>
-      <c r="BK19">
+      <c r="BL19"/>
+      <c r="BM19">
         <v>662000.0</v>
       </c>
-      <c r="BL19">
+      <c r="BN19">
         <v>851000.0</v>
       </c>
-      <c r="BM19"/>
-      <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
+      <c r="DF19"/>
+      <c r="DG19"/>
     </row>
-    <row r="20" spans="1:109">
+    <row r="20" spans="1:111">
       <c r="A20" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
-[...4 lines deleted...]
-      </c>
+      <c r="AD20"/>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
@@ -29407,422 +29815,430 @@
       </c>
       <c r="CT20">
         <v>0.0</v>
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
       <c r="CZ20">
         <v>0.0</v>
       </c>
       <c r="DA20">
         <v>0.0</v>
       </c>
-      <c r="DB20"/>
-      <c r="DC20"/>
+      <c r="DB20">
+        <v>0.0</v>
+      </c>
+      <c r="DC20">
+        <v>0.0</v>
+      </c>
       <c r="DD20"/>
       <c r="DE20"/>
+      <c r="DF20"/>
+      <c r="DG20"/>
     </row>
-    <row r="21" spans="1:109">
+    <row r="21" spans="1:111">
       <c r="A21" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B21">
-        <v>356700000.0</v>
+        <v>330800000.0</v>
       </c>
       <c r="C21">
-        <v>388500000.0</v>
+        <v>325800000.0</v>
       </c>
       <c r="D21">
+        <v>357500000.0</v>
+      </c>
+      <c r="E21">
+        <v>389300000.0</v>
+      </c>
+      <c r="F21">
         <v>364500000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>382800000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>357700000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>343100000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>319900000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>356300000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>260100000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>327000000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>313400000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>284400000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>175600000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>314300000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>201800000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>288000000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>169800000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>228700000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>222200000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-64800000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>65300000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>221100000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>140500000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>166700000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>63500000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>183400000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>221400000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-655900000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>131500000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>149600000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>217400000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>306900000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>139000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>323800000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>88500000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>263600000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>174200000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>238600000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>285200000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>363700000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>155057000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>387079000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>171705000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>-14826000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>178576000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>-32236000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>176320000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>216140000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>-28491000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>104649000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>122304000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>94037000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>128603000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>80719000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>105587000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>106737000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>63508000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>102977000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>135655000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>36883000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>9051000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>61881000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>60827000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BO21">
         <v>32246000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BP21">
         <v>-2182000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BQ21">
         <v>11737000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BR21">
         <v>-4121000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BS21">
         <v>20567000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BT21">
         <v>-133860000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BU21">
         <v>18060000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BV21">
         <v>18990000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BW21">
         <v>14754000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BX21">
         <v>-8395000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BY21">
         <v>14157000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BZ21">
         <v>8045000.0</v>
       </c>
-      <c r="BY21">
+      <c r="CA21">
         <v>-7505000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CB21">
         <v>3549000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CC21">
         <v>11433000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CD21">
         <v>11516000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CE21">
         <v>2484000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CF21">
         <v>10355000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CG21">
         <v>14535000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CH21">
         <v>11163000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CI21">
         <v>6839000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CJ21">
         <v>6314000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CK21">
         <v>5698000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CL21">
         <v>3571000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CM21">
         <v>-2373000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CN21">
         <v>-3523000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CO21">
         <v>-1743000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CP21">
         <v>-2828000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CQ21">
         <v>-3432000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CR21">
         <v>-3113000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CS21">
         <v>-6537000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CT21">
         <v>-1379000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CU21">
         <v>-6975000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CV21">
         <v>-9512225.0</v>
       </c>
-      <c r="CU21">
+      <c r="CW21">
         <v>-11897687.0</v>
       </c>
-      <c r="CV21">
+      <c r="CX21">
         <v>-12973146.0</v>
       </c>
-      <c r="CW21">
+      <c r="CY21">
         <v>-12555731.0</v>
       </c>
-      <c r="CX21">
+      <c r="CZ21">
         <v>-31069402.0</v>
       </c>
-      <c r="CY21">
+      <c r="DA21">
         <v>-10422915.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DB21">
         <v>-30519583.0</v>
       </c>
-      <c r="DA21">
+      <c r="DC21">
         <v>-9488785.0</v>
       </c>
-      <c r="DB21">
+      <c r="DD21">
         <v>-9500000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DE21">
         <v>-7100000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DF21">
         <v>-6200000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DG21">
         <v>-12300000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:109">
+    <row r="22" spans="1:111">
       <c r="A22" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...4 lines deleted...]
-      </c>
+      <c r="AD22"/>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
@@ -30001,387 +30417,399 @@
       </c>
       <c r="CT22">
         <v>0.0</v>
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
       <c r="CZ22">
         <v>0.0</v>
       </c>
       <c r="DA22">
         <v>0.0</v>
       </c>
-      <c r="DB22"/>
-      <c r="DC22"/>
+      <c r="DB22">
+        <v>0.0</v>
+      </c>
+      <c r="DC22">
+        <v>0.0</v>
+      </c>
       <c r="DD22"/>
       <c r="DE22"/>
+      <c r="DF22"/>
+      <c r="DG22"/>
     </row>
-    <row r="23" spans="1:109">
+    <row r="23" spans="1:111">
       <c r="A23" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B23">
-        <v>433500000.0</v>
+        <v>452500000.0</v>
       </c>
       <c r="C23">
-        <v>411000000.0</v>
+        <v>455700000.0</v>
       </c>
       <c r="D23">
+        <v>432700000.0</v>
+      </c>
+      <c r="E23">
+        <v>410200000.0</v>
+      </c>
+      <c r="F23">
         <v>434100000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>411600000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>378200000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>405800000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>395000000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>321400000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>354600000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>282400000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>283100000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>222500000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>315900000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>201700000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>265100000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>173900000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>245400000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>216000000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>224300000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>443900000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>319600000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>159000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>221500000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>189600000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>247600000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>218100000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>152200000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>1018500000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>249900000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>263100000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>227100000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>82300000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>325700000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>121700000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>146100000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>106900000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>234800000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>169600000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>127400000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>5300000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>249818000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>858000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>175456000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>342330000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>167787000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>362186000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>146482000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>73263000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>317508000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>197576000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>158302000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>151099000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>115214000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>161749000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>119990000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>97477000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>131670000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>98765000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>48096000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>128736000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>157426000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>109102000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>76664000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>96634000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>111105000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>85478000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>88101000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>59163000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>209722000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>56972000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>49566000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>47293000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>68293000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>44888000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>43786000.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>47674000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>42277000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>28964000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>28729000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>30680000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>19286000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>18475000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>18894000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>16368000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>15299000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CK23">
         <v>14297000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CL23">
         <v>14728000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CM23">
         <v>16056000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CN23">
         <v>17113000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CO23">
         <v>16778000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CP23">
         <v>16805000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CQ23">
         <v>14171000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CR23">
         <v>15135000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CS23">
         <v>11665000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CT23">
         <v>12943000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CU23">
         <v>8381000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CV23">
         <v>11131622.0</v>
       </c>
-      <c r="CU23">
+      <c r="CW23">
         <v>13213524.0</v>
       </c>
-      <c r="CV23">
+      <c r="CX23">
         <v>14287099.0</v>
       </c>
-      <c r="CW23">
+      <c r="CY23">
         <v>13376065.0</v>
       </c>
-      <c r="CX23">
+      <c r="CZ23">
         <v>31859069.0</v>
       </c>
-      <c r="CY23">
+      <c r="DA23">
         <v>10826806.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DB23">
         <v>31065886.0</v>
       </c>
-      <c r="DA23">
+      <c r="DC23">
         <v>9798182.0</v>
       </c>
-      <c r="DB23">
+      <c r="DD23">
         <v>9700000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DE23">
         <v>7200000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DF23">
         <v>6300000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DG23">
         <v>12400000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:109">
+    <row r="24" spans="1:111">
       <c r="A24" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -30447,1327 +30875,1363 @@
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
+      <c r="DF24"/>
+      <c r="DG24"/>
     </row>
-    <row r="25" spans="1:109">
+    <row r="25" spans="1:111">
       <c r="A25" t="s">
-        <v>194</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>196</v>
+      </c>
+      <c r="B25">
+        <v>24200000.0</v>
+      </c>
       <c r="C25">
+        <v>22600000.0</v>
+      </c>
+      <c r="D25">
+        <v>22800000.0</v>
+      </c>
+      <c r="E25">
         <v>21900000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>21100000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>19800000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>19700000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>19100000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>18700000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>15000000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>13700000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>12900000.0</v>
       </c>
       <c r="M25">
         <v>13300000.0</v>
       </c>
       <c r="N25">
+        <v>12900000.0</v>
+      </c>
+      <c r="O25">
+        <v>13300000.0</v>
+      </c>
+      <c r="P25">
         <v>13200000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>12900000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>12700000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>12500000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>12600000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>12400000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>12400000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>12500000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>13100000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>11800000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>12600000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>12400000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>12500000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>12700000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>10400000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>10300000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>10500000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>9400000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>8100000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>7900000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>7700000.0</v>
       </c>
       <c r="AJ25">
         <v>7700000.0</v>
       </c>
       <c r="AK25">
+        <v>7700000.0</v>
+      </c>
+      <c r="AL25">
+        <v>7700000.0</v>
+      </c>
+      <c r="AM25">
         <v>7900000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>7800000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>8200000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>7900000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>7700000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>7961000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>8248000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>8382000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>8330000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>8932000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>8107000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>7641000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>7565000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>7753000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>7661000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>7680000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>8165000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>7290000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>6915000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>6292000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>6648000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>4898000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>4991000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>4837000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>5809000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>3739000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>5028000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>4583000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BO25">
         <v>4570000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BP25">
         <v>4721000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BQ25">
         <v>2505000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BR25">
         <v>2403000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BS25">
         <v>1765000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BT25">
         <v>2383000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BU25">
         <v>1009000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BV25">
         <v>-85000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BW25">
         <v>1229000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BX25">
         <v>401000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BY25">
         <v>127000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BZ25">
         <v>258000.0</v>
       </c>
-      <c r="BY25">
+      <c r="CA25">
         <v>171000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CB25">
         <v>24000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CC25">
         <v>401000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CD25">
         <v>502000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CE25">
         <v>537000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CF25">
         <v>618000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CG25">
         <v>592000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CH25">
         <v>614000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CI25">
         <v>590000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CJ25">
         <v>615000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CK25">
         <v>576000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CL25">
         <v>501000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CM25">
         <v>584000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CN25">
         <v>640000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CO25">
         <v>569000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CP25">
         <v>598000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CQ25">
         <v>518000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CR25">
         <v>490000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CS25">
         <v>567000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CT25">
         <v>1054000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CU25">
         <v>1024000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CV25">
         <v>1400124.0</v>
       </c>
-      <c r="CU25">
+      <c r="CW25">
         <v>839686.0</v>
       </c>
-      <c r="CV25">
+      <c r="CX25">
         <v>755698.0</v>
       </c>
-      <c r="CW25">
+      <c r="CY25">
         <v>519277.0</v>
       </c>
-      <c r="CX25">
+      <c r="CZ25">
         <v>-4224.0</v>
       </c>
-      <c r="CY25">
+      <c r="DA25">
         <v>12410.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DB25">
         <v>35874.0</v>
       </c>
-      <c r="DA25">
+      <c r="DC25">
         <v>-123796.0</v>
       </c>
-      <c r="DB25">
+      <c r="DD25">
         <v>-1400000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DE25">
         <v>200000.0</v>
       </c>
-      <c r="DD25"/>
-      <c r="DE25"/>
+      <c r="DF25"/>
+      <c r="DG25"/>
     </row>
-    <row r="26" spans="1:109">
+    <row r="26" spans="1:111">
       <c r="A26" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B26">
+        <v>146300000.0</v>
+      </c>
+      <c r="C26">
+        <v>138200000.0</v>
+      </c>
+      <c r="D26">
         <v>139500000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>127500000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>134000000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>149000000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>133800000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>103500000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>139600000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>104100000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>151400000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>84700000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>89000000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>82900000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>66100000.0</v>
       </c>
       <c r="P26">
         <v>93900000.0</v>
       </c>
       <c r="Q26">
+        <v>66100000.0</v>
+      </c>
+      <c r="R26">
+        <v>93900000.0</v>
+      </c>
+      <c r="S26">
         <v>69000000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>82900000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>79200000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>74300000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>303700000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>126100000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>68700000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>89700000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>73200000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>113600000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>85700000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>85900000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>897400000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>138800000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>101100000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>82300000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>35700000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>113600000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>55000000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>59800000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>36200000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>66900000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>45900000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>35200000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>400000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>75948000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>9527000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AT26">
         <v>49411000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AU26">
         <v>110212000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AV26">
         <v>71482000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AW26">
         <v>118876000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AX26">
         <v>39742000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AY26">
         <v>12448000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AZ26">
         <v>121552000.0</v>
       </c>
-      <c r="AY26">
+      <c r="BA26">
         <v>72749000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BB26">
         <v>54617000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BC26">
         <v>50430000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BD26">
         <v>37476000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BE26">
         <v>65155000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BF26">
         <v>37099000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BG26">
         <v>33657000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BH26">
         <v>48636000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BI26">
         <v>59433000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BJ26">
         <v>24240000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BK26">
         <v>48030000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BL26">
         <v>62255000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BM26">
         <v>40691000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BN26">
         <v>28944000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BO26">
         <v>34871000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BP26">
         <v>41032000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BQ26">
         <v>31551000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BR26">
         <v>28646000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BS26">
         <v>20959000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BT26">
         <v>179751000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BU26">
         <v>19213000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BV26">
         <v>19141000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BW26">
         <v>21076000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BX26">
         <v>17710000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BY26">
         <v>19559000.0</v>
       </c>
-      <c r="BX26">
+      <c r="BZ26">
         <v>17970000.0</v>
       </c>
-      <c r="BY26">
+      <c r="CA26">
         <v>28114000.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CB26">
         <v>18337000.0</v>
       </c>
-      <c r="CA26">
+      <c r="CC26">
         <v>11919000.0</v>
       </c>
-      <c r="CB26">
+      <c r="CD26">
         <v>12614000.0</v>
       </c>
-      <c r="CC26">
+      <c r="CE26">
         <v>14700000.0</v>
       </c>
-      <c r="CD26">
+      <c r="CF26">
         <v>9463000.0</v>
       </c>
-      <c r="CE26">
+      <c r="CG26">
         <v>9423000.0</v>
       </c>
-      <c r="CF26">
+      <c r="CH26">
         <v>8694000.0</v>
       </c>
-      <c r="CG26">
+      <c r="CI26">
         <v>8473000.0</v>
       </c>
-      <c r="CH26">
+      <c r="CJ26">
         <v>7501000.0</v>
       </c>
-      <c r="CI26">
+      <c r="CK26">
         <v>7322000.0</v>
       </c>
-      <c r="CJ26">
+      <c r="CL26">
         <v>7327000.0</v>
       </c>
-      <c r="CK26">
+      <c r="CM26">
         <v>8452000.0</v>
       </c>
-      <c r="CL26">
+      <c r="CN26">
         <v>9773000.0</v>
       </c>
-      <c r="CM26">
+      <c r="CO26">
         <v>9401000.0</v>
       </c>
-      <c r="CN26">
+      <c r="CP26">
         <v>8791000.0</v>
       </c>
-      <c r="CO26">
+      <c r="CQ26">
         <v>7452000.0</v>
       </c>
-      <c r="CP26">
+      <c r="CR26">
         <v>8355000.0</v>
       </c>
-      <c r="CQ26">
+      <c r="CS26">
         <v>6640000.0</v>
       </c>
-      <c r="CR26">
+      <c r="CT26">
         <v>7275000.0</v>
       </c>
-      <c r="CS26">
+      <c r="CU26">
         <v>4509000.0</v>
       </c>
-      <c r="CT26">
+      <c r="CV26">
         <v>6509879.0</v>
       </c>
-      <c r="CU26">
+      <c r="CW26">
         <v>8014410.0</v>
       </c>
-      <c r="CV26">
+      <c r="CX26">
         <v>9597049.0</v>
       </c>
-      <c r="CW26">
+      <c r="CY26">
         <v>8468853.0</v>
       </c>
-      <c r="CX26">
+      <c r="CZ26">
         <v>27339396.0</v>
       </c>
-      <c r="CY26">
+      <c r="DA26">
         <v>8135688.0</v>
       </c>
-      <c r="CZ26">
+      <c r="DB26">
         <v>28935915.0</v>
       </c>
-      <c r="DA26">
+      <c r="DC26">
         <v>5776749.0</v>
       </c>
-      <c r="DB26">
+      <c r="DD26">
         <v>7900000.0</v>
       </c>
-      <c r="DC26">
+      <c r="DE26">
         <v>6000000.0</v>
       </c>
-      <c r="DD26">
+      <c r="DF26">
         <v>5200000.0</v>
       </c>
-      <c r="DE26">
+      <c r="DG26">
         <v>11600000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:109">
+    <row r="27" spans="1:111">
       <c r="A27" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B27">
-        <v>57600000.0</v>
-[...1 lines deleted...]
-      <c r="C27"/>
+        <v>37300000.0</v>
+      </c>
+      <c r="C27">
+        <v>28700000.0</v>
+      </c>
       <c r="D27">
+        <v>32700000.0</v>
+      </c>
+      <c r="E27">
+        <v>28300000.0</v>
+      </c>
+      <c r="F27">
         <v>31000000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>26600000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>27000000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>20700000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>25400000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>23200000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>24100000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>20700000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>20100000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>16900000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>23000000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>17200000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>16100000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>14500000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>16400000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>17200000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>17100000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>13700000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>16800000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>12400000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>12700000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>13000000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>18600000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>14800000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>13700000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>13600000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>28900000.0</v>
       </c>
-      <c r="AE27"/>
-      <c r="AF27">
+      <c r="AG27"/>
+      <c r="AH27">
         <v>15600000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>13300000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>17600000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>15800000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>15500000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>15400000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>67100000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>20100000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>24700000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>22300000.0</v>
       </c>
-      <c r="AP27"/>
-      <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
-      <c r="AT27">
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27">
         <v>21312000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>19719000.0</v>
       </c>
-      <c r="AV27"/>
-      <c r="AW27">
+      <c r="AX27"/>
+      <c r="AY27">
         <v>18923000.0</v>
       </c>
-      <c r="AX27"/>
-      <c r="AY27"/>
       <c r="AZ27"/>
-      <c r="BA27">
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27">
         <v>17388000.0</v>
       </c>
-      <c r="BB27"/>
-      <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
-      <c r="CO27">
+      <c r="CO27"/>
+      <c r="CP27"/>
+      <c r="CQ27">
         <v>1845000.0</v>
       </c>
-      <c r="CP27">
+      <c r="CR27">
         <v>4447000.0</v>
       </c>
-      <c r="CQ27">
+      <c r="CS27">
         <v>1170000.0</v>
       </c>
-      <c r="CR27">
+      <c r="CT27">
         <v>811000.0</v>
       </c>
-      <c r="CS27">
+      <c r="CU27">
         <v>518000.0</v>
       </c>
-      <c r="CT27">
+      <c r="CV27">
         <v>17000.0</v>
       </c>
-      <c r="CU27">
+      <c r="CW27">
         <v>961737.0</v>
       </c>
-      <c r="CV27"/>
-      <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
+      <c r="DF27"/>
+      <c r="DG27"/>
     </row>
-    <row r="28" spans="1:109">
+    <row r="28" spans="1:111">
       <c r="A28" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B28">
-        <v>303300000.0</v>
+        <v>137900000.0</v>
       </c>
       <c r="C28">
-        <v>181800000.0</v>
+        <v>155400000.0</v>
       </c>
       <c r="D28">
+        <v>157100000.0</v>
+      </c>
+      <c r="E28">
+        <v>153500000.0</v>
+      </c>
+      <c r="F28">
         <v>159800000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>143500000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>135500000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>198500000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>152200000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>121200000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>108100000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>106900000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>109900000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>70400000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>143100000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>81200000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>125400000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>64500000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>111500000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>91900000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>95700000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>103500000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>141900000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>53900000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>93200000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>80000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>86600000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>84600000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>25900000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>78400000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>47600000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>110100000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>67500000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>19900000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>141500000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>31400000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>51900000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>41000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>110200000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>80000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>47500000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>17300000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>148561000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>17276000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>109987000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>211340000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>59222000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>182788000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>68031000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>11292000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>157178000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>94111000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>71365000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>53968000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>40073000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>68626000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>53258000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>39789000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>57707000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>16656000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>23856000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>59235000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>74998000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>46689000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>31036000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>46877000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>56577000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>41172000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>49371000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>29218000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>21864000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>30018000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>23093000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>19331000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>44226000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>19163000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>20474000.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>15164000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>19187000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>12891000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>11871000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>10079000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>6670000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>5620000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>7025000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>5340000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>5546000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>4815000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CL28">
         <v>5358000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CM28">
         <v>5809000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CN28">
         <v>6060000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CO28">
         <v>5624000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CP28">
         <v>5994000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CQ28">
         <v>3144000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CR28">
         <v>835000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CS28">
         <v>3750000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CT28">
         <v>3755000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CU28">
         <v>3102000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CV28">
         <v>3873957.0</v>
       </c>
-      <c r="CU28">
+      <c r="CW28">
         <v>4339742.0</v>
       </c>
-      <c r="CV28">
+      <c r="CX28">
         <v>3965339.0</v>
       </c>
-      <c r="CW28">
+      <c r="CY28">
         <v>4764110.0</v>
       </c>
-      <c r="CX28">
+      <c r="CZ28">
         <v>3812039.0</v>
       </c>
-      <c r="CY28">
+      <c r="DA28">
         <v>2426571.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DB28">
         <v>1696384.0</v>
       </c>
-      <c r="DA28">
+      <c r="DC28">
         <v>3801150.0</v>
       </c>
-      <c r="DB28">
+      <c r="DD28">
         <v>1800000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DE28">
         <v>1200000.0</v>
       </c>
-      <c r="DD28"/>
-      <c r="DE28"/>
+      <c r="DF28"/>
+      <c r="DG28"/>
     </row>
-    <row r="29" spans="1:109">
+    <row r="29" spans="1:111">
       <c r="A29" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>200</v>
+      </c>
+      <c r="B29">
+        <v>39700000.0</v>
+      </c>
       <c r="C29">
+        <v>43400000.0</v>
+      </c>
+      <c r="D29">
+        <v>79700000.0</v>
+      </c>
+      <c r="E29">
         <v>99300000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>98900000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>101300000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>95200000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>79500000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>77200000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>92000000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>78300000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>84200000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>76000000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>51000000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>46700000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>73200000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>34600000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>68800000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>28300000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>41700000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>43900000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>4200000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>15600000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>47800000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>26800000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>33900000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>15700000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>34500000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>45300000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>-156000000.0</v>
       </c>
-      <c r="AD29"/>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -31802,1031 +32266,1051 @@
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
+      <c r="DF29"/>
+      <c r="DG29"/>
     </row>
-    <row r="30" spans="1:109">
+    <row r="30" spans="1:111">
       <c r="A30" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B30">
-        <v>330100000.0</v>
+        <v>353000000.0</v>
       </c>
       <c r="C30">
-        <v>310100000.0</v>
+        <v>322300000.0</v>
       </c>
       <c r="D30">
+        <v>329300000.0</v>
+      </c>
+      <c r="E30">
+        <v>309300000.0</v>
+      </c>
+      <c r="F30">
         <v>346500000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>319100000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>302300000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>322700000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>317200000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>248500000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>283600000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>212300000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>219000000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>170200000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>260000000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>164500000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>235400000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>148000000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>210800000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>188300000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>187100000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>420900000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>284800000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>135000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>195600000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>166200000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>218800000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>185100000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>125500000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>989400000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>218000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>211200000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>165400000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>29100000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>272700000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>102200000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>127200000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>92600000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>206400000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>146000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>107400000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>4600000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>224509000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>-7749000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>159398000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>321552000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>152016000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>321383000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>107773000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>42663000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>278730000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>166860000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>125982000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>121786000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>77549000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>133781000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>90357000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>73446000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>106343000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>76089000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>26934000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>107265000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>137253000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>87380000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>59980000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>81748000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>97609000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>72723000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>78017000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>50177000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>201615000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>49231000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>42234000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>40407000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>61936000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>38722000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>38444000.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>43278000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>37524000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>24810000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>24485000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>26803000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>16133000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>15043000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>15719000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>13813000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CJ30">
         <v>13047000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CK30">
         <v>12137000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CL30">
         <v>12685000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CM30">
         <v>14261000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CN30">
         <v>15833000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CO30">
         <v>15025000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CP30">
         <v>14785000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CQ30">
         <v>12441000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CR30">
         <v>13637000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CS30">
         <v>10390000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CT30">
         <v>11030000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CU30">
         <v>7611000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CV30">
         <v>10383836.0</v>
       </c>
-      <c r="CU30">
+      <c r="CW30">
         <v>12354152.0</v>
       </c>
-      <c r="CV30">
+      <c r="CX30">
         <v>13562388.0</v>
       </c>
-      <c r="CW30">
+      <c r="CY30">
         <v>13232963.0</v>
       </c>
-      <c r="CX30">
+      <c r="CZ30">
         <v>31147211.0</v>
       </c>
-      <c r="CY30">
+      <c r="DA30">
         <v>10574669.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DB30">
         <v>30668173.0</v>
       </c>
-      <c r="DA30">
+      <c r="DC30">
         <v>9454103.0</v>
       </c>
-      <c r="DB30">
+      <c r="DD30">
         <v>8300000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DE30">
         <v>7200000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DF30">
         <v>6300000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DG30">
         <v>12400000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:109">
+    <row r="31" spans="1:111">
       <c r="A31" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B31">
-        <v>87300000.0</v>
+        <v>41900000.0</v>
       </c>
       <c r="C31">
-        <v>49500000.0</v>
+        <v>-7500000.0</v>
       </c>
       <c r="D31">
+        <v>86500000.0</v>
+      </c>
+      <c r="E31">
+        <v>48700000.0</v>
+      </c>
+      <c r="F31">
         <v>43900000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>40700000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>38800000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>45500000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>35400000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>42300000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>35300000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>24800000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>21800000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>7500000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>3200000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-1800000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-51200000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>20700000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-29300000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-24300000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-5700000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>97300000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>49100000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-2100000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-6600000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>4900000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>4800000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-16500000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>29000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>5300000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-39600000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-9500000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>500000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>2100000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>2000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>-3100000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>-44300000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>800000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>-2700000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>500000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>500000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>200000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>975000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>349784000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>-3400000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>-2000000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>-3813000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>-3597000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>-3287000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>-2924000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>-3139000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>-3470000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>-3785000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>-3202000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>-3651000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>27774000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>-2297000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>-2801000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BH31">
         <v>-3518000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BI31">
         <v>-4721000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BJ31">
         <v>-4879000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BK31">
         <v>-4820000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BL31">
         <v>-4546000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BM31">
         <v>-3538000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BN31">
         <v>-3516000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BO31">
         <v>-3565000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BP31">
         <v>-2551000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BQ31">
         <v>-2691000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BR31">
         <v>-1422000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BS31">
         <v>-571000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BT31">
         <v>1158000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BU31">
         <v>-805000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BV31">
         <v>3578000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BW31">
         <v>3203000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BX31">
         <v>3276000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BY31">
         <v>2858000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BZ31">
         <v>867000.0</v>
       </c>
-      <c r="BY31">
+      <c r="CA31">
         <v>3279000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CB31">
         <v>4241000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CC31">
         <v>2667000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CD31">
         <v>2318000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CE31">
         <v>1701000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CF31">
         <v>1561000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CG31">
         <v>1228000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CH31">
         <v>1018000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CI31">
         <v>822000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CJ31">
         <v>576000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CK31">
         <v>568000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CL31">
         <v>569000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CM31">
         <v>526000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CN31">
         <v>303000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CO31">
         <v>402000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CP31">
         <v>444000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CQ31">
         <v>408000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CR31">
         <v>507000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CS31">
         <v>-5651000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CT31">
         <v>-1801000.0</v>
       </c>
-      <c r="CS31">
+      <c r="CU31">
         <v>1297000.0</v>
       </c>
-      <c r="CT31">
+      <c r="CV31">
         <v>2085092.0</v>
       </c>
-      <c r="CU31">
+      <c r="CW31">
         <v>2086792.0</v>
       </c>
-      <c r="CV31">
+      <c r="CX31">
         <v>2326209.0</v>
       </c>
-      <c r="CW31">
+      <c r="CY31">
         <v>-92402.0</v>
       </c>
-      <c r="CX31">
+      <c r="CZ31">
         <v>-4757187.0</v>
       </c>
-      <c r="CY31">
+      <c r="DA31">
         <v>4789.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DB31">
         <v>24063.0</v>
       </c>
-      <c r="DA31">
+      <c r="DC31">
         <v>47326.0</v>
       </c>
-      <c r="DB31"/>
-[...1 lines deleted...]
-      <c r="DD31">
+      <c r="DD31"/>
+      <c r="DE31"/>
+      <c r="DF31">
         <v>6200000.0</v>
       </c>
-      <c r="DE31">
+      <c r="DG31">
         <v>200000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:109">
+    <row r="32" spans="1:111">
       <c r="A32" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B32">
+        <v>783300000.0</v>
+      </c>
+      <c r="C32">
+        <v>781500000.0</v>
+      </c>
+      <c r="D32">
         <v>790200000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>799500000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>798600000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>794400000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>735900000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>748900000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>714900000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>677700000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>614700000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>609400000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>596500000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>506900000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>491500000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>516000000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>466900000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>461900000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>415200000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>444700000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>446500000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>379100000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>384900000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>380100000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>362000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>356300000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>311100000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>401500000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>373600000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>362600000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>381400000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>412700000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>444500000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>389200000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>464700000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>445500000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>444600000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>370500000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>409000000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>408200000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>412600000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>369000000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>404875000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>386221000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AT32">
         <v>347161000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AU32">
         <v>327504000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AV32">
         <v>346363000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AW32">
         <v>329950000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AX32">
         <v>322802000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AY32">
         <v>289403000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AZ32">
         <v>289017000.0</v>
       </c>
-      <c r="AY32">
+      <c r="BA32">
         <v>302225000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BB32">
         <v>280606000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BC32">
         <v>245136000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BD32">
         <v>243817000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BE32">
         <v>242468000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BF32">
         <v>225577000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BG32">
         <v>204214000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BH32">
         <v>195178000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BI32">
         <v>201742000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BJ32">
         <v>183751000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BK32">
         <v>165619000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BL32">
         <v>166477000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BM32">
         <v>170983000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BN32">
         <v>137491000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BO32">
         <v>128880000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BP32">
         <v>108923000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BQ32">
         <v>97215000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BR32">
         <v>83980000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BS32">
         <v>79730000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BT32">
         <v>75862000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BU32">
         <v>75032000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BV32">
         <v>68556000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BW32">
         <v>62047000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BX32">
         <v>59898000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BY32">
         <v>59045000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BZ32">
         <v>51831000.0</v>
       </c>
-      <c r="BY32">
+      <c r="CA32">
         <v>40169000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CB32">
         <v>45826000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CC32">
         <v>40397000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CD32">
         <v>40245000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CE32">
         <v>33164000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CF32">
         <v>29641000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CG32">
         <v>33010000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CH32">
         <v>30057000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CI32">
         <v>23207000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CJ32">
         <v>21613000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CK32">
         <v>19995000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CL32">
         <v>18299000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CM32">
         <v>13683000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CN32">
         <v>13590000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CO32">
         <v>15035000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CP32">
         <v>13977000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CQ32">
         <v>10739000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CR32">
         <v>12022000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CS32">
         <v>5128000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CT32">
         <v>11564000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CU32">
         <v>1406000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CV32">
         <v>1619397.0</v>
       </c>
-      <c r="CU32">
+      <c r="CW32">
         <v>1315837.0</v>
       </c>
-      <c r="CV32">
+      <c r="CX32">
         <v>1313953.0</v>
       </c>
-      <c r="CW32">
+      <c r="CY32">
         <v>1482515.0</v>
       </c>
-      <c r="CX32">
+      <c r="CZ32">
         <v>789667.0</v>
       </c>
-      <c r="CY32">
+      <c r="DA32">
         <v>403891.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DB32">
         <v>546303.0</v>
       </c>
-      <c r="DA32">
+      <c r="DC32">
         <v>309397.0</v>
       </c>
-      <c r="DB32">
+      <c r="DD32">
         <v>200000.0</v>
       </c>
-      <c r="DC32">
+      <c r="DE32">
         <v>100000.0</v>
       </c>
-      <c r="DD32">
+      <c r="DF32">
         <v>100000.0</v>
       </c>
-      <c r="DE32">
+      <c r="DG32">
         <v>100000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AC30"/>
@@ -32909,51 +33393,51 @@
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B2">
         <v>1697200000.0</v>
       </c>
       <c r="C2">
         <v>1207700000.0</v>
       </c>
       <c r="D2">
         <v>961200000.0</v>
       </c>
       <c r="E2">
         <v>894800000.0</v>
       </c>
       <c r="F2">
         <v>738700000.0</v>
       </c>
       <c r="G2">
         <v>738400000.0</v>
       </c>
       <c r="H2">
         <v>669200000.0</v>
       </c>
       <c r="I2">
         <v>705100000.0</v>
       </c>
@@ -32998,51 +33482,51 @@
       </c>
       <c r="W2">
         <v>68362000.0</v>
       </c>
       <c r="X2">
         <v>122655000.0</v>
       </c>
       <c r="Y2">
         <v>24373000.0</v>
       </c>
       <c r="Z2">
         <v>200935244.0</v>
       </c>
       <c r="AA2">
         <v>18279883.0</v>
       </c>
       <c r="AB2">
         <v>6800000.0</v>
       </c>
       <c r="AC2">
         <v>5000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B3">
         <v>520500000</v>
       </c>
       <c r="C3">
         <v>246500000</v>
       </c>
       <c r="D3">
         <v>230400000</v>
       </c>
       <c r="E3">
         <v>138800000</v>
       </c>
       <c r="F3">
         <v>120800000</v>
       </c>
       <c r="G3">
         <v>59300000</v>
       </c>
       <c r="H3">
         <v>83700000</v>
       </c>
       <c r="I3">
         <v>184400000</v>
       </c>
@@ -33087,51 +33571,51 @@
       </c>
       <c r="W3">
         <v>5217000</v>
       </c>
       <c r="X3">
         <v>7004000</v>
       </c>
       <c r="Y3">
         <v>3581000</v>
       </c>
       <c r="Z3">
         <v>687293</v>
       </c>
       <c r="AA3">
         <v>639875</v>
       </c>
       <c r="AB3">
         <v>2300000</v>
       </c>
       <c r="AC3">
         <v>1000000</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>66400000.0</v>
       </c>
       <c r="F4">
         <v>156100000.0</v>
       </c>
       <c r="G4">
         <v>300000.0</v>
       </c>
       <c r="H4">
         <v>69200000.0</v>
       </c>
       <c r="I4">
         <v>-35900000.0</v>
       </c>
       <c r="J4">
         <v>-317900000.0</v>
       </c>
       <c r="K4">
         <v>191200000.0</v>
       </c>
@@ -33146,51 +33630,51 @@
       </c>
       <c r="O4">
         <v>-8646000.0</v>
       </c>
       <c r="P4">
         <v>-89486000.0</v>
       </c>
       <c r="Q4">
         <v>151810000.0</v>
       </c>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>572200000.0</v>
       </c>
       <c r="F5">
         <v>272600000.0</v>
       </c>
       <c r="G5">
         <v>540700000.0</v>
       </c>
       <c r="H5">
         <v>-201900000.0</v>
       </c>
       <c r="I5">
         <v>58200000.0</v>
       </c>
       <c r="J5">
         <v>-61400000.0</v>
       </c>
       <c r="K5">
         <v>641900000.0</v>
       </c>
@@ -33205,51 +33689,51 @@
       </c>
       <c r="O5">
         <v>444005000.0</v>
       </c>
       <c r="P5">
         <v>335796000.0</v>
       </c>
       <c r="Q5">
         <v>-2965000.0</v>
       </c>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B6">
         <v>-140100000.0</v>
       </c>
       <c r="C6">
         <v>489500000.0</v>
       </c>
       <c r="D6">
         <v>246500000.0</v>
       </c>
       <c r="E6">
         <v>66400000.0</v>
       </c>
       <c r="F6">
         <v>156100000.0</v>
       </c>
       <c r="G6">
         <v>300000.0</v>
       </c>
       <c r="H6">
         <v>69200000.0</v>
       </c>
       <c r="I6">
         <v>-35900000.0</v>
       </c>
@@ -33294,51 +33778,51 @@
       </c>
       <c r="W6">
         <v>14224000.0</v>
       </c>
       <c r="X6">
         <v>-54093000.0</v>
       </c>
       <c r="Y6">
         <v>98282000.0</v>
       </c>
       <c r="Z6">
         <v>-176562569.0</v>
       </c>
       <c r="AA6">
         <v>182655361.0</v>
       </c>
       <c r="AB6">
         <v>11500000.0</v>
       </c>
       <c r="AC6">
         <v>22900000.0</v>
       </c>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B7">
         <v>-106400000.0</v>
       </c>
       <c r="C7">
         <v>-60200000.0</v>
       </c>
       <c r="D7">
         <v>-97800000.0</v>
       </c>
       <c r="E7">
         <v>-141200000.0</v>
       </c>
       <c r="F7">
         <v>-174200000.0</v>
       </c>
       <c r="G7">
         <v>63100000.0</v>
       </c>
       <c r="H7">
         <v>-178300000.0</v>
       </c>
       <c r="I7">
         <v>124400000.0</v>
       </c>
@@ -33383,51 +33867,51 @@
       </c>
       <c r="W7">
         <v>1415000.0</v>
       </c>
       <c r="X7">
         <v>-3054000.0</v>
       </c>
       <c r="Y7">
         <v>-13140000.0</v>
       </c>
       <c r="Z7">
         <v>-7190285.0</v>
       </c>
       <c r="AA7">
         <v>1743321.0</v>
       </c>
       <c r="AB7">
         <v>1800000.0</v>
       </c>
       <c r="AC7">
         <v>1200000.0</v>
       </c>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-21700000.0</v>
       </c>
       <c r="F8">
         <v>-41300000.0</v>
       </c>
       <c r="G8">
         <v>-6000000.0</v>
       </c>
       <c r="H8">
         <v>24400000.0</v>
       </c>
       <c r="I8">
         <v>121400000.0</v>
       </c>
       <c r="J8">
         <v>-82700000.0</v>
       </c>
       <c r="K8">
         <v>-21700000.0</v>
       </c>
@@ -33442,51 +33926,51 @@
       </c>
       <c r="O8">
         <v>-23991000.0</v>
       </c>
       <c r="P8">
         <v>-16158000.0</v>
       </c>
       <c r="Q8">
         <v>-23452000.0</v>
       </c>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B9">
         <v>-70900000.0</v>
       </c>
       <c r="C9">
         <v>-400000.0</v>
       </c>
       <c r="D9">
         <v>-58500000.0</v>
       </c>
       <c r="E9">
         <v>-21700000.0</v>
       </c>
       <c r="F9">
         <v>-41300000.0</v>
       </c>
       <c r="G9">
         <v>-6000000.0</v>
       </c>
       <c r="H9">
         <v>24400000.0</v>
       </c>
       <c r="I9">
         <v>121400000.0</v>
       </c>
@@ -33521,51 +34005,51 @@
         <v>-2329000.0</v>
       </c>
       <c r="T9">
         <v>-4030000.0</v>
       </c>
       <c r="U9">
         <v>-8869000.0</v>
       </c>
       <c r="V9">
         <v>-220000.0</v>
       </c>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9">
         <v>-8267000.0</v>
       </c>
       <c r="Z9">
         <v>-196700000.0</v>
       </c>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B10">
         <v>-52600000.0</v>
       </c>
       <c r="C10">
         <v>-46900000.0</v>
       </c>
       <c r="D10">
         <v>-13600000.0</v>
       </c>
       <c r="E10">
         <v>-13400000.0</v>
       </c>
       <c r="F10">
         <v>-7500000.0</v>
       </c>
       <c r="G10">
         <v>10300000.0</v>
       </c>
       <c r="H10">
         <v>12900000.0</v>
       </c>
       <c r="I10">
         <v>9300000.0</v>
       </c>
@@ -33606,51 +34090,51 @@
         <v>-1006000.0</v>
       </c>
       <c r="V10">
         <v>-3461000.0</v>
       </c>
       <c r="W10">
         <v>-385000.0</v>
       </c>
       <c r="X10">
         <v>-1202000.0</v>
       </c>
       <c r="Y10">
         <v>-1867000.0</v>
       </c>
       <c r="Z10">
         <v>-4035729.0</v>
       </c>
       <c r="AA10">
         <v>-2115049.0</v>
       </c>
       <c r="AB10"/>
       <c r="AC10"/>
     </row>
     <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>44500000.0</v>
       </c>
       <c r="F11">
         <v>-12500000.0</v>
       </c>
       <c r="G11">
         <v>38600000.0</v>
       </c>
       <c r="H11">
         <v>-16300000.0</v>
       </c>
       <c r="I11">
         <v>-11000000.0</v>
       </c>
       <c r="J11">
         <v>66200000.0</v>
       </c>
       <c r="K11">
         <v>600000.0</v>
       </c>
@@ -33683,51 +34167,51 @@
       </c>
       <c r="U11">
         <v>3810000.0</v>
       </c>
       <c r="V11">
         <v>583000.0</v>
       </c>
       <c r="W11">
         <v>4084000.0</v>
       </c>
       <c r="X11">
         <v>2345000.0</v>
       </c>
       <c r="Y11"/>
       <c r="Z11">
         <v>757000.0</v>
       </c>
       <c r="AA11">
         <v>4438000.0</v>
       </c>
       <c r="AB11"/>
       <c r="AC11"/>
     </row>
     <row r="12" spans="1:29">
       <c r="A12" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>169600000.0</v>
       </c>
       <c r="F12">
         <v>246700000.0</v>
       </c>
       <c r="G12">
         <v>122200000.0</v>
       </c>
       <c r="H12">
         <v>32900000.0</v>
       </c>
       <c r="I12">
         <v>-24600000.0</v>
       </c>
       <c r="J12">
         <v>103700000.0</v>
       </c>
       <c r="K12">
         <v>15700000.0</v>
       </c>
@@ -33742,102 +34226,102 @@
       </c>
       <c r="O12">
         <v>35297000.0</v>
       </c>
       <c r="P12">
         <v>-24448000.0</v>
       </c>
       <c r="Q12">
         <v>140694000.0</v>
       </c>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
     </row>
     <row r="13" spans="1:29">
       <c r="A13" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-150600000.0</v>
       </c>
       <c r="F13">
         <v>-112900000.0</v>
       </c>
       <c r="G13">
         <v>16800000.0</v>
       </c>
       <c r="H13">
         <v>-201900000.0</v>
       </c>
       <c r="I13">
         <v>4700000.0</v>
       </c>
       <c r="J13">
         <v>-61400000.0</v>
       </c>
       <c r="K13">
         <v>-71800000.0</v>
       </c>
       <c r="L13">
         <v>-181800000.0</v>
       </c>
       <c r="M13">
         <v>-137000000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
     </row>
     <row r="14" spans="1:29">
       <c r="A14" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B14">
         <v>85600000.0</v>
       </c>
       <c r="C14">
         <v>72500000.0</v>
       </c>
       <c r="D14">
         <v>53200000.0</v>
       </c>
       <c r="E14">
         <v>51300000.0</v>
       </c>
       <c r="F14">
         <v>49900000.0</v>
       </c>
       <c r="G14">
         <v>49900000.0</v>
       </c>
       <c r="H14">
         <v>45900000.0</v>
       </c>
       <c r="I14">
         <v>35900000.0</v>
       </c>
@@ -33880,51 +34364,51 @@
       <c r="V14">
         <v>2414000.0</v>
       </c>
       <c r="W14">
         <v>2276000.0</v>
       </c>
       <c r="X14">
         <v>2325000.0</v>
       </c>
       <c r="Y14">
         <v>3135000.0</v>
       </c>
       <c r="Z14">
         <v>3514785.0</v>
       </c>
       <c r="AA14">
         <v>-79736.0</v>
       </c>
       <c r="AB14">
         <v>-1300000.0</v>
       </c>
       <c r="AC14"/>
     </row>
     <row r="15" spans="1:29">
       <c r="A15" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15">
         <v>98000000.0</v>
       </c>
       <c r="E15">
         <v>94300000.0</v>
       </c>
       <c r="F15"/>
       <c r="G15">
         <v>38500000.0</v>
       </c>
       <c r="H15">
         <v>14000000.0</v>
       </c>
       <c r="I15"/>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>7700000.0</v>
       </c>
       <c r="L15">
         <v>39311000.0</v>
@@ -33939,51 +34423,51 @@
         <v>0.0</v>
       </c>
       <c r="P15">
         <v>0.0</v>
       </c>
       <c r="Q15">
         <v>0.0</v>
       </c>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15">
         <v>29604000.0</v>
       </c>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
     </row>
     <row r="16" spans="1:29">
       <c r="A16" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B16">
         <v>1557100000.0</v>
       </c>
       <c r="C16">
         <v>1697200000.0</v>
       </c>
       <c r="D16">
         <v>1207700000.0</v>
       </c>
       <c r="E16">
         <v>961200000.0</v>
       </c>
       <c r="F16">
         <v>894800000.0</v>
       </c>
       <c r="G16">
         <v>738700000.0</v>
       </c>
       <c r="H16">
         <v>738400000.0</v>
       </c>
       <c r="I16">
         <v>669200000.0</v>
       </c>
@@ -34028,100 +34512,100 @@
       </c>
       <c r="W16">
         <v>82586000.0</v>
       </c>
       <c r="X16">
         <v>68562000.0</v>
       </c>
       <c r="Y16">
         <v>122655000.0</v>
       </c>
       <c r="Z16">
         <v>24372675.0</v>
       </c>
       <c r="AA16">
         <v>200935244.0</v>
       </c>
       <c r="AB16">
         <v>18300000.0</v>
       </c>
       <c r="AC16">
         <v>27900000.0</v>
       </c>
     </row>
     <row r="17" spans="1:29">
       <c r="A17" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17">
         <v>200000.0</v>
       </c>
       <c r="K17">
         <v>-3000000.0</v>
       </c>
       <c r="L17">
         <v>-5296000.0</v>
       </c>
       <c r="M17">
         <v>-3750000.0</v>
       </c>
       <c r="N17">
         <v>-319000.0</v>
       </c>
       <c r="O17">
         <v>229000.0</v>
       </c>
       <c r="P17">
         <v>-269000.0</v>
       </c>
       <c r="Q17">
         <v>2758000.0</v>
       </c>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
     </row>
     <row r="18" spans="1:29">
       <c r="A18" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="B18">
         <v>1040700000.0</v>
       </c>
       <c r="C18">
         <v>1080600000.0</v>
       </c>
       <c r="D18">
         <v>747600000.0</v>
       </c>
       <c r="E18">
         <v>663700000.0</v>
       </c>
       <c r="F18">
         <v>477400000.0</v>
       </c>
       <c r="G18">
         <v>696400000.0</v>
       </c>
       <c r="H18">
         <v>-290300000.0</v>
       </c>
       <c r="I18">
         <v>594000000.0</v>
       </c>
@@ -34166,53 +34650,55 @@
       </c>
       <c r="W18">
         <v>15561000.0</v>
       </c>
       <c r="X18">
         <v>-15566000.0</v>
       </c>
       <c r="Y18">
         <v>-25839000.0</v>
       </c>
       <c r="Z18">
         <v>-39586070.0</v>
       </c>
       <c r="AA18">
         <v>-31754722.0</v>
       </c>
       <c r="AB18">
         <v>-26000000.0</v>
       </c>
       <c r="AC18">
         <v>-10600000.0</v>
       </c>
     </row>
     <row r="19" spans="1:29">
       <c r="A19" t="s">
-        <v>219</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>221</v>
+      </c>
+      <c r="B19">
+        <v>40100000.0</v>
+      </c>
       <c r="C19">
         <v>417200000.0</v>
       </c>
       <c r="D19">
         <v>-951000000.0</v>
       </c>
       <c r="E19">
         <v>-683600000.0</v>
       </c>
       <c r="F19">
         <v>-366100000.0</v>
       </c>
       <c r="G19">
         <v>-681600000.0</v>
       </c>
       <c r="H19">
         <v>-239200000.0</v>
       </c>
       <c r="I19">
         <v>-466100000.0</v>
       </c>
       <c r="J19">
         <v>-757700000.0</v>
       </c>
       <c r="K19">
@@ -34229,88 +34715,90 @@
       </c>
       <c r="O19">
         <v>-51458000.0</v>
       </c>
       <c r="P19">
         <v>-81808000.0</v>
       </c>
       <c r="Q19">
         <v>-204497000.0</v>
       </c>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
     </row>
     <row r="20" spans="1:29">
       <c r="A20" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20">
         <v>3900000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
     </row>
     <row r="21" spans="1:29">
       <c r="A21" t="s">
-        <v>221</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>223</v>
+      </c>
+      <c r="B21">
+        <v>-300000000.0</v>
+      </c>
       <c r="C21">
         <v>-400000000.0</v>
       </c>
       <c r="D21">
         <v>-100000000.0</v>
       </c>
       <c r="E21">
         <v>-7500000.0</v>
       </c>
       <c r="F21">
         <v>0.0</v>
       </c>
       <c r="G21">
         <v>-51700000.0</v>
       </c>
       <c r="H21">
         <v>599300000.0</v>
       </c>
       <c r="I21">
         <v>-13200000.0</v>
       </c>
       <c r="J21">
         <v>249300000.0</v>
       </c>
       <c r="K21">
@@ -34327,51 +34815,51 @@
       </c>
       <c r="O21">
         <v>-999000.0</v>
       </c>
       <c r="P21">
         <v>-8574000.0</v>
       </c>
       <c r="Q21">
         <v>37503000.0</v>
       </c>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
     </row>
     <row r="22" spans="1:29">
       <c r="A22" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B22">
         <v>1334700000.0</v>
       </c>
       <c r="C22">
         <v>1195100000.0</v>
       </c>
       <c r="D22">
         <v>984800000.0</v>
       </c>
       <c r="E22">
         <v>727300000.0</v>
       </c>
       <c r="F22">
         <v>475800000.0</v>
       </c>
       <c r="G22">
         <v>514800000.0</v>
       </c>
       <c r="H22">
         <v>-104500000.0</v>
       </c>
       <c r="I22">
         <v>589200000.0</v>
       </c>
@@ -34416,51 +34904,51 @@
       </c>
       <c r="W22">
         <v>15449000.0</v>
       </c>
       <c r="X22">
         <v>-9969000.0</v>
       </c>
       <c r="Y22">
         <v>-23651000.0</v>
       </c>
       <c r="Z22">
         <v>-37287749.0</v>
       </c>
       <c r="AA22">
         <v>-75608490.0</v>
       </c>
       <c r="AB22">
         <v>-33500000.0</v>
       </c>
       <c r="AC22">
         <v>-12800000.0</v>
       </c>
     </row>
     <row r="23" spans="1:29">
       <c r="A23" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="B23">
         <v>-33100000.0</v>
       </c>
       <c r="C23">
         <v>157400000.0</v>
       </c>
       <c r="D23">
         <v>101900000.0</v>
       </c>
       <c r="E23">
         <v>86800000.0</v>
       </c>
       <c r="F23">
         <v>55600000.0</v>
       </c>
       <c r="G23">
         <v>36800000.0</v>
       </c>
       <c r="H23">
         <v>13300000.0</v>
       </c>
       <c r="I23">
         <v>6300000.0</v>
       </c>
@@ -34505,51 +34993,51 @@
       </c>
       <c r="W23">
         <v>-774000.0</v>
       </c>
       <c r="X23">
         <v>-2078000.0</v>
       </c>
       <c r="Y23">
         <v>-299.0</v>
       </c>
       <c r="Z23">
         <v>-80459.0</v>
       </c>
       <c r="AA23">
         <v>159418.0</v>
       </c>
       <c r="AB23">
         <v>-200000.0</v>
       </c>
       <c r="AC23">
         <v>-11500000.0</v>
       </c>
     </row>
     <row r="24" spans="1:29">
       <c r="A24" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="B24">
         <v>1845700000.0</v>
       </c>
       <c r="C24">
         <v>-28500000.0</v>
       </c>
       <c r="D24">
         <v>-23000000.0</v>
       </c>
       <c r="E24">
         <v>3500000.0</v>
       </c>
       <c r="F24">
         <v>-366100000.0</v>
       </c>
       <c r="G24">
         <v>2400000.0</v>
       </c>
       <c r="H24">
         <v>8000000.0</v>
       </c>
       <c r="I24">
         <v>-46000000.0</v>
       </c>
@@ -34588,51 +35076,51 @@
       </c>
       <c r="U24">
         <v>32360000.0</v>
       </c>
       <c r="V24"/>
       <c r="W24">
         <v>-179000.0</v>
       </c>
       <c r="X24">
         <v>4177000.0</v>
       </c>
       <c r="Y24">
         <v>-5413000.0</v>
       </c>
       <c r="Z24"/>
       <c r="AA24">
         <v>-3865896.0</v>
       </c>
       <c r="AB24">
         <v>-100000.0</v>
       </c>
       <c r="AC24"/>
     </row>
     <row r="25" spans="1:29">
       <c r="A25" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="B25">
         <v>2000000.0</v>
       </c>
       <c r="C25">
         <v>-24300000.0</v>
       </c>
       <c r="D25">
         <v>-1300000.0</v>
       </c>
       <c r="E25">
         <v>58300000.0</v>
       </c>
       <c r="F25">
         <v>108200000.0</v>
       </c>
       <c r="G25">
         <v>-35900000.0</v>
       </c>
       <c r="H25">
         <v>-15100000.0</v>
       </c>
       <c r="I25">
         <v>55300000.0</v>
       </c>
@@ -34677,51 +35165,51 @@
       </c>
       <c r="W25">
         <v>1638000.0</v>
       </c>
       <c r="X25">
         <v>2136000.0</v>
       </c>
       <c r="Y25">
         <v>11398000.0</v>
       </c>
       <c r="Z25">
         <v>2064472.0</v>
       </c>
       <c r="AA25">
         <v>42830058.0</v>
       </c>
       <c r="AB25">
         <v>9300000.0</v>
       </c>
       <c r="AC25">
         <v>2000000.0</v>
       </c>
     </row>
     <row r="26" spans="1:29">
       <c r="A26" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="B26">
         <v>-1000000000.0</v>
       </c>
       <c r="C26">
         <v>-1012200000.0</v>
       </c>
       <c r="D26">
         <v>-13800000.0</v>
       </c>
       <c r="E26">
         <v>-11400000.0</v>
       </c>
       <c r="F26">
         <v>-10800000.0</v>
       </c>
       <c r="G26">
         <v>-3700000.0</v>
       </c>
       <c r="H26">
         <v>-2100000.0</v>
       </c>
       <c r="I26">
         <v>19500000.0</v>
       </c>
@@ -34752,51 +35240,51 @@
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26">
         <v>-67059000.0</v>
       </c>
       <c r="U26">
         <v>-193086000.0</v>
       </c>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26">
         <v>-2802000.0</v>
       </c>
       <c r="Z26">
         <v>-2801840.0</v>
       </c>
       <c r="AA26">
         <v>-4072316.0</v>
       </c>
       <c r="AB26"/>
       <c r="AC26"/>
     </row>
     <row r="27" spans="1:29">
       <c r="A27" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="B27">
         <v>147700000.0</v>
       </c>
       <c r="C27">
         <v>144000000.0</v>
       </c>
       <c r="D27">
         <v>39100000.0</v>
       </c>
       <c r="E27">
         <v>106800000.0</v>
       </c>
       <c r="F27">
         <v>138500000.0</v>
       </c>
       <c r="G27">
         <v>163800000.0</v>
       </c>
       <c r="H27">
         <v>45400000.0</v>
       </c>
       <c r="I27">
         <v>-26400000.0</v>
       </c>
@@ -34827,51 +35315,51 @@
       <c r="R27">
         <v>101015000.0</v>
       </c>
       <c r="S27">
         <v>28703000.0</v>
       </c>
       <c r="T27">
         <v>48704000.0</v>
       </c>
       <c r="U27">
         <v>-10761000.0</v>
       </c>
       <c r="V27">
         <v>18125000.0</v>
       </c>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
     </row>
     <row r="28" spans="1:29">
       <c r="A28" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="B28">
         <v>-1150000000.0</v>
       </c>
       <c r="C28">
         <v>-1254800000.0</v>
       </c>
       <c r="D28">
         <v>-11900000.0</v>
       </c>
       <c r="E28">
         <v>75400000.0</v>
       </c>
       <c r="F28">
         <v>44800000.0</v>
       </c>
       <c r="G28">
         <v>-16900000.0</v>
       </c>
       <c r="H28">
         <v>611200000.0</v>
       </c>
       <c r="I28">
         <v>6300000.0</v>
       </c>
@@ -34916,51 +35404,51 @@
       </c>
       <c r="W28">
         <v>6316000.0</v>
       </c>
       <c r="X28">
         <v>2007000.0</v>
       </c>
       <c r="Y28">
         <v>185000.0</v>
       </c>
       <c r="Z28">
         <v>-2882299.0</v>
       </c>
       <c r="AA28">
         <v>206613312.0</v>
       </c>
       <c r="AB28">
         <v>59300000.0</v>
       </c>
       <c r="AC28">
         <v>22900000.0</v>
       </c>
     </row>
     <row r="29" spans="1:29">
       <c r="A29" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="B29">
         <v>1561200000.0</v>
       </c>
       <c r="C29">
         <v>1327100000.0</v>
       </c>
       <c r="D29">
         <v>978000000.0</v>
       </c>
       <c r="E29">
         <v>802500000.0</v>
       </c>
       <c r="F29">
         <v>598200000.0</v>
       </c>
       <c r="G29">
         <v>755700000.0</v>
       </c>
       <c r="H29">
         <v>-206600000.0</v>
       </c>
       <c r="I29">
         <v>778400000.0</v>
       </c>
@@ -35005,51 +35493,51 @@
       </c>
       <c r="W29">
         <v>20778000.0</v>
       </c>
       <c r="X29">
         <v>-8562000.0</v>
       </c>
       <c r="Y29">
         <v>-22258000.0</v>
       </c>
       <c r="Z29">
         <v>-38898777.0</v>
       </c>
       <c r="AA29">
         <v>-31114847.0</v>
       </c>
       <c r="AB29">
         <v>-23700000.0</v>
       </c>
       <c r="AC29">
         <v>-9600000.0</v>
       </c>
     </row>
     <row r="30" spans="1:29">
       <c r="A30" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="B30">
         <v>-551300000.0</v>
       </c>
       <c r="C30">
         <v>417200000.0</v>
       </c>
       <c r="D30">
         <v>-719600000.0</v>
       </c>
       <c r="E30">
         <v>-811500000.0</v>
       </c>
       <c r="F30">
         <v>-486900000.0</v>
       </c>
       <c r="G30">
         <v>-738500000.0</v>
       </c>
       <c r="H30">
         <v>-335400000.0</v>
       </c>
       <c r="I30">
         <v>-820600000.0</v>
       </c>
@@ -35111,3539 +35599,3591 @@
       <c r="AC30">
         <v>-11500000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DE30"/>
+  <dimension ref="A1:DG30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:109">
+    <row r="1" spans="1:111">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1" t="s">
+        <v>91</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>91</v>
       </c>
       <c r="E1" t="s">
         <v>92</v>
       </c>
       <c r="F1" t="s">
+        <v>93</v>
+      </c>
+      <c r="G1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>94</v>
       </c>
       <c r="I1" t="s">
         <v>95</v>
       </c>
       <c r="J1" t="s">
+        <v>96</v>
+      </c>
+      <c r="K1" t="s">
+        <v>97</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>97</v>
       </c>
       <c r="M1" t="s">
         <v>98</v>
       </c>
       <c r="N1" t="s">
+        <v>99</v>
+      </c>
+      <c r="O1" t="s">
+        <v>100</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
       <c r="Q1" t="s">
         <v>101</v>
       </c>
       <c r="R1" t="s">
+        <v>102</v>
+      </c>
+      <c r="S1" t="s">
+        <v>103</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>103</v>
       </c>
       <c r="U1" t="s">
         <v>104</v>
       </c>
       <c r="V1" t="s">
+        <v>105</v>
+      </c>
+      <c r="W1" t="s">
+        <v>106</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>106</v>
       </c>
       <c r="Y1" t="s">
         <v>107</v>
       </c>
       <c r="Z1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AC1" t="s">
         <v>110</v>
       </c>
       <c r="AD1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AG1" t="s">
         <v>113</v>
       </c>
       <c r="AH1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AK1" t="s">
         <v>116</v>
       </c>
       <c r="AL1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AO1" t="s">
         <v>119</v>
       </c>
       <c r="AP1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AS1" t="s">
         <v>122</v>
       </c>
       <c r="AT1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AW1" t="s">
         <v>125</v>
       </c>
       <c r="AX1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BA1" t="s">
         <v>128</v>
       </c>
       <c r="BB1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BE1" t="s">
         <v>131</v>
       </c>
       <c r="BF1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BI1" t="s">
         <v>134</v>
       </c>
       <c r="BJ1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BM1" t="s">
         <v>137</v>
       </c>
       <c r="BN1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BQ1" t="s">
         <v>140</v>
       </c>
       <c r="BR1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...4 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BU1" t="s">
         <v>143</v>
       </c>
       <c r="BV1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BY1" t="s">
         <v>146</v>
       </c>
       <c r="BZ1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CC1" t="s">
         <v>149</v>
       </c>
       <c r="CD1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CG1" t="s">
         <v>152</v>
       </c>
       <c r="CH1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CK1" t="s">
         <v>155</v>
       </c>
       <c r="CL1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...4 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CO1" t="s">
         <v>158</v>
       </c>
       <c r="CP1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CS1" t="s">
         <v>161</v>
       </c>
       <c r="CT1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CU1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...4 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CW1" t="s">
         <v>164</v>
       </c>
       <c r="CX1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CY1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...4 lines deleted...]
-        <v>166</v>
       </c>
       <c r="DA1" t="s">
         <v>167</v>
       </c>
       <c r="DB1" t="s">
+        <v>168</v>
+      </c>
+      <c r="DC1" t="s">
+        <v>169</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...4 lines deleted...]
-        <v>169</v>
       </c>
       <c r="DE1" t="s">
         <v>170</v>
       </c>
+      <c r="DF1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DG1" t="s">
+        <v>172</v>
+      </c>
     </row>
-    <row r="2" spans="1:109">
+    <row r="2" spans="1:111">
       <c r="A2" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B2">
+        <v>1074200000.0</v>
+      </c>
+      <c r="C2">
+        <v>1557100000.0</v>
+      </c>
+      <c r="D2">
         <v>1340100000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>1593100000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>1899900000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>1697200000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>1553900000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>1355700000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>1251500000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>1207700000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>1107700000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>1067300000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>1163500000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>961200000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>966800000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>795200000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>813300000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>894800000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>908500000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>942200000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>832300000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>738700000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>670200000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>685400000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>875200000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>738400000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>719700000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>881300000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>790600000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>669200000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>656000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>745900000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>932700000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>705100000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>1067500000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>1005900000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>1122600000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>1023000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>953000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>837500000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>846800000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>831800000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>765205000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>254359000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>426509000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>397697000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>497291000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>259046000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>413794000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>278889000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>322230000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>343550000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>262126000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>154030000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>263425000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>157013000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>156666000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>162676000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>343984000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>321121000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>288963000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>252162000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>210186000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>285409000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>189956000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>100352000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>134502000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>133524000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>98848000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>129452000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>107973000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>125332000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>177646000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>139323000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>73538000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>81482000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>67851000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>91067000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>48504000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>71322000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>87619000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>69180000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>71019000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>56533000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>82812000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>82586000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>86378000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>74481000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>68521000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>68562000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CN2">
         <v>86443000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CO2">
         <v>91067000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CP2">
         <v>91238000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CQ2">
         <v>122655000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CR2">
         <v>133807000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CS2">
         <v>15546000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CT2">
         <v>20726000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CU2">
         <v>24373000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CV2">
         <v>86479340.0</v>
       </c>
-      <c r="CU2">
+      <c r="CW2">
         <v>163290551.0</v>
       </c>
-      <c r="CV2">
+      <c r="CX2">
         <v>183403676.0</v>
       </c>
-      <c r="CW2">
+      <c r="CY2">
         <v>200935244.0</v>
       </c>
-      <c r="CX2">
+      <c r="CZ2">
         <v>224287827.0</v>
       </c>
-      <c r="CY2">
+      <c r="DA2">
         <v>95038647.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DB2">
         <v>102787915.0</v>
       </c>
-      <c r="DA2">
+      <c r="DC2">
         <v>18279883.0</v>
       </c>
-      <c r="DB2">
+      <c r="DD2">
         <v>5800000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DE2">
         <v>4500000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DF2">
         <v>-45000000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DG2">
         <v>6800000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:109">
+    <row r="3" spans="1:111">
       <c r="A3" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B3">
+        <v>108000000</v>
+      </c>
+      <c r="C3">
+        <v>100800000</v>
+      </c>
+      <c r="D3">
         <v>172900000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>210500000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>62200000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>74900000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>86700000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>76500000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>45100000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>38200000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>78700000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>65700000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>44700000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>41300000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>39500000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>68800000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>17000000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>13500000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>70600000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>23300000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>16300000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>10600000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>12300000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>15800000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>18200000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>13000000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>24700000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>13600000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>20300000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>25100000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>51800000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>41500000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>53500000</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>37600000</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>27800000</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>22000000</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>20900000</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>15600000</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>14700000</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>9100000</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>10400000</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>9000000</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>31536000</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>10442000</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>3834000</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>3980000</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>2282000</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>13645000</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>12836000</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>18676000</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>13413000</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>9417000</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>4837000</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>4243000</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>21255000</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>6730000</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>43638000</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>40282000</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>748000</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>17842000</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>12547000</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>6336000</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>5441000</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>4082000</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>2755000</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>6362000</v>
       </c>
-      <c r="BN3">
+      <c r="BP3">
         <v>21507000</v>
       </c>
-      <c r="BO3">
+      <c r="BQ3">
         <v>24056000</v>
       </c>
-      <c r="BP3">
+      <c r="BR3">
         <v>28566000</v>
       </c>
-      <c r="BQ3">
+      <c r="BS3">
         <v>21271000</v>
       </c>
-      <c r="BR3">
+      <c r="BT3">
         <v>34428000</v>
       </c>
-      <c r="BS3">
+      <c r="BU3">
         <v>43084000</v>
       </c>
-      <c r="BT3">
+      <c r="BV3">
         <v>33710000</v>
       </c>
-      <c r="BU3">
+      <c r="BW3">
         <v>13193000</v>
       </c>
-      <c r="BV3">
+      <c r="BX3">
         <v>18511000</v>
       </c>
-      <c r="BW3">
+      <c r="BY3">
         <v>7303000</v>
       </c>
-      <c r="BX3">
+      <c r="BZ3">
         <v>4803000</v>
       </c>
-      <c r="BY3">
+      <c r="CA3">
         <v>8041000</v>
       </c>
-      <c r="BZ3">
+      <c r="CB3">
         <v>2576000</v>
       </c>
-      <c r="CA3">
+      <c r="CC3">
         <v>4098000</v>
       </c>
-      <c r="CB3">
+      <c r="CD3">
         <v>7853000</v>
       </c>
-      <c r="CC3">
+      <c r="CE3">
         <v>1107000</v>
       </c>
-      <c r="CD3">
+      <c r="CF3">
         <v>1957000</v>
       </c>
-      <c r="CE3">
+      <c r="CG3">
         <v>510000</v>
       </c>
-      <c r="CF3">
+      <c r="CH3">
         <v>3209000</v>
       </c>
-      <c r="CG3">
+      <c r="CI3">
         <v>441000</v>
       </c>
-      <c r="CH3">
+      <c r="CJ3">
         <v>922000</v>
       </c>
-      <c r="CI3">
+      <c r="CK3">
         <v>632000</v>
       </c>
-      <c r="CJ3">
+      <c r="CL3">
         <v>3199000</v>
       </c>
-      <c r="CK3">
+      <c r="CM3">
         <v>464000</v>
       </c>
-      <c r="CL3">
+      <c r="CN3">
         <v>4211000</v>
       </c>
-      <c r="CM3">
+      <c r="CO3">
         <v>570000</v>
       </c>
-      <c r="CN3">
+      <c r="CP3">
         <v>1162000</v>
       </c>
-      <c r="CO3">
+      <c r="CQ3">
         <v>1061000</v>
       </c>
-      <c r="CP3">
+      <c r="CR3">
         <v>937000</v>
       </c>
-      <c r="CQ3">
+      <c r="CS3">
         <v>2007000</v>
       </c>
-      <c r="CR3">
+      <c r="CT3">
         <v>164000</v>
       </c>
-      <c r="CS3">
+      <c r="CU3">
         <v>473000</v>
       </c>
-      <c r="CT3">
+      <c r="CV3">
         <v>251652</v>
       </c>
-      <c r="CU3">
+      <c r="CW3">
         <v>104917</v>
       </c>
-      <c r="CV3">
+      <c r="CX3">
         <v>137617</v>
       </c>
-      <c r="CW3">
+      <c r="CY3">
         <v>193107</v>
       </c>
-      <c r="CX3">
+      <c r="CZ3">
         <v>277019</v>
       </c>
-      <c r="CY3">
+      <c r="DA3">
         <v>88162</v>
       </c>
-      <c r="CZ3">
+      <c r="DB3">
         <v>117286</v>
       </c>
-      <c r="DA3">
+      <c r="DC3">
         <v>157408</v>
       </c>
-      <c r="DB3">
+      <c r="DD3">
         <v>400000</v>
       </c>
-      <c r="DC3">
+      <c r="DE3">
         <v>1600000</v>
       </c>
-      <c r="DD3">
+      <c r="DF3">
         <v>200000</v>
       </c>
-      <c r="DE3">
+      <c r="DG3">
         <v>100000</v>
       </c>
     </row>
-    <row r="4" spans="1:109">
+    <row r="4" spans="1:111">
       <c r="A4" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4">
         <v>-96200000.0</v>
       </c>
-      <c r="M4">
+      <c r="O4">
         <v>202300000.0</v>
       </c>
-      <c r="N4">
+      <c r="P4">
         <v>-5600000.0</v>
       </c>
-      <c r="O4">
+      <c r="Q4">
         <v>171600000.0</v>
       </c>
-      <c r="P4">
+      <c r="R4">
         <v>-18100000.0</v>
       </c>
-      <c r="Q4">
+      <c r="S4">
         <v>-81500000.0</v>
       </c>
-      <c r="R4">
+      <c r="T4">
         <v>-13700000.0</v>
       </c>
-      <c r="S4">
+      <c r="U4">
         <v>-33700000.0</v>
       </c>
-      <c r="T4">
+      <c r="V4">
         <v>109900000.0</v>
       </c>
-      <c r="U4">
+      <c r="W4">
         <v>93600000.0</v>
       </c>
-      <c r="V4">
+      <c r="X4">
         <v>68500000.0</v>
       </c>
-      <c r="W4">
+      <c r="Y4">
         <v>-15200000.0</v>
       </c>
-      <c r="X4">
+      <c r="Z4">
         <v>-189800000.0</v>
       </c>
-      <c r="Y4">
+      <c r="AA4">
         <v>136800000.0</v>
       </c>
-      <c r="Z4"/>
-      <c r="AA4"/>
       <c r="AB4"/>
-      <c r="AC4">
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4">
         <v>121400000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AF4">
         <v>13200000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AG4">
         <v>-89900000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AH4">
         <v>-186800000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AI4">
         <v>227600000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AJ4">
         <v>-362400000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AK4">
         <v>61600000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AL4">
         <v>-116700000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AM4">
         <v>99600000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AN4">
         <v>70000000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AO4">
         <v>115500000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AP4">
         <v>-9300000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AQ4">
         <v>15000000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AR4">
         <v>66593000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AS4">
         <v>510846000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AT4">
         <v>-172150000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AU4">
         <v>28812000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AV4">
         <v>-99594000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AW4">
         <v>232876000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AX4">
         <v>-154748000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AY4">
         <v>134905000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AZ4">
         <v>-43341000.0</v>
       </c>
-      <c r="AY4">
+      <c r="BA4">
         <v>-21320000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BB4">
         <v>81424000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BC4">
         <v>108096000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BD4">
         <v>-109395000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BE4">
         <v>106412000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BF4">
         <v>347000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BG4">
         <v>-6010000.0</v>
       </c>
-      <c r="BF4">
+      <c r="BH4">
         <v>-181308000.0</v>
       </c>
-      <c r="BG4">
+      <c r="BI4">
         <v>22863000.0</v>
       </c>
-      <c r="BH4">
+      <c r="BJ4">
         <v>32158000.0</v>
       </c>
-      <c r="BI4">
+      <c r="BK4">
         <v>36801000.0</v>
       </c>
-      <c r="BJ4"/>
-      <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
+      <c r="DF4"/>
+      <c r="DG4"/>
     </row>
-    <row r="5" spans="1:109">
+    <row r="5" spans="1:111">
       <c r="A5" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5">
         <v>-78200000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>41000000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>626800000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>29300000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-130500000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>46600000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>257200000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-18600000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-69200000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>103200000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>470800000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>22400000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-20000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>67500000.0</v>
       </c>
-      <c r="Z5"/>
-      <c r="AA5"/>
       <c r="AB5"/>
-      <c r="AC5">
+      <c r="AC5"/>
+      <c r="AD5"/>
+      <c r="AE5">
         <v>-169000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>30700000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>17300000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>100000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>10100000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-220200000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>167700000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-241300000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>232400000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>59500000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>167100000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>142400000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>272900000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-74432000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>685844000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-5746000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>-135850000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>164090000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>-33962000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>174258000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>214175000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>-38631000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>101431000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>119772000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>93809000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>258105000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>51939000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>69750000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>64211000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>119515000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>221469000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>1918000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>-7106000.0</v>
       </c>
-      <c r="BJ5"/>
-      <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
+      <c r="DF5"/>
+      <c r="DG5"/>
     </row>
-    <row r="6" spans="1:109">
+    <row r="6" spans="1:111">
       <c r="A6" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B6">
+        <v>729000000.0</v>
+      </c>
+      <c r="C6">
+        <v>-482900000.0</v>
+      </c>
+      <c r="D6">
         <v>217000000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-253000000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-306800000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>202700000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>143300000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>198200000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>104200000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>43800000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>100000000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>40400000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-96200000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>202300000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-5600000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>171600000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-18100000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-81500000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-13700000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-33700000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>109900000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>93600000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>68500000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-15200000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-189800000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>136800000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>18700000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-161600000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>90700000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>121400000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>13200000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-89900000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-186800000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>227600000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-362400000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>61600000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-116700000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>99600000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>70000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>115500000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-9300000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>15000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>66593000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>510846000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-172150000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>28812000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>-99594000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>238245000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>-154748000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>134905000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>-43341000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>-21320000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>81424000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>108096000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>-109395000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>106412000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>347000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>-6010000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>-181308000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>22863000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>32158000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>36801000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>41976000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>-75223000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>95453000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>89604000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>-34150000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>978000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BR6">
         <v>34676000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BS6">
         <v>-30604000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BT6">
         <v>21479000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BU6">
         <v>-17359000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BV6">
         <v>-52314000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BW6">
         <v>38323000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BX6">
         <v>65785000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BY6">
         <v>-7944000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BZ6">
         <v>13631000.0</v>
       </c>
-      <c r="BY6">
+      <c r="CA6">
         <v>-23216000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CB6">
         <v>42563000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CC6">
         <v>-22818000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CD6">
         <v>-16297000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CE6">
         <v>18439000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CF6">
         <v>-1839000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CG6">
         <v>14486000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CH6">
         <v>-26279000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CI6">
         <v>226000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CJ6">
         <v>-3792000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CK6">
         <v>11897000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CL6">
         <v>5960000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CM6">
         <v>-41000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CN6">
         <v>-17881000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CO6">
         <v>-4624000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CP6">
         <v>-171000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CQ6">
         <v>-31417000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CR6">
         <v>-11152000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CS6">
         <v>118261000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CT6">
         <v>-5180000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CU6">
         <v>-3647000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CV6">
         <v>-62106665.0</v>
       </c>
-      <c r="CU6">
+      <c r="CW6">
         <v>-76811211.0</v>
       </c>
-      <c r="CV6">
+      <c r="CX6">
         <v>-20113125.0</v>
       </c>
-      <c r="CW6">
+      <c r="CY6">
         <v>-17531568.0</v>
       </c>
-      <c r="CX6">
+      <c r="CZ6">
         <v>-23352583.0</v>
       </c>
-      <c r="CY6">
+      <c r="DA6">
         <v>129249180.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DB6">
         <v>-7749268.0</v>
       </c>
-      <c r="DA6">
+      <c r="DC6">
         <v>84508032.0</v>
       </c>
-      <c r="DB6">
+      <c r="DD6">
         <v>12500000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DE6">
         <v>1300000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DF6">
         <v>49500000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DG6">
         <v>1800000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:109">
+    <row r="7" spans="1:111">
       <c r="A7" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B7">
+        <v>-124100000.0</v>
+      </c>
+      <c r="C7">
+        <v>12400000.0</v>
+      </c>
+      <c r="D7">
         <v>-143900000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>162500000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-203000000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>78000000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-4200000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>13000000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-108800000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>39800000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-91700000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>46000000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-179300000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>127200000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-87800000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-7300000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-114000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>67900000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-33100000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-46300000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-73700000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-21100000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-39200000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>66700000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-17200000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>52900000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>11700000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>-3100000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>-10500000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>-179000000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>1300000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>51300000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>-19700000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>124500000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>-9900000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AK7">
         <v>-6200000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AL7">
         <v>-134200000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AM7">
         <v>71900000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AN7">
         <v>-65700000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AO7">
         <v>8900000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AP7">
         <v>-91000000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AQ7">
         <v>30400000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AR7">
         <v>-200123000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AS7">
         <v>207400000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AT7">
         <v>-99900000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AU7">
         <v>-109600000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AV7">
         <v>-126292000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AW7">
         <v>9402000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AX7">
         <v>-168698000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AY7">
         <v>26310000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AZ7">
         <v>-53110000.0</v>
       </c>
-      <c r="AY7">
+      <c r="BA7">
         <v>-44605000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BB7">
         <v>-79186000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BC7">
         <v>-39765000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BD7">
         <v>-30070000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BE7">
         <v>-56047000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BF7">
         <v>-44987000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BG7">
         <v>-77088000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BH7">
         <v>-34993000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BI7">
         <v>-21287000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BJ7">
         <v>-29142000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BK7">
         <v>-25832000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BL7">
         <v>-30796000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BM7">
         <v>4609000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BN7">
         <v>-23743000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BO7">
         <v>-24879000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BP7">
         <v>-15301000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BQ7">
         <v>-23942000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BR7">
         <v>21854000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BS7">
         <v>-36000000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BT7">
         <v>1321000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BU7">
         <v>-13297000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BV7">
         <v>8200000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BW7">
         <v>11456000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BX7">
         <v>-16000000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BY7">
         <v>4255000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BZ7">
         <v>3141000.0</v>
       </c>
-      <c r="BY7">
+      <c r="CA7">
         <v>4057000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CB7">
         <v>-10897000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CC7">
         <v>422000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CD7">
         <v>2632000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CE7">
         <v>4598000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CF7">
         <v>-4423000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CG7">
         <v>-1738000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CH7">
         <v>2156000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CI7">
         <v>-3493000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CJ7">
         <v>-5085000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CK7">
         <v>2711000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CL7">
         <v>2469000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CM7">
         <v>1320000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CN7">
         <v>-9285000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CO7">
         <v>4289000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CP7">
         <v>336000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CQ7">
         <v>1606000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CR7">
         <v>2136000.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CS7">
         <v>-1529000.0</v>
       </c>
-      <c r="CR7">
+      <c r="CT7">
         <v>-9167000.0</v>
       </c>
-      <c r="CS7">
+      <c r="CU7">
         <v>-4580000.0</v>
       </c>
-      <c r="CT7">
+      <c r="CV7">
         <v>-2022356.0</v>
       </c>
-      <c r="CU7">
+      <c r="CW7">
         <v>-3610822.0</v>
       </c>
-      <c r="CV7">
+      <c r="CX7">
         <v>-1093835.0</v>
       </c>
-      <c r="CW7">
+      <c r="CY7">
         <v>-463272.0</v>
       </c>
-      <c r="CX7">
+      <c r="CZ7">
         <v>-223705.0</v>
       </c>
-      <c r="CY7">
+      <c r="DA7">
         <v>1355330.0</v>
       </c>
-      <c r="CZ7">
+      <c r="DB7">
         <v>1013534.0</v>
       </c>
-      <c r="DA7">
+      <c r="DC7">
         <v>-401838.0</v>
       </c>
-      <c r="DB7">
+      <c r="DD7">
         <v>1400000.0</v>
       </c>
-      <c r="DC7">
+      <c r="DE7">
         <v>1600000.0</v>
       </c>
-      <c r="DD7">
+      <c r="DF7">
         <v>-1300000.0</v>
       </c>
-      <c r="DE7">
+      <c r="DG7">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:109">
+    <row r="8" spans="1:111">
       <c r="A8" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8">
         <v>-138100000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>85900000.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>11300000.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>-58300000.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>-2800000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>28100000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>14100000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>-39300000.0</v>
       </c>
-      <c r="T8">
+      <c r="V8">
         <v>-32400000.0</v>
       </c>
-      <c r="U8">
+      <c r="W8">
         <v>16300000.0</v>
       </c>
-      <c r="V8">
+      <c r="X8">
         <v>-5100000.0</v>
       </c>
-      <c r="W8">
+      <c r="Y8">
         <v>19700000.0</v>
       </c>
-      <c r="X8">
+      <c r="Z8">
         <v>-22300000.0</v>
       </c>
-      <c r="Y8">
+      <c r="AA8">
         <v>1700000.0</v>
       </c>
-      <c r="Z8"/>
-      <c r="AA8"/>
       <c r="AB8"/>
-      <c r="AC8">
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8">
         <v>16000000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AF8">
         <v>39500000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AG8">
         <v>36100000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AH8">
         <v>-40200000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AI8">
         <v>86000000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AJ8">
         <v>-45400000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AK8">
         <v>22100000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AL8">
         <v>-85900000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AM8">
         <v>26500000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AN8">
         <v>10000000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AO8">
         <v>13600000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AP8">
         <v>-43300000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AQ8">
         <v>-2000000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AR8">
         <v>-13184000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AS8">
         <v>-10429000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AT8">
         <v>-13061000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AU8">
         <v>6134000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AV8">
         <v>-22365000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AW8">
         <v>73149000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AX8">
         <v>-80560000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AY8">
         <v>-5913000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AZ8">
         <v>5217000.0</v>
       </c>
-      <c r="AY8">
+      <c r="BA8">
         <v>211000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BB8">
         <v>-30485000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BC8">
         <v>15030000.0</v>
       </c>
-      <c r="BB8">
+      <c r="BD8">
         <v>-4475000.0</v>
       </c>
-      <c r="BC8">
+      <c r="BE8">
         <v>-10728000.0</v>
       </c>
-      <c r="BD8">
+      <c r="BF8">
         <v>-8851000.0</v>
       </c>
-      <c r="BE8">
+      <c r="BG8">
         <v>63000.0</v>
       </c>
-      <c r="BF8">
+      <c r="BH8">
         <v>-1507000.0</v>
       </c>
-      <c r="BG8">
+      <c r="BI8">
         <v>-5165000.0</v>
       </c>
-      <c r="BH8">
+      <c r="BJ8">
         <v>-17414000.0</v>
       </c>
-      <c r="BI8">
+      <c r="BK8">
         <v>7928000.0</v>
       </c>
-      <c r="BJ8"/>
-      <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
+      <c r="DF8"/>
+      <c r="DG8"/>
     </row>
-    <row r="9" spans="1:109">
+    <row r="9" spans="1:111">
       <c r="A9" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B9">
+        <v>1700000.0</v>
+      </c>
+      <c r="C9">
+        <v>38200000.0</v>
+      </c>
+      <c r="D9">
         <v>-52500000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>81600000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>-57300000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>-42700000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>62500000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>-51100000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>16500000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>-28300000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-20300000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>14000000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-138100000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>85900000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>11300000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-58300000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-2800000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>28100000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>14100000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-39300000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>-32400000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>16300000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>-5100000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>19700000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>-22300000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>1700000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>32200000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>-2500000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>-21300000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>16000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>39500000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>36100000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>-40200000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>86000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>-45400000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>22100000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>-85900000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>26500000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>10000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>13600000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>-43300000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>-2000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>-13100000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>-10500000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>-13000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>6100000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>-22365000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>73149000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>-80560000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>-5913000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>5217000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>211000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>-30485000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>15030000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>-4475000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>-10728000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>-8851000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>63000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>-1507000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>-5165000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>-17414000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>7928000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>1861000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BM9">
         <v>7656000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BN9">
         <v>-23657000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BO9">
         <v>-9312000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BP9">
         <v>-4611000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BQ9">
         <v>-11402000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BR9">
         <v>17565000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BS9">
         <v>-23508000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BT9">
         <v>-2329000.0</v>
       </c>
-      <c r="BS9"/>
-[...1 lines deleted...]
-      <c r="BU9">
+      <c r="BU9"/>
+      <c r="BV9"/>
+      <c r="BW9">
         <v>-1704000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BX9">
         <v>-4030000.0</v>
       </c>
-      <c r="BW9"/>
-[...1 lines deleted...]
-      <c r="BY9">
+      <c r="BY9"/>
+      <c r="BZ9"/>
+      <c r="CA9">
         <v>3440000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CB9">
         <v>-8869000.0</v>
       </c>
-      <c r="CA9"/>
-[...1 lines deleted...]
-      <c r="CC9">
+      <c r="CC9"/>
+      <c r="CD9"/>
+      <c r="CE9">
         <v>-719000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CF9">
         <v>-220000.0</v>
       </c>
-      <c r="CE9"/>
-[...1 lines deleted...]
-      <c r="CG9">
+      <c r="CG9"/>
+      <c r="CH9"/>
+      <c r="CI9">
         <v>21000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CJ9">
         <v>-3630000.0</v>
       </c>
-      <c r="CI9"/>
-      <c r="CJ9">
+      <c r="CK9"/>
+      <c r="CL9">
         <v>403000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CM9">
         <v>2510000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>242000.0</v>
       </c>
       <c r="CN9"/>
       <c r="CO9">
+        <v>242000.0</v>
+      </c>
+      <c r="CP9"/>
+      <c r="CQ9">
         <v>-199000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CR9">
         <v>-8267000.0</v>
       </c>
-      <c r="CQ9"/>
-[...1 lines deleted...]
-      <c r="CS9">
+      <c r="CS9"/>
+      <c r="CT9"/>
+      <c r="CU9">
         <v>19000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CV9">
         <v>-196700000.0</v>
       </c>
-      <c r="CU9"/>
-      <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
+      <c r="DF9"/>
+      <c r="DG9"/>
     </row>
-    <row r="10" spans="1:109">
+    <row r="10" spans="1:111">
       <c r="A10" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B10">
+        <v>-17700000.0</v>
+      </c>
+      <c r="C10">
+        <v>-40100000.0</v>
+      </c>
+      <c r="D10">
         <v>-16500000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-17500000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-7400000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-11200000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-11600000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-11300000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-14700000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-9300000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-7000000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-3100000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-1000000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-2500000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-13900000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-600000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-4600000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>5700000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-100000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-8200000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>3000000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-2200000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-800000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>500000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>4500000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2400000.0</v>
       </c>
       <c r="AA10">
         <v>6100000.0</v>
       </c>
       <c r="AB10">
+        <v>2400000.0</v>
+      </c>
+      <c r="AC10">
+        <v>6100000.0</v>
+      </c>
+      <c r="AD10">
         <v>2700000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>1700000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>5100000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-4700000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>2500000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>6400000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>16500000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>-2200000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>-7500000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>-7300000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>-11600000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>-4100000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>-3300000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>-5500000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>1000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>-5900000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>-500000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>-1400000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>-4162000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>-5604000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>-6467000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>-4799000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>-760000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>-3929000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>-5146000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>-2559000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>-1143000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>-3322000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>-2043000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>575000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>-2059000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>-7249000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>-4770000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>-1977000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>-1445000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>-2994000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>-5053000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>296000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>-96000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>-8069000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>2457000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>-3353000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>-1623000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>2277000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>-1840000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>-1444000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>-875000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>368000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>-690000.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>-1142000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>-606000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>-551000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>-236000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CE10">
         <v>387000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CF10">
         <v>-1196000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CG10">
         <v>-522000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CH10">
         <v>-630000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CI10">
         <v>-1113000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CJ10">
         <v>-1172000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CK10">
         <v>215000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CL10">
         <v>386000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CM10">
         <v>186000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CN10">
         <v>-415000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CO10">
         <v>-456000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CP10">
         <v>-129000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CQ10">
         <v>-202000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CR10">
         <v>328000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CS10">
         <v>-1020000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CT10">
         <v>-1197000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CU10">
         <v>22000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CV10">
         <v>-2593159.0</v>
       </c>
-      <c r="CU10">
+      <c r="CW10">
         <v>-54482.0</v>
       </c>
-      <c r="CV10">
+      <c r="CX10">
         <v>-651341.0</v>
       </c>
-      <c r="CW10">
+      <c r="CY10">
         <v>-736747.0</v>
       </c>
-      <c r="CX10">
+      <c r="CZ10">
         <v>-1167638.0</v>
       </c>
-      <c r="CY10">
+      <c r="DA10">
         <v>-423825.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DB10">
         <v>-59795.0</v>
       </c>
-      <c r="DA10">
+      <c r="DC10">
         <v>-463791.0</v>
       </c>
-      <c r="DB10"/>
-      <c r="DC10"/>
       <c r="DD10"/>
       <c r="DE10"/>
+      <c r="DF10"/>
+      <c r="DG10"/>
     </row>
-    <row r="11" spans="1:109">
+    <row r="11" spans="1:111">
       <c r="A11" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11">
         <v>38000000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>2800000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>9100000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>22300000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>23900000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-10800000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>-34500000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>19800000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>27200000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>-25000000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>10700000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>25300000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>21400000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-18800000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>-11400000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>-1900000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>24700000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>-27700000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>-32900000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>-18000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>17900000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>22000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>28300000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>17100000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>21900000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>-1100000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>-13300000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>-5900000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>19300000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>500000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>-8853000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>2499000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>18579000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>4747000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>-89091000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>-50871000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>-143083000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>-39170000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>-47901000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>-41356000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>-44478000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>-55398000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>-52132000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>-15417000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>-30184000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>-70830000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BH11">
         <v>-28328000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BI11">
         <v>-14273000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BJ11">
         <v>-7295000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BK11">
         <v>-23412000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BL11">
         <v>22878000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BM11">
         <v>7876000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BN11">
         <v>2356000.0</v>
       </c>
-      <c r="BM11"/>
-      <c r="BN11">
+      <c r="BO11"/>
+      <c r="BP11">
         <v>5558000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BQ11">
         <v>3459000.0</v>
       </c>
-      <c r="BP11"/>
-[...1 lines deleted...]
-      <c r="BR11">
+      <c r="BR11"/>
+      <c r="BS11"/>
+      <c r="BT11">
         <v>22150000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BU11">
         <v>17804000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BV11">
         <v>19604000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BW11">
         <v>8932000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BX11">
         <v>1595000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BY11">
         <v>9696000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BZ11">
         <v>4465000.0</v>
       </c>
-      <c r="BY11">
+      <c r="CA11">
         <v>671000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CB11">
         <v>3810000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CC11">
         <v>3835000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CD11">
         <v>6024000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CE11">
         <v>3013000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CF11">
         <v>583000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CG11">
         <v>2679000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CH11">
         <v>1038000.0</v>
       </c>
-      <c r="CG11"/>
-      <c r="CH11">
+      <c r="CI11"/>
+      <c r="CJ11">
         <v>4084000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CK11">
         <v>3319000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CL11">
         <v>452000.0</v>
       </c>
-      <c r="CK11"/>
-      <c r="CL11">
+      <c r="CM11"/>
+      <c r="CN11">
         <v>2345000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CO11">
         <v>6425000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CP11">
         <v>2839000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CQ11">
         <v>1373000.0</v>
       </c>
-      <c r="CP11"/>
-      <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
-      <c r="CT11">
-[...1 lines deleted...]
-      </c>
+      <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11">
+        <v>757000.0</v>
+      </c>
+      <c r="CW11"/>
+      <c r="CX11">
         <v>1079000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CY11">
         <v>350000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CZ11">
         <v>4438000.0</v>
       </c>
-      <c r="CY11">
+      <c r="DA11">
         <v>3342000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DB11">
         <v>2219000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DC11">
         <v>532000.0</v>
       </c>
-      <c r="DB11"/>
-      <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
+      <c r="DF11"/>
+      <c r="DG11"/>
     </row>
-    <row r="12" spans="1:109">
+    <row r="12" spans="1:111">
       <c r="A12" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12">
         <v>13500000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>-6600000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>76900000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>13700000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>112300000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>-33300000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>82900000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>56800000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>34600000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>-43300000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>53500000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>3500000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>60700000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>8000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>25700000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>43400000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>-72100000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>35900000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>200000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>57900000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>18500000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>-101200000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>108300000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>-230200000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>253200000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>-27600000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>111000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>50200000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>2600000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>-148100000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>112334000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>-473839000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>29856000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>223962000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>29677000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>213075000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>-10920000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>-66130000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>174119000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>71082000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>32316000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>34562000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>-105899000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>60094000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>48242000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>32860000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>-47670000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>-34410000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>7549000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>50083000.0</v>
       </c>
-      <c r="BJ12"/>
-      <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
+      <c r="DF12"/>
+      <c r="DG12"/>
     </row>
-    <row r="13" spans="1:109">
+    <row r="13" spans="1:111">
       <c r="A13" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13">
         <v>-78200000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>41000000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>-94300000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>29300000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>-130500000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>44900000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>-12600000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>-18600000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>-71500000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>-10200000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>-44000000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>18900000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>-20000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>61900000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>-11500000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>-4800000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>-16600000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>-169000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>-10400000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>4900000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>100000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>10100000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>-61400000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>-43200000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>-62700000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>53800000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AN13">
         <v>-71800000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AO13">
         <v>5300000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AP13">
         <v>-63700000.0</v>
       </c>
-      <c r="AO13"/>
-      <c r="AP13">
+      <c r="AQ13"/>
+      <c r="AR13">
         <v>-181800000.0</v>
       </c>
-      <c r="AQ13"/>
-      <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13">
         <v>-137000000.0</v>
       </c>
-      <c r="AU13"/>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
@@ -38661,1626 +39201,1658 @@
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
+      <c r="DF13"/>
+      <c r="DG13"/>
     </row>
-    <row r="14" spans="1:109">
+    <row r="14" spans="1:111">
       <c r="A14" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B14">
+        <v>24200000.0</v>
+      </c>
+      <c r="C14">
+        <v>22600000.0</v>
+      </c>
+      <c r="D14">
         <v>22800000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>21900000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>21100000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>19800000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>19700000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>19100000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>18700000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>15000000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>13700000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>12900000.0</v>
       </c>
       <c r="M14">
         <v>13300000.0</v>
       </c>
       <c r="N14">
+        <v>12900000.0</v>
+      </c>
+      <c r="O14">
+        <v>13300000.0</v>
+      </c>
+      <c r="P14">
         <v>13200000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>12900000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>12700000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>12500000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>12600000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>12400000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>12400000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>12500000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>13100000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>11800000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>12600000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>12400000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>12500000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>12700000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>10400000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>10300000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>10500000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>9400000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>8100000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>7900000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>7700000.0</v>
       </c>
       <c r="AJ14">
         <v>7700000.0</v>
       </c>
       <c r="AK14">
+        <v>7700000.0</v>
+      </c>
+      <c r="AL14">
+        <v>7700000.0</v>
+      </c>
+      <c r="AM14">
         <v>7900000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>7800000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>8200000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>7700000.0</v>
       </c>
       <c r="AP14">
         <v>7900000.0</v>
       </c>
       <c r="AQ14">
-        <v>8300000.0</v>
+        <v>7700000.0</v>
       </c>
       <c r="AR14">
-        <v>8400000.0</v>
+        <v>7961000.0</v>
       </c>
       <c r="AS14">
         <v>8300000.0</v>
       </c>
       <c r="AT14">
+        <v>8400000.0</v>
+      </c>
+      <c r="AU14">
+        <v>8300000.0</v>
+      </c>
+      <c r="AV14">
         <v>8932000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>8107000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>7641000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>7565000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>7753000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>7661000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>7680000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>8165000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>7290000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>6915000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>6292000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>6648000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>4898000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>4991000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>4837000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>5809000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>3739000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>5028000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>4583000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>4570000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BP14">
         <v>4721000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>2505000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BR14">
         <v>2403000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BS14">
         <v>1765000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BT14">
         <v>2383000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BU14">
         <v>1009000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BV14">
         <v>-85000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BW14">
         <v>1229000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BX14">
         <v>401000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BY14">
         <v>127000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BZ14">
         <v>258000.0</v>
       </c>
-      <c r="BY14">
+      <c r="CA14">
         <v>171000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CB14">
         <v>24000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CC14">
         <v>401000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CD14">
         <v>502000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CE14">
         <v>537000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CF14">
         <v>618000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CG14">
         <v>592000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CH14">
         <v>614000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CI14">
         <v>590000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CJ14">
         <v>615000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CK14">
         <v>576000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CL14">
         <v>501000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CM14">
         <v>584000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CN14">
         <v>640000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CO14">
         <v>569000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CP14">
         <v>598000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CQ14">
         <v>518000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CR14">
         <v>490000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CS14">
         <v>567000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CT14">
         <v>1054000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CU14">
         <v>1024000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CV14">
         <v>1400124.0</v>
       </c>
-      <c r="CU14">
+      <c r="CW14">
         <v>839686.0</v>
       </c>
-      <c r="CV14">
+      <c r="CX14">
         <v>755698.0</v>
       </c>
-      <c r="CW14">
+      <c r="CY14">
         <v>519277.0</v>
       </c>
-      <c r="CX14">
+      <c r="CZ14">
         <v>-4224.0</v>
       </c>
-      <c r="CY14">
+      <c r="DA14">
         <v>12410.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DB14">
         <v>35874.0</v>
       </c>
-      <c r="DA14">
+      <c r="DC14">
         <v>-123796.0</v>
       </c>
-      <c r="DB14">
+      <c r="DD14">
         <v>-1400000.0</v>
       </c>
-      <c r="DC14">
+      <c r="DE14">
         <v>200000.0</v>
       </c>
-      <c r="DD14"/>
-      <c r="DE14"/>
+      <c r="DF14"/>
+      <c r="DG14"/>
     </row>
-    <row r="15" spans="1:109">
+    <row r="15" spans="1:111">
       <c r="A15" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
-      <c r="J15">
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15">
         <v>7300000.0</v>
       </c>
-      <c r="K15"/>
-      <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
-      <c r="Q15">
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15">
         <v>3300000.0</v>
       </c>
-      <c r="R15"/>
-      <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
-      <c r="V15">
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15">
         <v>74800000.0</v>
       </c>
-      <c r="W15"/>
-[...1 lines deleted...]
-      <c r="Y15">
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15">
         <v>4100000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>100000000.0</v>
       </c>
-      <c r="AA15"/>
-      <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-      <c r="AE15">
-[...4 lines deleted...]
-      </c>
+      <c r="AE15"/>
+      <c r="AF15"/>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
+        <v>0.0</v>
+      </c>
+      <c r="AN15">
+        <v>0.0</v>
+      </c>
+      <c r="AO15">
         <v>1200000.0</v>
       </c>
-      <c r="AN15">
-[...2 lines deleted...]
-      <c r="AO15">
+      <c r="AP15">
+        <v>0.0</v>
+      </c>
+      <c r="AQ15">
         <v>2600000.0</v>
       </c>
-      <c r="AP15">
-[...2 lines deleted...]
-      <c r="AQ15">
+      <c r="AR15">
+        <v>0.0</v>
+      </c>
+      <c r="AS15">
         <v>8574000.0</v>
       </c>
-      <c r="AR15">
-[...2 lines deleted...]
-      <c r="AS15">
+      <c r="AT15">
+        <v>0.0</v>
+      </c>
+      <c r="AU15">
         <v>10132000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>9120000.0</v>
       </c>
-      <c r="AU15">
-[...4 lines deleted...]
-      </c>
       <c r="AW15">
         <v>0.0</v>
       </c>
       <c r="AX15">
         <v>0.0</v>
       </c>
       <c r="AY15">
         <v>0.0</v>
       </c>
       <c r="AZ15">
         <v>0.0</v>
       </c>
       <c r="BA15">
         <v>0.0</v>
       </c>
       <c r="BB15">
         <v>0.0</v>
       </c>
       <c r="BC15">
         <v>0.0</v>
       </c>
       <c r="BD15">
         <v>0.0</v>
       </c>
       <c r="BE15">
         <v>0.0</v>
       </c>
       <c r="BF15">
         <v>0.0</v>
       </c>
       <c r="BG15">
         <v>0.0</v>
       </c>
       <c r="BH15">
         <v>0.0</v>
       </c>
       <c r="BI15">
         <v>0.0</v>
       </c>
       <c r="BJ15">
         <v>0.0</v>
       </c>
       <c r="BK15">
         <v>0.0</v>
       </c>
       <c r="BL15">
         <v>0.0</v>
       </c>
-      <c r="BM15"/>
-      <c r="BN15"/>
+      <c r="BM15">
+        <v>0.0</v>
+      </c>
+      <c r="BN15">
+        <v>0.0</v>
+      </c>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
       <c r="DB15"/>
       <c r="DC15"/>
       <c r="DD15"/>
       <c r="DE15"/>
+      <c r="DF15"/>
+      <c r="DG15"/>
     </row>
-    <row r="16" spans="1:109">
+    <row r="16" spans="1:111">
       <c r="A16" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B16">
+        <v>1803200000.0</v>
+      </c>
+      <c r="C16">
+        <v>1074200000.0</v>
+      </c>
+      <c r="D16">
         <v>1557100000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>1340100000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>1593100000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>1899900000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>1697200000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>1553900000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>1355700000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>1251500000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>1207700000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>1107700000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>1067300000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>1163500000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>961200000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>966800000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>795200000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>813300000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>894800000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>908500000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>942200000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>832300000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>738700000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>670200000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>685400000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>875200000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>738400000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>719700000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>881300000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>790600000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>669200000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>656000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>745900000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>932700000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>705100000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>1067500000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>1005900000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>1122600000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>1023000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>953000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>837500000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>846800000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>831798000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>765205000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>254359000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>426509000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>397697000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>497291000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>259046000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>413794000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>278889000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>322230000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>343550000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>262126000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>154030000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>263425000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>157013000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>156666000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>162676000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>343984000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>321121000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>288963000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>252162000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>210186000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>285409000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BO16">
         <v>189956000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BP16">
         <v>100352000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BQ16">
         <v>134502000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BR16">
         <v>133524000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BS16">
         <v>98848000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BT16">
         <v>129452000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BU16">
         <v>107973000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BV16">
         <v>125332000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BW16">
         <v>177646000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BX16">
         <v>139323000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BY16">
         <v>73538000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BZ16">
         <v>81482000.0</v>
       </c>
-      <c r="BY16">
+      <c r="CA16">
         <v>67851000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CB16">
         <v>91067000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CC16">
         <v>48504000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CD16">
         <v>71322000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CE16">
         <v>87619000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CF16">
         <v>69180000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CG16">
         <v>71019000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CH16">
         <v>56533000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CI16">
         <v>82812000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CJ16">
         <v>82586000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CK16">
         <v>86378000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CL16">
         <v>74481000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CM16">
         <v>68521000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CN16">
         <v>68562000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CO16">
         <v>86443000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CP16">
         <v>91067000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CQ16">
         <v>91238000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CR16">
         <v>122655000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CS16">
         <v>133807000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CT16">
         <v>15546000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CU16">
         <v>20726000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CV16">
         <v>24372675.0</v>
       </c>
-      <c r="CU16">
+      <c r="CW16">
         <v>86479340.0</v>
       </c>
-      <c r="CV16">
+      <c r="CX16">
         <v>163290551.0</v>
       </c>
-      <c r="CW16">
+      <c r="CY16">
         <v>183403676.0</v>
       </c>
-      <c r="CX16">
+      <c r="CZ16">
         <v>200935244.0</v>
       </c>
-      <c r="CY16">
+      <c r="DA16">
         <v>224287827.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DB16">
         <v>95038647.0</v>
       </c>
-      <c r="DA16">
+      <c r="DC16">
         <v>102787915.0</v>
       </c>
-      <c r="DB16">
+      <c r="DD16">
         <v>18300000.0</v>
       </c>
-      <c r="DC16">
+      <c r="DE16">
         <v>5800000.0</v>
       </c>
-      <c r="DD16">
+      <c r="DF16">
         <v>4500000.0</v>
       </c>
-      <c r="DE16">
+      <c r="DG16">
         <v>8600000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:109">
+    <row r="17" spans="1:111">
       <c r="A17" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
-      <c r="AE17">
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17">
         <v>100000.0</v>
       </c>
-      <c r="AF17"/>
-      <c r="AG17"/>
       <c r="AH17"/>
-      <c r="AI17">
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17">
         <v>-200000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>400000.0</v>
       </c>
-      <c r="AK17"/>
-      <c r="AL17">
+      <c r="AM17"/>
+      <c r="AN17">
         <v>-200000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AO17">
         <v>-1000000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AP17">
         <v>-2200000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AQ17">
         <v>400000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AR17">
         <v>-1636000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AS17">
         <v>-2107000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AT17">
         <v>1564000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AU17">
         <v>-3117000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AV17">
         <v>-2878000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AW17">
         <v>-1034000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AX17">
         <v>316000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AY17">
         <v>-154000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AZ17">
         <v>-295000.0</v>
       </c>
-      <c r="AY17">
+      <c r="BA17">
         <v>817000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BB17">
         <v>90000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BC17">
         <v>-931000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BD17">
         <v>83000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BE17">
         <v>300000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BF17">
         <v>-422000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BG17">
         <v>268000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BH17">
         <v>-600000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BI17">
         <v>-274000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BJ17">
         <v>-228000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BK17">
         <v>833000.0</v>
       </c>
-      <c r="BJ17"/>
-      <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
+      <c r="DF17"/>
+      <c r="DG17"/>
     </row>
-    <row r="18" spans="1:109">
+    <row r="18" spans="1:111">
       <c r="A18" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="B18">
+        <v>205600000.0</v>
+      </c>
+      <c r="C18">
+        <v>362500000.0</v>
+      </c>
+      <c r="D18">
         <v>173300000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>351600000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>129500000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>386300000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>254500000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>300700000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>187100000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>338300000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>72000000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>280500000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>61600000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>333500000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>88700000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>189800000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>110000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>275200000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>104000000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>162300000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>131900000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>79200000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>113900000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>235100000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>145800000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>201600000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>77800000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>171800000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>112600000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-652500000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>33600000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>196000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>126300000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>238100000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>-113600000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>236500000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>49800000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>215200000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>148700000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>219600000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>115300000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>116800000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>-6036000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>196758000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>37166000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>105120000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>88323000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>194892000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>-67316000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>91921000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>91008000.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>129883000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>79011000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>93455000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>83954000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>86718000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>43748000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BG18">
         <v>-2697000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BH18">
         <v>52377000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BI18">
         <v>62836000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BJ18">
         <v>51990000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BK18">
         <v>47015000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BL18">
         <v>33811000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BM18">
         <v>98746000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BN18">
         <v>32478000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BO18">
         <v>27857000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BP18">
         <v>2476000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BQ18">
         <v>-8068000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BR18">
         <v>27785000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BS18">
         <v>-19969000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BT18">
         <v>-164980000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BU18">
         <v>-28108000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BV18">
         <v>-2335000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BW18">
         <v>21836000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BX18">
         <v>-30022000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BY18">
         <v>19954000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BZ18">
         <v>15395000.0</v>
       </c>
-      <c r="BY18">
+      <c r="CA18">
         <v>5098000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CB18">
         <v>-6692000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CC18">
         <v>14442000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CD18">
         <v>13024000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CE18">
         <v>15376000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CF18">
         <v>6151000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CG18">
         <v>14676000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CH18">
         <v>12046000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CI18">
         <v>4710000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CJ18">
         <v>2375000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CK18">
         <v>9025000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CL18">
         <v>4287000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CM18">
         <v>-126000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CN18">
         <v>-15381000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CO18">
         <v>3801000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CP18">
         <v>-2495000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CQ18">
         <v>-1491000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CR18">
         <v>-667000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CS18">
         <v>-8704000.0</v>
       </c>
-      <c r="CR18">
+      <c r="CT18">
         <v>-7476000.0</v>
       </c>
-      <c r="CS18">
+      <c r="CU18">
         <v>-8992000.0</v>
       </c>
-      <c r="CT18">
+      <c r="CV18">
         <v>-7628582.0</v>
       </c>
-      <c r="CU18">
+      <c r="CW18">
         <v>-12076364.0</v>
       </c>
-      <c r="CV18">
+      <c r="CX18">
         <v>-11094203.0</v>
       </c>
-      <c r="CW18">
+      <c r="CY18">
         <v>-8786921.0</v>
       </c>
-      <c r="CX18">
+      <c r="CZ18">
         <v>-10298272.0</v>
       </c>
-      <c r="CY18">
+      <c r="DA18">
         <v>-5186477.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DB18">
         <v>-9009031.0</v>
       </c>
-      <c r="DA18">
+      <c r="DC18">
         <v>-7260942.0</v>
       </c>
-      <c r="DB18">
+      <c r="DD18">
         <v>-8100000.0</v>
       </c>
-      <c r="DC18">
+      <c r="DE18">
         <v>-7100000.0</v>
       </c>
-      <c r="DD18">
+      <c r="DF18">
         <v>-7700000.0</v>
       </c>
-      <c r="DE18">
+      <c r="DG18">
         <v>-3100000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:109">
+    <row r="19" spans="1:111">
       <c r="A19" t="s">
-        <v>219</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>221</v>
+      </c>
+      <c r="B19">
+        <v>196200000.0</v>
+      </c>
       <c r="C19">
+        <v>875200000.0</v>
+      </c>
+      <c r="D19">
+        <v>-34800000.0</v>
+      </c>
+      <c r="E19">
         <v>140900000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-299900000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-164700000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-123200000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-114900000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-80000000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>735300000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>42100000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-313400000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-178800000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-179800000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-160700000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-25200000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-152000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-345700000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-125200000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-220400000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-24800000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>4300000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-51500000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-258300000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-357200000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-14600000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>66200000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-298700000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-42600000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>-35200000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>-7400000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AG19">
         <v>-131300000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AH19">
         <v>-306300000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AI19">
         <v>-21100000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AJ19">
         <v>-250600000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AK19">
         <v>-186500000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AL19">
         <v>-170600000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AM19">
         <v>-150000000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AN19">
         <v>23200000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AO19">
         <v>29200000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AP19">
         <v>18100000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AQ19">
         <v>21000000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AR19">
         <v>87945000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AS19">
         <v>8090000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AT19">
         <v>34901000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AU19">
         <v>72435000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AV19">
         <v>54241000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AW19">
         <v>111594000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AX19">
         <v>95014000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AY19">
         <v>125055000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AZ19">
         <v>-142940000.0</v>
       </c>
-      <c r="AY19">
+      <c r="BA19">
         <v>-166408000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BB19">
         <v>31406000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BC19">
         <v>14878000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BD19">
         <v>-143444000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BE19">
         <v>54344000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BF19">
         <v>43351000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BG19">
         <v>-5709000.0</v>
       </c>
-      <c r="BF19">
+      <c r="BH19">
         <v>15429000.0</v>
       </c>
-      <c r="BG19">
+      <c r="BI19">
         <v>-36573000.0</v>
       </c>
-      <c r="BH19">
+      <c r="BJ19">
         <v>-31665000.0</v>
       </c>
-      <c r="BI19">
+      <c r="BK19">
         <v>-28999000.0</v>
       </c>
-      <c r="BJ19"/>
-      <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
+      <c r="DF19"/>
+      <c r="DG19"/>
     </row>
-    <row r="20" spans="1:109">
+    <row r="20" spans="1:111">
       <c r="A20" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -40346,3012 +40918,3078 @@
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
+      <c r="DF20"/>
+      <c r="DG20"/>
     </row>
-    <row r="21" spans="1:109">
+    <row r="21" spans="1:111">
       <c r="A21" t="s">
-        <v>221</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>223</v>
+      </c>
+      <c r="B21">
+        <v>0.0</v>
+      </c>
       <c r="C21">
         <v>0.0</v>
       </c>
       <c r="D21">
+        <v>0.0</v>
+      </c>
+      <c r="E21">
+        <v>0.0</v>
+      </c>
+      <c r="F21">
         <v>-200000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-100000000.0</v>
       </c>
       <c r="G21">
         <v>-100000000.0</v>
       </c>
-      <c r="H21"/>
-      <c r="I21"/>
+      <c r="H21">
+        <v>-100000000.0</v>
+      </c>
+      <c r="I21">
+        <v>-100000000.0</v>
+      </c>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21">
         <v>-2700000.0</v>
       </c>
-      <c r="N21"/>
-      <c r="O21"/>
       <c r="P21"/>
-      <c r="Q21">
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21">
         <v>-7500000.0</v>
       </c>
-      <c r="R21"/>
-      <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
-      <c r="V21">
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21">
         <v>-1700000.0</v>
       </c>
-      <c r="W21"/>
-[...6 lines deleted...]
-      </c>
+      <c r="Y21"/>
+      <c r="Z21"/>
       <c r="AA21">
         <v>-50000000.0</v>
       </c>
       <c r="AB21">
+        <v>-150000000.0</v>
+      </c>
+      <c r="AC21">
         <v>-50000000.0</v>
       </c>
-      <c r="AC21">
-[...1 lines deleted...]
-      </c>
       <c r="AD21">
-        <v>800000000.0</v>
+        <v>-50000000.0</v>
       </c>
       <c r="AE21">
         <v>800000000.0</v>
       </c>
       <c r="AF21">
+        <v>800000000.0</v>
+      </c>
+      <c r="AG21">
+        <v>800000000.0</v>
+      </c>
+      <c r="AH21">
         <v>-12500000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>-700000.0</v>
       </c>
-      <c r="AH21">
-[...2 lines deleted...]
-      <c r="AI21"/>
       <c r="AJ21">
         <v>250000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AK21"/>
+      <c r="AL21">
+        <v>250000000.0</v>
+      </c>
+      <c r="AM21">
         <v>-700000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>-8800000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>-900000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>-7800000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>-6900000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>-26034000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>-2850000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>-90291000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>-13975000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>-177800000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>-75000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>75000000.0</v>
       </c>
-      <c r="AW21"/>
-      <c r="AX21">
+      <c r="AY21"/>
+      <c r="AZ21">
         <v>-1320000.0</v>
       </c>
-      <c r="AY21"/>
-      <c r="AZ21"/>
       <c r="BA21"/>
-      <c r="BB21">
+      <c r="BB21"/>
+      <c r="BC21"/>
+      <c r="BD21">
         <v>-999000.0</v>
       </c>
-      <c r="BC21"/>
-      <c r="BD21"/>
       <c r="BE21"/>
-      <c r="BF21">
+      <c r="BF21"/>
+      <c r="BG21"/>
+      <c r="BH21">
         <v>-8574000.0</v>
       </c>
-      <c r="BG21"/>
-      <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
+      <c r="DF21"/>
+      <c r="DG21"/>
     </row>
-    <row r="22" spans="1:109">
+    <row r="22" spans="1:111">
       <c r="A22" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B22">
+        <v>333000000.0</v>
+      </c>
+      <c r="C22">
+        <v>274900000.0</v>
+      </c>
+      <c r="D22">
         <v>364300000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>338700000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>309500000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>322200000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>301300000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>309100000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>278100000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>306600000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>217100000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>267600000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>259200000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>240900000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>132100000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>239300000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>116000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>239900000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>112200000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>162700000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>172600000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>28300000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>98800000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>171200000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>107100000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>137700000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>52600000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>132400000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>205100000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>-494600000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>65300000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>106500000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>172900000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>244500000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>19000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>276300000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>-56000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>178600000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>110300000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>161800000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>206100000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>235500000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>104600000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>464400000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>99200000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>-16600000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>115935000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>-25237000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>111852000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>137524000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>-30314000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>62685000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>79864000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>62325000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>83255000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>78111000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>72316000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>70760000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>43189000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>84398000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>73891000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>16390000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>9544000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>39736000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>37707000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>18929000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>-3330000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>11937000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>-2342000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>13197000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BT22">
         <v>-81145000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>12623000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>14330000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>11403000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>1986000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BY22">
         <v>14848000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BZ22">
         <v>5806000.0</v>
       </c>
-      <c r="BY22">
+      <c r="CA22">
         <v>-2781000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CB22">
         <v>55507000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CC22">
         <v>8478000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CD22">
         <v>7673000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CE22">
         <v>2307000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CF22">
         <v>29410000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CG22">
         <v>15763000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CH22">
         <v>12182000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CI22">
         <v>7661000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CJ22">
         <v>6890000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CK22">
         <v>6266000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CL22">
         <v>4140000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CM22">
         <v>-1847000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CN22">
         <v>-3220000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CO22">
         <v>-1341000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CP22">
         <v>-2384000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CQ22">
         <v>-3024000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CR22">
         <v>-2605000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CS22">
         <v>-12187000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CT22">
         <v>-3181000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CU22">
         <v>-5678000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CV22">
         <v>-7427133.0</v>
       </c>
-      <c r="CU22">
+      <c r="CW22">
         <v>-9810895.0</v>
       </c>
-      <c r="CV22">
+      <c r="CX22">
         <v>-10646937.0</v>
       </c>
-      <c r="CW22">
+      <c r="CY22">
         <v>-9402784.0</v>
       </c>
-      <c r="CX22">
+      <c r="CZ22">
         <v>-31872554.0</v>
       </c>
-      <c r="CY22">
+      <c r="DA22">
         <v>-7014023.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DB22">
         <v>-28810316.0</v>
       </c>
-      <c r="DA22">
+      <c r="DC22">
         <v>-7911597.0</v>
       </c>
-      <c r="DB22">
+      <c r="DD22">
         <v>-8800000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DE22">
         <v>-6400000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DF22">
         <v>-6100000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DG22">
         <v>-12200000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:109">
+    <row r="23" spans="1:111">
       <c r="A23" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="B23">
+        <v>54900000.0</v>
+      </c>
+      <c r="C23">
+        <v>-58300000.0</v>
+      </c>
+      <c r="D23">
         <v>-33600000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-500000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-5200000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
+        <v>-15300000.0</v>
+      </c>
+      <c r="H23">
+        <v>25600000.0</v>
+      </c>
+      <c r="I23">
+        <v>36300000.0</v>
+      </c>
+      <c r="J23">
+        <v>63500000.0</v>
+      </c>
+      <c r="K23">
+        <v>32000000.0</v>
+      </c>
+      <c r="L23">
+        <v>7300000.0</v>
+      </c>
+      <c r="M23">
+        <v>7800000.0</v>
+      </c>
+      <c r="N23">
+        <v>38200000.0</v>
+      </c>
+      <c r="O23">
+        <v>62100000.0</v>
+      </c>
+      <c r="P23">
+        <v>55500000.0</v>
+      </c>
+      <c r="Q23">
+        <v>7300000.0</v>
+      </c>
+      <c r="R23">
+        <v>23900000.0</v>
+      </c>
+      <c r="S23">
+        <v>100000.0</v>
+      </c>
+      <c r="T23">
+        <v>7700000.0</v>
+      </c>
+      <c r="U23">
+        <v>16800000.0</v>
+      </c>
+      <c r="V23">
+        <v>10800000.0</v>
+      </c>
+      <c r="W23">
+        <v>20300000.0</v>
+      </c>
+      <c r="X23">
         <v>6200000.0</v>
       </c>
-      <c r="F23">
-[...14 lines deleted...]
-      <c r="K23">
+      <c r="Y23">
+        <v>5700000.0</v>
+      </c>
+      <c r="Z23">
+        <v>21700000.0</v>
+      </c>
+      <c r="AA23">
+        <v>3200000.0</v>
+      </c>
+      <c r="AB23">
+        <v>-150000000.0</v>
+      </c>
+      <c r="AC23">
+        <v>1900000.0</v>
+      </c>
+      <c r="AD23">
+        <v>400000.0</v>
+      </c>
+      <c r="AE23">
+        <v>11000000.0</v>
+      </c>
+      <c r="AF23">
+        <v>100000.0</v>
+      </c>
+      <c r="AG23">
+        <v>2400000.0</v>
+      </c>
+      <c r="AH23">
+        <v>-6800000.0</v>
+      </c>
+      <c r="AI23">
+        <v>10600000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>1800000.0</v>
+      </c>
+      <c r="AK23">
+        <v>3500000.0</v>
+      </c>
+      <c r="AL23">
+        <v>3600000.0</v>
+      </c>
+      <c r="AM23">
+        <v>34400000.0</v>
+      </c>
+      <c r="AN23">
+        <v>2800000.0</v>
+      </c>
+      <c r="AO23">
+        <v>4400000.0</v>
+      </c>
+      <c r="AP23">
+        <v>3800000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>100000.0</v>
+      </c>
+      <c r="AR23">
+        <v>12339000.0</v>
+      </c>
+      <c r="AS23">
+        <v>18600000.0</v>
+      </c>
+      <c r="AT23">
+        <v>29100000.0</v>
+      </c>
+      <c r="AU23">
+        <v>20700000.0</v>
+      </c>
+      <c r="AV23">
+        <v>18439000.0</v>
+      </c>
+      <c r="AW23">
+        <v>28020000.0</v>
+      </c>
+      <c r="AX23">
+        <v>22167000.0</v>
+      </c>
+      <c r="AY23">
+        <v>15716000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>8887000.0</v>
+      </c>
+      <c r="BA23">
+        <v>14388000.0</v>
+      </c>
+      <c r="BB23">
+        <v>7451000.0</v>
+      </c>
+      <c r="BC23">
+        <v>6598000.0</v>
+      </c>
+      <c r="BD23">
+        <v>7087000.0</v>
+      </c>
+      <c r="BE23">
+        <v>7975000.0</v>
+      </c>
+      <c r="BF23">
+        <v>1670000.0</v>
+      </c>
+      <c r="BG23">
+        <v>2128000.0</v>
+      </c>
+      <c r="BH23">
+        <v>-248513000.0</v>
+      </c>
+      <c r="BI23">
+        <v>421000.0</v>
+      </c>
+      <c r="BJ23">
+        <v>12061000.0</v>
+      </c>
+      <c r="BK23">
+        <v>17952000.0</v>
+      </c>
+      <c r="BL23">
+        <v>63605000.0</v>
+      </c>
+      <c r="BM23">
+        <v>12196000.0</v>
+      </c>
+      <c r="BN23">
+        <v>23869000.0</v>
+      </c>
+      <c r="BO23">
+        <v>47086000.0</v>
+      </c>
+      <c r="BP23">
+        <v>10971000.0</v>
+      </c>
+      <c r="BQ23">
+        <v>18042000.0</v>
+      </c>
+      <c r="BR23">
+        <v>6901000.0</v>
+      </c>
+      <c r="BS23">
+        <v>1043000.0</v>
+      </c>
+      <c r="BT23">
+        <v>43921000.0</v>
+      </c>
+      <c r="BU23">
+        <v>9385000.0</v>
+      </c>
+      <c r="BV23">
+        <v>5437000.0</v>
+      </c>
+      <c r="BW23">
+        <v>4283000.0</v>
+      </c>
+      <c r="BX23">
+        <v>20939000.0</v>
+      </c>
+      <c r="BY23">
+        <v>2656000.0</v>
+      </c>
+      <c r="BZ23">
+        <v>3645000.0</v>
+      </c>
+      <c r="CA23">
+        <v>2364000.0</v>
+      </c>
+      <c r="CB23">
+        <v>10296000.0</v>
+      </c>
+      <c r="CC23">
+        <v>268000.0</v>
+      </c>
+      <c r="CD23">
+        <v>153000.0</v>
+      </c>
+      <c r="CE23">
+        <v>44000.0</v>
+      </c>
+      <c r="CF23">
+        <v>-572000.0</v>
+      </c>
+      <c r="CG23">
+        <v>-213000.0</v>
+      </c>
+      <c r="CH23">
+        <v>-4000.0</v>
+      </c>
+      <c r="CI23">
+        <v>-6000.0</v>
+      </c>
+      <c r="CJ23">
+        <v>-7000.0</v>
+      </c>
+      <c r="CK23">
+        <v>-5000.0</v>
+      </c>
+      <c r="CL23">
+        <v>-6000.0</v>
+      </c>
+      <c r="CM23">
+        <v>-756000.0</v>
+      </c>
+      <c r="CN23">
+        <v>-1718000.0</v>
+      </c>
+      <c r="CO23">
+        <v>-330000.0</v>
+      </c>
+      <c r="CP23">
+        <v>-15000.0</v>
+      </c>
+      <c r="CQ23">
+        <v>-15000.0</v>
+      </c>
+      <c r="CR23">
+        <v>-14000.0</v>
+      </c>
+      <c r="CS23">
+        <v>-13000.0</v>
+      </c>
+      <c r="CT23">
+        <v>10000.0</v>
+      </c>
+      <c r="CU23">
+        <v>-20000.0</v>
+      </c>
+      <c r="CV23">
+        <v>2793420805.0</v>
+      </c>
+      <c r="CW23">
+        <v>-21867.0</v>
+      </c>
+      <c r="CX23">
+        <v>-21342.0</v>
+      </c>
+      <c r="CY23">
+        <v>-18895.0</v>
+      </c>
+      <c r="CZ23">
+        <v>-4082369.0</v>
+      </c>
+      <c r="DA23">
+        <v>-16096.0</v>
+      </c>
+      <c r="DB23">
+        <v>-12145.0</v>
+      </c>
+      <c r="DC23">
+        <v>159418.0</v>
+      </c>
+      <c r="DD23">
+        <v>-200000.0</v>
+      </c>
+      <c r="DE23">
+        <v>1100000.0</v>
+      </c>
+      <c r="DF23">
+        <v>600000.0</v>
+      </c>
+      <c r="DG23">
+        <v>-200000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:111">
+      <c r="A24" t="s">
+        <v>225</v>
+      </c>
+      <c r="B24">
+        <v>-700000.0</v>
+      </c>
+      <c r="C24">
+        <v>-5700000.0</v>
+      </c>
+      <c r="D24">
+        <v>1270700000.0</v>
+      </c>
+      <c r="E24">
+        <v>584800000.0</v>
+      </c>
+      <c r="F24">
+        <v>-600000.0</v>
+      </c>
+      <c r="G24">
+        <v>-9200000.0</v>
+      </c>
+      <c r="H24">
+        <v>-6000000.0</v>
+      </c>
+      <c r="I24">
+        <v>-17800000.0</v>
+      </c>
+      <c r="J24">
+        <v>-900000.0</v>
+      </c>
+      <c r="K24">
+        <v>-4300000.0</v>
+      </c>
+      <c r="L24">
+        <v>-8700000.0</v>
+      </c>
+      <c r="M24">
+        <v>-10600000.0</v>
+      </c>
+      <c r="N24">
+        <v>-3700000.0</v>
+      </c>
+      <c r="O24">
+        <v>-179800000.0</v>
+      </c>
+      <c r="P24">
+        <v>3500000.0</v>
+      </c>
+      <c r="Q24">
+        <v>-1500000.0</v>
+      </c>
+      <c r="R24">
+        <v>-152000000.0</v>
+      </c>
+      <c r="S24">
+        <v>-345700000.0</v>
+      </c>
+      <c r="T24">
+        <v>-125200000.0</v>
+      </c>
+      <c r="U24">
         <v>7800000.0</v>
       </c>
-      <c r="L23">
-[...41 lines deleted...]
-      <c r="Z23">
+      <c r="V24">
+        <v>-7800000.0</v>
+      </c>
+      <c r="W24">
+        <v>4300000.0</v>
+      </c>
+      <c r="X24">
+        <v>-51500000.0</v>
+      </c>
+      <c r="Y24">
+        <v>2400000.0</v>
+      </c>
+      <c r="Z24">
+        <v>-357200000.0</v>
+      </c>
+      <c r="AA24">
+        <v>-14600000.0</v>
+      </c>
+      <c r="AB24">
+        <v>5600000.0</v>
+      </c>
+      <c r="AC24">
+        <v>-5600000.0</v>
+      </c>
+      <c r="AD24">
+        <v>-22300000.0</v>
+      </c>
+      <c r="AE24">
+        <v>-35200000.0</v>
+      </c>
+      <c r="AF24">
+        <v>-46000000.0</v>
+      </c>
+      <c r="AG24">
+        <v>-33000000.0</v>
+      </c>
+      <c r="AH24">
+        <v>-306300000.0</v>
+      </c>
+      <c r="AI24">
+        <v>-21100000.0</v>
+      </c>
+      <c r="AJ24">
+        <v>-250600000.0</v>
+      </c>
+      <c r="AK24">
+        <v>8300000.0</v>
+      </c>
+      <c r="AL24">
+        <v>-170500000.0</v>
+      </c>
+      <c r="AM24">
         <v>-150000000.0</v>
       </c>
-      <c r="AA23">
-[...361 lines deleted...]
-      <c r="AL24">
+      <c r="AN24">
         <v>23200000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>29200000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>-2100000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>-5200000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>88000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>350000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>34900000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>72400000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>54241000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>111594000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>95014000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>125055000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>-142940000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>-166408000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>31406000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>14878000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>-143444000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>54344000.0</v>
       </c>
-      <c r="BD24">
-[...2 lines deleted...]
-      <c r="BE24">
+      <c r="BF24">
+        <v>0.0</v>
+      </c>
+      <c r="BG24">
         <v>177714000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BH24">
         <v>-1000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BI24">
         <v>-3547000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BJ24">
         <v>11057000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BK24">
         <v>144250000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BL24">
         <v>34648000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BM24">
         <v>-3591000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BN24">
         <v>-12222000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BO24">
         <v>-4934000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BP24">
         <v>-16367000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BQ24">
         <v>17207000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BR24">
         <v>-6259000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BS24">
         <v>-2735000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BT24">
         <v>266051000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BU24">
         <v>1780000.0</v>
       </c>
-      <c r="BT24"/>
-      <c r="BU24">
+      <c r="BV24"/>
+      <c r="BW24">
         <v>51745000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BX24">
         <v>260888000.0</v>
       </c>
-      <c r="BW24"/>
-[...1 lines deleted...]
-      <c r="BY24">
+      <c r="BY24"/>
+      <c r="BZ24"/>
+      <c r="CA24">
         <v>32933000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CB24">
         <v>32360000.0</v>
       </c>
-      <c r="CA24"/>
-      <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
-      <c r="CH24">
-[...1 lines deleted...]
-      </c>
+      <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24">
-        <v>816000.0</v>
+        <v>-995000.0</v>
       </c>
       <c r="CK24"/>
       <c r="CL24">
+        <v>816000.0</v>
+      </c>
+      <c r="CM24"/>
+      <c r="CN24">
         <v>-1000000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CO24">
         <v>333000.0</v>
       </c>
-      <c r="CN24"/>
-      <c r="CO24">
+      <c r="CP24"/>
+      <c r="CQ24">
         <v>-1497000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CR24">
         <v>-501000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CS24">
         <v>-4913000.0</v>
       </c>
-      <c r="CR24"/>
-      <c r="CS24">
+      <c r="CT24"/>
+      <c r="CU24">
         <v>1000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CV24">
         <v>15000.0</v>
       </c>
-      <c r="CU24"/>
-[...1 lines deleted...]
-      <c r="CW24">
+      <c r="CW24"/>
+      <c r="CX24"/>
+      <c r="CY24">
         <v>25000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CZ24">
         <v>-3865896.0</v>
       </c>
-      <c r="CY24"/>
-      <c r="CZ24"/>
       <c r="DA24"/>
-      <c r="DB24">
-[...1 lines deleted...]
-      </c>
+      <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24">
+        <v>-100000.0</v>
+      </c>
+      <c r="DE24"/>
+      <c r="DF24">
         <v>-75000000.0</v>
       </c>
-      <c r="DE24"/>
+      <c r="DG24"/>
     </row>
-    <row r="25" spans="1:109">
+    <row r="25" spans="1:111">
       <c r="A25" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="B25">
+        <v>-22500000.0</v>
+      </c>
+      <c r="C25">
+        <v>127500000.0</v>
+      </c>
+      <c r="D25">
         <v>-33600000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>-100000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>26300000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>9400000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-2600000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>-5700000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>-5500000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>-10500000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>-5000000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>-1800000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-300000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>5800000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>5900000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>16100000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>46800000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>-10500000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>38200000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>32200000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>7800000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>30000000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>-40200000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>13700000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>9700000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>-19200000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>-3800000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>19500000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>-34900000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>6700000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>38500000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>18900000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>-2000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>-100000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>-221100000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>4700000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>255100000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>-8500000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>5700000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>-100000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>1200000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>-3200000.0</v>
       </c>
-      <c r="AP25">
-[...2 lines deleted...]
-      <c r="AQ25">
+      <c r="AR25">
+        <v>-4291000.0</v>
+      </c>
+      <c r="AS25">
         <v>-354000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>-14000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>-7500000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>877000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>6535000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>-64583000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>-75771000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>3206000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>680000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>3849000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>3250000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>96745000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>2942000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>13344000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>4113000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>59649000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>40960000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>6265000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>9692000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>8989000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>4085000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>-2156000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BO25">
         <v>-4278000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BP25">
         <v>12336000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BQ25">
         <v>3087000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BR25">
         <v>296000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BS25">
         <v>4221000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BT25">
         <v>148000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BU25">
         <v>11663000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BV25">
         <v>692000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BW25">
         <v>4387000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BX25">
         <v>8877000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BY25">
         <v>7435000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BZ25">
         <v>7002000.0</v>
       </c>
-      <c r="BY25">
+      <c r="CA25">
         <v>14022000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CB25">
         <v>750000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CC25">
         <v>4209000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CD25">
         <v>4430000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CE25">
         <v>7258000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CF25">
         <v>-17497000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CG25">
         <v>569000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CH25">
         <v>303000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CI25">
         <v>393000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CJ25">
         <v>877000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CK25">
         <v>104000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CL25">
         <v>376000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CM25">
         <v>281000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CN25">
         <v>695000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CO25">
         <v>854000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CP25">
         <v>117000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CQ25">
         <v>470000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CR25">
         <v>249000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CS25">
         <v>6452000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CT25">
         <v>3982000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CU25">
         <v>715000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CV25">
         <v>672435.0</v>
       </c>
-      <c r="CU25">
+      <c r="CW25">
         <v>610584.0</v>
       </c>
-      <c r="CV25">
+      <c r="CX25">
         <v>28488.0</v>
       </c>
-      <c r="CW25">
+      <c r="CY25">
         <v>752965.0</v>
       </c>
-      <c r="CX25">
+      <c r="CZ25">
         <v>22079230.0</v>
       </c>
-      <c r="CY25">
+      <c r="DA25">
         <v>547968.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DB25">
         <v>18869163.0</v>
       </c>
-      <c r="DA25">
+      <c r="DC25">
         <v>1333697.0</v>
       </c>
-      <c r="DB25">
+      <c r="DD25">
         <v>1100000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DE25">
         <v>-900000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DF25">
         <v>-100000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DG25">
         <v>9100000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:109">
+    <row r="26" spans="1:111">
       <c r="A26" t="s">
-        <v>225</v>
-[...1 lines deleted...]
-      <c r="B26"/>
+        <v>227</v>
+      </c>
+      <c r="B26">
+        <v>-58800000.0</v>
+      </c>
       <c r="C26">
+        <v>-1500000000.0</v>
+      </c>
+      <c r="D26">
+        <v>4400000.0</v>
+      </c>
+      <c r="E26">
         <v>-1000000000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>-5200000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>-15300000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>-300000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>-400000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>-11500000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>-1000000000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>-100000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>-200000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>-13500000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>-13500000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>11400000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>-300000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>23900000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>-11100000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-200000.0</v>
       </c>
       <c r="T26">
         <v>-200000.0</v>
       </c>
       <c r="U26">
+        <v>-200000.0</v>
+      </c>
+      <c r="V26">
+        <v>-200000.0</v>
+      </c>
+      <c r="W26">
         <v>-10200000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-100000.0</v>
       </c>
       <c r="X26">
         <v>-100000.0</v>
       </c>
       <c r="Y26">
+        <v>-100000.0</v>
+      </c>
+      <c r="Z26">
+        <v>-100000.0</v>
+      </c>
+      <c r="AA26">
         <v>-3400000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>2100000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>-200000.0</v>
       </c>
-      <c r="AB26">
-[...2 lines deleted...]
-      <c r="AC26">
+      <c r="AD26">
+        <v>0.0</v>
+      </c>
+      <c r="AE26">
         <v>-1900000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>100000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>2400000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>5700000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>11300000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>1800000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>3500000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>-250000000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>35100000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>-104500000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>-135800000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>-136500000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>-123200000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>6292000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>-57700000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AT26">
         <v>-184500000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AU26">
         <v>-152300000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AV26">
         <v>-79919000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AW26">
         <v>-25596000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AX26">
         <v>-279929000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AY26">
         <v>-97633000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AZ26">
         <v>-1000.0</v>
       </c>
-      <c r="AY26">
+      <c r="BA26">
         <v>11215000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BB26">
         <v>-36534000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BC26">
         <v>-5904000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BD26">
         <v>-57075000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BE26">
         <v>-42925000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BF26">
         <v>-88000000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BG26">
         <v>1810000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BH26">
         <v>450000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BI26">
         <v>224000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BJ26">
         <v>9748000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BK26">
         <v>13976000.0</v>
       </c>
-      <c r="BJ26">
-[...4 lines deleted...]
-      </c>
       <c r="BL26">
         <v>0.0</v>
       </c>
-      <c r="BM26"/>
-      <c r="BN26"/>
+      <c r="BM26">
+        <v>0.0</v>
+      </c>
+      <c r="BN26">
+        <v>0.0</v>
+      </c>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
-      <c r="BY26">
+      <c r="BY26"/>
+      <c r="BZ26"/>
+      <c r="CA26">
         <v>-67059000.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CB26">
         <v>-150855000.0</v>
       </c>
-      <c r="CA26"/>
-      <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
-      <c r="CT26">
+      <c r="CT26"/>
+      <c r="CU26"/>
+      <c r="CV26">
         <v>-2799038160.0</v>
       </c>
-      <c r="CU26">
+      <c r="CW26">
         <v>-343142.0</v>
       </c>
-      <c r="CV26">
+      <c r="CX26">
         <v>-1463230.0</v>
       </c>
-      <c r="CW26">
+      <c r="CY26">
         <v>-995468.0</v>
       </c>
-      <c r="CX26"/>
-      <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
+      <c r="DF26"/>
+      <c r="DG26"/>
     </row>
-    <row r="27" spans="1:109">
+    <row r="27" spans="1:111">
       <c r="A27" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="B27">
+        <v>77300000.0</v>
+      </c>
+      <c r="C27">
+        <v>33900000.0</v>
+      </c>
+      <c r="D27">
         <v>39000000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>39100000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>37800000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>31800000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>27000000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>41700000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>49700000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>25600000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>16600000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>21100000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>13800000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>-12400000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>64800000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>-2400000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>65500000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>-21100000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>44700000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>24600000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>29100000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>40100000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>93700000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>-12500000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>51800000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>30800000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>29500000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>23900000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>-37200000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>29200000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>2800000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>51400000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>20500000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>-101100000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>118500000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>-24000000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>-1900000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>-19100000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>105300000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>49900000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>1500000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>-144600000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>117368000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>-118900000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>47300000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>234500000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>32324000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>220326000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>-1873000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>-60723000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>178202000.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>74385000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>32986000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>35213000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>-10453000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BE27">
         <v>31145000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BF27">
         <v>9447000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BG27">
         <v>-24000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BH27">
         <v>22075000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BI27">
         <v>-47609000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BJ27">
         <v>-27037000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BK27">
         <v>36856000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BL27">
         <v>52815000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BM27">
         <v>31372000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BN27">
         <v>-370000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BO27">
         <v>30125000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BP27">
         <v>27303000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BQ27">
         <v>25292000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BR27">
         <v>34365000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BS27">
         <v>14055000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BT27">
         <v>28703000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BU27">
         <v>504000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BV27">
         <v>274000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BW27">
         <v>-4283000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BX27">
         <v>-29604000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BY27">
         <v>-318000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BZ27">
         <v>954000.0</v>
       </c>
-      <c r="BY27">
+      <c r="CA27">
         <v>-2364000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CB27">
         <v>-10761000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CC27">
         <v>-165000.0</v>
       </c>
-      <c r="CB27"/>
-      <c r="CC27">
+      <c r="CD27"/>
+      <c r="CE27">
         <v>44000.0</v>
       </c>
-      <c r="CD27">
+      <c r="CF27">
         <v>18125000.0</v>
       </c>
-      <c r="CE27"/>
-      <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
+      <c r="DF27"/>
+      <c r="DG27"/>
     </row>
-    <row r="28" spans="1:109">
+    <row r="28" spans="1:111">
       <c r="A28" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="B28">
+        <v>122400000.0</v>
+      </c>
+      <c r="C28">
+        <v>-1484400000.0</v>
+      </c>
+      <c r="D28">
         <v>98400000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-956000000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-198600000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-93800000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-74700000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-64100000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-48000000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-1068000000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-92800000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>7600000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>24700000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>48600000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>55500000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>7000000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>23900000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-11000000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>7500000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>16600000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>10600000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>10100000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>6100000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>5600000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>21600000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-50200000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-150000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-48300000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>400000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>809100000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>100000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>2400000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-6800000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>10600000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>1800000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>3500000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>3600000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>34400000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-101700000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-132300000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-140500000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-123200000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-13800000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-41900000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-245700000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-145600000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-239280000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>-72576000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-182762000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-81917000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>8886000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>14388000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-29083000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>694000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>-49988000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>-34950000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>-86330000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>2128000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>-248513000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>421000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>12061000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>17952000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>63605000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>12196000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>23869000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>47086000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>10971000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>18042000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>6421000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>1043000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>156474000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>28856000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>14849000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>12824000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>57456000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>10912000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>9236000.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>-56725000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>104671000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>-36535000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>2461000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>3531000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>3267000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>5074000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>3368000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>2461000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>2529000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>3032000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CL28">
         <v>857000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CM28">
         <v>-102000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CN28">
         <v>-1500000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CO28">
         <v>1186000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CP28">
         <v>2324000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CQ28">
         <v>-3000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CR28">
         <v>25000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CS28">
         <v>183000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CT28">
         <v>-3000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CU28">
         <v>-20000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CV28">
         <v>-23954.0</v>
       </c>
-      <c r="CU28">
+      <c r="CW28">
         <v>-363410.0</v>
       </c>
-      <c r="CV28">
+      <c r="CX28">
         <v>-1484572.0</v>
       </c>
-      <c r="CW28">
+      <c r="CY28">
         <v>-1010363.0</v>
       </c>
-      <c r="CX28">
+      <c r="CZ28">
         <v>-4101757.0</v>
       </c>
-      <c r="CY28">
+      <c r="DA28">
         <v>134412493.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DB28">
         <v>1298116.0</v>
       </c>
-      <c r="DA28">
+      <c r="DC28">
         <v>75004460.0</v>
       </c>
-      <c r="DB28">
+      <c r="DD28">
         <v>-600000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DE28">
         <v>8600000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DF28">
         <v>49500000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DG28">
         <v>1800000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:109">
+    <row r="29" spans="1:111">
       <c r="A29" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="B29">
+        <v>313600000.0</v>
+      </c>
+      <c r="C29">
+        <v>463300000.0</v>
+      </c>
+      <c r="D29">
         <v>346200000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>562100000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>191700000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>461200000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>341200000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>377200000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>232200000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>376500000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>150700000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>346200000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>106300000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>374800000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>128200000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>258600000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>127000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>288700000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>174600000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>185600000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>148200000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>89800000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>126200000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>250900000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>164000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>214600000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>102500000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>185400000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>132900000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>-627400000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>118400000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>237500000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>179800000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>275700000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>-85800000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>258500000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>70700000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>230800000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>163400000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>228700000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>125700000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>125800000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>25515000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>207200000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>41000000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>109100000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>90605000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>208537000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>-54480000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>110597000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>104421000.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>139300000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>83848000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>97698000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>105209000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>93448000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BF29">
         <v>87386000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BG29">
         <v>37585000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BH29">
         <v>51629000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BI29">
         <v>80678000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BJ29">
         <v>64537000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BK29">
         <v>53351000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BL29">
         <v>39252000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BM29">
         <v>102828000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BN29">
         <v>35233000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BO29">
         <v>34219000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BP29">
         <v>23983000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BQ29">
         <v>15988000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BR29">
         <v>53376000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BS29">
         <v>4037000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BT29">
         <v>-130552000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BU29">
         <v>11338000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BV29">
         <v>31375000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BW29">
         <v>35029000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BX29">
         <v>-11511000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BY29">
         <v>27307000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BZ29">
         <v>19435000.0</v>
       </c>
-      <c r="BY29">
+      <c r="CA29">
         <v>13902000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CB29">
         <v>-4116000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CC29">
         <v>18540000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CD29">
         <v>20877000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CE29">
         <v>16483000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CF29">
         <v>8108000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CG29">
         <v>15186000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CH29">
         <v>15255000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CI29">
         <v>5151000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CJ29">
         <v>3297000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CK29">
         <v>9657000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CL29">
         <v>7486000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CM29">
         <v>338000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CN29">
         <v>-11170000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CO29">
         <v>4371000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CP29">
         <v>-1333000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CQ29">
         <v>-430000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CR29">
         <v>270000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CS29">
         <v>-6697000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CT29">
         <v>-7312000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CU29">
         <v>-8519000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CV29">
         <v>-7376930.0</v>
       </c>
-      <c r="CU29">
+      <c r="CW29">
         <v>-11971447.0</v>
       </c>
-      <c r="CV29">
+      <c r="CX29">
         <v>-10956586.0</v>
       </c>
-      <c r="CW29">
+      <c r="CY29">
         <v>-8593814.0</v>
       </c>
-      <c r="CX29">
+      <c r="CZ29">
         <v>-10021253.0</v>
       </c>
-      <c r="CY29">
+      <c r="DA29">
         <v>-5098315.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DB29">
         <v>-8891745.0</v>
       </c>
-      <c r="DA29">
+      <c r="DC29">
         <v>-7103534.0</v>
       </c>
-      <c r="DB29">
+      <c r="DD29">
         <v>-7700000.0</v>
       </c>
-      <c r="DC29">
+      <c r="DE29">
         <v>-5500000.0</v>
       </c>
-      <c r="DD29">
+      <c r="DF29">
         <v>-7500000.0</v>
       </c>
-      <c r="DE29">
+      <c r="DG29">
         <v>-3000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:109">
+    <row r="30" spans="1:111">
       <c r="A30" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="B30">
+        <v>87500000.0</v>
+      </c>
+      <c r="C30">
+        <v>743700000.0</v>
+      </c>
+      <c r="D30">
         <v>-227600000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>140900000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-299900000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-164700000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-123200000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-114900000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-80000000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>735300000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>42100000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-313400000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-227200000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-221100000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-189300000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-94000000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-169000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-359200000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-195800000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-235900000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-48900000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-6300000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-63800000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-271700000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-375400000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-27600000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>66200000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-298700000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-42600000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-60300000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-72200000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-329900000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-359800000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-58700000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-278400000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-200200000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-191400000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>-165600000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>8500000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>20100000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>7700000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>12000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>56500000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>347600000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>31100000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>68400000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>51959000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>97949000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>82178000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>106379000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>-156353000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>-175825000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>26569000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>10635000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>-164699000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>47614000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>-287000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>-45991000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>16176000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>-57962000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>-44212000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>-35335000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>-63312000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>-191078000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>36927000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>8227000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>-65933000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>-33600000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>-28152000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>-32834000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>-3218000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>-61191000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>-98538000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>-9530000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>19840000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>-46113000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>-15803000.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>20370000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>-57992000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>-4823000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>-39635000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>-1575000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>-13214000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>-5774000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>-44902000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>-7386000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CJ30">
         <v>-9418000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CK30">
         <v>-792000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CL30">
         <v>-2383000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CM30">
         <v>-277000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CN30">
         <v>-5211000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CO30">
         <v>-10181000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CP30">
         <v>-1162000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CQ30">
         <v>-30984000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CR30">
         <v>-11447000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CS30">
         <v>124775000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CT30">
         <v>2135000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CU30">
         <v>4892000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CV30">
         <v>-54705781.0</v>
       </c>
-      <c r="CU30">
+      <c r="CW30">
         <v>-64476354.0</v>
       </c>
-      <c r="CV30">
+      <c r="CX30">
         <v>-7671967.0</v>
       </c>
-      <c r="CW30">
+      <c r="CY30">
         <v>-7927391.0</v>
       </c>
-      <c r="CX30">
+      <c r="CZ30">
         <v>-9229573.0</v>
       </c>
-      <c r="CY30">
+      <c r="DA30">
         <v>-64998.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DB30">
         <v>-155639.0</v>
       </c>
-      <c r="DA30">
+      <c r="DC30">
         <v>16607106.0</v>
       </c>
-      <c r="DB30">
+      <c r="DD30">
         <v>20700000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DE30">
         <v>-1700000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DF30">
         <v>-53000000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DG30">
         <v>9900000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>