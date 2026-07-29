--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -6667,51 +6667,51 @@
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
     </row>
     <row r="30" spans="1:54">
       <c r="A30" t="s">
         <v>43</v>
       </c>
       <c r="B30">
-        <v>2472000000.0</v>
+        <v>2402000000.0</v>
       </c>
       <c r="C30">
         <v>2199000000.0</v>
       </c>
       <c r="D30">
         <v>2434000000.0</v>
       </c>
       <c r="E30">
         <v>2345000000.0</v>
       </c>
       <c r="F30">
         <v>2298000000.0</v>
       </c>
       <c r="G30">
         <v>2124000000.0</v>
       </c>
       <c r="H30">
         <v>2282000000.0</v>
       </c>
       <c r="I30">
         <v>2188000000.0</v>
       </c>
       <c r="J30">
         <v>2176000000.0</v>
       </c>
@@ -7843,51 +7843,51 @@
       </c>
       <c r="AW38">
         <v>4581530000.0</v>
       </c>
       <c r="AX38">
         <v>4624431000.0</v>
       </c>
       <c r="AY38">
         <v>4662341000.0</v>
       </c>
       <c r="AZ38">
         <v>4677529000.0</v>
       </c>
       <c r="BA38">
         <v>4717591000.0</v>
       </c>
       <c r="BB38">
         <v>4756240000.0</v>
       </c>
     </row>
     <row r="39" spans="1:54">
       <c r="A39" t="s">
         <v>52</v>
       </c>
       <c r="B39">
-        <v>161000000.0</v>
+        <v>231000000.0</v>
       </c>
       <c r="C39">
         <v>213000000.0</v>
       </c>
       <c r="D39">
         <v>180000000.0</v>
       </c>
       <c r="E39">
         <v>175000000.0</v>
       </c>
       <c r="F39">
         <v>174000000.0</v>
       </c>
       <c r="G39">
         <v>165000000.0</v>
       </c>
       <c r="H39">
         <v>135000000.0</v>
       </c>
       <c r="I39">
         <v>148000000.0</v>
       </c>
       <c r="J39">
         <v>171000000.0</v>
       </c>
@@ -12529,51 +12529,53 @@
         <v>4950661000.0</v>
       </c>
       <c r="AW2">
         <v>4916697000.0</v>
       </c>
       <c r="AX2">
         <v>4561948000.0</v>
       </c>
       <c r="AY2">
         <v>4575070000.0</v>
       </c>
       <c r="AZ2">
         <v>4716253000.0</v>
       </c>
       <c r="BA2">
         <v>4686933000.0</v>
       </c>
       <c r="BB2">
         <v>4495783000.0</v>
       </c>
     </row>
     <row r="3" spans="1:54">
       <c r="A3" t="s">
         <v>117</v>
       </c>
-      <c r="B3"/>
+      <c r="B3">
+        <v>119000000.0</v>
+      </c>
       <c r="C3">
         <v>117000000.0</v>
       </c>
       <c r="D3">
         <v>118000000.0</v>
       </c>
       <c r="E3">
         <v>115000000.0</v>
       </c>
       <c r="F3">
         <v>112000000.0</v>
       </c>
       <c r="G3">
         <v>111000000.0</v>
       </c>
       <c r="H3">
         <v>114000000.0</v>
       </c>
       <c r="I3">
         <v>108000000.0</v>
       </c>
       <c r="J3">
         <v>105000000.0</v>
       </c>
       <c r="K3">
@@ -12789,51 +12791,53 @@
         <v>0.0</v>
       </c>
       <c r="AW4">
         <v>0.0</v>
       </c>
       <c r="AX4">
         <v>0.0</v>
       </c>
       <c r="AY4">
         <v>0.0</v>
       </c>
       <c r="AZ4">
         <v>0.0</v>
       </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:54">
       <c r="A5" t="s">
         <v>119</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>217000000.0</v>
+      </c>
       <c r="C5">
         <v>322000000.0</v>
       </c>
       <c r="D5">
         <v>282000000.0</v>
       </c>
       <c r="E5">
         <v>374000000.0</v>
       </c>
       <c r="F5">
         <v>225000000.0</v>
       </c>
       <c r="G5">
         <v>167000000.0</v>
       </c>
       <c r="H5">
         <v>276000000.0</v>
       </c>
       <c r="I5">
         <v>350000000.0</v>
       </c>
       <c r="J5">
         <v>166000000.0</v>
       </c>
       <c r="K5">
@@ -12952,51 +12956,51 @@
       </c>
       <c r="AW5">
         <v>0.0</v>
       </c>
       <c r="AX5">
         <v>0.0</v>
       </c>
       <c r="AY5">
         <v>0.0</v>
       </c>
       <c r="AZ5">
         <v>0.0</v>
       </c>
       <c r="BA5">
         <v>0.0</v>
       </c>
       <c r="BB5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:54">
       <c r="A6" t="s">
         <v>120</v>
       </c>
       <c r="B6">
-        <v>216000000.0</v>
+        <v>336000000.0</v>
       </c>
       <c r="C6">
         <v>439000000.0</v>
       </c>
       <c r="D6">
         <v>400000000.0</v>
       </c>
       <c r="E6">
         <v>489000000.0</v>
       </c>
       <c r="F6">
         <v>337000000.0</v>
       </c>
       <c r="G6">
         <v>278000000.0</v>
       </c>
       <c r="H6">
         <v>390000000.0</v>
       </c>
       <c r="I6">
         <v>458000000.0</v>
       </c>
       <c r="J6">
         <v>271000000.0</v>
       </c>
@@ -20755,63 +20759,63 @@
       <c r="J23">
         <v>-11000000.0</v>
       </c>
       <c r="K23">
         <v>7000000.0</v>
       </c>
       <c r="L23">
         <v>-4000000.0</v>
       </c>
       <c r="M23">
         <v>260000000.0</v>
       </c>
       <c r="N23">
         <v>14000000.0</v>
       </c>
       <c r="O23">
         <v>180000000.0</v>
       </c>
       <c r="P23">
         <v>10000000.0</v>
       </c>
       <c r="Q23">
         <v>12000000.0</v>
       </c>
       <c r="R23">
-        <v>-9000000.0</v>
+        <v>-16000000.0</v>
       </c>
       <c r="S23">
-        <v>-7000000.0</v>
+        <v>-1000000.0</v>
       </c>
       <c r="T23">
         <v>7000000.0</v>
       </c>
       <c r="U23">
-        <v>12000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="V23">
-        <v>-21000000.0</v>
+        <v>-12000000.0</v>
       </c>
       <c r="W23">
         <v>4000000.0</v>
       </c>
       <c r="X23">
         <v>5000000.0</v>
       </c>
       <c r="Y23">
         <v>460000000.0</v>
       </c>
       <c r="Z23">
         <v>5000000.0</v>
       </c>
       <c r="AA23">
         <v>8000000.0</v>
       </c>
       <c r="AB23">
         <v>-31000000.0</v>
       </c>
       <c r="AC23">
         <v>3000000.0</v>
       </c>
       <c r="AD23">
         <v>9000000.0</v>
       </c>
@@ -21001,51 +21005,51 @@
       </c>
       <c r="AS24"/>
       <c r="AT24">
         <v>4347000.0</v>
       </c>
       <c r="AU24">
         <v>5454000.0</v>
       </c>
       <c r="AV24">
         <v>4000000.0</v>
       </c>
       <c r="AW24">
         <v>2000000.0</v>
       </c>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
     </row>
     <row r="25" spans="1:54">
       <c r="A25" t="s">
         <v>169</v>
       </c>
       <c r="B25">
-        <v>32000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C25">
         <v>12000000.0</v>
       </c>
       <c r="D25">
         <v>27000000.0</v>
       </c>
       <c r="E25">
         <v>6000000.0</v>
       </c>
       <c r="F25">
         <v>12000000.0</v>
       </c>
       <c r="G25">
         <v>143000000.0</v>
       </c>
       <c r="H25">
         <v>9000000.0</v>
       </c>
       <c r="I25">
         <v>9000000.0</v>
       </c>
       <c r="J25">
         <v>10000000.0</v>
       </c>