--- v0 (2026-06-04)
+++ v1 (2026-07-30)
@@ -13123,51 +13123,51 @@
         <v>130</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" t="s">
         <v>131</v>
       </c>
       <c r="B5">
-        <v>318136000.0</v>
+        <v>303596000.0</v>
       </c>
       <c r="C5">
         <v>302731000.0</v>
       </c>
       <c r="D5">
         <v>243501000.0</v>
       </c>
       <c r="E5">
         <v>172307000.0</v>
       </c>
       <c r="F5">
         <v>143405000.0</v>
       </c>
       <c r="G5">
         <v>162795000.0</v>
       </c>
       <c r="H5">
         <v>168464000.0</v>
       </c>
       <c r="I5">
         <v>66052000.0</v>
       </c>
       <c r="J5">
         <v>-262891000.0</v>
       </c>
@@ -13179,51 +13179,51 @@
       </c>
       <c r="M5">
         <v>38852000.0</v>
       </c>
       <c r="N5">
         <v>23839000.0</v>
       </c>
       <c r="O5">
         <v>22804379.0</v>
       </c>
       <c r="P5">
         <v>13194133.0</v>
       </c>
       <c r="Q5">
         <v>22913799.0</v>
       </c>
       <c r="R5">
         <v>33063511.0</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
         <v>132</v>
       </c>
       <c r="B6">
-        <v>602952000.0</v>
+        <v>588412000.0</v>
       </c>
       <c r="C6">
         <v>567487000.0</v>
       </c>
       <c r="D6">
         <v>489597000.0</v>
       </c>
       <c r="E6">
         <v>408984000.0</v>
       </c>
       <c r="F6">
         <v>382174000.0</v>
       </c>
       <c r="G6">
         <v>401763000.0</v>
       </c>
       <c r="H6">
         <v>399911000.0</v>
       </c>
       <c r="I6">
         <v>279744000.0</v>
       </c>
       <c r="J6">
         <v>-96333000.0</v>
       </c>
@@ -15118,54 +15118,54 @@
       </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
     </row>
     <row r="5" spans="1:66">
       <c r="A5" t="s">
         <v>131</v>
       </c>
       <c r="B5">
-        <v>90870000.0</v>
+        <v>91430000.0</v>
       </c>
       <c r="C5">
-        <v>78116000.0</v>
+        <v>73595000.0</v>
       </c>
       <c r="D5">
         <v>83961000.0</v>
       </c>
       <c r="E5">
         <v>80361000.0</v>
       </c>
       <c r="F5">
         <v>79357000.0</v>
       </c>
       <c r="G5">
         <v>81013000.0</v>
       </c>
       <c r="H5">
         <v>75776000.0</v>
       </c>
       <c r="I5">
         <v>77709000.0</v>
       </c>
       <c r="J5">
         <v>68341000.0</v>
       </c>
       <c r="K5">
         <v>71560000.0</v>
       </c>
@@ -15318,54 +15318,54 @@
       </c>
       <c r="BI5">
         <v>3029427.0</v>
       </c>
       <c r="BJ5">
         <v>3747202.0</v>
       </c>
       <c r="BK5">
         <v>3909349.0</v>
       </c>
       <c r="BL5">
         <v>6479036.0</v>
       </c>
       <c r="BM5">
         <v>6219071.0</v>
       </c>
       <c r="BN5">
         <v>6285225.0</v>
       </c>
     </row>
     <row r="6" spans="1:66">
       <c r="A6" t="s">
         <v>132</v>
       </c>
       <c r="B6">
-        <v>178016000.0</v>
+        <v>178576000.0</v>
       </c>
       <c r="C6">
-        <v>150857000.0</v>
+        <v>146336000.0</v>
       </c>
       <c r="D6">
         <v>154802000.0</v>
       </c>
       <c r="E6">
         <v>151202000.0</v>
       </c>
       <c r="F6">
         <v>149750000.0</v>
       </c>
       <c r="G6">
         <v>149968000.0</v>
       </c>
       <c r="H6">
         <v>143013000.0</v>
       </c>
       <c r="I6">
         <v>143022000.0</v>
       </c>
       <c r="J6">
         <v>131592000.0</v>
       </c>
       <c r="K6">
         <v>134030000.0</v>
       </c>
@@ -20829,51 +20829,51 @@
       </c>
       <c r="M24">
         <v>1420000.0</v>
       </c>
       <c r="N24">
         <v>2227000.0</v>
       </c>
       <c r="O24">
         <v>1388065.0</v>
       </c>
       <c r="P24">
         <v>795065.0</v>
       </c>
       <c r="Q24">
         <v>117955.0</v>
       </c>
       <c r="R24">
         <v>2816810.0</v>
       </c>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" t="s">
         <v>181</v>
       </c>
       <c r="B25">
-        <v>27533000.0</v>
+        <v>23191000.0</v>
       </c>
       <c r="C25">
         <v>21400000.0</v>
       </c>
       <c r="D25">
         <v>18254000.0</v>
       </c>
       <c r="E25">
         <v>9579000.0</v>
       </c>
       <c r="F25">
         <v>9598000.0</v>
       </c>
       <c r="G25">
         <v>639749000.0</v>
       </c>
       <c r="H25">
         <v>15491000.0</v>
       </c>
       <c r="I25">
         <v>27343000.0</v>
       </c>
       <c r="J25">
         <v>2186000.0</v>
       </c>
@@ -24666,60 +24666,60 @@
       <c r="J23">
         <v>-765783000.0</v>
       </c>
       <c r="K23">
         <v>-6579000.0</v>
       </c>
       <c r="L23">
         <v>-130000.0</v>
       </c>
       <c r="M23">
         <v>245049000.0</v>
       </c>
       <c r="N23">
         <v>266112000.0</v>
       </c>
       <c r="O23">
         <v>218430000.0</v>
       </c>
       <c r="P23">
         <v>-1177000.0</v>
       </c>
       <c r="Q23">
         <v>-259000.0</v>
       </c>
       <c r="R23">
-        <v>-564000.0</v>
+        <v>-141000.0</v>
       </c>
       <c r="S23">
-        <v>-12662000.0</v>
+        <v>-2866000.0</v>
       </c>
       <c r="T23">
-        <v>-151000.0</v>
+        <v>-125000.0</v>
       </c>
       <c r="U23">
-        <v>-450000.0</v>
+        <v>-312000.0</v>
       </c>
       <c r="V23">
         <v>-429000.0</v>
       </c>
       <c r="W23">
         <v>-136000.0</v>
       </c>
       <c r="X23">
         <v>-3621000.0</v>
       </c>
       <c r="Y23">
         <v>-720000.0</v>
       </c>
       <c r="Z23">
         <v>-1047000.0</v>
       </c>
       <c r="AA23">
         <v>-409000.0</v>
       </c>
       <c r="AB23">
         <v>-308000.0</v>
       </c>
       <c r="AC23">
         <v>-771000.0</v>
       </c>
@@ -25018,54 +25018,54 @@
       </c>
       <c r="BI24">
         <v>57455.0</v>
       </c>
       <c r="BJ24">
         <v>514850.0</v>
       </c>
       <c r="BK24">
         <v>24650.0</v>
       </c>
       <c r="BL24">
         <v>56885.0</v>
       </c>
       <c r="BM24">
         <v>18315.0</v>
       </c>
       <c r="BN24">
         <v>18105.0</v>
       </c>
     </row>
     <row r="25" spans="1:66">
       <c r="A25" t="s">
         <v>181</v>
       </c>
       <c r="B25">
-        <v>4376000.0</v>
+        <v>1971000.0</v>
       </c>
       <c r="C25">
-        <v>8410000.0</v>
+        <v>6883000.0</v>
       </c>
       <c r="D25">
         <v>3585000.0</v>
       </c>
       <c r="E25">
         <v>5512000.0</v>
       </c>
       <c r="F25">
         <v>7211000.0</v>
       </c>
       <c r="G25">
         <v>7303000.0</v>
       </c>
       <c r="H25">
         <v>10346000.0</v>
       </c>
       <c r="I25">
         <v>1885000.0</v>
       </c>
       <c r="J25">
         <v>1866000.0</v>
       </c>
       <c r="K25">
         <v>18623000.0</v>
       </c>