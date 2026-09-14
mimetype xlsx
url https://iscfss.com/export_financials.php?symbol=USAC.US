--- v1 (2026-07-30)
+++ v2 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="187">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="188">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -259,50 +259,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -3657,457 +3660,463 @@
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BN62"/>
+  <dimension ref="A1:BO62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:66">
+    <row r="1" spans="1:67">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>79</v>
       </c>
       <c r="C1" t="s">
+        <v>80</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="E1" t="s">
         <v>81</v>
       </c>
       <c r="F1" t="s">
         <v>82</v>
       </c>
       <c r="G1" t="s">
+        <v>83</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="I1" t="s">
         <v>84</v>
       </c>
       <c r="J1" t="s">
         <v>85</v>
       </c>
       <c r="K1" t="s">
+        <v>86</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="M1" t="s">
         <v>87</v>
       </c>
       <c r="N1" t="s">
         <v>88</v>
       </c>
       <c r="O1" t="s">
+        <v>89</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="Q1" t="s">
         <v>90</v>
       </c>
       <c r="R1" t="s">
         <v>91</v>
       </c>
       <c r="S1" t="s">
+        <v>92</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="U1" t="s">
         <v>93</v>
       </c>
       <c r="V1" t="s">
         <v>94</v>
       </c>
       <c r="W1" t="s">
+        <v>95</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="Y1" t="s">
         <v>96</v>
       </c>
       <c r="Z1" t="s">
         <v>97</v>
       </c>
       <c r="AA1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AC1" t="s">
         <v>99</v>
       </c>
       <c r="AD1" t="s">
         <v>100</v>
       </c>
       <c r="AE1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AG1" t="s">
         <v>102</v>
       </c>
       <c r="AH1" t="s">
         <v>103</v>
       </c>
       <c r="AI1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AK1" t="s">
         <v>105</v>
       </c>
       <c r="AL1" t="s">
         <v>106</v>
       </c>
       <c r="AM1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AO1" t="s">
         <v>108</v>
       </c>
       <c r="AP1" t="s">
         <v>109</v>
       </c>
       <c r="AQ1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AS1" t="s">
         <v>111</v>
       </c>
       <c r="AT1" t="s">
         <v>112</v>
       </c>
       <c r="AU1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AW1" t="s">
         <v>114</v>
       </c>
       <c r="AX1" t="s">
         <v>115</v>
       </c>
       <c r="AY1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="BA1" t="s">
         <v>117</v>
       </c>
       <c r="BB1" t="s">
         <v>118</v>
       </c>
       <c r="BC1" t="s">
+        <v>119</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="BE1" t="s">
         <v>120</v>
       </c>
       <c r="BF1" t="s">
         <v>121</v>
       </c>
       <c r="BG1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="BI1" t="s">
         <v>123</v>
       </c>
       <c r="BJ1" t="s">
         <v>124</v>
       </c>
       <c r="BK1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BM1" t="s">
         <v>126</v>
       </c>
       <c r="BN1" t="s">
         <v>127</v>
       </c>
+      <c r="BO1" t="s">
+        <v>128</v>
+      </c>
     </row>
-    <row r="2" spans="1:66">
+    <row r="2" spans="1:67">
       <c r="A2" t="s">
         <v>18</v>
       </c>
       <c r="B2">
+        <v>52704000.0</v>
+      </c>
+      <c r="C2">
         <v>52115000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>28119000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>41492000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>27370000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>30102000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>27245000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>31632000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>35654000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>34296000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>39781000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>37030000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>36627000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>39444000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>35303000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>39274000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>26246000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>22688000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>22538000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>16564000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>15314000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>13869000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>13531000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>12274000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>30187000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>25809000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>21703000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>26272000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>24885000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>19593000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>24199000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>52681000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>28026000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>18585000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>20020000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>9608000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>16718000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>23029000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>13148000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>20128000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>16421000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>10373000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>23840000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>11646000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>20144000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>22536000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>44535000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>29985000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>15130000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>19570000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>34629000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>10325000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>4551922.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>8044516.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>10651000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>6731724.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>17336834.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>4442237.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>10050835.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>5846144.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>8027295.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>3588109.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>4061524.0</v>
       </c>
-      <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
+      <c r="BO2"/>
     </row>
-    <row r="3" spans="1:66">
+    <row r="3" spans="1:67">
       <c r="A3" t="s">
         <v>19</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -4132,52 +4141,53 @@
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
+      <c r="BO3"/>
     </row>
-    <row r="4" spans="1:66">
+    <row r="4" spans="1:67">
       <c r="A4" t="s">
         <v>20</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -4202,264 +4212,264 @@
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
+      <c r="BO4"/>
     </row>
-    <row r="5" spans="1:66">
+    <row r="5" spans="1:67">
       <c r="A5" t="s">
         <v>21</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
-      <c r="I5">
+      <c r="I5"/>
+      <c r="J5">
         <v>-289572000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-293285000.0</v>
       </c>
-      <c r="K5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="L5"/>
       <c r="M5">
         <v>8812000.0</v>
       </c>
       <c r="N5">
+        <v>8812000.0</v>
+      </c>
+      <c r="O5">
         <v>8811999.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>8812000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>8811999.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>8812000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13979000.0</v>
       </c>
       <c r="S5">
         <v>13979000.0</v>
       </c>
       <c r="T5">
         <v>13979000.0</v>
       </c>
       <c r="U5">
         <v>13979000.0</v>
       </c>
       <c r="V5">
         <v>13979000.0</v>
       </c>
       <c r="W5">
-        <v>13978999.0</v>
+        <v>13979000.0</v>
       </c>
       <c r="X5">
         <v>13978999.0</v>
       </c>
       <c r="Y5">
         <v>13978999.0</v>
       </c>
       <c r="Z5">
-        <v>13979000.0</v>
+        <v>13978999.0</v>
       </c>
       <c r="AA5">
         <v>13979000.0</v>
       </c>
       <c r="AB5">
         <v>13979000.0</v>
       </c>
       <c r="AC5">
+        <v>13979000.0</v>
+      </c>
+      <c r="AD5">
         <v>13978999.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-871209000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-821536000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-799544000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-749200000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-441300000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-689900000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-394300000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-372100000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-350500000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-328000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-306800000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-287900000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-266400000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-245400000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-225000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-205000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-199600000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-180000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-162100000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-145600000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-132000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-116800000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-102500000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-90200000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-78800000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-68011640.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-57616359.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-47489131.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-38168875.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-29604193.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-21690824.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-14296399.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-7146537.0</v>
       </c>
-      <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
+      <c r="BO5"/>
     </row>
-    <row r="6" spans="1:66">
+    <row r="6" spans="1:67">
       <c r="A6" t="s">
         <v>22</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
-[...1 lines deleted...]
-      </c>
+      <c r="AF6"/>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
@@ -4482,186 +4492,192 @@
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
       <c r="AV6">
         <v>0.0</v>
       </c>
       <c r="AW6">
         <v>0.0</v>
       </c>
       <c r="AX6">
         <v>0.0</v>
       </c>
       <c r="AY6">
         <v>0.0</v>
       </c>
       <c r="AZ6">
         <v>0.0</v>
       </c>
       <c r="BA6">
         <v>0.0</v>
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
-      <c r="BC6"/>
+      <c r="BC6">
+        <v>0.0</v>
+      </c>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
+      <c r="BO6"/>
     </row>
-    <row r="7" spans="1:66">
+    <row r="7" spans="1:67">
       <c r="A7" t="s">
         <v>23</v>
       </c>
       <c r="B7">
+        <v>15412000.0</v>
+      </c>
+      <c r="C7">
         <v>13697000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>10704000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>11402000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>11645000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>10904000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>11678000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>12601000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>13401000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>13903000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>14731000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>15119000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>15132000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>15510000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>16146000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>17026000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>17446000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>18066000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>18551000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>19313000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>19880000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>20643000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>21220000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>21980000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>22615000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>23306000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>17343000.0</v>
       </c>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
+      <c r="BO7"/>
     </row>
-    <row r="8" spans="1:66">
+    <row r="8" spans="1:67">
       <c r="A8" t="s">
         <v>24</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
@@ -4686,52 +4702,53 @@
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
+      <c r="BO8"/>
     </row>
-    <row r="9" spans="1:66">
+    <row r="9" spans="1:67">
       <c r="A9" t="s">
         <v>25</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
@@ -4756,246 +4773,250 @@
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
+      <c r="BO9"/>
     </row>
-    <row r="10" spans="1:66">
+    <row r="10" spans="1:67">
       <c r="A10" t="s">
         <v>26</v>
       </c>
       <c r="B10">
+        <v>9478000.0</v>
+      </c>
+      <c r="C10">
         <v>14522000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>8564000.0</v>
       </c>
-      <c r="D10">
-[...1 lines deleted...]
-      </c>
       <c r="E10">
-        <v>2000.0</v>
+        <v>0.0</v>
       </c>
       <c r="F10">
         <v>2000.0</v>
       </c>
       <c r="G10">
+        <v>2000.0</v>
+      </c>
+      <c r="H10">
         <v>14000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>79000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>9000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>8000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>11000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>6000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>31000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>6000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>35000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>6000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-17446000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>15000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-18551000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>250000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>2000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>99000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000.0</v>
       </c>
       <c r="X10">
         <v>2000.0</v>
       </c>
       <c r="Y10">
         <v>2000.0</v>
       </c>
       <c r="Z10">
         <v>2000.0</v>
       </c>
       <c r="AA10">
+        <v>2000.0</v>
+      </c>
+      <c r="AB10">
         <v>10000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000.0</v>
       </c>
       <c r="AC10">
         <v>2000.0</v>
       </c>
       <c r="AD10">
+        <v>2000.0</v>
+      </c>
+      <c r="AE10">
         <v>227000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>99000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>2830000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>2527000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>710506000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>47000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>923000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>319000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>7000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>65000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7000.0</v>
       </c>
       <c r="AO10">
         <v>7000.0</v>
       </c>
       <c r="AP10">
         <v>7000.0</v>
       </c>
       <c r="AQ10">
         <v>7000.0</v>
       </c>
       <c r="AR10">
         <v>7000.0</v>
       </c>
       <c r="AS10">
         <v>7000.0</v>
       </c>
       <c r="AT10">
-        <v>6000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="AU10">
         <v>6000.0</v>
       </c>
       <c r="AV10">
-        <v>7000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="AW10">
         <v>7000.0</v>
       </c>
       <c r="AX10">
         <v>7000.0</v>
       </c>
       <c r="AY10">
         <v>7000.0</v>
       </c>
       <c r="AZ10">
         <v>7000.0</v>
       </c>
       <c r="BA10">
-        <v>6500.0</v>
+        <v>7000.0</v>
       </c>
       <c r="BB10">
         <v>6500.0</v>
       </c>
       <c r="BC10">
         <v>6500.0</v>
       </c>
       <c r="BD10">
         <v>6500.0</v>
       </c>
       <c r="BE10">
         <v>6500.0</v>
       </c>
       <c r="BF10">
         <v>6500.0</v>
       </c>
       <c r="BG10">
-        <v>3000.0</v>
+        <v>6500.0</v>
       </c>
       <c r="BH10">
         <v>3000.0</v>
       </c>
       <c r="BI10">
         <v>3000.0</v>
       </c>
       <c r="BJ10">
+        <v>3000.0</v>
+      </c>
+      <c r="BK10">
         <v>2553953.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>3000.0</v>
       </c>
-      <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
+      <c r="BO10"/>
     </row>
-    <row r="11" spans="1:66">
+    <row r="11" spans="1:67">
       <c r="A11" t="s">
         <v>27</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -5020,940 +5041,952 @@
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
+      <c r="BO11"/>
     </row>
-    <row r="12" spans="1:66">
+    <row r="12" spans="1:67">
       <c r="A12" t="s">
         <v>28</v>
       </c>
       <c r="B12">
+        <v>9478000.0</v>
+      </c>
+      <c r="C12">
         <v>14522000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>8564000.0</v>
       </c>
-      <c r="D12"/>
-[...2 lines deleted...]
-      </c>
+      <c r="E12"/>
       <c r="F12">
         <v>2000.0</v>
       </c>
       <c r="G12">
+        <v>2000.0</v>
+      </c>
+      <c r="H12">
         <v>14000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>79000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>9000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>8000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>11000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>6000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>31000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>6000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>35000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>6000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>15000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-18551000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>250000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>2000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>99000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000.0</v>
       </c>
       <c r="X12">
         <v>2000.0</v>
       </c>
       <c r="Y12">
         <v>2000.0</v>
       </c>
       <c r="Z12">
         <v>2000.0</v>
       </c>
       <c r="AA12">
+        <v>2000.0</v>
+      </c>
+      <c r="AB12">
         <v>10000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000.0</v>
       </c>
       <c r="AC12">
         <v>2000.0</v>
       </c>
       <c r="AD12">
+        <v>2000.0</v>
+      </c>
+      <c r="AE12">
         <v>227000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>99000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>2830000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>2527000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>710506000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>47000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>923000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>319000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>7000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>65000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7000.0</v>
       </c>
       <c r="AO12">
         <v>7000.0</v>
       </c>
       <c r="AP12">
         <v>7000.0</v>
       </c>
       <c r="AQ12">
         <v>7000.0</v>
       </c>
       <c r="AR12">
         <v>7000.0</v>
       </c>
       <c r="AS12">
         <v>7000.0</v>
       </c>
       <c r="AT12">
-        <v>6000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="AU12">
         <v>6000.0</v>
       </c>
       <c r="AV12">
-        <v>7000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="AW12">
         <v>7000.0</v>
       </c>
       <c r="AX12">
         <v>7000.0</v>
       </c>
       <c r="AY12">
         <v>7000.0</v>
       </c>
       <c r="AZ12">
         <v>7000.0</v>
       </c>
       <c r="BA12">
-        <v>6500.0</v>
+        <v>7000.0</v>
       </c>
       <c r="BB12">
         <v>6500.0</v>
       </c>
       <c r="BC12">
         <v>6500.0</v>
       </c>
       <c r="BD12">
         <v>6500.0</v>
       </c>
       <c r="BE12">
         <v>6500.0</v>
       </c>
       <c r="BF12">
         <v>6500.0</v>
       </c>
       <c r="BG12">
-        <v>3000.0</v>
+        <v>6500.0</v>
       </c>
       <c r="BH12">
         <v>3000.0</v>
       </c>
       <c r="BI12">
         <v>3000.0</v>
       </c>
       <c r="BJ12">
+        <v>3000.0</v>
+      </c>
+      <c r="BK12">
         <v>2553953.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>3000.0</v>
       </c>
-      <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
+      <c r="BO12"/>
     </row>
-    <row r="13" spans="1:66">
+    <row r="13" spans="1:67">
       <c r="A13" t="s">
         <v>29</v>
       </c>
-      <c r="B13">
+      <c r="B13"/>
+      <c r="C13">
         <v>316666000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>-112502000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>-150214000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>-121415000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>-180711000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>-141051000.0</v>
       </c>
-      <c r="H13"/>
-      <c r="I13">
+      <c r="I13"/>
+      <c r="J13">
         <v>-61168000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>-289572000.0</v>
       </c>
-      <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>-259433000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>-217002000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>-177273000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-125111000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-73878000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-20877000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>27639000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>87129000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>143546000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>202105000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>261834999.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>323676000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>387690000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>443659000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>502637000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>1166619000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>1219941000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>1265880000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>1314663000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>1364877000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>1412781000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>1484600000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>583900000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>1664870000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>652400000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>673500000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>698700000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>721100000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>662100000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>686700000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>702100000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>708400000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>877500000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>803400000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>828700000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>825600000.0</v>
       </c>
-      <c r="AV13">
+      <c r="AW13">
         <v>826700000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AX13">
         <v>831100000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AY13">
         <v>690400000.0</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>693200000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>693700000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>514600000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BC13">
         <v>515800000.0</v>
       </c>
-      <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
+      <c r="BO13"/>
     </row>
-    <row r="14" spans="1:66">
+    <row r="14" spans="1:67">
       <c r="A14" t="s">
         <v>30</v>
       </c>
       <c r="B14">
+        <v>145619000.0</v>
+      </c>
+      <c r="C14">
         <v>143131000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>124166000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>123086000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>119503000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>118254000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>118089000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>118256000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>117972000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>103606000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>102929000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>100263000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>99694000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>98247000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>98051000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>97968000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>97728000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>97365000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>97151000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>97085000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>97044000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>96989000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>96936000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>96882000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>96781000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>96707000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>96658000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>96863000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>96819000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>96458000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>96382000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>96371000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>96304000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>62444000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>62526000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>62016723.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>61574965.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>61154000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>56739000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>55302000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>54752000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>53205758.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>52148105.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>48282167.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>46497768.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>45880887.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>45112536.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>44566277.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>41376133.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>37955847.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>37458064.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>32037238.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29097176.0</v>
       </c>
       <c r="BB14">
         <v>29097176.0</v>
       </c>
       <c r="BC14">
         <v>29097176.0</v>
       </c>
       <c r="BD14">
-        <v>29098000.0</v>
+        <v>29097176.0</v>
       </c>
       <c r="BE14">
         <v>29098000.0</v>
       </c>
       <c r="BF14">
         <v>29098000.0</v>
       </c>
       <c r="BG14">
         <v>29098000.0</v>
       </c>
       <c r="BH14">
         <v>29098000.0</v>
       </c>
       <c r="BI14">
         <v>29098000.0</v>
       </c>
       <c r="BJ14">
         <v>29098000.0</v>
       </c>
       <c r="BK14">
         <v>29098000.0</v>
       </c>
       <c r="BL14">
         <v>29098000.0</v>
       </c>
       <c r="BM14">
         <v>29098000.0</v>
       </c>
       <c r="BN14">
         <v>29098000.0</v>
       </c>
+      <c r="BO14">
+        <v>29098000.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:66">
+    <row r="15" spans="1:67">
       <c r="A15" t="s">
         <v>31</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
-      <c r="Y15">
+      <c r="Y15"/>
+      <c r="Z15">
         <v>443659000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>502637000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>1166619000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>1219941000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>1265880000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>1314663000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>1364877000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>1412781000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>1484600000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>583900000.0</v>
       </c>
-      <c r="AI15">
-[...1 lines deleted...]
-      </c>
       <c r="AJ15">
+        <v>0.0</v>
+      </c>
+      <c r="AK15">
         <v>652400000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>673500000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>698700000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>721100000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>662100000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>686700000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>702100000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>708400000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>877500000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>803400000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>828700000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>825600000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>826700000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>831100000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>690400000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>693200000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>693700000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>514600000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>515800000.0</v>
       </c>
-      <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
+      <c r="BO15"/>
     </row>
-    <row r="16" spans="1:66">
+    <row r="16" spans="1:67">
       <c r="A16" t="s">
         <v>32</v>
       </c>
       <c r="B16">
+        <v>74622000.0</v>
+      </c>
+      <c r="C16">
         <v>81161000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>65013000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>64894000.0</v>
       </c>
       <c r="E16">
         <v>64894000.0</v>
       </c>
       <c r="F16">
+        <v>64894000.0</v>
+      </c>
+      <c r="G16">
         <v>63790000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>63900000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>67896000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>65745999.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>65467000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>62589000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>63053000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>62981000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>61628000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>62345000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>59878000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>54545000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>51853000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>51216000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>49576000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>48794000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>48792000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>47202000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>45537000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>44722000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>48594000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>48289000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>47161000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>39993000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>34540000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>31372000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>34238000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>35594000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>29451000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>27488000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>22778000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>19677000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>17261000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>16691000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>16386000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>16186000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>16821000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>17000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>17087000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>16880000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>16671000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>15855000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>14306000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>13736000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>12428000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>11912000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>11675000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>11122513.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>10690978.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>10611395.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>10194724.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>9850903.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>9135823.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>8577789.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>8006279.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>7749720.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>7508271.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>7609333.0</v>
       </c>
-      <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
+      <c r="BO16"/>
     </row>
-    <row r="17" spans="1:66">
+    <row r="17" spans="1:67">
       <c r="A17" t="s">
         <v>33</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -5978,88 +6011,87 @@
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
+      <c r="BO17"/>
     </row>
-    <row r="18" spans="1:66">
+    <row r="18" spans="1:67">
       <c r="A18" t="s">
         <v>34</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
-      <c r="AF18">
-[...1 lines deleted...]
-      </c>
+      <c r="AF18"/>
       <c r="AG18">
         <v>0.0</v>
       </c>
       <c r="AH18">
         <v>0.0</v>
       </c>
       <c r="AI18">
         <v>0.0</v>
       </c>
       <c r="AJ18">
         <v>0.0</v>
       </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
         <v>0.0</v>
       </c>
       <c r="AM18">
         <v>0.0</v>
       </c>
       <c r="AN18">
         <v>0.0</v>
       </c>
       <c r="AO18">
@@ -6082,64 +6114,67 @@
       </c>
       <c r="AU18">
         <v>0.0</v>
       </c>
       <c r="AV18">
         <v>0.0</v>
       </c>
       <c r="AW18">
         <v>0.0</v>
       </c>
       <c r="AX18">
         <v>0.0</v>
       </c>
       <c r="AY18">
         <v>0.0</v>
       </c>
       <c r="AZ18">
         <v>0.0</v>
       </c>
       <c r="BA18">
         <v>0.0</v>
       </c>
       <c r="BB18">
         <v>0.0</v>
       </c>
-      <c r="BC18"/>
+      <c r="BC18">
+        <v>0.0</v>
+      </c>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
+      <c r="BO18"/>
     </row>
-    <row r="19" spans="1:66">
+    <row r="19" spans="1:67">
       <c r="A19" t="s">
         <v>35</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -6164,1234 +6199,1252 @@
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
+      <c r="BO19"/>
     </row>
-    <row r="20" spans="1:66">
+    <row r="20" spans="1:67">
       <c r="A20" t="s">
         <v>36</v>
       </c>
       <c r="B20">
         <v>117446000.0</v>
       </c>
-      <c r="C20"/>
+      <c r="C20">
+        <v>117446000.0</v>
+      </c>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
-      <c r="W20">
-[...1 lines deleted...]
-      </c>
+      <c r="W20"/>
       <c r="X20">
         <v>0.0</v>
       </c>
       <c r="Y20">
         <v>0.0</v>
       </c>
       <c r="Z20">
         <v>0.0</v>
       </c>
       <c r="AA20">
-        <v>619411000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AB20">
         <v>619411000.0</v>
       </c>
       <c r="AC20">
         <v>619411000.0</v>
       </c>
       <c r="AD20">
         <v>619411000.0</v>
       </c>
       <c r="AE20">
         <v>619411000.0</v>
       </c>
       <c r="AF20">
         <v>619411000.0</v>
       </c>
       <c r="AG20">
         <v>619411000.0</v>
       </c>
       <c r="AH20">
-        <v>35866000.0</v>
+        <v>619411000.0</v>
       </c>
       <c r="AI20">
         <v>35866000.0</v>
       </c>
       <c r="AJ20">
         <v>35866000.0</v>
       </c>
       <c r="AK20">
         <v>35866000.0</v>
       </c>
       <c r="AL20">
         <v>35866000.0</v>
       </c>
       <c r="AM20">
         <v>35866000.0</v>
       </c>
       <c r="AN20">
         <v>35866000.0</v>
       </c>
       <c r="AO20">
         <v>35866000.0</v>
       </c>
       <c r="AP20">
         <v>35866000.0</v>
       </c>
       <c r="AQ20">
         <v>35866000.0</v>
       </c>
       <c r="AR20">
-        <v>208055000.0</v>
+        <v>35866000.0</v>
       </c>
       <c r="AS20">
         <v>208055000.0</v>
       </c>
       <c r="AT20">
         <v>208055000.0</v>
       </c>
       <c r="AU20">
         <v>208055000.0</v>
       </c>
       <c r="AV20">
         <v>208055000.0</v>
       </c>
       <c r="AW20">
         <v>208055000.0</v>
       </c>
       <c r="AX20">
         <v>208055000.0</v>
       </c>
       <c r="AY20">
         <v>208055000.0</v>
       </c>
       <c r="AZ20">
+        <v>208055000.0</v>
+      </c>
+      <c r="BA20">
         <v>207763000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>157075195.0</v>
       </c>
       <c r="BB20">
         <v>157075195.0</v>
       </c>
       <c r="BC20">
         <v>157075195.0</v>
       </c>
       <c r="BD20">
         <v>157075195.0</v>
       </c>
       <c r="BE20">
         <v>157075195.0</v>
       </c>
       <c r="BF20">
         <v>157075195.0</v>
       </c>
       <c r="BG20">
         <v>157075195.0</v>
       </c>
       <c r="BH20">
         <v>157075195.0</v>
       </c>
       <c r="BI20">
         <v>157075195.0</v>
       </c>
       <c r="BJ20">
         <v>157075195.0</v>
       </c>
       <c r="BK20">
         <v>157075195.0</v>
       </c>
-      <c r="BL20"/>
+      <c r="BL20">
+        <v>157075195.0</v>
+      </c>
       <c r="BM20"/>
       <c r="BN20"/>
+      <c r="BO20"/>
     </row>
-    <row r="21" spans="1:66">
+    <row r="21" spans="1:67">
       <c r="A21" t="s">
         <v>37</v>
       </c>
       <c r="B21">
+        <v>176740000.0</v>
+      </c>
+      <c r="C21">
         <v>184546000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>186893000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>194238000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>201583000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>208928000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>216273000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>223618000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>230962000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>238307000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>245652000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>252997000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>260341999.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>267687000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>275032000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>282377000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>289722000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>297067000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>304411000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>311756000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>319101000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>326446000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>333791000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>341136000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>348481000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>355826000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>363171000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>370515000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>377860000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>385205000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>392550000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>398787000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>406686000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>70841000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>71680000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>72520000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>73397000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>74293000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>75189000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>76085000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>76981000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>77877000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>78773000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>79669000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>80565000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>81461000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>82357000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>83253000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>84150000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>85046000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>85941000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>86837000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>80040000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>80796000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>81552000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>82308000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>83064000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>83820000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>84576000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>85332000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>86088000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>86844000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>87600000.0</v>
       </c>
-      <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
+      <c r="BO21"/>
     </row>
-    <row r="22" spans="1:66">
+    <row r="22" spans="1:67">
       <c r="A22" t="s">
         <v>38</v>
       </c>
       <c r="B22">
+        <v>159397000.0</v>
+      </c>
+      <c r="C22">
         <v>154365000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>134488000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>137416000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>135569000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>134332000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>133901000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>146755000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>131282999.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>129323000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>114728000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>106457000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>101419000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>96346000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>93754000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>91780000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>90204000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>89799000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>85816000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>84527000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>84446000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>84740000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>84632000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>89538000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>91940000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>91724000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>91923000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>92520000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>95532000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>93780000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>89007000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>83043000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>82440000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>34250000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>33444000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>35718000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>31874000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>31686000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>29556000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>26332000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>20682000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>19298000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>18872000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>22273000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>20705000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>15584000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>8923000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>8749000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>10861000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>12522000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>9940000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>7349000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>5880350.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>5245865.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>4215267.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>4161695.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>3437070.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>4788192.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>3211463.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>4083560.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>4126228.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>5365735.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>5185326.0</v>
       </c>
-      <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
+      <c r="BO22"/>
     </row>
-    <row r="23" spans="1:66">
+    <row r="23" spans="1:67">
       <c r="A23" t="s">
         <v>39</v>
       </c>
       <c r="B23">
+        <v>3685539000.0</v>
+      </c>
+      <c r="C23">
         <v>3734442000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>2619931000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2659214000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2671317000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2713120000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2745601000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>2803627000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2821605000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2804217000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>2736760000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2706414000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2691038000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2657874000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2665724000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>2673391000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>2719892000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>2736952000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>2767979000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>2796551000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>2839310000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>2895951000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>2948700000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>3011332000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>3057689000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>3103087000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>3730407000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>3751230000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>3759671000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>3757847000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>3774649000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1909983000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>3784718000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>1638868000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>858234000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>812272000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>782747000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>771067000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>742895000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>806197000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>792607000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>784079000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>791483000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>781822000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>1628890000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>1612597000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>1516482000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>1430312000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>1355791000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>1265902000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>478157000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>428725000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>375735002.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>360791846.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>529118360.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>507245175.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>486141524.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>423367703.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>388853029.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>315604789.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>291159486.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>273102087.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>614717728.0</v>
       </c>
-      <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
+      <c r="BO23"/>
     </row>
-    <row r="24" spans="1:66">
+    <row r="24" spans="1:67">
       <c r="A24" t="s">
         <v>40</v>
       </c>
       <c r="B24">
+        <v>2942101000.0</v>
+      </c>
+      <c r="C24">
         <v>2980327000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>2523970000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>2529382000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>2503566000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>2536147000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>2502557000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>2532398000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>2484053000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>2462530000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>2336088000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>2276449000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>2212792000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>2170421000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>2106649000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>2078066000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>2017326000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>2023183000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>1973234000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>1961697000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>1928413000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>1956751000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>1927005000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>1949176000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>1899070000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>1909578000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>1852360000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>1843309000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>1811106000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>1808309000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>1759058000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>1730763000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>1658368000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>1526865000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>782902000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>752000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>725000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>714823000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>685371000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>1082000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>736128000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>744088000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>730061000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>713390000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>753011000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>711692000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>594864000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>509681000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>451960000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>503559000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>421204000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>390475000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>353038749.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>335597962.0</v>
       </c>
-      <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
+      <c r="BO24"/>
     </row>
-    <row r="25" spans="1:66">
+    <row r="25" spans="1:67">
       <c r="A25" t="s">
         <v>41</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>2212792000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>2170421000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>2106649000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>2078066000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>2017326000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>2023183000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1973234000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1961697000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>1928413000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1956751000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1927005000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1949176000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1899070000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1909578000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1852360000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>1843309000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>1811106000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>1808309000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>1759058000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>1730763000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>1658368000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>1526865000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>782902000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>752000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>725000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>714823000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>685371000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>1082000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>736128000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>744088000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>730061000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>713390000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>753011000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>711692000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>594864000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>509681000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>451960000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>503559000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>421204000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>390475000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>353038749.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>335597962.0</v>
       </c>
-      <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
+      <c r="BO25"/>
     </row>
-    <row r="26" spans="1:66">
+    <row r="26" spans="1:67">
       <c r="A26" t="s">
         <v>42</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
-      <c r="M26">
+      <c r="M26"/>
+      <c r="N26">
         <v>3040000.0</v>
       </c>
-      <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
-      <c r="AB26">
+      <c r="AB26"/>
+      <c r="AC26">
         <v>3953000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>4962000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>5952000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>6924000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>7544000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>8815000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>9734000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>10635000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>11521000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>12390000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>13242000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>14079000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>14901000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>15707000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>16498000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>17275000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>18037000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>18786000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>19520000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>20241000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>20948000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>20149000.0</v>
       </c>
-      <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
+      <c r="BO26"/>
     </row>
-    <row r="27" spans="1:66">
+    <row r="27" spans="1:67">
       <c r="A27" t="s">
         <v>43</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -7416,1602 +7469,1626 @@
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
+      <c r="BO27"/>
     </row>
-    <row r="28" spans="1:66">
+    <row r="28" spans="1:67">
       <c r="A28" t="s">
         <v>44</v>
       </c>
       <c r="B28">
+        <v>2948035000.0</v>
+      </c>
+      <c r="C28">
         <v>2979502000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>2542353000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>2540784000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>2515209000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>2547049000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>2519735000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>2544920000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>2497445000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>2476425000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>2350808000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>2291562000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>2227893000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>2185925000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>2126875000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>2095085999.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>2034772000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>2041234000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>1996434000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>1980760000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1948291000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1977295000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>1952881000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>1975951000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1926495000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1938005000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>1874468000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1843307000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>1811104000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>1808082000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>1758959000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>1727933000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>1655841000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>816359000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>782855000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>751077000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>724681000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>714816000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>685306000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>743931000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>735113000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>743105000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>729180000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>712307000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>753004000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>711686000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>594858000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>509674000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>451953000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>503552000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>420926000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>390299000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>352945518.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>335591462.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>502259710.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>482136818.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>452661671.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>402704343.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>363809535.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>291607533.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>265462541.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>250190795.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>255811603.0</v>
       </c>
-      <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
+      <c r="BO28"/>
     </row>
-    <row r="29" spans="1:66">
+    <row r="29" spans="1:67">
       <c r="A29" t="s">
         <v>45</v>
       </c>
       <c r="B29">
+        <v>3229168000.0</v>
+      </c>
+      <c r="C29">
         <v>3296993000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>2411468000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>2452570000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2455552000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>2524245000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2530315000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>2593953000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2591694000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>2604360000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>2519137000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-250621000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-208190000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>2001960000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>2467659000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>2490309000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>2482570000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>2064801000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>101108000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>2596531000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>2621806000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>275814000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>2741969000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>2828154000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>2834017000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>2903503000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
+      <c r="BO29"/>
     </row>
-    <row r="30" spans="1:66">
+    <row r="30" spans="1:67">
       <c r="A30" t="s">
         <v>46</v>
       </c>
       <c r="B30">
+        <v>139433000.0</v>
+      </c>
+      <c r="C30">
         <v>162875000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>82476000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>103865000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>98529000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>97367000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>89114000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>99095000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>106185000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>101678000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>95421000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>97337000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>89685000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>80454000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>83874000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>79480000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>118454000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>114917000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>68255000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>108121000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>110204000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>71606000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>66769999.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>75350000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>74838000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>129222000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>136794000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>136816000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>141271000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>129395000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>127042000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>139475000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>126305000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>38427000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>40563000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>40077000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>38316000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>42370000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>41265000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>26486000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>28064000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>30802000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>31488000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>31911000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>25930000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>27472000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>28085000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>26579000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>30692000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>22766000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>20429000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>14223000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>10876776.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>10405523.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>8755000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>10573371.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>9419085.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>9363098.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>8923765.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>8089546.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>8898550.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>7235097.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>7766045.0</v>
       </c>
-      <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
+      <c r="BO30"/>
     </row>
-    <row r="31" spans="1:66">
+    <row r="31" spans="1:67">
       <c r="A31" t="s">
         <v>47</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>-503618000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>8777000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>41161000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>85978000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-301787000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>175522000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>221860000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>274006000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>323078000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-50632000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>426677000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>481173000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>60533000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>586466000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>638099000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>675325000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>721303000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>759897000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>801335000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>844204000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>885870000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>937575000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>482626000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>526307000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>551287000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>571875000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>596580000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>618462000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>558935000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>583128000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>598032000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>603649000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>602638000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>527954000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>552948000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>549108000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>549472000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>553291000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>411877000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>413731000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>500487000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>368508235.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>369697550.0</v>
       </c>
-      <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
+      <c r="BO31"/>
     </row>
-    <row r="32" spans="1:66">
+    <row r="32" spans="1:67">
       <c r="A32" t="s">
         <v>48</v>
       </c>
       <c r="B32">
+        <v>82907000.0</v>
+      </c>
+      <c r="C32">
         <v>122604000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>49658000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>66794000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>52123000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>77252000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>44318000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>79222000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>51196000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>75066000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>38945000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>46011000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>24077000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>29972000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>12783000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>21987000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>7532000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>44612000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>17342000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>31480000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>14886000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>54239000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>29283000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>68273000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>29547000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>61378000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
       <c r="BN32"/>
+      <c r="BO32"/>
     </row>
-    <row r="33" spans="1:66">
+    <row r="33" spans="1:67">
       <c r="A33" t="s">
         <v>49</v>
       </c>
       <c r="B33">
+        <v>3362492000.0</v>
+      </c>
+      <c r="C33">
         <v>3387600000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>2383356000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>2407640000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>2426272000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>2469862000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>2510605000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>2541274000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>2565830000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>2555427000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>2510313000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>2482727000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>2479462000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>2471934000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>2479277000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>2493259000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>2502209000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>2525286000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>2562992000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>2597612000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>2640569000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>2691683000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>2749145000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>2797245000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>2840706000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>2879387000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>3499484000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>3518532000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>3519085000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>3531603000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>3556909000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>3584508000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>3568427000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>1441923000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>1415198000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>1392512000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>1390210000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>1400595000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>1399443000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>1421915000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>1436957000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>1442918000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>1456804000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>1615574000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>1579954000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>1567322000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>1478448000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>1393590000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>1312412000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>1228143000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>1153108000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>1113812000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>883125132.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>870011192.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>857868255.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>834299672.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>813392744.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>748200845.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>714091258.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>641741091.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>615920501.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>596020167.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>600153438.0</v>
       </c>
-      <c r="BL33"/>
       <c r="BM33"/>
       <c r="BN33"/>
+      <c r="BO33"/>
     </row>
-    <row r="34" spans="1:66">
+    <row r="34" spans="1:67">
       <c r="A34" t="s">
         <v>50</v>
       </c>
       <c r="B34">
+        <v>4331000.0</v>
+      </c>
+      <c r="C34">
         <v>4966000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>10842000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>10462000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>11198000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>11965000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>12930000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>13942000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>11931000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>12230000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>10924000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>10482000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>21628000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>22637000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>8255000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>24937000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>27171000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>27788000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>28683000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>32561000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>13769000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>36048000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>36459000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>15384000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>36236000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>37262000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>30765000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>23950000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>14400000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>10304000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>9827000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>5759000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>7103000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>1538000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>1561000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>1513000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>1242000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>1221000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>1113000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>743938000.0</v>
       </c>
-      <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
+      <c r="BO34"/>
     </row>
-    <row r="35" spans="1:66">
+    <row r="35" spans="1:67">
       <c r="A35" t="s">
         <v>51</v>
       </c>
       <c r="B35">
+        <v>3158332000.0</v>
+      </c>
+      <c r="C35">
         <v>3193538000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>2545516000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>2551245999.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>2526409000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>2559016000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>2527165000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>2558941000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>2509385000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>2488663000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>2366209000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>2302050000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>2234420000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>2193058000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>2131050000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>2103003000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>2044497000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>2050971000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>2001917000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>1994258000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>1962062000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>1992799000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>1963464000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>1986540000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>1935306000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>1946839999.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>1883125000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>1867259000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>1825506000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>1818613000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>1768885000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>1736522000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>1665471000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>1528403000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>784463000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>753513000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>726242000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>716044000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>686484000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>745020000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>736128000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>744088000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>730061000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>713390000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>753011000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>711692000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>594864000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>509681000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>451960000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>503559000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>421204000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>390475000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>353038749.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>335597962.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>502266210.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>482136550.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>452650403.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>402682310.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>363773468.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>291618064.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>266012319.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>253683102.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>257215483.0</v>
       </c>
-      <c r="BL35"/>
       <c r="BM35"/>
       <c r="BN35"/>
+      <c r="BO35"/>
     </row>
-    <row r="36" spans="1:66">
+    <row r="36" spans="1:67">
       <c r="A36" t="s">
         <v>52</v>
       </c>
       <c r="B36">
+        <v>3068306000.0</v>
+      </c>
+      <c r="C36">
         <v>19991000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>20123000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>18173000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>9749000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>9443000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>6620000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>10306000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>8989000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>8961000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>9746000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>10542000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>11340000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>12120000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>13126000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>13914000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>14711000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>15283000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>16072000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>7999000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>9293000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>10805000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>11955000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>13116000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>12538000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>11720000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>12742000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>31150000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>22120000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>24595000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>23460000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>24967000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>27180000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>15018000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>15176000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>16614000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>18049000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>19441000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>20814000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>22178000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>23549000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>24863000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>24122000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>25296000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>26457000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>27613000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>25399000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>26343000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>25583000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>5937000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>6146000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>3913000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>4379620.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>4843370.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>9111350.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>8825763.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>9201427.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>7686088.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>15791458.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>6819911.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>6511206.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>5130317.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>5408865.0</v>
       </c>
-      <c r="BL36"/>
       <c r="BM36"/>
       <c r="BN36"/>
+      <c r="BO36"/>
     </row>
-    <row r="37" spans="1:66">
+    <row r="37" spans="1:67">
       <c r="A37" t="s">
         <v>53</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
-      <c r="AF37">
-[...1 lines deleted...]
-      </c>
+      <c r="AF37"/>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
@@ -9034,926 +9111,942 @@
       </c>
       <c r="AU37">
         <v>0.0</v>
       </c>
       <c r="AV37">
         <v>0.0</v>
       </c>
       <c r="AW37">
         <v>0.0</v>
       </c>
       <c r="AX37">
         <v>0.0</v>
       </c>
       <c r="AY37">
         <v>0.0</v>
       </c>
       <c r="AZ37">
         <v>0.0</v>
       </c>
       <c r="BA37">
         <v>0.0</v>
       </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
-      <c r="BC37"/>
+      <c r="BC37">
+        <v>0.0</v>
+      </c>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
       <c r="BG37"/>
       <c r="BH37"/>
       <c r="BI37"/>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
+      <c r="BO37"/>
     </row>
-    <row r="38" spans="1:66">
+    <row r="38" spans="1:67">
       <c r="A38" t="s">
         <v>54</v>
       </c>
       <c r="B38">
+        <v>3685539000.0</v>
+      </c>
+      <c r="C38">
         <v>3734442000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>2619931000.0</v>
       </c>
-      <c r="D38"/>
-      <c r="E38">
+      <c r="E38"/>
+      <c r="F38">
         <v>2659214000.0</v>
       </c>
-      <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>10542000.0</v>
       </c>
-      <c r="M38"/>
       <c r="N38"/>
-      <c r="O38">
+      <c r="O38"/>
+      <c r="P38">
         <v>13126000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>13914000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>2719892.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>2736952.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>16072000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>7999000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>9293000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>10805000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>34721000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>13116000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>12538000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>13620000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>15642000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>17619000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>19647000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>15700000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>23460000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>-1904068000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>27180000.0</v>
       </c>
-      <c r="AH38">
-[...1 lines deleted...]
-      </c>
       <c r="AI38">
+        <v>0.0</v>
+      </c>
+      <c r="AJ38">
         <v>205000.0</v>
       </c>
-      <c r="AJ38">
-[...1 lines deleted...]
-      </c>
       <c r="AK38">
         <v>0.0</v>
       </c>
       <c r="AL38">
         <v>0.0</v>
       </c>
       <c r="AM38">
+        <v>0.0</v>
+      </c>
+      <c r="AN38">
         <v>214000.0</v>
       </c>
-      <c r="AN38">
-[...1 lines deleted...]
-      </c>
       <c r="AO38">
         <v>0.0</v>
       </c>
       <c r="AP38">
         <v>0.0</v>
       </c>
       <c r="AQ38">
         <v>0.0</v>
       </c>
       <c r="AR38">
         <v>0.0</v>
       </c>
       <c r="AS38">
         <v>0.0</v>
       </c>
       <c r="AT38">
         <v>0.0</v>
       </c>
       <c r="AU38">
         <v>0.0</v>
       </c>
       <c r="AV38">
         <v>0.0</v>
       </c>
       <c r="AW38">
         <v>0.0</v>
       </c>
       <c r="AX38">
         <v>0.0</v>
       </c>
       <c r="AY38">
         <v>0.0</v>
       </c>
       <c r="AZ38">
         <v>0.0</v>
       </c>
       <c r="BA38">
         <v>0.0</v>
       </c>
       <c r="BB38">
         <v>0.0</v>
       </c>
-      <c r="BC38"/>
+      <c r="BC38">
+        <v>0.0</v>
+      </c>
       <c r="BD38"/>
       <c r="BE38"/>
       <c r="BF38"/>
       <c r="BG38"/>
       <c r="BH38"/>
       <c r="BI38"/>
       <c r="BJ38"/>
       <c r="BK38"/>
       <c r="BL38"/>
       <c r="BM38"/>
       <c r="BN38"/>
+      <c r="BO38"/>
     </row>
-    <row r="39" spans="1:66">
+    <row r="39" spans="1:67">
       <c r="A39" t="s">
         <v>55</v>
       </c>
       <c r="B39">
+        <v>14739000.0</v>
+      </c>
+      <c r="C39">
         <v>15080000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>11047000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>10293000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>10945000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>11557000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>11967000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>16424000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>18298000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>17780999.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>16287000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>19887000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>20441000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>9134000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>8784000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>8866000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>9025000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>6935000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>50916000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>6041000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>4089000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>47823000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>48151001.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>49197000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>50203000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>2751999.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>2196000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>3360000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>3781000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>2842000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>1592000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>4195000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>5019000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>3095000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>2835000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>2715000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>3166000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>3148000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>2083000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>2343000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>2872000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>2829000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>2600000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>2419000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>2294000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>2213000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>1020000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>1387000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>1819000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>2464000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>2400000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>1584000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>-5873039976.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>-5238723624.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>-4209252000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>782650.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>1148292.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>1274715.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>1646490.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>690289.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>1448130.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>1415797.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>1609919.0</v>
       </c>
-      <c r="BL39"/>
       <c r="BM39"/>
       <c r="BN39"/>
+      <c r="BO39"/>
     </row>
-    <row r="40" spans="1:66">
+    <row r="40" spans="1:67">
       <c r="A40" t="s">
         <v>56</v>
       </c>
       <c r="B40">
+        <v>112814000.0</v>
+      </c>
+      <c r="C40">
         <v>90962000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>88966000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>78394000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>165552000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>135904000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>159046000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>83603000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>103179000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>73961000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>85132000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>77593000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>87891000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>116524000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>71901000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>118871000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>129360000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>92513000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>161363000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>101319000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>119747000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>136160000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>153097000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>129873000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>153709000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>84207000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>116158000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>99309000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>112119000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>79150000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>94028000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>86542000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>91955000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>62429000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>26263000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>26373000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>20110000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>14733000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>26572000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>24663000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>23872000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>12797000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>20582000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>39699000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>22281000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>19234000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>21708000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>35560000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>29469000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>25367000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>10412000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>16250000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>7021818.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>6458390.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>-10595193000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>8175409.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>6285616.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>7078800.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>6411870.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>10068209.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>9223913.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>8096926.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>6554389.0</v>
       </c>
-      <c r="BL40"/>
       <c r="BM40"/>
       <c r="BN40"/>
+      <c r="BO40"/>
     </row>
-    <row r="41" spans="1:66">
+    <row r="41" spans="1:67">
       <c r="A41" t="s">
         <v>57</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>10482000.0</v>
       </c>
-      <c r="M41"/>
       <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>7044000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>7911000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>9725000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>9722000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>9227000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>13248000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>13769000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>15405000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>14225000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>14254000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>12349000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>12545000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>11872000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>10734000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>11097000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>6826000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>7713000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>5759000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>7103000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>1538000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>6990000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>1513000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>1242000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>1221000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>5978000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>1082000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>1008000.0</v>
       </c>
-      <c r="AP41"/>
-      <c r="AQ41">
+      <c r="AQ41"/>
+      <c r="AR41">
         <v>874000.0</v>
       </c>
-      <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
-      <c r="AU41">
+      <c r="AU41"/>
+      <c r="AV41">
         <v>874000.0</v>
       </c>
-      <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
       <c r="BC41"/>
       <c r="BD41"/>
       <c r="BE41"/>
       <c r="BF41"/>
       <c r="BG41"/>
       <c r="BH41"/>
       <c r="BI41"/>
       <c r="BJ41"/>
       <c r="BK41"/>
       <c r="BL41"/>
       <c r="BM41"/>
       <c r="BN41"/>
+      <c r="BO41"/>
     </row>
-    <row r="42" spans="1:66">
+    <row r="42" spans="1:67">
       <c r="A42" t="s">
         <v>58</v>
       </c>
       <c r="B42">
+        <v>287067000.0</v>
+      </c>
+      <c r="C42">
         <v>316666000.0</v>
       </c>
-      <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
-      <c r="G42">
+      <c r="G42"/>
+      <c r="H42">
         <v>27758000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>-107254000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>-61168000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>3713000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>-293285000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>-250621000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>-217002000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>1.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>-125111000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>1.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>-20877000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>518927000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>578417000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>634834000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>1995280000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="W42">
         <v>1.0</v>
       </c>
       <c r="X42">
         <v>1.0</v>
       </c>
       <c r="Y42">
         <v>1.0</v>
       </c>
       <c r="Z42">
+        <v>1.0</v>
+      </c>
+      <c r="AA42">
         <v>1071287000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>2666087000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>2673709000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>2673216000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>2677160000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>2677701000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>2703613000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>2712872000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>1032171000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>1325314000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>1055486000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>1054480000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>1058460000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>1058630000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>671968000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>696983000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>712751000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>964562000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>891438000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>816574000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>842464000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>1019520000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>840780000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>845496000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>704978000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>707998000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>708419000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>525670161000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>526772745000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>343526385000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>57616359.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>47489131.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>38168875.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>29604193.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>21690824.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>14296399.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>7146537.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>338953706.0</v>
       </c>
-      <c r="BL42"/>
       <c r="BM42"/>
       <c r="BN42"/>
+      <c r="BO42"/>
     </row>
-    <row r="43" spans="1:66">
+    <row r="43" spans="1:67">
       <c r="A43" t="s">
         <v>59</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -9978,94 +10071,93 @@
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
       <c r="BH43"/>
       <c r="BI43"/>
       <c r="BJ43"/>
       <c r="BK43"/>
       <c r="BL43"/>
       <c r="BM43"/>
       <c r="BN43"/>
+      <c r="BO43"/>
     </row>
-    <row r="44" spans="1:66">
+    <row r="44" spans="1:67">
       <c r="A44" t="s">
         <v>60</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-      <c r="AF44">
+      <c r="AF44"/>
+      <c r="AG44">
         <v>477309000.0</v>
       </c>
-      <c r="AG44">
+      <c r="AH44">
         <v>465121000.0</v>
       </c>
-      <c r="AH44">
-[...1 lines deleted...]
-      </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
         <v>0.0</v>
       </c>
       <c r="AP44">
         <v>0.0</v>
       </c>
       <c r="AQ44">
@@ -10082,682 +10174,690 @@
       </c>
       <c r="AU44">
         <v>0.0</v>
       </c>
       <c r="AV44">
         <v>0.0</v>
       </c>
       <c r="AW44">
         <v>0.0</v>
       </c>
       <c r="AX44">
         <v>0.0</v>
       </c>
       <c r="AY44">
         <v>0.0</v>
       </c>
       <c r="AZ44">
         <v>0.0</v>
       </c>
       <c r="BA44">
         <v>0.0</v>
       </c>
       <c r="BB44">
         <v>0.0</v>
       </c>
-      <c r="BC44"/>
+      <c r="BC44">
+        <v>0.0</v>
+      </c>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
       <c r="BG44"/>
       <c r="BH44"/>
       <c r="BI44"/>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
+      <c r="BO44"/>
     </row>
-    <row r="45" spans="1:66">
+    <row r="45" spans="1:67">
       <c r="A45" t="s">
         <v>61</v>
       </c>
       <c r="B45">
+        <v>5401718000.0</v>
+      </c>
+      <c r="C45">
         <v>5344372000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>4377178000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>4333919000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>4294750000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>4274100000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>4255577000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>4218066000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>4179927000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>4109692000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>4013079000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>3920545000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>3857527000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>3803231000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>3759416000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>3719793000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>2312175000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>2354432000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>2380633000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>2442993000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>2479687000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>2509941000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>2501260000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>2510987000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>2502167000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>2505335000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>2521488000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>2541343000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>2515200000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>1320200000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>1192900000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>1267500000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>1262900000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>1271000000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>1267600000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>1287800000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>1300600000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>1304300000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>1318000000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>1302600000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>1264900000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>1250200000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>1162600000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>1075900000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>994600000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>929100000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>853000000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>815300000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>641600000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>627300000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>610129710.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>586090714.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>564052122.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>499619562.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>456648605.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>392513985.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>366246100.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>346970655.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>350069378.0</v>
       </c>
-      <c r="BL45"/>
       <c r="BM45"/>
       <c r="BN45"/>
+      <c r="BO45"/>
     </row>
-    <row r="46" spans="1:66">
+    <row r="46" spans="1:67">
       <c r="A46" t="s">
         <v>62</v>
       </c>
       <c r="B46">
+        <v>3049079000.0</v>
+      </c>
+      <c r="C46">
         <v>3065617000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>2176340000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>2195229000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>2214940000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>2251491000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>2287712000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>2307350000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>2324839000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>2307778000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>2254915000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>2215675000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>2204740000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>2192127000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>2191119000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>2196968000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>2197776000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>2212936000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>2242509000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>2277857000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>2312175000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>2354432000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>2403399000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>2442993000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>2479687000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>2509941000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>2501260000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>2497456000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>2499694000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>2502392000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>2521488000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>2541343000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>2515150000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>1320198000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>1292476000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>1267512000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>1262898000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>1270995000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>1267574000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>1287786000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>1300561000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>1304312000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>1318043000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>1302554000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>1264877000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>1250193000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>1162637000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>1075939000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>994624000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>929105000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>852966000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>815299000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>641630317.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>627296627.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>610129710.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>586090714.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>564052122.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>499619562.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>456648605.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>392513985.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>366246100.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>346970655.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>350069378.0</v>
       </c>
-      <c r="BL46"/>
       <c r="BM46"/>
       <c r="BN46"/>
+      <c r="BO46"/>
     </row>
-    <row r="47" spans="1:66">
+    <row r="47" spans="1:67">
       <c r="A47" t="s">
         <v>63</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>2215675000.0</v>
       </c>
-      <c r="M47"/>
       <c r="N47"/>
-      <c r="O47">
+      <c r="O47"/>
+      <c r="P47">
         <v>2191119000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>2196968000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>2197776000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>2212936000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>2242509000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>2277857000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>2312175000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>2354432000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>2403399000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>2442993000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>2479687000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>2509941000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>2482943000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>2497456000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>2499694000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>2502392000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>2521488000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>2541343000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>2515150000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>1320198000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>1292476000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>1267512000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>1262898000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>1270995000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>1267574000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>1287786000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>1300561000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>1304312000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>1318043000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>1302554000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>1264877000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>1250193000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>1162637000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>1075939000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>994624000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>929105000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>852966000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>815299000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>641630317.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>627296627.0</v>
       </c>
-      <c r="BC47"/>
       <c r="BD47"/>
       <c r="BE47"/>
       <c r="BF47"/>
       <c r="BG47"/>
       <c r="BH47"/>
       <c r="BI47"/>
       <c r="BJ47"/>
       <c r="BK47"/>
       <c r="BL47"/>
       <c r="BM47"/>
       <c r="BN47"/>
+      <c r="BO47"/>
     </row>
-    <row r="48" spans="1:66">
+    <row r="48" spans="1:67">
       <c r="A48" t="s">
         <v>64</v>
       </c>
       <c r="B48"/>
       <c r="C48"/>
       <c r="D48"/>
       <c r="E48"/>
       <c r="F48"/>
       <c r="G48"/>
       <c r="H48"/>
-      <c r="I48">
+      <c r="I48"/>
+      <c r="J48">
         <v>350740000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>582857000.0</v>
       </c>
-      <c r="K48"/>
-      <c r="L48">
+      <c r="L48"/>
+      <c r="M48">
         <v>-226688000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-269119000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-308848000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-18432000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-412243000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>20877000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-518927000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-578417000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-634834000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-679414000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-739144000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-814964000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-878978000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-920968000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-979946000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-1643928000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-1697250000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-1743189000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>13979000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-1842186000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-1890090000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>14000000.0</v>
       </c>
-      <c r="AH48">
-[...1 lines deleted...]
-      </c>
       <c r="AI48">
         <v>0.0</v>
       </c>
       <c r="AJ48">
         <v>0.0</v>
       </c>
       <c r="AK48">
         <v>0.0</v>
       </c>
       <c r="AL48">
         <v>0.0</v>
       </c>
       <c r="AM48">
         <v>0.0</v>
       </c>
       <c r="AN48">
         <v>0.0</v>
       </c>
       <c r="AO48">
         <v>0.0</v>
       </c>
       <c r="AP48">
         <v>0.0</v>
       </c>
       <c r="AQ48">
@@ -10774,100 +10874,101 @@
       </c>
       <c r="AU48">
         <v>0.0</v>
       </c>
       <c r="AV48">
         <v>0.0</v>
       </c>
       <c r="AW48">
         <v>0.0</v>
       </c>
       <c r="AX48">
         <v>0.0</v>
       </c>
       <c r="AY48">
         <v>0.0</v>
       </c>
       <c r="AZ48">
         <v>0.0</v>
       </c>
       <c r="BA48">
         <v>0.0</v>
       </c>
       <c r="BB48">
         <v>0.0</v>
       </c>
-      <c r="BC48"/>
+      <c r="BC48">
+        <v>0.0</v>
+      </c>
       <c r="BD48"/>
       <c r="BE48"/>
       <c r="BF48"/>
       <c r="BG48"/>
       <c r="BH48"/>
       <c r="BI48"/>
       <c r="BJ48"/>
       <c r="BK48"/>
       <c r="BL48"/>
       <c r="BM48"/>
       <c r="BN48"/>
+      <c r="BO48"/>
     </row>
-    <row r="49" spans="1:66">
+    <row r="49" spans="1:67">
       <c r="A49" t="s">
         <v>65</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
-      <c r="AF49">
-[...1 lines deleted...]
-      </c>
+      <c r="AF49"/>
       <c r="AG49">
         <v>0.0</v>
       </c>
       <c r="AH49">
         <v>0.0</v>
       </c>
       <c r="AI49">
         <v>0.0</v>
       </c>
       <c r="AJ49">
         <v>0.0</v>
       </c>
       <c r="AK49">
         <v>0.0</v>
       </c>
       <c r="AL49">
         <v>0.0</v>
       </c>
       <c r="AM49">
         <v>0.0</v>
       </c>
       <c r="AN49">
         <v>0.0</v>
       </c>
       <c r="AO49">
@@ -10890,539 +10991,545 @@
       </c>
       <c r="AU49">
         <v>0.0</v>
       </c>
       <c r="AV49">
         <v>0.0</v>
       </c>
       <c r="AW49">
         <v>0.0</v>
       </c>
       <c r="AX49">
         <v>0.0</v>
       </c>
       <c r="AY49">
         <v>0.0</v>
       </c>
       <c r="AZ49">
         <v>0.0</v>
       </c>
       <c r="BA49">
         <v>0.0</v>
       </c>
       <c r="BB49">
         <v>0.0</v>
       </c>
-      <c r="BC49"/>
+      <c r="BC49">
+        <v>0.0</v>
+      </c>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
       <c r="BG49"/>
       <c r="BH49"/>
       <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
+      <c r="BO49"/>
     </row>
-    <row r="50" spans="1:66">
+    <row r="50" spans="1:67">
       <c r="A50" t="s">
         <v>66</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
-      <c r="AD50">
+      <c r="AD50"/>
+      <c r="AE50">
         <v>1485000.0</v>
       </c>
-      <c r="AE50"/>
       <c r="AF50"/>
-      <c r="AG50">
+      <c r="AG50"/>
+      <c r="AH50">
         <v>1658368000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>1526865000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>782902000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>752000000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>725000000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>714823000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>685371000.0</v>
       </c>
-      <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
-      <c r="AQ50">
+      <c r="AQ50"/>
+      <c r="AR50">
         <v>729187000.0</v>
       </c>
-      <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
-      <c r="AU50">
+      <c r="AU50"/>
+      <c r="AV50">
         <v>594864000.0</v>
       </c>
-      <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
+      <c r="BO50"/>
     </row>
-    <row r="51" spans="1:66">
+    <row r="51" spans="1:67">
       <c r="A51" t="s">
         <v>67</v>
       </c>
       <c r="B51">
+        <v>2957513000.0</v>
+      </c>
+      <c r="C51">
         <v>2994024000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>2550917000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>2540784000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>2515211000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>2547051000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>2519749000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>2544999000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>2497454000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>2476433000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>2350819000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>2291568000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>2227924000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>2185931000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>2126910000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>2095091999.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>2034772000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>2041249000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>1996434000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>1981010000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>1948293000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>1977394000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>1952883000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>1975953000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>1926497000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>1938007000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>1874478000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>1843309000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>1811106000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>1809794000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>1759058000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>1730763000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>1658368000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>1526865000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>782902000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>752000000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>725000000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>714823000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>685371000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>743938000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>735120000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>743112000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>1459248000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>712314000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>753011000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>711692000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>594864000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>509681000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>451960000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>503559000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>420933000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>390306000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>352952018.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>335597962.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>502266210.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>482143318.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>452668171.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>402710843.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>363812535.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>291610533.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>265465541.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>252744748.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>255814603.0</v>
       </c>
-      <c r="BL51"/>
       <c r="BM51"/>
       <c r="BN51"/>
+      <c r="BO51"/>
     </row>
-    <row r="52" spans="1:66">
+    <row r="52" spans="1:67">
       <c r="A52" t="s">
         <v>68</v>
       </c>
       <c r="B52"/>
-      <c r="C52">
+      <c r="C52"/>
+      <c r="D52">
         <v>4819000.0</v>
       </c>
-      <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
-      <c r="G52">
+      <c r="G52"/>
+      <c r="H52">
         <v>4387000.0</v>
       </c>
-      <c r="H52"/>
-      <c r="I52">
+      <c r="I52"/>
+      <c r="J52">
         <v>1.0</v>
       </c>
-      <c r="J52"/>
-      <c r="K52">
+      <c r="K52"/>
+      <c r="L52">
         <v>4525000.0</v>
       </c>
-      <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
-      <c r="O52">
+      <c r="O52"/>
+      <c r="P52">
         <v>4115000.0</v>
       </c>
-      <c r="P52"/>
-      <c r="Q52">
+      <c r="Q52"/>
+      <c r="R52">
         <v>-54545000.0</v>
       </c>
-      <c r="R52"/>
-      <c r="S52">
+      <c r="S52"/>
+      <c r="T52">
         <v>3744000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>19313.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>19880000.0</v>
       </c>
-      <c r="V52"/>
-      <c r="W52">
+      <c r="W52"/>
+      <c r="X52">
         <v>3644000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>3667000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>3540000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>3712000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>3225000.0</v>
       </c>
-      <c r="AB52"/>
       <c r="AC52"/>
-      <c r="AD52">
+      <c r="AD52"/>
+      <c r="AE52">
         <v>1485000.0</v>
       </c>
-      <c r="AE52"/>
       <c r="AF52"/>
-      <c r="AG52">
+      <c r="AG52"/>
+      <c r="AH52">
         <v>1658368000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>1526865000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>782902000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>752000000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>725000000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>714823000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>685371000.0</v>
       </c>
-      <c r="AN52"/>
       <c r="AO52"/>
       <c r="AP52"/>
-      <c r="AQ52">
+      <c r="AQ52"/>
+      <c r="AR52">
         <v>729187000.0</v>
       </c>
-      <c r="AR52"/>
       <c r="AS52"/>
       <c r="AT52"/>
-      <c r="AU52">
+      <c r="AU52"/>
+      <c r="AV52">
         <v>594864000.0</v>
       </c>
-      <c r="AV52"/>
       <c r="AW52"/>
       <c r="AX52"/>
       <c r="AY52"/>
       <c r="AZ52"/>
       <c r="BA52"/>
       <c r="BB52"/>
       <c r="BC52"/>
-      <c r="BD52">
+      <c r="BD52"/>
+      <c r="BE52">
         <v>6768.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>17768.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>28533.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>39067.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>66093.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>146239.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>225679.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>323293.0</v>
       </c>
-      <c r="BL52"/>
       <c r="BM52"/>
       <c r="BN52"/>
+      <c r="BO52"/>
     </row>
-    <row r="53" spans="1:66">
+    <row r="53" spans="1:67">
       <c r="A53" t="s">
         <v>69</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
-      <c r="I53">
+      <c r="I53"/>
+      <c r="J53">
         <v>14360000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>11362000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>5670000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>10730000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>10294000.0</v>
       </c>
-      <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
-      <c r="Q53">
+      <c r="Q53"/>
+      <c r="R53">
         <v>17446000.0</v>
       </c>
-      <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
-      <c r="AF53">
-[...1 lines deleted...]
-      </c>
+      <c r="AF53"/>
       <c r="AG53">
         <v>0.0</v>
       </c>
       <c r="AH53">
+        <v>0.0</v>
+      </c>
+      <c r="AI53">
         <v>8026000.0</v>
       </c>
-      <c r="AI53">
-[...1 lines deleted...]
-      </c>
       <c r="AJ53">
         <v>0.0</v>
       </c>
       <c r="AK53">
         <v>0.0</v>
       </c>
       <c r="AL53">
         <v>0.0</v>
       </c>
       <c r="AM53">
         <v>0.0</v>
       </c>
       <c r="AN53">
         <v>0.0</v>
       </c>
       <c r="AO53">
         <v>0.0</v>
       </c>
       <c r="AP53">
         <v>0.0</v>
       </c>
       <c r="AQ53">
         <v>0.0</v>
       </c>
       <c r="AR53">
@@ -11436,100 +11543,101 @@
       </c>
       <c r="AU53">
         <v>0.0</v>
       </c>
       <c r="AV53">
         <v>0.0</v>
       </c>
       <c r="AW53">
         <v>0.0</v>
       </c>
       <c r="AX53">
         <v>0.0</v>
       </c>
       <c r="AY53">
         <v>0.0</v>
       </c>
       <c r="AZ53">
         <v>0.0</v>
       </c>
       <c r="BA53">
         <v>0.0</v>
       </c>
       <c r="BB53">
         <v>0.0</v>
       </c>
-      <c r="BC53"/>
+      <c r="BC53">
+        <v>0.0</v>
+      </c>
       <c r="BD53"/>
       <c r="BE53"/>
       <c r="BF53"/>
       <c r="BG53"/>
       <c r="BH53"/>
       <c r="BI53"/>
       <c r="BJ53"/>
       <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
+      <c r="BO53"/>
     </row>
-    <row r="54" spans="1:66">
+    <row r="54" spans="1:67">
       <c r="A54" t="s">
         <v>70</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-      <c r="AF54">
-[...1 lines deleted...]
-      </c>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
@@ -11552,876 +11660,889 @@
       </c>
       <c r="AU54">
         <v>0.0</v>
       </c>
       <c r="AV54">
         <v>0.0</v>
       </c>
       <c r="AW54">
         <v>0.0</v>
       </c>
       <c r="AX54">
         <v>0.0</v>
       </c>
       <c r="AY54">
         <v>0.0</v>
       </c>
       <c r="AZ54">
         <v>0.0</v>
       </c>
       <c r="BA54">
         <v>0.0</v>
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
-      <c r="BC54"/>
+      <c r="BC54">
+        <v>0.0</v>
+      </c>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
       <c r="BG54"/>
       <c r="BH54"/>
       <c r="BI54"/>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
+      <c r="BO54"/>
     </row>
-    <row r="55" spans="1:66">
+    <row r="55" spans="1:67">
       <c r="A55" t="s">
         <v>71</v>
       </c>
       <c r="B55">
+        <v>3685539000.0</v>
+      </c>
+      <c r="C55">
         <v>3734442000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>2619931000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>2659214000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>2671317000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>2713120000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>2745601000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>2803627000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>2821605000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>2804217000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>2736760000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>2706414000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>2691038000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>2657874000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>2665724000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>2673391000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>2719892000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>2736952000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>2767979000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>2796551000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>2839310000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>2895951000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>2948700000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>3011332000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>3057689000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>3103087000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>3730407000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>3751230000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>3759671000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>3757847000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>3774649000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>1909983000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>3784718000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>2228201000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>1492087000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>1471945000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>1463885000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>1477806000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>1472412000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>1477083000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>1488582000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>1495854000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>1509771000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>1672184000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>1628890000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>1612597000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>1516482000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>1430312000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>1355791000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>1265902000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>1185884000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>1136975000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>901318432.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>887564591.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>872644745.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>849823888.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>827403691.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>763633350.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>727875976.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>654607486.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>630396409.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>612590749.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>614717728.0</v>
       </c>
-      <c r="BL55"/>
       <c r="BM55"/>
       <c r="BN55"/>
+      <c r="BO55"/>
     </row>
-    <row r="56" spans="1:66">
+    <row r="56" spans="1:67">
       <c r="A56" t="s">
         <v>72</v>
       </c>
       <c r="B56">
+        <v>323047000.0</v>
+      </c>
+      <c r="C56">
         <v>346842000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>236575000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>251574000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>245045000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>243258000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>234996000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>262353000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>255775000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>248790000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>226447000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>223687000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>211576000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>185940000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>186447000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>180132000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>217683000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>211666000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>204987000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>198939000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>198741000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>204268000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>199555000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>214087000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>216983000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>223700000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>230923000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>232698000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>240586000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>226244000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>217740000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>229543000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>216291000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>786278000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>76889000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>79433000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>73675000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>77211000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>72969000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>55168000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>51625000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>52936000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>52967000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>56610000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>48936000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>45275000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>38034000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>36722000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>43379000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>37759000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>32776000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>23163000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>18193300.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>17553399.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>14776490.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>15524216.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>14010947.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>15432505.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>13784718.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>12866395.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>14475908.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>16570582.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>14564290.0</v>
       </c>
-      <c r="BL56"/>
       <c r="BM56"/>
       <c r="BN56"/>
+      <c r="BO56"/>
     </row>
-    <row r="57" spans="1:66">
+    <row r="57" spans="1:67">
       <c r="A57" t="s">
         <v>73</v>
       </c>
       <c r="B57">
+        <v>240140000.0</v>
+      </c>
+      <c r="C57">
         <v>224238000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>186917000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>184780000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>192922000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>166006000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>190678000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>183131000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>204579000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>173724000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>187502000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>177676000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>187499000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>155968000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>173664000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>158145000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>210151000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>167054000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>187645000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>167459000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>183855000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>150029000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>170272000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>145814000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>187436000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>162322000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>189375000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>172742000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>176997000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>133283000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>149599000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>173461000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>155575000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>110465000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>73771000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>58759000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>56505000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>55023000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>56411000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>61177000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>56479000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>39991000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>61422000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>68432000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>59305000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>58441000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>82098000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>79851000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>58335000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>57365000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>56953000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>38250000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>22696253.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>25193884.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>26852150.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>25108625.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>33491121.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>20685393.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>25079561.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>23986725.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>25147167.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>19418985.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>18548539.0</v>
       </c>
-      <c r="BL57"/>
       <c r="BM57"/>
       <c r="BN57"/>
+      <c r="BO57"/>
     </row>
-    <row r="58" spans="1:66">
+    <row r="58" spans="1:67">
       <c r="A58" t="s">
         <v>74</v>
       </c>
       <c r="B58">
+        <v>3398472000.0</v>
+      </c>
+      <c r="C58">
         <v>3417776000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>2732433000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>2736026000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>2719331000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>2725022000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>2717843000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>2742072000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>2713964000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>2662387000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>2553711000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>2479726000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>2421919000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>2349026000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>2304714000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>2261148000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>2254648000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>2218025000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>2189562000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>2161717000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>2145917000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>2142828000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>2133736000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>2132354000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>2122742000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>2109161999.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>2072500000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>2040001000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>2002503000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>1951896000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>1918484000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>1909983000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>1821046000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>1638868000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>858234000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>812272000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>782747000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>771067000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>742895000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>806197000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>792607000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>784079000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>791483000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>781822000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>812316000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>770133000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>676962000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>589532000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>510295000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>560924000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>478157000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>428725000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>375735002.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>360791846.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>529118360.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>507245175.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>486141524.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>423367703.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>388853029.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>315604789.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>291159486.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>273102087.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>275764022.0</v>
       </c>
-      <c r="BL58"/>
       <c r="BM58"/>
       <c r="BN58"/>
+      <c r="BO58"/>
     </row>
-    <row r="59" spans="1:66">
+    <row r="59" spans="1:67">
       <c r="A59" t="s">
         <v>75</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-      <c r="AF59">
-[...1 lines deleted...]
-      </c>
+      <c r="AF59"/>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
       <c r="AO59">
@@ -12444,294 +12565,298 @@
       </c>
       <c r="AU59">
         <v>0.0</v>
       </c>
       <c r="AV59">
         <v>0.0</v>
       </c>
       <c r="AW59">
         <v>0.0</v>
       </c>
       <c r="AX59">
         <v>0.0</v>
       </c>
       <c r="AY59">
         <v>0.0</v>
       </c>
       <c r="AZ59">
         <v>0.0</v>
       </c>
       <c r="BA59">
         <v>0.0</v>
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
-      <c r="BC59"/>
+      <c r="BC59">
+        <v>0.0</v>
+      </c>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
       <c r="BG59"/>
       <c r="BH59"/>
       <c r="BI59"/>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
+      <c r="BO59"/>
     </row>
-    <row r="60" spans="1:66">
+    <row r="60" spans="1:67">
       <c r="A60" t="s">
         <v>76</v>
       </c>
       <c r="B60">
+        <v>287067000.0</v>
+      </c>
+      <c r="C60">
         <v>316666000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>-112502000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>-76812000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>-48014000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>-11902000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>27758000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>61555000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>107641000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>141830000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>183049000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>226688000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>269119000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>308848000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>361010000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>412243000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>465244000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>518927000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>578417000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>634834000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>693393000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>753123000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>814964000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>878978000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>934947000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>993925000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>1657907000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>1711229000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>1757168000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>1805951000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>1856165000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>1904069000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>1963672000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>590871000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>635414000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>661186000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>682380000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>707960000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>730630000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>671968000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>696983000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>712751000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>719162000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>891438000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>816574000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>842464000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>839520000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>840780000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>845496000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>704978000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>707998000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>708419000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>525670161000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>526772745000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>343526385000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>-57616359.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>-47489131.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>-38168875.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>-29604193.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>-21690824.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>-14296399.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>-7146537.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>338953706.0</v>
       </c>
-      <c r="BL60"/>
       <c r="BM60"/>
       <c r="BN60"/>
+      <c r="BO60"/>
     </row>
-    <row r="61" spans="1:66">
+    <row r="61" spans="1:67">
       <c r="A61" t="s">
         <v>77</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
-      <c r="AF61">
-[...1 lines deleted...]
-      </c>
+      <c r="AF61"/>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
         <v>0.0</v>
       </c>
       <c r="AO61">
@@ -12754,81 +12879,82 @@
       </c>
       <c r="AU61">
         <v>0.0</v>
       </c>
       <c r="AV61">
         <v>0.0</v>
       </c>
       <c r="AW61">
         <v>0.0</v>
       </c>
       <c r="AX61">
         <v>0.0</v>
       </c>
       <c r="AY61">
         <v>0.0</v>
       </c>
       <c r="AZ61">
         <v>0.0</v>
       </c>
       <c r="BA61">
         <v>0.0</v>
       </c>
       <c r="BB61">
         <v>0.0</v>
       </c>
-      <c r="BC61"/>
+      <c r="BC61">
+        <v>0.0</v>
+      </c>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
       <c r="BG61"/>
       <c r="BH61"/>
       <c r="BI61"/>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
+      <c r="BO61"/>
     </row>
-    <row r="62" spans="1:66">
+    <row r="62" spans="1:67">
       <c r="A62" t="s">
         <v>78</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
-      <c r="M62">
-[...1 lines deleted...]
-      </c>
+      <c r="M62"/>
       <c r="N62">
         <v>477309000.0</v>
       </c>
       <c r="O62">
         <v>477309000.0</v>
       </c>
       <c r="P62">
         <v>477309000.0</v>
       </c>
       <c r="Q62">
         <v>477309000.0</v>
       </c>
       <c r="R62">
         <v>477309000.0</v>
       </c>
       <c r="S62">
         <v>477309000.0</v>
       </c>
       <c r="T62">
         <v>477309000.0</v>
       </c>
       <c r="U62">
         <v>477309000.0</v>
       </c>
       <c r="V62">
@@ -12843,85 +12969,88 @@
       <c r="Y62">
         <v>477309000.0</v>
       </c>
       <c r="Z62">
         <v>477309000.0</v>
       </c>
       <c r="AA62">
         <v>477309000.0</v>
       </c>
       <c r="AB62">
         <v>477309000.0</v>
       </c>
       <c r="AC62">
         <v>477309000.0</v>
       </c>
       <c r="AD62">
         <v>477309000.0</v>
       </c>
       <c r="AE62">
         <v>477309000.0</v>
       </c>
       <c r="AF62">
         <v>477309000.0</v>
       </c>
       <c r="AG62">
+        <v>477309000.0</v>
+      </c>
+      <c r="AH62">
         <v>465121000.0</v>
       </c>
-      <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
+      <c r="BO62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -12986,51 +13115,51 @@
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B2">
         <v>613620000.0</v>
       </c>
       <c r="C2">
         <v>308729000.0</v>
       </c>
       <c r="D2">
         <v>280977000.0</v>
       </c>
       <c r="E2">
         <v>230693000.0</v>
       </c>
       <c r="F2">
         <v>190800000.0</v>
       </c>
       <c r="G2">
         <v>202494000.0</v>
       </c>
       <c r="H2">
         <v>458750000.0</v>
       </c>
       <c r="I2">
         <v>428416000.0</v>
       </c>
@@ -13042,51 +13171,51 @@
       </c>
       <c r="L2">
         <v>166777000.0</v>
       </c>
       <c r="M2">
         <v>145191000.0</v>
       </c>
       <c r="N2">
         <v>101014000.0</v>
       </c>
       <c r="O2">
         <v>79676000.0</v>
       </c>
       <c r="P2">
         <v>72343116.0</v>
       </c>
       <c r="Q2">
         <v>33291543.0</v>
       </c>
       <c r="R2">
         <v>53052406.0</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B3">
         <v>284816000.0</v>
       </c>
       <c r="C3">
         <v>264756000.0</v>
       </c>
       <c r="D3">
         <v>246096000.0</v>
       </c>
       <c r="E3">
         <v>236677000.0</v>
       </c>
       <c r="F3">
         <v>238769000.0</v>
       </c>
       <c r="G3">
         <v>238968000.0</v>
       </c>
       <c r="H3">
         <v>231447000.0</v>
       </c>
       <c r="I3">
         <v>213692000.0</v>
       </c>
@@ -13098,73 +13227,73 @@
       </c>
       <c r="L3">
         <v>85238000.0</v>
       </c>
       <c r="M3">
         <v>71156000.0</v>
       </c>
       <c r="N3">
         <v>52917000.0</v>
       </c>
       <c r="O3">
         <v>41880318.0</v>
       </c>
       <c r="P3">
         <v>32737779.0</v>
       </c>
       <c r="Q3">
         <v>24569323.0</v>
       </c>
       <c r="R3">
         <v>22957029.0</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B5">
         <v>303596000.0</v>
       </c>
       <c r="C5">
         <v>302731000.0</v>
       </c>
       <c r="D5">
         <v>243501000.0</v>
       </c>
       <c r="E5">
         <v>172307000.0</v>
       </c>
       <c r="F5">
         <v>143405000.0</v>
       </c>
       <c r="G5">
         <v>162795000.0</v>
       </c>
       <c r="H5">
         <v>168464000.0</v>
       </c>
       <c r="I5">
         <v>66052000.0</v>
       </c>
@@ -13176,51 +13305,51 @@
       </c>
       <c r="L5">
         <v>-135583000.0</v>
       </c>
       <c r="M5">
         <v>38852000.0</v>
       </c>
       <c r="N5">
         <v>23839000.0</v>
       </c>
       <c r="O5">
         <v>22804379.0</v>
       </c>
       <c r="P5">
         <v>13194133.0</v>
       </c>
       <c r="Q5">
         <v>22913799.0</v>
       </c>
       <c r="R5">
         <v>33063511.0</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B6">
         <v>588412000.0</v>
       </c>
       <c r="C6">
         <v>567487000.0</v>
       </c>
       <c r="D6">
         <v>489597000.0</v>
       </c>
       <c r="E6">
         <v>408984000.0</v>
       </c>
       <c r="F6">
         <v>382174000.0</v>
       </c>
       <c r="G6">
         <v>401763000.0</v>
       </c>
       <c r="H6">
         <v>399911000.0</v>
       </c>
       <c r="I6">
         <v>279744000.0</v>
       </c>
@@ -13232,95 +13361,95 @@
       </c>
       <c r="L6">
         <v>-50345000.0</v>
       </c>
       <c r="M6">
         <v>110008000.0</v>
       </c>
       <c r="N6">
         <v>76756000.0</v>
       </c>
       <c r="O6">
         <v>64684697.0</v>
       </c>
       <c r="P6">
         <v>45931912.0</v>
       </c>
       <c r="Q6">
         <v>47483122.0</v>
       </c>
       <c r="R6">
         <v>56020540.0</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B9">
         <v>384479000.0</v>
       </c>
       <c r="C9">
         <v>641720000.0</v>
       </c>
       <c r="D9">
         <v>565201000.0</v>
       </c>
       <c r="E9">
         <v>473905000.0</v>
       </c>
       <c r="F9">
         <v>441845000.0</v>
       </c>
       <c r="G9">
         <v>465189000.0</v>
       </c>
       <c r="H9">
         <v>239615000.0</v>
       </c>
       <c r="I9">
         <v>155936000.0</v>
       </c>
@@ -13332,51 +13461,51 @@
       </c>
       <c r="L9">
         <v>103768000.0</v>
       </c>
       <c r="M9">
         <v>76318000.0</v>
       </c>
       <c r="N9">
         <v>51904000.0</v>
       </c>
       <c r="O9">
         <v>39111000.0</v>
       </c>
       <c r="P9">
         <v>26377603.0</v>
       </c>
       <c r="Q9">
         <v>58736628.0</v>
       </c>
       <c r="R9">
         <v>42175266.0</v>
       </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B10">
         <v>116188000.0</v>
       </c>
       <c r="C10">
         <v>101806000.0</v>
       </c>
       <c r="D10">
         <v>69633000.0</v>
       </c>
       <c r="E10">
         <v>31334000.0</v>
       </c>
       <c r="F10">
         <v>11153000.0</v>
       </c>
       <c r="G10">
         <v>-593399000.0</v>
       </c>
       <c r="H10">
         <v>41318000.0</v>
       </c>
       <c r="I10">
         <v>-13025000.0</v>
       </c>
@@ -13388,51 +13517,51 @@
       </c>
       <c r="L10">
         <v>-153188000.0</v>
       </c>
       <c r="M10">
         <v>25049000.0</v>
       </c>
       <c r="N10">
         <v>11351000.0</v>
       </c>
       <c r="O10">
         <v>4699000.0</v>
       </c>
       <c r="P10">
         <v>224113.0</v>
       </c>
       <c r="Q10">
         <v>10634637.0</v>
       </c>
       <c r="R10">
         <v>21417902.0</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B11">
         <v>4869000.0</v>
       </c>
       <c r="C11">
         <v>2231000.0</v>
       </c>
       <c r="D11">
         <v>1365000.0</v>
       </c>
       <c r="E11">
         <v>1016000.0</v>
       </c>
       <c r="F11">
         <v>874000.0</v>
       </c>
       <c r="G11">
         <v>1333000.0</v>
       </c>
       <c r="H11">
         <v>2186000.0</v>
       </c>
       <c r="I11">
         <v>-2474000.0</v>
       </c>
@@ -13444,51 +13573,51 @@
       </c>
       <c r="L11">
         <v>1085000.0</v>
       </c>
       <c r="M11">
         <v>103000.0</v>
       </c>
       <c r="N11">
         <v>280000.0</v>
       </c>
       <c r="O11">
         <v>196000.0</v>
       </c>
       <c r="P11">
         <v>154872.0</v>
       </c>
       <c r="Q11">
         <v>155179.0</v>
       </c>
       <c r="R11">
         <v>190164.0</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B12">
         <v>187408000.0</v>
       </c>
       <c r="C12">
         <v>193471000.0</v>
       </c>
       <c r="D12">
         <v>169924000.0</v>
       </c>
       <c r="E12">
         <v>138050000.0</v>
       </c>
       <c r="F12">
         <v>129826000.0</v>
       </c>
       <c r="G12">
         <v>128633000.0</v>
       </c>
       <c r="H12">
         <v>127146000.0</v>
       </c>
       <c r="I12">
         <v>78377000.0</v>
       </c>
@@ -13500,111 +13629,111 @@
       </c>
       <c r="L12">
         <v>17605000.0</v>
       </c>
       <c r="M12">
         <v>12529000.0</v>
       </c>
       <c r="N12">
         <v>12488000.0</v>
       </c>
       <c r="O12">
         <v>15905000.0</v>
       </c>
       <c r="P12">
         <v>12970019.0</v>
       </c>
       <c r="Q12">
         <v>12279162.0</v>
       </c>
       <c r="R12">
         <v>10042680.0</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13">
         <v>127146000.0</v>
       </c>
       <c r="I13">
         <v>78377000.0</v>
       </c>
       <c r="J13"/>
       <c r="K13">
         <v>21087000.0</v>
       </c>
       <c r="L13">
         <v>17605000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14">
         <v>6931000.0</v>
       </c>
       <c r="K14">
         <v>8437000.0</v>
       </c>
       <c r="L14">
         <v>9918000.0</v>
       </c>
       <c r="M14">
         <v>13898000.0</v>
       </c>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B15">
         <v>111319000.0</v>
       </c>
       <c r="C15">
         <v>99575000.0</v>
       </c>
       <c r="D15">
         <v>68268000.0</v>
       </c>
       <c r="E15">
         <v>30318000.0</v>
       </c>
       <c r="F15">
         <v>10279000.0</v>
       </c>
       <c r="G15">
         <v>-594732000.0</v>
       </c>
       <c r="H15">
         <v>39132000.0</v>
       </c>
       <c r="I15">
         <v>-10551000.0</v>
       </c>
@@ -13616,267 +13745,267 @@
       </c>
       <c r="L15">
         <v>-154273000.0</v>
       </c>
       <c r="M15">
         <v>24946000.0</v>
       </c>
       <c r="N15">
         <v>10536000.0</v>
       </c>
       <c r="O15">
         <v>4503000.0</v>
       </c>
       <c r="P15">
         <v>6736.0</v>
       </c>
       <c r="Q15">
         <v>10479458.0</v>
       </c>
       <c r="R15">
         <v>21227738.0</v>
       </c>
     </row>
     <row r="16" spans="1:18">
       <c r="A16" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-18432000.0</v>
       </c>
       <c r="F16">
         <v>-38471000.0</v>
       </c>
       <c r="G16">
         <v>-594732000.0</v>
       </c>
       <c r="H16">
         <v>39132000.0</v>
       </c>
       <c r="I16">
         <v>-10551000.0</v>
       </c>
       <c r="J16">
         <v>12933000.0</v>
       </c>
       <c r="K16">
         <v>14299000.0</v>
       </c>
       <c r="L16">
         <v>-155750000.0</v>
       </c>
       <c r="M16">
         <v>25706000.0</v>
       </c>
       <c r="N16">
         <v>11071000.0</v>
       </c>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
     </row>
     <row r="17" spans="1:18">
       <c r="A17" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B17">
         <v>111319000.0</v>
       </c>
       <c r="C17">
         <v>99575000.0</v>
       </c>
       <c r="D17">
         <v>63793000.0</v>
       </c>
       <c r="E17">
         <v>30318000.0</v>
       </c>
       <c r="F17">
         <v>10279000.0</v>
       </c>
       <c r="G17">
         <v>-594732000.0</v>
       </c>
       <c r="H17">
         <v>39132000.0</v>
       </c>
       <c r="I17">
         <v>-10551000.0</v>
       </c>
       <c r="J17">
         <v>11440000.0</v>
       </c>
       <c r="K17">
         <v>12935000.0</v>
       </c>
       <c r="L17">
         <v>-154273000.0</v>
       </c>
       <c r="M17">
         <v>24946000.0</v>
       </c>
       <c r="N17">
         <v>11071000.0</v>
       </c>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="A18" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B18">
         <v>-187408000.0</v>
       </c>
       <c r="C18">
         <v>-193471000.0</v>
       </c>
       <c r="D18">
         <v>-163083000.0</v>
       </c>
       <c r="E18">
         <v>-138050000.0</v>
       </c>
       <c r="F18">
         <v>-129826000.0</v>
       </c>
       <c r="G18">
         <v>-128633000.0</v>
       </c>
       <c r="H18">
         <v>-127146000.0</v>
       </c>
       <c r="I18">
         <v>-78377000.0</v>
       </c>
       <c r="J18">
         <v>-25129000.0</v>
       </c>
       <c r="K18">
         <v>-21087000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
     </row>
     <row r="19" spans="1:18">
       <c r="A19" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>91000.0</v>
       </c>
       <c r="F19">
         <v>107000.0</v>
       </c>
       <c r="G19">
         <v>86000.0</v>
       </c>
       <c r="H19">
         <v>80000.0</v>
       </c>
       <c r="I19">
         <v>41000.0</v>
       </c>
       <c r="J19">
         <v>27000.0</v>
       </c>
       <c r="K19">
         <v>35000.0</v>
       </c>
       <c r="L19">
         <v>22000.0</v>
       </c>
       <c r="M19">
         <v>11000.0</v>
       </c>
       <c r="N19">
         <v>9000.0</v>
       </c>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="A20" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>3014000.0</v>
       </c>
       <c r="F20">
         <v>2533000.0</v>
       </c>
       <c r="G20">
         <v>627647000.0</v>
       </c>
       <c r="H20">
         <v>6834000.0</v>
       </c>
       <c r="I20">
         <v>21630000.0</v>
       </c>
       <c r="J20">
         <v>4465000.0</v>
       </c>
       <c r="K20">
         <v>6532000.0</v>
       </c>
       <c r="L20">
         <v>198423000.0</v>
       </c>
       <c r="M20">
         <v>33000.0</v>
       </c>
       <c r="N20">
         <v>487000.0</v>
       </c>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="A21" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B21">
         <v>318136000.0</v>
       </c>
       <c r="C21">
         <v>294449000.0</v>
       </c>
       <c r="D21">
         <v>231981000.0</v>
       </c>
       <c r="E21">
         <v>169293000.0</v>
       </c>
       <c r="F21">
         <v>140872000.0</v>
       </c>
       <c r="G21">
         <v>-464852000.0</v>
       </c>
       <c r="H21">
         <v>168384000.0</v>
       </c>
       <c r="I21">
         <v>65311000.0</v>
       </c>
@@ -13888,73 +14017,73 @@
       </c>
       <c r="L21">
         <v>-135605000.0</v>
       </c>
       <c r="M21">
         <v>37567000.0</v>
       </c>
       <c r="N21">
         <v>23830000.0</v>
       </c>
       <c r="O21">
         <v>20576000.0</v>
       </c>
       <c r="P21">
         <v>13173304.0</v>
       </c>
       <c r="Q21">
         <v>22887108.0</v>
       </c>
       <c r="R21">
         <v>31436039.0</v>
       </c>
     </row>
     <row r="22" spans="1:18">
       <c r="A22" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
     </row>
     <row r="23" spans="1:18">
       <c r="A23" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B23">
         <v>679963000.0</v>
       </c>
       <c r="C23">
         <v>656000000.0</v>
       </c>
       <c r="D23">
         <v>614197000.0</v>
       </c>
       <c r="E23">
         <v>535305000.0</v>
       </c>
       <c r="F23">
         <v>491773000.0</v>
       </c>
       <c r="G23">
         <v>1132535000.0</v>
       </c>
       <c r="H23">
         <v>529981000.0</v>
       </c>
       <c r="I23">
         <v>497411000.0</v>
       </c>
@@ -13966,281 +14095,281 @@
       </c>
       <c r="L23">
         <v>207727000.0</v>
       </c>
       <c r="M23">
         <v>183909000.0</v>
       </c>
       <c r="N23">
         <v>128601000.0</v>
       </c>
       <c r="O23">
         <v>97945000.0</v>
       </c>
       <c r="P23">
         <v>85069046.0</v>
       </c>
       <c r="Q23">
         <v>69230862.0</v>
       </c>
       <c r="R23">
         <v>62188704.0</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24">
         <v>48750000.0</v>
       </c>
       <c r="F24">
         <v>48750000.0</v>
       </c>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24">
         <v>-1493000.0</v>
       </c>
       <c r="K24">
         <v>-1364000.0</v>
       </c>
       <c r="L24">
         <v>1477000.0</v>
       </c>
       <c r="M24">
         <v>-760000.0</v>
       </c>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B25">
         <v>284816000.0</v>
       </c>
       <c r="C25">
         <v>264756000.0</v>
       </c>
       <c r="D25">
         <v>243508000.0</v>
       </c>
       <c r="E25">
         <v>236677000.0</v>
       </c>
       <c r="F25">
         <v>238769000.0</v>
       </c>
       <c r="G25">
         <v>238968000.0</v>
       </c>
       <c r="H25">
         <v>231447000.0</v>
       </c>
       <c r="I25">
         <v>213692000.0</v>
       </c>
       <c r="J25">
         <v>98603000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
     </row>
     <row r="26" spans="1:18">
       <c r="A26" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
       </c>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="A27" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27">
         <v>235322000.0</v>
       </c>
       <c r="J27">
         <v>103068000.0</v>
       </c>
       <c r="K27"/>
       <c r="L27">
         <v>283661000.0</v>
       </c>
       <c r="M27">
         <v>71189000.0</v>
       </c>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="A28" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B28">
         <v>66343000.0</v>
       </c>
       <c r="C28">
         <v>72666000.0</v>
       </c>
       <c r="D28">
         <v>71572000.0</v>
       </c>
       <c r="E28">
         <v>61278000.0</v>
       </c>
       <c r="F28">
         <v>56082000.0</v>
       </c>
       <c r="G28">
         <v>59981000.0</v>
       </c>
       <c r="H28">
         <v>66728000.0</v>
       </c>
       <c r="I28">
         <v>304317000.0</v>
       </c>
       <c r="J28">
         <v>150551000.0</v>
       </c>
       <c r="K28">
         <v>44483000.0</v>
       </c>
       <c r="L28">
         <v>324611000.0</v>
       </c>
       <c r="M28">
         <v>109907000.0</v>
       </c>
       <c r="N28">
         <v>27600000.0</v>
       </c>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
     </row>
     <row r="29" spans="1:18">
       <c r="A29" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B29">
         <v>4869000.0</v>
       </c>
       <c r="C29">
         <v>2231000.0</v>
       </c>
       <c r="D29">
         <v>1369000.0</v>
       </c>
       <c r="E29">
         <v>1016000.0</v>
       </c>
       <c r="F29">
         <v>874000.0</v>
       </c>
       <c r="G29">
         <v>1333000.0</v>
       </c>
       <c r="H29">
         <v>2186000.0</v>
       </c>
       <c r="I29">
         <v>-2474000.0</v>
       </c>
       <c r="J29">
         <v>538000.0</v>
       </c>
       <c r="K29">
         <v>421000.0</v>
       </c>
       <c r="L29">
         <v>1085000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
     </row>
     <row r="30" spans="1:18">
       <c r="A30" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B30">
         <v>66343000.0</v>
       </c>
       <c r="C30">
         <v>347271000.0</v>
       </c>
       <c r="D30">
         <v>333220000.0</v>
       </c>
       <c r="E30">
         <v>304612000.0</v>
       </c>
       <c r="F30">
         <v>300973000.0</v>
       </c>
       <c r="G30">
         <v>930041000.0</v>
       </c>
       <c r="H30">
         <v>71231000.0</v>
       </c>
       <c r="I30">
         <v>68995000.0</v>
       </c>
@@ -14252,51 +14381,51 @@
       </c>
       <c r="L30">
         <v>40950000.0</v>
       </c>
       <c r="M30">
         <v>38718000.0</v>
       </c>
       <c r="N30">
         <v>27587000.0</v>
       </c>
       <c r="O30">
         <v>18269000.0</v>
       </c>
       <c r="P30">
         <v>12725930.0</v>
       </c>
       <c r="Q30">
         <v>35939319.0</v>
       </c>
       <c r="R30">
         <v>9136298.0</v>
       </c>
     </row>
     <row r="31" spans="1:18">
       <c r="A31" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B31">
         <v>-201948000.0</v>
       </c>
       <c r="C31">
         <v>-192643000.0</v>
       </c>
       <c r="D31">
         <v>-162348000.0</v>
       </c>
       <c r="E31">
         <v>-137959000.0</v>
       </c>
       <c r="F31">
         <v>-129719000.0</v>
       </c>
       <c r="G31">
         <v>-128547000.0</v>
       </c>
       <c r="H31">
         <v>-127066000.0</v>
       </c>
       <c r="I31">
         <v>-78336000.0</v>
       </c>
@@ -14308,51 +14437,51 @@
       </c>
       <c r="L31">
         <v>-17583000.0</v>
       </c>
       <c r="M31">
         <v>-12518000.0</v>
       </c>
       <c r="N31">
         <v>-12479000.0</v>
       </c>
       <c r="O31">
         <v>-15877000.0</v>
       </c>
       <c r="P31">
         <v>-13427673.0</v>
       </c>
       <c r="Q31">
         <v>-12252471.0</v>
       </c>
       <c r="R31">
         <v>-11621065.0</v>
       </c>
     </row>
     <row r="32" spans="1:18">
       <c r="A32" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B32">
         <v>998099000.0</v>
       </c>
       <c r="C32">
         <v>950449000.0</v>
       </c>
       <c r="D32">
         <v>846178000.0</v>
       </c>
       <c r="E32">
         <v>704598000.0</v>
       </c>
       <c r="F32">
         <v>632645000.0</v>
       </c>
       <c r="G32">
         <v>667683000.0</v>
       </c>
       <c r="H32">
         <v>698365000.0</v>
       </c>
       <c r="I32">
         <v>584352000.0</v>
       </c>
@@ -14383,698 +14512,705 @@
       <c r="R32">
         <v>95227672.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BN32"/>
+  <dimension ref="A1:BO32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:66">
+    <row r="1" spans="1:67">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>79</v>
       </c>
       <c r="C1" t="s">
+        <v>80</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="E1" t="s">
         <v>81</v>
       </c>
       <c r="F1" t="s">
         <v>82</v>
       </c>
       <c r="G1" t="s">
+        <v>83</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="I1" t="s">
         <v>84</v>
       </c>
       <c r="J1" t="s">
         <v>85</v>
       </c>
       <c r="K1" t="s">
+        <v>86</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="M1" t="s">
         <v>87</v>
       </c>
       <c r="N1" t="s">
         <v>88</v>
       </c>
       <c r="O1" t="s">
+        <v>89</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="Q1" t="s">
         <v>90</v>
       </c>
       <c r="R1" t="s">
         <v>91</v>
       </c>
       <c r="S1" t="s">
+        <v>92</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="U1" t="s">
         <v>93</v>
       </c>
       <c r="V1" t="s">
         <v>94</v>
       </c>
       <c r="W1" t="s">
+        <v>95</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="Y1" t="s">
         <v>96</v>
       </c>
       <c r="Z1" t="s">
         <v>97</v>
       </c>
       <c r="AA1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AC1" t="s">
         <v>99</v>
       </c>
       <c r="AD1" t="s">
         <v>100</v>
       </c>
       <c r="AE1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AG1" t="s">
         <v>102</v>
       </c>
       <c r="AH1" t="s">
         <v>103</v>
       </c>
       <c r="AI1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AK1" t="s">
         <v>105</v>
       </c>
       <c r="AL1" t="s">
         <v>106</v>
       </c>
       <c r="AM1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AO1" t="s">
         <v>108</v>
       </c>
       <c r="AP1" t="s">
         <v>109</v>
       </c>
       <c r="AQ1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AS1" t="s">
         <v>111</v>
       </c>
       <c r="AT1" t="s">
         <v>112</v>
       </c>
       <c r="AU1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AW1" t="s">
         <v>114</v>
       </c>
       <c r="AX1" t="s">
         <v>115</v>
       </c>
       <c r="AY1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="BA1" t="s">
         <v>117</v>
       </c>
       <c r="BB1" t="s">
         <v>118</v>
       </c>
       <c r="BC1" t="s">
+        <v>119</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="BE1" t="s">
         <v>120</v>
       </c>
       <c r="BF1" t="s">
         <v>121</v>
       </c>
       <c r="BG1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="BI1" t="s">
         <v>123</v>
       </c>
       <c r="BJ1" t="s">
         <v>124</v>
       </c>
       <c r="BK1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BM1" t="s">
         <v>126</v>
       </c>
       <c r="BN1" t="s">
         <v>127</v>
       </c>
+      <c r="BO1" t="s">
+        <v>128</v>
+      </c>
     </row>
-    <row r="2" spans="1:66">
+    <row r="2" spans="1:67">
       <c r="A2" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B2">
+        <v>212867000.0</v>
+      </c>
+      <c r="C2">
         <v>205048000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>156096000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>76951000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>86499000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>81618000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>73681000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>81814000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>78162000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>75072000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>69462000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>74928000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>69922000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>66665000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>62350000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>59453000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>55158000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>53732000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>47409000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>49159000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>45604000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>48628000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>46646000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>46715000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>49968000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>59165000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>114837000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>114936000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>113028000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>115949000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>112296000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>123712000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>110401000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>50655000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>50155000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>48249000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>46117000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>46673000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>53429000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>42080000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>42066000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>42923000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>42970000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>43279000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>40586000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>39942000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>38521000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>37691000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>35041000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>33937000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>31314000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>25299000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>22098000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>22097899.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>21158000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>20713000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>19355085.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>9021421.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>44285882.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>9739636.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>9377031.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>8940567.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>8952443.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>8427663.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>7827645.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>8083792.0</v>
       </c>
     </row>
-    <row r="3" spans="1:66">
+    <row r="3" spans="1:67">
       <c r="A3" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B3">
+        <v>89071000.0</v>
+      </c>
+      <c r="C3">
         <v>87146000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>72741000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>70841000.0</v>
       </c>
       <c r="E3">
         <v>70841000.0</v>
       </c>
       <c r="F3">
+        <v>70841000.0</v>
+      </c>
+      <c r="G3">
         <v>70393000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>68955000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>67237000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>65313000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>63251000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>62470000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>64101000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>60039000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>59486000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>59882000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>58772000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>58959000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>59064000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>59247000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>59265000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>59227000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>61030000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>59796000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>60072000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>60338000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>58762000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>58227000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>57513000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>56783000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>58924000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>56749000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>59403000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>72428000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>25112000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>25110000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>24808000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>24534000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>24151000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>23636000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>23195000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>23412000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>22094000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>21640000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>21360000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>21507000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>20731000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>19631000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>18261000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>17044000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>16220000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>15690000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>13376487.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>12172638.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>11677875.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>11290067.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>10929044.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>10232773.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>9428434.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>8694172.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>8228381.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>7912746.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>7902480.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>6373670.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>6137869.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>6072765.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>5985019.0</v>
       </c>
     </row>
-    <row r="4" spans="1:66">
+    <row r="4" spans="1:67">
       <c r="A4" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-      <c r="AE4">
-[...1 lines deleted...]
-      </c>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
@@ -15100,499 +15236,506 @@
       </c>
       <c r="AU4">
         <v>0.0</v>
       </c>
       <c r="AV4">
         <v>0.0</v>
       </c>
       <c r="AW4">
         <v>0.0</v>
       </c>
       <c r="AX4">
         <v>0.0</v>
       </c>
       <c r="AY4">
         <v>0.0</v>
       </c>
       <c r="AZ4">
         <v>0.0</v>
       </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
-      <c r="BC4"/>
+      <c r="BC4">
+        <v>0.0</v>
+      </c>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
+      <c r="BO4"/>
     </row>
-    <row r="5" spans="1:66">
+    <row r="5" spans="1:67">
       <c r="A5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B5">
+        <v>100390000.0</v>
+      </c>
+      <c r="C5">
         <v>91430000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>73595000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>83961000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>80361000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>79357000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>81013000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>75776000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>77709000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>68341000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>71560000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>58016000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>62053000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>51872000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>46908000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>47349000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>43430000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>35602000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>36306000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>36869000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>36456000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>34268000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>34082000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>42429000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>40446000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>49104000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>43828000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>46185000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>42903000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>35548000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>36587000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>23962000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>9048000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-24088000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>11532000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-2970000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-8266000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>7375000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>8899000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>3203000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>8507000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>13834000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-155318000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>15553000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-11347000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>15529000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>11760000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>7690000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>10561000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>7567000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>8066000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>4803513.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>5330362.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>5640125.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>5267465.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>5753749.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>4759447.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>4824297.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>3610353.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>2789947.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>3029427.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>3747202.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>3909349.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>6479036.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>6219071.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>6285225.0</v>
       </c>
     </row>
-    <row r="6" spans="1:66">
+    <row r="6" spans="1:67">
       <c r="A6" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B6">
+        <v>189461000.0</v>
+      </c>
+      <c r="C6">
         <v>178576000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>146336000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>154802000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>151202000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>149750000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>149968000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>143013000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>143022000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>131592000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>134030000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>122117000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>122092000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>111358000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>106790000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>106121000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>102389000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>94666000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>95553000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>96134000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>95683000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>95298000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>93878000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>102501000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>100784000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>107866000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>102055000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>103698000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>99686000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>94472000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>93336000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>83365000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>81476000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>1024000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>36642000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>21838000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>16268000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>31526000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>32535000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>26398000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>31919000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>35928000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-133678000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>36913000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>10160000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>36260000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>31391000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>25951000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>27605000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>23787000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>23756000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>18180000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>17503000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>17318000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>16557532.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>16682793.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>14992220.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>14252731.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>12304525.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>11018328.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>10942173.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>11649682.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>10283019.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>12616905.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>12291836.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>12270244.0</v>
       </c>
     </row>
-    <row r="7" spans="1:66">
+    <row r="7" spans="1:67">
       <c r="A7" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
@@ -15618,99 +15761,100 @@
       </c>
       <c r="AU7">
         <v>0.0</v>
       </c>
       <c r="AV7">
         <v>0.0</v>
       </c>
       <c r="AW7">
         <v>0.0</v>
       </c>
       <c r="AX7">
         <v>0.0</v>
       </c>
       <c r="AY7">
         <v>0.0</v>
       </c>
       <c r="AZ7">
         <v>0.0</v>
       </c>
       <c r="BA7">
         <v>0.0</v>
       </c>
       <c r="BB7">
         <v>0.0</v>
       </c>
-      <c r="BC7"/>
+      <c r="BC7">
+        <v>0.0</v>
+      </c>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
+      <c r="BO7"/>
     </row>
-    <row r="8" spans="1:66">
+    <row r="8" spans="1:67">
       <c r="A8" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
-[...1 lines deleted...]
-      </c>
+      <c r="AE8"/>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
@@ -15736,2263 +15880,2293 @@
       </c>
       <c r="AU8">
         <v>0.0</v>
       </c>
       <c r="AV8">
         <v>0.0</v>
       </c>
       <c r="AW8">
         <v>0.0</v>
       </c>
       <c r="AX8">
         <v>0.0</v>
       </c>
       <c r="AY8">
         <v>0.0</v>
       </c>
       <c r="AZ8">
         <v>0.0</v>
       </c>
       <c r="BA8">
         <v>0.0</v>
       </c>
       <c r="BB8">
         <v>0.0</v>
       </c>
-      <c r="BC8"/>
+      <c r="BC8">
+        <v>0.0</v>
+      </c>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
+      <c r="BO8"/>
     </row>
-    <row r="9" spans="1:66">
+    <row r="9" spans="1:67">
       <c r="A9" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B9">
+        <v>129279000.0</v>
+      </c>
+      <c r="C9">
         <v>126227000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>96388000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>173305000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>163626000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>163616000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>172211000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>158154000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>157151000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>154204000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>155587000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>142157000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>136998000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>130459000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>127762000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>120160000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>116303000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>109680000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>112534000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>109468000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>110958000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>108885000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>111721000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>114951000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>118683000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>119834000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>63351000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>60820000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>60647000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>54797000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>59681000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>45235000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>56497000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>27084000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>25230000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>24542000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>19897000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>19359000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>21484000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>19050000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>21445000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>23444000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>25645000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>27261000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>25804000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>25058000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>22474000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>19354000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>18225000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>16265000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>17329000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>13063000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>10506000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>10505942.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>10613000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>10308000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>9515186.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>18102804.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>-15891758.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>13933020.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>13781261.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>14555080.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>14516717.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>14964195.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>14648077.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>14607639.0</v>
       </c>
     </row>
-    <row r="10" spans="1:66">
+    <row r="10" spans="1:67">
       <c r="A10" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B10">
+        <v>51132000.0</v>
+      </c>
+      <c r="C10">
         <v>42464000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>28296000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>36895000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>28950000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>22047000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>25940000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>20120000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>31701000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>24045000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>13196000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>21157000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>23989000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>11291000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>8725000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>9988000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>9341000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>3280000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>3389000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>4427000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>2840000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>497000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-1124000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>6787000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>3103000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-602165000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>10844000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>13559000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>10224000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>6691000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>9335000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-1481000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>2926000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-15300000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>4636000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>4954000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>687000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>1701000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>3288000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-2072000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>3368000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>8772000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-159849000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>10888000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-15762000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>11535000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>8501000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>5013000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>7518000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>4018000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>4541000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>1775000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>2576000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>2576291.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>1000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>1365000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>1044496.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>1290700.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>63949.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-194297.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-216700.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>571161.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-1559111.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>4163207.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>3968055.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>4062486.0</v>
       </c>
     </row>
-    <row r="11" spans="1:66">
+    <row r="11" spans="1:67">
       <c r="A11" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B11">
+        <v>5480000.0</v>
+      </c>
+      <c r="C11">
         <v>4122000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>536000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>2407000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>391000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>1535000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>503000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>793000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>463000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>472000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>355000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>255000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>405000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>350000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>359000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>376000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>255000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>26000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>284000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>312000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>152000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>126000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>350000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>268000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>419000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>296000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>1563000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>244000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>275000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>104000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-850000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-918000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-271000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>70000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>90000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>165000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>134000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>149000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>19000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>74000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>94000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>234000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-219000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>1083000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>142000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>79000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-16366000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>-15579000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>-13999000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>103000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>104000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>63000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>55000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>55490.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>52000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>48000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>47974.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>48000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>43699.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>39929.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>35039.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>36205.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>36874.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>38517.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>38900.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>40888.0</v>
       </c>
     </row>
-    <row r="12" spans="1:66">
+    <row r="12" spans="1:67">
       <c r="A12" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B12">
+        <v>49258000.0</v>
+      </c>
+      <c r="C12">
         <v>48966000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>45299000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>47066000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>47674000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>47369000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>48616000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>49361000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>48828000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>46666000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>44832000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>43257000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>42045000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>39790000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>37991000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>35142000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>33079000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>31838000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>32966000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>32222000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>32350000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>32288000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>32336000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>32004000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>31815000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>32478000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>32984000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>32626000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>32679000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>28857000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>27252000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>25443000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>25682000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>9219000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>6896000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>6557000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>6002000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>5674000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>5611000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>5275000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>5139000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>5062000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>4531000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>4665000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>4415000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>3994000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>3260000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>2677000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>3043000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>3549000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>3525000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>3029000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>3064000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>3063663.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>4268000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>4389000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>3714951.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>3533597.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>3546404.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>2987915.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>3254217.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>3181483.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>5468460.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>2325529.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>2257086.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>2228087.0</v>
       </c>
     </row>
-    <row r="13" spans="1:66">
+    <row r="13" spans="1:67">
       <c r="A13" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
-      <c r="Z13">
+      <c r="Z13"/>
+      <c r="AA13">
         <v>32478000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>32984000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>32626000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>32679000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>28857000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
+      <c r="BO13"/>
     </row>
-    <row r="14" spans="1:66">
+    <row r="14" spans="1:67">
       <c r="A14" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
-      <c r="AE14">
-[...1 lines deleted...]
-      </c>
+      <c r="AE14"/>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
+        <v>0.0</v>
+      </c>
+      <c r="AH14">
         <v>-5404000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>5404000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>6877000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>8503000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>-16493000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>8044000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>8437000.0</v>
       </c>
-      <c r="AN14">
-[...1 lines deleted...]
-      </c>
       <c r="AO14">
         <v>0.0</v>
       </c>
       <c r="AP14">
         <v>0.0</v>
       </c>
       <c r="AQ14">
+        <v>0.0</v>
+      </c>
+      <c r="AR14">
         <v>9918000.0</v>
       </c>
-      <c r="AR14">
-[...1 lines deleted...]
-      </c>
       <c r="AS14">
         <v>0.0</v>
       </c>
       <c r="AT14">
         <v>0.0</v>
       </c>
       <c r="AU14">
+        <v>0.0</v>
+      </c>
+      <c r="AV14">
         <v>13898000.0</v>
       </c>
-      <c r="AV14">
-[...1 lines deleted...]
-      </c>
       <c r="AW14">
         <v>0.0</v>
       </c>
       <c r="AX14">
         <v>0.0</v>
       </c>
       <c r="AY14">
         <v>0.0</v>
       </c>
       <c r="AZ14">
         <v>0.0</v>
       </c>
       <c r="BA14">
         <v>0.0</v>
       </c>
       <c r="BB14">
         <v>0.0</v>
       </c>
-      <c r="BC14"/>
+      <c r="BC14">
+        <v>0.0</v>
+      </c>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
+      <c r="BO14"/>
     </row>
-    <row r="15" spans="1:66">
+    <row r="15" spans="1:67">
       <c r="A15" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B15">
+        <v>45652000.0</v>
+      </c>
+      <c r="C15">
         <v>38342000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>27760000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>34488000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>28559000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>20512000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>25437000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>19327000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>31238000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>23573000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>12841000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>20902000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>23584000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>10941000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>8366000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>9612000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>9086000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>3254000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>3105000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>4115000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>2688000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>371000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-1474000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>6519000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>2684000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-602461000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>9281000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>13315000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>9949000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>6587000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>10185000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-563000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>3197000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-15370000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>4546000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>4789000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>553000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>1552000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>3269000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>-2146000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>3274000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>8538000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-159630000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>9805000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>-15904000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>11456000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>8501000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>5013000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>7518000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>3915000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>4437000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>1712000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>1986000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>1985707.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>948000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>1317000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>996522.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>1242700.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>-42255.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>-234226.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>-251739.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>534956.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>-1595985.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>4124690.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>3929155.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>4021598.0</v>
       </c>
     </row>
-    <row r="16" spans="1:66">
+    <row r="16" spans="1:67">
       <c r="A16" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>8714000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>11396000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-1246000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-3821000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-2576000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-3102000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-8933000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-33457000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-8073000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-9500000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>371000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-1474000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-5669000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>2684000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-602461000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>9281000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>13315000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>9949000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>6587000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>2958000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>-563000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>3197000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-16143000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>4943000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>5188000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>897000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>1905000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>3602000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>-1874000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>3619000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>8952000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>-161883000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>10216000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>-15911000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>11828000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>8793000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>5207000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>7706000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>4000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>4354737.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>1746000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>2449462.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>2520801.0</v>
       </c>
-      <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
+      <c r="BO16"/>
     </row>
-    <row r="17" spans="1:66">
+    <row r="17" spans="1:67">
       <c r="A17" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B17">
+        <v>45652000.0</v>
+      </c>
+      <c r="C17">
         <v>38342000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>27760000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>34488000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>28559000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>20512000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>25437000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>19327000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>31238000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>23573000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>12841000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>20902000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>23584000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>10941000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>8366000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>9612000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>9086000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>3254000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>3105000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>4115000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>2688000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>371000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-1474000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>6519000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>2684000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-602461000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>9281000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>13315000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>9949000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>6587000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>2185000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-563000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>3197000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-15370000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>4546000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>4789000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>553000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>1552000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>3269000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>-2146000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>3274000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>8538000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>-159630000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>9805000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>-15904000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>11456000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>8500000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>5013000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>7518000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>3915000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>4436766.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>1712000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>2401433.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>2520801.0</v>
       </c>
-      <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
+      <c r="BO17"/>
     </row>
-    <row r="18" spans="1:66">
+    <row r="18" spans="1:67">
       <c r="A18" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B18">
+        <v>-49258000.0</v>
+      </c>
+      <c r="C18">
         <v>-48966000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-45299000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-47066000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-47674000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-47369000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-48616000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-49361000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-48828000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-46666000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-44832000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-43257000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-42045000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-39790000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-37991000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-35142000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-33079000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-31838000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-32966000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-32222000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-32350000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-32288000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-32336000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-32004000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-31815000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-32478000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-32984000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-32626000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-32679000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-28857000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
+      <c r="BO18"/>
     </row>
-    <row r="19" spans="1:66">
+    <row r="19" spans="1:67">
       <c r="A19" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>14607000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>24000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>23000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>27000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>21000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>20000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>19000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>18000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>45000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>25000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>19000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>20000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>24000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>23000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>27000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>21000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>12000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>20000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-6000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>22000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>19000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>6000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>5000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>3000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>12000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>7000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>5000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>16000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7000.0</v>
       </c>
       <c r="AP19">
         <v>7000.0</v>
       </c>
       <c r="AQ19">
-        <v>6000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="AR19">
         <v>6000.0</v>
       </c>
       <c r="AS19">
-        <v>5000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="AT19">
         <v>5000.0</v>
       </c>
       <c r="AU19">
+        <v>5000.0</v>
+      </c>
+      <c r="AV19">
         <v>4000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>5000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>2000.0</v>
       </c>
-      <c r="AX19"/>
-      <c r="AY19">
+      <c r="AY19"/>
+      <c r="AZ19">
         <v>1446.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>2000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>1975.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>3579.0</v>
       </c>
-      <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
+      <c r="BO19"/>
     </row>
-    <row r="20" spans="1:66">
+    <row r="20" spans="1:67">
       <c r="A20" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
+      <c r="M20"/>
+      <c r="N20">
         <v>10582000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>815000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>108000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>1622000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>1031000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>253000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>-108000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>48000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>1298000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>1295000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>2722000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>3392000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>3136000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>618397000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>3989000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>-1975000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>1546000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>3274000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>17681000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>3542000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>731000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>-324000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>-137000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>1146000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>2588000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>868000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>1603000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>3286000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>1765000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>-122000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>170449000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>1363000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>26806000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>-195000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>1098000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>1226000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>-2520000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>229000.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>434542.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>-52000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>129689.0</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>-25231.0</v>
       </c>
-      <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
+      <c r="BO20"/>
     </row>
-    <row r="21" spans="1:66">
+    <row r="21" spans="1:67">
       <c r="A21" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B21">
+        <v>100384000.0</v>
+      </c>
+      <c r="C21">
         <v>90870000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>78497000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>83937000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>76608000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>69391000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>74529000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>75676000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>77372000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>66872000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>68543000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>60954000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>51427000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>51057000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>46693000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>45103000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>42399000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>35098000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>36336000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>36631000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>35145000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>32759999.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>31193000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>38771000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>34894000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-569710000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>43801000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>46164000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>42891000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>35528000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>36567000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>23940000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>28589000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-6087000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>11527000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>11508000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>6677000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>7368000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>8894000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>3187000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>8500000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>13827000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-155324000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>15547000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-11352000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>15524000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>11756000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>7685000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>10559000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>7567000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>8065000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>4802000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>5636000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>5636375.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>5264000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>5746000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>4748276.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>4819785.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>3606728.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>2789947.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>3029427.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>3747202.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>3903776.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>6479036.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>6219071.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>6285225.0</v>
       </c>
     </row>
-    <row r="22" spans="1:66">
+    <row r="22" spans="1:67">
       <c r="A22" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
@@ -18018,623 +18192,631 @@
       </c>
       <c r="AU22">
         <v>0.0</v>
       </c>
       <c r="AV22">
         <v>0.0</v>
       </c>
       <c r="AW22">
         <v>0.0</v>
       </c>
       <c r="AX22">
         <v>0.0</v>
       </c>
       <c r="AY22">
         <v>0.0</v>
       </c>
       <c r="AZ22">
         <v>0.0</v>
       </c>
       <c r="BA22">
         <v>0.0</v>
       </c>
       <c r="BB22">
         <v>0.0</v>
       </c>
-      <c r="BC22"/>
+      <c r="BC22">
+        <v>0.0</v>
+      </c>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
       <c r="BH22"/>
       <c r="BI22"/>
       <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
+      <c r="BO22"/>
     </row>
-    <row r="23" spans="1:66">
+    <row r="23" spans="1:67">
       <c r="A23" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B23">
+        <v>241762000.0</v>
+      </c>
+      <c r="C23">
         <v>240405000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>173987000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>166319000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>173517000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>175843000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>171363000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>164292000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>157941000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>162404000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>156506000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>156131000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>155493000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>146067000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>143419000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>134510000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>129062000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>128314000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>123607000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>121996000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>121417000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>124753001.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>127174000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>122895000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>133757000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>748709000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>130398000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>131567000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>129238000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>131944000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>128400000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>141465000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>137578000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>84150000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>63995000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>60137000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>56749000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>57796000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>64416000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>54657000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>53246000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>52662000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>53490000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>53630000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>50936000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>49671000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>48141000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>48134000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>45227000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>42406000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>40144000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>33612000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>26993000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>26992697.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>26499000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>25222000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>24079530.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>22143613.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>24309027.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>20882709.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>20128865.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>19748445.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>19655183.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>16912822.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>16256651.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>16406206.0</v>
       </c>
     </row>
-    <row r="24" spans="1:66">
+    <row r="24" spans="1:67">
       <c r="A24" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
-      <c r="M24">
+      <c r="M24"/>
+      <c r="N24">
         <v>12188000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12187000.0</v>
       </c>
       <c r="O24">
         <v>12187000.0</v>
       </c>
       <c r="P24">
-        <v>12188000.0</v>
+        <v>12187000.0</v>
       </c>
       <c r="Q24">
         <v>12188000.0</v>
       </c>
       <c r="R24">
+        <v>12188000.0</v>
+      </c>
+      <c r="S24">
         <v>12187000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>36562000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>12188000.0</v>
       </c>
-      <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
-      <c r="AH24">
+      <c r="AH24"/>
+      <c r="AI24">
         <v>773000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-397000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-399000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-344000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-353000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-333000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-272000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-345000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-414000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>2253000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-411000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>7000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-372000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-293000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-194000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-188000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-85000.0</v>
       </c>
-      <c r="AY24"/>
-      <c r="AZ24">
+      <c r="AZ24"/>
+      <c r="BA24">
         <v>-34000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-48029.0</v>
       </c>
-      <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
+      <c r="BO24"/>
     </row>
-    <row r="25" spans="1:66">
+    <row r="25" spans="1:67">
       <c r="A25" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B25">
+        <v>89071000.0</v>
+      </c>
+      <c r="C25">
         <v>87146000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>72360000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>71222000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>70841000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>70393000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>68955000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>67237000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>65313000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>63251000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>62470000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>64101000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>60039000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>59486000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>59882000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>58772000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>58959000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>59064000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>59247000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>59265000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>59227000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>61030000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>59796000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>60072000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>60338000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>58762000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>58227000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>57513000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>56783000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>58924000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>56749000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>59403000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>72428000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>25112000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>25110000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>24808000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>24534000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>24151000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>23636000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>23195000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>23412000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>22094000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>21640000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>21360000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>21507000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>20731000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>19631000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>18261000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>17044000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>16220000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>15690000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>13376487.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>12172638.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>11677875.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>11290067.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>10929044.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>10232773.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>9428434.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>8694172.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>8228381.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>7912746.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>7902480.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>6373670.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>6137869.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>6072765.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>5985019.0</v>
       </c>
     </row>
-    <row r="26" spans="1:66">
+    <row r="26" spans="1:67">
       <c r="A26" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
-[...1 lines deleted...]
-      </c>
+      <c r="AE26"/>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
@@ -18660,1046 +18842,1065 @@
       </c>
       <c r="AU26">
         <v>0.0</v>
       </c>
       <c r="AV26">
         <v>0.0</v>
       </c>
       <c r="AW26">
         <v>0.0</v>
       </c>
       <c r="AX26">
         <v>0.0</v>
       </c>
       <c r="AY26">
         <v>0.0</v>
       </c>
       <c r="AZ26">
         <v>0.0</v>
       </c>
       <c r="BA26">
         <v>0.0</v>
       </c>
       <c r="BB26">
         <v>0.0</v>
       </c>
-      <c r="BC26"/>
+      <c r="BC26">
+        <v>0.0</v>
+      </c>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
+      <c r="BO26"/>
     </row>
-    <row r="27" spans="1:66">
+    <row r="27" spans="1:67">
       <c r="A27" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
-      <c r="AA27">
+      <c r="AA27"/>
+      <c r="AB27">
         <v>287117000.0</v>
       </c>
-      <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
-      <c r="AE27">
+      <c r="AE27"/>
+      <c r="AF27">
         <v>288213000.0</v>
       </c>
-      <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
-      <c r="AI27">
+      <c r="AI27"/>
+      <c r="AJ27">
         <v>136711000.0</v>
       </c>
-      <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
-      <c r="AM27">
+      <c r="AM27"/>
+      <c r="AN27">
         <v>132365000.0</v>
       </c>
-      <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
-      <c r="AQ27">
+      <c r="AQ27"/>
+      <c r="AR27">
         <v>314091000.0</v>
       </c>
-      <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
-      <c r="AU27">
+      <c r="AU27"/>
+      <c r="AV27">
         <v>100287000.0</v>
       </c>
-      <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
+      <c r="BO27"/>
     </row>
-    <row r="28" spans="1:66">
+    <row r="28" spans="1:67">
       <c r="A28" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B28">
+        <v>28895000.0</v>
+      </c>
+      <c r="C28">
         <v>35357000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>17891000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>16694000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>12896000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>18862000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>20302000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>15364000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>14173000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>22827000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>18578000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>20085000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>14950000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>19101000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>17436000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>14663000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>13914000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>15265000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>13470000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>13524000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>15288000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>13800000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>12876000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>12716000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>21206000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>13183000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>302678000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>17291000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>16698000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>15995000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>304317000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>17753000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>27200000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>8000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>150551000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>6800000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>6300000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>5800000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>143352000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>12600000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>11200000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>9700000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>324611000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10400000.0</v>
       </c>
       <c r="AS28">
         <v>10400000.0</v>
       </c>
       <c r="AT28">
+        <v>10400000.0</v>
+      </c>
+      <c r="AU28">
         <v>9700000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>109907000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>10400000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>10200000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>8500000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>8800000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>8300000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>5500000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>4900000.0</v>
       </c>
-      <c r="BC28"/>
       <c r="BD28"/>
       <c r="BE28"/>
       <c r="BF28"/>
       <c r="BG28"/>
       <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
+      <c r="BO28"/>
     </row>
-    <row r="29" spans="1:66">
+    <row r="29" spans="1:67">
       <c r="A29" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B29">
+        <v>5480000.0</v>
+      </c>
+      <c r="C29">
         <v>4122000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>536000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>2407000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>391000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1535000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>503000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>793000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>463000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>472000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>355000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>255000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>405000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>350000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>359000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>376000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>255000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>26000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>284000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>312000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>152000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>126000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>350000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>268000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>419000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>296000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>1563000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>244000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>275000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>104000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
+      <c r="BO29"/>
     </row>
-    <row r="30" spans="1:66">
+    <row r="30" spans="1:67">
       <c r="A30" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B30">
+        <v>28895000.0</v>
+      </c>
+      <c r="C30">
         <v>35357000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>17891000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>89368000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>87018000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>94225000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>97682000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>82478000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>79779000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>87332000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>87044000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>81203000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>85571000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>79402000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>81069000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>75057000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>73904000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>74582000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>76198000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>72837000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>75813000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>76125001.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>80528000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>76180000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>83789000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>689544000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>15561000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>16631000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>16210000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>15995000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>16104000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>17753000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>27177000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>33495000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>13840000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>11888000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>10632000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>11123000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>10987000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>12577000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>11180000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>9739000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>10520000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>10351000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>10350000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>9729000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>9620000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>10443000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>10186000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>8469000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>8830000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>8313000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>4895000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>4894798.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>5341000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>4509000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>4724445.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>13122192.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-19976855.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>11143073.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>10751834.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>10807878.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>10702740.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>8485159.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>8429006.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>8322414.0</v>
       </c>
     </row>
-    <row r="31" spans="1:66">
+    <row r="31" spans="1:67">
       <c r="A31" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B31">
+        <v>-49252000.0</v>
+      </c>
+      <c r="C31">
         <v>-48406000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-50201000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-47042000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-47658000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-47344000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-48589000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-55556000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-45671000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-42827000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-55347000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-39797000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-27438000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-39766000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-37968000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-35115000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-33058000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-31818000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-32947000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-32204000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-32305000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-32262999.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-32317000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-31984000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-31791000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-32455000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-32957000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-32605000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-32667000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-28837000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-9534000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-25421000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-25663000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-1862000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-6891000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-6554000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-5990000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-5667000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-5606000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-5259000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-5132000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-5055000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-4525000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-4659000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-4410000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-3989000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-3256000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-2672000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-3041000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-3549000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-3523000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-3027000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-2869000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-3060000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-4263279.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-4381000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-3703780.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-3529085.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-3542779.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-2984244.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-3246127.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-3176041.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-5462887.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-2315829.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-2251016.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-2222739.0</v>
       </c>
     </row>
-    <row r="32" spans="1:66">
+    <row r="32" spans="1:67">
       <c r="A32" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B32">
+        <v>342146000.0</v>
+      </c>
+      <c r="C32">
         <v>331275000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>252484000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>250256000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>250125000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>245234000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>245892000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>239968000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>235313000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>229276000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>225049000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>217085000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>206920000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>197124000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>190112000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>179613000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>171461000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>163412000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>159943000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>158627000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>156562000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>157513000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>158367000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>161666000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>168651000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>178999000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>178188000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>175756000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>173675000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>170746000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>171977000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>168947000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>166898000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>77739000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>75385000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>72791000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>66014000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>66032000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>74913000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>61130000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>63511000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>66367000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>68615000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>70540000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>66390000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>65000000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>60995000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>57045000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>53266000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>50202000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>48643000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>38362000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>32604000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>32603841.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>31771000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>31021000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>28870271.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>27124225.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>28394124.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>23672656.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>23158292.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>23495647.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>23469160.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>23391858.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>22475722.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>22691431.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R30"/>
@@ -19766,51 +19967,51 @@
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B2">
         <v>14000.0</v>
       </c>
       <c r="C2">
         <v>11000.0</v>
       </c>
       <c r="D2">
         <v>35000.0</v>
       </c>
       <c r="E2">
         <v>250000.0</v>
       </c>
       <c r="F2">
         <v>2000.0</v>
       </c>
       <c r="G2">
         <v>10000.0</v>
       </c>
       <c r="H2">
         <v>99000.0</v>
       </c>
       <c r="I2">
         <v>4013000.0</v>
       </c>
@@ -19822,51 +20023,51 @@
       </c>
       <c r="L2">
         <v>6000.0</v>
       </c>
       <c r="M2">
         <v>7000.0</v>
       </c>
       <c r="N2">
         <v>7000.0</v>
       </c>
       <c r="O2">
         <v>3000.0</v>
       </c>
       <c r="P2">
         <v>3000.0</v>
       </c>
       <c r="Q2">
         <v>3002.0</v>
       </c>
       <c r="R2">
         <v>366190.0</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B3">
         <v>117277000</v>
       </c>
       <c r="C3">
         <v>204852000</v>
       </c>
       <c r="D3">
         <v>238522000</v>
       </c>
       <c r="E3">
         <v>134224000</v>
       </c>
       <c r="F3">
         <v>45213000</v>
       </c>
       <c r="G3">
         <v>109070000</v>
       </c>
       <c r="H3">
         <v>171149000</v>
       </c>
       <c r="I3">
         <v>266566000</v>
       </c>
@@ -19878,115 +20079,115 @@
       </c>
       <c r="L3">
         <v>281050000</v>
       </c>
       <c r="M3">
         <v>381943000</v>
       </c>
       <c r="N3">
         <v>159547000</v>
       </c>
       <c r="O3">
         <v>179976735</v>
       </c>
       <c r="P3">
         <v>141238649</v>
       </c>
       <c r="Q3">
         <v>18885762</v>
       </c>
       <c r="R3">
         <v>29579623</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>209079000.0</v>
       </c>
       <c r="F4">
         <v>207704000.0</v>
       </c>
       <c r="G4">
         <v>203325000.0</v>
       </c>
       <c r="H4">
         <v>231855000.0</v>
       </c>
       <c r="I4">
         <v>131143000.0</v>
       </c>
       <c r="J4">
         <v>143369000.0</v>
       </c>
       <c r="K4">
         <v>116791000.0</v>
       </c>
       <c r="L4">
         <v>101134000.0</v>
       </c>
       <c r="M4">
         <v>83623000.0</v>
       </c>
       <c r="N4">
         <v>-36973000.0</v>
       </c>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B6">
         <v>8550000.0</v>
       </c>
       <c r="C6">
         <v>3000.0</v>
       </c>
       <c r="D6">
         <v>-24000.0</v>
       </c>
       <c r="E6">
         <v>35000.0</v>
       </c>
       <c r="F6">
         <v>-2000.0</v>
       </c>
       <c r="G6">
         <v>-8000.0</v>
       </c>
       <c r="H6">
         <v>-89000.0</v>
       </c>
       <c r="I6">
         <v>-3914000.0</v>
       </c>
@@ -19996,51 +20197,51 @@
       <c r="K6">
         <v>58000.0</v>
       </c>
       <c r="L6">
         <v>1000.0</v>
       </c>
       <c r="M6">
         <v>-1000.0</v>
       </c>
       <c r="N6">
         <v>-36973000.0</v>
       </c>
       <c r="O6">
         <v>3500.0</v>
       </c>
       <c r="P6"/>
       <c r="Q6">
         <v>-2.0</v>
       </c>
       <c r="R6">
         <v>-363188.0</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B7">
         <v>-29872000.0</v>
       </c>
       <c r="C7">
         <v>-61523000.0</v>
       </c>
       <c r="D7">
         <v>-82850000.0</v>
       </c>
       <c r="E7">
         <v>-31727000.0</v>
       </c>
       <c r="F7">
         <v>-8702000.0</v>
       </c>
       <c r="G7">
         <v>283000.0</v>
       </c>
       <c r="H7">
         <v>2320000.0</v>
       </c>
       <c r="I7">
         <v>-13221000.0</v>
       </c>
@@ -20052,73 +20253,73 @@
       </c>
       <c r="L7">
         <v>-17552000.0</v>
       </c>
       <c r="M7">
         <v>1498000.0</v>
       </c>
       <c r="N7">
         <v>180000.0</v>
       </c>
       <c r="O7">
         <v>-4352209.0</v>
       </c>
       <c r="P7">
         <v>1896057.0</v>
       </c>
       <c r="Q7">
         <v>-218758.0</v>
       </c>
       <c r="R7">
         <v>-3474824.0</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B9">
         <v>6638000.0</v>
       </c>
       <c r="C9">
         <v>5677000.0</v>
       </c>
       <c r="D9">
         <v>-13047000.0</v>
       </c>
       <c r="E9">
         <v>29980000.0</v>
       </c>
       <c r="F9">
         <v>145000.0</v>
       </c>
       <c r="G9">
         <v>23542000.0</v>
       </c>
       <c r="H9">
         <v>-5657000.0</v>
       </c>
       <c r="I9">
         <v>-50029000.0</v>
       </c>
@@ -20130,51 +20331,51 @@
       </c>
       <c r="L9">
         <v>-439000.0</v>
       </c>
       <c r="M9">
         <v>-2659000.0</v>
       </c>
       <c r="N9">
         <v>-11674000.0</v>
       </c>
       <c r="O9">
         <v>168694.0</v>
       </c>
       <c r="P9">
         <v>-975784.0</v>
       </c>
       <c r="Q9">
         <v>-335997.0</v>
       </c>
       <c r="R9">
         <v>1865372.0</v>
       </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B10">
         <v>-41094000.0</v>
       </c>
       <c r="C10">
         <v>-101855000.0</v>
       </c>
       <c r="D10">
         <v>-76796000.0</v>
       </c>
       <c r="E10">
         <v>-31594000.0</v>
       </c>
       <c r="F10">
         <v>-12592000.0</v>
       </c>
       <c r="G10">
         <v>-11682000.0</v>
       </c>
       <c r="H10">
         <v>-25137000.0</v>
       </c>
       <c r="I10">
         <v>-6736000.0</v>
       </c>
@@ -20186,171 +20387,171 @@
       </c>
       <c r="L10">
         <v>-14340000.0</v>
       </c>
       <c r="M10">
         <v>-4942000.0</v>
       </c>
       <c r="N10">
         <v>-5725000.0</v>
       </c>
       <c r="O10">
         <v>-1003804.0</v>
       </c>
       <c r="P10">
         <v>1973863.0</v>
       </c>
       <c r="Q10">
         <v>503111.0</v>
       </c>
       <c r="R10">
         <v>-3680280.0</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>7547000.0</v>
       </c>
       <c r="F11">
         <v>9023000.0</v>
       </c>
       <c r="G11">
         <v>-3745000.0</v>
       </c>
       <c r="H11">
         <v>-5764000.0</v>
       </c>
       <c r="I11">
         <v>-5140000.0</v>
       </c>
       <c r="J11">
         <v>2531000.0</v>
       </c>
       <c r="K11">
         <v>-2291000.0</v>
       </c>
       <c r="L11">
         <v>-60667000.0</v>
       </c>
       <c r="M11">
         <v>-1431000.0</v>
       </c>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>3860000.0</v>
       </c>
       <c r="F12">
         <v>3821000.0</v>
       </c>
       <c r="G12">
         <v>640277000.0</v>
       </c>
       <c r="H12">
         <v>20074000.0</v>
       </c>
       <c r="I12">
         <v>31340000.0</v>
       </c>
       <c r="J12">
         <v>226705000.0</v>
       </c>
       <c r="K12">
         <v>2911000.0</v>
       </c>
       <c r="L12">
         <v>6749000.0</v>
       </c>
       <c r="M12">
         <v>3067000.0</v>
       </c>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-37660000.0</v>
       </c>
       <c r="F13">
         <v>-5278000.0</v>
       </c>
       <c r="G13">
         <v>-7832000.0</v>
       </c>
       <c r="H13">
         <v>38878000.0</v>
       </c>
       <c r="I13">
         <v>48684000.0</v>
       </c>
       <c r="J13">
         <v>-3737000.0</v>
       </c>
       <c r="K13">
         <v>-23810000.0</v>
       </c>
       <c r="L13">
         <v>50526000.0</v>
       </c>
       <c r="M13">
         <v>10530000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B14">
         <v>284816000.0</v>
       </c>
       <c r="C14">
         <v>264756000.0</v>
       </c>
       <c r="D14">
         <v>246096000.0</v>
       </c>
       <c r="E14">
         <v>236677000.0</v>
       </c>
       <c r="F14">
         <v>238769000.0</v>
       </c>
       <c r="G14">
         <v>238968000.0</v>
       </c>
       <c r="H14">
         <v>231447000.0</v>
       </c>
       <c r="I14">
         <v>213692000.0</v>
       </c>
@@ -20362,99 +20563,99 @@
       </c>
       <c r="L14">
         <v>85238000.0</v>
       </c>
       <c r="M14">
         <v>71156000.0</v>
       </c>
       <c r="N14">
         <v>52917000.0</v>
       </c>
       <c r="O14">
         <v>41880318.0</v>
       </c>
       <c r="P14">
         <v>32737779.0</v>
       </c>
       <c r="Q14">
         <v>24569323.0</v>
       </c>
       <c r="R14">
         <v>22957029.0</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B15">
         <v>266880999.0</v>
       </c>
       <c r="C15">
         <v>265230000.0</v>
       </c>
       <c r="D15">
         <v>257799000.0</v>
       </c>
       <c r="E15">
         <v>256196000.0</v>
       </c>
       <c r="F15">
         <v>255079000.0</v>
       </c>
       <c r="G15">
         <v>253423000.0</v>
       </c>
       <c r="H15">
         <v>242926000.0</v>
       </c>
       <c r="I15">
         <v>166566000.0</v>
       </c>
       <c r="J15">
         <v>114118000.0</v>
       </c>
       <c r="K15">
         <v>87731000.0</v>
       </c>
       <c r="L15">
         <v>45078000.0</v>
       </c>
       <c r="M15">
         <v>32345000.0</v>
       </c>
       <c r="N15">
         <v>14669000.0</v>
       </c>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="A16" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B16">
         <v>8564000.0</v>
       </c>
       <c r="C16">
         <v>14000.0</v>
       </c>
       <c r="D16">
         <v>11000.0</v>
       </c>
       <c r="E16">
         <v>35000.0</v>
       </c>
       <c r="F16">
         <v>250000.0</v>
       </c>
       <c r="G16">
         <v>2000.0</v>
       </c>
       <c r="H16">
         <v>10000.0</v>
       </c>
       <c r="I16">
         <v>99000.0</v>
       </c>
@@ -20466,73 +20667,73 @@
       </c>
       <c r="L16">
         <v>7000.0</v>
       </c>
       <c r="M16">
         <v>6000.0</v>
       </c>
       <c r="N16">
         <v>7000.0</v>
       </c>
       <c r="O16">
         <v>6500.0</v>
       </c>
       <c r="P16">
         <v>3000.0</v>
       </c>
       <c r="Q16">
         <v>3000.0</v>
       </c>
       <c r="R16">
         <v>3002.0</v>
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="A17" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="A18" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B18">
         <v>276985000.0</v>
       </c>
       <c r="C18">
         <v>136482000.0</v>
       </c>
       <c r="D18">
         <v>33363000.0</v>
       </c>
       <c r="E18">
         <v>126366000.0</v>
       </c>
       <c r="F18">
         <v>220212000.0</v>
       </c>
       <c r="G18">
         <v>184128000.0</v>
       </c>
       <c r="H18">
         <v>129431000.0</v>
       </c>
       <c r="I18">
         <v>-40226000.0</v>
       </c>
@@ -20544,165 +20745,165 @@
       </c>
       <c r="L18">
         <v>-163649000.0</v>
       </c>
       <c r="M18">
         <v>-280052000.0</v>
       </c>
       <c r="N18">
         <v>-91357000.0</v>
       </c>
       <c r="O18">
         <v>-138003057.0</v>
       </c>
       <c r="P18">
         <v>-107456798.0</v>
       </c>
       <c r="Q18">
         <v>19686530.0</v>
       </c>
       <c r="R18">
         <v>13365299.0</v>
       </c>
     </row>
     <row r="19" spans="1:18">
       <c r="A19" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-202014000.0</v>
       </c>
       <c r="D19">
         <v>-196921000.0</v>
       </c>
       <c r="E19">
         <v>-129945000.0</v>
       </c>
       <c r="F19">
         <v>-39188000.0</v>
       </c>
       <c r="G19">
         <v>-105099000.0</v>
       </c>
       <c r="H19">
         <v>-144490000.0</v>
       </c>
       <c r="I19">
         <v>-779663000.0</v>
       </c>
       <c r="J19">
         <v>-105231000.0</v>
       </c>
       <c r="K19">
         <v>-50831000.0</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
     </row>
     <row r="20" spans="1:18">
       <c r="A20" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>479100000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="A21" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B21">
         <v>22908000.0</v>
       </c>
       <c r="C21">
         <v>900279000.0</v>
       </c>
       <c r="D21">
         <v>225857000.0</v>
       </c>
       <c r="E21">
         <v>129614000.0</v>
       </c>
       <c r="F21">
         <v>42532000.0</v>
       </c>
       <c r="G21">
         <v>71088000.0</v>
       </c>
       <c r="H21">
         <v>103175000.0</v>
       </c>
       <c r="I21">
         <v>230485000.0</v>
       </c>
       <c r="J21">
         <v>230485000.0</v>
       </c>
       <c r="K21">
         <v>230485000.0</v>
       </c>
       <c r="L21">
         <v>-509000.0</v>
       </c>
       <c r="M21">
         <v>173930000.0</v>
       </c>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
     </row>
     <row r="22" spans="1:18">
       <c r="A22" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B22">
         <v>111319000.0</v>
       </c>
       <c r="C22">
         <v>99575000.0</v>
       </c>
       <c r="D22">
         <v>68268000.0</v>
       </c>
       <c r="E22">
         <v>30318000.0</v>
       </c>
       <c r="F22">
         <v>10279000.0</v>
       </c>
       <c r="G22">
         <v>-594732000.0</v>
       </c>
       <c r="H22">
         <v>39132000.0</v>
       </c>
       <c r="I22">
         <v>-10551000.0</v>
       </c>
@@ -20714,51 +20915,51 @@
       </c>
       <c r="L22">
         <v>-154273000.0</v>
       </c>
       <c r="M22">
         <v>24946000.0</v>
       </c>
       <c r="N22">
         <v>11071000.0</v>
       </c>
       <c r="O22">
         <v>4503438.0</v>
       </c>
       <c r="P22">
         <v>69241.0</v>
       </c>
       <c r="Q22">
         <v>10479458.0</v>
       </c>
       <c r="R22">
         <v>21227738.0</v>
       </c>
     </row>
     <row r="23" spans="1:18">
       <c r="A23" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B23">
         <v>-8886000.0</v>
       </c>
       <c r="C23">
         <v>-774366000.0</v>
       </c>
       <c r="D23">
         <v>-7314000.0</v>
       </c>
       <c r="E23">
         <v>840521000.0</v>
       </c>
       <c r="F23">
         <v>683987000.0</v>
       </c>
       <c r="G23">
         <v>771700000.0</v>
       </c>
       <c r="H23">
         <v>1585837000.0</v>
       </c>
       <c r="I23">
         <v>485490000.0</v>
       </c>
@@ -20770,51 +20971,51 @@
       </c>
       <c r="L23">
         <v>-3598000.0</v>
       </c>
       <c r="M23">
         <v>-1001000.0</v>
       </c>
       <c r="N23">
         <v>1203000.0</v>
       </c>
       <c r="O23">
         <v>-1835508.0</v>
       </c>
       <c r="P23">
         <v>-1336000.0</v>
       </c>
       <c r="Q23">
         <v>-8097473.0</v>
       </c>
       <c r="R23">
         <v>80322364.0</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B24">
         <v>68000.0</v>
       </c>
       <c r="C24">
         <v>2838000.0</v>
       </c>
       <c r="D24">
         <v>5869000.0</v>
       </c>
       <c r="E24">
         <v>597000.0</v>
       </c>
       <c r="F24">
         <v>1559000.0</v>
       </c>
       <c r="G24">
         <v>1324000.0</v>
       </c>
       <c r="H24">
         <v>4181000.0</v>
       </c>
       <c r="I24">
         <v>7875000.0</v>
       </c>
@@ -20826,51 +21027,51 @@
       </c>
       <c r="L24">
         <v>2892000.0</v>
       </c>
       <c r="M24">
         <v>1420000.0</v>
       </c>
       <c r="N24">
         <v>2227000.0</v>
       </c>
       <c r="O24">
         <v>1388065.0</v>
       </c>
       <c r="P24">
         <v>795065.0</v>
       </c>
       <c r="Q24">
         <v>117955.0</v>
       </c>
       <c r="R24">
         <v>2816810.0</v>
       </c>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B25">
         <v>23191000.0</v>
       </c>
       <c r="C25">
         <v>21400000.0</v>
       </c>
       <c r="D25">
         <v>18254000.0</v>
       </c>
       <c r="E25">
         <v>9579000.0</v>
       </c>
       <c r="F25">
         <v>9598000.0</v>
       </c>
       <c r="G25">
         <v>639749000.0</v>
       </c>
       <c r="H25">
         <v>15491000.0</v>
       </c>
       <c r="I25">
         <v>27343000.0</v>
       </c>
@@ -20882,85 +21083,85 @@
       </c>
       <c r="L25">
         <v>1702000.0</v>
       </c>
       <c r="M25">
         <v>1224000.0</v>
       </c>
       <c r="N25">
         <v>2192000.0</v>
       </c>
       <c r="O25">
         <v>-57869.0</v>
       </c>
       <c r="P25">
         <v>-921226.0</v>
       </c>
       <c r="Q25">
         <v>10479458.0</v>
       </c>
       <c r="R25">
         <v>363182.0</v>
       </c>
     </row>
     <row r="26" spans="1:18">
       <c r="A26" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>479100000.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>300454000.0</v>
       </c>
       <c r="L26">
         <v>479794000.0</v>
       </c>
       <c r="M26">
         <v>538310000.0</v>
       </c>
       <c r="N26">
         <v>243501000.0</v>
       </c>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="A27" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B27">
         <v>4342000.0</v>
       </c>
       <c r="C27">
         <v>16552000.0</v>
       </c>
       <c r="D27">
         <v>22169000.0</v>
       </c>
       <c r="E27">
         <v>15894000.0</v>
       </c>
       <c r="F27">
         <v>15523000.0</v>
       </c>
       <c r="G27">
         <v>8400000.0</v>
       </c>
       <c r="H27">
         <v>10814000.0</v>
       </c>
       <c r="I27">
         <v>11740000.0</v>
       </c>
@@ -20968,51 +21169,51 @@
         <v>11708000.0</v>
       </c>
       <c r="K27">
         <v>10373000.0</v>
       </c>
       <c r="L27">
         <v>3863000.0</v>
       </c>
       <c r="M27">
         <v>3034000.0</v>
       </c>
       <c r="N27">
         <v>1343000.0</v>
       </c>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27">
         <v>382435.0</v>
       </c>
       <c r="R27">
         <v>268868.0</v>
       </c>
     </row>
     <row r="28" spans="1:18">
       <c r="A28" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B28">
         <v>-270755000.0</v>
       </c>
       <c r="C28">
         <v>-139317000.0</v>
       </c>
       <c r="D28">
         <v>-39256000.0</v>
       </c>
       <c r="E28">
         <v>-130610000.0</v>
       </c>
       <c r="F28">
         <v>-226239000.0</v>
       </c>
       <c r="G28">
         <v>-188107000.0</v>
       </c>
       <c r="H28">
         <v>-156179000.0</v>
       </c>
       <c r="I28">
         <v>549409000.0</v>
       </c>
@@ -21024,51 +21225,51 @@
       </c>
       <c r="L28">
         <v>160758000.0</v>
       </c>
       <c r="M28">
         <v>278631000.0</v>
       </c>
       <c r="N28">
         <v>85756000.0</v>
       </c>
       <c r="O28">
         <v>136618492.0</v>
       </c>
       <c r="P28">
         <v>106661733.0</v>
       </c>
       <c r="Q28">
         <v>-19804487.0</v>
       </c>
       <c r="R28">
         <v>-16545297.0</v>
       </c>
     </row>
     <row r="29" spans="1:18">
       <c r="A29" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B29">
         <v>394262000.0</v>
       </c>
       <c r="C29">
         <v>341334000.0</v>
       </c>
       <c r="D29">
         <v>271885000.0</v>
       </c>
       <c r="E29">
         <v>260590000.0</v>
       </c>
       <c r="F29">
         <v>265425000.0</v>
       </c>
       <c r="G29">
         <v>293198000.0</v>
       </c>
       <c r="H29">
         <v>300580000.0</v>
       </c>
       <c r="I29">
         <v>226340000.0</v>
       </c>
@@ -21080,51 +21281,51 @@
       </c>
       <c r="L29">
         <v>117401000.0</v>
       </c>
       <c r="M29">
         <v>101891000.0</v>
       </c>
       <c r="N29">
         <v>68190000.0</v>
       </c>
       <c r="O29">
         <v>41973678.0</v>
       </c>
       <c r="P29">
         <v>33781851.0</v>
       </c>
       <c r="Q29">
         <v>38572292.0</v>
       </c>
       <c r="R29">
         <v>42944922.0</v>
       </c>
     </row>
     <row r="30" spans="1:18">
       <c r="A30" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B30">
         <v>-114957000.0</v>
       </c>
       <c r="C30">
         <v>-202014000.0</v>
       </c>
       <c r="D30">
         <v>-232653000.0</v>
       </c>
       <c r="E30">
         <v>-129945000.0</v>
       </c>
       <c r="F30">
         <v>-39188000.0</v>
       </c>
       <c r="G30">
         <v>-105099000.0</v>
       </c>
       <c r="H30">
         <v>-144490000.0</v>
       </c>
       <c r="I30">
         <v>-779663000.0</v>
       </c>
@@ -21155,799 +21356,809 @@
       <c r="R30">
         <v>-26762813.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BN30"/>
+  <dimension ref="A1:BO30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:66">
+    <row r="1" spans="1:67">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>79</v>
       </c>
       <c r="C1" t="s">
+        <v>80</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="E1" t="s">
         <v>81</v>
       </c>
       <c r="F1" t="s">
         <v>82</v>
       </c>
       <c r="G1" t="s">
+        <v>83</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="I1" t="s">
         <v>84</v>
       </c>
       <c r="J1" t="s">
         <v>85</v>
       </c>
       <c r="K1" t="s">
+        <v>86</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="M1" t="s">
         <v>87</v>
       </c>
       <c r="N1" t="s">
         <v>88</v>
       </c>
       <c r="O1" t="s">
+        <v>89</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="Q1" t="s">
         <v>90</v>
       </c>
       <c r="R1" t="s">
         <v>91</v>
       </c>
       <c r="S1" t="s">
+        <v>92</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="U1" t="s">
         <v>93</v>
       </c>
       <c r="V1" t="s">
         <v>94</v>
       </c>
       <c r="W1" t="s">
+        <v>95</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="Y1" t="s">
         <v>96</v>
       </c>
       <c r="Z1" t="s">
         <v>97</v>
       </c>
       <c r="AA1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AC1" t="s">
         <v>99</v>
       </c>
       <c r="AD1" t="s">
         <v>100</v>
       </c>
       <c r="AE1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AG1" t="s">
         <v>102</v>
       </c>
       <c r="AH1" t="s">
         <v>103</v>
       </c>
       <c r="AI1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AK1" t="s">
         <v>105</v>
       </c>
       <c r="AL1" t="s">
         <v>106</v>
       </c>
       <c r="AM1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AO1" t="s">
         <v>108</v>
       </c>
       <c r="AP1" t="s">
         <v>109</v>
       </c>
       <c r="AQ1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AS1" t="s">
         <v>111</v>
       </c>
       <c r="AT1" t="s">
         <v>112</v>
       </c>
       <c r="AU1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AW1" t="s">
         <v>114</v>
       </c>
       <c r="AX1" t="s">
         <v>115</v>
       </c>
       <c r="AY1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="BA1" t="s">
         <v>117</v>
       </c>
       <c r="BB1" t="s">
         <v>118</v>
       </c>
       <c r="BC1" t="s">
+        <v>119</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="BE1" t="s">
         <v>120</v>
       </c>
       <c r="BF1" t="s">
         <v>121</v>
       </c>
       <c r="BG1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="BI1" t="s">
         <v>123</v>
       </c>
       <c r="BJ1" t="s">
         <v>124</v>
       </c>
       <c r="BK1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BM1" t="s">
         <v>126</v>
       </c>
       <c r="BN1" t="s">
         <v>127</v>
       </c>
+      <c r="BO1" t="s">
+        <v>128</v>
+      </c>
     </row>
-    <row r="2" spans="1:66">
+    <row r="2" spans="1:67">
       <c r="A2" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B2">
+        <v>14522000.0</v>
+      </c>
+      <c r="C2">
         <v>8564000.0</v>
       </c>
-      <c r="C2">
-[...1 lines deleted...]
-      </c>
       <c r="D2">
-        <v>2000.0</v>
+        <v>0.0</v>
       </c>
       <c r="E2">
         <v>2000.0</v>
       </c>
       <c r="F2">
+        <v>2000.0</v>
+      </c>
+      <c r="G2">
         <v>14000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>79000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>9000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>8000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>11000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>6000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>31000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>6000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>35000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>6000.0</v>
       </c>
-      <c r="P2">
-[...1 lines deleted...]
-      </c>
       <c r="Q2">
+        <v>0.0</v>
+      </c>
+      <c r="R2">
         <v>15000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>248000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>250000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>2000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>99000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000.0</v>
       </c>
       <c r="W2">
         <v>2000.0</v>
       </c>
       <c r="X2">
         <v>2000.0</v>
       </c>
       <c r="Y2">
         <v>2000.0</v>
       </c>
       <c r="Z2">
+        <v>2000.0</v>
+      </c>
+      <c r="AA2">
         <v>10000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000.0</v>
       </c>
       <c r="AB2">
         <v>2000.0</v>
       </c>
       <c r="AC2">
+        <v>2000.0</v>
+      </c>
+      <c r="AD2">
         <v>227000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>99000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>2830000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>2527000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>710506000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>47000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>923000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>319000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>7000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>65000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7000.0</v>
       </c>
       <c r="AN2">
         <v>7000.0</v>
       </c>
       <c r="AO2">
         <v>7000.0</v>
       </c>
       <c r="AP2">
         <v>7000.0</v>
       </c>
       <c r="AQ2">
         <v>7000.0</v>
       </c>
       <c r="AR2">
         <v>7000.0</v>
       </c>
       <c r="AS2">
-        <v>6000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="AT2">
         <v>6000.0</v>
       </c>
       <c r="AU2">
-        <v>7000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="AV2">
         <v>7000.0</v>
       </c>
       <c r="AW2">
         <v>7000.0</v>
       </c>
       <c r="AX2">
         <v>7000.0</v>
       </c>
       <c r="AY2">
         <v>7000.0</v>
       </c>
       <c r="AZ2">
-        <v>6500.0</v>
+        <v>7000.0</v>
       </c>
       <c r="BA2">
         <v>6500.0</v>
       </c>
       <c r="BB2">
         <v>6500.0</v>
       </c>
       <c r="BC2">
         <v>6500.0</v>
       </c>
       <c r="BD2">
         <v>6500.0</v>
       </c>
       <c r="BE2">
         <v>6500.0</v>
       </c>
       <c r="BF2">
-        <v>3000.0</v>
+        <v>6500.0</v>
       </c>
       <c r="BG2">
         <v>3000.0</v>
       </c>
       <c r="BH2">
         <v>3000.0</v>
       </c>
       <c r="BI2">
+        <v>3000.0</v>
+      </c>
+      <c r="BJ2">
         <v>2553953.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>3000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>348477.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>521240.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>1043464.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>3002.0</v>
       </c>
     </row>
-    <row r="3" spans="1:66">
+    <row r="3" spans="1:67">
       <c r="A3" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B3">
+        <v>37370000</v>
+      </c>
+      <c r="C3">
         <v>24238000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>51749000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>23991000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>23169000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>18368000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>29016000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>28686000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>48537000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>98613000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>79474000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>52646000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>65005000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>41397000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>46163000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>44243000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>23588000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>20230000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>15820000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>13958000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>9250000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>6185000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>11189000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>30483000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>22123000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>45275000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>37003000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>46325000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>51482000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>36339000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>65634000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>51569000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>113979000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>35384000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>40337000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>32591000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>17034000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>15926000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>4987000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>21443000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>8537000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>16273000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>40416000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>57947000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>64913000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>117774000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>106714000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>86723000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>101747000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>86759000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>50641000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>56016739</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>29534498</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>23354763</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>31503774</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>41878365</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>63199156</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>43395440</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>76085465</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>33955018</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>26433423</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>4764743</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>2434935</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>5455514</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>6523131</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>4472182</v>
       </c>
     </row>
-    <row r="4" spans="1:66">
+    <row r="4" spans="1:67">
       <c r="A4" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-      <c r="N4">
+      <c r="N4"/>
+      <c r="O4">
         <v>51602000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>157942000.0</v>
       </c>
-      <c r="P4"/>
       <c r="Q4"/>
-      <c r="R4">
+      <c r="R4"/>
+      <c r="S4">
         <v>51137000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>156773000.0</v>
       </c>
-      <c r="T4"/>
       <c r="U4"/>
-      <c r="V4">
+      <c r="V4"/>
+      <c r="W4">
         <v>50931000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>152570000.0</v>
       </c>
-      <c r="X4"/>
       <c r="Y4"/>
-      <c r="Z4">
+      <c r="Z4"/>
+      <c r="AA4">
         <v>50755000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>184596000.0</v>
       </c>
-      <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
+      <c r="AD4"/>
+      <c r="AE4">
         <v>47259000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>3967000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>46672000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>62462000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>18042000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>37857000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>37877000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>34981000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>32654000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>29760000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>29538000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>29163000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>28330000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>27818000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>25260000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>24374000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>23682000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>23117000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>97826000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>-19047000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>-18273000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>-17287000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>-9395480.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>-10290520.0</v>
       </c>
-      <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
+      <c r="BO4"/>
     </row>
-    <row r="5" spans="1:66">
+    <row r="5" spans="1:67">
       <c r="A5" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -21970,442 +22181,449 @@
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
+      <c r="BO5"/>
     </row>
-    <row r="6" spans="1:66">
+    <row r="6" spans="1:67">
       <c r="A6" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B6">
+        <v>-5044000.0</v>
+      </c>
+      <c r="C6">
         <v>5958000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>8564000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2000.0</v>
       </c>
       <c r="E6">
         <v>-2000.0</v>
       </c>
       <c r="F6">
+        <v>-2000.0</v>
+      </c>
+      <c r="G6">
         <v>-12000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-65000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>70000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>1000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-3000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>5000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-25000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>25000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-29000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>29000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>6000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-15000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>15000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-250000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>248000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-97000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>97000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-86638000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-17825000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>97000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-8000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>8000.0</v>
       </c>
-      <c r="AB6">
-[...1 lines deleted...]
-      </c>
       <c r="AC6">
+        <v>0.0</v>
+      </c>
+      <c r="AD6">
         <v>-225000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>128000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-2731000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>303000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-707979000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>710459000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-876000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>604000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>312000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-58000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>58000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>29538000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>29163000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>28330000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>27818000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>25260000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>1000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>23682000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-1000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>97826000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-19047000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-18273000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-17287000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>500.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-10290520.0</v>
       </c>
-      <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
-      <c r="BF6">
+      <c r="BF6"/>
+      <c r="BG6">
         <v>3500.0</v>
       </c>
-      <c r="BG6"/>
       <c r="BH6"/>
-      <c r="BI6">
+      <c r="BI6"/>
+      <c r="BJ6">
         <v>-2550953.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>2550953.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-345477.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-172763.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-522224.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>1040462.0</v>
       </c>
     </row>
-    <row r="7" spans="1:66">
+    <row r="7" spans="1:67">
       <c r="A7" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B7">
+        <v>52664000.0</v>
+      </c>
+      <c r="C7">
         <v>-46472000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>30522000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-34567000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>21107000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-46934000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>22801000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-51428000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-2294000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-30602000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-6841000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-40817000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>2298000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-9454000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>5686000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-25586000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>20518000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-32345000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>12556000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-22783000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>29723000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-28198000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>29705000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-25341000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>22320000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-26401000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>13558000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-11766000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>26372000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-25844000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>17622000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-26272000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-28604000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>24033000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>5731000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-1074000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>3362000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-11777000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-21846000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>7611000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>4476000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-10829000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>988000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>445000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-25000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-18960000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>1676000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>13535000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-1740000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-11973000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>4717000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>322634.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>485497.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-5345131.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-1044634.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>57893.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>2629989.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-5995457.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-3554364.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>188352.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>3661425.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>1600644.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-4553858.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>2118517.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>1186585.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>1029998.0</v>
       </c>
     </row>
-    <row r="8" spans="1:66">
+    <row r="8" spans="1:67">
       <c r="A8" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -22428,1430 +22646,1449 @@
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
+      <c r="BO8"/>
     </row>
-    <row r="9" spans="1:66">
+    <row r="9" spans="1:67">
       <c r="A9" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B9">
+        <v>23374000.0</v>
+      </c>
+      <c r="C9">
         <v>-38174000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>21389000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-5336000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-1162000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-8253000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>16514000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-73000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-4507000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-6257000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>415000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7651000.0</v>
       </c>
       <c r="M9">
         <v>-7651000.0</v>
       </c>
       <c r="N9">
+        <v>-7651000.0</v>
+      </c>
+      <c r="O9">
         <v>3420000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>31118000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>38869000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-3460000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-1138000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-4733000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>3232000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>4425000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-2779000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>9139000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>1320000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>5963000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>7120000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>1446000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>5464000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-11186000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-1381000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>13547000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-12740000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-53874000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>3038000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>399000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-891000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>4906000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-268000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-13957000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>2384000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>3529000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>1464000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>1183000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-5232000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>2277000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>1333000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-798000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>5224000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-4748000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-2337000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-6206000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-3346295.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-471253.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-1650452.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>1818300.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-1154286.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>-55987.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>-439333.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>-834219.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>809004.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>-1479425.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>528856.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>-831898.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>145252.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>-1459943.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>1810592.0</v>
       </c>
     </row>
-    <row r="10" spans="1:66">
+    <row r="10" spans="1:67">
       <c r="A10" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B10">
+        <v>-36924000.0</v>
+      </c>
+      <c r="C10">
         <v>-15390000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-5710000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-11256000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-11888000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-12240000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-10943000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-30971000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-28962000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-30979000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-24921000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-20057000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-18490000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-13328000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-10886000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-9549000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-5998000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-5161000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-2445000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-3657000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-3229000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-3261000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>424000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-1055000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-3005000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-8046000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-3914000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-6359000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-8205000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-6659000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-5972000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-3683000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>5902000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-2983000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>1047000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-5238000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-5443000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-4113000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-11232000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-3764000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-727000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-725000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-5000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-1870000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-4846000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-7619000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-6133000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>2112000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>1661000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-2582000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-2592000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-1467917.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-634485.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-1030598.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-53572.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-724625.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>1351122.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-1576729.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>872097.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>42668.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>1239507.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-180409.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-380033.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>735716.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>68017.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>79411.0</v>
       </c>
     </row>
-    <row r="11" spans="1:66">
+    <row r="11" spans="1:67">
       <c r="A11" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>-951000.0</v>
       </c>
-      <c r="M11">
-[...1 lines deleted...]
-      </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
+        <v>0.0</v>
+      </c>
+      <c r="P11">
         <v>2164000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>6835000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>750000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-2202000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>5562000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>967000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>1178000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>1316000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>352000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-3870000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-5263000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>5036000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-8232000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>3732000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>2749000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-4013000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-389000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-154000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2298500.0</v>
       </c>
       <c r="AH11">
         <v>-2298500.0</v>
       </c>
       <c r="AI11">
+        <v>-2298500.0</v>
+      </c>
+      <c r="AJ11">
         <v>2531000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-17192000.0</v>
       </c>
-      <c r="AK11">
-[...1 lines deleted...]
-      </c>
       <c r="AL11">
+        <v>0.0</v>
+      </c>
+      <c r="AM11">
         <v>-6321000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-2291000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>8442000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>1717000.0</v>
       </c>
-      <c r="AP11"/>
-      <c r="AQ11">
+      <c r="AQ11"/>
+      <c r="AR11">
         <v>-60667000.0</v>
       </c>
-      <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
-      <c r="AU11">
+      <c r="AU11"/>
+      <c r="AV11">
         <v>-1431000.0</v>
       </c>
-      <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
+      <c r="BO11"/>
     </row>
-    <row r="12" spans="1:66">
+    <row r="12" spans="1:67">
       <c r="A12" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
-[...1 lines deleted...]
-      </c>
+      <c r="L12"/>
       <c r="M12">
         <v>4067000.0</v>
       </c>
       <c r="N12">
         <v>4067000.0</v>
       </c>
       <c r="O12">
+        <v>4067000.0</v>
+      </c>
+      <c r="P12">
         <v>3860000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>4597000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>3850000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>3259000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>3821000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>2412000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>5524000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>4128000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>7231000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>4802000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>10053000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>618191000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>8647000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>267000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>4738000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>6422000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>7059000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>4746000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9767500.0</v>
       </c>
       <c r="AH12">
         <v>9767500.0</v>
       </c>
       <c r="AI12">
+        <v>9767500.0</v>
+      </c>
+      <c r="AJ12">
         <v>226705000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>3411000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>5334000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>3813000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>2911000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>6933000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>4787000.0</v>
       </c>
-      <c r="AP12"/>
-      <c r="AQ12">
+      <c r="AQ12"/>
+      <c r="AR12">
         <v>6749000.0</v>
       </c>
-      <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
-      <c r="AU12">
+      <c r="AU12"/>
+      <c r="AV12">
         <v>3067000.0</v>
       </c>
-      <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
+      <c r="BO12"/>
     </row>
-    <row r="13" spans="1:66">
+    <row r="13" spans="1:67">
       <c r="A13" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>-12158000.0</v>
       </c>
       <c r="N13">
         <v>-12158000.0</v>
       </c>
       <c r="O13">
+        <v>-12158000.0</v>
+      </c>
+      <c r="P13">
         <v>18699000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-61741000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>29226000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-23844000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>14172000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-23325000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>27349000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-23474000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>19790000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-21736000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>24625000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-30511000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>24258000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-14603000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>43014000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-13791000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>10436000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-9695000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23971500.0</v>
       </c>
       <c r="AH13">
         <v>23971500.0</v>
       </c>
       <c r="AI13">
+        <v>23971500.0</v>
+      </c>
+      <c r="AJ13">
         <v>-4435000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>28337000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>5727000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-1075000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>-24325000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>549000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>-43000.0</v>
       </c>
-      <c r="AP13"/>
-      <c r="AQ13">
+      <c r="AQ13"/>
+      <c r="AR13">
         <v>50526000.0</v>
       </c>
-      <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
-      <c r="AU13">
+      <c r="AU13"/>
+      <c r="AV13">
         <v>10530000.0</v>
       </c>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
+      <c r="BO13"/>
     </row>
-    <row r="14" spans="1:66">
+    <row r="14" spans="1:67">
       <c r="A14" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B14">
+        <v>89071000.0</v>
+      </c>
+      <c r="C14">
         <v>87146000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>72360000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>71222000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>70841000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>70393000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>68955000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>67237000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>65313000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>63251000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>62470000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>64101000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>60039000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>59486000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>59882000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>58772000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>58959000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>59064000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>59247000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>59265000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>59227000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>61030000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>59796000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>60072000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>60338000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>58762000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>58227000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>57513000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>56783000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>58924000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>56749000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>59403000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>72428000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>25112000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>25110000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>24808000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>24534000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>24151000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>23636000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>23195000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>23412000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>22094000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>21640000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>21360000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>21507000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>20731000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>19631000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>18261000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>17044000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>16220000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>15690000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>13376487.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>12172638.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>11677875.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>11290067.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>10929044.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>10232773.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>9428434.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>8694172.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>8228381.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>7912746.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>7902480.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>6373670.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>6137869.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>6072765.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>5985019.0</v>
       </c>
     </row>
-    <row r="15" spans="1:66">
+    <row r="15" spans="1:67">
       <c r="A15" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B15">
+        <v>76432000.0</v>
+      </c>
+      <c r="C15">
         <v>66885999.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>66739000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>66748000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>66620000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>66774000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>66405000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>66477000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>66492000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>65856000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>64496000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>64521000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>64502000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>64280000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>64079000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>64206000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>63957000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>63954000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>63748000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>63771000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>63802000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>63758000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>63319000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>63299000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>63237000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>63568000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>63205000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>59893000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>59902000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>59926000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>59711000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>59463000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>13361000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>34031000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>30965000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>26918000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>26826000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>29409000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>26375000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>23718000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>19971000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>17667000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>12865000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>10746000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>11240000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>10227000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>10117000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>10141000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>5924000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>6163000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>5540000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>5098700.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>4000000.0</v>
       </c>
-      <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
+      <c r="BO15"/>
     </row>
-    <row r="16" spans="1:66">
+    <row r="16" spans="1:67">
       <c r="A16" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B16">
+        <v>9478000.0</v>
+      </c>
+      <c r="C16">
         <v>14522000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>8564000.0</v>
       </c>
-      <c r="D16">
-[...1 lines deleted...]
-      </c>
       <c r="E16">
-        <v>2000.0</v>
+        <v>0.0</v>
       </c>
       <c r="F16">
         <v>2000.0</v>
       </c>
       <c r="G16">
+        <v>2000.0</v>
+      </c>
+      <c r="H16">
         <v>14000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>79000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>9000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>8000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>11000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>6000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>31000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>6000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>35000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>6000.0</v>
       </c>
-      <c r="Q16">
-[...1 lines deleted...]
-      </c>
       <c r="R16">
+        <v>0.0</v>
+      </c>
+      <c r="S16">
         <v>15000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>248000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>250000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>2000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>99000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000.0</v>
       </c>
       <c r="X16">
         <v>2000.0</v>
       </c>
       <c r="Y16">
         <v>2000.0</v>
       </c>
       <c r="Z16">
         <v>2000.0</v>
       </c>
       <c r="AA16">
+        <v>2000.0</v>
+      </c>
+      <c r="AB16">
         <v>10000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000.0</v>
       </c>
       <c r="AC16">
         <v>2000.0</v>
       </c>
       <c r="AD16">
+        <v>2000.0</v>
+      </c>
+      <c r="AE16">
         <v>227000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>99000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>2830000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>2527000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>710506000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>47000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>923000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>319000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>7000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>65000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7000.0</v>
       </c>
       <c r="AO16">
         <v>7000.0</v>
       </c>
       <c r="AP16">
         <v>7000.0</v>
       </c>
       <c r="AQ16">
         <v>7000.0</v>
       </c>
       <c r="AR16">
         <v>7000.0</v>
       </c>
       <c r="AS16">
         <v>7000.0</v>
       </c>
       <c r="AT16">
-        <v>6000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="AU16">
         <v>6000.0</v>
       </c>
       <c r="AV16">
-        <v>7000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="AW16">
         <v>7000.0</v>
       </c>
       <c r="AX16">
         <v>7000.0</v>
       </c>
       <c r="AY16">
         <v>7000.0</v>
       </c>
       <c r="AZ16">
         <v>7000.0</v>
       </c>
       <c r="BA16">
-        <v>6500.0</v>
+        <v>7000.0</v>
       </c>
       <c r="BB16">
         <v>6500.0</v>
       </c>
       <c r="BC16">
         <v>6500.0</v>
       </c>
       <c r="BD16">
         <v>6500.0</v>
       </c>
       <c r="BE16">
         <v>6500.0</v>
       </c>
       <c r="BF16">
         <v>6500.0</v>
       </c>
       <c r="BG16">
-        <v>3000.0</v>
+        <v>6500.0</v>
       </c>
       <c r="BH16">
         <v>3000.0</v>
       </c>
       <c r="BI16">
         <v>3000.0</v>
       </c>
       <c r="BJ16">
+        <v>3000.0</v>
+      </c>
+      <c r="BK16">
         <v>2553953.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>3000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>348477.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>521240.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>1043464.0</v>
       </c>
     </row>
-    <row r="17" spans="1:66">
+    <row r="17" spans="1:67">
       <c r="A17" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -23874,378 +24111,383 @@
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
+      <c r="BO17"/>
     </row>
-    <row r="18" spans="1:66">
+    <row r="18" spans="1:67">
       <c r="A18" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B18">
+        <v>108314000.0</v>
+      </c>
+      <c r="C18">
         <v>61865000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>87739000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>51888000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>101075000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>36283000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>101179000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>19795000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>48204000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-32696000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>12130000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-2574000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>22866000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>941000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>35936000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>4966000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>70640000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>14824000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>65237000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>31339000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>90209000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>33427000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>86358000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>17736000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>75232000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>4802000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>54697000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>14969000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>48335000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>11430000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>27506000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-12739000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-56003000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>1010000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-994000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>438000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>16952000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>2360000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>4114000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>14696000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>27960000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>5687000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-5758000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-23754000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-30876000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-103261000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-75424000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-47791000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-80147000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-76690000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-24129000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-39847976.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-13385704.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-13994320.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-19905036.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-29525437.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-49700376.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>-38872208.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>-70976226.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>-26290000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>-15296528.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>5105957.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>1117376.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>7047614.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>4803885.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>6717655.0</v>
       </c>
     </row>
-    <row r="19" spans="1:66">
+    <row r="19" spans="1:67">
       <c r="A19" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-23381000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-22354000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-18041000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-26920000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-28379000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-48142000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-98573000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-79262000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-48082000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-64448000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-40861000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-43530000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-43545000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-23156000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-19714000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-15522000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-13397000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-6063000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-4206000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-10909000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-30394000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-21726000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-42070000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-36263000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-32278000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-41296000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-34653000.0</v>
       </c>
-      <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
+      <c r="BO19"/>
     </row>
-    <row r="20" spans="1:66">
+    <row r="20" spans="1:67">
       <c r="A20" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -24268,1894 +24510,1923 @@
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
+      <c r="BO20"/>
     </row>
-    <row r="21" spans="1:66">
+    <row r="21" spans="1:67">
       <c r="A21" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B21">
+        <v>-39091000.0</v>
+      </c>
+      <c r="C21">
         <v>455161000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-9734000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>34138000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-33970000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>32474000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-31119000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>46970000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
-[...1 lines deleted...]
-      </c>
+      <c r="L21"/>
       <c r="M21">
         <v>62636000.0</v>
       </c>
       <c r="N21">
         <v>62636000.0</v>
       </c>
       <c r="O21">
+        <v>62636000.0</v>
+      </c>
+      <c r="P21">
         <v>27567000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>59725000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-6871000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>49193000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>10625000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>32270000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-29241000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>28878000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-23088000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>49095000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-11519000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>56600000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>8185000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>31185000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>1927000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>61878000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>27722000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>71824000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>65469500.0</v>
       </c>
       <c r="AH21">
         <v>65469500.0</v>
       </c>
       <c r="AI21">
+        <v>65469500.0</v>
+      </c>
+      <c r="AJ21">
         <v>97531000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>65469500.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>10177000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>29452000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-43817000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>8818000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-7992000.0</v>
       </c>
-      <c r="AP21"/>
-      <c r="AQ21">
+      <c r="AQ21"/>
+      <c r="AR21">
         <v>-509000.0</v>
       </c>
-      <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
-      <c r="AU21">
+      <c r="AU21"/>
+      <c r="AV21">
         <v>173930000.0</v>
       </c>
-      <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
+      <c r="BO21"/>
     </row>
-    <row r="22" spans="1:66">
+    <row r="22" spans="1:67">
       <c r="A22" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B22">
+        <v>45652000.0</v>
+      </c>
+      <c r="C22">
         <v>38342000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>27760000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>34488000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>28559000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>20512000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>25437000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>19327000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>31238000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>23573000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>12841000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>20902000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>23584000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>10941000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>8366000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>9612000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>9086000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>3254000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>3105000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>4115000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>2688000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>371000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-1474000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>6519000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>2684000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-602461000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>9281000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>13315000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>9949000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>6587000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>10185000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-563000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-4803000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-15370000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>4546000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>4789000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>553000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>1552000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>3269000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-2146000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>3274000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>8538000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-159630000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>9805000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-15904000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>11456000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>8500000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>5013000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>7518000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>3915000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>4437000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>1711765.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>2401434.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>2520801.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>947672.0</v>
       </c>
-      <c r="BD22"/>
       <c r="BE22"/>
-      <c r="BF22">
+      <c r="BF22"/>
+      <c r="BG22">
         <v>1242700.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>-42255.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>-234226.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>-251739.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>534956.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>-1595985.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>4124690.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>3929155.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>4021598.0</v>
       </c>
     </row>
-    <row r="23" spans="1:66">
+    <row r="23" spans="1:67">
       <c r="A23" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B23">
+        <v>-460000.0</v>
+      </c>
+      <c r="C23">
         <v>-296000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-2755000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-17251000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-1300000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-2322000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-5816000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-525000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-2242000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-765783000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-6579000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-130000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>245049000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>266112000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>218430000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-1177000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-259000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-141000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-2866000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-125000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-312000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-429000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-136000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-3621000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-720000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-1047000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-409000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-308000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-771000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-14940000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-68000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-9000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>27136000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>708746000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-9000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>59000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>39614000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-2797000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>80864000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-16000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>58819000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-2055000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-23000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>96467000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>731000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-3561000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-1203000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-7000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>3000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>206000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-2769000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>3874000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>126000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-28000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-253511.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-21142.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-1490958.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-69900.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-1246391.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-57135.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>-32672.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>-3069854.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>-8097473.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>-7277262.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>-5344424.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>-5695298.0</v>
       </c>
     </row>
-    <row r="24" spans="1:66">
+    <row r="24" spans="1:67">
       <c r="A24" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B24">
+        <v>3005000.0</v>
+      </c>
+      <c r="C24">
         <v>118000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-51181000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>610000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>815000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>327000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>2096000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>307000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>395000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>40000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>212000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>4564000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>535000.0</v>
       </c>
       <c r="N24">
         <v>535000.0</v>
       </c>
       <c r="O24">
         <v>535000.0</v>
       </c>
       <c r="P24">
+        <v>535000.0</v>
+      </c>
+      <c r="Q24">
         <v>413000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>432000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>516000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>298000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>561000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>3187000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>1979000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>280000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>89000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>397000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>3205000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>740000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>14047000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>10186000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>1686000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>752000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>690000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-516310000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>703000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>190000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>107000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>24000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>336000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>23000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>220000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>56000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>110000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>1826000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>778000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>67000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>221000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>799000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>210000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>390000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>21000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>2104000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>3719283.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>27226.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>43491.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>35655.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>71105.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>1234005.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>47300.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>20615.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>202145.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>57455.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>514850.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>24650.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>56885.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>18315.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>18105.0</v>
       </c>
     </row>
-    <row r="25" spans="1:66">
+    <row r="25" spans="1:67">
       <c r="A25" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B25">
+        <v>-45250000.0</v>
+      </c>
+      <c r="C25">
         <v>1971000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>6883000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>3585000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>5512000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>7211000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>7303000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>10346000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1885000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>1866000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>18623000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-2073000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-933000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-25399000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1922000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>3436000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>2646000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1575000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>2491000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1186000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>3595000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>2326000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>5011000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>5559000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>7296000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>621883000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>6726000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-10000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>3821000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>4954000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>8535000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>5408000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>12585000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>704000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>545000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>547000.0</v>
       </c>
       <c r="AK25">
         <v>547000.0</v>
       </c>
       <c r="AL25">
         <v>547000.0</v>
       </c>
       <c r="AM25">
         <v>547000.0</v>
       </c>
       <c r="AN25">
+        <v>547000.0</v>
+      </c>
+      <c r="AO25">
         <v>546000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>548000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>467000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>416000.0</v>
       </c>
       <c r="AR25">
         <v>416000.0</v>
       </c>
       <c r="AS25">
+        <v>416000.0</v>
+      </c>
+      <c r="AT25">
         <v>415000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>455000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>307000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>43000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>292000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>582000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>796000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>471785.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>470894.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>453321.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>405633.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>1365991.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>636018.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-152445.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>11686.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>-517490.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>-185537.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-167380.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>-1595985.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>4124690.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>4008905.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>94462.0</v>
       </c>
     </row>
-    <row r="26" spans="1:66">
+    <row r="26" spans="1:67">
       <c r="A26" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
+      <c r="AE26"/>
+      <c r="AF26">
         <v>479100000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-479100000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>479100000.0</v>
       </c>
-      <c r="AH26">
-[...1 lines deleted...]
-      </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
+        <v>0.0</v>
+      </c>
+      <c r="AN26">
         <v>80900000.0</v>
       </c>
-      <c r="AN26">
-[...1 lines deleted...]
-      </c>
       <c r="AO26">
         <v>0.0</v>
       </c>
       <c r="AP26">
         <v>0.0</v>
       </c>
       <c r="AQ26">
+        <v>0.0</v>
+      </c>
+      <c r="AR26">
         <v>87718000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>74500000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>700000.0</v>
       </c>
-      <c r="AT26">
-[...1 lines deleted...]
-      </c>
       <c r="AU26">
+        <v>0.0</v>
+      </c>
+      <c r="AV26">
         <v>148222000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>120618000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>138080000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>262000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>242000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>76745456.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>129010.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>180600000.0</v>
       </c>
-      <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
+      <c r="BO26"/>
     </row>
-    <row r="27" spans="1:66">
+    <row r="27" spans="1:67">
       <c r="A27" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B27">
+        <v>1608000.0</v>
+      </c>
+      <c r="C27">
         <v>2405000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>1527000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>1167000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>-1736000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>3384000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>5552000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>2669000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>562000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>7769000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>4517000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>8024000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>2849000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>6779000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>6178000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>3008000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>2998000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>3710000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>3599000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>3482000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>4260000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>4182000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>4329000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>1332000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>4568000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>-1829000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>2884000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>2090000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>2706000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>3134000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>849000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>1892000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>6760000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>2239000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>3548000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>2813000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>2402000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>2945000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>1892000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>3647000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>3022000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>1812000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>795000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>804000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>1238000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>1026000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>78000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>854000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>1006000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>1096000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>438000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>337550.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>488642.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>78808.0</v>
       </c>
-      <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
-      <c r="BK27">
+      <c r="BK27"/>
+      <c r="BL27">
         <v>196805.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>68109.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>58761.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>58760.0</v>
       </c>
     </row>
-    <row r="28" spans="1:66">
+    <row r="28" spans="1:67">
       <c r="A28" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B28">
+        <v>-115751000.0</v>
+      </c>
+      <c r="C28">
         <v>387747000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-79743000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-52500000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-101890000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-36622000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-103340000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-20032000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-48598000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>32653000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-12337000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-2015000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-23398000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-1506000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-39188000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-5658000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-71087000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-15325000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-65785000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-31652000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-93493000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-35309000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-86638000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-17825000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-75629000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-8015000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-55429000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-29016000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-58746000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-12988000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-32057000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>12352000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-139632000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>708746000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-72000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>59000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-16664000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-2754000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-4079000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-14916000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-28016000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-5797000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>3932000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>22976000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>30810000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>103040000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>74624000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>47581000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>79757000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>76669000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>22318000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>36128693.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>13358478.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>13950829.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>19869381.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>29454332.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>48466371.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>38828408.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>70955611.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>26087856.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>12688120.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-3069854.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-1487503.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-7277262.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-5344424.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-5695298.0</v>
       </c>
     </row>
-    <row r="29" spans="1:66">
+    <row r="29" spans="1:67">
       <c r="A29" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B29">
+        <v>145684000.0</v>
+      </c>
+      <c r="C29">
         <v>86103000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>139488000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>75879000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>124244000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>54651000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>130195000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>48481000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>96741000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>65917000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>91604000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>50072000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>87871000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>42338000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>82099000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>49209000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>94228000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>35054000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>81057000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>45297000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>99459000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>39612000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>97547000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>48219000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>97355000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>50077000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>91700000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>61294000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>99817000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>47769000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>93140000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>38830000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>57976000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>36394000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>39343000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>33029000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>33986000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>18286000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>9101000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>36139000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>36497000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>21960000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>34658000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>34193000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>34037000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>14513000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>31290000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>38932000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>21600000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>10069000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>26512000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>16168763.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>16148794.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>9360443.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>11598738.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>12352928.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>13498780.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>4523232.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>5109239.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>7665017.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>11136895.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>9870700.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>3552311.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>12503128.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>11327016.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>11189837.0</v>
       </c>
     </row>
-    <row r="30" spans="1:66">
+    <row r="30" spans="1:67">
       <c r="A30" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B30">
+        <v>-34977000.0</v>
+      </c>
+      <c r="C30">
         <v>-467892000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-51181000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-23381000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-22354000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-18041000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-26920000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-28379000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-48142000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-98573000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-79262000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-48082000.0</v>
       </c>
       <c r="M30">
         <v>-48082000.0</v>
       </c>
       <c r="N30">
         <v>-48082000.0</v>
       </c>
       <c r="O30">
+        <v>-48082000.0</v>
+      </c>
+      <c r="P30">
         <v>-43530000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-43545000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-23156000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-19714000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-15522000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-13397000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-6063000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-4206000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-10909000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-30394000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-21726000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-42070000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-36263000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-32278000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-41296000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-34653000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-63814000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-50879000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-630289000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-34681000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-40147000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-32484000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-17010000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-15590000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-4964000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-21223000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-8481000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-16163000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-38590000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-57169000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-64846000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-117553000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-105915000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-86513000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-101357000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-86738000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-48830000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-52297456.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-29507272.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-23311272.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-31468119.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-41807260.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-61965151.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-43348140.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-76064850.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-33752873.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-26375968.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-4249893.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-2410285.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-5398629.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-6504816.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-4454077.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>