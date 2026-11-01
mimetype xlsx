--- v2 (2026-09-14)
+++ v3 (2026-11-01)
@@ -14941,54 +14941,54 @@
       </c>
       <c r="BL2">
         <v>8952443.0</v>
       </c>
       <c r="BM2">
         <v>8427663.0</v>
       </c>
       <c r="BN2">
         <v>7827645.0</v>
       </c>
       <c r="BO2">
         <v>8083792.0</v>
       </c>
     </row>
     <row r="3" spans="1:67">
       <c r="A3" t="s">
         <v>130</v>
       </c>
       <c r="B3">
         <v>89071000.0</v>
       </c>
       <c r="C3">
         <v>87146000.0</v>
       </c>
       <c r="D3">
-        <v>72741000.0</v>
+        <v>72360000.0</v>
       </c>
       <c r="E3">
-        <v>70841000.0</v>
+        <v>71222000.0</v>
       </c>
       <c r="F3">
         <v>70841000.0</v>
       </c>
       <c r="G3">
         <v>70393000.0</v>
       </c>
       <c r="H3">
         <v>68955000.0</v>
       </c>
       <c r="I3">
         <v>67237000.0</v>
       </c>
       <c r="J3">
         <v>65313000.0</v>
       </c>
       <c r="K3">
         <v>63251000.0</v>
       </c>
       <c r="L3">
         <v>62470000.0</v>
       </c>
       <c r="M3">
         <v>64101000.0</v>
       </c>
@@ -15466,54 +15466,54 @@
       </c>
       <c r="BL5">
         <v>3909349.0</v>
       </c>
       <c r="BM5">
         <v>6479036.0</v>
       </c>
       <c r="BN5">
         <v>6219071.0</v>
       </c>
       <c r="BO5">
         <v>6285225.0</v>
       </c>
     </row>
     <row r="6" spans="1:67">
       <c r="A6" t="s">
         <v>133</v>
       </c>
       <c r="B6">
         <v>189461000.0</v>
       </c>
       <c r="C6">
         <v>178576000.0</v>
       </c>
       <c r="D6">
-        <v>146336000.0</v>
+        <v>145955000.0</v>
       </c>
       <c r="E6">
-        <v>154802000.0</v>
+        <v>155183000.0</v>
       </c>
       <c r="F6">
         <v>151202000.0</v>
       </c>
       <c r="G6">
         <v>149750000.0</v>
       </c>
       <c r="H6">
         <v>149968000.0</v>
       </c>
       <c r="I6">
         <v>143013000.0</v>
       </c>
       <c r="J6">
         <v>143022000.0</v>
       </c>
       <c r="K6">
         <v>131592000.0</v>
       </c>
       <c r="L6">
         <v>134030000.0</v>
       </c>
       <c r="M6">
         <v>122117000.0</v>
       </c>
@@ -20534,51 +20534,51 @@
       <c r="B14">
         <v>284816000.0</v>
       </c>
       <c r="C14">
         <v>264756000.0</v>
       </c>
       <c r="D14">
         <v>246096000.0</v>
       </c>
       <c r="E14">
         <v>236677000.0</v>
       </c>
       <c r="F14">
         <v>238769000.0</v>
       </c>
       <c r="G14">
         <v>238968000.0</v>
       </c>
       <c r="H14">
         <v>231447000.0</v>
       </c>
       <c r="I14">
         <v>213692000.0</v>
       </c>
       <c r="J14">
-        <v>98603000.0</v>
+        <v>166558000.0</v>
       </c>
       <c r="K14">
         <v>92337000.0</v>
       </c>
       <c r="L14">
         <v>85238000.0</v>
       </c>
       <c r="M14">
         <v>71156000.0</v>
       </c>
       <c r="N14">
         <v>52917000.0</v>
       </c>
       <c r="O14">
         <v>41880318.0</v>
       </c>
       <c r="P14">
         <v>32737779.0</v>
       </c>
       <c r="Q14">
         <v>24569323.0</v>
       </c>
       <c r="R14">
         <v>22957029.0</v>
       </c>
@@ -21054,51 +21054,51 @@
       <c r="B25">
         <v>23191000.0</v>
       </c>
       <c r="C25">
         <v>21400000.0</v>
       </c>
       <c r="D25">
         <v>18254000.0</v>
       </c>
       <c r="E25">
         <v>9579000.0</v>
       </c>
       <c r="F25">
         <v>9598000.0</v>
       </c>
       <c r="G25">
         <v>639749000.0</v>
       </c>
       <c r="H25">
         <v>15491000.0</v>
       </c>
       <c r="I25">
         <v>27343000.0</v>
       </c>
       <c r="J25">
-        <v>2186000.0</v>
+        <v>-65769000.0</v>
       </c>
       <c r="K25">
         <v>2108000.0</v>
       </c>
       <c r="L25">
         <v>1702000.0</v>
       </c>
       <c r="M25">
         <v>1224000.0</v>
       </c>
       <c r="N25">
         <v>2192000.0</v>
       </c>
       <c r="O25">
         <v>-57869.0</v>
       </c>
       <c r="P25">
         <v>-921226.0</v>
       </c>
       <c r="Q25">
         <v>10479458.0</v>
       </c>
       <c r="R25">
         <v>363182.0</v>
       </c>