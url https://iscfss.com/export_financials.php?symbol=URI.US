--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="234">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="235">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -292,50 +292,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -5359,753 +5362,759 @@
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DJ62"/>
+  <dimension ref="A1:DK62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:114">
+    <row r="1" spans="1:115">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="D1" t="s">
         <v>91</v>
       </c>
       <c r="E1" t="s">
         <v>92</v>
       </c>
       <c r="F1" t="s">
+        <v>93</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="H1" t="s">
         <v>94</v>
       </c>
       <c r="I1" t="s">
         <v>95</v>
       </c>
       <c r="J1" t="s">
+        <v>96</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="L1" t="s">
         <v>97</v>
       </c>
       <c r="M1" t="s">
         <v>98</v>
       </c>
       <c r="N1" t="s">
+        <v>99</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="P1" t="s">
         <v>100</v>
       </c>
       <c r="Q1" t="s">
         <v>101</v>
       </c>
       <c r="R1" t="s">
+        <v>102</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="T1" t="s">
         <v>103</v>
       </c>
       <c r="U1" t="s">
         <v>104</v>
       </c>
       <c r="V1" t="s">
+        <v>105</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="X1" t="s">
         <v>106</v>
       </c>
       <c r="Y1" t="s">
         <v>107</v>
       </c>
       <c r="Z1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AB1" t="s">
         <v>109</v>
       </c>
       <c r="AC1" t="s">
         <v>110</v>
       </c>
       <c r="AD1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AF1" t="s">
         <v>112</v>
       </c>
       <c r="AG1" t="s">
         <v>113</v>
       </c>
       <c r="AH1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AJ1" t="s">
         <v>115</v>
       </c>
       <c r="AK1" t="s">
         <v>116</v>
       </c>
       <c r="AL1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AN1" t="s">
         <v>118</v>
       </c>
       <c r="AO1" t="s">
         <v>119</v>
       </c>
       <c r="AP1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AR1" t="s">
         <v>121</v>
       </c>
       <c r="AS1" t="s">
         <v>122</v>
       </c>
       <c r="AT1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AV1" t="s">
         <v>124</v>
       </c>
       <c r="AW1" t="s">
         <v>125</v>
       </c>
       <c r="AX1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AZ1" t="s">
         <v>127</v>
       </c>
       <c r="BA1" t="s">
         <v>128</v>
       </c>
       <c r="BB1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BD1" t="s">
         <v>130</v>
       </c>
       <c r="BE1" t="s">
         <v>131</v>
       </c>
       <c r="BF1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BH1" t="s">
         <v>133</v>
       </c>
       <c r="BI1" t="s">
         <v>134</v>
       </c>
       <c r="BJ1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BL1" t="s">
         <v>136</v>
       </c>
       <c r="BM1" t="s">
         <v>137</v>
       </c>
       <c r="BN1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BP1" t="s">
         <v>139</v>
       </c>
       <c r="BQ1" t="s">
         <v>140</v>
       </c>
       <c r="BR1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BT1" t="s">
         <v>142</v>
       </c>
       <c r="BU1" t="s">
         <v>143</v>
       </c>
       <c r="BV1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BX1" t="s">
         <v>145</v>
       </c>
       <c r="BY1" t="s">
         <v>146</v>
       </c>
       <c r="BZ1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="CB1" t="s">
         <v>148</v>
       </c>
       <c r="CC1" t="s">
         <v>149</v>
       </c>
       <c r="CD1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CF1" t="s">
         <v>151</v>
       </c>
       <c r="CG1" t="s">
         <v>152</v>
       </c>
       <c r="CH1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CJ1" t="s">
         <v>154</v>
       </c>
       <c r="CK1" t="s">
         <v>155</v>
       </c>
       <c r="CL1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CN1" t="s">
         <v>157</v>
       </c>
       <c r="CO1" t="s">
         <v>158</v>
       </c>
       <c r="CP1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CR1" t="s">
         <v>160</v>
       </c>
       <c r="CS1" t="s">
         <v>161</v>
       </c>
       <c r="CT1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CV1" t="s">
         <v>163</v>
       </c>
       <c r="CW1" t="s">
         <v>164</v>
       </c>
       <c r="CX1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CZ1" t="s">
         <v>166</v>
       </c>
       <c r="DA1" t="s">
         <v>167</v>
       </c>
       <c r="DB1" t="s">
+        <v>168</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="DD1" t="s">
         <v>169</v>
       </c>
       <c r="DE1" t="s">
         <v>170</v>
       </c>
       <c r="DF1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DG1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="DH1" t="s">
         <v>172</v>
       </c>
       <c r="DI1" t="s">
         <v>173</v>
       </c>
       <c r="DJ1" t="s">
         <v>174</v>
       </c>
+      <c r="DK1" t="s">
+        <v>175</v>
+      </c>
     </row>
-    <row r="2" spans="1:114">
+    <row r="2" spans="1:115">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2">
+        <v>1085000000.0</v>
+      </c>
+      <c r="C2">
         <v>776000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1276000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1439000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1029000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>748000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1216000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1349000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>959000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>905000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1121000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1339000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1117000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1139000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1136000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1065000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>828000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>816000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1057000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>897000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>562000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>466000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>541000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>316000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>484000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>454000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>839000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>752000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>557000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>536000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>688000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>859000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>513000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>409000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>612000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>692000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>382000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>243000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>409000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>609000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>330000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>271000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>475000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>683000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>465000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>250000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>505000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>625000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>454000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>292000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>366000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>606000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>406000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>286000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>408000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>605000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>384000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>220000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>233000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>282000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>222000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>132000000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>167000000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>188000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>138000000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>128000000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>143000000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>144000000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>154000000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>157000000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>211000000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>311000000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>275000000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>195000000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>248000000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>348000000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>344000000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>218000000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>267000000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>284000000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>318000000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>223000000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>243000000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>336000000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>256000000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>217000000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>262128000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>252548000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>239994000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>151000000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>212103000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>217533000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>191657000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>207000000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>269491000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>252655000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>190454000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>204773000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>253813000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>312014000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>205864000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>260155000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>281352000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>395238000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>313200000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>242900000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>353500000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>249200000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>197600000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>121900000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>137300000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>55900000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>28100000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>5700000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:114">
+    <row r="3" spans="1:115">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -6178,52 +6187,53 @@
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
       <c r="DI3"/>
       <c r="DJ3"/>
+      <c r="DK3"/>
     </row>
-    <row r="4" spans="1:114">
+    <row r="4" spans="1:115">
       <c r="A4" t="s">
         <v>31</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -6296,425 +6306,427 @@
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
+      <c r="DK4"/>
     </row>
-    <row r="5" spans="1:114">
+    <row r="5" spans="1:115">
       <c r="A5" t="s">
         <v>32</v>
       </c>
       <c r="B5">
+        <v>-272000000.0</v>
+      </c>
+      <c r="C5">
         <v>-249000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-283000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-254000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-384000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-405000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-237000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-292000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-279000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-228000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-268000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-241000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-264000000.0</v>
       </c>
       <c r="N5">
         <v>-264000000.0</v>
       </c>
       <c r="O5">
+        <v>-264000000.0</v>
+      </c>
+      <c r="P5">
         <v>-312000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-217000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-151000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-171000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-169000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-117000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-140000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-146000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-214000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-247000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-292000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-186000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-217000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-194000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-216000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-237000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-178000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-196000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-176000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-151000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-143000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-185000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-210000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-218000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-196000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-187000000.0</v>
       </c>
       <c r="AO5">
         <v>-187000000.0</v>
       </c>
       <c r="AP5">
+        <v>-187000000.0</v>
+      </c>
+      <c r="AQ5">
         <v>-250000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-218000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-146000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-163000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-74000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-35000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>16000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-20000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>19000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>53000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>32000000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>64000000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>84000000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>94000000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>73000000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>85000000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>75000000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>63000000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>100000000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>99000000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>87000000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>73000000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>62000000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>78000000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>67000000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>60000000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>33000000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>7000000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>16000000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>68000000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>84000000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>77000000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>92000000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>107000000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>78000000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>51000000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>47000000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>60000000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>63000000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>52000000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>38000000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>50000000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>34000000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>39000000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>-284000000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>4532000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>-4449000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>23886000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>-547000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>-15934000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>-33396000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>-66159000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>-79836000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>-86072000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>-20215000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>-29387000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>-30127000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>-80767000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>-73979000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>-18960000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>-6947000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>421000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>659000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>-453000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>300000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>-100000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>-486800000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>-451700000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>-408900000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>-428700000.0</v>
       </c>
-      <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
+      <c r="DK5"/>
     </row>
-    <row r="6" spans="1:114">
+    <row r="6" spans="1:115">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
-[...1 lines deleted...]
-      </c>
+      <c r="AE6"/>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
@@ -6749,58 +6761,60 @@
       </c>
       <c r="AX6">
         <v>0.0</v>
       </c>
       <c r="AY6">
         <v>0.0</v>
       </c>
       <c r="AZ6">
         <v>0.0</v>
       </c>
       <c r="BA6">
         <v>0.0</v>
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
-      <c r="BF6"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BF6">
+        <v>0.0</v>
+      </c>
+      <c r="BG6"/>
       <c r="BH6">
         <v>0.0</v>
       </c>
-      <c r="BI6"/>
+      <c r="BI6">
+        <v>0.0</v>
+      </c>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
@@ -6810,140 +6824,143 @@
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
       <c r="DE6"/>
       <c r="DF6"/>
       <c r="DG6"/>
       <c r="DH6"/>
       <c r="DI6"/>
       <c r="DJ6"/>
+      <c r="DK6"/>
     </row>
-    <row r="7" spans="1:114">
+    <row r="7" spans="1:115">
       <c r="A7" t="s">
         <v>34</v>
       </c>
       <c r="B7">
+        <v>1133000000.0</v>
+      </c>
+      <c r="C7">
         <v>1441000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>1064000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>1070000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>1071000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>1383000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>1021000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>988000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>966000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>1144000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>890000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>896000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>857000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>853000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>630000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>633000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>625000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>823000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>615000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>630000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>541000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>727000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>524000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>532000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>530000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>711000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>522000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>497000000.0</v>
       </c>
       <c r="AC7">
         <v>497000000.0</v>
       </c>
-      <c r="AD7"/>
+      <c r="AD7">
+        <v>497000000.0</v>
+      </c>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
@@ -6984,52 +7001,53 @@
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
+      <c r="DK7"/>
     </row>
-    <row r="8" spans="1:114">
+    <row r="8" spans="1:115">
       <c r="A8" t="s">
         <v>35</v>
       </c>
       <c r="B8">
         <v>1000000.0</v>
       </c>
       <c r="C8">
         <v>1000000.0</v>
       </c>
       <c r="D8">
         <v>1000000.0</v>
       </c>
       <c r="E8">
         <v>1000000.0</v>
       </c>
       <c r="F8">
         <v>1000000.0</v>
       </c>
       <c r="G8">
         <v>1000000.0</v>
       </c>
       <c r="H8">
         <v>1000000.0</v>
       </c>
       <c r="I8">
@@ -7046,51 +7064,53 @@
       </c>
       <c r="M8">
         <v>1000000.0</v>
       </c>
       <c r="N8">
         <v>1000000.0</v>
       </c>
       <c r="O8">
         <v>1000000.0</v>
       </c>
       <c r="P8">
         <v>1000000.0</v>
       </c>
       <c r="Q8">
         <v>1000000.0</v>
       </c>
       <c r="R8">
         <v>1000000.0</v>
       </c>
       <c r="S8">
         <v>1000000.0</v>
       </c>
       <c r="T8">
         <v>1000000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>1000000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -7140,203 +7160,204 @@
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
+      <c r="DK8"/>
     </row>
-    <row r="9" spans="1:114">
+    <row r="9" spans="1:115">
       <c r="A9" t="s">
         <v>36</v>
       </c>
-      <c r="B9">
+      <c r="B9"/>
+      <c r="C9">
         <v>2769000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>2751000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>2721000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>2688000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>2691000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>2686000000.0</v>
       </c>
-      <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9">
         <v>2642000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>2621000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>2598000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>2626000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>2604000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>2570000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>2535000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>2567000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>2538000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>2506000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>2473000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>2482000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>2463000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>2450000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>2435000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>2440000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>2429000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>2415000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>2394000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>2408000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>2380000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>2351000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>2327000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>2356000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>2322000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>2300000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>2276000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>2288000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>2270000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>2259000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>2221000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>2197000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>2235000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>2165000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>2156000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>2168000000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>2127000000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>2100000000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>2061000000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>2054000000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>2030000000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>2055000000.0</v>
       </c>
-      <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
@@ -7354,451 +7375,455 @@
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
+      <c r="DK9"/>
     </row>
-    <row r="10" spans="1:114">
+    <row r="10" spans="1:115">
       <c r="A10" t="s">
         <v>37</v>
       </c>
       <c r="B10">
+        <v>156000000.0</v>
+      </c>
+      <c r="C10">
         <v>459000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>512000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>548000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>542000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>457000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>479000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>467000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>429000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>363000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>284000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>227000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>99000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>106000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>76000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>68000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>101000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>144000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>320000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>336000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>278000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>202000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>174000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>127000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>513000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>52000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>60000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>75000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>52000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>43000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>65000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>117000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>278000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>352000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>324000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>338000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>337000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>312000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>297000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>265000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>219000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>179000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>171000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>200000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>257000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>158000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>168000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>170000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>227000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>175000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>125000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>133000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>147000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>106000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>68000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>41000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>26000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>36000000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>26000000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>58000000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>205000000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>203000000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>170000000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>30000000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>20000000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>169000000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>149000000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>125000000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>96000000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>77000000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>66000000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>80000000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>515000000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>381000000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>112000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>104000000.0</v>
       </c>
       <c r="BY10">
         <v>104000000.0</v>
       </c>
       <c r="BZ10">
+        <v>104000000.0</v>
+      </c>
+      <c r="CA10">
         <v>119000000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>140000000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>208000000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>331000000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>316000000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>151000000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>254000000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>342000000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>303000000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>149167000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>72384000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>127144000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>79449000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>76348000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>30403000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>32928000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>19231000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>23926000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>23952000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>31250000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>27326000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>30516000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>36135000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>26202000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>34384000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>31715000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>33192000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>34902000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>23800000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>31100000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>19800000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>110800000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>20400000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>21800000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>5500000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>54800000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>68600000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:114">
+    <row r="11" spans="1:115">
       <c r="A11" t="s">
         <v>38</v>
       </c>
-      <c r="B11">
+      <c r="B11"/>
+      <c r="C11">
         <v>459000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>512000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>548000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>542000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>457000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>479000000.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>284000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>227000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>99000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>106000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>76000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>68000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>101000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>144000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>320000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>336000000.0</v>
       </c>
-      <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
@@ -7848,388 +7873,392 @@
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
+      <c r="DK11"/>
     </row>
-    <row r="12" spans="1:114">
+    <row r="12" spans="1:115">
       <c r="A12" t="s">
         <v>39</v>
       </c>
       <c r="B12">
+        <v>156000000.0</v>
+      </c>
+      <c r="C12">
         <v>459000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>512000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>548000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>542000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>457000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>479000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>467000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>429000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>363000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>284000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>227000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>99000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>106000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>76000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>68000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>101000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>144000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>320000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>336000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>278000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>202000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>174000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>127000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>513000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>52000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>60000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>75000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>52000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>43000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>65000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>117000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>278000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>352000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>324000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>338000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>337000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>312000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>297000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>265000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>219000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>179000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>171000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>200000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>257000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>158000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>168000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>170000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>227000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>175000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>125000000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>133000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>147000000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>106000000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>68000000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>41000000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>26000000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>36000000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>26000000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>58000000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>205000000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>203000000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>170000000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>30000000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>20000000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>169000000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>149000000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>125000000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>96000000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>77000000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>66000000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>80000000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>515000000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>381000000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>112000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>104000000.0</v>
       </c>
       <c r="BY12">
         <v>104000000.0</v>
       </c>
       <c r="BZ12">
+        <v>104000000.0</v>
+      </c>
+      <c r="CA12">
         <v>119000000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>140000000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>208000000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>331000000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>316000000.0</v>
       </c>
-      <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
-      <c r="CI12">
+      <c r="CI12"/>
+      <c r="CJ12">
         <v>149167000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>72384000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>127144000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>79449000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>76348000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>30403000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>32928000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>19231000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>23926000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>23952000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>31250000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>27326000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>30516000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>36135000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>26202000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>34384000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>31715000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>33192000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>34902000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>23800000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>31100000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>19800000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>110800000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>20400000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>21800000.0</v>
       </c>
-      <c r="DH12">
+      <c r="DI12">
         <v>5500000.0</v>
       </c>
-      <c r="DI12">
+      <c r="DJ12">
         <v>54800000.0</v>
       </c>
-      <c r="DJ12">
+      <c r="DK12">
         <v>68600000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:114">
+    <row r="13" spans="1:115">
       <c r="A13" t="s">
         <v>40</v>
       </c>
       <c r="B13">
         <v>1000000.0</v>
       </c>
       <c r="C13">
         <v>1000000.0</v>
       </c>
       <c r="D13">
         <v>1000000.0</v>
       </c>
       <c r="E13">
         <v>1000000.0</v>
       </c>
       <c r="F13">
         <v>1000000.0</v>
       </c>
       <c r="G13">
         <v>1000000.0</v>
       </c>
       <c r="H13">
         <v>1000000.0</v>
       </c>
       <c r="I13">
@@ -8445,481 +8474,485 @@
       <c r="CA13">
         <v>1000000.0</v>
       </c>
       <c r="CB13">
         <v>1000000.0</v>
       </c>
       <c r="CC13">
         <v>1000000.0</v>
       </c>
       <c r="CD13">
         <v>1000000.0</v>
       </c>
       <c r="CE13">
         <v>1000000.0</v>
       </c>
       <c r="CF13">
         <v>1000000.0</v>
       </c>
       <c r="CG13">
         <v>1000000.0</v>
       </c>
       <c r="CH13">
         <v>1000000.0</v>
       </c>
       <c r="CI13">
+        <v>1000000.0</v>
+      </c>
+      <c r="CJ13">
         <v>779000.0</v>
       </c>
-      <c r="CJ13">
+      <c r="CK13">
         <v>777000.0</v>
       </c>
-      <c r="CK13">
+      <c r="CL13">
         <v>773000.0</v>
       </c>
-      <c r="CL13">
+      <c r="CM13">
         <v>771000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>769000.0</v>
       </c>
       <c r="CN13">
         <v>769000.0</v>
       </c>
       <c r="CO13">
+        <v>769000.0</v>
+      </c>
+      <c r="CP13">
         <v>771000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>765000.0</v>
       </c>
       <c r="CQ13">
         <v>765000.0</v>
       </c>
       <c r="CR13">
         <v>765000.0</v>
       </c>
       <c r="CS13">
+        <v>765000.0</v>
+      </c>
+      <c r="CT13">
         <v>759000.0</v>
       </c>
-      <c r="CT13">
+      <c r="CU13">
         <v>734000.0</v>
       </c>
-      <c r="CU13">
+      <c r="CV13">
         <v>733000.0</v>
       </c>
-      <c r="CV13">
+      <c r="CW13">
         <v>732000.0</v>
       </c>
-      <c r="CW13">
+      <c r="CX13">
         <v>698000.0</v>
       </c>
-      <c r="CX13">
+      <c r="CY13">
         <v>711000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>703000.0</v>
       </c>
       <c r="CZ13">
         <v>703000.0</v>
       </c>
       <c r="DA13">
+        <v>703000.0</v>
+      </c>
+      <c r="DB13">
         <v>721000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>700000.0</v>
       </c>
       <c r="DC13">
         <v>700000.0</v>
       </c>
-      <c r="DD13"/>
+      <c r="DD13">
+        <v>700000.0</v>
+      </c>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
+      <c r="DK13"/>
     </row>
-    <row r="14" spans="1:114">
+    <row r="14" spans="1:115">
       <c r="A14" t="s">
         <v>41</v>
       </c>
       <c r="B14">
         <v>63600000.0</v>
       </c>
       <c r="C14">
+        <v>63600000.0</v>
+      </c>
+      <c r="D14">
         <v>64275999.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>64947000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>65435000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>66185000.0</v>
       </c>
       <c r="G14">
         <v>66185000.0</v>
       </c>
       <c r="H14">
+        <v>66185000.0</v>
+      </c>
+      <c r="I14">
         <v>66712000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>67417000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>67800000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>68263000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>68841000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>69745000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>69800000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>70053000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>71354000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>72684000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>72900000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>72710000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>72717000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>72674000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>72600000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>72400000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>72275000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>74300000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>75400000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>76857000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>78500000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>80047000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>81500000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>83200000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>84199000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>85200000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>85800000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>85600000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>85400000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>85377000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>85100000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>86445000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>88473000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>90943000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>93600000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>95191000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>97747000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>99065000.0</v>
       </c>
       <c r="AT14">
         <v>99065000.0</v>
       </c>
       <c r="AU14">
+        <v>99065000.0</v>
+      </c>
+      <c r="AV14">
         <v>104076000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>105600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>106424000.0</v>
       </c>
       <c r="AX14">
         <v>106424000.0</v>
       </c>
       <c r="AY14">
+        <v>106424000.0</v>
+      </c>
+      <c r="AZ14">
         <v>105548000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>106715000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>106380000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>105200000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>105300000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>83231000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>76266000.0</v>
       </c>
       <c r="BF14">
         <v>76266000.0</v>
       </c>
       <c r="BG14">
+        <v>76266000.0</v>
+      </c>
+      <c r="BH14">
         <v>73400000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>72972974.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>61287051.0</v>
       </c>
       <c r="BJ14">
         <v>61287051.0</v>
       </c>
       <c r="BK14">
+        <v>61287051.0</v>
+      </c>
+      <c r="BL14">
         <v>68532000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>67691000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>60227000.0</v>
       </c>
       <c r="BN14">
         <v>60227000.0</v>
       </c>
       <c r="BO14">
+        <v>60227000.0</v>
+      </c>
+      <c r="BP14">
         <v>60700000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>60100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>59986000.0</v>
       </c>
       <c r="BR14">
         <v>59986000.0</v>
       </c>
       <c r="BS14">
+        <v>59986000.0</v>
+      </c>
+      <c r="BT14">
         <v>66672000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>86419000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>111764707.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>111764706.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>101142000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>114968000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>96774194.0</v>
       </c>
       <c r="BZ14">
         <v>96774194.0</v>
       </c>
       <c r="CA14">
+        <v>96774194.0</v>
+      </c>
+      <c r="CB14">
         <v>97938145.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>94915255.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>95238096.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>95238095.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>95000000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>94339623.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000000.0</v>
       </c>
       <c r="CH14">
         <v>100000000.0</v>
       </c>
       <c r="CI14">
+        <v>100000000.0</v>
+      </c>
+      <c r="CJ14">
         <v>79310345.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>95238096.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>77697842.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>77248551.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>93776471.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>93564001.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>79300001.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>79300000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>94806978.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>97484376.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>97341000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>97484375.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>94611112.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>85300001.0</v>
       </c>
       <c r="CW14">
         <v>85300001.0</v>
       </c>
       <c r="CX14">
+        <v>85300001.0</v>
+      </c>
+      <c r="CY14">
         <v>85300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>91636843.0</v>
       </c>
       <c r="CZ14">
         <v>91636843.0</v>
       </c>
       <c r="DA14">
         <v>91636843.0</v>
       </c>
       <c r="DB14">
+        <v>91636843.0</v>
+      </c>
+      <c r="DC14">
         <v>91636842.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>98999000.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>92500001.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>90000001.0</v>
       </c>
-      <c r="DF14">
+      <c r="DG14">
         <v>90000000.0</v>
       </c>
-      <c r="DG14">
+      <c r="DH14">
         <v>76829269.0</v>
       </c>
-      <c r="DH14">
+      <c r="DI14">
         <v>28888889.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33314000.0</v>
       </c>
       <c r="DJ14">
         <v>33314000.0</v>
       </c>
+      <c r="DK14">
+        <v>33314000.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:114">
+    <row r="15" spans="1:115">
       <c r="A15" t="s">
         <v>42</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
-[...1 lines deleted...]
-      </c>
+      <c r="L15"/>
       <c r="M15">
         <v>1000000.0</v>
       </c>
       <c r="N15">
         <v>1000000.0</v>
       </c>
       <c r="O15">
         <v>1000000.0</v>
       </c>
       <c r="P15">
         <v>1000000.0</v>
       </c>
       <c r="Q15">
         <v>1000000.0</v>
       </c>
       <c r="R15">
         <v>1000000.0</v>
       </c>
       <c r="S15">
         <v>1000000.0</v>
       </c>
       <c r="T15">
         <v>1000000.0</v>
       </c>
       <c r="U15">
@@ -9099,263 +9132,267 @@
       <c r="CA15">
         <v>1000000.0</v>
       </c>
       <c r="CB15">
         <v>1000000.0</v>
       </c>
       <c r="CC15">
         <v>1000000.0</v>
       </c>
       <c r="CD15">
         <v>1000000.0</v>
       </c>
       <c r="CE15">
         <v>1000000.0</v>
       </c>
       <c r="CF15">
         <v>1000000.0</v>
       </c>
       <c r="CG15">
         <v>1000000.0</v>
       </c>
       <c r="CH15">
         <v>1000000.0</v>
       </c>
       <c r="CI15">
+        <v>1000000.0</v>
+      </c>
+      <c r="CJ15">
         <v>779000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>777000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>771000.0</v>
       </c>
       <c r="CL15">
         <v>771000.0</v>
       </c>
       <c r="CM15">
-        <v>769000.0</v>
+        <v>771000.0</v>
       </c>
       <c r="CN15">
         <v>769000.0</v>
       </c>
       <c r="CO15">
+        <v>769000.0</v>
+      </c>
+      <c r="CP15">
         <v>771000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>765000.0</v>
       </c>
       <c r="CQ15">
         <v>765000.0</v>
       </c>
-      <c r="CR15"/>
+      <c r="CR15">
+        <v>765000.0</v>
+      </c>
       <c r="CS15"/>
       <c r="CT15"/>
-      <c r="CU15">
+      <c r="CU15"/>
+      <c r="CV15">
         <v>733000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>732000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>711000.0</v>
       </c>
       <c r="CX15">
         <v>711000.0</v>
       </c>
       <c r="CY15">
-        <v>703000.0</v>
+        <v>711000.0</v>
       </c>
       <c r="CZ15">
         <v>703000.0</v>
       </c>
       <c r="DA15">
+        <v>703000.0</v>
+      </c>
+      <c r="DB15">
         <v>721000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>700000.0</v>
       </c>
       <c r="DC15">
         <v>700000.0</v>
       </c>
-      <c r="DD15"/>
+      <c r="DD15">
+        <v>700000.0</v>
+      </c>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
+      <c r="DK15"/>
     </row>
-    <row r="16" spans="1:114">
+    <row r="16" spans="1:115">
       <c r="A16" t="s">
         <v>43</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
-      <c r="F16">
+      <c r="F16"/>
+      <c r="G16">
         <v>185000000.0</v>
       </c>
-      <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16">
         <v>138000000.0</v>
       </c>
-      <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
-      <c r="N16">
+      <c r="N16"/>
+      <c r="O16">
         <v>131000000.0</v>
       </c>
-      <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
-      <c r="R16">
+      <c r="R16"/>
+      <c r="S16">
         <v>83000000.0</v>
       </c>
-      <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
-      <c r="V16">
+      <c r="V16"/>
+      <c r="W16">
         <v>51000000.0</v>
       </c>
-      <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
-      <c r="Z16">
+      <c r="Z16"/>
+      <c r="AA16">
         <v>55000000.0</v>
       </c>
-      <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
-      <c r="AD16">
+      <c r="AD16"/>
+      <c r="AE16">
         <v>56000000.0</v>
       </c>
-      <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
-      <c r="AH16">
+      <c r="AH16"/>
+      <c r="AI16">
         <v>46000000.0</v>
       </c>
-      <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
-      <c r="AL16">
+      <c r="AL16"/>
+      <c r="AM16">
         <v>40000000.0</v>
       </c>
-      <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
-      <c r="AP16">
+      <c r="AP16"/>
+      <c r="AQ16">
         <v>38000000.0</v>
       </c>
-      <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
-      <c r="AT16">
+      <c r="AT16"/>
+      <c r="AU16">
         <v>39000000.0</v>
       </c>
-      <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
-      <c r="AX16">
+      <c r="AX16"/>
+      <c r="AY16">
         <v>32000000.0</v>
       </c>
-      <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
-      <c r="BB16">
+      <c r="BB16"/>
+      <c r="BC16">
         <v>28000000.0</v>
       </c>
-      <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
-      <c r="BV16">
+      <c r="BV16"/>
+      <c r="BW16">
         <v>16000000.0</v>
       </c>
-      <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
-      <c r="BZ16">
+      <c r="BZ16"/>
+      <c r="CA16">
         <v>322000000.0</v>
       </c>
-      <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
+      <c r="DK16"/>
     </row>
-    <row r="17" spans="1:114">
+    <row r="17" spans="1:115">
       <c r="A17" t="s">
         <v>44</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -9428,211 +9465,212 @@
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
+      <c r="DK17"/>
     </row>
-    <row r="18" spans="1:114">
+    <row r="18" spans="1:115">
       <c r="A18" t="s">
         <v>45</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18">
         <v>2724000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>2703000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>2671000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>2263000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>2204000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>2188000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>2154000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>2081000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>1911000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>1773000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>1768000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>1818000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>1820000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>1878000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>1887000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>1800000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>1743000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>1714000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>1687000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>1628000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>1509000000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>1455000000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>1419000000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>2012000000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>1952000000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>1911000000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>1896000000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>1863000000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>1790000000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>1797000000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>1765000000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>1653000000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>1696000000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>1690000000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>1692000000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>1412000000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>1440000000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>1481000000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>1459000000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>1395000000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>1328000000.0</v>
       </c>
-      <c r="BA18">
-[...1 lines deleted...]
-      </c>
       <c r="BB18">
         <v>0.0</v>
       </c>
       <c r="BC18">
         <v>0.0</v>
       </c>
       <c r="BD18">
         <v>0.0</v>
       </c>
       <c r="BE18">
         <v>0.0</v>
       </c>
-      <c r="BF18"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BF18">
+        <v>0.0</v>
+      </c>
+      <c r="BG18"/>
       <c r="BH18">
         <v>0.0</v>
       </c>
-      <c r="BI18"/>
+      <c r="BI18">
+        <v>0.0</v>
+      </c>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
@@ -9642,52 +9680,53 @@
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
+      <c r="DK18"/>
     </row>
-    <row r="19" spans="1:114">
+    <row r="19" spans="1:115">
       <c r="A19" t="s">
         <v>46</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -9760,1875 +9799,1891 @@
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
+      <c r="DK19"/>
     </row>
-    <row r="20" spans="1:114">
+    <row r="20" spans="1:115">
       <c r="A20" t="s">
         <v>47</v>
       </c>
       <c r="B20">
+        <v>7285000000.0</v>
+      </c>
+      <c r="C20">
         <v>7119000000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>6884000000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>6888000000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>6860000000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>6900000000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>6853000000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>6749000000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>6863000000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>5940000000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>5792000000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>5826000000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>5708000000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>6026000000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>5543000000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>5610000000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>5517000000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>5528000000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>5458000000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>5845000000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>5167000000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>5168000000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>5147000000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>5135000000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>5122000000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>5154000000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>5143000000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>5134000000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>5121000000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>5058000000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>4313000000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>4096000000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>4115000000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>4082000000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>3493000000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>3468000000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>3262000000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>3260000000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>3267000000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>3259000000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>3262000000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>3243000000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>3257000000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>3253000000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>3249000000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>3272000000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>3270000000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>3293000000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>2944000000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>2953000000.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>2961000000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>2954000000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>2963000000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>2970000000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BD20">
         <v>2964000000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BE20">
         <v>2994000000.0</v>
       </c>
-      <c r="BE20">
-[...1 lines deleted...]
-      </c>
       <c r="BF20">
+        <v>0.0</v>
+      </c>
+      <c r="BG20">
         <v>289000000.0</v>
       </c>
-      <c r="BG20">
+      <c r="BH20">
         <v>453000000.0</v>
       </c>
-      <c r="BH20">
+      <c r="BI20">
         <v>407000000.0</v>
       </c>
-      <c r="BI20">
+      <c r="BJ20">
         <v>341000000.0</v>
       </c>
-      <c r="BJ20">
+      <c r="BK20">
         <v>198000000.0</v>
       </c>
-      <c r="BK20">
+      <c r="BL20">
         <v>399000000.0</v>
       </c>
-      <c r="BL20">
+      <c r="BM20">
         <v>344000000.0</v>
       </c>
-      <c r="BM20">
+      <c r="BN20">
         <v>320000000.0</v>
       </c>
-      <c r="BN20">
+      <c r="BO20">
         <v>196000000.0</v>
       </c>
-      <c r="BO20">
+      <c r="BP20">
         <v>369000000.0</v>
       </c>
-      <c r="BP20">
+      <c r="BQ20">
         <v>375000000.0</v>
       </c>
-      <c r="BQ20">
+      <c r="BR20">
         <v>359000000.0</v>
       </c>
-      <c r="BR20">
+      <c r="BS20">
         <v>190000000.0</v>
       </c>
-      <c r="BS20">
+      <c r="BT20">
         <v>1393000000.0</v>
       </c>
-      <c r="BT20">
+      <c r="BU20">
         <v>1395000000.0</v>
       </c>
-      <c r="BU20">
+      <c r="BV20">
         <v>1396000000.0</v>
       </c>
-      <c r="BV20">
+      <c r="BW20">
         <v>1404000000.0</v>
       </c>
-      <c r="BW20">
+      <c r="BX20">
         <v>1407000000.0</v>
       </c>
-      <c r="BX20">
+      <c r="BY20">
         <v>1397000000.0</v>
       </c>
-      <c r="BY20">
+      <c r="BZ20">
         <v>1385000000.0</v>
       </c>
-      <c r="BZ20">
+      <c r="CA20">
         <v>1338000000.0</v>
       </c>
-      <c r="CA20">
+      <c r="CB20">
         <v>1340000000.0</v>
       </c>
-      <c r="CB20">
+      <c r="CC20">
         <v>1341000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1328000000.0</v>
       </c>
       <c r="CD20">
         <v>1328000000.0</v>
       </c>
       <c r="CE20">
+        <v>1328000000.0</v>
+      </c>
+      <c r="CF20">
         <v>1300000000.0</v>
       </c>
-      <c r="CF20">
+      <c r="CG20">
         <v>1291000000.0</v>
       </c>
-      <c r="CG20">
+      <c r="CH20">
         <v>1292000000.0</v>
       </c>
-      <c r="CH20">
+      <c r="CI20">
         <v>1293000000.0</v>
       </c>
-      <c r="CI20">
+      <c r="CJ20">
         <v>1325462000.0</v>
       </c>
-      <c r="CJ20">
+      <c r="CK20">
         <v>1461841000.0</v>
       </c>
-      <c r="CK20">
+      <c r="CL20">
         <v>1465000000.0</v>
       </c>
-      <c r="CL20">
+      <c r="CM20">
         <v>1437809000.0</v>
       </c>
-      <c r="CM20">
+      <c r="CN20">
         <v>1728633000.0</v>
       </c>
-      <c r="CN20">
+      <c r="CO20">
         <v>1727921000.0</v>
       </c>
-      <c r="CO20">
+      <c r="CP20">
         <v>1716676000.0</v>
       </c>
-      <c r="CP20">
+      <c r="CQ20">
         <v>1705191000.0</v>
       </c>
-      <c r="CQ20">
+      <c r="CR20">
         <v>1956444000.0</v>
       </c>
-      <c r="CR20">
+      <c r="CS20">
         <v>1964815000.0</v>
       </c>
-      <c r="CS20">
+      <c r="CT20">
         <v>1882156000.0</v>
       </c>
-      <c r="CT20">
+      <c r="CU20">
         <v>2199774000.0</v>
       </c>
-      <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
-      <c r="CX20">
+      <c r="CX20"/>
+      <c r="CY20">
         <v>2215532000.0</v>
       </c>
-      <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
+      <c r="DK20"/>
     </row>
-    <row r="21" spans="1:114">
+    <row r="21" spans="1:115">
       <c r="A21" t="s">
         <v>48</v>
       </c>
       <c r="B21">
+        <v>547000000.0</v>
+      </c>
+      <c r="C21">
         <v>477000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>531000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>588000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>642000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>663000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>694000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>744000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>666000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>670000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>728000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>773000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>868000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>452000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>500000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>533000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>583000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>615000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>662000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>576000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>592000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>648000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>701000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>761000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>823000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>895000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>961000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>1019000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>1089000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>1084000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>895000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>798000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>825000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>875000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>759000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>798000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>701000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>742000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>782000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>825000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>864000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>905000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>948000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>1000000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>1047000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>1106000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>1165000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>1218000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>972000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>1018000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>1064000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>1103000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>1151000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>1200000000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>1264000000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>704000000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>417000000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>83000000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>332000000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>319000000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>226000000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>29000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>227000000.0</v>
       </c>
       <c r="BL21">
         <v>227000000.0</v>
       </c>
       <c r="BM21">
+        <v>227000000.0</v>
+      </c>
+      <c r="BN21">
         <v>230000000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>35000000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>232000000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>230000000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>229000000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>39000000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>1393000000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>1395000000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>1396000000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>1404000000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>1407000000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>1397000000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>1385000000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>1376000000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>30000000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>31000000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>32000000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>1361000000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>1334000000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>1326000000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>1328000000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>1330000000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>1327597000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>1463744000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>1467592000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>1439000000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>1732340000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>1732153000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>1721697000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>1711000000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>1963403000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>1972631000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>1889770000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>2207701000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>2216380000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>2209521000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>2221894000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>2227008000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>2194710000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>2134556000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>2013802000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>1863400000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>1687900000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>1381700000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>1045100000.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>922100000.0</v>
       </c>
-      <c r="DG21">
+      <c r="DH21">
         <v>819100000.0</v>
       </c>
-      <c r="DH21">
+      <c r="DI21">
         <v>429000000.0</v>
       </c>
-      <c r="DI21">
+      <c r="DJ21">
         <v>186300000.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DK21">
         <v>50500000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:114">
+    <row r="22" spans="1:115">
       <c r="A22" t="s">
         <v>49</v>
       </c>
       <c r="B22">
+        <v>256000000.0</v>
+      </c>
+      <c r="C22">
         <v>240000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>234000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>242000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>227000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>200000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>211000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>219000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>208000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>205000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>201000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>210000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>222000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>232000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>193000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>199000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>179000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>164000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>166000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>174000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>114000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>125000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>108000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>107000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>115000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>120000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>130000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>135000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>123000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>109000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>104000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>94000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>84000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>75000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>82000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>78000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>75000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>68000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>72000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>71000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>74000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>69000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>77000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>81000000.0</v>
       </c>
       <c r="AS22">
         <v>81000000.0</v>
       </c>
       <c r="AT22">
+        <v>81000000.0</v>
+      </c>
+      <c r="AU22">
         <v>78000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>112000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>119000000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>102000000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>70000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>91000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>111000000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>103000000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>68000000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>89000000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>102000000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>85000000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>44000000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>56000000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>70000000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>63000000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>39000000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>48000000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>60000000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>46000000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>44000000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>52000000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>55000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>59000000.0</v>
       </c>
       <c r="BR22">
         <v>59000000.0</v>
       </c>
       <c r="BS22">
+        <v>59000000.0</v>
+      </c>
+      <c r="BT22">
         <v>78000000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>94000000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>95000000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>91000000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>123000000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>162000000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>169000000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>139000000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>174000000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>195000000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>211000000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>174000000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>180000000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>178000000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>149000000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>119000000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>123242000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>119617000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>114140000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>105987000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>111415000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>110488000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>107781000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>91798000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>93190000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>107071000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>103891000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>85764000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>105064000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>114570000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>127829000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>133380000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>142078000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>156258000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>145797000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>129500000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>160300000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>149300000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>98800000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>71000000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DH22">
         <v>74900000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DI22">
         <v>33300000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DJ22">
         <v>14900000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DK22">
         <v>3800000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:114">
+    <row r="23" spans="1:115">
       <c r="A23" t="s">
         <v>50</v>
       </c>
       <c r="B23">
+        <v>29888000000.0</v>
+      </c>
+      <c r="C23">
         <v>29866000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>30065000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>29206000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>28050000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>28163000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>28412000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>27613000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>26658000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>25589000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>25832000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>25506000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>24629000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>24183000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>21419000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>20820000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>20169000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>20292000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>20306000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>19641000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>17542000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>17868000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>17908000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>17900000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>18868000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>18970000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>19405000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>19047000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>18586000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>18133000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>16354000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>15108000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>14688000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>15030000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>13744000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>13284000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>11822000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>11988000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>12275000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>12120000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>11784000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>12083000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>12598000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>12605000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>12282000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>12467000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>12483000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>12467000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>11247000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>11231000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>11563000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>11326000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>10921000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>11026000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>10992000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>10942000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>7297000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>4143000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>4005000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>3952000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>3692000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>3693000000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>3744000000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>3574000000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>3584000000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>3859000000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>3895000000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>3918000000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>3977000000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>4191000000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>5612000000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>5609000000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>5872000000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>5842000000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>5717000000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>5668000000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>5410000000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>5366000000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>5488000000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>5530000000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>5361000000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>5274000000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>5188000000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>5093000000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>4901000000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>4882000000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>4848735000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>4833242000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>4786387000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>4722141000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>4910860000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>4833756000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>4692076000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>4690557000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>5103020000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>5010814000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>4725662000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>5025904000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>5308246000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>5314646000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>5077500000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>5123933000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>5265150000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>5080622000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>4764482000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>4497700000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>4526000000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>3892000000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>3053600000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>2634700000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>2557000000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>889200000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>450100000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>169100000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:114">
+    <row r="24" spans="1:115">
       <c r="A24" t="s">
         <v>51</v>
       </c>
       <c r="B24">
+        <v>12263000000.0</v>
+      </c>
+      <c r="C24">
         <v>12652000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>12600000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>12098000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>11502000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>12228000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>11884000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>11520000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>11318000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>10053000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>10580000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>10493000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>11492000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>11209000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>9754000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>9761000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>8528000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>8779000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>9216000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>9219000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>8497000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>8978000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>9266000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>9599000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>10743000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>10431000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>10691000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>10700000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>10596000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>10769000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>9182000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>8086000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>8412000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>8717000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>7677000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>7571000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>6772000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>7193000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>7393000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>7265000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>7203000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>7555000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>7876000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>7820000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>7482000000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>7434000000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>7477000000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>7394000000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>6774000000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>6569000000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>6952000000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>6732000000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>6597000000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>6734000000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>6779000000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>6923000000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>5645000000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>2647000000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>2616000000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>2629000000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>2664000000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>2700000000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>2816000000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>2711000000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>2706000000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>2950000000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>3093000000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>3166000000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>3221000000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>3332000000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>3579000000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>2983000000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>2559000000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>2701000000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>2681000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2655000000.0</v>
       </c>
       <c r="BY24">
         <v>2655000000.0</v>
       </c>
       <c r="BZ24">
+        <v>2655000000.0</v>
+      </c>
+      <c r="CA24">
         <v>2665000000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>2957000000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>3116000000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>3128000000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>3125000000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>3158000000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>3176000000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>3143000000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>3132000000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>3142720000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>3089660000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>3227739000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>3013137000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>2777481000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>2812561000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>2760181000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>2555929000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>2890586000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>2936325000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>2801558000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>2536738000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>2998443000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>3059748000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>3051190000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>2941580000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>3101333000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>2913621000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>2789746000.0</v>
       </c>
-      <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
+      <c r="DK24"/>
     </row>
-    <row r="25" spans="1:114">
+    <row r="25" spans="1:115">
       <c r="A25" t="s">
         <v>52</v>
       </c>
-      <c r="B25">
+      <c r="B25"/>
+      <c r="C25">
         <v>12652000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>12600000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>12098000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>11502000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>12228000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>11884000000.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25">
         <v>10580000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>10493000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>11492000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>11209000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>9754000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>9761000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>8528000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>8779000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>9216000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>9308000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>8497000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>8978000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>9351000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>9599000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>10743000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>10431000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>10691000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>10700000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>10676000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>10844000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>9182000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>8086000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>8412000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>8717000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>7677000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>7571000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>6772000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>7193000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>7393000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>7265000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>7203000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>7555000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>7876000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>7820000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>7482000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>7434000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>7477000000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>7394000000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>6774000000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>6569000000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>6952000000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>6732000000.0</v>
       </c>
-      <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
@@ -11646,52 +11701,53 @@
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
       <c r="DJ25"/>
+      <c r="DK25"/>
     </row>
-    <row r="26" spans="1:114">
+    <row r="26" spans="1:115">
       <c r="A26" t="s">
         <v>53</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
@@ -11764,52 +11820,53 @@
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
+      <c r="DK26"/>
     </row>
-    <row r="27" spans="1:114">
+    <row r="27" spans="1:115">
       <c r="A27" t="s">
         <v>54</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -11882,472 +11939,478 @@
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
+      <c r="DK27"/>
     </row>
-    <row r="28" spans="1:114">
+    <row r="28" spans="1:115">
       <c r="A28" t="s">
         <v>55</v>
       </c>
       <c r="B28">
+        <v>14863000000.0</v>
+      </c>
+      <c r="C28">
         <v>16018000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>14700000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>13907000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>13451000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>14332000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>13936000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>13410000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>12942000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>12299000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>12634000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>12606000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>12406000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>12117000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>10464000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>10386000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>10012000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>10364000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>10399000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>10454000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>9345000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>10207000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>10401000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>10810000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>11614000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>12087000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>12126000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>12117000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>12051000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>11704000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>10013000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>8869000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>8860000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>9088000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>8047000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>7877000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>7012000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>7478000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>7705000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>7576000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>7534000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>7983000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>8344000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>8210000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>7818000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>7894000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>7927000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>7845000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>6812000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>6998000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>7457000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>7223000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>7017000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>7258000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>7362000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>7303000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>5990000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>3006000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>2991000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>2918000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>2658000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>2726000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>2769000000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>2805000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>2810000000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>2906000000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>2953000000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>3050000000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>3136000000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>3268000000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>3524000000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>2915000000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>2201000000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>2189000000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>2647000000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>2672000000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>2612000000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>2583000000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>2817000000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>2908000000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>2797000000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>2836000000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>3007000000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>2922000000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>2801000000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>2864000000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>2993553000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>3017276000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>2879045000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>2737639000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>2479583000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>2555608000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>2500703000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>2493567000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>2583410000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>2629123000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>2487058000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>2432196000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>2667927000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>2723613000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>2724988000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>2640983000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>2769618000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>2580429000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>2454844000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>2242300000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>2183500000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>1928100000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>1149700000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>1294200000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>1213700000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>383700000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>-28300000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>-67500000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:114">
+    <row r="29" spans="1:115">
       <c r="A29" t="s">
         <v>56</v>
       </c>
       <c r="B29">
+        <v>22854000000.0</v>
+      </c>
+      <c r="C29">
         <v>23197000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>23148000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>22420000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>21711000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>22028000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>21975000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>21170000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>20525000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>19648000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>19784000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>19351000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>18778000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>18432000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>16263000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>15867000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>15572000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>15676000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>15587000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>15254000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>13827000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>14227000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>14212000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>14312000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>15232000000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -12392,535 +12455,539 @@
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
+      <c r="DK29"/>
     </row>
-    <row r="30" spans="1:114">
+    <row r="30" spans="1:115">
       <c r="A30" t="s">
         <v>57</v>
       </c>
       <c r="B30">
+        <v>2561000000.0</v>
+      </c>
+      <c r="C30">
         <v>2510000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>2579000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>2368000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>2298000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>2410000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>2396000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>2260000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>2221000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>2235000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>2277000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>2138000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>2034000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>2004000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>1934000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>1744000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>1607000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>1680000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>1608000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>1418000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>1258000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>1319000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>1324000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>1226000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>1413000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>1581000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>1595000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>1525000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>1487000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>1545000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>1438000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>1203000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>1154000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>1233000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>1151000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>990000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>854000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>920000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>929000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>867000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>833000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>930000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>994000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>894000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>848000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>940000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>941000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>844000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>752000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>804000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>807000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>751000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>725000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>793000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>804000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>704000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>417000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>464000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>453000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>407000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>341000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>377000000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>399000000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>344000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>320000000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>337000000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>369000000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>375000000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>359000000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>454000000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>507000000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>478000000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>452000000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>519000000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>582000000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>553000000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>500000000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>502000000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>615000000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>566000000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>494000000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>511000000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>584000000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>517000000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>443000000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>490000000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>547450000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>495056000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>448445000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>483000000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>535376000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>488607000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>422266000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>466000000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>541538000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>499482000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>422181000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>450273000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>539311000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>490555000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>420579000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>469594000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>549803000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>498892000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>403050000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>435000000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>455800000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>355600000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>260400000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>233300000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>232400000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>67200000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>31400000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>7500000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:114">
+    <row r="31" spans="1:115">
       <c r="A31" t="s">
         <v>58</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>1236000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>7414000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>7130000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>7062000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>310000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>6046000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>6084000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>5991000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-637000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-1327000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>4745000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>4545000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-1687000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-1989000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-2310000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-2219000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-2454000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-2675000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-2835000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-2739000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-1874000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-1730000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-1882000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-1851000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-2041000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-2318000000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-2210000000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-2354000000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-2510000000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-2582000000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-2625000000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-2672000000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-2708000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2801000000.0</v>
       </c>
       <c r="AS31">
         <v>-2801000000.0</v>
       </c>
       <c r="AT31">
+        <v>-2801000000.0</v>
+      </c>
+      <c r="AU31">
         <v>-2580000000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-2619000000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-2704000000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-2092000000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-2123000000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-2296000000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-2448000000.0</v>
       </c>
-      <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
@@ -12938,128 +13005,131 @@
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
       <c r="CR31"/>
       <c r="CS31"/>
       <c r="CT31"/>
       <c r="CU31"/>
       <c r="CV31"/>
       <c r="CW31"/>
       <c r="CX31"/>
       <c r="CY31"/>
       <c r="CZ31"/>
       <c r="DA31"/>
       <c r="DB31"/>
       <c r="DC31"/>
       <c r="DD31"/>
       <c r="DE31"/>
       <c r="DF31"/>
       <c r="DG31"/>
       <c r="DH31"/>
       <c r="DI31"/>
       <c r="DJ31"/>
+      <c r="DK31"/>
     </row>
-    <row r="32" spans="1:114">
+    <row r="32" spans="1:115">
       <c r="A32" t="s">
         <v>59</v>
       </c>
       <c r="B32">
+        <v>-816000000.0</v>
+      </c>
+      <c r="C32">
         <v>-211000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-428000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-580000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-553000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-74000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-705000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-750000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-355000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>-704000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>-695000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>-972000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>342000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>278000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>63000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>141000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>-587000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>-452000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>-552000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>-390000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>163000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>127000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>-188000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>-299000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>218000000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
@@ -13104,541 +13174,547 @@
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
       <c r="DB32"/>
       <c r="DC32"/>
       <c r="DD32"/>
       <c r="DE32"/>
       <c r="DF32"/>
       <c r="DG32"/>
       <c r="DH32"/>
       <c r="DI32"/>
       <c r="DJ32"/>
+      <c r="DK32"/>
     </row>
-    <row r="33" spans="1:114">
+    <row r="33" spans="1:115">
       <c r="A33" t="s">
         <v>60</v>
       </c>
       <c r="B33">
+        <v>26577000000.0</v>
+      </c>
+      <c r="C33">
         <v>26258000000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>26282000000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>25686000000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>24809000000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>24914000000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>25091000000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>24394000000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>23649000000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>22656000000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>22854000000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>22668000000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>22007000000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>21460000000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>19092000000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>18656000000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>18159000000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>18141000000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>18106000000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>17487000000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>15538000000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>15851000000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>16180000000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>16278000000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>16654000000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>17128000000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>17524000000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>17207000000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>16866000000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>16372000000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>14662000000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>13602000000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>13098000000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>13258000000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>12105000000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>11801000000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>10502000000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>10627000000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>10921000000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>10856000000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>10602000000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>10789000000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>11172000000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>11169000000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>10830000000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>10921000000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>11105000000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>11071000000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>9847000000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>9869000000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>10149000000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>9963000000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>9610000000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>9683000000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>9881000000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>9923000000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>6641000000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>3420000000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>3347000000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>3279000000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>2959000000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>2968000000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>3032000000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>3043000000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>3073000000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>3154000000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>3216000000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>3253000000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>3355000000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>3488000000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>4831000000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>4841000000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>4682000000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>4722000000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>4798000000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>4740000000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>4516000000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>4361000000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>4436000000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>4421000000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>4182000000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>4058000000.0</v>
       </c>
-      <c r="CE33"/>
       <c r="CF33"/>
       <c r="CG33"/>
       <c r="CH33"/>
-      <c r="CI33">
+      <c r="CI33"/>
+      <c r="CJ33">
         <v>3914361000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>4020816000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>3978460000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>3919127000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>4037014000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>4050147000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>3978166000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>3982039000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>4298183000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>4228341000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>4005202000.0</v>
       </c>
-      <c r="CT33">
+      <c r="CU33">
         <v>4338143000.0</v>
       </c>
-      <c r="CU33">
+      <c r="CV33">
         <v>4461497000.0</v>
       </c>
-      <c r="CV33">
+      <c r="CW33">
         <v>4489501000.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>4335083000.0</v>
       </c>
-      <c r="CX33">
+      <c r="CY33">
         <v>4382082000.0</v>
       </c>
-      <c r="CY33">
+      <c r="CZ33">
         <v>4395892000.0</v>
       </c>
-      <c r="CZ33">
+      <c r="DA33">
         <v>4299473000.0</v>
       </c>
-      <c r="DA33">
+      <c r="DB33">
         <v>4080234000.0</v>
       </c>
-      <c r="DB33">
+      <c r="DC33">
         <v>3827900000.0</v>
       </c>
-      <c r="DC33">
+      <c r="DD33">
         <v>3746100000.0</v>
       </c>
-      <c r="DD33">
+      <c r="DE33">
         <v>3252900000.0</v>
       </c>
-      <c r="DE33">
+      <c r="DF33">
         <v>2485400000.0</v>
       </c>
-      <c r="DF33">
+      <c r="DG33">
         <v>2250600000.0</v>
       </c>
-      <c r="DG33">
+      <c r="DH33">
         <v>2191200000.0</v>
       </c>
-      <c r="DH33">
+      <c r="DI33">
         <v>760300000.0</v>
       </c>
-      <c r="DI33">
+      <c r="DJ33">
         <v>339000000.0</v>
       </c>
-      <c r="DJ33">
+      <c r="DK33">
         <v>86200000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:114">
+    <row r="34" spans="1:115">
       <c r="A34" t="s">
         <v>61</v>
       </c>
-      <c r="B34"/>
-      <c r="C34">
+      <c r="B34">
+        <v>198000000.0</v>
+      </c>
+      <c r="C34"/>
+      <c r="D34">
         <v>219000000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>225000000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>202000000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>24000000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>225000000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>183000000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>200000000.0</v>
       </c>
-      <c r="J34"/>
-      <c r="K34">
+      <c r="K34"/>
+      <c r="L34">
         <v>176000000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>1065000000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>1024000000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>796000000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>155000000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>786000000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>772000000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>765000000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>159000000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>154000000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>686000000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>687000000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>662000000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>653000000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>616000000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>624000000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>621000000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>591000000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>583000000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>83000000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>123000000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>120000000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>122000000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>120000000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>71000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>69000000.0</v>
       </c>
       <c r="AK34">
         <v>69000000.0</v>
       </c>
       <c r="AL34">
+        <v>69000000.0</v>
+      </c>
+      <c r="AM34">
         <v>67000000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>60000000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>55000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>54000000.0</v>
       </c>
       <c r="AP34">
         <v>54000000.0</v>
       </c>
       <c r="AQ34">
-        <v>55000000.0</v>
+        <v>54000000.0</v>
       </c>
       <c r="AR34">
         <v>55000000.0</v>
       </c>
       <c r="AS34">
+        <v>55000000.0</v>
+      </c>
+      <c r="AT34">
         <v>60000000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>65000000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>83000000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>80000000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>67000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>69000000.0</v>
       </c>
       <c r="AY34">
         <v>69000000.0</v>
       </c>
       <c r="AZ34">
+        <v>69000000.0</v>
+      </c>
+      <c r="BA34">
         <v>65000000.0</v>
       </c>
-      <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
@@ -13656,713 +13732,718 @@
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
       <c r="CS34"/>
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
       <c r="DB34"/>
       <c r="DC34"/>
       <c r="DD34"/>
       <c r="DE34"/>
       <c r="DF34"/>
       <c r="DG34"/>
       <c r="DH34"/>
       <c r="DI34"/>
       <c r="DJ34"/>
+      <c r="DK34"/>
     </row>
-    <row r="35" spans="1:114">
+    <row r="35" spans="1:115">
       <c r="A35" t="s">
         <v>62</v>
       </c>
       <c r="B35">
+        <v>16793000000.0</v>
+      </c>
+      <c r="C35">
         <v>17079000000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>16854000000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>16071000000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>15467000000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>16218000000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>15805000000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>15363000000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>15174000000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>13822000000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>14403000000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>14282000000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>15219000000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>14676000000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>12802000000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>12751000000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>11488000000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>11698000000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>12071000000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>12003000000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>10956000000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>11433000000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>11831000000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>12072000000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>13237000000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>12942000000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>13112000000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>13034000000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>12973000000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>12614000000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>10933000000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>9715000000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>9989000000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>10256000000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>9760000000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>9592000000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>8752000000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>9156000000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>9316000000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>9110000000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>9054000000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>9374000000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>9584000000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>9571000000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>9232000000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>9191000000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>8972000000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>8914000000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>8322000000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>8097000000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>8416000000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>8125000000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>7957000000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>8101000000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>7983000000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>8126000000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>6161000000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>3215000000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>3112000000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>3132000000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>3111000000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>3144000000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>3235000000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>3117000000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>3151000000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>3417000000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>3546000000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>3615000000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>3677000000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>3793000000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>4269000000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>3610000000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>3182000000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>3304000000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>3253000000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>3234000000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>3200000000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>3229000000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>3297000000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>3409000000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>3402000000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>3414000000.0</v>
       </c>
-      <c r="CE35"/>
       <c r="CF35"/>
       <c r="CG35"/>
       <c r="CH35"/>
-      <c r="CI35">
+      <c r="CI35"/>
+      <c r="CJ35">
         <v>3560801000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>3504973000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>3359477000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>3430470000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>3269193000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>3224037000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>3160116000.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>3152014000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>3330799000.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>3054890000.0</v>
       </c>
-      <c r="CS35">
+      <c r="CT35">
         <v>2892630000.0</v>
       </c>
-      <c r="CT35">
+      <c r="CU35">
         <v>2922700000.0</v>
       </c>
-      <c r="CU35">
+      <c r="CV35">
         <v>3457782000.0</v>
       </c>
-      <c r="CV35">
+      <c r="CW35">
         <v>3461867000.0</v>
       </c>
-      <c r="CW35">
+      <c r="CX35">
         <v>3075868000.0</v>
       </c>
-      <c r="CX35">
+      <c r="CY35">
         <v>3017835000.0</v>
       </c>
-      <c r="CY35">
+      <c r="CZ35">
         <v>3176813000.0</v>
       </c>
-      <c r="CZ35">
+      <c r="DA35">
         <v>2953689000.0</v>
       </c>
-      <c r="DA35">
+      <c r="DB35">
         <v>2736999000.0</v>
       </c>
-      <c r="DB35">
+      <c r="DC35">
         <v>2557300000.0</v>
       </c>
-      <c r="DC35">
+      <c r="DD35">
         <v>2519300000.0</v>
       </c>
-      <c r="DD35">
+      <c r="DE35">
         <v>2201100000.0</v>
       </c>
-      <c r="DE35">
+      <c r="DF35">
         <v>1440900000.0</v>
       </c>
-      <c r="DF35">
+      <c r="DG35">
         <v>1486600000.0</v>
       </c>
-      <c r="DG35">
+      <c r="DH35">
         <v>1256300000.0</v>
       </c>
-      <c r="DH35">
+      <c r="DI35">
         <v>414900000.0</v>
       </c>
-      <c r="DI35">
+      <c r="DJ35">
         <v>37400000.0</v>
       </c>
-      <c r="DJ35">
+      <c r="DK35">
         <v>6800000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:114">
+    <row r="36" spans="1:115">
       <c r="A36" t="s">
         <v>63</v>
       </c>
       <c r="B36">
+        <v>16230000000.0</v>
+      </c>
+      <c r="C36">
         <v>16133000000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>16466000000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>56000000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>53000000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>49000000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>48000000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>47000000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>44000000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>43000000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>48000000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>49000000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>45000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>47000000.0</v>
       </c>
       <c r="O36">
         <v>47000000.0</v>
       </c>
       <c r="P36">
+        <v>47000000.0</v>
+      </c>
+      <c r="Q36">
         <v>41000000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>38000000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>42000000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>44000000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>42000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38000000.0</v>
       </c>
       <c r="V36">
         <v>38000000.0</v>
       </c>
       <c r="W36">
+        <v>38000000.0</v>
+      </c>
+      <c r="X36">
         <v>30000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21000000.0</v>
       </c>
       <c r="Y36">
         <v>21000000.0</v>
       </c>
       <c r="Z36">
-        <v>19000000.0</v>
+        <v>21000000.0</v>
       </c>
       <c r="AA36">
         <v>19000000.0</v>
       </c>
       <c r="AB36">
+        <v>19000000.0</v>
+      </c>
+      <c r="AC36">
         <v>18000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16000000.0</v>
       </c>
       <c r="AD36">
         <v>16000000.0</v>
       </c>
       <c r="AE36">
-        <v>15000000.0</v>
+        <v>16000000.0</v>
       </c>
       <c r="AF36">
         <v>15000000.0</v>
       </c>
       <c r="AG36">
+        <v>15000000.0</v>
+      </c>
+      <c r="AH36">
         <v>13000000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>10000000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>11000000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>10000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000000.0</v>
       </c>
       <c r="AL36">
         <v>6000000.0</v>
       </c>
       <c r="AM36">
-        <v>10000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="AN36">
         <v>10000000.0</v>
       </c>
       <c r="AO36">
+        <v>10000000.0</v>
+      </c>
+      <c r="AP36">
         <v>9000000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>10000000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>93000000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>95000000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>118000000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>97000000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>101000000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>108000000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>117000000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>103000000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>105000000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>109000000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>113000000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>119000000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>124000000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>128000000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>2982000000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>65000000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>57000000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>60000000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>2347000000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>68000000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>61000000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>65000000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>68000000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>75000000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>63000000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>67000000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>62000000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>66000000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>71000000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>76000000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>50000000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>52000000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>58000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>62000000.0</v>
       </c>
       <c r="BY36">
         <v>62000000.0</v>
       </c>
       <c r="BZ36">
+        <v>62000000.0</v>
+      </c>
+      <c r="CA36">
         <v>65000000.0</v>
       </c>
-      <c r="CA36"/>
       <c r="CB36"/>
-      <c r="CC36">
+      <c r="CC36"/>
+      <c r="CD36">
         <v>2123000000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>2252000000.0</v>
       </c>
-      <c r="CE36"/>
       <c r="CF36"/>
       <c r="CG36"/>
-      <c r="CH36">
+      <c r="CH36"/>
+      <c r="CI36">
         <v>2123000000.0</v>
       </c>
-      <c r="CI36"/>
       <c r="CJ36"/>
       <c r="CK36"/>
       <c r="CL36"/>
       <c r="CM36"/>
       <c r="CN36"/>
       <c r="CO36"/>
       <c r="CP36"/>
       <c r="CQ36"/>
       <c r="CR36"/>
       <c r="CS36"/>
       <c r="CT36"/>
       <c r="CU36"/>
       <c r="CV36"/>
       <c r="CW36"/>
       <c r="CX36"/>
       <c r="CY36"/>
       <c r="CZ36"/>
-      <c r="DA36">
-[...1 lines deleted...]
-      </c>
+      <c r="DA36"/>
       <c r="DB36">
         <v>-100000.0</v>
       </c>
-      <c r="DC36"/>
-      <c r="DD36">
+      <c r="DC36">
+        <v>-100000.0</v>
+      </c>
+      <c r="DD36"/>
+      <c r="DE36">
         <v>100000.0</v>
       </c>
-      <c r="DE36"/>
       <c r="DF36"/>
       <c r="DG36"/>
-      <c r="DH36">
+      <c r="DH36"/>
+      <c r="DI36">
         <v>299000000.0</v>
       </c>
-      <c r="DI36">
+      <c r="DJ36">
         <v>140800000.0</v>
       </c>
-      <c r="DJ36">
+      <c r="DK36">
         <v>33400000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:114">
+    <row r="37" spans="1:115">
       <c r="A37" t="s">
         <v>64</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-      <c r="AE37">
-[...1 lines deleted...]
-      </c>
+      <c r="AE37"/>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
@@ -14397,58 +14478,60 @@
       </c>
       <c r="AX37">
         <v>0.0</v>
       </c>
       <c r="AY37">
         <v>0.0</v>
       </c>
       <c r="AZ37">
         <v>0.0</v>
       </c>
       <c r="BA37">
         <v>0.0</v>
       </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
       <c r="BC37">
         <v>0.0</v>
       </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
-      <c r="BF37"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BF37">
+        <v>0.0</v>
+      </c>
+      <c r="BG37"/>
       <c r="BH37">
         <v>0.0</v>
       </c>
-      <c r="BI37"/>
+      <c r="BI37">
+        <v>0.0</v>
+      </c>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
@@ -14458,1642 +14541,1654 @@
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
       <c r="CR37"/>
       <c r="CS37"/>
       <c r="CT37"/>
       <c r="CU37"/>
       <c r="CV37"/>
       <c r="CW37"/>
       <c r="CX37"/>
       <c r="CY37"/>
       <c r="CZ37"/>
       <c r="DA37"/>
       <c r="DB37"/>
       <c r="DC37"/>
       <c r="DD37"/>
       <c r="DE37"/>
       <c r="DF37"/>
       <c r="DG37"/>
       <c r="DH37"/>
       <c r="DI37"/>
       <c r="DJ37"/>
+      <c r="DK37"/>
     </row>
-    <row r="38" spans="1:114">
+    <row r="38" spans="1:115">
       <c r="A38" t="s">
         <v>65</v>
       </c>
-      <c r="B38">
+      <c r="B38"/>
+      <c r="C38">
         <v>64000000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>61000000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>56000000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>53000000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>49000000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>48000000.0</v>
       </c>
-      <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>48000000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>49000000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>45000000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>47000000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>11600000000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>11070000000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>10642000000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>10602000000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>44000000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>42000000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>8514000000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>8743000000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>9071000000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>9107000000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>9443000000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>9806000000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>10183000000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>18000000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>16000000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>9616000000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>8925000000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>8228000000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>4953000000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>4967000000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>4263000000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>4276000000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>3969000000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>4008000000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>4059000000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>4094000000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>4135000000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>4158000000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>4298000000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>4348000000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>4414000000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>4475000000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>4536000000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>4619000000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>4033000000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>4074000000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>4130000000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>4166000000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>4227000000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>4289000000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>4352000000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>4409000000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>3396000000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>437000000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>389000000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>378000000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>290000000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>295000000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>288000000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>292000000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>298000000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>306000000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>295000000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>297000000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>291000000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>295000000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>1464000000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>1471000000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>1446000000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>1456000000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>1465000000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>1459000000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>1447000000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>1441000000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>1493000000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>1512000000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>1503000000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>1515000000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>1492000000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>1446000000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>1444000000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>1450000000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>1442112000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>1589113000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>1593859000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>1441034000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>1732340000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>1732153000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>1721697000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CQ38">
         <v>1711012000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CR38">
         <v>2109586000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CS38">
         <v>2133252000.0</v>
       </c>
-      <c r="CS38">
+      <c r="CT38">
         <v>2061644000.0</v>
       </c>
-      <c r="CT38">
+      <c r="CU38">
         <v>2207701000.0</v>
       </c>
-      <c r="CU38">
+      <c r="CV38">
         <v>2388238000.0</v>
       </c>
-      <c r="CV38">
+      <c r="CW38">
         <v>2393406000.0</v>
       </c>
-      <c r="CW38">
+      <c r="CX38">
         <v>2389701000.0</v>
       </c>
-      <c r="CX38">
+      <c r="CY38">
         <v>2331501000.0</v>
       </c>
-      <c r="CY38">
+      <c r="CZ38">
         <v>2340372000.0</v>
       </c>
-      <c r="CZ38">
+      <c r="DA38">
         <v>2227363000.0</v>
       </c>
-      <c r="DA38">
+      <c r="DB38">
         <v>2114301000.0</v>
       </c>
-      <c r="DB38"/>
       <c r="DC38"/>
       <c r="DD38"/>
       <c r="DE38"/>
       <c r="DF38"/>
       <c r="DG38"/>
       <c r="DH38"/>
       <c r="DI38"/>
       <c r="DJ38"/>
+      <c r="DK38"/>
     </row>
-    <row r="39" spans="1:114">
+    <row r="39" spans="1:115">
       <c r="A39" t="s">
         <v>66</v>
       </c>
       <c r="B39">
+        <v>338000000.0</v>
+      </c>
+      <c r="C39">
         <v>399000000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>458000000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>362000000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>174000000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>182000000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>235000000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>273000000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>151000000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>130000000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>216000000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>263000000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>267000000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>381000000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>124000000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>153000000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>123000000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>163000000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>106000000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>226000000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>354000000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>371000000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>122000000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>162000000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>173000000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>89000000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>96000000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>105000000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>58000000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>64000000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>85000000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>92000000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>74000000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>112000000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>82000000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>77000000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>54000000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>61000000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>56000000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>61000000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>56000000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>116000000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>184000000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>261000000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>266000000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>122000000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>157000000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>263000000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>319000000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>313000000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>391000000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>368000000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>336000000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>376000000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>150000000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>172000000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>128000000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>179000000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>123000000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>139000000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>124000000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>106000000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>95000000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>97000000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>125000000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>155000000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>109000000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>110000000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>108000000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>113000000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>130000000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>116000000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>128000000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>129000000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>102000000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>109000000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>121000000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>245000000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>123000000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>140000000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>143000000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>422000000.0</v>
       </c>
-      <c r="CE39"/>
       <c r="CF39"/>
       <c r="CG39"/>
       <c r="CH39"/>
-      <c r="CI39">
+      <c r="CI39"/>
+      <c r="CJ39">
         <v>114515000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>125369000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>118198000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>118000000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>150707000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>154111000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>150935000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>132000000.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>146183000.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>151968000.0</v>
       </c>
-      <c r="CS39">
+      <c r="CT39">
         <v>163138000.0</v>
       </c>
-      <c r="CT39">
+      <c r="CU39">
         <v>124398000.0</v>
       </c>
-      <c r="CU39">
+      <c r="CV39">
         <v>171858000.0</v>
       </c>
-      <c r="CV39">
+      <c r="CW39">
         <v>183885000.0</v>
       </c>
-      <c r="CW39">
+      <c r="CX39">
         <v>167807000.0</v>
       </c>
-      <c r="CX39">
+      <c r="CY39">
         <v>104493000.0</v>
       </c>
-      <c r="CY39">
+      <c r="CZ39">
         <v>145662000.0</v>
       </c>
-      <c r="CZ39">
+      <c r="DA39">
         <v>92807000.0</v>
       </c>
-      <c r="DA39">
+      <c r="DB39">
         <v>100499000.0</v>
       </c>
-      <c r="DB39">
+      <c r="DC39">
         <v>81500000.0</v>
       </c>
-      <c r="DC39">
+      <c r="DD39">
         <v>132700000.0</v>
       </c>
-      <c r="DD39">
+      <c r="DE39">
         <v>114400000.0</v>
       </c>
-      <c r="DE39">
+      <c r="DF39">
         <v>98200000.0</v>
       </c>
-      <c r="DF39">
+      <c r="DG39">
         <v>59400000.0</v>
       </c>
-      <c r="DG39">
+      <c r="DH39">
         <v>36700000.0</v>
       </c>
-      <c r="DH39">
+      <c r="DI39">
         <v>22900000.0</v>
       </c>
-      <c r="DI39">
+      <c r="DJ39">
         <v>10000000.0</v>
       </c>
-      <c r="DJ39">
+      <c r="DK39">
         <v>3000000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:114">
+    <row r="40" spans="1:115">
       <c r="A40" t="s">
         <v>67</v>
       </c>
       <c r="B40">
+        <v>1419000000.0</v>
+      </c>
+      <c r="C40">
         <v>1466000000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>1387000000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>1374000000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>1345000000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>854000000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>1300000000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>1251000000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>1318000000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>741000000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>1104000000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>1027000000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>1007000000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>690000000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>972000000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>898000000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>809000000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>554000000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>807000000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>795000000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>694000000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>446000000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>675000000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>799000000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>658000000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>488000000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>831000000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>788000000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>751000000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>518000000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>503000000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>470000000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>402000000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>465000000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>467000000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>408000000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>358000000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>258000000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>402000000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>323000000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>349000000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>295000000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>403000000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>309000000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>497000000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>372000000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>572000000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>500000000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>382000000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>300000000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>422000000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>362000000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>396000000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>378000000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>455000000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>395000000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>291000000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>231000000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>245000000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>211000000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>189000000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>208000000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>234000000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>195000000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>219000000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>208000000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>215000000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>196000000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>191000000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>257000000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>246000000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>262000000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>216000000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>294000000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>273000000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>263000000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>224000000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>344000000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>423000000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>435000000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>390000000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>291000000.0</v>
       </c>
-      <c r="CE40"/>
       <c r="CF40"/>
       <c r="CG40"/>
-      <c r="CH40">
+      <c r="CH40"/>
+      <c r="CI40">
         <v>107000000.0</v>
       </c>
-      <c r="CI40"/>
       <c r="CJ40"/>
       <c r="CK40"/>
-      <c r="CL40">
+      <c r="CL40"/>
+      <c r="CM40">
         <v>272000000.0</v>
       </c>
-      <c r="CM40"/>
       <c r="CN40"/>
       <c r="CO40"/>
-      <c r="CP40">
+      <c r="CP40"/>
+      <c r="CQ40">
         <v>38000.0</v>
       </c>
-      <c r="CQ40"/>
       <c r="CR40"/>
       <c r="CS40"/>
-      <c r="CT40">
+      <c r="CT40"/>
+      <c r="CU40">
         <v>106642000.0</v>
       </c>
-      <c r="CU40"/>
       <c r="CV40"/>
       <c r="CW40"/>
       <c r="CX40"/>
       <c r="CY40"/>
       <c r="CZ40"/>
       <c r="DA40"/>
       <c r="DB40"/>
       <c r="DC40"/>
       <c r="DD40"/>
       <c r="DE40"/>
       <c r="DF40"/>
-      <c r="DG40">
+      <c r="DG40"/>
+      <c r="DH40">
         <v>155400000.0</v>
       </c>
-      <c r="DH40"/>
       <c r="DI40"/>
-      <c r="DJ40">
+      <c r="DJ40"/>
+      <c r="DK40">
         <v>4600000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:114">
+    <row r="41" spans="1:115">
       <c r="A41" t="s">
         <v>68</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>2933000000.0</v>
       </c>
-      <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>2870000000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>2825000000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>2418000000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>2357000000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>2335000000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>2298000000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>2240000000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>2065000000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>1918000000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>1906000000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>1956000000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>1941000000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>1964000000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>1978000000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>1899000000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>1837000000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>1800000000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>1770000000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>1751000000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>1629000000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>122000000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>120000000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>71000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>69000000.0</v>
       </c>
       <c r="AK41">
         <v>69000000.0</v>
       </c>
       <c r="AL41">
+        <v>69000000.0</v>
+      </c>
+      <c r="AM41">
         <v>67000000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>60000000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>55000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>54000000.0</v>
       </c>
       <c r="AP41">
         <v>54000000.0</v>
       </c>
       <c r="AQ41">
-        <v>55000000.0</v>
+        <v>54000000.0</v>
       </c>
       <c r="AR41">
         <v>55000000.0</v>
       </c>
       <c r="AS41">
+        <v>55000000.0</v>
+      </c>
+      <c r="AT41">
         <v>60000000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>65000000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>83000000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>80000000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>67000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>69000000.0</v>
       </c>
       <c r="AY41">
         <v>69000000.0</v>
       </c>
       <c r="AZ41">
+        <v>69000000.0</v>
+      </c>
+      <c r="BA41">
         <v>65000000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>67000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>65000000.0</v>
       </c>
       <c r="BC41">
         <v>65000000.0</v>
       </c>
       <c r="BD41">
+        <v>65000000.0</v>
+      </c>
+      <c r="BE41">
         <v>62000000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>60000000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>59000000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>58000000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>60000000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>62000000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>59000000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>35000000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>37000000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>40000000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>43000000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>39000000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>42000000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>46000000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>47000000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>59000000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>65000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>64000000.0</v>
       </c>
       <c r="BV41">
         <v>64000000.0</v>
       </c>
       <c r="BW41">
+        <v>64000000.0</v>
+      </c>
+      <c r="BX41">
         <v>100000000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>130000000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>106000000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>101000000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>423000000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>435000000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>390000000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>289000000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>367000000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>304000000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>302000000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>216000000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>279082000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>295628000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CL41">
         <v>207000000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CM41">
         <v>87589000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CN41">
         <v>226575000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CO41">
         <v>181109000.0</v>
       </c>
-      <c r="CO41">
+      <c r="CP41">
         <v>179181000.0</v>
       </c>
-      <c r="CP41">
+      <c r="CQ41">
         <v>57702000.0</v>
       </c>
-      <c r="CQ41">
+      <c r="CR41">
         <v>161885000.0</v>
       </c>
-      <c r="CR41">
+      <c r="CS41">
         <v>134274000.0</v>
       </c>
-      <c r="CS41">
+      <c r="CT41">
         <v>137320000.0</v>
       </c>
-      <c r="CT41">
+      <c r="CU41">
         <v>68045000.0</v>
       </c>
-      <c r="CU41">
+      <c r="CV41">
         <v>191936000.0</v>
       </c>
-      <c r="CV41">
+      <c r="CW41">
         <v>172013000.0</v>
       </c>
-      <c r="CW41">
+      <c r="CX41">
         <v>125850000.0</v>
       </c>
-      <c r="CX41">
+      <c r="CY41">
         <v>136225000.0</v>
       </c>
-      <c r="CY41">
+      <c r="CZ41">
         <v>211960000.0</v>
       </c>
-      <c r="CZ41">
+      <c r="DA41">
         <v>246396000.0</v>
       </c>
-      <c r="DA41">
+      <c r="DB41">
         <v>165402000.0</v>
       </c>
-      <c r="DB41"/>
       <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
       <c r="DG41"/>
       <c r="DH41"/>
       <c r="DI41"/>
       <c r="DJ41"/>
+      <c r="DK41"/>
     </row>
-    <row r="42" spans="1:114">
+    <row r="42" spans="1:115">
       <c r="A42" t="s">
         <v>69</v>
       </c>
       <c r="B42">
+        <v>-7011000000.0</v>
+      </c>
+      <c r="C42">
         <v>-6627000000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>-6022000000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>-5430000000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>-5042000000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>-4787000000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>-4414000000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>-4058000000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>-3705000000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>-3315000000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>-3071000000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>-2839000000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>-2610000000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>-2331000000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>-2353000000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>-2149000000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>-1684000000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>-1390000000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>-1419000000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>-1451000000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>-1484000000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>-1475000000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>-1494000000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>-1507000000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>-1522000000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>-1260000000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>-1071000000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>-875000000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>-686000000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>-462000000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>-280000000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>-99000000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>45000000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>251000000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>245000000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>223000000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>199000000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>211000000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>233000000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>374000000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>507000000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>637000000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>795000000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>893000000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>1039000000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>1368000000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>1541000000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>1673000000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>1820000000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>1865000000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>1852000000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>1896000000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>1933000000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>1913000000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>1865000000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>1859000000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>490000000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>487000000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>478000000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>472000000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>491000000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>492000000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>490000000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>489000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>487000000.0</v>
       </c>
       <c r="BN42">
         <v>487000000.0</v>
       </c>
       <c r="BO42">
+        <v>487000000.0</v>
+      </c>
+      <c r="BP42">
         <v>469000000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>468000000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>467000000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>466000000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>465000000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>1062000000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>1495000000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>1494000000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>1479000000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>1457000000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>1430000000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>1421000000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>1424000000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>1417000000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>1333000000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>1345000000.0</v>
       </c>
-      <c r="CE42"/>
       <c r="CF42"/>
       <c r="CG42"/>
       <c r="CH42"/>
-      <c r="CI42">
+      <c r="CI42"/>
+      <c r="CJ42">
         <v>1345812000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>1340329000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>1586091000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>1473745000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>1328891000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>1340859000.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>1345128000.0</v>
       </c>
-      <c r="CP42">
+      <c r="CQ42">
         <v>1341005000.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CR42">
         <v>1309800000.0</v>
       </c>
-      <c r="CR42">
+      <c r="CS42">
         <v>1581837000.0</v>
       </c>
-      <c r="CS42">
+      <c r="CT42">
         <v>1576626000.0</v>
       </c>
-      <c r="CT42">
+      <c r="CU42">
         <v>1518078000.0</v>
       </c>
-      <c r="CU42">
+      <c r="CV42">
         <v>1241748000.0</v>
       </c>
-      <c r="CV42">
+      <c r="CW42">
         <v>1241127000.0</v>
       </c>
-      <c r="CW42">
+      <c r="CX42">
         <v>1507833000.0</v>
       </c>
-      <c r="CX42">
+      <c r="CY42">
         <v>1507656000.0</v>
       </c>
-      <c r="CY42">
+      <c r="CZ42">
         <v>1186380000.0</v>
       </c>
-      <c r="CZ42">
+      <c r="DA42">
         <v>1186243000.0</v>
       </c>
-      <c r="DA42">
+      <c r="DB42">
         <v>1217124000.0</v>
       </c>
-      <c r="DB42">
+      <c r="DC42">
         <v>1217000000.0</v>
       </c>
-      <c r="DC42">
+      <c r="DD42">
         <v>1217500000.0</v>
       </c>
-      <c r="DD42">
+      <c r="DE42">
         <v>1549600000.0</v>
       </c>
-      <c r="DE42">
+      <c r="DF42">
         <v>1513800000.0</v>
       </c>
-      <c r="DF42">
+      <c r="DG42">
         <v>689400000.0</v>
       </c>
-      <c r="DG42">
+      <c r="DH42">
         <v>689500000.0</v>
       </c>
-      <c r="DH42">
+      <c r="DI42">
         <v>410100000.0</v>
       </c>
-      <c r="DI42">
+      <c r="DJ42">
         <v>381900000.0</v>
       </c>
-      <c r="DJ42">
+      <c r="DK42">
         <v>157700000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:114">
+    <row r="43" spans="1:115">
       <c r="A43" t="s">
         <v>70</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -16166,203 +16261,202 @@
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
       <c r="CR43"/>
       <c r="CS43"/>
       <c r="CT43"/>
       <c r="CU43"/>
       <c r="CV43"/>
       <c r="CW43"/>
       <c r="CX43"/>
       <c r="CY43"/>
       <c r="CZ43"/>
       <c r="DA43"/>
       <c r="DB43"/>
       <c r="DC43"/>
       <c r="DD43"/>
       <c r="DE43"/>
       <c r="DF43"/>
       <c r="DG43"/>
       <c r="DH43"/>
       <c r="DI43"/>
       <c r="DJ43"/>
+      <c r="DK43"/>
     </row>
-    <row r="44" spans="1:114">
+    <row r="44" spans="1:115">
       <c r="A44" t="s">
         <v>71</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...1 lines deleted...]
-      </c>
+      <c r="AE44"/>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
         <v>0.0</v>
       </c>
       <c r="AP44">
         <v>0.0</v>
       </c>
       <c r="AQ44">
         <v>0.0</v>
       </c>
       <c r="AR44">
-        <v>1000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AS44">
         <v>1000000.0</v>
       </c>
       <c r="AT44">
+        <v>1000000.0</v>
+      </c>
+      <c r="AU44">
         <v>2000000.0</v>
       </c>
-      <c r="AU44">
+      <c r="AV44">
         <v>3000000.0</v>
       </c>
-      <c r="AV44">
+      <c r="AW44">
         <v>10000000.0</v>
       </c>
-      <c r="AW44">
+      <c r="AX44">
         <v>11000000.0</v>
       </c>
-      <c r="AX44">
+      <c r="AY44">
         <v>20000000.0</v>
       </c>
-      <c r="AY44">
+      <c r="AZ44">
         <v>22000000.0</v>
       </c>
-      <c r="AZ44">
+      <c r="BA44">
         <v>26000000.0</v>
       </c>
-      <c r="BA44">
+      <c r="BB44">
         <v>29000000.0</v>
       </c>
-      <c r="BB44">
+      <c r="BC44">
         <v>31000000.0</v>
       </c>
-      <c r="BC44">
+      <c r="BD44">
         <v>33000000.0</v>
       </c>
-      <c r="BD44">
+      <c r="BE44">
         <v>35000000.0</v>
       </c>
-      <c r="BE44">
+      <c r="BF44">
         <v>37000000.0</v>
       </c>
-      <c r="BF44">
+      <c r="BG44">
         <v>39000000.0</v>
       </c>
-      <c r="BG44">
+      <c r="BH44">
         <v>41000000.0</v>
       </c>
-      <c r="BH44">
+      <c r="BI44">
         <v>44000000.0</v>
       </c>
-      <c r="BI44"/>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
-      <c r="CI44">
-[...1 lines deleted...]
-      </c>
+      <c r="CI44"/>
       <c r="CJ44">
         <v>5000.0</v>
       </c>
       <c r="CK44">
         <v>5000.0</v>
       </c>
       <c r="CL44">
         <v>5000.0</v>
       </c>
       <c r="CM44">
         <v>5000.0</v>
       </c>
       <c r="CN44">
         <v>5000.0</v>
       </c>
       <c r="CO44">
         <v>5000.0</v>
       </c>
       <c r="CP44">
         <v>5000.0</v>
       </c>
       <c r="CQ44">
         <v>5000.0</v>
       </c>
       <c r="CR44">
@@ -16373,1548 +16467,1561 @@
       </c>
       <c r="CT44">
         <v>5000.0</v>
       </c>
       <c r="CU44">
         <v>5000.0</v>
       </c>
       <c r="CV44">
         <v>5000.0</v>
       </c>
       <c r="CW44">
         <v>5000.0</v>
       </c>
       <c r="CX44">
         <v>5000.0</v>
       </c>
       <c r="CY44">
         <v>5000.0</v>
       </c>
       <c r="CZ44">
         <v>5000.0</v>
       </c>
       <c r="DA44">
         <v>5000.0</v>
       </c>
-      <c r="DB44"/>
+      <c r="DB44">
+        <v>5000.0</v>
+      </c>
       <c r="DC44"/>
       <c r="DD44"/>
       <c r="DE44"/>
       <c r="DF44"/>
       <c r="DG44"/>
       <c r="DH44"/>
       <c r="DI44"/>
       <c r="DJ44"/>
+      <c r="DK44"/>
     </row>
-    <row r="45" spans="1:114">
+    <row r="45" spans="1:115">
       <c r="A45" t="s">
         <v>72</v>
       </c>
       <c r="B45">
+        <v>18679000000.0</v>
+      </c>
+      <c r="C45">
         <v>28667000000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>18806000000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>18154000000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>17254000000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>26527000000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>17496000000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>16854000000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>16076000000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>24776000000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>16286000000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>16020000000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>15386000000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>14935000000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>13002000000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>11024000000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>9741000000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>9997000000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>10302000000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>10361000000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>10688000000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>11060000000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>11401000000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>11036000000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>10640000000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>10214000000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>9439000000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>8693000000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>8145000000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>8291000000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>7842000000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>7525000000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>6533000000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>6619000000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>6862000000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>6762000000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>6467000000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>6631000000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>6874000000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>6821000000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>6416000000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>6446000000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>6569000000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>6452000000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>5814000000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>5795000000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>6019000000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>5797000000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>5383000000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>5394000000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>5529000000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>5514000000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>3245000000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>2983000000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>2958000000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>2900000000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>2669000000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>2673000000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>2744000000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>2751000000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>2775000000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>2848000000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>2921000000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>2956000000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>3064000000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>3193000000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>3367000000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>3370000000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>3236000000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>3266000000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>3333000000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>3281000000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>3069000000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>2920000000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>3066000000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>3049000000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>2523000000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>397000000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>2781000000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>2698000000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>2523000000.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>397000000.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>2586764000.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>2557072000.0</v>
       </c>
-      <c r="CK45">
+      <c r="CL45">
         <v>2510868000.0</v>
       </c>
-      <c r="CL45">
+      <c r="CM45">
         <v>2478093000.0</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>2304674000.0</v>
       </c>
-      <c r="CN45">
+      <c r="CO45">
         <v>2317994000.0</v>
       </c>
-      <c r="CO45">
+      <c r="CP45">
         <v>2256469000.0</v>
       </c>
-      <c r="CP45">
+      <c r="CQ45">
         <v>2271027000.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CR45">
         <v>2334780000.0</v>
       </c>
-      <c r="CR45">
+      <c r="CS45">
         <v>2255710000.0</v>
       </c>
-      <c r="CS45">
+      <c r="CT45">
         <v>2115432000.0</v>
       </c>
-      <c r="CT45">
+      <c r="CU45">
         <v>2130442000.0</v>
       </c>
-      <c r="CU45">
+      <c r="CV45">
         <v>2245117000.0</v>
       </c>
-      <c r="CV45">
+      <c r="CW45">
         <v>2279980000.0</v>
       </c>
-      <c r="CW45">
+      <c r="CX45">
         <v>2113189000.0</v>
       </c>
-      <c r="CX45">
+      <c r="CY45">
         <v>2155074000.0</v>
       </c>
-      <c r="CY45">
+      <c r="CZ45">
         <v>2201182000.0</v>
       </c>
-      <c r="CZ45">
+      <c r="DA45">
         <v>2164917000.0</v>
       </c>
-      <c r="DA45">
+      <c r="DB45">
         <v>2066432000.0</v>
       </c>
-      <c r="DB45">
+      <c r="DC45">
         <v>1964600000.0</v>
       </c>
-      <c r="DC45">
+      <c r="DD45">
         <v>2058200000.0</v>
       </c>
-      <c r="DD45">
+      <c r="DE45">
         <v>1871100000.0</v>
       </c>
-      <c r="DE45">
+      <c r="DF45">
         <v>1440300000.0</v>
       </c>
-      <c r="DF45">
+      <c r="DG45">
         <v>1328500000.0</v>
       </c>
-      <c r="DG45">
+      <c r="DH45">
         <v>1372100000.0</v>
       </c>
-      <c r="DH45"/>
       <c r="DI45"/>
       <c r="DJ45"/>
+      <c r="DK45"/>
     </row>
-    <row r="46" spans="1:114">
+    <row r="46" spans="1:115">
       <c r="A46" t="s">
         <v>73</v>
       </c>
       <c r="B46">
+        <v>2515000000.0</v>
+      </c>
+      <c r="C46">
         <v>2529000000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>2401000000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>18154000000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>17254000000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>17302000000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>17496000000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>16854000000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>16076000000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>16003000000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>16286000000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>16020000000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>15386000000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>14935000000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>13002000000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>12472000000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>12021000000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>11956000000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>11942000000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>11024000000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>9741000000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>9997000000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>10302000000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>10361000000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>10688000000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>11060000000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>11401000000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>11036000000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>10640000000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>10214000000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>9439000000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>8693000000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>8145000000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>8291000000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>7842000000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>7525000000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>6533000000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>6619000000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>6862000000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>6762000000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>6467000000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>6631000000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>6874000000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>6821000000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>6416000000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>6446000000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>6569000000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>6452000000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>5814000000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>5795000000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>6019000000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>5797000000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>5383000000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>5394000000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>5529000000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>5514000000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>3245000000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>2983000000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>2958000000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>2900000000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>386000000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>2673000000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>2744000000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>2751000000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>2775000000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>2848000000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>2921000000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>2956000000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>3064000000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>3193000000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>3367000000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>3370000000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>3236000000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>3266000000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>3333000000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>3281000000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>3069000000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>2920000000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>3066000000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>3049000000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>2822000000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>445000000.0</v>
       </c>
-      <c r="CE46"/>
       <c r="CF46"/>
       <c r="CG46"/>
       <c r="CH46"/>
-      <c r="CI46">
+      <c r="CI46"/>
+      <c r="CJ46">
         <v>2586764000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>2557072000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>2510868000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>2478093000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>2304674000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>2317994000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>2256469000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>2271027000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>2334780000.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>2255710000.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>2115432000.0</v>
       </c>
-      <c r="CT46">
+      <c r="CU46">
         <v>2130442000.0</v>
       </c>
-      <c r="CU46">
+      <c r="CV46">
         <v>2245117000.0</v>
       </c>
-      <c r="CV46">
+      <c r="CW46">
         <v>2279980000.0</v>
       </c>
-      <c r="CW46">
+      <c r="CX46">
         <v>2113189000.0</v>
       </c>
-      <c r="CX46">
+      <c r="CY46">
         <v>2155074000.0</v>
       </c>
-      <c r="CY46">
+      <c r="CZ46">
         <v>2201182000.0</v>
       </c>
-      <c r="CZ46">
+      <c r="DA46">
         <v>2164917000.0</v>
       </c>
-      <c r="DA46">
+      <c r="DB46">
         <v>2066432000.0</v>
       </c>
-      <c r="DB46">
+      <c r="DC46">
         <v>1964600000.0</v>
       </c>
-      <c r="DC46">
+      <c r="DD46">
         <v>2058200000.0</v>
       </c>
-      <c r="DD46">
+      <c r="DE46">
         <v>1871100000.0</v>
       </c>
-      <c r="DE46">
+      <c r="DF46">
         <v>1440300000.0</v>
       </c>
-      <c r="DF46">
+      <c r="DG46">
         <v>1328500000.0</v>
       </c>
-      <c r="DG46">
+      <c r="DH46">
         <v>1372100000.0</v>
       </c>
-      <c r="DH46">
+      <c r="DI46">
         <v>32300000.0</v>
       </c>
-      <c r="DI46">
+      <c r="DJ46">
         <v>11900000.0</v>
       </c>
-      <c r="DJ46">
+      <c r="DK46">
         <v>2300000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:114">
+    <row r="47" spans="1:115">
       <c r="A47" t="s">
         <v>74</v>
       </c>
-      <c r="B47">
+      <c r="B47"/>
+      <c r="C47">
         <v>18598000000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>18806000000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>18154000000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>17254000000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>17302000000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>17496000000.0</v>
       </c>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>16286000000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>16020000000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>15386000000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>14935000000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>1449000000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>1443000000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>1417000000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>1396000000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>11942000000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>11024000000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>1265000000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>1292000000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>9639000000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>9695000000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>10022000000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>604000000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>10751000000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>10417000000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>10018000000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>9600000000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>8910000000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>8213000000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>7678000000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>7824000000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>7391000000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>7525000000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>6533000000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>6619000000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>6862000000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>6762000000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>6467000000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>6631000000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>6874000000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>6821000000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>6416000000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>6446000000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>6146000000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>6452000000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>5406000000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>5795000000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>420000000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>417000000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>5383000000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>5394000000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>5529000000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>5514000000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>3245000000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>2983000000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>2958000000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>2900000000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>2669000000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>2673000000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>2744000000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>2751000000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>2775000000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>2848000000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>2921000000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>2956000000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>3064000000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>3193000000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>3367000000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>3370000000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>3236000000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>3266000000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>3333000000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>3281000000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>3069000000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>2920000000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>3066000000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>3049000000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>2822000000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>2697000000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>2781000000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>2698000000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>2523000000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>2520000000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>2586764000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>2557072000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>2535709000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>2478093000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>2304674000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>2317994000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>2256469000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CQ47">
         <v>2271027000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CR47">
         <v>2334780000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CS47">
         <v>2284077000.0</v>
       </c>
-      <c r="CS47">
+      <c r="CT47">
         <v>2140714000.0</v>
       </c>
-      <c r="CT47">
+      <c r="CU47">
         <v>2157235000.0</v>
       </c>
-      <c r="CU47">
+      <c r="CV47">
         <v>2245117000.0</v>
       </c>
-      <c r="CV47">
+      <c r="CW47">
         <v>2279980000.0</v>
       </c>
-      <c r="CW47">
+      <c r="CX47">
         <v>2147801000.0</v>
       </c>
-      <c r="CX47">
+      <c r="CY47">
         <v>2155074000.0</v>
       </c>
-      <c r="CY47">
+      <c r="CZ47">
         <v>2201182000.0</v>
       </c>
-      <c r="CZ47">
+      <c r="DA47">
         <v>2164917000.0</v>
       </c>
-      <c r="DA47">
+      <c r="DB47">
         <v>2066432000.0</v>
       </c>
-      <c r="DB47"/>
       <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
       <c r="DG47"/>
       <c r="DH47"/>
       <c r="DI47"/>
       <c r="DJ47"/>
+      <c r="DK47"/>
     </row>
-    <row r="48" spans="1:114">
+    <row r="48" spans="1:115">
       <c r="A48" t="s">
         <v>75</v>
       </c>
       <c r="B48">
+        <v>16250000000.0</v>
+      </c>
+      <c r="C48">
         <v>15843000000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>15304000000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>14718000000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>14214000000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>13813000000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>13231000000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>12630000000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>12103000000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>11672000000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>11094000000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>10493000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>10003000000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>9656000000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>9017000000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>8411000000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>7918000000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>7551000000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>7070000000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>6661000000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>6368000000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>6165000000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>5868000000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>5660000000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>5448000000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>5275000000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>4937000000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>4546000000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>4276000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>4101000000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>3791000000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>3458000000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>3188000000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>3005000000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>2108000000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>1909000000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>1763000000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>1654000000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>1501000000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>1314000000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>1180000000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>1088000000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>919000000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>704000000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>618000000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>503000000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>309000000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>117000000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>23000000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>-37000000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>-177000000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>-320000000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>-403000000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>-424000000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>-465000000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>-538000000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>-486000000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>-499000000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>-528000000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>-593000000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>-620000000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>-600000000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>-579000000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>-602000000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>-614000000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>-574000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-548000000.0</v>
       </c>
       <c r="BP48">
         <v>-548000000.0</v>
       </c>
       <c r="BQ48">
+        <v>-548000000.0</v>
+      </c>
+      <c r="BR48">
         <v>-531000000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>-512000000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>341000000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>267000000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>469000000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>431000000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>278000000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>166000000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>99000000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>69000000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>16000000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>-79000000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>-135000000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>-155000000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>-204000000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>-280000000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>-330000000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>-342000000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>-325322000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>-260941000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>-423061000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>-189300000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>115833000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>83949000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>60558000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>69281000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>278232000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>141647000.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>95339000.0</v>
       </c>
-      <c r="CT48">
+      <c r="CU48">
         <v>410480000.0</v>
       </c>
-      <c r="CU48">
+      <c r="CV48">
         <v>434932000.0</v>
       </c>
-      <c r="CV48">
+      <c r="CW48">
         <v>372880000.0</v>
       </c>
-      <c r="CW48">
+      <c r="CX48">
         <v>306895000.0</v>
       </c>
-      <c r="CX48">
+      <c r="CY48">
         <v>355850000.0</v>
       </c>
-      <c r="CY48">
+      <c r="CZ48">
         <v>319476000.0</v>
       </c>
-      <c r="CZ48">
+      <c r="DA48">
         <v>244085000.0</v>
       </c>
-      <c r="DA48">
+      <c r="DB48">
         <v>196886000.0</v>
       </c>
-      <c r="DB48">
+      <c r="DC48">
         <v>179500000.0</v>
       </c>
-      <c r="DC48">
+      <c r="DD48">
         <v>135100000.0</v>
       </c>
-      <c r="DD48">
+      <c r="DE48">
         <v>78900000.0</v>
       </c>
-      <c r="DE48">
+      <c r="DF48">
         <v>53000000.0</v>
       </c>
-      <c r="DF48">
+      <c r="DG48">
         <v>36800000.0</v>
       </c>
-      <c r="DG48">
+      <c r="DH48">
         <v>18500000.0</v>
       </c>
-      <c r="DH48">
+      <c r="DI48">
         <v>8300000.0</v>
       </c>
-      <c r="DI48">
+      <c r="DJ48">
         <v>2700000.0</v>
       </c>
-      <c r="DJ48"/>
+      <c r="DK48"/>
     </row>
-    <row r="49" spans="1:114">
+    <row r="49" spans="1:115">
       <c r="A49" t="s">
         <v>76</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>10493000000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>10003000000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>9656000000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>9017000000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>8411000000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>7918000000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>7551000000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>7070000000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>6661000000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>6368000000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>6165000000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>5868000000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>5660000000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>5448000000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>5275000000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>4937000000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>4546000000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>4276000000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>4101000000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>3791000000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>3458000000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>3188000000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>3005000000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>2108000000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>1909000000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>1763000000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>1654000000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>1501000000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>1314000000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>1180000000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>1088000000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>919000000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>704000000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>618000000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>503000000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>309000000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>117000000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>23000000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>-37000000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>-177000000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>-320000000.0</v>
       </c>
-      <c r="BA49">
-[...1 lines deleted...]
-      </c>
       <c r="BB49">
         <v>0.0</v>
       </c>
       <c r="BC49">
         <v>0.0</v>
       </c>
       <c r="BD49">
         <v>0.0</v>
       </c>
       <c r="BE49">
         <v>0.0</v>
       </c>
-      <c r="BF49"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BF49">
+        <v>0.0</v>
+      </c>
+      <c r="BG49"/>
       <c r="BH49">
         <v>0.0</v>
       </c>
-      <c r="BI49"/>
+      <c r="BI49">
+        <v>0.0</v>
+      </c>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
@@ -17924,183 +18031,186 @@
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
       <c r="CR49"/>
       <c r="CS49"/>
       <c r="CT49"/>
       <c r="CU49"/>
       <c r="CV49"/>
       <c r="CW49"/>
       <c r="CX49"/>
       <c r="CY49"/>
       <c r="CZ49"/>
       <c r="DA49"/>
       <c r="DB49"/>
       <c r="DC49"/>
       <c r="DD49"/>
       <c r="DE49"/>
       <c r="DF49"/>
       <c r="DG49"/>
       <c r="DH49"/>
       <c r="DI49"/>
       <c r="DJ49"/>
+      <c r="DK49"/>
     </row>
-    <row r="50" spans="1:114">
+    <row r="50" spans="1:115">
       <c r="A50" t="s">
         <v>77</v>
       </c>
       <c r="B50">
+        <v>1623000000.0</v>
+      </c>
+      <c r="C50">
         <v>1577000000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>1548000000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>1287000000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>1420000000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>1178000000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>1510000000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>1369000000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>1087000000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>1465000000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>1448000000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>1444000000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>156000000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>161000000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>156000000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>60000000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>960000000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>906000000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>888000000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>852000000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>585000000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>704000000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>700000000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>806000000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>854000000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>997000000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>973000000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>995000000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>930000000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>856000000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>896000000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>900000000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>726000000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>723000000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>8371000000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>8215000000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>577000000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>597000000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>609000000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>576000000.0</v>
       </c>
-      <c r="AO50"/>
-      <c r="AP50">
+      <c r="AP50"/>
+      <c r="AQ50">
         <v>607000000.0</v>
       </c>
-      <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50">
         <v>618000000.0</v>
       </c>
-      <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
@@ -18124,705 +18234,710 @@
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
       <c r="CR50"/>
       <c r="CS50"/>
       <c r="CT50"/>
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
       <c r="CX50"/>
       <c r="CY50"/>
       <c r="CZ50"/>
       <c r="DA50"/>
       <c r="DB50"/>
       <c r="DC50"/>
       <c r="DD50"/>
       <c r="DE50"/>
       <c r="DF50"/>
       <c r="DG50"/>
       <c r="DH50"/>
       <c r="DI50"/>
       <c r="DJ50"/>
+      <c r="DK50"/>
     </row>
-    <row r="51" spans="1:114">
+    <row r="51" spans="1:115">
       <c r="A51" t="s">
         <v>78</v>
       </c>
       <c r="B51">
+        <v>15019000000.0</v>
+      </c>
+      <c r="C51">
         <v>16477000000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>15212000000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>14455000000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>13993000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>14789000000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>14415000000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>13877000000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>13371000000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>12662000000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>12918000000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>12833000000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>12505000000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>12223000000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>10540000000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>10454000000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>10113000000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>10508000000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>10719000000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>10790000000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>9623000000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>10409000000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>10575000000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>10937000000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>12127000000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>12139000000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>12186000000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>12192000000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>12103000000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>11747000000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>10078000000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>8986000000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>9138000000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>9440000000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>8371000000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>8215000000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>7349000000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>7790000000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>8002000000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>7841000000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>7753000000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>8162000000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>8515000000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>8410000000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>8075000000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>8052000000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>8095000000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>8015000000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>7039000000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>7173000000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>7582000000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>7356000000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>7164000000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>7364000000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>7430000000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>7344000000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>6016000000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>3042000000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>3017000000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>2976000000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>2863000000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>2929000000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>2939000000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>2835000000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>2830000000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>3075000000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>3102000000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>3175000000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>3232000000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>3345000000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>3590000000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>2995000000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>2716000000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>2570000000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>2759000000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>2776000000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>2716000000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>2702000000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>2957000000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>3116000000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>3128000000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>3152000000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>3158000000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>3176000000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>3143000000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>3167000000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>3142720000.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CK51">
         <v>3089660000.0</v>
       </c>
-      <c r="CK51">
+      <c r="CL51">
         <v>3006189000.0</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>2817088000.0</v>
       </c>
-      <c r="CM51">
+      <c r="CN51">
         <v>2555931000.0</v>
       </c>
-      <c r="CN51">
+      <c r="CO51">
         <v>2586011000.0</v>
       </c>
-      <c r="CO51">
+      <c r="CP51">
         <v>2533631000.0</v>
       </c>
-      <c r="CP51">
+      <c r="CQ51">
         <v>2512798000.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CR51">
         <v>2607336000.0</v>
       </c>
-      <c r="CR51">
+      <c r="CS51">
         <v>2653075000.0</v>
       </c>
-      <c r="CS51">
+      <c r="CT51">
         <v>2518308000.0</v>
       </c>
-      <c r="CT51">
+      <c r="CU51">
         <v>2459522000.0</v>
       </c>
-      <c r="CU51">
+      <c r="CV51">
         <v>2698443000.0</v>
       </c>
-      <c r="CV51">
+      <c r="CW51">
         <v>2759748000.0</v>
       </c>
-      <c r="CW51">
+      <c r="CX51">
         <v>2751190000.0</v>
       </c>
-      <c r="CX51">
+      <c r="CY51">
         <v>2675367000.0</v>
       </c>
-      <c r="CY51">
+      <c r="CZ51">
         <v>2801333000.0</v>
       </c>
-      <c r="CZ51">
+      <c r="DA51">
         <v>2613621000.0</v>
       </c>
-      <c r="DA51">
+      <c r="DB51">
         <v>2489746000.0</v>
       </c>
-      <c r="DB51">
+      <c r="DC51">
         <v>2266100000.0</v>
       </c>
-      <c r="DC51">
+      <c r="DD51">
         <v>2214600000.0</v>
       </c>
-      <c r="DD51">
+      <c r="DE51">
         <v>1947900000.0</v>
       </c>
-      <c r="DE51">
+      <c r="DF51">
         <v>1260500000.0</v>
       </c>
-      <c r="DF51">
+      <c r="DG51">
         <v>1314600000.0</v>
       </c>
-      <c r="DG51">
+      <c r="DH51">
         <v>1235500000.0</v>
       </c>
-      <c r="DH51">
+      <c r="DI51">
         <v>389200000.0</v>
       </c>
-      <c r="DI51">
+      <c r="DJ51">
         <v>26500000.0</v>
       </c>
-      <c r="DJ51">
+      <c r="DK51">
         <v>1100000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:114">
+    <row r="52" spans="1:115">
       <c r="A52" t="s">
         <v>79</v>
       </c>
       <c r="B52">
+        <v>1623000000.0</v>
+      </c>
+      <c r="C52">
         <v>1577000000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>1548000000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>1287000000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>1420000000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>1472000000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>1510000000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>1369000000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>1087000000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>1714000000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>1448000000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>1444000000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>156000000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>372000000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>156000000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>60000000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>960000000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>1108000000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>888000000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>852000000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>585000000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>882000000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>700000000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>806000000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>854000000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>1175000000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>973000000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>995000000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>930000000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>903000000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>896000000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>900000000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>726000000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>723000000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>694000000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>644000000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>577000000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>597000000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>609000000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>576000000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>550000000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>607000000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>639000000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>590000000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>593000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>618000000.0</v>
       </c>
       <c r="AU52">
         <v>618000000.0</v>
       </c>
       <c r="AV52">
+        <v>618000000.0</v>
+      </c>
+      <c r="AW52">
         <v>621000000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>265000000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>604000000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>630000000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>624000000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>567000000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>630000000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>651000000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>421000000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>371000000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>395000000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>401000000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>347000000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>199000000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>229000000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>123000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>124000000.0</v>
       </c>
       <c r="BM52">
         <v>124000000.0</v>
       </c>
       <c r="BN52">
+        <v>124000000.0</v>
+      </c>
+      <c r="BO52">
         <v>125000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9000000.0</v>
       </c>
       <c r="BP52">
         <v>9000000.0</v>
       </c>
       <c r="BQ52">
+        <v>9000000.0</v>
+      </c>
+      <c r="BR52">
         <v>11000000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>13000000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>11000000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>12000000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>157000000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>15000000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>78000000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>121000000.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>61000000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>37000000.0</v>
       </c>
-      <c r="CA52"/>
       <c r="CB52"/>
       <c r="CC52"/>
       <c r="CD52"/>
       <c r="CE52"/>
       <c r="CF52"/>
       <c r="CG52"/>
       <c r="CH52"/>
       <c r="CI52"/>
       <c r="CJ52"/>
       <c r="CK52"/>
       <c r="CL52"/>
       <c r="CM52"/>
       <c r="CN52"/>
       <c r="CO52"/>
       <c r="CP52"/>
       <c r="CQ52"/>
       <c r="CR52"/>
       <c r="CS52"/>
       <c r="CT52"/>
       <c r="CU52"/>
       <c r="CV52"/>
       <c r="CW52"/>
       <c r="CX52"/>
       <c r="CY52"/>
       <c r="CZ52"/>
       <c r="DA52"/>
       <c r="DB52"/>
       <c r="DC52"/>
       <c r="DD52"/>
       <c r="DE52"/>
       <c r="DF52"/>
       <c r="DG52"/>
       <c r="DH52"/>
       <c r="DI52"/>
-      <c r="DJ52">
+      <c r="DJ52"/>
+      <c r="DK52">
         <v>1100000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:114">
+    <row r="53" spans="1:115">
       <c r="A53" t="s">
         <v>80</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
-      <c r="AE53">
-[...1 lines deleted...]
-      </c>
+      <c r="AE53"/>
       <c r="AF53">
         <v>0.0</v>
       </c>
       <c r="AG53">
         <v>0.0</v>
       </c>
       <c r="AH53">
         <v>0.0</v>
       </c>
       <c r="AI53">
         <v>0.0</v>
       </c>
       <c r="AJ53">
         <v>0.0</v>
       </c>
       <c r="AK53">
         <v>0.0</v>
       </c>
       <c r="AL53">
         <v>0.0</v>
       </c>
       <c r="AM53">
         <v>0.0</v>
       </c>
       <c r="AN53">
@@ -18857,58 +18972,60 @@
       </c>
       <c r="AX53">
         <v>0.0</v>
       </c>
       <c r="AY53">
         <v>0.0</v>
       </c>
       <c r="AZ53">
         <v>0.0</v>
       </c>
       <c r="BA53">
         <v>0.0</v>
       </c>
       <c r="BB53">
         <v>0.0</v>
       </c>
       <c r="BC53">
         <v>0.0</v>
       </c>
       <c r="BD53">
         <v>0.0</v>
       </c>
       <c r="BE53">
         <v>0.0</v>
       </c>
-      <c r="BF53"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BF53">
+        <v>0.0</v>
+      </c>
+      <c r="BG53"/>
       <c r="BH53">
         <v>0.0</v>
       </c>
-      <c r="BI53"/>
+      <c r="BI53">
+        <v>0.0</v>
+      </c>
       <c r="BJ53"/>
       <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
@@ -18918,87 +19035,86 @@
       <c r="CL53"/>
       <c r="CM53"/>
       <c r="CN53"/>
       <c r="CO53"/>
       <c r="CP53"/>
       <c r="CQ53"/>
       <c r="CR53"/>
       <c r="CS53"/>
       <c r="CT53"/>
       <c r="CU53"/>
       <c r="CV53"/>
       <c r="CW53"/>
       <c r="CX53"/>
       <c r="CY53"/>
       <c r="CZ53"/>
       <c r="DA53"/>
       <c r="DB53"/>
       <c r="DC53"/>
       <c r="DD53"/>
       <c r="DE53"/>
       <c r="DF53"/>
       <c r="DG53"/>
       <c r="DH53"/>
       <c r="DI53"/>
       <c r="DJ53"/>
+      <c r="DK53"/>
     </row>
-    <row r="54" spans="1:114">
+    <row r="54" spans="1:115">
       <c r="A54" t="s">
         <v>81</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...1 lines deleted...]
-      </c>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
@@ -19033,58 +19149,60 @@
       </c>
       <c r="AX54">
         <v>0.0</v>
       </c>
       <c r="AY54">
         <v>0.0</v>
       </c>
       <c r="AZ54">
         <v>0.0</v>
       </c>
       <c r="BA54">
         <v>0.0</v>
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
-      <c r="BF54"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BF54">
+        <v>0.0</v>
+      </c>
+      <c r="BG54"/>
       <c r="BH54">
         <v>0.0</v>
       </c>
-      <c r="BI54"/>
+      <c r="BI54">
+        <v>0.0</v>
+      </c>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
@@ -19094,1463 +19212,1474 @@
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
       <c r="CR54"/>
       <c r="CS54"/>
       <c r="CT54"/>
       <c r="CU54"/>
       <c r="CV54"/>
       <c r="CW54"/>
       <c r="CX54"/>
       <c r="CY54"/>
       <c r="CZ54"/>
       <c r="DA54"/>
       <c r="DB54"/>
       <c r="DC54"/>
       <c r="DD54"/>
       <c r="DE54"/>
       <c r="DF54"/>
       <c r="DG54"/>
       <c r="DH54"/>
       <c r="DI54"/>
       <c r="DJ54"/>
+      <c r="DK54"/>
     </row>
-    <row r="55" spans="1:114">
+    <row r="55" spans="1:115">
       <c r="A55" t="s">
         <v>82</v>
       </c>
       <c r="B55">
+        <v>29888000000.0</v>
+      </c>
+      <c r="C55">
         <v>29866000000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>30065000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>29206000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>28050000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>28163000000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>28412000000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>27613000000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>26658000000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>25589000000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>25832000000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>25506000000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>24629000000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>24183000000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>21419000000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>20820000000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>20169000000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>20292000000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>20306000000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>19641000000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>17542000000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>17868000000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>17908000000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>17900000000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>18868000000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>18970000000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>19405000000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>19047000000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>18586000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>18133000000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>16354000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>15108000000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>14688000000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>15030000000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>13744000000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>13284000000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>11822000000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>11988000000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>12275000000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>12120000000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>11784000000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>12083000000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>12598000000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>12605000000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>12282000000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>12467000000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>12483000000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>12467000000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>11247000000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>11231000000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>11563000000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>11326000000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>10921000000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>11026000000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>10992000000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>10942000000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>7297000000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>4143000000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>4005000000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>3952000000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>3692000000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>3693000000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>3744000000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>3574000000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>3584000000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>3859000000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>3895000000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>3918000000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>3977000000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>4191000000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>5612000000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>5609000000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>5872000000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>5842000000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>5717000000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>5668000000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>5410000000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>5366000000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>5488000000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>5530000000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>5361000000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>5274000000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>5188000000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>5093000000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>4901000000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>4882000000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>4848735000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>4833242000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>4786387000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>4722141000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>4910860000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>4833756000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>4692076000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>4690557000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>5103020000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>5010814000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>4725662000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>5025904000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>5308246000.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>5314646000.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>5077500000.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>5123933000.0</v>
       </c>
-      <c r="CY55">
+      <c r="CZ55">
         <v>5265150000.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DA55">
         <v>5080622000.0</v>
       </c>
-      <c r="DA55">
+      <c r="DB55">
         <v>4764482000.0</v>
       </c>
-      <c r="DB55">
+      <c r="DC55">
         <v>4497700000.0</v>
       </c>
-      <c r="DC55">
+      <c r="DD55">
         <v>4526000000.0</v>
       </c>
-      <c r="DD55">
+      <c r="DE55">
         <v>3892000000.0</v>
       </c>
-      <c r="DE55">
+      <c r="DF55">
         <v>3053600000.0</v>
       </c>
-      <c r="DF55">
+      <c r="DG55">
         <v>2634700000.0</v>
       </c>
-      <c r="DG55">
+      <c r="DH55">
         <v>2557000000.0</v>
       </c>
-      <c r="DH55">
+      <c r="DI55">
         <v>889200000.0</v>
       </c>
-      <c r="DI55">
+      <c r="DJ55">
         <v>450100000.0</v>
       </c>
-      <c r="DJ55">
+      <c r="DK55">
         <v>169100000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:114">
+    <row r="56" spans="1:115">
       <c r="A56" t="s">
         <v>83</v>
       </c>
       <c r="B56">
+        <v>3311000000.0</v>
+      </c>
+      <c r="C56">
         <v>3608000000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>3783000000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>3520000000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>3241000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>3249000000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>3321000000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>3219000000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>3009000000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>2933000000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>2978000000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>2838000000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>2622000000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>2723000000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>2327000000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>2164000000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>2010000000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>2151000000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>2200000000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>2154000000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>2004000000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>2017000000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>1728000000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>1622000000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>2214000000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>1842000000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>1881000000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>1840000000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>1720000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>1761000000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>1692000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>1506000000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>1590000000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>1772000000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>1639000000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>1483000000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>1320000000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>1361000000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>1354000000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>1264000000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>1182000000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>1294000000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>1426000000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>1436000000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>1452000000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>1546000000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>1378000000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>1396000000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>1400000000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>1362000000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>1414000000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>1363000000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>1311000000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>1343000000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>1111000000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>1019000000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>656000000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>723000000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>658000000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>673000000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>733000000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>725000000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>712000000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>531000000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>511000000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>705000000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>679000000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>665000000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>622000000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>703000000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>781000000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>768000000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>1190000000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>1120000000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>919000000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>928000000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>894000000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>1005000000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>1052000000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>1109000000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>1179000000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>1216000000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>1073000000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>1069000000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>1050000000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>1032000000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>934374000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>812426000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>807927000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>803014000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>873846000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>783609000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>713910000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>708518000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>804837000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>782473000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>720460000.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>687761000.0</v>
       </c>
-      <c r="CU56">
+      <c r="CV56">
         <v>846749000.0</v>
       </c>
-      <c r="CV56">
+      <c r="CW56">
         <v>825145000.0</v>
       </c>
-      <c r="CW56">
+      <c r="CX56">
         <v>742417000.0</v>
       </c>
-      <c r="CX56">
+      <c r="CY56">
         <v>741851000.0</v>
       </c>
-      <c r="CY56">
+      <c r="CZ56">
         <v>869258000.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DA56">
         <v>781149000.0</v>
       </c>
-      <c r="DA56">
+      <c r="DB56">
         <v>684248000.0</v>
       </c>
-      <c r="DB56">
+      <c r="DC56">
         <v>669800000.0</v>
       </c>
-      <c r="DC56">
+      <c r="DD56">
         <v>779900000.0</v>
       </c>
-      <c r="DD56">
+      <c r="DE56">
         <v>639100000.0</v>
       </c>
-      <c r="DE56">
+      <c r="DF56">
         <v>568200000.0</v>
       </c>
-      <c r="DF56">
+      <c r="DG56">
         <v>384100000.0</v>
       </c>
-      <c r="DG56">
+      <c r="DH56">
         <v>365800000.0</v>
       </c>
-      <c r="DH56">
+      <c r="DI56">
         <v>128900000.0</v>
       </c>
-      <c r="DI56">
+      <c r="DJ56">
         <v>111100000.0</v>
       </c>
-      <c r="DJ56">
+      <c r="DK56">
         <v>82900000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:114">
+    <row r="57" spans="1:115">
       <c r="A57" t="s">
         <v>84</v>
       </c>
       <c r="B57">
+        <v>4127000000.0</v>
+      </c>
+      <c r="C57">
         <v>3819000000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>4211000000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>4100000000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>3794000000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>3323000000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>4026000000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>3969000000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>3364000000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>3637000000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>3673000000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>3810000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>2280000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>2445000000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>2264000000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>2023000000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>2597000000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>2603000000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>2752000000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>2544000000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>1841000000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>1890000000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>1916000000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>1921000000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>1996000000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>2198000000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>2643000000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>2535000000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>2238000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>2116000000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>2087000000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>2229000000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>1641000000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>1668000000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>1773000000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>1744000000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>1317000000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>1184000000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>1420000000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>1508000000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>1229000000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>1233000000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>1517000000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>1582000000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>1555000000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>1478000000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>1695000000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>1746000000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>1101000000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>1286000000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>1418000000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>1592000000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>1369000000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>1351000000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>1514000000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>1421000000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>1046000000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>864000000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>879000000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>840000000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>610000000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>569000000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>524000000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>507000000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>481000000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>461000000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>367000000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>349000000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>356000000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>427000000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>468000000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>585000000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>648000000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>520000000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>599000000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>732000000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>629000000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>599000000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>690000000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>719000000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>708000000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>631000000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>610000000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>640000000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>558000000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>540000000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>262128000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>252548000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>239994000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>150796000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>212103000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>217533000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>191657000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>207038000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>269491000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>252655000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>190454000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>204773000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>253813000.0</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>312014000.0</v>
       </c>
-      <c r="CW57">
+      <c r="CX57">
         <v>205864000.0</v>
       </c>
-      <c r="CX57">
+      <c r="CY57">
         <v>260155000.0</v>
       </c>
-      <c r="CY57">
+      <c r="CZ57">
         <v>281352000.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DA57">
         <v>395238000.0</v>
       </c>
-      <c r="DA57">
+      <c r="DB57">
         <v>313200000.0</v>
       </c>
-      <c r="DB57">
+      <c r="DC57">
         <v>242900000.0</v>
       </c>
-      <c r="DC57">
+      <c r="DD57">
         <v>353500000.0</v>
       </c>
-      <c r="DD57">
+      <c r="DE57">
         <v>249200000.0</v>
       </c>
-      <c r="DE57">
+      <c r="DF57">
         <v>197600000.0</v>
       </c>
-      <c r="DF57">
+      <c r="DG57">
         <v>121900000.0</v>
       </c>
-      <c r="DG57">
+      <c r="DH57">
         <v>292700000.0</v>
       </c>
-      <c r="DH57">
+      <c r="DI57">
         <v>55900000.0</v>
       </c>
-      <c r="DI57">
+      <c r="DJ57">
         <v>28100000.0</v>
       </c>
-      <c r="DJ57">
+      <c r="DK57">
         <v>11400000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:114">
+    <row r="58" spans="1:115">
       <c r="A58" t="s">
         <v>85</v>
       </c>
       <c r="B58">
+        <v>20920000000.0</v>
+      </c>
+      <c r="C58">
         <v>20898000000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>21065000000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>20171000000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>19261000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>19541000000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>19831000000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>19332000000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>18538000000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>17459000000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>18076000000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>18092000000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>17499000000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>17121000000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>15066000000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>14774000000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>14085000000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>14301000000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>14823000000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>14547000000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>12797000000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>13323000000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>13747000000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>13993000000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>15233000000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>15140000000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>15755000000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>15569000000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>15211000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>14730000000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>13020000000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>11944000000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>11630000000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>11924000000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>11533000000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>11336000000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>10069000000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>10340000000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>10736000000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>10618000000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>10283000000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>10607000000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>11101000000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>11153000000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>10787000000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>10669000000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>10667000000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>10660000000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>9423000000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>9383000000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>9834000000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>9717000000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>9326000000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>9452000000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>9497000000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>9547000000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>7207000000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>4079000000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>3991000000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>3972000000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>3721000000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>3713000000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>3759000000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>3624000000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>3632000000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>3878000000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>3913000000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>3964000000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>4033000000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>4220000000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>4737000000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>4195000000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>3830000000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>3824000000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>3852000000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>3966000000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>3829000000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>3828000000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>3987000000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>4128000000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>4110000000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>4045000000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>4007000000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>4003000000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>3859000000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>3856000000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>3822929000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>3757521000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>3599471000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>3581266000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>3481296000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>3441570000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>3351773000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>3359052000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>3600290000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>3307545000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>3083084000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>3127473000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>3711595000.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>3773881000.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>3281732000.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>3277990000.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>3458165000.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DA58">
         <v>3348927000.0</v>
       </c>
-      <c r="DA58">
+      <c r="DB58">
         <v>3050199000.0</v>
       </c>
-      <c r="DB58">
+      <c r="DC58">
         <v>2800200000.0</v>
       </c>
-      <c r="DC58">
+      <c r="DD58">
         <v>2872800000.0</v>
       </c>
-      <c r="DD58">
+      <c r="DE58">
         <v>2450300000.0</v>
       </c>
-      <c r="DE58">
+      <c r="DF58">
         <v>1638500000.0</v>
       </c>
-      <c r="DF58">
+      <c r="DG58">
         <v>1608500000.0</v>
       </c>
-      <c r="DG58">
+      <c r="DH58">
         <v>1549000000.0</v>
       </c>
-      <c r="DH58">
+      <c r="DI58">
         <v>470800000.0</v>
       </c>
-      <c r="DI58">
+      <c r="DJ58">
         <v>65500000.0</v>
       </c>
-      <c r="DJ58">
+      <c r="DK58">
         <v>11400000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:114">
+    <row r="59" spans="1:115">
       <c r="A59" t="s">
         <v>86</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
-[...1 lines deleted...]
-      </c>
+      <c r="AE59"/>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
@@ -20585,58 +20714,60 @@
       </c>
       <c r="AX59">
         <v>0.0</v>
       </c>
       <c r="AY59">
         <v>0.0</v>
       </c>
       <c r="AZ59">
         <v>0.0</v>
       </c>
       <c r="BA59">
         <v>0.0</v>
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
-      <c r="BF59"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BF59">
+        <v>0.0</v>
+      </c>
+      <c r="BG59"/>
       <c r="BH59">
         <v>0.0</v>
       </c>
-      <c r="BI59"/>
+      <c r="BI59">
+        <v>0.0</v>
+      </c>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
@@ -20646,549 +20777,553 @@
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
       <c r="CR59"/>
       <c r="CS59"/>
       <c r="CT59"/>
       <c r="CU59"/>
       <c r="CV59"/>
       <c r="CW59"/>
       <c r="CX59"/>
       <c r="CY59"/>
       <c r="CZ59"/>
       <c r="DA59"/>
       <c r="DB59"/>
       <c r="DC59"/>
       <c r="DD59"/>
       <c r="DE59"/>
       <c r="DF59"/>
       <c r="DG59"/>
       <c r="DH59"/>
       <c r="DI59"/>
       <c r="DJ59"/>
+      <c r="DK59"/>
     </row>
-    <row r="60" spans="1:114">
+    <row r="60" spans="1:115">
       <c r="A60" t="s">
         <v>87</v>
       </c>
       <c r="B60">
         <v>8968000000.0</v>
       </c>
       <c r="C60">
+        <v>8968000000.0</v>
+      </c>
+      <c r="D60">
         <v>9000000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>9035000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>8789000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>8622000000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>8581000000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>8281000000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>8120000000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>8130000000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>7756000000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>7414000000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>7130000000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>7062000000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>6353000000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>6046000000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>6084000000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>5991000000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>5483000000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>5094000000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>4745000000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>4545000000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>4161000000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>3907000000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>3635000000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>3830000000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>3650000000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>3478000000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>3375000000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>3403000000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>3334000000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>3164000000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>3058000000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>3106000000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>2211000000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>1948000000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>1753000000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>1648000000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>1539000000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>1502000000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>1501000000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>1476000000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>1497000000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>1452000000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>1495000000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>1798000000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>1816000000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>1807000000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>1824000000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>1848000000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>1729000000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>1609000000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>1595000000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>1574000000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>1495000000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>1395000000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>90000000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>64000000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>14000000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>-20000000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>-29000000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>-20000000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>-15000000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>-50000000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>-48000000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>-19000000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>-18000000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>-46000000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>-56000000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>-29000000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>875000000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>1414000000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>2042000000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>2018000000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>1865000000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>1702000000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>1581000000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>1538000000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>1501000000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>1402000000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>1251000000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>1229000000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>1181000000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>1090000000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>1042000000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>1026000000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>1025806000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>1075721000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>1186916000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>1140875000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>1429564000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>1392186000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>1340303000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>1331505000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>1502730000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>1703269000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>1642578000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>1898431000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>1596651000.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>1540765000.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>1795768000.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>1545943000.0</v>
       </c>
-      <c r="CY60">
+      <c r="CZ60">
         <v>1506985000.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DA60">
         <v>1431695000.0</v>
       </c>
-      <c r="DA60">
+      <c r="DB60">
         <v>1414283000.0</v>
       </c>
-      <c r="DB60">
+      <c r="DC60">
         <v>1397500000.0</v>
       </c>
-      <c r="DC60">
+      <c r="DD60">
         <v>1353200000.0</v>
       </c>
-      <c r="DD60">
+      <c r="DE60">
         <v>1141700000.0</v>
       </c>
-      <c r="DE60">
+      <c r="DF60">
         <v>1115100000.0</v>
       </c>
-      <c r="DF60">
+      <c r="DG60">
         <v>726200000.0</v>
       </c>
-      <c r="DG60">
+      <c r="DH60">
         <v>708000000.0</v>
       </c>
-      <c r="DH60">
+      <c r="DI60">
         <v>418400000.0</v>
       </c>
-      <c r="DI60">
+      <c r="DJ60">
         <v>384600000.0</v>
       </c>
-      <c r="DJ60">
+      <c r="DK60">
         <v>157700000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:114">
+    <row r="61" spans="1:115">
       <c r="A61" t="s">
         <v>88</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
-      <c r="O61">
+      <c r="O61"/>
+      <c r="P61">
         <v>-4957000000.0</v>
       </c>
-      <c r="P61">
+      <c r="Q61">
         <v>-4719000000.0</v>
       </c>
-      <c r="Q61">
+      <c r="R61">
         <v>-4219000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3957000000.0</v>
       </c>
       <c r="S61">
         <v>-3957000000.0</v>
       </c>
       <c r="T61">
         <v>-3957000000.0</v>
       </c>
       <c r="U61">
         <v>-3957000000.0</v>
       </c>
       <c r="V61">
         <v>-3957000000.0</v>
       </c>
       <c r="W61">
         <v>-3957000000.0</v>
       </c>
       <c r="X61">
         <v>-3957000000.0</v>
       </c>
       <c r="Y61">
         <v>-3957000000.0</v>
       </c>
       <c r="Z61">
+        <v>-3957000000.0</v>
+      </c>
+      <c r="AA61">
         <v>-3700000000.0</v>
       </c>
-      <c r="AA61">
+      <c r="AB61">
         <v>-3500000000.0</v>
       </c>
-      <c r="AB61">
+      <c r="AC61">
         <v>-3290000000.0</v>
       </c>
-      <c r="AC61">
+      <c r="AD61">
         <v>-3080000000.0</v>
       </c>
-      <c r="AD61">
+      <c r="AE61">
         <v>-2870000000.0</v>
       </c>
-      <c r="AE61">
+      <c r="AF61">
         <v>-2660000000.0</v>
       </c>
-      <c r="AF61">
+      <c r="AG61">
         <v>-2450000000.0</v>
       </c>
-      <c r="AG61">
+      <c r="AH61">
         <v>-2282000000.0</v>
       </c>
-      <c r="AH61">
+      <c r="AI61">
         <v>-2105000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2077000000.0</v>
       </c>
       <c r="AJ61">
         <v>-2077000000.0</v>
       </c>
       <c r="AK61">
         <v>-2077000000.0</v>
       </c>
       <c r="AL61">
         <v>-2077000000.0</v>
       </c>
       <c r="AM61">
+        <v>-2077000000.0</v>
+      </c>
+      <c r="AN61">
         <v>-2037000000.0</v>
       </c>
-      <c r="AN61">
+      <c r="AO61">
         <v>-1885000000.0</v>
       </c>
-      <c r="AO61">
+      <c r="AP61">
         <v>-1714000000.0</v>
       </c>
-      <c r="AP61">
+      <c r="AQ61">
         <v>-1560000000.0</v>
       </c>
-      <c r="AQ61">
+      <c r="AR61">
         <v>-1440000000.0</v>
       </c>
-      <c r="AR61">
+      <c r="AS61">
         <v>-1273000000.0</v>
       </c>
-      <c r="AS61">
+      <c r="AT61">
         <v>-1118000000.0</v>
       </c>
-      <c r="AT61">
+      <c r="AU61">
         <v>-802000000.0</v>
       </c>
-      <c r="AU61">
+      <c r="AV61">
         <v>-589000000.0</v>
       </c>
-      <c r="AV61">
+      <c r="AW61">
         <v>-437000000.0</v>
       </c>
-      <c r="AW61">
+      <c r="AX61">
         <v>-252000000.0</v>
       </c>
-      <c r="AX61">
+      <c r="AY61">
         <v>-209000000.0</v>
       </c>
-      <c r="AY61">
+      <c r="AZ61">
         <v>-200000000.0</v>
       </c>
-      <c r="AZ61">
+      <c r="BA61">
         <v>-185000000.0</v>
       </c>
-      <c r="BA61">
+      <c r="BB61">
         <v>-133000000.0</v>
       </c>
-      <c r="BB61">
+      <c r="BC61">
         <v>-115000000.0</v>
       </c>
-      <c r="BC61">
+      <c r="BD61">
         <v>-112000000.0</v>
       </c>
-      <c r="BD61">
+      <c r="BE61">
         <v>-100000000.0</v>
       </c>
-      <c r="BE61">
-[...5 lines deleted...]
-      </c>
+      <c r="BF61">
+        <v>0.0</v>
+      </c>
+      <c r="BG61"/>
       <c r="BH61">
         <v>0.0</v>
       </c>
-      <c r="BI61"/>
+      <c r="BI61">
+        <v>0.0</v>
+      </c>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
@@ -21198,125 +21333,126 @@
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
       <c r="CP61"/>
       <c r="CQ61"/>
       <c r="CR61"/>
       <c r="CS61"/>
       <c r="CT61"/>
       <c r="CU61"/>
       <c r="CV61"/>
       <c r="CW61"/>
       <c r="CX61"/>
       <c r="CY61"/>
       <c r="CZ61"/>
       <c r="DA61"/>
       <c r="DB61"/>
       <c r="DC61"/>
       <c r="DD61"/>
       <c r="DE61"/>
       <c r="DF61"/>
       <c r="DG61"/>
       <c r="DH61"/>
       <c r="DI61"/>
       <c r="DJ61"/>
+      <c r="DK61"/>
     </row>
-    <row r="62" spans="1:114">
+    <row r="62" spans="1:115">
       <c r="A62" t="s">
         <v>89</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
-      <c r="AR62">
-[...1 lines deleted...]
-      </c>
+      <c r="AR62"/>
       <c r="AS62">
         <v>1000000.0</v>
       </c>
       <c r="AT62">
+        <v>1000000.0</v>
+      </c>
+      <c r="AU62">
         <v>2000000.0</v>
       </c>
-      <c r="AU62">
+      <c r="AV62">
         <v>3000000.0</v>
       </c>
-      <c r="AV62">
+      <c r="AW62">
         <v>10000000.0</v>
       </c>
-      <c r="AW62">
+      <c r="AX62">
         <v>11000000.0</v>
       </c>
-      <c r="AX62">
+      <c r="AY62">
         <v>20000000.0</v>
       </c>
-      <c r="AY62">
+      <c r="AZ62">
         <v>22000000.0</v>
       </c>
-      <c r="AZ62">
+      <c r="BA62">
         <v>26000000.0</v>
       </c>
-      <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
@@ -21334,50 +21470,51 @@
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
       <c r="CR62"/>
       <c r="CS62"/>
       <c r="CT62"/>
       <c r="CU62"/>
       <c r="CV62"/>
       <c r="CW62"/>
       <c r="CX62"/>
       <c r="CY62"/>
       <c r="CZ62"/>
       <c r="DA62"/>
       <c r="DB62"/>
       <c r="DC62"/>
       <c r="DD62"/>
       <c r="DE62"/>
       <c r="DF62"/>
       <c r="DG62"/>
       <c r="DH62"/>
       <c r="DI62"/>
       <c r="DJ62"/>
+      <c r="DK62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AC32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -21458,51 +21595,51 @@
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B2">
         <v>10393000000.0</v>
       </c>
       <c r="C2">
         <v>9632000000.0</v>
       </c>
       <c r="D2">
         <v>8950000000.0</v>
       </c>
       <c r="E2">
         <v>7010000000.0</v>
       </c>
       <c r="F2">
         <v>6221000000.0</v>
       </c>
       <c r="G2">
         <v>5698000000.0</v>
       </c>
       <c r="H2">
         <v>6088000000.0</v>
       </c>
       <c r="I2">
         <v>4991000000.0</v>
       </c>
@@ -21547,51 +21684,51 @@
       </c>
       <c r="W2">
         <v>1757000000.0</v>
       </c>
       <c r="X2">
         <v>1686658000.0</v>
       </c>
       <c r="Y2">
         <v>1609164000.0</v>
       </c>
       <c r="Z2">
         <v>1847135000.0</v>
       </c>
       <c r="AA2">
         <v>1502160000.0</v>
       </c>
       <c r="AB2">
         <v>1128100000.0</v>
       </c>
       <c r="AC2">
         <v>619600000.0</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B3">
         <v>3108000000.0</v>
       </c>
       <c r="C3">
         <v>2903000000.0</v>
       </c>
       <c r="D3">
         <v>2781000000.0</v>
       </c>
       <c r="E3">
         <v>2217000000.0</v>
       </c>
       <c r="F3">
         <v>1969000000.0</v>
       </c>
       <c r="G3">
         <v>1952000000.0</v>
       </c>
       <c r="H3">
         <v>2038000000.0</v>
       </c>
       <c r="I3">
         <v>1671000000.0</v>
       </c>
@@ -21636,84 +21773,84 @@
       </c>
       <c r="W3">
         <v>378000000.0</v>
       </c>
       <c r="X3">
         <v>428325000.0</v>
       </c>
       <c r="Y3">
         <v>396293000.0</v>
       </c>
       <c r="Z3">
         <v>433902000.0</v>
       </c>
       <c r="AA3">
         <v>414432000.0</v>
       </c>
       <c r="AB3">
         <v>343500000.0</v>
       </c>
       <c r="AC3">
         <v>212400000.0</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B5">
         <v>4054000000.0</v>
       </c>
       <c r="C5">
         <v>4079000000.0</v>
       </c>
       <c r="D5">
         <v>3846000000.0</v>
       </c>
       <c r="E5">
         <v>3247000000.0</v>
       </c>
       <c r="F5">
         <v>2270000000.0</v>
       </c>
       <c r="G5">
         <v>1808000000.0</v>
       </c>
       <c r="H5">
         <v>2162000000.0</v>
       </c>
       <c r="I5">
         <v>1957000000.0</v>
       </c>
@@ -21758,51 +21895,51 @@
       </c>
       <c r="W5">
         <v>634000000.0</v>
       </c>
       <c r="X5">
         <v>295675000.0</v>
       </c>
       <c r="Y5">
         <v>447707000.0</v>
       </c>
       <c r="Z5">
         <v>490956000.0</v>
       </c>
       <c r="AA5">
         <v>547939000.0</v>
       </c>
       <c r="AB5">
         <v>409464000.0</v>
       </c>
       <c r="AC5">
         <v>192700000.0</v>
       </c>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B6">
         <v>7162000000.0</v>
       </c>
       <c r="C6">
         <v>6982000000.0</v>
       </c>
       <c r="D6">
         <v>6627000000.0</v>
       </c>
       <c r="E6">
         <v>5464000000.0</v>
       </c>
       <c r="F6">
         <v>4239000000.0</v>
       </c>
       <c r="G6">
         <v>3760000000.0</v>
       </c>
       <c r="H6">
         <v>4200000000.0</v>
       </c>
       <c r="I6">
         <v>3628000000.0</v>
       </c>
@@ -21847,125 +21984,125 @@
       </c>
       <c r="W6">
         <v>1012000000.0</v>
       </c>
       <c r="X6">
         <v>724000000.0</v>
       </c>
       <c r="Y6">
         <v>844000000.0</v>
       </c>
       <c r="Z6">
         <v>924858000.0</v>
       </c>
       <c r="AA6">
         <v>962371000.0</v>
       </c>
       <c r="AB6">
         <v>752964000.0</v>
       </c>
       <c r="AC6">
         <v>405100000.0</v>
       </c>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8">
         <v>0.0</v>
       </c>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>-6000000.0</v>
       </c>
       <c r="J8">
         <v>689000000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B9">
         <v>5706000000.0</v>
       </c>
       <c r="C9">
         <v>5713000000.0</v>
       </c>
       <c r="D9">
         <v>5382000000.0</v>
       </c>
       <c r="E9">
         <v>4632000000.0</v>
       </c>
       <c r="F9">
         <v>3495000000.0</v>
       </c>
       <c r="G9">
         <v>2832000000.0</v>
       </c>
       <c r="H9">
         <v>3263000000.0</v>
       </c>
       <c r="I9">
         <v>3056000000.0</v>
       </c>
@@ -22010,51 +22147,51 @@
       </c>
       <c r="W9">
         <v>1337000000.0</v>
       </c>
       <c r="X9">
         <v>1180578000.0</v>
       </c>
       <c r="Y9">
         <v>1211825000.0</v>
       </c>
       <c r="Z9">
         <v>1039470000.0</v>
       </c>
       <c r="AA9">
         <v>1416701000.0</v>
       </c>
       <c r="AB9">
         <v>1105500000.0</v>
       </c>
       <c r="AC9">
         <v>600700000.0</v>
       </c>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B10">
         <v>3338000000.0</v>
       </c>
       <c r="C10">
         <v>3388000000.0</v>
       </c>
       <c r="D10">
         <v>3211000000.0</v>
       </c>
       <c r="E10">
         <v>2802000000.0</v>
       </c>
       <c r="F10">
         <v>1846000000.0</v>
       </c>
       <c r="G10">
         <v>1139000000.0</v>
       </c>
       <c r="H10">
         <v>1514000000.0</v>
       </c>
       <c r="I10">
         <v>1476000000.0</v>
       </c>
@@ -22099,51 +22236,51 @@
       </c>
       <c r="W10">
         <v>-88000000.0</v>
       </c>
       <c r="X10">
         <v>-303222000.0</v>
       </c>
       <c r="Y10">
         <v>-101384000.0</v>
       </c>
       <c r="Z10">
         <v>214550000.0</v>
       </c>
       <c r="AA10">
         <v>301496000.0</v>
       </c>
       <c r="AB10">
         <v>241800000.0</v>
       </c>
       <c r="AC10">
         <v>78300000.0</v>
       </c>
     </row>
     <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B11">
         <v>844000000.0</v>
       </c>
       <c r="C11">
         <v>813000000.0</v>
       </c>
       <c r="D11">
         <v>787000000.0</v>
       </c>
       <c r="E11">
         <v>697000000.0</v>
       </c>
       <c r="F11">
         <v>460000000.0</v>
       </c>
       <c r="G11">
         <v>249000000.0</v>
       </c>
       <c r="H11">
         <v>340000000.0</v>
       </c>
       <c r="I11">
         <v>380000000.0</v>
       </c>
@@ -22188,51 +22325,51 @@
       </c>
       <c r="W11">
         <v>-4000000.0</v>
       </c>
       <c r="X11">
         <v>-58912000.0</v>
       </c>
       <c r="Y11">
         <v>8102000.0</v>
       </c>
       <c r="Z11">
         <v>91977000.0</v>
       </c>
       <c r="AA11">
         <v>125121000.0</v>
       </c>
       <c r="AB11">
         <v>99100000.0</v>
       </c>
       <c r="AC11">
         <v>43500000.0</v>
       </c>
     </row>
     <row r="12" spans="1:29">
       <c r="A12" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B12">
         <v>716000000.0</v>
       </c>
       <c r="C12">
         <v>691000000.0</v>
       </c>
       <c r="D12">
         <v>635000000.0</v>
       </c>
       <c r="E12">
         <v>445000000.0</v>
       </c>
       <c r="F12">
         <v>424000000.0</v>
       </c>
       <c r="G12">
         <v>669000000.0</v>
       </c>
       <c r="H12">
         <v>648000000.0</v>
       </c>
       <c r="I12">
         <v>481000000.0</v>
       </c>
@@ -22277,51 +22414,51 @@
       </c>
       <c r="W12">
         <v>0.0</v>
       </c>
       <c r="X12">
         <v>1104913000.0</v>
       </c>
       <c r="Y12">
         <v>1130691000.0</v>
       </c>
       <c r="Z12">
         <v>323066000.0</v>
       </c>
       <c r="AA12">
         <v>244607000.0</v>
       </c>
       <c r="AB12">
         <v>195400000.0</v>
       </c>
       <c r="AC12">
         <v>185900000.0</v>
       </c>
     </row>
     <row r="13" spans="1:29">
       <c r="A13" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B13">
         <v>716000000.0</v>
       </c>
       <c r="C13">
         <v>691000000.0</v>
       </c>
       <c r="D13">
         <v>635000000.0</v>
       </c>
       <c r="E13">
         <v>445000000.0</v>
       </c>
       <c r="F13">
         <v>424000000.0</v>
       </c>
       <c r="G13">
         <v>669000000.0</v>
       </c>
       <c r="H13">
         <v>648000000.0</v>
       </c>
       <c r="I13">
         <v>481000000.0</v>
       </c>
@@ -22332,84 +22469,84 @@
         <v>511000000.0</v>
       </c>
       <c r="L13">
         <v>567000000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
     </row>
     <row r="14" spans="1:29">
       <c r="A14" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
     </row>
     <row r="15" spans="1:29">
       <c r="A15" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B15">
         <v>2494000000.0</v>
       </c>
       <c r="C15">
         <v>2575000000.0</v>
       </c>
       <c r="D15">
         <v>2424000000.0</v>
       </c>
       <c r="E15">
         <v>2105000000.0</v>
       </c>
       <c r="F15">
         <v>1386000000.0</v>
       </c>
       <c r="G15">
         <v>890000000.0</v>
       </c>
       <c r="H15">
         <v>1174000000.0</v>
       </c>
       <c r="I15">
         <v>1096000000.0</v>
       </c>
@@ -22454,51 +22591,51 @@
       </c>
       <c r="W15">
         <v>-84000000.0</v>
       </c>
       <c r="X15">
         <v>-244310000.0</v>
       </c>
       <c r="Y15">
         <v>-397825000.0</v>
       </c>
       <c r="Z15">
         <v>111256000.0</v>
       </c>
       <c r="AA15">
         <v>176375000.0</v>
       </c>
       <c r="AB15">
         <v>142700000.0</v>
       </c>
       <c r="AC15">
         <v>13500000.0</v>
       </c>
     </row>
     <row r="16" spans="1:29">
       <c r="A16" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B16">
         <v>2494000000.0</v>
       </c>
       <c r="C16">
         <v>2575000000.0</v>
       </c>
       <c r="D16">
         <v>2424000000.0</v>
       </c>
       <c r="E16">
         <v>2105000000.0</v>
       </c>
       <c r="F16">
         <v>1386000000.0</v>
       </c>
       <c r="G16">
         <v>890000000.0</v>
       </c>
       <c r="H16">
         <v>1174000000.0</v>
       </c>
       <c r="I16">
         <v>1096000000.0</v>
       </c>
@@ -22527,51 +22664,51 @@
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16">
         <v>363000000.0</v>
       </c>
       <c r="U16">
         <v>249000000.0</v>
       </c>
       <c r="V16">
         <v>187000000.0</v>
       </c>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16">
         <v>122573000.0</v>
       </c>
       <c r="AA16">
         <v>176375000.0</v>
       </c>
       <c r="AB16"/>
       <c r="AC16"/>
     </row>
     <row r="17" spans="1:29">
       <c r="A17" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B17">
         <v>2494000000.0</v>
       </c>
       <c r="C17">
         <v>2575000000.0</v>
       </c>
       <c r="D17">
         <v>2384000000.0</v>
       </c>
       <c r="E17">
         <v>2105000000.0</v>
       </c>
       <c r="F17">
         <v>1386000000.0</v>
       </c>
       <c r="G17">
         <v>890000000.0</v>
       </c>
       <c r="H17">
         <v>1174000000.0</v>
       </c>
       <c r="I17">
         <v>1856000000.0</v>
       </c>
@@ -22586,51 +22723,51 @@
       </c>
       <c r="M17">
         <v>1160000000.0</v>
       </c>
       <c r="N17">
         <v>823000000.0</v>
       </c>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
     </row>
     <row r="18" spans="1:29">
       <c r="A18" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B18">
         <v>-716000000.0</v>
       </c>
       <c r="C18">
         <v>-691000000.0</v>
       </c>
       <c r="D18">
         <v>-606000000.0</v>
       </c>
       <c r="E18">
         <v>-445000000.0</v>
       </c>
       <c r="F18">
         <v>-424000000.0</v>
       </c>
       <c r="G18">
         <v>-669000000.0</v>
       </c>
       <c r="H18">
         <v>-648000000.0</v>
       </c>
       <c r="I18">
         <v>-481000000.0</v>
       </c>
@@ -22639,51 +22776,51 @@
       </c>
       <c r="K18">
         <v>-511000000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
     </row>
     <row r="19" spans="1:29">
       <c r="A19" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>15000000.0</v>
       </c>
       <c r="F19">
         <v>-7000000.0</v>
       </c>
       <c r="G19">
         <v>8000000.0</v>
       </c>
       <c r="H19">
         <v>10000000.0</v>
       </c>
       <c r="I19">
         <v>6000000.0</v>
       </c>
       <c r="J19">
         <v>5000000.0</v>
       </c>
       <c r="K19">
         <v>5000000.0</v>
       </c>
@@ -22692,102 +22829,102 @@
       </c>
       <c r="M19">
         <v>14000000.0</v>
       </c>
       <c r="N19">
         <v>5000000.0</v>
       </c>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
     </row>
     <row r="20" spans="1:29">
       <c r="A20" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20">
         <v>5000000.0</v>
       </c>
       <c r="G20">
         <v>17000000.0</v>
       </c>
       <c r="H20">
         <v>19000000.0</v>
       </c>
       <c r="I20">
         <v>67000000.0</v>
       </c>
       <c r="J20">
         <v>100000000.0</v>
       </c>
       <c r="K20">
         <v>14000000.0</v>
       </c>
       <c r="L20">
         <v>-20000000.0</v>
       </c>
       <c r="M20">
         <v>10000000.0</v>
       </c>
       <c r="N20">
         <v>21000000.0</v>
       </c>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
     </row>
     <row r="21" spans="1:29">
       <c r="A21" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B21">
         <v>3974000000.0</v>
       </c>
       <c r="C21">
         <v>4068000000.0</v>
       </c>
       <c r="D21">
         <v>3855000000.0</v>
       </c>
       <c r="E21">
         <v>3232000000.0</v>
       </c>
       <c r="F21">
         <v>2296000000.0</v>
       </c>
       <c r="G21">
         <v>1853000000.0</v>
       </c>
       <c r="H21">
         <v>2171000000.0</v>
       </c>
       <c r="I21">
         <v>2018000000.0</v>
       </c>
@@ -22832,84 +22969,84 @@
       </c>
       <c r="W21">
         <v>634000000.0</v>
       </c>
       <c r="X21">
         <v>39157000.0</v>
       </c>
       <c r="Y21">
         <v>111883000.0</v>
       </c>
       <c r="Z21">
         <v>462034000.0</v>
       </c>
       <c r="AA21">
         <v>547939000.0</v>
       </c>
       <c r="AB21">
         <v>409400000.0</v>
       </c>
       <c r="AC21">
         <v>192700000.0</v>
       </c>
     </row>
     <row r="22" spans="1:29">
       <c r="A22" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
     </row>
     <row r="23" spans="1:29">
       <c r="A23" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B23">
         <v>12125000000.0</v>
       </c>
       <c r="C23">
         <v>11277000000.0</v>
       </c>
       <c r="D23">
         <v>10477000000.0</v>
       </c>
       <c r="E23">
         <v>8410000000.0</v>
       </c>
       <c r="F23">
         <v>7420000000.0</v>
       </c>
       <c r="G23">
         <v>6677000000.0</v>
       </c>
       <c r="H23">
         <v>7180000000.0</v>
       </c>
       <c r="I23">
         <v>6029000000.0</v>
       </c>
@@ -22954,213 +23091,213 @@
       </c>
       <c r="W23">
         <v>2460000000.0</v>
       </c>
       <c r="X23">
         <v>2495469000.0</v>
       </c>
       <c r="Y23">
         <v>2355296000.0</v>
       </c>
       <c r="Z23">
         <v>2395649000.0</v>
       </c>
       <c r="AA23">
         <v>2370922000.0</v>
       </c>
       <c r="AB23">
         <v>1824200000.0</v>
       </c>
       <c r="AC23">
         <v>1027600000.0</v>
       </c>
     </row>
     <row r="24" spans="1:29">
       <c r="A24" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
     </row>
     <row r="25" spans="1:29">
       <c r="A25" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B25">
         <v>3108000000.0</v>
       </c>
       <c r="C25">
         <v>2903000000.0</v>
       </c>
       <c r="D25">
         <v>2661000000.0</v>
       </c>
       <c r="E25">
         <v>2217000000.0</v>
       </c>
       <c r="F25">
         <v>1983000000.0</v>
       </c>
       <c r="G25">
         <v>1988000000.0</v>
       </c>
       <c r="H25">
         <v>2038000000.0</v>
       </c>
       <c r="I25">
         <v>1671000000.0</v>
       </c>
       <c r="J25">
         <v>1383000000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
     </row>
     <row r="26" spans="1:29">
       <c r="A26" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
       </c>
       <c r="O26">
         <v>0.0</v>
       </c>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
     </row>
     <row r="27" spans="1:29">
       <c r="A27" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
     </row>
     <row r="28" spans="1:29">
       <c r="A28" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B28">
         <v>1732000000.0</v>
       </c>
       <c r="C28">
         <v>1645000000.0</v>
       </c>
       <c r="D28">
         <v>1512000000.0</v>
       </c>
       <c r="E28">
         <v>1400000000.0</v>
       </c>
       <c r="F28">
         <v>1199000000.0</v>
       </c>
       <c r="G28">
         <v>979000000.0</v>
       </c>
       <c r="H28">
         <v>1092000000.0</v>
       </c>
       <c r="I28">
         <v>1038000000.0</v>
       </c>
@@ -23205,51 +23342,51 @@
       </c>
       <c r="W28">
         <v>497000000.0</v>
       </c>
       <c r="X28">
         <v>451347000.0</v>
       </c>
       <c r="Y28">
         <v>438918000.0</v>
       </c>
       <c r="Z28">
         <v>441751000.0</v>
       </c>
       <c r="AA28">
         <v>454330000.0</v>
       </c>
       <c r="AB28">
         <v>352600000.0</v>
       </c>
       <c r="AC28">
         <v>195600000.0</v>
       </c>
     </row>
     <row r="29" spans="1:29">
       <c r="A29" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B29">
         <v>844000000.0</v>
       </c>
       <c r="C29">
         <v>813000000.0</v>
       </c>
       <c r="D29">
         <v>820000000.0</v>
       </c>
       <c r="E29">
         <v>697000000.0</v>
       </c>
       <c r="F29">
         <v>460000000.0</v>
       </c>
       <c r="G29">
         <v>249000000.0</v>
       </c>
       <c r="H29">
         <v>340000000.0</v>
       </c>
       <c r="I29">
         <v>380000000.0</v>
       </c>
@@ -23260,51 +23397,51 @@
         <v>343000000.0</v>
       </c>
       <c r="L29">
         <v>378000000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
     </row>
     <row r="30" spans="1:29">
       <c r="A30" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B30">
         <v>1732000000.0</v>
       </c>
       <c r="C30">
         <v>1645000000.0</v>
       </c>
       <c r="D30">
         <v>1527000000.0</v>
       </c>
       <c r="E30">
         <v>1400000000.0</v>
       </c>
       <c r="F30">
         <v>1199000000.0</v>
       </c>
       <c r="G30">
         <v>979000000.0</v>
       </c>
       <c r="H30">
         <v>1092000000.0</v>
       </c>
       <c r="I30">
         <v>1038000000.0</v>
       </c>
@@ -23349,51 +23486,51 @@
       </c>
       <c r="W30">
         <v>703000000.0</v>
       </c>
       <c r="X30">
         <v>808811000.0</v>
       </c>
       <c r="Y30">
         <v>746132000.0</v>
       </c>
       <c r="Z30">
         <v>548514000.0</v>
       </c>
       <c r="AA30">
         <v>868762000.0</v>
       </c>
       <c r="AB30">
         <v>696100000.0</v>
       </c>
       <c r="AC30">
         <v>408000000.0</v>
       </c>
     </row>
     <row r="31" spans="1:29">
       <c r="A31" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B31">
         <v>-636000000.0</v>
       </c>
       <c r="C31">
         <v>-680000000.0</v>
       </c>
       <c r="D31">
         <v>-644000000.0</v>
       </c>
       <c r="E31">
         <v>-430000000.0</v>
       </c>
       <c r="F31">
         <v>-450000000.0</v>
       </c>
       <c r="G31">
         <v>-714000000.0</v>
       </c>
       <c r="H31">
         <v>-657000000.0</v>
       </c>
       <c r="I31">
         <v>-542000000.0</v>
       </c>
@@ -23438,51 +23575,51 @@
       </c>
       <c r="W31">
         <v>-381000000.0</v>
       </c>
       <c r="X31">
         <v>-333670000.0</v>
       </c>
       <c r="Y31">
         <v>-228883000.0</v>
       </c>
       <c r="Z31">
         <v>-247484000.0</v>
       </c>
       <c r="AA31">
         <v>-246443000.0</v>
       </c>
       <c r="AB31">
         <v>-167649000.0</v>
       </c>
       <c r="AC31">
         <v>-114500000.0</v>
       </c>
     </row>
     <row r="32" spans="1:29">
       <c r="A32" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B32">
         <v>16099000000.0</v>
       </c>
       <c r="C32">
         <v>15345000000.0</v>
       </c>
       <c r="D32">
         <v>14332000000.0</v>
       </c>
       <c r="E32">
         <v>11642000000.0</v>
       </c>
       <c r="F32">
         <v>9716000000.0</v>
       </c>
       <c r="G32">
         <v>8530000000.0</v>
       </c>
       <c r="H32">
         <v>9351000000.0</v>
       </c>
       <c r="I32">
         <v>8047000000.0</v>
       </c>
@@ -23546,1131 +23683,1138 @@
       <c r="AC32">
         <v>1220300000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DJ32"/>
+  <dimension ref="A1:DK32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:114">
+    <row r="1" spans="1:115">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="D1" t="s">
         <v>91</v>
       </c>
       <c r="E1" t="s">
         <v>92</v>
       </c>
       <c r="F1" t="s">
+        <v>93</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="H1" t="s">
         <v>94</v>
       </c>
       <c r="I1" t="s">
         <v>95</v>
       </c>
       <c r="J1" t="s">
+        <v>96</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="L1" t="s">
         <v>97</v>
       </c>
       <c r="M1" t="s">
         <v>98</v>
       </c>
       <c r="N1" t="s">
+        <v>99</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="P1" t="s">
         <v>100</v>
       </c>
       <c r="Q1" t="s">
         <v>101</v>
       </c>
       <c r="R1" t="s">
+        <v>102</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="T1" t="s">
         <v>103</v>
       </c>
       <c r="U1" t="s">
         <v>104</v>
       </c>
       <c r="V1" t="s">
+        <v>105</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="X1" t="s">
         <v>106</v>
       </c>
       <c r="Y1" t="s">
         <v>107</v>
       </c>
       <c r="Z1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AB1" t="s">
         <v>109</v>
       </c>
       <c r="AC1" t="s">
         <v>110</v>
       </c>
       <c r="AD1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AF1" t="s">
         <v>112</v>
       </c>
       <c r="AG1" t="s">
         <v>113</v>
       </c>
       <c r="AH1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AJ1" t="s">
         <v>115</v>
       </c>
       <c r="AK1" t="s">
         <v>116</v>
       </c>
       <c r="AL1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AN1" t="s">
         <v>118</v>
       </c>
       <c r="AO1" t="s">
         <v>119</v>
       </c>
       <c r="AP1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AR1" t="s">
         <v>121</v>
       </c>
       <c r="AS1" t="s">
         <v>122</v>
       </c>
       <c r="AT1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AV1" t="s">
         <v>124</v>
       </c>
       <c r="AW1" t="s">
         <v>125</v>
       </c>
       <c r="AX1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AZ1" t="s">
         <v>127</v>
       </c>
       <c r="BA1" t="s">
         <v>128</v>
       </c>
       <c r="BB1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BD1" t="s">
         <v>130</v>
       </c>
       <c r="BE1" t="s">
         <v>131</v>
       </c>
       <c r="BF1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BH1" t="s">
         <v>133</v>
       </c>
       <c r="BI1" t="s">
         <v>134</v>
       </c>
       <c r="BJ1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BL1" t="s">
         <v>136</v>
       </c>
       <c r="BM1" t="s">
         <v>137</v>
       </c>
       <c r="BN1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BP1" t="s">
         <v>139</v>
       </c>
       <c r="BQ1" t="s">
         <v>140</v>
       </c>
       <c r="BR1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BT1" t="s">
         <v>142</v>
       </c>
       <c r="BU1" t="s">
         <v>143</v>
       </c>
       <c r="BV1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BX1" t="s">
         <v>145</v>
       </c>
       <c r="BY1" t="s">
         <v>146</v>
       </c>
       <c r="BZ1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="CB1" t="s">
         <v>148</v>
       </c>
       <c r="CC1" t="s">
         <v>149</v>
       </c>
       <c r="CD1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CF1" t="s">
         <v>151</v>
       </c>
       <c r="CG1" t="s">
         <v>152</v>
       </c>
       <c r="CH1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CJ1" t="s">
         <v>154</v>
       </c>
       <c r="CK1" t="s">
         <v>155</v>
       </c>
       <c r="CL1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CN1" t="s">
         <v>157</v>
       </c>
       <c r="CO1" t="s">
         <v>158</v>
       </c>
       <c r="CP1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CR1" t="s">
         <v>160</v>
       </c>
       <c r="CS1" t="s">
         <v>161</v>
       </c>
       <c r="CT1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CV1" t="s">
         <v>163</v>
       </c>
       <c r="CW1" t="s">
         <v>164</v>
       </c>
       <c r="CX1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CZ1" t="s">
         <v>166</v>
       </c>
       <c r="DA1" t="s">
         <v>167</v>
       </c>
       <c r="DB1" t="s">
+        <v>168</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="DD1" t="s">
         <v>169</v>
       </c>
       <c r="DE1" t="s">
         <v>170</v>
       </c>
       <c r="DF1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DG1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="DH1" t="s">
         <v>172</v>
       </c>
       <c r="DI1" t="s">
         <v>173</v>
       </c>
       <c r="DJ1" t="s">
         <v>174</v>
       </c>
+      <c r="DK1" t="s">
+        <v>175</v>
+      </c>
     </row>
-    <row r="2" spans="1:114">
+    <row r="2" spans="1:115">
       <c r="A2" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B2">
+        <v>2516000000.0</v>
+      </c>
+      <c r="C2">
         <v>2725000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2673000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2518000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>2477000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2572000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>2453000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2364000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2243000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>2268000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>2287000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>2233000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>2162000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1894000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1775000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1712000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1629000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1708000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1591000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1502000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1434000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1505000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1388000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1333000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1498000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1587000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1557000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>1484000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1460000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>1403000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>1253000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>1176000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>1159000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>1161000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>1052000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>1001000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>899000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>922000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>906000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>831000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>810000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>875000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>860000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>811000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>791000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>857000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>856000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>810000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>730000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>771000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>747000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>735000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>715000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>754000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>714000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>619000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>443000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>471000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>439000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>418000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>385000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>422000000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>396000000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>386000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>375000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>412000000.0</v>
       </c>
       <c r="BO2">
         <v>412000000.0</v>
       </c>
       <c r="BP2">
+        <v>412000000.0</v>
+      </c>
+      <c r="BQ2">
         <v>474000000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>450000000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>554000000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>538000000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>548000000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>524000000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>591000000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>615000000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>635000000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>582000000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>413000000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>680000000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>657000000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>493000000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>537000000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>530000000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>510000000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>436000000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>447226000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>476976000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>442939000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>389859000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>446119000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>460853000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>422567000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>357119000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>403370000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>453150000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>410937000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>341707000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>698269000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>408733000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>400397000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>339736000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>399242000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>430827000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>372616000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>299475000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>342400000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>333700000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>253700000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>198300000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>209900000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>125800000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>45100000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>20400000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>5800000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:114">
+    <row r="3" spans="1:115">
       <c r="A3" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B3">
+        <v>795000000.0</v>
+      </c>
+      <c r="C3">
         <v>805000000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>109000000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>759000000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>751000000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>762000000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>738000000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>717000000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>686000000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>697000000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>695000000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>696000000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>693000000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>577000000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>560000000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>548000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>532000000.0</v>
       </c>
       <c r="R3">
         <v>532000000.0</v>
       </c>
       <c r="S3">
+        <v>532000000.0</v>
+      </c>
+      <c r="T3">
         <v>510000000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>475000000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>466000000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>480000000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>482000000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>490000000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>526000000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>516000000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>519000000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>504000000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>499000000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>470000000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>418000000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>390000000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>393000000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>390000000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>353000000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>330000000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>310000000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>318000000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>311000000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>306000000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>310000000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>318000000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>315000000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>307000000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>304000000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>312000000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>306000000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>299000000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>277000000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>284000000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>278000000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>270000000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>266000000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>272000000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>71000000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>221000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>129000000.0</v>
       </c>
       <c r="BF3">
         <v>129000000.0</v>
       </c>
       <c r="BG3">
+        <v>129000000.0</v>
+      </c>
+      <c r="BH3">
         <v>123000000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>117000000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>111000000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>117000000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>112000000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>111000000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>109000000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>116000000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>113000000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>125000000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>120000000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>124000000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>135000000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>130000000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>124000000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>119000000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>128000000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>129000000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>121000000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>127000000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>132000000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>128000000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>116000000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>120000000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>116000000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>115000000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>111000000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>123777000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>116136000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>122891000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>105196000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>104025000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>117878000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>107087000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>99335000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>102290000.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>111984000.0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>92214000.0</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>89805000.0</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>110076000.0</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>110840000.0</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>112142000.0</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>100844000.0</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>105285000.0</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>109391000.0</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>106235000.0</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>93521000.0</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>96400000.0</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>94600000.0</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>80300000.0</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>72200000.0</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>68200000.0</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>125800000.0</v>
       </c>
-      <c r="DH3">
+      <c r="DI3">
         <v>12700000.0</v>
       </c>
-      <c r="DI3">
+      <c r="DJ3">
         <v>5700000.0</v>
       </c>
-      <c r="DJ3">
+      <c r="DK3">
         <v>1300000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:114">
+    <row r="4" spans="1:115">
       <c r="A4" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...1 lines deleted...]
-      </c>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
@@ -24852,783 +24996,790 @@
       </c>
       <c r="CT4">
         <v>0.0</v>
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
-      <c r="DB4"/>
+      <c r="DB4">
+        <v>0.0</v>
+      </c>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
+      <c r="DK4"/>
     </row>
-    <row r="5" spans="1:114">
+    <row r="5" spans="1:115">
       <c r="A5" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B5">
+        <v>869000000.0</v>
+      </c>
+      <c r="C5">
         <v>1057000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>1115000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>1010000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>872000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>1089000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>1127000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>1008000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>855000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>1063000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>1106000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>933000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>744000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>1027000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>922000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>721000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>577000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>737000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>682000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>477000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>374000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>512000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>553000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>381000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>362000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>603000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>657000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>531000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>371000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>567000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>578000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>472000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>341000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>451000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>423000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>330000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>256000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>340000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>403000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>107000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>11000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-562000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>198000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>141000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>68000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-512000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>191000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>100000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>2000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>344000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>120000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>250000000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>150000000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>236000000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>426000000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>58000000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>88000000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>148000000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>158000000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>98000000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>31000000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>62000000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>100000000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>65000000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>4000000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>21000000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>68000000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>25000000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>19000000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-1048000000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>193000000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>125000000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>102000000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>175000000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>216000000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>172000000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>99000000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>172000000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>216000000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>148000000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>89000000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>232000000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>269000000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>226000000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>158000000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>221292000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>117864000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>194109000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>132804000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>-125411000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>199128000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>181204000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>-45682000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>-96698000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>204069000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>52966000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>149801000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>-129818000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>248743000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>227663000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>145762000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>127524000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>194323000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>141976000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>84116000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>125800000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>142000000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>85062000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>56509000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>71100000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>67100000.0</v>
       </c>
-      <c r="DH5">
+      <c r="DI5">
         <v>70300000.0</v>
       </c>
-      <c r="DI5">
+      <c r="DJ5">
         <v>45300000.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DK5">
         <v>200000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:114">
+    <row r="6" spans="1:115">
       <c r="A6" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B6">
+        <v>1664000000.0</v>
+      </c>
+      <c r="C6">
         <v>1862000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>1224000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>1769000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>1623000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>1851000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>1865000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>1725000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>1541000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>1760000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>1801000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>1629000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>1437000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>1604000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>1482000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>1269000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>1109000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>1269000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>1192000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>952000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>840000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>992000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>1035000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>871000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>888000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>1119000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>1176000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>1035000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>870000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>1037000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>996000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>862000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>734000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>841000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>776000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>660000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>566000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>658000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>714000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>413000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>321000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-244000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>513000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>448000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>372000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-200000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>497000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>399000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>279000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>628000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>398000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>520000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>416000000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>508000000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>497000000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>279000000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>217000000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>277000000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>281000000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>215000000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>142000000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>179000000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>212000000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>176000000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>113000000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>137000000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>181000000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>150000000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>139000000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-924000000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>328000000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>255000000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>226000000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>294000000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>344000000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>301000000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>220000000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>299000000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>348000000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>276000000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>205000000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>352000000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>385000000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>341000000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>269000000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>345069000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>234000000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>317000000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>238000000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>-21386000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>317006000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>288291000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>53653000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>5592000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>316053000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>145180000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>239606000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>-19742000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>359583000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>339805000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>246606000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>232809000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>303714000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>248211000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>177637000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>222200000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>236600000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>165362000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>128709000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>139300000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>192900000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>83000000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>51000000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>1500000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:114">
+    <row r="7" spans="1:115">
       <c r="A7" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
@@ -25810,98 +25961,99 @@
       </c>
       <c r="CT7">
         <v>0.0</v>
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
       <c r="CY7">
         <v>0.0</v>
       </c>
       <c r="CZ7">
         <v>0.0</v>
       </c>
       <c r="DA7">
         <v>0.0</v>
       </c>
-      <c r="DB7"/>
+      <c r="DB7">
+        <v>0.0</v>
+      </c>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
+      <c r="DK7"/>
     </row>
-    <row r="8" spans="1:114">
+    <row r="8" spans="1:115">
       <c r="A8" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
+      <c r="AD8"/>
+      <c r="AE8">
         <v>-6000000.0</v>
       </c>
-      <c r="AE8">
-[...1 lines deleted...]
-      </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
@@ -26080,1517 +26232,1532 @@
       </c>
       <c r="CT8">
         <v>0.0</v>
       </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
       <c r="CX8">
         <v>0.0</v>
       </c>
       <c r="CY8">
         <v>0.0</v>
       </c>
       <c r="CZ8">
         <v>0.0</v>
       </c>
       <c r="DA8">
         <v>0.0</v>
       </c>
-      <c r="DB8"/>
+      <c r="DB8">
+        <v>0.0</v>
+      </c>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
+      <c r="DK8"/>
     </row>
-    <row r="9" spans="1:114">
+    <row r="9" spans="1:115">
       <c r="A9" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B9">
+        <v>1469000000.0</v>
+      </c>
+      <c r="C9">
         <v>1483000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>1556000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>1425000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>1242000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>1523000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>1539000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>1409000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>1242000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>1460000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>1478000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>1321000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>1123000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>1402000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>1276000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>1059000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>895000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>1068000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>1005000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>785000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>623000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>774000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>799000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>606000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>627000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>869000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>931000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>806000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>657000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>903000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>863000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>715000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>575000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>761000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>714000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>596000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>457000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>601000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>602000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>590000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>500000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>648000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>690000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>618000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>524000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>707000000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>688000000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>589000000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>448000000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>567000000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>564000000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>471000000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>385000000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>495000000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>505000000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>374000000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>213000000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>275000000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>274000000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>211000000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>138000000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>175000000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>209000000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>171000000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>103000000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>145000000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>180000000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>141000000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>144000000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>237000000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>335000000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>283000000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>248000000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>339000000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>379000000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>331000000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>259000000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>317000000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>390000000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>338000000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>353000000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>426000000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>450000000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>378000000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>296000000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>376303000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>372742000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>333101000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>254854000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>296076000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>344281000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>305489000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>234732000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>290792000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>329953000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>333822000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>257258000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>5736000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>386750000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>367616000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>279368000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>351678000.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>428206000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>357330000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>279487000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>326600000.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>334900000.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>250000000.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>194000000.0</v>
       </c>
-      <c r="DF9">
+      <c r="DG9">
         <v>206100000.0</v>
       </c>
-      <c r="DG9">
+      <c r="DH9">
         <v>253300000.0</v>
       </c>
-      <c r="DH9">
+      <c r="DI9">
         <v>43100000.0</v>
       </c>
-      <c r="DI9">
+      <c r="DJ9">
         <v>18800000.0</v>
       </c>
-      <c r="DJ9">
+      <c r="DK9">
         <v>4800000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:114">
+    <row r="10" spans="1:115">
       <c r="A10" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B10">
+        <v>701000000.0</v>
+      </c>
+      <c r="C10">
         <v>874000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>937000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>839000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>688000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>909000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>949000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>835000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>695000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>902000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>943000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>772000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>594000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>895000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>816000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>608000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>483000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>644000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>550000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>377000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>275000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>387000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>275000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>251000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>226000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>433000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>510000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>351000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>220000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>425000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>460000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>359000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>232000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>336000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>322000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>229000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>161000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>242000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>303000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>217000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>147000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>292000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>340000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>149000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>182000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>311000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>303000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>142000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>94000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>226000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>218000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>131000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>30000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>39000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>94000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-64000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>19000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>56000000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>96000000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>39000000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-27000000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-40000000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>38000000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>3000000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>-64000000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-49000000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>4000000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>-29000000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>-33000000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>-1065000000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>117000000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>76000000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>59000000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>240000000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>172000000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>116000000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>50000000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>122000000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>154000000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>96000000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>33000000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>83000000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>126000000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>82000000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>19000000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>79543000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>-46538000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>56479000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>-177584000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>-383558000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>56582000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>38054000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>-14300000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>-264398000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>66788000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>83794000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>12432000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>54997000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>106072000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>47649000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>5832000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>62178000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>128874000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>80682000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>29762000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>75200000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>95300000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>43900000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>27500000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>36600000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>-1800000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>9500000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>4400000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>500000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:114">
+    <row r="11" spans="1:115">
       <c r="A11" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B11">
+        <v>170000000.0</v>
+      </c>
+      <c r="C11">
         <v>221000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>236000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>217000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>170000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>220000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>241000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>199000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>153000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>223000000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>240000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>181000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>143000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>256000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>210000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>115000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>116000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>163000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>141000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>84000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>72000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>90000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>67000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>39000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>53000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>95000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>119000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>81000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>45000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>115000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>127000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>89000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>49000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-561000000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>123000000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>88000000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>52000000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>89000000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>116000000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>83000000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>55000000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>123000000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>125000000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>63000000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>67000000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>117000000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>111000000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>48000000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>34000000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>86000000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>75000000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>48000000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>9000000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>-2000000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>21000000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>-12000000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>6000000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>28000000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>31000000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>11000000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>-7000000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>-23000000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>15000000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>-9000000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>-24000000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>-25000000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>4000000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>-12000000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>-14000000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>-212000000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>43000000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>39000000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>21000000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>87000000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>61000000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>49000000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>18000000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>44000000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>59000000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>40000000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>13000000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>34000000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>50000000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>32000000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>7000000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>27521000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>17843000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>21617000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>-70981000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>-92696000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>24698000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>14663000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>-5577000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>-55447000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>26021000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>32680000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>4848000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>22823000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>44020000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>22714000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>2420000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>25804000.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>53483000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>33483000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>12351000.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>30800000.0</v>
       </c>
-      <c r="DC11">
+      <c r="DD11">
         <v>39100000.0</v>
       </c>
-      <c r="DD11">
+      <c r="DE11">
         <v>18000000.0</v>
       </c>
-      <c r="DE11">
+      <c r="DF11">
         <v>11300000.0</v>
       </c>
-      <c r="DF11">
+      <c r="DG11">
         <v>18300000.0</v>
       </c>
-      <c r="DG11">
+      <c r="DH11">
         <v>8400000.0</v>
       </c>
-      <c r="DH11">
+      <c r="DI11">
         <v>3900000.0</v>
       </c>
-      <c r="DI11">
+      <c r="DJ11">
         <v>1800000.0</v>
       </c>
-      <c r="DJ11">
+      <c r="DK11">
         <v>500000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:114">
+    <row r="12" spans="1:115">
       <c r="A12" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B12">
+        <v>176000000.0</v>
+      </c>
+      <c r="C12">
         <v>183000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>178000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>171000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>184000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>180000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>178000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>173000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>160000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>161000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>163000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>161000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>150000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>132000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>106000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>113000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>94000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>93000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>132000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>100000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>99000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>125000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>278000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>130000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>136000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>170000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>147000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>180000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>151000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>142000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>118000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>112000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>109000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>126000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>131000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>113000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>94000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>162000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>110000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>132000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>107000000.0</v>
       </c>
       <c r="AP12">
         <v>107000000.0</v>
       </c>
       <c r="AQ12">
         <v>107000000.0</v>
       </c>
       <c r="AR12">
+        <v>107000000.0</v>
+      </c>
+      <c r="AS12">
         <v>232000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>121000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>119000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>124000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>187000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>125000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>118000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>121000000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>119000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>120000000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>197000000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>128000000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>122000000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>87000000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>123000000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>58000000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>59000000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>58000000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>121000000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>67000000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>68000000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>63000000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>70000000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>64000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>52000000.0</v>
       </c>
       <c r="BQ12">
         <v>52000000.0</v>
       </c>
       <c r="BR12">
+        <v>52000000.0</v>
+      </c>
+      <c r="BS12">
         <v>1150000000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>70000000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>53000000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>43000000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>173000000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>37000000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>52000000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>51000000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>75000000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>62000000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>53000000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>151000000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>148000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>48000000.0</v>
       </c>
       <c r="CF12">
         <v>48000000.0</v>
       </c>
       <c r="CG12">
+        <v>48000000.0</v>
+      </c>
+      <c r="CH12">
         <v>47000000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>42000000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>326598000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>155794000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>464130000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>689902000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>142323000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>137501000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>135187000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>446524000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>137060000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>128801000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>422635000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>184891000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>142233000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>227858000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>139930000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>64306000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>64965000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>61186000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>54150000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>69600000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>46300000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>50600000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>28800000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>47000000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>132100000.0</v>
       </c>
-      <c r="DH12">
+      <c r="DI12">
         <v>3500000.0</v>
       </c>
-      <c r="DI12">
+      <c r="DJ12">
         <v>500000.0</v>
       </c>
-      <c r="DJ12"/>
+      <c r="DK12"/>
     </row>
-    <row r="13" spans="1:114">
+    <row r="13" spans="1:115">
       <c r="A13" t="s">
-        <v>186</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>187</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
         <v>183000000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>178000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>171000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>184000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>180000000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>178000000.0</v>
       </c>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>163000000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>161000000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>150000000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>132000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>106000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>113000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>94000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>93000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>132000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>100000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>99000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>125000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>278000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>130000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>136000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>170000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>147000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>180000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>151000000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -27631,86 +27798,85 @@
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
+      <c r="DK13"/>
     </row>
-    <row r="14" spans="1:114">
+    <row r="14" spans="1:115">
       <c r="A14" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-      <c r="AD14">
-[...1 lines deleted...]
-      </c>
+      <c r="AD14"/>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
@@ -27892,882 +28058,889 @@
       </c>
       <c r="CT14">
         <v>0.0</v>
       </c>
       <c r="CU14">
         <v>0.0</v>
       </c>
       <c r="CV14">
         <v>0.0</v>
       </c>
       <c r="CW14">
         <v>0.0</v>
       </c>
       <c r="CX14">
         <v>0.0</v>
       </c>
       <c r="CY14">
         <v>0.0</v>
       </c>
       <c r="CZ14">
         <v>0.0</v>
       </c>
       <c r="DA14">
         <v>0.0</v>
       </c>
-      <c r="DB14"/>
+      <c r="DB14">
+        <v>0.0</v>
+      </c>
       <c r="DC14"/>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
       <c r="DH14"/>
       <c r="DI14"/>
       <c r="DJ14"/>
+      <c r="DK14"/>
     </row>
-    <row r="15" spans="1:114">
+    <row r="15" spans="1:115">
       <c r="A15" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B15">
+        <v>531000000.0</v>
+      </c>
+      <c r="C15">
         <v>653000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>701000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>622000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>518000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>689000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>708000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>636000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>542000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>679000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>703000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>591000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>451000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>639000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>606000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>493000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>367000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>481000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>409000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>293000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>203000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>297000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>208000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>212000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>173000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>338000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>391000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>270000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>175000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>310000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>333000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>270000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>183000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>897000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>199000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>141000000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>109000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>153000000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>187000000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>134000000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>92000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>169000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>215000000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>86000000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>115000000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>194000000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>192000000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>94000000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>60000000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>140000000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>143000000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>83000000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>21000000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>41000000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>73000000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>-52000000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>13000000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>29000000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>65000000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>27000000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>-20000000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>-21000000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>23000000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>12000000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>-40000000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>-26000000.0</v>
       </c>
-      <c r="BO15">
-[...1 lines deleted...]
-      </c>
       <c r="BP15">
+        <v>0.0</v>
+      </c>
+      <c r="BQ15">
         <v>-17000000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>-19000000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>-853000000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>74000000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>37000000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>38000000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>153000000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>112000000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>67000000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>30000000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>53000000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>95000000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>56000000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>20000000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>49000000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>76000000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>50000000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>12000000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>52022000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>-64381000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>34962000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>-106603000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>-290862000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>31884000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>23391000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>-8723000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>-208951000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>40767000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>51114000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>-280755000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>32174000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>62052000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>13618000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>3412000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>36374000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>75391000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>47199000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>17411000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>44400000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>56200000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>25900000.0</v>
       </c>
-      <c r="DE15">
+      <c r="DF15">
         <v>16200000.0</v>
       </c>
-      <c r="DF15">
+      <c r="DG15">
         <v>18300000.0</v>
       </c>
-      <c r="DG15">
+      <c r="DH15">
         <v>-31500000.0</v>
       </c>
-      <c r="DH15">
+      <c r="DI15">
         <v>5600000.0</v>
       </c>
-      <c r="DI15">
+      <c r="DJ15">
         <v>2600000.0</v>
       </c>
-      <c r="DJ15"/>
+      <c r="DK15"/>
     </row>
-    <row r="16" spans="1:114">
+    <row r="16" spans="1:115">
       <c r="A16" t="s">
-        <v>189</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>190</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>653000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>701000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>622000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>518000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>689000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>708000000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>703000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>591000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>451000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>639000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>606000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>493000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>367000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>481000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>409000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>293000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>203000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>297000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>208000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>212000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>173000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>338000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>391000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>270000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>175000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>310000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>333000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>270000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>183000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>897000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>199000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>141000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>109000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>153000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>187000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>134000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>92000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>169000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>215000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>86000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>115000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>194000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>192000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>94000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>60000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>140000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>143000000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>83000000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>21000000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>41000000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>73000000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>-13000000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>13000000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>28000000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>65000000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>28000000.0</v>
       </c>
-      <c r="BI16">
-[...1 lines deleted...]
-      </c>
       <c r="BJ16">
+        <v>0.0</v>
+      </c>
+      <c r="BK16">
         <v>-23000000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>23000000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>12000000.0</v>
       </c>
-      <c r="BM16">
-[...1 lines deleted...]
-      </c>
       <c r="BN16">
         <v>0.0</v>
       </c>
       <c r="BO16">
         <v>0.0</v>
       </c>
       <c r="BP16">
         <v>0.0</v>
       </c>
       <c r="BQ16">
         <v>0.0</v>
       </c>
       <c r="BR16">
+        <v>0.0</v>
+      </c>
+      <c r="BS16">
         <v>-74000000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>74000000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>-38000000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>38000000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>153000000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>111000000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>67000000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>32000000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>77000000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>88000000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>59000000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>25000000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>55000000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>85000000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>50000000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>12000000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>30000000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>-40000000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>40000000.0</v>
       </c>
-      <c r="CK16">
-[...1 lines deleted...]
-      </c>
       <c r="CL16">
+        <v>0.0</v>
+      </c>
+      <c r="CM16">
         <v>-31884000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>31884000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>23391000.0</v>
       </c>
-      <c r="CO16">
-[...1 lines deleted...]
-      </c>
       <c r="CP16">
+        <v>0.0</v>
+      </c>
+      <c r="CQ16">
         <v>-40767000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>40767000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>51114000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>7584000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>32174000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>62052000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>24935000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>3412000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>36374000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>75391000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>47199000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>17411000.0</v>
       </c>
-      <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
+      <c r="DK16"/>
     </row>
-    <row r="17" spans="1:114">
+    <row r="17" spans="1:115">
       <c r="A17" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B17">
+        <v>531000000.0</v>
+      </c>
+      <c r="C17">
         <v>653000000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>701000000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>622000000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>518000000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>689000000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>708000000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>636000000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>542000000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>679000000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>703000000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>591000000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>451000000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>639000000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>606000000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>493000000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>367000000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>481000000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>409000000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>293000000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>203000000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-21000000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>342000000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>290000000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>279000000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-152000000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>629000000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>432000000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>265000000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>540000000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>587000000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>448000000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>281000000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-225000000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>445000000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>317000000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>213000000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>331000000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>419000000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>300000000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>202000000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>415000000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>465000000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>212000000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>249000000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>428000000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>414000000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>190000000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>128000000.0</v>
       </c>
-      <c r="AX17">
-[...1 lines deleted...]
-      </c>
       <c r="AY17">
+        <v>0.0</v>
+      </c>
+      <c r="AZ17">
         <v>293000000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>179000000.0</v>
       </c>
-      <c r="BA17">
-[...1 lines deleted...]
-      </c>
       <c r="BB17">
         <v>0.0</v>
       </c>
       <c r="BC17">
         <v>0.0</v>
       </c>
       <c r="BD17">
         <v>0.0</v>
       </c>
       <c r="BE17">
         <v>0.0</v>
       </c>
       <c r="BF17">
         <v>0.0</v>
       </c>
       <c r="BG17">
         <v>0.0</v>
       </c>
       <c r="BH17">
         <v>0.0</v>
       </c>
       <c r="BI17">
         <v>0.0</v>
       </c>
       <c r="BJ17">
@@ -28880,149 +29053,154 @@
       </c>
       <c r="CT17">
         <v>0.0</v>
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
       <c r="CY17">
         <v>0.0</v>
       </c>
       <c r="CZ17">
         <v>0.0</v>
       </c>
       <c r="DA17">
         <v>0.0</v>
       </c>
-      <c r="DB17"/>
+      <c r="DB17">
+        <v>0.0</v>
+      </c>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
+      <c r="DK17"/>
     </row>
-    <row r="18" spans="1:114">
+    <row r="18" spans="1:115">
       <c r="A18" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B18">
+        <v>-176000000.0</v>
+      </c>
+      <c r="C18">
         <v>-183000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-178000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-171000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-184000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-180000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-178000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-173000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-160000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-161000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-163000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-161000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-150000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-132000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-106000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-113000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-94000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-93000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-132000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-100000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-99000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-125000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-278000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-130000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-136000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-170000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-147000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-180000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-151000000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
@@ -29063,176 +29241,177 @@
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
+      <c r="DK18"/>
     </row>
-    <row r="19" spans="1:114">
+    <row r="19" spans="1:115">
       <c r="A19" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>8000000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>4000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>3000000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>1000000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>6000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>5000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-8000000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>3000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-4000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="V19">
         <v>2000000.0</v>
       </c>
       <c r="W19">
         <v>2000000.0</v>
       </c>
-      <c r="X19"/>
-[...2 lines deleted...]
-      </c>
+      <c r="X19">
+        <v>2000000.0</v>
+      </c>
+      <c r="Y19"/>
       <c r="Z19">
         <v>4000000.0</v>
       </c>
       <c r="AA19">
+        <v>4000000.0</v>
+      </c>
+      <c r="AB19">
         <v>1000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>2000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>3000000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>4000000.0</v>
       </c>
-      <c r="AE19"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AF19"/>
       <c r="AG19">
         <v>1000000.0</v>
       </c>
-      <c r="AH19"/>
-      <c r="AI19">
+      <c r="AH19">
+        <v>1000000.0</v>
+      </c>
+      <c r="AI19"/>
+      <c r="AJ19">
         <v>5000000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>2000000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-2000000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>2000000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>1000000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>2000000.0</v>
       </c>
-      <c r="AO19"/>
-      <c r="AP19">
+      <c r="AP19"/>
+      <c r="AQ19">
         <v>2000000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>1000000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>6000000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>3000000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>4000000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>5000000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>4000000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>1000000.0</v>
       </c>
-      <c r="AX19"/>
-      <c r="AY19">
+      <c r="AY19"/>
+      <c r="AZ19">
         <v>2000000.0</v>
       </c>
-      <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
@@ -29251,185 +29430,184 @@
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
+      <c r="DK19"/>
     </row>
-    <row r="20" spans="1:114">
+    <row r="20" spans="1:115">
       <c r="A20" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-      <c r="L20">
+      <c r="L20"/>
+      <c r="M20">
         <v>18000000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>1000000.0</v>
       </c>
-      <c r="N20"/>
-      <c r="O20">
+      <c r="O20"/>
+      <c r="P20">
         <v>-1000000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>1000000.0</v>
       </c>
-      <c r="Q20"/>
-      <c r="R20">
+      <c r="R20"/>
+      <c r="S20">
         <v>1000000.0</v>
       </c>
-      <c r="S20"/>
-      <c r="T20">
+      <c r="T20"/>
+      <c r="U20">
         <v>3000000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000000.0</v>
       </c>
       <c r="W20">
         <v>6000000.0</v>
       </c>
       <c r="X20">
+        <v>6000000.0</v>
+      </c>
+      <c r="Y20">
         <v>3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="Z20">
         <v>2000000.0</v>
       </c>
       <c r="AA20">
         <v>2000000.0</v>
       </c>
       <c r="AB20">
+        <v>2000000.0</v>
+      </c>
+      <c r="AC20">
         <v>6000000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>9000000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>38000000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>20000000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>6000000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>3000000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>40000000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>25000000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>33000000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>2000000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>6000000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>4000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="AO20">
         <v>2000000.0</v>
       </c>
       <c r="AP20">
+        <v>2000000.0</v>
+      </c>
+      <c r="AQ20">
         <v>5000000.0</v>
       </c>
-      <c r="AQ20">
-[...1 lines deleted...]
-      </c>
       <c r="AR20">
+        <v>0.0</v>
+      </c>
+      <c r="AS20">
         <v>1000000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>-26000000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>-1000000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>2000000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>7000000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>2000000.0</v>
       </c>
-      <c r="AX20">
-[...1 lines deleted...]
-      </c>
       <c r="AY20">
+        <v>0.0</v>
+      </c>
+      <c r="AZ20">
         <v>1000000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>7000000.0</v>
       </c>
-      <c r="BA20">
-[...1 lines deleted...]
-      </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
       <c r="BI20">
         <v>0.0</v>
       </c>
       <c r="BJ20">
@@ -29542,439 +29720,443 @@
       </c>
       <c r="CT20">
         <v>0.0</v>
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
       <c r="CZ20">
         <v>0.0</v>
       </c>
       <c r="DA20">
         <v>0.0</v>
       </c>
-      <c r="DB20"/>
+      <c r="DB20">
+        <v>0.0</v>
+      </c>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
+      <c r="DK20"/>
     </row>
-    <row r="21" spans="1:114">
+    <row r="21" spans="1:115">
       <c r="A21" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B21">
+        <v>869000000.0</v>
+      </c>
+      <c r="C21">
         <v>1052000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>1114000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>1003000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>805000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>1087000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>1123000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>1005000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>853000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>1067000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>1104000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>943000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>741000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>1024000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>920000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>716000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>572000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>746000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>679000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>484000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>373000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>516000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>567000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>384000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>360000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>601000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>658000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>535000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>377000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>601000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>598000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>476000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>343000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>506000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>477000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>378000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>264000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>415000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>423000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>347000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>254000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>397000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>446000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>375000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>300000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>426000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>422000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>325000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>218000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>342000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>337000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>250000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>149000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>236000000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>222000000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>46000000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>87000000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>115000000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>156000000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>95000000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>30000000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>47000000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>93000000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>59000000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>-2000000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>24000000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>67000000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>5000000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>18000000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>-1048000000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>188000000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>128000000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>102000000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>175000000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>214000000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>171000000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>99000000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>172000000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>216000000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>150000000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>88000000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>134000000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>269000000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>226000000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>158000000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>221292000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>-5873000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>107117000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>32887000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>-209133000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>113406000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>94634000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>40250000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>-207692000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>119863000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>132883000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>66829000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>110044000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>167235000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>117188000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>67567000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>127524000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>194323000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>141976000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>84116000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>125800000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>142000000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>85100000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>56500000.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>71100000.0</v>
       </c>
-      <c r="DG21">
+      <c r="DH21">
         <v>67100000.0</v>
       </c>
-      <c r="DH21">
+      <c r="DI21">
         <v>13100000.0</v>
       </c>
-      <c r="DI21">
+      <c r="DJ21">
         <v>5300000.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DK21">
         <v>200000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:114">
+    <row r="22" spans="1:115">
       <c r="A22" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -30156,407 +30338,413 @@
       </c>
       <c r="CT22">
         <v>0.0</v>
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
       <c r="CZ22">
         <v>0.0</v>
       </c>
       <c r="DA22">
         <v>0.0</v>
       </c>
-      <c r="DB22"/>
+      <c r="DB22">
+        <v>0.0</v>
+      </c>
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
+      <c r="DK22"/>
     </row>
-    <row r="23" spans="1:114">
+    <row r="23" spans="1:115">
       <c r="A23" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B23">
+        <v>3116000000.0</v>
+      </c>
+      <c r="C23">
         <v>3156000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>3115000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2940000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2914000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>3008000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2869000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>2768000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2632000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2661000000.0</v>
       </c>
       <c r="K23">
         <v>2661000000.0</v>
       </c>
       <c r="L23">
+        <v>2661000000.0</v>
+      </c>
+      <c r="M23">
         <v>2611000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2544000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2272000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2131000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>2055000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1952000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>2030000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1917000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1803000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1684000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1763000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1620000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1555000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1765000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1855000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1830000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1755000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1740000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1705000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1518000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1415000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1391000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>1416000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1289000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1219000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1092000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1108000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>1085000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>1072000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>1054000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>1121000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>1104000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>1053000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>1041000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>1139000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>1120000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>1067000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>958000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>995000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>973000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>949000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>939000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>994000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>949000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>814000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>559000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>598000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>555000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>532000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>492000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>535000000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>505000000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>492000000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>474000000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>527000000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>524000000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>590000000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>572000000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>692000000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>685000000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>703000000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>670000000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>755000000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>780000000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>795000000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>742000000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>558000000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>854000000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>845000000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>662000000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>731000000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>711000000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>662000000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>574000000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>602237000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>710467000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>576228000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>521068000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>867606000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>606006000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>550999000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>470858000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>790860000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>579034000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>531316000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>454086000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>833823000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>546740000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>540350000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>474736000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>623396000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>664710000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>587970000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>494846000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>543200000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>526600000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>418600000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>335800000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>344900000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>312000000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>75100000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>33900000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>10400000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:114">
+    <row r="24" spans="1:115">
       <c r="A24" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -30627,430 +30815,432 @@
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
+      <c r="DK24"/>
     </row>
-    <row r="25" spans="1:114">
+    <row r="25" spans="1:115">
       <c r="A25" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B25">
+        <v>795000000.0</v>
+      </c>
+      <c r="C25">
         <v>805000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>793000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>759000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>751000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>762000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>738000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>717000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>686000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>697000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>695000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>696000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>693000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>577000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>560000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>548000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>532000000.0</v>
       </c>
       <c r="R25">
         <v>532000000.0</v>
       </c>
       <c r="S25">
+        <v>532000000.0</v>
+      </c>
+      <c r="T25">
         <v>510000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>475000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>466000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>480000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>492000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>490000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>526000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>516000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>519000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>504000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>499000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>470000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>418000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>390000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>393000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>390000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>353000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>330000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>310000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>318000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>311000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>306000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>310000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>318000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>315000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>307000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>304000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>312000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>306000000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>299000000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>277000000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>284000000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>278000000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>270000000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>266000000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>272000000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>275000000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>221000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>129000000.0</v>
       </c>
       <c r="BF25">
         <v>129000000.0</v>
       </c>
       <c r="BG25">
+        <v>129000000.0</v>
+      </c>
+      <c r="BH25">
         <v>123000000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>117000000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>111000000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>117000000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>112000000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>111000000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>109000000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>116000000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>113000000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>125000000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>120000000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>124000000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>135000000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>130000000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>124000000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>119000000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>128000000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>129000000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>121000000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>127000000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>132000000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>128000000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>111000000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>123777000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>116000000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>115000000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>111000000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>123777000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>116136000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>122891000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>105196000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>104025000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>117878000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>107087000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>99335000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>102290000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>111984000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>92214000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>89805000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>110076000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>110840000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>112142000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>100844000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>105285000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>109391000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>106235000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>93521000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>96400000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>94600000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>80300000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>72200000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>68200000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DH25">
         <v>125800000.0</v>
       </c>
-      <c r="DH25">
+      <c r="DI25">
         <v>12700000.0</v>
       </c>
-      <c r="DI25">
+      <c r="DJ25">
         <v>5700000.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DK25">
         <v>1300000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:114">
+    <row r="26" spans="1:115">
       <c r="A26" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
-[...1 lines deleted...]
-      </c>
+      <c r="AD26"/>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
@@ -31232,88 +31422,91 @@
       </c>
       <c r="CT26">
         <v>0.0</v>
       </c>
       <c r="CU26">
         <v>0.0</v>
       </c>
       <c r="CV26">
         <v>0.0</v>
       </c>
       <c r="CW26">
         <v>0.0</v>
       </c>
       <c r="CX26">
         <v>0.0</v>
       </c>
       <c r="CY26">
         <v>0.0</v>
       </c>
       <c r="CZ26">
         <v>0.0</v>
       </c>
       <c r="DA26">
         <v>0.0</v>
       </c>
-      <c r="DB26"/>
+      <c r="DB26">
+        <v>0.0</v>
+      </c>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
+      <c r="DK26"/>
     </row>
-    <row r="27" spans="1:114">
+    <row r="27" spans="1:115">
       <c r="A27" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
-      <c r="V27">
+      <c r="V27"/>
+      <c r="W27">
         <v>231000000.0</v>
       </c>
-      <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
@@ -31361,478 +31554,484 @@
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
+      <c r="DK27"/>
     </row>
-    <row r="28" spans="1:114">
+    <row r="28" spans="1:115">
       <c r="A28" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B28">
+        <v>441000000.0</v>
+      </c>
+      <c r="C28">
         <v>431000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>442000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>422000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>437000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>436000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>416000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>404000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>389000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>393000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>374000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>378000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>153000000.0</v>
       </c>
       <c r="N28">
         <v>153000000.0</v>
       </c>
       <c r="O28">
+        <v>153000000.0</v>
+      </c>
+      <c r="P28">
         <v>356000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>153000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>323000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>322000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>326000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>301000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>250000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>489000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>232000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>222000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>267000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>268000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>273000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>271000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>280000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>302000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>265000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>239000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>232000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>255000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>237000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>218000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>193000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>186000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>179000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>177000000.0</v>
       </c>
       <c r="AO28">
         <v>177000000.0</v>
       </c>
       <c r="AP28">
+        <v>177000000.0</v>
+      </c>
+      <c r="AQ28">
         <v>180000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>178000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>175000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>181000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>209000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>194000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>187000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>168000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>163000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>167000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>152000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>160000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>176000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>164000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>146000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>102000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>109000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>103000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>100000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>95000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>96000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>95000000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>90000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>86000000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>100000000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>99000000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>101000000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>108000000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>138000000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>133000000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>140000000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>131000000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>148000000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>152000000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>147000000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>148000000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>133000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>164000000.0</v>
       </c>
       <c r="CB28">
         <v>164000000.0</v>
       </c>
       <c r="CC28">
+        <v>164000000.0</v>
+      </c>
+      <c r="CD28">
         <v>153000000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>174000000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>164000000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>136000000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>122000000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>135854000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>128769000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>117605000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>114772000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>115533000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>127490000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>111563000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>96761000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>122979000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>110919000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>106525000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>98495000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>109080000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>110956000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>112822000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>108893000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>118869000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>124492000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>109119000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>101850000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>104400000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>98300000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>84600000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>65300000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>66800000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>60400000.0</v>
       </c>
-      <c r="DH28"/>
       <c r="DI28"/>
       <c r="DJ28"/>
+      <c r="DK28"/>
     </row>
-    <row r="29" spans="1:114">
+    <row r="29" spans="1:115">
       <c r="A29" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B29">
+        <v>170000000.0</v>
+      </c>
+      <c r="C29">
         <v>221000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>236000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>217000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>170000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>220000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>241000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>199000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>153000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>223000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>240000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>181000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>143000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>256000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>210000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>115000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>116000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>163000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>141000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>84000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>72000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>90000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>67000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>39000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>53000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>95000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>119000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>81000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>45000000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
@@ -31873,1080 +32072,1090 @@
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
+      <c r="DK29"/>
     </row>
-    <row r="30" spans="1:114">
+    <row r="30" spans="1:115">
       <c r="A30" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B30">
+        <v>600000000.0</v>
+      </c>
+      <c r="C30">
         <v>431000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>442000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>422000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>437000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>436000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>416000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>404000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>389000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>393000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>374000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>378000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>382000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>378000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>356000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>343000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>323000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>322000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>326000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>301000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>250000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>258000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>232000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>222000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>267000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>268000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>273000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>271000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>280000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>302000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>265000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>239000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>232000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>255000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>237000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>218000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>193000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>186000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>179000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>241000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>244000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>246000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>244000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>242000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>250000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>282000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>264000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>257000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>228000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>224000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>226000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>214000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>224000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>240000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>235000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>195000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>116000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>127000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>116000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>114000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>107000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>113000000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>109000000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>106000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>99000000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>115000000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>112000000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>116000000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>122000000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>138000000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>147000000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>155000000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>146000000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>164000000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>165000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>160000000.0</v>
       </c>
       <c r="BY30">
         <v>160000000.0</v>
       </c>
       <c r="BZ30">
+        <v>160000000.0</v>
+      </c>
+      <c r="CA30">
         <v>145000000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>174000000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>188000000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>169000000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>194000000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>181000000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>152000000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>138000000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>155011000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>233491000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>133289000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>131209000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>421487000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>145153000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>128432000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>113739000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>387490000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>125884000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>120379000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>112379000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>135554000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>138007000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>139953000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>135000000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>224154000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>233883000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>215354000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>195371000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>200800000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>192900000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>164900000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>137500000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>135000000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>186200000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>30000000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>13500000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>4600000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:114">
+    <row r="31" spans="1:115">
       <c r="A31" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B31">
+        <v>-168000000.0</v>
+      </c>
+      <c r="C31">
         <v>-178000000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-177000000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-164000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-117000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-178000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-174000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-170000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-158000000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-165000000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-161000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-171000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-147000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-129000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-104000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-108000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-89000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-102000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-129000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-107000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-98000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-129000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-292000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-133000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-134000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-168000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-148000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-184000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-157000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-176000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-138000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-117000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-111000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-170000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-155000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-149000000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-103000000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-173000000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-120000000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-130000000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-107000000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-105000000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-106000000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-226000000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-118000000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-115000000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-119000000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-183000000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-124000000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-116000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-119000000.0</v>
       </c>
       <c r="AZ31">
         <v>-119000000.0</v>
       </c>
       <c r="BA31">
         <v>-119000000.0</v>
       </c>
       <c r="BB31">
+        <v>-119000000.0</v>
+      </c>
+      <c r="BC31">
         <v>-64000000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-128000000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-110000000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-68000000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-59000000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-60000000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-56000000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-57000000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-81000000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-55000000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-56000000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-62000000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-31000000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-63000000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-34000000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-51000000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-17000000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-71000000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-52000000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-43000000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>65000000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>-42000000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>-55000000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>-49000000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>-50000000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>-62000000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>-50000000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>-61000000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>-51000000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>7000000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>-1000000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>2000000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>-66728000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>-40000000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>-50000000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>-212887000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>-174425000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>-56824000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>-56580000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>-54550000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>-56706000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>-53075000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>-49089000.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>-54397000.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>-55047000.0</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>-61163000.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>-69539000.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>-61735000.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>-65346000.0</v>
       </c>
-      <c r="CY31">
+      <c r="CZ31">
         <v>-65449000.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DA31">
         <v>-61294000.0</v>
       </c>
-      <c r="DA31">
+      <c r="DB31">
         <v>-54354000.0</v>
       </c>
-      <c r="DB31">
+      <c r="DC31">
         <v>-50600000.0</v>
       </c>
-      <c r="DC31">
+      <c r="DD31">
         <v>-46700000.0</v>
       </c>
-      <c r="DD31">
+      <c r="DE31">
         <v>-41162000.0</v>
       </c>
-      <c r="DE31">
+      <c r="DF31">
         <v>-29009000.0</v>
       </c>
-      <c r="DF31">
+      <c r="DG31">
         <v>-34500000.0</v>
       </c>
-      <c r="DG31">
+      <c r="DH31">
         <v>-68900000.0</v>
       </c>
-      <c r="DH31">
+      <c r="DI31">
         <v>19100000.0</v>
       </c>
-      <c r="DI31">
+      <c r="DJ31">
         <v>6000000.0</v>
       </c>
-      <c r="DJ31">
+      <c r="DK31">
         <v>300000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:114">
+    <row r="32" spans="1:115">
       <c r="A32" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B32">
+        <v>3985000000.0</v>
+      </c>
+      <c r="C32">
         <v>4208000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>4229000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>3943000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>3719000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>4095000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>3992000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>3773000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>3485000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>3728000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>3765000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>3554000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>3285000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>3296000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>3051000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>2771000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>2524000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>2776000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>2596000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>2287000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>2057000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>2279000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>2187000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>1939000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>2125000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>2456000000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>2488000000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>2290000000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>2117000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>2306000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>2116000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>1891000000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>1734000000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>1922000000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>1766000000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>1597000000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>1356000000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>1523000000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>1508000000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>1421000000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>1310000000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>1523000000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>1550000000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>1429000000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>1315000000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>1564000000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>1544000000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>1399000000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>1178000000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>1338000000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>1311000000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>1206000000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>1100000000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>1249000000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>1219000000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>993000000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>656000000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>746000000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>713000000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>629000000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>523000000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>597000000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>605000000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>557000000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>478000000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>557000000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>592000000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>615000000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>594000000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>791000000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>873000000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>831000000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>772000000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>930000000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>994000000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>966000000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>841000000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>730000000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>1070000000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>995000000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>846000000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>963000000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>980000000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>888000000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>732000000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>823529000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>849718000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>776040000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>644713000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>742195000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>805134000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>728056000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>591851000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>694162000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>783103000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>744759000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>598965000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>704005000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>795483000.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>768013000.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>619104000.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>750920000.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>859033000.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>729946000.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>578962000.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>669000000.0</v>
       </c>
-      <c r="DC32">
+      <c r="DD32">
         <v>668600000.0</v>
       </c>
-      <c r="DD32">
+      <c r="DE32">
         <v>503700000.0</v>
       </c>
-      <c r="DE32">
+      <c r="DF32">
         <v>392300000.0</v>
       </c>
-      <c r="DF32">
+      <c r="DG32">
         <v>416000000.0</v>
       </c>
-      <c r="DG32">
+      <c r="DH32">
         <v>379100000.0</v>
       </c>
-      <c r="DH32">
+      <c r="DI32">
         <v>88200000.0</v>
       </c>
-      <c r="DI32">
+      <c r="DJ32">
         <v>39200000.0</v>
       </c>
-      <c r="DJ32">
+      <c r="DK32">
         <v>10600000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AC30"/>
@@ -33029,51 +33238,51 @@
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B2">
         <v>457000000.0</v>
       </c>
       <c r="C2">
         <v>363000000.0</v>
       </c>
       <c r="D2">
         <v>106000000.0</v>
       </c>
       <c r="E2">
         <v>144000000.0</v>
       </c>
       <c r="F2">
         <v>202000000.0</v>
       </c>
       <c r="G2">
         <v>52000000.0</v>
       </c>
       <c r="H2">
         <v>43000000.0</v>
       </c>
       <c r="I2">
         <v>352000000.0</v>
       </c>
@@ -33118,51 +33327,51 @@
       </c>
       <c r="W2">
         <v>79000000.0</v>
       </c>
       <c r="X2">
         <v>19231000.0</v>
       </c>
       <c r="Y2">
         <v>27326000.0</v>
       </c>
       <c r="Z2">
         <v>34384000.0</v>
       </c>
       <c r="AA2">
         <v>23811000.0</v>
       </c>
       <c r="AB2">
         <v>20400000.0</v>
       </c>
       <c r="AC2">
         <v>72400000.0</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B3">
         <v>4528000000</v>
       </c>
       <c r="C3">
         <v>4127000000</v>
       </c>
       <c r="D3">
         <v>4070000000</v>
       </c>
       <c r="E3">
         <v>3690000000</v>
       </c>
       <c r="F3">
         <v>3198000000</v>
       </c>
       <c r="G3">
         <v>1158000000</v>
       </c>
       <c r="H3">
         <v>2350000000</v>
       </c>
       <c r="I3">
         <v>2291000000</v>
       </c>
@@ -33207,51 +33416,51 @@
       </c>
       <c r="W3">
         <v>751000000</v>
       </c>
       <c r="X3">
         <v>713301000</v>
       </c>
       <c r="Y3">
         <v>530858000</v>
       </c>
       <c r="Z3">
         <v>497318000</v>
       </c>
       <c r="AA3">
         <v>961974000</v>
       </c>
       <c r="AB3">
         <v>1828600000</v>
       </c>
       <c r="AC3">
         <v>1475900000</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-31000000.0</v>
       </c>
       <c r="F4">
         <v>-62000000.0</v>
       </c>
       <c r="G4">
         <v>142000000.0</v>
       </c>
       <c r="H4">
         <v>9000000.0</v>
       </c>
       <c r="I4">
         <v>-309000000.0</v>
       </c>
       <c r="J4">
         <v>40000000.0</v>
       </c>
       <c r="K4">
         <v>133000000.0</v>
       </c>
@@ -33260,51 +33469,51 @@
       </c>
       <c r="M4">
         <v>-17000000.0</v>
       </c>
       <c r="N4">
         <v>69000000.0</v>
       </c>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>1487000000.0</v>
       </c>
       <c r="F5">
         <v>1803000000.0</v>
       </c>
       <c r="G5">
         <v>1428000000.0</v>
       </c>
       <c r="H5">
         <v>1667000000.0</v>
       </c>
       <c r="I5">
         <v>1504000000.0</v>
       </c>
       <c r="J5">
         <v>1193000000.0</v>
       </c>
       <c r="K5">
         <v>1322000000.0</v>
       </c>
@@ -33313,51 +33522,51 @@
       </c>
       <c r="M5">
         <v>1153000000.0</v>
       </c>
       <c r="N5">
         <v>69000000.0</v>
       </c>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B6">
         <v>2000000.0</v>
       </c>
       <c r="C6">
         <v>94000000.0</v>
       </c>
       <c r="D6">
         <v>257000000.0</v>
       </c>
       <c r="E6">
         <v>-38000000.0</v>
       </c>
       <c r="F6">
         <v>-58000000.0</v>
       </c>
       <c r="G6">
         <v>150000000.0</v>
       </c>
       <c r="H6">
         <v>9000000.0</v>
       </c>
       <c r="I6">
         <v>-309000000.0</v>
       </c>
@@ -33402,51 +33611,51 @@
       </c>
       <c r="W6">
         <v>224000000.0</v>
       </c>
       <c r="X6">
         <v>60218000.0</v>
       </c>
       <c r="Y6">
         <v>-8095000.0</v>
       </c>
       <c r="Z6">
         <v>-7058000.0</v>
       </c>
       <c r="AA6">
         <v>10573000.0</v>
       </c>
       <c r="AB6">
         <v>3400000.0</v>
       </c>
       <c r="AC6">
         <v>-52000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B7">
         <v>-279000000.0</v>
       </c>
       <c r="C7">
         <v>-266000000.0</v>
       </c>
       <c r="D7">
         <v>173000000.0</v>
       </c>
       <c r="E7">
         <v>24000000.0</v>
       </c>
       <c r="F7">
         <v>351000000.0</v>
       </c>
       <c r="G7">
         <v>-3000000.0</v>
       </c>
       <c r="H7">
         <v>-205000000.0</v>
       </c>
       <c r="I7">
         <v>-46000000.0</v>
       </c>
@@ -33491,51 +33700,51 @@
       </c>
       <c r="W7">
         <v>-160218000.0</v>
       </c>
       <c r="X7">
         <v>-15740000.0</v>
       </c>
       <c r="Y7">
         <v>34180000.0</v>
       </c>
       <c r="Z7">
         <v>80259000.0</v>
       </c>
       <c r="AA7">
         <v>-43786000.0</v>
       </c>
       <c r="AB7">
         <v>-5600000.0</v>
       </c>
       <c r="AC7">
         <v>-18900000.0</v>
       </c>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-329000000.0</v>
       </c>
       <c r="F8">
         <v>-300000000.0</v>
       </c>
       <c r="G8">
         <v>218000000.0</v>
       </c>
       <c r="H8">
         <v>39000000.0</v>
       </c>
       <c r="I8">
         <v>-115000000.0</v>
       </c>
       <c r="J8">
         <v>-184000000.0</v>
       </c>
       <c r="K8">
         <v>15000000.0</v>
       </c>
@@ -33544,51 +33753,51 @@
       </c>
       <c r="M8">
         <v>-101000000.0</v>
       </c>
       <c r="N8">
         <v>-20000000.0</v>
       </c>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B9">
         <v>-120000000.0</v>
       </c>
       <c r="C9">
         <v>-20000000.0</v>
       </c>
       <c r="D9">
         <v>-167000000.0</v>
       </c>
       <c r="E9">
         <v>-329000000.0</v>
       </c>
       <c r="F9">
         <v>-300000000.0</v>
       </c>
       <c r="G9">
         <v>218000000.0</v>
       </c>
       <c r="H9">
         <v>39000000.0</v>
       </c>
       <c r="I9">
         <v>-115000000.0</v>
       </c>
@@ -33629,51 +33838,51 @@
         <v>6000000.0</v>
       </c>
       <c r="V9">
         <v>-78000000.0</v>
       </c>
       <c r="W9">
         <v>10000000.0</v>
       </c>
       <c r="X9">
         <v>-33237000.0</v>
       </c>
       <c r="Y9">
         <v>-6949000.0</v>
       </c>
       <c r="Z9">
         <v>24888000.0</v>
       </c>
       <c r="AA9">
         <v>8613000.0</v>
       </c>
       <c r="AB9"/>
       <c r="AC9"/>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B10">
         <v>-38000000.0</v>
       </c>
       <c r="C10">
         <v>15000000.0</v>
       </c>
       <c r="D10">
         <v>19000000.0</v>
       </c>
       <c r="E10">
         <v>-25000000.0</v>
       </c>
       <c r="F10">
         <v>9000000.0</v>
       </c>
       <c r="G10">
         <v>-5000000.0</v>
       </c>
       <c r="H10">
         <v>-8000000.0</v>
       </c>
       <c r="I10">
         <v>-20000000.0</v>
       </c>
@@ -33718,51 +33927,51 @@
       </c>
       <c r="W10">
         <v>12000000.0</v>
       </c>
       <c r="X10">
         <v>10817000.0</v>
       </c>
       <c r="Y10">
         <v>21189000.0</v>
       </c>
       <c r="Z10">
         <v>87084000.0</v>
       </c>
       <c r="AA10">
         <v>69706000.0</v>
       </c>
       <c r="AB10">
         <v>-6500000.0</v>
       </c>
       <c r="AC10">
         <v>-6400000.0</v>
       </c>
     </row>
     <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>542000000.0</v>
       </c>
       <c r="F11">
         <v>394000000.0</v>
       </c>
       <c r="G11">
         <v>12000000.0</v>
       </c>
       <c r="H11">
         <v>-177000000.0</v>
       </c>
       <c r="I11">
         <v>14000000.0</v>
       </c>
       <c r="J11">
         <v>211000000.0</v>
       </c>
       <c r="K11">
         <v>23000000.0</v>
       </c>
@@ -33773,51 +33982,51 @@
         <v>7000000.0</v>
       </c>
       <c r="N11">
         <v>-49000000.0</v>
       </c>
       <c r="O11"/>
       <c r="P11">
         <v>68000000.0</v>
       </c>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
     </row>
     <row r="12" spans="1:29">
       <c r="A12" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>640000000.0</v>
       </c>
       <c r="F12">
         <v>384000000.0</v>
       </c>
       <c r="G12">
         <v>101000000.0</v>
       </c>
       <c r="H12">
         <v>314000000.0</v>
       </c>
       <c r="I12">
         <v>362000000.0</v>
       </c>
       <c r="J12">
         <v>-346000000.0</v>
       </c>
       <c r="K12">
         <v>17000000.0</v>
       </c>
@@ -33826,102 +34035,102 @@
       </c>
       <c r="M12">
         <v>174000000.0</v>
       </c>
       <c r="N12">
         <v>47000000.0</v>
       </c>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
     </row>
     <row r="13" spans="1:29">
       <c r="A13" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>74000000.0</v>
       </c>
       <c r="F13">
         <v>335000000.0</v>
       </c>
       <c r="G13">
         <v>-226000000.0</v>
       </c>
       <c r="H13">
         <v>-150000000.0</v>
       </c>
       <c r="I13">
         <v>40000000.0</v>
       </c>
       <c r="J13">
         <v>50000000.0</v>
       </c>
       <c r="K13">
         <v>129000000.0</v>
       </c>
       <c r="L13">
         <v>-81000000.0</v>
       </c>
       <c r="M13">
         <v>-22000000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
     </row>
     <row r="14" spans="1:29">
       <c r="A14" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B14">
         <v>3108000000.0</v>
       </c>
       <c r="C14">
         <v>2903000000.0</v>
       </c>
       <c r="D14">
         <v>2781000000.0</v>
       </c>
       <c r="E14">
         <v>2217000000.0</v>
       </c>
       <c r="F14">
         <v>1983000000.0</v>
       </c>
       <c r="G14">
         <v>1988000000.0</v>
       </c>
       <c r="H14">
         <v>2038000000.0</v>
       </c>
       <c r="I14">
         <v>1671000000.0</v>
       </c>
@@ -33966,51 +34175,51 @@
       </c>
       <c r="W14">
         <v>468000000.0</v>
       </c>
       <c r="X14">
         <v>428325000.0</v>
       </c>
       <c r="Y14">
         <v>396293000.0</v>
       </c>
       <c r="Z14">
         <v>433902000.0</v>
       </c>
       <c r="AA14">
         <v>414432000.0</v>
       </c>
       <c r="AB14">
         <v>343500000.0</v>
       </c>
       <c r="AC14">
         <v>212400000.0</v>
       </c>
     </row>
     <row r="15" spans="1:29">
       <c r="A15" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B15">
         <v>464000000.0</v>
       </c>
       <c r="C15">
         <v>434000000.0</v>
       </c>
       <c r="D15">
         <v>406000000.0</v>
       </c>
       <c r="E15">
         <v>0.0</v>
       </c>
       <c r="F15">
         <v>0.0</v>
       </c>
       <c r="G15">
         <v>1000000.0</v>
       </c>
       <c r="H15">
         <v>11000000.0</v>
       </c>
       <c r="I15"/>
       <c r="J15">
         <v>0.0</v>
@@ -34033,51 +34242,51 @@
       <c r="P15"/>
       <c r="Q15">
         <v>3423000000.0</v>
       </c>
       <c r="R15"/>
       <c r="S15">
         <v>257000000.0</v>
       </c>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15">
         <v>18165000.0</v>
       </c>
       <c r="Y15">
         <v>83043000.0</v>
       </c>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
     </row>
     <row r="16" spans="1:29">
       <c r="A16" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B16">
         <v>459000000.0</v>
       </c>
       <c r="C16">
         <v>457000000.0</v>
       </c>
       <c r="D16">
         <v>363000000.0</v>
       </c>
       <c r="E16">
         <v>106000000.0</v>
       </c>
       <c r="F16">
         <v>144000000.0</v>
       </c>
       <c r="G16">
         <v>202000000.0</v>
       </c>
       <c r="H16">
         <v>52000000.0</v>
       </c>
       <c r="I16">
         <v>43000000.0</v>
       </c>
@@ -34122,96 +34331,96 @@
       </c>
       <c r="W16">
         <v>303000000.0</v>
       </c>
       <c r="X16">
         <v>79449000.0</v>
       </c>
       <c r="Y16">
         <v>19231000.0</v>
       </c>
       <c r="Z16">
         <v>27326000.0</v>
       </c>
       <c r="AA16">
         <v>34384000.0</v>
       </c>
       <c r="AB16">
         <v>23800000.0</v>
       </c>
       <c r="AC16">
         <v>20400000.0</v>
       </c>
     </row>
     <row r="17" spans="1:29">
       <c r="A17" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17">
         <v>-8000000.0</v>
       </c>
       <c r="J17">
         <v>18000000.0</v>
       </c>
       <c r="K17">
         <v>3000000.0</v>
       </c>
       <c r="L17">
         <v>-29000000.0</v>
       </c>
       <c r="M17">
         <v>-14000000.0</v>
       </c>
       <c r="N17">
         <v>-10000000.0</v>
       </c>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
     </row>
     <row r="18" spans="1:29">
       <c r="A18" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B18">
         <v>662000000.0</v>
       </c>
       <c r="C18">
         <v>419000000.0</v>
       </c>
       <c r="D18">
         <v>634000000.0</v>
       </c>
       <c r="E18">
         <v>743000000.0</v>
       </c>
       <c r="F18">
         <v>491000000.0</v>
       </c>
       <c r="G18">
         <v>1500000000.0</v>
       </c>
       <c r="H18">
         <v>674000000.0</v>
       </c>
       <c r="I18">
         <v>562000000.0</v>
       </c>
@@ -34256,51 +34465,51 @@
       </c>
       <c r="W18">
         <v>-14000000.0</v>
       </c>
       <c r="X18">
         <v>-370995000.0</v>
       </c>
       <c r="Y18">
         <v>-12949000.0</v>
       </c>
       <c r="Z18">
         <v>199392000.0</v>
       </c>
       <c r="AA18">
         <v>-449253000.0</v>
       </c>
       <c r="AB18">
         <v>-1407200000.0</v>
       </c>
       <c r="AC18">
         <v>-1259800000.0</v>
       </c>
     </row>
     <row r="19" spans="1:29">
       <c r="A19" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B19">
         <v>-3000000.0</v>
       </c>
       <c r="C19">
         <v>-4148000000.0</v>
       </c>
       <c r="D19">
         <v>-5185000000.0</v>
       </c>
       <c r="E19">
         <v>-7000000.0</v>
       </c>
       <c r="F19">
         <v>-3611000000.0</v>
       </c>
       <c r="G19">
         <v>-3000000.0</v>
       </c>
       <c r="H19">
         <v>-3000000.0</v>
       </c>
       <c r="I19">
         <v>-3000000.0</v>
       </c>
@@ -34313,84 +34522,84 @@
       <c r="L19">
         <v>-3000000.0</v>
       </c>
       <c r="M19">
         <v>-3000000.0</v>
       </c>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
     </row>
     <row r="20" spans="1:29">
       <c r="A20" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
     </row>
     <row r="21" spans="1:29">
       <c r="A21" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B21">
         <v>653000000.0</v>
       </c>
       <c r="C21">
         <v>1748000000.0</v>
       </c>
       <c r="D21">
         <v>2000000.0</v>
       </c>
       <c r="E21">
         <v>1620000000.0</v>
       </c>
       <c r="F21">
         <v>-106000000.0</v>
       </c>
       <c r="G21">
         <v>-2008000000.0</v>
       </c>
       <c r="H21">
         <v>-446000000.0</v>
       </c>
       <c r="I21">
         <v>2212000000.0</v>
       </c>
@@ -34405,51 +34614,51 @@
       </c>
       <c r="M21">
         <v>765000000.0</v>
       </c>
       <c r="N21">
         <v>-186000000.0</v>
       </c>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
     </row>
     <row r="22" spans="1:29">
       <c r="A22" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B22">
         <v>2494000000.0</v>
       </c>
       <c r="C22">
         <v>2575000000.0</v>
       </c>
       <c r="D22">
         <v>2424000000.0</v>
       </c>
       <c r="E22">
         <v>2105000000.0</v>
       </c>
       <c r="F22">
         <v>1386000000.0</v>
       </c>
       <c r="G22">
         <v>890000000.0</v>
       </c>
       <c r="H22">
         <v>1174000000.0</v>
       </c>
       <c r="I22">
         <v>1096000000.0</v>
       </c>
@@ -34494,54 +34703,54 @@
       </c>
       <c r="W22">
         <v>-84000000.0</v>
       </c>
       <c r="X22">
         <v>-258581000.0</v>
       </c>
       <c r="Y22">
         <v>-397825000.0</v>
       </c>
       <c r="Z22">
         <v>111256000.0</v>
       </c>
       <c r="AA22">
         <v>176375000.0</v>
       </c>
       <c r="AB22">
         <v>142700000.0</v>
       </c>
       <c r="AC22">
         <v>34800000.0</v>
       </c>
     </row>
     <row r="23" spans="1:29">
       <c r="A23" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B23">
-        <v>-23000000.0</v>
+        <v>-61000000.0</v>
       </c>
       <c r="C23">
         <v>-17000000.0</v>
       </c>
       <c r="D23">
         <v>-2976000000.0</v>
       </c>
       <c r="E23">
         <v>-24000000.0</v>
       </c>
       <c r="F23">
         <v>-3611000000.0</v>
       </c>
       <c r="G23">
         <v>-22000000.0</v>
       </c>
       <c r="H23">
         <v>11000000.0</v>
       </c>
       <c r="I23">
         <v>-22000000.0</v>
       </c>
       <c r="J23">
         <v>-41000000.0</v>
       </c>
@@ -34583,54 +34792,54 @@
       </c>
       <c r="W23">
         <v>-14000000.0</v>
       </c>
       <c r="X23">
         <v>18165000.0</v>
       </c>
       <c r="Y23">
         <v>83043000.0</v>
       </c>
       <c r="Z23">
         <v>-263647000.0</v>
       </c>
       <c r="AA23">
         <v>-16408000.0</v>
       </c>
       <c r="AB23">
         <v>654500000.0</v>
       </c>
       <c r="AC23">
         <v>296600000.0</v>
       </c>
     </row>
     <row r="24" spans="1:29">
       <c r="A24" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B24">
-        <v>50000000.0</v>
+        <v>1519000000.0</v>
       </c>
       <c r="C24">
         <v>1639000000.0</v>
       </c>
       <c r="D24">
         <v>1672000000.0</v>
       </c>
       <c r="E24">
         <v>1021000000.0</v>
       </c>
       <c r="F24">
         <v>1023000000.0</v>
       </c>
       <c r="G24">
         <v>40000000.0</v>
       </c>
       <c r="H24">
         <v>24000000.0</v>
       </c>
       <c r="I24">
         <v>709000000.0</v>
       </c>
       <c r="J24">
         <v>566000000.0</v>
       </c>
@@ -34670,51 +34879,51 @@
       <c r="V24">
         <v>310000000.0</v>
       </c>
       <c r="W24"/>
       <c r="X24">
         <v>181282000.0</v>
       </c>
       <c r="Y24">
         <v>171535000.0</v>
       </c>
       <c r="Z24">
         <v>144998000.0</v>
       </c>
       <c r="AA24">
         <v>346373000.0</v>
       </c>
       <c r="AB24">
         <v>233000000.0</v>
       </c>
       <c r="AC24">
         <v>126000000.0</v>
       </c>
     </row>
     <row r="25" spans="1:29">
       <c r="A25" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B25">
         <v>-672000000.0</v>
       </c>
       <c r="C25">
         <v>-759000000.0</v>
       </c>
       <c r="D25">
         <v>-803000000.0</v>
       </c>
       <c r="E25">
         <v>-577000000.0</v>
       </c>
       <c r="F25">
         <v>-418000000.0</v>
       </c>
       <c r="G25">
         <v>-166000000.0</v>
       </c>
       <c r="H25">
         <v>-248000000.0</v>
       </c>
       <c r="I25">
         <v>-227000000.0</v>
       </c>
@@ -34757,51 +34966,51 @@
       <c r="V25">
         <v>-90000000.0</v>
       </c>
       <c r="W25"/>
       <c r="X25">
         <v>258539000.0</v>
       </c>
       <c r="Y25">
         <v>479390000.0</v>
       </c>
       <c r="Z25">
         <v>-29390000.0</v>
       </c>
       <c r="AA25">
         <v>-143580000.0</v>
       </c>
       <c r="AB25">
         <v>-200000.0</v>
       </c>
       <c r="AC25">
         <v>-39500000.0</v>
       </c>
     </row>
     <row r="26" spans="1:29">
       <c r="A26" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B26">
         <v>-1969000000.0</v>
       </c>
       <c r="C26">
         <v>-1571000000.0</v>
       </c>
       <c r="D26">
         <v>-1070000000.0</v>
       </c>
       <c r="E26">
         <v>-1068000000.0</v>
       </c>
       <c r="F26">
         <v>-34000000.0</v>
       </c>
       <c r="G26">
         <v>-286000000.0</v>
       </c>
       <c r="H26">
         <v>-870000000.0</v>
       </c>
       <c r="I26">
         <v>-817000000.0</v>
       </c>
@@ -34842,51 +35051,51 @@
         <v>-4000000.0</v>
       </c>
       <c r="V26">
         <v>-8000000.0</v>
       </c>
       <c r="W26">
         <v>-5000000.0</v>
       </c>
       <c r="X26">
         <v>-3000000.0</v>
       </c>
       <c r="Y26">
         <v>-26726000.0</v>
       </c>
       <c r="Z26">
         <v>-24758000.0</v>
       </c>
       <c r="AA26">
         <v>-30950000.0</v>
       </c>
       <c r="AB26"/>
       <c r="AC26"/>
     </row>
     <row r="27" spans="1:29">
       <c r="A27" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B27">
         <v>134000000.0</v>
       </c>
       <c r="C27">
         <v>112000000.0</v>
       </c>
       <c r="D27">
         <v>94000000.0</v>
       </c>
       <c r="E27">
         <v>127000000.0</v>
       </c>
       <c r="F27">
         <v>119000000.0</v>
       </c>
       <c r="G27">
         <v>70000000.0</v>
       </c>
       <c r="H27">
         <v>61000000.0</v>
       </c>
       <c r="I27">
         <v>102000000.0</v>
       </c>
@@ -34919,51 +35128,51 @@
       </c>
       <c r="S27">
         <v>6000000.0</v>
       </c>
       <c r="T27">
         <v>15000000.0</v>
       </c>
       <c r="U27">
         <v>16000000.0</v>
       </c>
       <c r="V27">
         <v>8000000.0</v>
       </c>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27">
         <v>-100800000.0</v>
       </c>
       <c r="AC27"/>
     </row>
     <row r="28" spans="1:29">
       <c r="A28" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B28">
         <v>-1841000000.0</v>
       </c>
       <c r="C28">
         <v>-274000000.0</v>
       </c>
       <c r="D28">
         <v>-1474000000.0</v>
       </c>
       <c r="E28">
         <v>552000000.0</v>
       </c>
       <c r="F28">
         <v>-140000000.0</v>
       </c>
       <c r="G28">
         <v>-2293000000.0</v>
       </c>
       <c r="H28">
         <v>-1305000000.0</v>
       </c>
       <c r="I28">
         <v>1397000000.0</v>
       </c>
@@ -35008,51 +35217,51 @@
       </c>
       <c r="W28">
         <v>-64000000.0</v>
       </c>
       <c r="X28">
         <v>254957000.0</v>
       </c>
       <c r="Y28">
         <v>9309000.0</v>
       </c>
       <c r="Z28">
         <v>-277988000.0</v>
       </c>
       <c r="AA28">
         <v>468054000.0</v>
       </c>
       <c r="AB28">
         <v>1177000000.0</v>
       </c>
       <c r="AC28">
         <v>1082100000.0</v>
       </c>
     </row>
     <row r="29" spans="1:29">
       <c r="A29" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B29">
         <v>5190000000.0</v>
       </c>
       <c r="C29">
         <v>4546000000.0</v>
       </c>
       <c r="D29">
         <v>4704000000.0</v>
       </c>
       <c r="E29">
         <v>4433000000.0</v>
       </c>
       <c r="F29">
         <v>3689000000.0</v>
       </c>
       <c r="G29">
         <v>2658000000.0</v>
       </c>
       <c r="H29">
         <v>3024000000.0</v>
       </c>
       <c r="I29">
         <v>2853000000.0</v>
       </c>
@@ -35097,51 +35306,51 @@
       </c>
       <c r="W29">
         <v>737000000.0</v>
       </c>
       <c r="X29">
         <v>342306000.0</v>
       </c>
       <c r="Y29">
         <v>517909000.0</v>
       </c>
       <c r="Z29">
         <v>696710000.0</v>
       </c>
       <c r="AA29">
         <v>512721000.0</v>
       </c>
       <c r="AB29">
         <v>421400000.0</v>
       </c>
       <c r="AC29">
         <v>216100000.0</v>
       </c>
     </row>
     <row r="30" spans="1:29">
       <c r="A30" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B30">
         <v>-3369000000.0</v>
       </c>
       <c r="C30">
         <v>-4148000000.0</v>
       </c>
       <c r="D30">
         <v>-2976000000.0</v>
       </c>
       <c r="E30">
         <v>-5016000000.0</v>
       </c>
       <c r="F30">
         <v>-3611000000.0</v>
       </c>
       <c r="G30">
         <v>-223000000.0</v>
       </c>
       <c r="H30">
         <v>-1710000000.0</v>
       </c>
       <c r="I30">
         <v>-4551000000.0</v>
       </c>
@@ -35203,1221 +35412,1230 @@
       <c r="AC30">
         <v>-1349900000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DJ30"/>
+  <dimension ref="A1:DK30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:114">
+    <row r="1" spans="1:115">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="D1" t="s">
         <v>91</v>
       </c>
       <c r="E1" t="s">
         <v>92</v>
       </c>
       <c r="F1" t="s">
+        <v>93</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="H1" t="s">
         <v>94</v>
       </c>
       <c r="I1" t="s">
         <v>95</v>
       </c>
       <c r="J1" t="s">
+        <v>96</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="L1" t="s">
         <v>97</v>
       </c>
       <c r="M1" t="s">
         <v>98</v>
       </c>
       <c r="N1" t="s">
+        <v>99</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="P1" t="s">
         <v>100</v>
       </c>
       <c r="Q1" t="s">
         <v>101</v>
       </c>
       <c r="R1" t="s">
+        <v>102</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="T1" t="s">
         <v>103</v>
       </c>
       <c r="U1" t="s">
         <v>104</v>
       </c>
       <c r="V1" t="s">
+        <v>105</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="X1" t="s">
         <v>106</v>
       </c>
       <c r="Y1" t="s">
         <v>107</v>
       </c>
       <c r="Z1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AB1" t="s">
         <v>109</v>
       </c>
       <c r="AC1" t="s">
         <v>110</v>
       </c>
       <c r="AD1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AF1" t="s">
         <v>112</v>
       </c>
       <c r="AG1" t="s">
         <v>113</v>
       </c>
       <c r="AH1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AJ1" t="s">
         <v>115</v>
       </c>
       <c r="AK1" t="s">
         <v>116</v>
       </c>
       <c r="AL1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AN1" t="s">
         <v>118</v>
       </c>
       <c r="AO1" t="s">
         <v>119</v>
       </c>
       <c r="AP1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AR1" t="s">
         <v>121</v>
       </c>
       <c r="AS1" t="s">
         <v>122</v>
       </c>
       <c r="AT1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AV1" t="s">
         <v>124</v>
       </c>
       <c r="AW1" t="s">
         <v>125</v>
       </c>
       <c r="AX1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AZ1" t="s">
         <v>127</v>
       </c>
       <c r="BA1" t="s">
         <v>128</v>
       </c>
       <c r="BB1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BD1" t="s">
         <v>130</v>
       </c>
       <c r="BE1" t="s">
         <v>131</v>
       </c>
       <c r="BF1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BH1" t="s">
         <v>133</v>
       </c>
       <c r="BI1" t="s">
         <v>134</v>
       </c>
       <c r="BJ1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BL1" t="s">
         <v>136</v>
       </c>
       <c r="BM1" t="s">
         <v>137</v>
       </c>
       <c r="BN1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BP1" t="s">
         <v>139</v>
       </c>
       <c r="BQ1" t="s">
         <v>140</v>
       </c>
       <c r="BR1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BT1" t="s">
         <v>142</v>
       </c>
       <c r="BU1" t="s">
         <v>143</v>
       </c>
       <c r="BV1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BX1" t="s">
         <v>145</v>
       </c>
       <c r="BY1" t="s">
         <v>146</v>
       </c>
       <c r="BZ1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="CB1" t="s">
         <v>148</v>
       </c>
       <c r="CC1" t="s">
         <v>149</v>
       </c>
       <c r="CD1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CF1" t="s">
         <v>151</v>
       </c>
       <c r="CG1" t="s">
         <v>152</v>
       </c>
       <c r="CH1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CJ1" t="s">
         <v>154</v>
       </c>
       <c r="CK1" t="s">
         <v>155</v>
       </c>
       <c r="CL1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CN1" t="s">
         <v>157</v>
       </c>
       <c r="CO1" t="s">
         <v>158</v>
       </c>
       <c r="CP1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CR1" t="s">
         <v>160</v>
       </c>
       <c r="CS1" t="s">
         <v>161</v>
       </c>
       <c r="CT1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CV1" t="s">
         <v>163</v>
       </c>
       <c r="CW1" t="s">
         <v>164</v>
       </c>
       <c r="CX1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CZ1" t="s">
         <v>166</v>
       </c>
       <c r="DA1" t="s">
         <v>167</v>
       </c>
       <c r="DB1" t="s">
+        <v>168</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="DD1" t="s">
         <v>169</v>
       </c>
       <c r="DE1" t="s">
         <v>170</v>
       </c>
       <c r="DF1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DG1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="DH1" t="s">
         <v>172</v>
       </c>
       <c r="DI1" t="s">
         <v>173</v>
       </c>
       <c r="DJ1" t="s">
         <v>174</v>
       </c>
+      <c r="DK1" t="s">
+        <v>175</v>
+      </c>
     </row>
-    <row r="2" spans="1:114">
+    <row r="2" spans="1:115">
       <c r="A2" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B2">
+        <v>459000000.0</v>
+      </c>
+      <c r="C2">
         <v>512000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>548000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>542000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>457000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>479000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>467000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>429000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>363000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>284000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>227000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>99000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>106000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>76000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>68000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>101000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>144000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>320000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>336000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>278000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>202000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>174000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>127000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>513000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>52000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>60000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>75000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>52000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>43000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>65000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>117000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>278000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>352000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>324000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>338000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>337000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>312000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>297000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>265000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>219000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>179000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>171000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>200000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>257000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>158000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>168000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>170000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>227000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>175000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>125000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>133000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>147000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>106000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>68000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>41000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>26000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>36000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>26000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>58000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>205000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>203000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>170000000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>30000000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>20000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>169000000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>149000000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>125000000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>96000000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>77000000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>66000000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>80000000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>515000000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>381000000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>112000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>104000000.0</v>
       </c>
       <c r="BX2">
         <v>104000000.0</v>
       </c>
       <c r="BY2">
+        <v>104000000.0</v>
+      </c>
+      <c r="BZ2">
         <v>119000000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>140000000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>208000000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>331000000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>316000000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>151000000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>254000000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>342000000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>303000000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>149167000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>72384000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>127144000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>79449000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>76348000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>30403000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>32928000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>19231000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>23926000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>23952000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>31250000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>27326000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>30516000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>36135000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>26202000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>34384000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>31715000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>33192000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>34902000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>23811000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>31100000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>19800000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>110800000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>20400000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>12600000.0</v>
       </c>
-      <c r="DG2"/>
-      <c r="DH2">
+      <c r="DH2"/>
+      <c r="DI2">
         <v>54800000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>68600000.0</v>
       </c>
-      <c r="DJ2"/>
+      <c r="DK2"/>
     </row>
-    <row r="3" spans="1:114">
+    <row r="3" spans="1:115">
       <c r="A3" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B3">
+        <v>833000000</v>
+      </c>
+      <c r="C3">
         <v>679000000</v>
       </c>
-      <c r="C3">
-[...1 lines deleted...]
-      </c>
       <c r="D3">
+        <v>1546000000</v>
+      </c>
+      <c r="E3">
         <v>1558000000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>745000000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>683000000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1413000000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1462000000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>569000000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>725000000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>1118000000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>1357000000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>870000000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>1052000000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>1161000000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>940000000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>537000000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>748000000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>1189000000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>947000000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>314000000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>228000000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>475000000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>194000000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>261000000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>219000000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>905000000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>927000000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>299000000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>195000000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>790000000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>993000000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>313000000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>317000000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>604000000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>727000000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>241000000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>129000000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>446000000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>641000000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>123000000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>135000000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>435000000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>721000000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>345000000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>253000000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>488000000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>729000000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>351000000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>114000000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>504000000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>763000000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>303000000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>184000000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>287000000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>472000000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>426000000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>155000000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>230000000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>305000000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>120000000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>67000000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>121000000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>132000000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>54000000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>79000000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>68000000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>100000000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>64000000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>73000000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>162000000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>318000000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>151000000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>124000000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>209000000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>361000000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>296000000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>114000000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>192000000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>395000000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>264000000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>127000000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>220000000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>351000000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>165000000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>226875000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>164594000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>189672000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>169859000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>366222000</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>52917000</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>182778000</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>111384000</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>36555000</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>170501000</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>232982000</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>90820000</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>60054000</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>102557000</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>221359000</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>113348000</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>168722000</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>210194000</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>359190000</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>223868000</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>264800000</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>532700000</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>746300000</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>284800000</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>149800000</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>882400000</v>
       </c>
-      <c r="DH3">
+      <c r="DI3">
         <v>287300000</v>
       </c>
-      <c r="DI3">
+      <c r="DJ3">
         <v>156400000</v>
       </c>
-      <c r="DJ3">
+      <c r="DK3">
         <v>2700000</v>
       </c>
     </row>
-    <row r="4" spans="1:114">
+    <row r="4" spans="1:115">
       <c r="A4" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>129000000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>-7000000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>31000000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>12000000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-31000000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-43000000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-175000000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-11000000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>49000000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>75000000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>21000000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>46000000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-388000000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>463000000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>-8000000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>-15000000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>23000000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>9000000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-22000000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-52000000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-161000000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-74000000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>28000000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>-14000000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>1000000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>25000000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>15000000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>32000000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>46000000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>40000000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>8000000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>-29000000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>-57000000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>99000000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>-10000000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>-2000000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>-57000000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>52000000.0</v>
       </c>
-      <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
@@ -36438,180 +36656,181 @@
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
+      <c r="DK4"/>
     </row>
-    <row r="5" spans="1:114">
+    <row r="5" spans="1:115">
       <c r="A5" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>509000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>628000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>102000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>479000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>429000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>477000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>314000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>522000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>581000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>386000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>120000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>448000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>447000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>413000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>389000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>445000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>388000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>445000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>454000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>378000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>310000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>362000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>322000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>222000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>328000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>321000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>320000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>322000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>306000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>374000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>263000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>335000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>287000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>295000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>248000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>901000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>7000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-3000000.0</v>
       </c>
-      <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
@@ -36632,864 +36851,871 @@
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
+      <c r="DK5"/>
     </row>
-    <row r="6" spans="1:114">
+    <row r="6" spans="1:115">
       <c r="A6" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B6">
+        <v>-303000000.0</v>
+      </c>
+      <c r="C6">
         <v>-53000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-36000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>6000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>85000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-22000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>12000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>38000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>66000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>79000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>57000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>128000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-7000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>30000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>8000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-33000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-43000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-176000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-16000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>58000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>76000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>28000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>47000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-386000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>461000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-8000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-15000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>23000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>9000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-22000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-52000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-161000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-74000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>28000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-14000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>1000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>25000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>15000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>32000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>46000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>40000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>8000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-29000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-57000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>99000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-10000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-2000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-57000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>52000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>50000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-8000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-14000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>41000000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>38000000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>27000000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>15000000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-10000000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>10000000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-32000000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-147000000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>2000000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>33000000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>140000000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>10000000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-149000000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>20000000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>24000000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>29000000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>19000000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>11000000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-14000000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-435000000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>134000000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>269000000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>8000000.0</v>
       </c>
-      <c r="BX6"/>
-      <c r="BY6">
+      <c r="BY6"/>
+      <c r="BZ6">
         <v>-15000000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>-21000000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>-68000000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>-123000000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>15000000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>165000000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>-103000000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>-88000000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>39000000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>153833000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>76783000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>-54760000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>47695000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>3101000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>45945000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>-2525000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>13697000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>-4695000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>-26000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>-7298000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>3924000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>-3190000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>-5619000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>9933000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>-8182000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>2669000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>-1477000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>-1710000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>11091000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>-7300000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>11300000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>-91000000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>90400000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>-1100000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>12600000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>-49400000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>-13800000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>68600000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:114">
+    <row r="7" spans="1:115">
       <c r="A7" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B7">
+        <v>194000000.0</v>
+      </c>
+      <c r="C7">
         <v>-192000000.0</v>
       </c>
-      <c r="C7">
-[...1 lines deleted...]
-      </c>
       <c r="D7">
+        <v>-482000000.0</v>
+      </c>
+      <c r="E7">
         <v>95000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>300000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-230000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-108000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>85000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-13000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>294000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-205000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>150000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-66000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-157000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-5000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>138000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>48000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-321000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>109000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>391000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>172000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-298000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>43000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>237000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>15000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-452000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>77000000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>150000000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>20000000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-99000000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-365000000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>337000000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>81000000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-203000000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-206000000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>196000000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>221000000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-202000000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-118000000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>197000000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>239000000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-297000000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-147000000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>74000000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>278000000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-254000000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-130000000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>84000000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>165000000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-21000000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-223000000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>101000000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>132000000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-132000000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-248000000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-204000000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>147000000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-47000000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-46000000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-5000000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>77000000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-2000000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-28000000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-3000000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>68000000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>-27000000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>30000000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>-37000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29000000.0</v>
       </c>
       <c r="BR7">
         <v>29000000.0</v>
       </c>
       <c r="BS7">
+        <v>29000000.0</v>
+      </c>
+      <c r="BT7">
         <v>-108000000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>38000000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>60000000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>90000000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>-73000000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>10000000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>-7000000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>39000000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>-24000000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>-57000000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>104000000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>44000000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>34000000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>-63000000.0</v>
       </c>
-      <c r="CG7"/>
-      <c r="CH7">
+      <c r="CH7"/>
+      <c r="CI7">
         <v>-180246000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>10627000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>-15138000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>150506000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>13251000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>-8901000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>-28790000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>8700000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>79166000.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CR7">
         <v>26584000.0</v>
       </c>
-      <c r="CR7">
+      <c r="CS7">
         <v>-24102000.0</v>
       </c>
-      <c r="CS7">
+      <c r="CT7">
         <v>-47468000.0</v>
       </c>
-      <c r="CT7">
+      <c r="CU7">
         <v>88049000.0</v>
       </c>
-      <c r="CU7">
+      <c r="CV7">
         <v>-59691000.0</v>
       </c>
-      <c r="CV7">
+      <c r="CW7">
         <v>87773000.0</v>
       </c>
-      <c r="CW7">
+      <c r="CX7">
         <v>-35872000.0</v>
       </c>
-      <c r="CX7">
+      <c r="CY7">
         <v>91906000.0</v>
       </c>
-      <c r="CY7">
+      <c r="CZ7">
         <v>-183583000.0</v>
       </c>
-      <c r="CZ7">
+      <c r="DA7">
         <v>39099000.0</v>
       </c>
-      <c r="DA7">
+      <c r="DB7">
         <v>8792000.0</v>
       </c>
-      <c r="DB7">
+      <c r="DC7">
         <v>-48300000.0</v>
       </c>
-      <c r="DC7">
+      <c r="DD7">
         <v>45300000.0</v>
       </c>
-      <c r="DD7">
+      <c r="DE7">
         <v>-18700000.0</v>
       </c>
-      <c r="DE7">
+      <c r="DF7">
         <v>16100000.0</v>
       </c>
-      <c r="DF7">
+      <c r="DG7">
         <v>-81600000.0</v>
       </c>
-      <c r="DG7">
+      <c r="DH7">
         <v>59400000.0</v>
       </c>
-      <c r="DH7">
+      <c r="DI7">
         <v>4100000.0</v>
       </c>
-      <c r="DI7">
+      <c r="DJ7">
         <v>-800000.0</v>
       </c>
-      <c r="DJ7">
+      <c r="DK7">
         <v>200000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:114">
+    <row r="8" spans="1:115">
       <c r="A8" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>-102000000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>-13000000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>-68000000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-202000000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-135000000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>76000000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-76000000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-206000000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-81000000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>63000000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>16000000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>-95000000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>192000000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>105000000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>69000000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>-69000000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>-34000000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>73000000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>16000000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>-160000000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>-51000000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>80000000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>-12000000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>-156000000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>-81000000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>65000000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>8000000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>-61000000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>-35000000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>103000000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>61000000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AR8">
         <v>-109000000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>-44000000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>81000000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>-2000000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AV8">
         <v>-107000000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AW8">
         <v>-39000000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>47000000.0</v>
       </c>
-      <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
@@ -37510,1025 +37736,1033 @@
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
+      <c r="DK8"/>
     </row>
-    <row r="9" spans="1:114">
+    <row r="9" spans="1:115">
       <c r="A9" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B9">
+        <v>-29000000.0</v>
+      </c>
+      <c r="C9">
         <v>88000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-213000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-57000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>62000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>31000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-117000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-32000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>98000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>87000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-139000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-102000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-13000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-68000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-202000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-135000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>76000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-76000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-206000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-81000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>63000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>16000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-95000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>192000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>105000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>69000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-69000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-34000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>73000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>16000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-160000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-51000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>80000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-12000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-156000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-81000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>65000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>8000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-61000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-35000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>103000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>61000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-109000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-44000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>81000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-2000000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-107000000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-39000000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>47000000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-3000000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-51000000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-31000000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>65000000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>8000000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>-97000000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-47000000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>50000000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>-2000000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>-45000000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>-51000000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>36000000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>24000000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>-55000000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>-24000000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>17000000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>34000000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>11000000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>-10000000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>93000000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>51000000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>8000000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>39000000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>65000000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>-5000000.0</v>
       </c>
-      <c r="BW9"/>
       <c r="BX9"/>
-      <c r="BY9">
+      <c r="BY9"/>
+      <c r="BZ9">
         <v>3000000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>6000000.0</v>
       </c>
-      <c r="CA9"/>
-      <c r="CB9">
+      <c r="CB9"/>
+      <c r="CC9">
         <v>8000000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>80000000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>-78000000.0</v>
       </c>
-      <c r="CE9"/>
       <c r="CF9"/>
-      <c r="CG9">
+      <c r="CG9"/>
+      <c r="CH9">
         <v>47000000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>10000000.0</v>
       </c>
-      <c r="CI9"/>
-      <c r="CJ9">
+      <c r="CJ9"/>
+      <c r="CK9">
         <v>7544000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>54155000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>-33237000.0</v>
       </c>
-      <c r="CM9"/>
       <c r="CN9"/>
-      <c r="CO9">
+      <c r="CO9"/>
+      <c r="CP9">
         <v>43930000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>-6949000.0</v>
       </c>
-      <c r="CQ9"/>
       <c r="CR9"/>
-      <c r="CS9">
+      <c r="CS9"/>
+      <c r="CT9">
         <v>29417000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>24888000.0</v>
       </c>
-      <c r="CU9"/>
       <c r="CV9"/>
-      <c r="CW9">
+      <c r="CW9"/>
+      <c r="CX9">
         <v>49467000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>8613000.0</v>
       </c>
-      <c r="CY9"/>
       <c r="CZ9"/>
-      <c r="DA9">
+      <c r="DA9"/>
+      <c r="DB9">
         <v>50331000.0</v>
       </c>
-      <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
+      <c r="DK9"/>
     </row>
-    <row r="10" spans="1:114">
+    <row r="10" spans="1:115">
       <c r="A10" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B10">
+        <v>-14000000.0</v>
+      </c>
+      <c r="C10">
         <v>-5000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>8000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-14000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-27000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>10000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>12000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-4000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3000000.0</v>
       </c>
       <c r="J10">
         <v>-3000000.0</v>
       </c>
       <c r="K10">
+        <v>-3000000.0</v>
+      </c>
+      <c r="L10">
         <v>17000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>7000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-2000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>8000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>3000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-23000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-13000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>1000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>6000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-9000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>11000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-17000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>12000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>7000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>5000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>9000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>8000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-16000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-9000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>3000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-4000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-10000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-9000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>10000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-4000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>1000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-6000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>4000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-1000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>2000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-4000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>8000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>3000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>1000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-4000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>34000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>8000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>1000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-32000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>20000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>21000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-9000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-34000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>20000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>17000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>2000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-41000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>14000000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>13000000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-6000000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-24000000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>9000000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>12000000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-14000000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>-2000000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>9000000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>3000000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>4000000.0</v>
       </c>
-      <c r="BQ10"/>
-      <c r="BR10">
+      <c r="BR10"/>
+      <c r="BS10">
         <v>19000000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>15000000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>1000000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>-4000000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>35000000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>39000000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>7000000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>-30000000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>20000000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>22000000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>17000000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>-38000000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>9000000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>1000000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>-16000000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>-26000000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>9591000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>-1101000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>5621000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>-2111000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>18476000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>710000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>652000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>-9021000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>21090000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>13230000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>-5911000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>-7220000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>47187000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>20542000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>13259000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>6096000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>57262000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>26060000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>-2829000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>-10787000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>16700000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>14700000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>-16000000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>-21900000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>3000000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>-7600000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>1100000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>-2900000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>600000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:114">
+    <row r="11" spans="1:115">
       <c r="A11" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>-220000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>236000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-176000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>137000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>81000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>318000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-76000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-188000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>163000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>289000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>75000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-39000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>106000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>10000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-65000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-492000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>136000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>235000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-56000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-162000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-207000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>415000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-32000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-182000000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-52000000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>292000000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>153000000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-216000000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-67000000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>230000000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>76000000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-311000000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-61000000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>138000000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>183000000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-224000000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-46000000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>123000000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>154000000.0</v>
       </c>
-      <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
-      <c r="BF11">
+      <c r="BF11"/>
+      <c r="BG11">
         <v>68000000.0</v>
       </c>
-      <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
-      <c r="BK11">
+      <c r="BK11"/>
+      <c r="BL11">
         <v>39000000.0</v>
       </c>
-      <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
-      <c r="CF11">
+      <c r="CF11"/>
+      <c r="CG11">
         <v>119000000.0</v>
       </c>
-      <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
-      <c r="CJ11">
+      <c r="CJ11"/>
+      <c r="CK11">
         <v>101396000.0</v>
       </c>
-      <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
-      <c r="DA11">
+      <c r="DA11"/>
+      <c r="DB11">
         <v>59315000.0</v>
       </c>
-      <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
+      <c r="DK11"/>
     </row>
-    <row r="12" spans="1:114">
+    <row r="12" spans="1:115">
       <c r="A12" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>-135000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>45000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>47000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>429000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-22000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>69000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>52000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>132000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>56000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>14000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>17000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-10000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>156000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>-54000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>9000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>125000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>78000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>76000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>35000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>106000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>131000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>70000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>55000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>-574000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>218000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>31000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>-21000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>52000000.0</v>
       </c>
       <c r="AM12">
         <v>52000000.0</v>
       </c>
       <c r="AN12">
+        <v>52000000.0</v>
+      </c>
+      <c r="AO12">
         <v>4000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>-39000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>246000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>-79000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>105000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>2000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>82000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>36000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>56000000.0</v>
       </c>
-      <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
@@ -38550,165 +38784,166 @@
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
+      <c r="DK12"/>
     </row>
-    <row r="13" spans="1:114">
+    <row r="13" spans="1:115">
       <c r="A13" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
-[...1 lines deleted...]
-      </c>
+      <c r="K13"/>
       <c r="L13">
         <v>137000000.0</v>
       </c>
       <c r="M13">
+        <v>137000000.0</v>
+      </c>
+      <c r="N13">
         <v>-26000000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>-69000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>113000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>55000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-25000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-5000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>146000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>192000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>2000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-219000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-85000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>206000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-128000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-143000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>48000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>7000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-62000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>71000000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>12000000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>50000000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-93000000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>50000000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>33000000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-14000000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>9000000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>129000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11000000.0</v>
       </c>
       <c r="AN13">
         <v>11000000.0</v>
       </c>
-      <c r="AO13"/>
-      <c r="AP13">
+      <c r="AO13">
+        <v>11000000.0</v>
+      </c>
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>-81000000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>-22000000.0</v>
       </c>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
@@ -38732,1062 +38967,1072 @@
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
+      <c r="DK13"/>
     </row>
-    <row r="14" spans="1:114">
+    <row r="14" spans="1:115">
       <c r="A14" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B14">
+        <v>795000000.0</v>
+      </c>
+      <c r="C14">
         <v>805000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>793000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>759000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>751000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>762000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>738000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>717000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>686000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>697000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>695000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>696000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>693000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>577000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>560000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>548000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>532000000.0</v>
       </c>
       <c r="R14">
         <v>532000000.0</v>
       </c>
       <c r="S14">
+        <v>532000000.0</v>
+      </c>
+      <c r="T14">
         <v>510000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>475000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>466000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>480000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>492000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>490000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>526000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>516000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>519000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>504000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>499000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>470000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>418000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>390000000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>393000000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>390000000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>353000000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>330000000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>310000000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>318000000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>311000000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>306000000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>310000000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>318000000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>315000000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>307000000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>304000000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>312000000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>306000000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>299000000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>277000000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>284000000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>278000000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>270000000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>266000000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>272000000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>275000000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>221000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>129000000.0</v>
       </c>
       <c r="BF14">
         <v>129000000.0</v>
       </c>
       <c r="BG14">
+        <v>129000000.0</v>
+      </c>
+      <c r="BH14">
         <v>123000000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>117000000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>111000000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>117000000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>112000000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>111000000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>109000000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>116000000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>113000000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>125000000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>120000000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>124000000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>135000000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>130000000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>124000000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>119000000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>128000000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>129000000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>121000000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>127000000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>132000000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>128000000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>116000000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>120000000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>116000000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>115000000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>111000000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>123777000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>116136000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>122891000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>105196000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>104025000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>117878000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>107087000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>99335000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>102290000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>111984000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>92214000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>89805000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>110076000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>110840000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>112142000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>100844000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>105285000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>109391000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>106235000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>93521000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>96400000.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>94600000.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>80300000.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>72200000.0</v>
       </c>
-      <c r="DF14">
+      <c r="DG14">
         <v>68200000.0</v>
       </c>
-      <c r="DG14">
+      <c r="DH14">
         <v>125800000.0</v>
       </c>
-      <c r="DH14">
+      <c r="DI14">
         <v>12700000.0</v>
       </c>
-      <c r="DI14">
+      <c r="DJ14">
         <v>5700000.0</v>
       </c>
-      <c r="DJ14">
+      <c r="DK14">
         <v>1300000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:114">
+    <row r="15" spans="1:115">
       <c r="A15" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B15">
+        <v>125000000.0</v>
+      </c>
+      <c r="C15">
         <v>114000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>115000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>117000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>118000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>108000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>107000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>109000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>110000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>101000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>100000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>102000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>103000000.0</v>
       </c>
       <c r="N15">
         <v>103000000.0</v>
       </c>
       <c r="O15">
         <v>103000000.0</v>
       </c>
-      <c r="P15"/>
+      <c r="P15">
+        <v>103000000.0</v>
+      </c>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
-      <c r="V15">
+      <c r="V15"/>
+      <c r="W15">
         <v>1000000.0</v>
       </c>
-      <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
-      <c r="Z15">
+      <c r="Z15"/>
+      <c r="AA15">
         <v>3125000000.0</v>
       </c>
-      <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
-      <c r="AD15">
+      <c r="AD15"/>
+      <c r="AE15">
         <v>5114000000.0</v>
       </c>
-      <c r="AE15">
-[...1 lines deleted...]
-      </c>
       <c r="AF15">
         <v>0.0</v>
       </c>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
+        <v>0.0</v>
+      </c>
+      <c r="AI15">
         <v>3000000.0</v>
       </c>
-      <c r="AI15">
-[...1 lines deleted...]
-      </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
+        <v>0.0</v>
+      </c>
+      <c r="AM15">
         <v>2940000000.0</v>
       </c>
-      <c r="AM15">
-[...1 lines deleted...]
-      </c>
       <c r="AN15">
         <v>0.0</v>
       </c>
       <c r="AO15">
         <v>0.0</v>
       </c>
       <c r="AP15">
+        <v>0.0</v>
+      </c>
+      <c r="AQ15">
         <v>1112000000.0</v>
       </c>
-      <c r="AQ15">
-[...1 lines deleted...]
-      </c>
       <c r="AR15">
         <v>0.0</v>
       </c>
       <c r="AS15">
         <v>0.0</v>
       </c>
       <c r="AT15">
+        <v>0.0</v>
+      </c>
+      <c r="AU15">
         <v>1157000000.0</v>
       </c>
-      <c r="AU15">
-[...1 lines deleted...]
-      </c>
       <c r="AV15">
         <v>0.0</v>
       </c>
       <c r="AW15">
         <v>0.0</v>
       </c>
       <c r="AX15">
+        <v>0.0</v>
+      </c>
+      <c r="AY15">
         <v>869000000.0</v>
       </c>
-      <c r="AY15">
-[...1 lines deleted...]
-      </c>
       <c r="AZ15">
         <v>0.0</v>
       </c>
       <c r="BA15">
         <v>0.0</v>
       </c>
       <c r="BB15">
+        <v>0.0</v>
+      </c>
+      <c r="BC15">
         <v>1127000000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>693000000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>3667000000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>526000000.0</v>
       </c>
-      <c r="BF15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BG15"/>
       <c r="BH15">
         <v>0.0</v>
       </c>
       <c r="BI15">
+        <v>0.0</v>
+      </c>
+      <c r="BJ15">
         <v>1212000000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>857000000.0</v>
       </c>
-      <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
-      <c r="CD15">
+      <c r="CD15"/>
+      <c r="CE15">
         <v>3627000.0</v>
       </c>
-      <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
-      <c r="CK15">
+      <c r="CK15"/>
+      <c r="CL15">
         <v>3627000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>18165000.0</v>
       </c>
-      <c r="CM15"/>
       <c r="CN15"/>
-      <c r="CO15">
+      <c r="CO15"/>
+      <c r="CP15">
         <v>3681000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>35538000.0</v>
       </c>
-      <c r="CQ15"/>
-      <c r="CR15">
+      <c r="CR15"/>
+      <c r="CS15">
         <v>8957000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>38548000.0</v>
       </c>
-      <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
-      <c r="CW15">
+      <c r="CW15"/>
+      <c r="CX15">
         <v>28051000.0</v>
       </c>
-      <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
       <c r="DB15"/>
       <c r="DC15"/>
       <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
+      <c r="DK15"/>
     </row>
-    <row r="16" spans="1:114">
+    <row r="16" spans="1:115">
       <c r="A16" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B16">
+        <v>156000000.0</v>
+      </c>
+      <c r="C16">
         <v>459000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>512000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>548000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>542000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>457000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>479000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>467000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>429000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>363000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>284000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>227000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>99000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>106000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>76000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>68000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>101000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>144000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>320000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>336000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>278000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>202000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>174000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>127000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>513000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>52000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>60000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>75000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>52000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>43000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>65000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>117000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>278000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>352000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>324000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>338000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>337000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>312000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>297000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>265000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>219000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>179000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>171000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>200000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>257000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>158000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>168000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>170000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>227000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>175000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>125000000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>133000000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>147000000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>106000000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>68000000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>41000000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>26000000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>36000000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>26000000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>58000000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>205000000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>203000000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>170000000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>30000000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>20000000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>169000000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>149000000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>125000000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>96000000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>77000000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>66000000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>80000000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>515000000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>381000000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>112000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>104000000.0</v>
       </c>
       <c r="BY16">
         <v>104000000.0</v>
       </c>
       <c r="BZ16">
+        <v>104000000.0</v>
+      </c>
+      <c r="CA16">
         <v>119000000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>140000000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>208000000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>331000000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>316000000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>151000000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>254000000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>342000000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>303000000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>149167000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>72384000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>127144000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>79449000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>76348000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>30403000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>32928000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>19231000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>23926000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>23952000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>31250000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>27326000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>30516000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>36135000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>26202000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>34384000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>31715000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>33192000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>34902000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>23800000.0</v>
       </c>
-      <c r="DC16">
+      <c r="DD16">
         <v>31100000.0</v>
       </c>
-      <c r="DD16">
+      <c r="DE16">
         <v>-91000000.0</v>
       </c>
-      <c r="DE16">
+      <c r="DF16">
         <v>110800000.0</v>
       </c>
-      <c r="DF16">
+      <c r="DG16">
         <v>-1100000.0</v>
       </c>
-      <c r="DG16">
+      <c r="DH16">
         <v>12600000.0</v>
       </c>
-      <c r="DH16">
+      <c r="DI16">
         <v>-49400000.0</v>
       </c>
-      <c r="DI16">
+      <c r="DJ16">
         <v>54800000.0</v>
       </c>
-      <c r="DJ16">
+      <c r="DK16">
         <v>68600000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:114">
+    <row r="17" spans="1:115">
       <c r="A17" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
-      <c r="AD17">
+      <c r="AD17"/>
+      <c r="AE17">
         <v>2000000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-1000000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-3000000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-6000000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-3000000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>10000000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>9000000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>2000000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-6000000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-3000000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>-1000000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>13000000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>-5000000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>-10000000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>2000000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>-16000000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-6000000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>-7000000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>6000000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>-7000000.0</v>
       </c>
-      <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
@@ -39808,525 +40053,531 @@
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
+      <c r="DK17"/>
     </row>
-    <row r="18" spans="1:114">
+    <row r="18" spans="1:115">
       <c r="A18" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B18">
+        <v>681000000.0</v>
+      </c>
+      <c r="C18">
         <v>577000000.0</v>
       </c>
-      <c r="C18">
-[...1 lines deleted...]
-      </c>
       <c r="D18">
+        <v>-365000000.0</v>
+      </c>
+      <c r="E18">
         <v>-230000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>680000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>365000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-209000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-197000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>460000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>689000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-56000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-68000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>69000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>199000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-19000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>214000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>349000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-80000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-102000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>229000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>444000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>142000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>352000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>623000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>383000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>223000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>87000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-4000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>368000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>535000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-316000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>14000000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>329000000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>147000000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-175000000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-13000000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>382000000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>194000000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-63000000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>2000000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>481000000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>303000000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-128000000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-146000000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>330000000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>82000000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-76000000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-183000000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>157000000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>322000000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-267000000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-294000000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>106000000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>42000000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-134000000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-384000000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-172000000.0</v>
       </c>
-      <c r="BF18"/>
-      <c r="BG18">
+      <c r="BG18"/>
+      <c r="BH18">
         <v>-73000000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>-163000000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>34000000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>42000000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>3000000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>-31000000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>64000000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>6000000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>80000000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>-19000000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>60000000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>120000000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>-38000000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>-97000000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>75000000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>251000000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>-45000000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>-165000000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>-163000000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>138000000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>45000000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>-252000000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>-38000000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>92000000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>-121000000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>-155000000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>-36000000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>-54044000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>40545000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>-35424000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>34923000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>-350385000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>93410000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>-85290000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>-28730000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>124307000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>10079000.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>-100721000.0</v>
       </c>
-      <c r="CS18">
+      <c r="CT18">
         <v>-46614000.0</v>
       </c>
-      <c r="CT18">
+      <c r="CU18">
         <v>201782000.0</v>
       </c>
-      <c r="CU18">
+      <c r="CV18">
         <v>33862000.0</v>
       </c>
-      <c r="CV18">
+      <c r="CW18">
         <v>18594000.0</v>
       </c>
-      <c r="CW18">
+      <c r="CX18">
         <v>-54846000.0</v>
       </c>
-      <c r="CX18">
+      <c r="CY18">
         <v>51363000.0</v>
       </c>
-      <c r="CY18">
+      <c r="CZ18">
         <v>-180383000.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DA18">
         <v>-189931000.0</v>
       </c>
-      <c r="DA18">
+      <c r="DB18">
         <v>-130302000.0</v>
       </c>
-      <c r="DB18">
+      <c r="DC18">
         <v>-208500000.0</v>
       </c>
-      <c r="DC18">
+      <c r="DD18">
         <v>-341100000.0</v>
       </c>
-      <c r="DD18">
+      <c r="DE18">
         <v>-669200000.0</v>
       </c>
-      <c r="DE18">
+      <c r="DF18">
         <v>-188400000.0</v>
       </c>
-      <c r="DF18">
+      <c r="DG18">
         <v>-141800000.0</v>
       </c>
-      <c r="DG18">
+      <c r="DH18">
         <v>-703100000.0</v>
       </c>
-      <c r="DH18">
+      <c r="DI18">
         <v>-266100000.0</v>
       </c>
-      <c r="DI18">
+      <c r="DJ18">
         <v>-148800000.0</v>
       </c>
-      <c r="DJ18">
+      <c r="DK18">
         <v>-1600000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:114">
+    <row r="19" spans="1:115">
       <c r="A19" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B19">
+        <v>3000000.0</v>
+      </c>
+      <c r="C19">
         <v>-1000000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-1194000000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-1211000000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-361000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-515000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-1167000000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-1186000000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-1280000000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-437000000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-711000000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-1068000000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-760000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000000.0</v>
       </c>
       <c r="P19">
         <v>-1000000.0</v>
       </c>
       <c r="Q19">
+        <v>-1000000.0</v>
+      </c>
+      <c r="R19">
         <v>-3000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>1000000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-995000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-2174000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-34000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000000.0</v>
       </c>
       <c r="W19">
         <v>-1000000.0</v>
       </c>
       <c r="X19">
+        <v>-1000000.0</v>
+      </c>
+      <c r="Y19">
         <v>-2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000000.0</v>
       </c>
       <c r="Z19">
         <v>-1000000.0</v>
       </c>
       <c r="AA19">
         <v>-1000000.0</v>
       </c>
       <c r="AB19">
         <v>-1000000.0</v>
       </c>
       <c r="AC19">
+        <v>-1000000.0</v>
+      </c>
+      <c r="AD19">
         <v>-265000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2000000.0</v>
       </c>
       <c r="AE19">
         <v>-2000000.0</v>
       </c>
       <c r="AF19">
-        <v>-1000000.0</v>
+        <v>-2000000.0</v>
       </c>
       <c r="AG19">
         <v>-1000000.0</v>
       </c>
       <c r="AH19">
+        <v>-1000000.0</v>
+      </c>
+      <c r="AI19">
         <v>-5000000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-1000000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-3000000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2000000.0</v>
       </c>
       <c r="AM19">
         <v>-2000000.0</v>
       </c>
       <c r="AN19">
         <v>-2000000.0</v>
       </c>
-      <c r="AO19"/>
-      <c r="AP19">
+      <c r="AO19">
+        <v>-2000000.0</v>
+      </c>
+      <c r="AP19"/>
+      <c r="AQ19">
         <v>-3000000.0</v>
       </c>
-      <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
-      <c r="AT19">
+      <c r="AT19"/>
+      <c r="AU19">
         <v>-3000000.0</v>
       </c>
-      <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
@@ -40350,54 +40601,55 @@
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
+      <c r="DK19"/>
     </row>
-    <row r="20" spans="1:114">
+    <row r="20" spans="1:115">
       <c r="A20" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -40468,194 +40720,197 @@
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
+      <c r="DK20"/>
     </row>
-    <row r="21" spans="1:114">
+    <row r="21" spans="1:115">
       <c r="A21" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B21">
+        <v>-394000000.0</v>
+      </c>
+      <c r="C21">
         <v>48000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>728000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>415000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-538000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-17000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>451000000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>62000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>261000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>220000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>1436000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>87000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>314000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-217000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-434000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-94000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>1049000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-619000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-407000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-531000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-1203000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>133000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-284000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-54000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>46000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-154000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>1615000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>1074000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-170000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-307000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>1048000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>109000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>837000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-444000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-274000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>147000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>55000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-423000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-276000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>99000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>226000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>8000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-42000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>75000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>897000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-165000000.0</v>
       </c>
-      <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
@@ -40676,2978 +40931,3006 @@
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
+      <c r="DK21"/>
     </row>
-    <row r="22" spans="1:114">
+    <row r="22" spans="1:115">
       <c r="A22" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B22">
+        <v>531000000.0</v>
+      </c>
+      <c r="C22">
         <v>653000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>701000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>622000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>518000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>689000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>708000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>636000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>542000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>679000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>703000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>591000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>451000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>639000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>606000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>493000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>367000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>481000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>409000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>293000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>203000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>297000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>208000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>212000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>173000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>338000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>391000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>270000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>175000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>310000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>333000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>270000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>183000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>897000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>199000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>141000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>109000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>153000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>187000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>134000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>92000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>169000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>215000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>86000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>115000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>194000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>192000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>94000000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>60000000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>140000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>143000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>83000000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>21000000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>41000000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>73000000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>-52000000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>13000000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>29000000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>65000000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>27000000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>-20000000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>-21000000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>23000000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>12000000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>-40000000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>-24000000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>74000000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>-17000000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>-19000000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>-853000000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>74000000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>37000000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>38000000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>153000000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>111000000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>67000000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>32000000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>53000000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>95000000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>56000000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>20000000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>49000000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>76000000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>50000000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>12000000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>52022000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>-64381000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>31488000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>-103129000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>-305133000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>31884000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>23391000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>-8723000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>-208951000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>32454000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>55265000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>-276593000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>32174000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>62052000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>9559000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>7471000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>36374000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>75391000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>47199000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>17411000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>44400000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>56200000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>25900000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>16200000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>18300000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DH22">
         <v>8300000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DI22">
         <v>5600000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DJ22">
         <v>2600000.0</v>
       </c>
-      <c r="DJ22"/>
+      <c r="DK22"/>
     </row>
-    <row r="23" spans="1:114">
+    <row r="23" spans="1:115">
       <c r="A23" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B23">
-        <v>-61000000.0</v>
+        <v>-18000000.0</v>
       </c>
       <c r="C23">
-        <v>572000000.0</v>
+        <v>-15000000.0</v>
       </c>
       <c r="D23">
+        <v>-9000000.0</v>
+      </c>
+      <c r="E23">
         <v>-1000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-36000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-403000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-1167000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-1000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-16000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-437000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>2230000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2158000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2330000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-15000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1980000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-9000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1155000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1334000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>3254000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>2677000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1091000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>2009000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>3618000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1102000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-8000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-9000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-4000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>4000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-23000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>2732000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>2074000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>2000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-37000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>2441000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6000000.0</v>
       </c>
       <c r="AL23">
         <v>-6000000.0</v>
       </c>
       <c r="AM23">
+        <v>-6000000.0</v>
+      </c>
+      <c r="AN23">
         <v>1848000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>14000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>27000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-52000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>56000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-53000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-24000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>11000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>6000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>17000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-19000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>15000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>1248000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>6000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>3000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>12000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>3000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>2766000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-2823000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-12000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>361000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>536000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>1783000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>-17000000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>-1000000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>10000000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>-1000000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>-13000000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>-1000000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>-14000000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>-1000000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>31000000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>-258000000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>-284000000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>-7000000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>3000000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>18000000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>8000000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>2000000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>68000000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>3000000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>62000000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>-33000000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>34000000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>-33000000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>-264000000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>-85000000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>36466000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>-7937000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>11734000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>-30373000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>17913000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>-6584000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>-3246000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>-590000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>-29776000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>33497000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>-27205000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>21987000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>27946000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>-828000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>1314000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>-381000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>-7546000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>-149213000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>128437000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>11914000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>79900000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>-6600000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>-400000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>-4300000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>326800000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>136700000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>-8600000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>-60500000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>-34000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:114">
+    <row r="24" spans="1:115">
       <c r="A24" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B24">
-        <v>14000000.0</v>
+        <v>-856000000.0</v>
       </c>
       <c r="C24">
-        <v>-3512000000.0</v>
+        <v>412000000.0</v>
       </c>
       <c r="D24">
+        <v>359000000.0</v>
+      </c>
+      <c r="E24">
         <v>346000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>402000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-395000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>355000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>11000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>13000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>8000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>806000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-1068000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-760000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>425000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>195000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>178000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>223000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>340000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>164000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>7000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>281000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>6000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>231000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>194000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>223000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000000.0</v>
       </c>
       <c r="AA24">
         <v>6000000.0</v>
       </c>
       <c r="AB24">
+        <v>6000000.0</v>
+      </c>
+      <c r="AC24">
         <v>5000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>207000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>4000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>149000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>172000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>187000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>178000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>143000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>137000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>108000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>137000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>117000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>137000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>119000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>160000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>147000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>128000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>118000000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>163000000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>148000000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>145000000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>121000000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>136000000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>106000000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>137000000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>128000000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-1019000000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>105000000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>96000000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>83000000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>99000000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>45000000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>-98000000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>36000000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>13000000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>35000000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>39000000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>32000000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>39000000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>44000000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>89000000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>70000000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>78000000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>41000000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>71000000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>68000000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>56000000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>89000000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>88000000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>153000000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>53000000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>90000000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>89000000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>85000000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>83000000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>2000000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>3000000.0</v>
       </c>
-      <c r="CG24"/>
       <c r="CH24"/>
-      <c r="CI24">
+      <c r="CI24"/>
+      <c r="CJ24">
         <v>48424000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>55499000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>55398000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>127763000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>-15707000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>46729000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>21658000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>46369000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>45768000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>68268000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>11130000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>27764000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>27613000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>33117000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>39122000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>64196000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>53751000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>-52263000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>62003000.0</v>
       </c>
-      <c r="DB24">
+      <c r="DC24">
         <v>80300000.0</v>
       </c>
-      <c r="DC24">
+      <c r="DD24">
         <v>68200000.0</v>
       </c>
-      <c r="DD24">
+      <c r="DE24">
         <v>49800000.0</v>
       </c>
-      <c r="DE24">
+      <c r="DF24">
         <v>34700000.0</v>
       </c>
-      <c r="DF24">
+      <c r="DG24">
         <v>59400000.0</v>
       </c>
-      <c r="DG24">
+      <c r="DH24">
         <v>62000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2300000.0</v>
       </c>
       <c r="DI24">
         <v>2300000.0</v>
       </c>
       <c r="DJ24">
+        <v>2300000.0</v>
+      </c>
+      <c r="DK24">
         <v>-50600000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:114">
+    <row r="25" spans="1:115">
       <c r="A25" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B25">
+        <v>-125000000.0</v>
+      </c>
+      <c r="C25">
         <v>-188000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-247000000.0</v>
       </c>
       <c r="D25">
         <v>-160000000.0</v>
       </c>
       <c r="E25">
+        <v>-160000000.0</v>
+      </c>
+      <c r="F25">
         <v>-164000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-218000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-159000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-185000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-197000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-225000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-189000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-191000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-198000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-247000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-120000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-88000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-122000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-165000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-58000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-88000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-107000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-78000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>70000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-74000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-84000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-63000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-77000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-45000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-63000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-47000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-39000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-70000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-71000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-13000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>2000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-7000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-43000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>9000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-29000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-51000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-71000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-6000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-112000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>66000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-75000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-70000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-50000000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>15000000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-28000000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-49000000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-34000000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-31000000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-22000000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>57000000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>24000000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>129000000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-40000000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>18000000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>-8000000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>-6000000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>-7000000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>36000000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>3000000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>1000000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>4000000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>10000000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>-74000000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>12000000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>-5000000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>1103000000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>7000000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>3000000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>-15000000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>-22000000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>-23000000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>-22000000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>-25000000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>-10000000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>14000000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>13000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-27000000.0</v>
       </c>
       <c r="CD25">
         <v>-27000000.0</v>
       </c>
-      <c r="CE25"/>
+      <c r="CE25">
+        <v>-27000000.0</v>
+      </c>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
-      <c r="CI25">
+      <c r="CI25"/>
+      <c r="CJ25">
         <v>124914000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>-4458000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>111187000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>299851000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>-15674000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>-13813000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>-11825000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>236948000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>-13108000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>-18791000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>274341000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>-14422000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>-14079000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>15157000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>-16046000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>-38341000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>-41236000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>-34757000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>-29246000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>-33700000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>-30000000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>-22100000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>-100000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>-23800000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DH25">
         <v>-11000000.0</v>
       </c>
-      <c r="DH25">
+      <c r="DI25">
         <v>-3400000.0</v>
       </c>
-      <c r="DI25">
+      <c r="DJ25">
         <v>-1300000.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DK25">
         <v>-400000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:114">
+    <row r="26" spans="1:115">
       <c r="A26" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B26">
+        <v>-421000000.0</v>
+      </c>
+      <c r="C26">
         <v>-631000000.0</v>
       </c>
-      <c r="C26">
-[...1 lines deleted...]
-      </c>
       <c r="D26">
+        <v>-618000000.0</v>
+      </c>
+      <c r="E26">
         <v>-431000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-289000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-403000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-377000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-376000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-415000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-264000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-252000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-251000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-303000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-10000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-239000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-501000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-318000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000000.0</v>
       </c>
       <c r="S26">
         <v>-1000000.0</v>
       </c>
       <c r="T26">
+        <v>-1000000.0</v>
+      </c>
+      <c r="U26">
         <v>-2000000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-30000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5000000.0</v>
       </c>
       <c r="W26">
         <v>-5000000.0</v>
       </c>
       <c r="X26">
+        <v>-5000000.0</v>
+      </c>
+      <c r="Y26">
         <v>-275000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-276000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-206000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-210000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-211000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-243000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-211000000.0</v>
       </c>
       <c r="AE26">
         <v>-211000000.0</v>
       </c>
       <c r="AF26">
+        <v>-211000000.0</v>
+      </c>
+      <c r="AG26">
         <v>-169000000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-226000000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-30000000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-2000000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-1000000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-23000000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-40000000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-152000000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-172000000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-164000000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-122000000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-166000000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-158000000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-343000000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-214000000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-152000000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>-186000000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>-61000000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>-16000000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>-15000000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>-54000000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>-30000000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>-3000000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>-13000000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>-107000000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>-8000000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>7000000.0</v>
       </c>
-      <c r="BG26">
-[...1 lines deleted...]
-      </c>
       <c r="BH26">
         <v>0.0</v>
       </c>
       <c r="BI26">
+        <v>0.0</v>
+      </c>
+      <c r="BJ26">
         <v>-7000000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>1000000.0</v>
       </c>
-      <c r="BK26"/>
       <c r="BL26"/>
-      <c r="BM26">
-[...1 lines deleted...]
-      </c>
+      <c r="BM26"/>
       <c r="BN26">
         <v>-1000000.0</v>
       </c>
-      <c r="BO26"/>
+      <c r="BO26">
+        <v>-1000000.0</v>
+      </c>
       <c r="BP26"/>
       <c r="BQ26"/>
-      <c r="BR26">
+      <c r="BR26"/>
+      <c r="BS26">
         <v>-253000000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BT26">
         <v>-350000000.0</v>
       </c>
-      <c r="BT26"/>
       <c r="BU26"/>
-      <c r="BV26">
+      <c r="BV26"/>
+      <c r="BW26">
         <v>-1000000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BX26">
         <v>-3000000.0</v>
       </c>
-      <c r="BX26"/>
-      <c r="BY26">
+      <c r="BY26"/>
+      <c r="BZ26">
         <v>-1000000.0</v>
       </c>
-      <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
-      <c r="CC26">
+      <c r="CC26"/>
+      <c r="CD26">
         <v>-167000.0</v>
       </c>
-      <c r="CD26">
+      <c r="CE26">
         <v>-6000000.0</v>
       </c>
-      <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
-      <c r="CH26">
+      <c r="CH26"/>
+      <c r="CI26">
         <v>-167000.0</v>
       </c>
-      <c r="CI26">
+      <c r="CJ26">
         <v>-211000.0</v>
       </c>
-      <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
-      <c r="CS26">
+      <c r="CS26"/>
+      <c r="CT26">
         <v>-22374000.0</v>
       </c>
-      <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
+      <c r="DK26"/>
     </row>
-    <row r="27" spans="1:114">
+    <row r="27" spans="1:115">
       <c r="A27" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B27">
-        <v>32000000.0</v>
+        <v>36000000.0</v>
       </c>
       <c r="C27">
         <v>32000000.0</v>
       </c>
       <c r="D27">
+        <v>32000000.0</v>
+      </c>
+      <c r="E27">
         <v>34000000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>36000000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>33000000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>24000000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>27000000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>28000000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>22000000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>23000000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>25000000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>24000000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>32000000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>35000000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>36000000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>24000000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>30000000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>33000000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>35000000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>21000000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>24000000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>18000000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>15000000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>13000000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>16000000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>14000000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>16000000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>15000000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>29000000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>30000000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>24000000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>19000000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>23000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24000000.0</v>
       </c>
       <c r="AJ27">
         <v>24000000.0</v>
       </c>
       <c r="AK27">
+        <v>24000000.0</v>
+      </c>
+      <c r="AL27">
         <v>16000000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>12000000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>11000000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>13000000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>9000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12000000.0</v>
       </c>
       <c r="AQ27">
         <v>12000000.0</v>
       </c>
       <c r="AR27">
+        <v>12000000.0</v>
+      </c>
+      <c r="AS27">
         <v>11000000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>14000000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>26000000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>17000000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>19000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12000000.0</v>
       </c>
       <c r="AX27">
         <v>12000000.0</v>
       </c>
       <c r="AY27">
+        <v>12000000.0</v>
+      </c>
+      <c r="AZ27">
         <v>15000000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>10000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9000000.0</v>
       </c>
       <c r="BB27">
         <v>9000000.0</v>
       </c>
       <c r="BC27">
+        <v>9000000.0</v>
+      </c>
+      <c r="BD27">
         <v>10000000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>9000000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>4000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="BG27">
         <v>3000000.0</v>
       </c>
       <c r="BH27">
+        <v>3000000.0</v>
+      </c>
+      <c r="BI27">
         <v>4000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="BJ27">
         <v>2000000.0</v>
       </c>
       <c r="BK27">
         <v>2000000.0</v>
       </c>
       <c r="BL27">
+        <v>2000000.0</v>
+      </c>
+      <c r="BM27">
         <v>3000000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="BO27">
         <v>2000000.0</v>
       </c>
       <c r="BP27">
         <v>2000000.0</v>
       </c>
       <c r="BQ27">
         <v>2000000.0</v>
       </c>
       <c r="BR27">
+        <v>2000000.0</v>
+      </c>
+      <c r="BS27">
         <v>6000000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>-19000000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>-21000000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>1000000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>15000000.0</v>
       </c>
-      <c r="BW27"/>
       <c r="BX27"/>
-      <c r="BY27">
+      <c r="BY27"/>
+      <c r="BZ27">
         <v>4000000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>16000000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>-29000000.0</v>
       </c>
-      <c r="CB27">
+      <c r="CC27">
         <v>-28000000.0</v>
       </c>
-      <c r="CC27">
+      <c r="CD27">
         <v>1000000.0</v>
       </c>
-      <c r="CD27">
+      <c r="CE27">
         <v>8000000.0</v>
       </c>
-      <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
-      <c r="CK27">
+      <c r="CK27"/>
+      <c r="CL27">
         <v>9851000.0</v>
       </c>
-      <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
-      <c r="DE27">
+      <c r="DE27"/>
+      <c r="DF27">
         <v>-15100000.0</v>
       </c>
-      <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
+      <c r="DK27"/>
     </row>
-    <row r="28" spans="1:114">
+    <row r="28" spans="1:115">
       <c r="A28" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B28">
+        <v>-958000000.0</v>
+      </c>
+      <c r="C28">
         <v>-712000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-14000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-134000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-981000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-528000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-33000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-38000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>325000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-906000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-290000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-92000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-186000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1426000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-152000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-187000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-535000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-435000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-103000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>1047000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-649000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-412000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-536000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-1203000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-142000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-489000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-264000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-159000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-393000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>1404000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>863000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-338000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-532000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>1020000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>107000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>836000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-466000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-308000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-5000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-91000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-560000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-447000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-10000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>17000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-335000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-245000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-71000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>730000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-218000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-411000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>159000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>148000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-191000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-149000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>45000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>1422000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>135000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-12000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>53000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>112000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-73000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-56000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>97000000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>10000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-254000000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-28000000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-84000000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-49000000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-107000000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-181000000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-14000000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-410000000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-7000000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-60000000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-41000000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>74000000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>14000000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-248000000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-203000000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>55000000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-8000000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-13000000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-43000000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-19000000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-5000000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>5091000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-12189000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-74266000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>17364000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>237042000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-31897000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>33943000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>15869000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>-156750000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-49023000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>126581000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>88501000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>-225630000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>-61511000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>-38097000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>47250000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>-105522000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>125393000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>239372000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>208811000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>120300000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>284200000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>528400000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>244100000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>81300000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>653700000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>214400000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>132700000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>120800000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:114">
+    <row r="29" spans="1:115">
       <c r="A29" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B29">
+        <v>1514000000.0</v>
+      </c>
+      <c r="C29">
         <v>1256000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1181000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1328000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1425000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1048000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1204000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1265000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1029000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1414000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1062000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1289000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>939000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1251000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1142000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1154000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>886000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>668000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1087000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1176000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>758000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>370000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>827000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>817000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>644000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>442000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>992000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>923000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>667000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>730000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>474000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>1007000000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>642000000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>464000000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>429000000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>714000000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>623000000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>323000000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>383000000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>643000000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>604000000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>438000000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>307000000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>575000000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>675000000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>335000000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>412000000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>546000000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>508000000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>436000000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>237000000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>469000000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>409000000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>226000000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>153000000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>88000000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>254000000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>155000000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>157000000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>142000000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>154000000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>109000000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>124000000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>101000000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>118000000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>85000000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>148000000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>81000000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>124000000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>193000000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>124000000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>221000000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>226000000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>375000000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>164000000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>196000000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>133000000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>252000000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>237000000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>143000000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>226000000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>219000000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>99000000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>196000000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>129000000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>172831000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>205139000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>154248000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>204782000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>15837000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>146327000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>97488000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>82654000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>160862000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>180580000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>132261000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>44206000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>261836000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>136419000.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>239953000.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>58502000.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>220085000.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>29811000.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DA29">
         <v>169259000.0</v>
       </c>
-      <c r="DA29">
+      <c r="DB29">
         <v>93566000.0</v>
       </c>
-      <c r="DB29">
+      <c r="DC29">
         <v>56300000.0</v>
       </c>
-      <c r="DC29">
+      <c r="DD29">
         <v>191600000.0</v>
       </c>
-      <c r="DD29">
+      <c r="DE29">
         <v>77100000.0</v>
       </c>
-      <c r="DE29">
+      <c r="DF29">
         <v>96400000.0</v>
       </c>
-      <c r="DF29">
+      <c r="DG29">
         <v>8000000.0</v>
       </c>
-      <c r="DG29">
+      <c r="DH29">
         <v>179300000.0</v>
       </c>
-      <c r="DH29">
+      <c r="DI29">
         <v>21200000.0</v>
       </c>
-      <c r="DI29">
+      <c r="DJ29">
         <v>7600000.0</v>
       </c>
-      <c r="DJ29">
+      <c r="DK29">
         <v>1100000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:114">
+    <row r="30" spans="1:115">
       <c r="A30" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B30">
+        <v>-853000000.0</v>
+      </c>
+      <c r="C30">
         <v>-603000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-1194000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-1211000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-361000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-515000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-1167000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-1186000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-1280000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-437000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-2539000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-1068000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-760000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-2646000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-978000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-998000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-394000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-408000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-995000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-2174000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-34000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>63000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-245000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-2000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-39000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>39000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-743000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-741000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-265000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-2158000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-1388000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-827000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-178000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-1453000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-560000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-1558000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-134000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>6000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-343000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-505000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-17000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>22000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-316000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-651000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-225000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-94000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-336000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-1339000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-231000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>31000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-407000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-626000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-175000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-38000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-172000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-1494000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-400000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-134000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-240000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-403000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-84000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-26000000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-86000000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-93000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-18000000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-39000000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-49000000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-10000000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>4000000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>5000000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-121000000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-247000000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-83000000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-45000000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-122000000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-273000000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-164000000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-22000000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-102000000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-322000000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-202000000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-44000000.0</v>
       </c>
-      <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
-      <c r="CI30">
+      <c r="CI30"/>
+      <c r="CJ30">
         <v>-116249000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-134382000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-175199000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-238878000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>-68624000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>-136049000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>-93888000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>-3851000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>-127686000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>-276354000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>-128357000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>-32290000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>-74944000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>-200488000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>-101921000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>-104526000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>-156443000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>-411453000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>-290516000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>-184500000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>-464500000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>-696500000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>-250100000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>-90400000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>-820400000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>-285000000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>-154100000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>-53300000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>