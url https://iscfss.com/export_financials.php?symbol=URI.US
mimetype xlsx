--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="235">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="236">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -292,50 +292,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -5362,759 +5365,765 @@
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DK62"/>
+  <dimension ref="A1:DL62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:115">
+    <row r="1" spans="1:116">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>90</v>
       </c>
       <c r="C1" t="s">
+        <v>91</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="E1" t="s">
         <v>92</v>
       </c>
       <c r="F1" t="s">
         <v>93</v>
       </c>
       <c r="G1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="I1" t="s">
         <v>95</v>
       </c>
       <c r="J1" t="s">
         <v>96</v>
       </c>
       <c r="K1" t="s">
+        <v>97</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="M1" t="s">
         <v>98</v>
       </c>
       <c r="N1" t="s">
         <v>99</v>
       </c>
       <c r="O1" t="s">
+        <v>100</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="Q1" t="s">
         <v>101</v>
       </c>
       <c r="R1" t="s">
         <v>102</v>
       </c>
       <c r="S1" t="s">
+        <v>103</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="U1" t="s">
         <v>104</v>
       </c>
       <c r="V1" t="s">
         <v>105</v>
       </c>
       <c r="W1" t="s">
+        <v>106</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="Y1" t="s">
         <v>107</v>
       </c>
       <c r="Z1" t="s">
         <v>108</v>
       </c>
       <c r="AA1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AC1" t="s">
         <v>110</v>
       </c>
       <c r="AD1" t="s">
         <v>111</v>
       </c>
       <c r="AE1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AG1" t="s">
         <v>113</v>
       </c>
       <c r="AH1" t="s">
         <v>114</v>
       </c>
       <c r="AI1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AK1" t="s">
         <v>116</v>
       </c>
       <c r="AL1" t="s">
         <v>117</v>
       </c>
       <c r="AM1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AO1" t="s">
         <v>119</v>
       </c>
       <c r="AP1" t="s">
         <v>120</v>
       </c>
       <c r="AQ1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AS1" t="s">
         <v>122</v>
       </c>
       <c r="AT1" t="s">
         <v>123</v>
       </c>
       <c r="AU1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AW1" t="s">
         <v>125</v>
       </c>
       <c r="AX1" t="s">
         <v>126</v>
       </c>
       <c r="AY1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BA1" t="s">
         <v>128</v>
       </c>
       <c r="BB1" t="s">
         <v>129</v>
       </c>
       <c r="BC1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BE1" t="s">
         <v>131</v>
       </c>
       <c r="BF1" t="s">
         <v>132</v>
       </c>
       <c r="BG1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BI1" t="s">
         <v>134</v>
       </c>
       <c r="BJ1" t="s">
         <v>135</v>
       </c>
       <c r="BK1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BM1" t="s">
         <v>137</v>
       </c>
       <c r="BN1" t="s">
         <v>138</v>
       </c>
       <c r="BO1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BQ1" t="s">
         <v>140</v>
       </c>
       <c r="BR1" t="s">
         <v>141</v>
       </c>
       <c r="BS1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BU1" t="s">
         <v>143</v>
       </c>
       <c r="BV1" t="s">
         <v>144</v>
       </c>
       <c r="BW1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BY1" t="s">
         <v>146</v>
       </c>
       <c r="BZ1" t="s">
         <v>147</v>
       </c>
       <c r="CA1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CC1" t="s">
         <v>149</v>
       </c>
       <c r="CD1" t="s">
         <v>150</v>
       </c>
       <c r="CE1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CG1" t="s">
         <v>152</v>
       </c>
       <c r="CH1" t="s">
         <v>153</v>
       </c>
       <c r="CI1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CK1" t="s">
         <v>155</v>
       </c>
       <c r="CL1" t="s">
         <v>156</v>
       </c>
       <c r="CM1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CO1" t="s">
         <v>158</v>
       </c>
       <c r="CP1" t="s">
         <v>159</v>
       </c>
       <c r="CQ1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CS1" t="s">
         <v>161</v>
       </c>
       <c r="CT1" t="s">
         <v>162</v>
       </c>
       <c r="CU1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CW1" t="s">
         <v>164</v>
       </c>
       <c r="CX1" t="s">
         <v>165</v>
       </c>
       <c r="CY1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="DA1" t="s">
         <v>167</v>
       </c>
       <c r="DB1" t="s">
         <v>168</v>
       </c>
       <c r="DC1" t="s">
+        <v>169</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="DE1" t="s">
         <v>170</v>
       </c>
       <c r="DF1" t="s">
         <v>171</v>
       </c>
       <c r="DG1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="DI1" t="s">
         <v>173</v>
       </c>
       <c r="DJ1" t="s">
         <v>174</v>
       </c>
       <c r="DK1" t="s">
         <v>175</v>
       </c>
+      <c r="DL1" t="s">
+        <v>176</v>
+      </c>
     </row>
-    <row r="2" spans="1:115">
+    <row r="2" spans="1:116">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2">
+        <v>1610000000.0</v>
+      </c>
+      <c r="C2">
         <v>1085000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>776000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1276000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1439000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1029000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>748000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1216000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1349000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>959000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>905000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1121000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1339000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1117000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1139000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1136000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1065000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>828000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>816000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1057000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>897000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>562000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>466000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>541000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>316000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>484000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>454000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>839000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>752000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>557000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>536000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>688000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>859000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>513000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>409000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>612000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>692000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>382000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>243000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>409000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>609000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>330000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>271000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>475000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>683000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>465000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>250000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>505000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>625000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>454000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>292000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>366000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>606000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>406000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>286000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>408000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>605000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>384000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>220000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>233000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>282000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>222000000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>132000000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>167000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>188000000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>138000000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>128000000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>143000000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>144000000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>154000000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>157000000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>211000000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>311000000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>275000000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>195000000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>248000000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>348000000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>344000000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>218000000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>267000000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>284000000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>318000000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>223000000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>243000000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>336000000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>256000000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>217000000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>262128000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>252548000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>239994000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>151000000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>212103000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>217533000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>191657000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>207000000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>269491000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>252655000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>190454000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>204773000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>253813000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>312014000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>205864000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>260155000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>281352000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>395238000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>313200000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>242900000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>353500000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>249200000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>197600000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>121900000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>137300000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>55900000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>28100000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>5700000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:115">
+    <row r="3" spans="1:116">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -6188,52 +6197,53 @@
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
       <c r="DI3"/>
       <c r="DJ3"/>
       <c r="DK3"/>
+      <c r="DL3"/>
     </row>
-    <row r="4" spans="1:115">
+    <row r="4" spans="1:116">
       <c r="A4" t="s">
         <v>31</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -6307,429 +6317,431 @@
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
+      <c r="DL4"/>
     </row>
-    <row r="5" spans="1:115">
+    <row r="5" spans="1:116">
       <c r="A5" t="s">
         <v>32</v>
       </c>
       <c r="B5">
+        <v>-307000000.0</v>
+      </c>
+      <c r="C5">
         <v>-272000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-249000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-283000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-254000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-384000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-405000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-237000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-292000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-279000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-228000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-268000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-241000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-264000000.0</v>
       </c>
       <c r="O5">
         <v>-264000000.0</v>
       </c>
       <c r="P5">
+        <v>-264000000.0</v>
+      </c>
+      <c r="Q5">
         <v>-312000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-217000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-151000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-171000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-169000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-117000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-140000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-146000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-214000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-247000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-292000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-186000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-217000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-194000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-216000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-237000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-178000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-196000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-176000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-151000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-143000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-185000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-210000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-218000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-196000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-187000000.0</v>
       </c>
       <c r="AP5">
         <v>-187000000.0</v>
       </c>
       <c r="AQ5">
+        <v>-187000000.0</v>
+      </c>
+      <c r="AR5">
         <v>-250000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-218000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-146000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-163000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-74000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-35000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>16000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-20000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>19000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>53000000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>32000000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>64000000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>84000000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>94000000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>73000000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>85000000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>75000000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>63000000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>100000000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>99000000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>87000000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>73000000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>62000000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>78000000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>67000000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>60000000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>33000000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>7000000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>16000000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>68000000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>84000000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>77000000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>92000000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>107000000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>78000000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>51000000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>47000000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>60000000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>63000000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>52000000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>38000000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>50000000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>34000000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>39000000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>-284000000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>4532000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>-4449000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>23886000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>-547000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>-15934000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>-33396000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>-66159000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>-79836000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>-86072000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>-20215000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>-29387000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>-30127000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>-80767000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>-73979000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>-18960000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>-6947000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>421000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>659000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>-453000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>300000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>-100000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>-486800000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>-451700000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>-408900000.0</v>
       </c>
-      <c r="DH5">
+      <c r="DI5">
         <v>-428700000.0</v>
       </c>
-      <c r="DI5"/>
       <c r="DJ5"/>
       <c r="DK5"/>
+      <c r="DL5"/>
     </row>
-    <row r="6" spans="1:115">
+    <row r="6" spans="1:116">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
-[...1 lines deleted...]
-      </c>
+      <c r="AF6"/>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
@@ -6764,58 +6776,60 @@
       </c>
       <c r="AY6">
         <v>0.0</v>
       </c>
       <c r="AZ6">
         <v>0.0</v>
       </c>
       <c r="BA6">
         <v>0.0</v>
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
-      <c r="BG6"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BG6">
+        <v>0.0</v>
+      </c>
+      <c r="BH6"/>
       <c r="BI6">
         <v>0.0</v>
       </c>
-      <c r="BJ6"/>
+      <c r="BJ6">
+        <v>0.0</v>
+      </c>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
@@ -6825,143 +6839,146 @@
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
       <c r="DE6"/>
       <c r="DF6"/>
       <c r="DG6"/>
       <c r="DH6"/>
       <c r="DI6"/>
       <c r="DJ6"/>
       <c r="DK6"/>
+      <c r="DL6"/>
     </row>
-    <row r="7" spans="1:115">
+    <row r="7" spans="1:116">
       <c r="A7" t="s">
         <v>34</v>
       </c>
       <c r="B7">
+        <v>1155000000.0</v>
+      </c>
+      <c r="C7">
         <v>1133000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>1441000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>1064000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>1070000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>1071000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>1383000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>1021000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>988000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>966000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>1144000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>890000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>896000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>857000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>853000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>630000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>633000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>625000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>823000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>615000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>630000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>541000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>727000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>524000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>532000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>530000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>711000000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>522000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>497000000.0</v>
       </c>
       <c r="AD7">
         <v>497000000.0</v>
       </c>
-      <c r="AE7"/>
+      <c r="AE7">
+        <v>497000000.0</v>
+      </c>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
@@ -7002,52 +7019,53 @@
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
+      <c r="DL7"/>
     </row>
-    <row r="8" spans="1:115">
+    <row r="8" spans="1:116">
       <c r="A8" t="s">
         <v>35</v>
       </c>
       <c r="B8">
         <v>1000000.0</v>
       </c>
       <c r="C8">
         <v>1000000.0</v>
       </c>
       <c r="D8">
         <v>1000000.0</v>
       </c>
       <c r="E8">
         <v>1000000.0</v>
       </c>
       <c r="F8">
         <v>1000000.0</v>
       </c>
       <c r="G8">
         <v>1000000.0</v>
       </c>
       <c r="H8">
         <v>1000000.0</v>
       </c>
       <c r="I8">
@@ -7067,51 +7085,53 @@
       </c>
       <c r="N8">
         <v>1000000.0</v>
       </c>
       <c r="O8">
         <v>1000000.0</v>
       </c>
       <c r="P8">
         <v>1000000.0</v>
       </c>
       <c r="Q8">
         <v>1000000.0</v>
       </c>
       <c r="R8">
         <v>1000000.0</v>
       </c>
       <c r="S8">
         <v>1000000.0</v>
       </c>
       <c r="T8">
         <v>1000000.0</v>
       </c>
       <c r="U8">
         <v>1000000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>1000000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -7161,204 +7181,205 @@
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
+      <c r="DL8"/>
     </row>
-    <row r="9" spans="1:115">
+    <row r="9" spans="1:116">
       <c r="A9" t="s">
         <v>36</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
+      <c r="C9"/>
+      <c r="D9">
         <v>2769000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>2751000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>2721000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>2688000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>2691000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>2686000000.0</v>
       </c>
-      <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>2642000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>2621000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>2598000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>2626000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>2604000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>2570000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>2535000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>2567000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>2538000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>2506000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>2473000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>2482000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>2463000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>2450000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>2435000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>2440000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>2429000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>2415000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>2394000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>2408000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>2380000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>2351000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>2327000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>2356000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>2322000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>2300000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>2276000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>2288000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>2270000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>2259000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>2221000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>2197000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>2235000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>2165000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>2156000000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>2168000000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>2127000000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>2100000000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>2061000000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>2054000000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>2030000000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>2055000000.0</v>
       </c>
-      <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
@@ -7376,455 +7397,459 @@
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
+      <c r="DL9"/>
     </row>
-    <row r="10" spans="1:115">
+    <row r="10" spans="1:116">
       <c r="A10" t="s">
         <v>37</v>
       </c>
       <c r="B10">
+        <v>112000000.0</v>
+      </c>
+      <c r="C10">
         <v>156000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>459000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>512000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>548000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>542000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>457000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>479000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>467000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>429000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>363000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>284000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>227000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>99000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>106000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>76000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>68000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>101000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>144000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>320000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>336000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>278000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>202000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>174000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>127000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>513000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>52000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>60000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>75000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>52000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>43000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>65000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>117000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>278000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>352000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>324000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>338000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>337000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>312000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>297000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>265000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>219000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>179000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>171000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>200000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>257000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>158000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>168000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>170000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>227000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>175000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>125000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>133000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>147000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>106000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>68000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>41000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>26000000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>36000000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>26000000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>58000000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>205000000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>203000000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>170000000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>30000000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>20000000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>169000000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>149000000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>125000000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>96000000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>77000000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>66000000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>80000000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>515000000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>381000000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>112000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>104000000.0</v>
       </c>
       <c r="BZ10">
         <v>104000000.0</v>
       </c>
       <c r="CA10">
+        <v>104000000.0</v>
+      </c>
+      <c r="CB10">
         <v>119000000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>140000000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>208000000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>331000000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>316000000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>151000000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>254000000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>342000000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>303000000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>149167000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>72384000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>127144000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>79449000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>76348000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>30403000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>32928000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>19231000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>23926000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>23952000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>31250000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>27326000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>30516000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>36135000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>26202000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>34384000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>31715000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>33192000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>34902000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>23800000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>31100000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>19800000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>110800000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>20400000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>21800000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>5500000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>54800000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>68600000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:115">
+    <row r="11" spans="1:116">
       <c r="A11" t="s">
         <v>38</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>459000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>512000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>548000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>542000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>457000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>479000000.0</v>
       </c>
-      <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>284000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>227000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>99000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>106000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>76000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>68000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>101000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>144000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>320000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>336000000.0</v>
       </c>
-      <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
@@ -7874,391 +7899,395 @@
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
+      <c r="DL11"/>
     </row>
-    <row r="12" spans="1:115">
+    <row r="12" spans="1:116">
       <c r="A12" t="s">
         <v>39</v>
       </c>
       <c r="B12">
+        <v>112000000.0</v>
+      </c>
+      <c r="C12">
         <v>156000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>459000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>512000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>548000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>542000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>457000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>479000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>467000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>429000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>363000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>284000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>227000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>99000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>106000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>76000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>68000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>101000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>144000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>320000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>336000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>278000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>202000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>174000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>127000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>513000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>52000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>60000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>75000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>52000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>43000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>65000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>117000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>278000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>352000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>324000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>338000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>337000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>312000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>297000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>265000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>219000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>179000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>171000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>200000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>257000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>158000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>168000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>170000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>227000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>175000000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>125000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>133000000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>147000000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>106000000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>68000000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>41000000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>26000000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>36000000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>26000000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>58000000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>205000000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>203000000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>170000000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>30000000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>20000000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>169000000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>149000000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>125000000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>96000000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>77000000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>66000000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>80000000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>515000000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>381000000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>112000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>104000000.0</v>
       </c>
       <c r="BZ12">
         <v>104000000.0</v>
       </c>
       <c r="CA12">
+        <v>104000000.0</v>
+      </c>
+      <c r="CB12">
         <v>119000000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>140000000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>208000000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>331000000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>316000000.0</v>
       </c>
-      <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
-      <c r="CJ12">
+      <c r="CJ12"/>
+      <c r="CK12">
         <v>149167000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>72384000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>127144000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>79449000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>76348000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>30403000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>32928000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>19231000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>23926000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>23952000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>31250000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>27326000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>30516000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>36135000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>26202000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>34384000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>31715000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>33192000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>34902000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>23800000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>31100000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>19800000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>110800000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>20400000.0</v>
       </c>
-      <c r="DH12">
+      <c r="DI12">
         <v>21800000.0</v>
       </c>
-      <c r="DI12">
+      <c r="DJ12">
         <v>5500000.0</v>
       </c>
-      <c r="DJ12">
+      <c r="DK12">
         <v>54800000.0</v>
       </c>
-      <c r="DK12">
+      <c r="DL12">
         <v>68600000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:115">
+    <row r="13" spans="1:116">
       <c r="A13" t="s">
         <v>40</v>
       </c>
       <c r="B13">
         <v>1000000.0</v>
       </c>
       <c r="C13">
         <v>1000000.0</v>
       </c>
       <c r="D13">
         <v>1000000.0</v>
       </c>
       <c r="E13">
         <v>1000000.0</v>
       </c>
       <c r="F13">
         <v>1000000.0</v>
       </c>
       <c r="G13">
         <v>1000000.0</v>
       </c>
       <c r="H13">
         <v>1000000.0</v>
       </c>
       <c r="I13">
@@ -8477,485 +8506,489 @@
       <c r="CB13">
         <v>1000000.0</v>
       </c>
       <c r="CC13">
         <v>1000000.0</v>
       </c>
       <c r="CD13">
         <v>1000000.0</v>
       </c>
       <c r="CE13">
         <v>1000000.0</v>
       </c>
       <c r="CF13">
         <v>1000000.0</v>
       </c>
       <c r="CG13">
         <v>1000000.0</v>
       </c>
       <c r="CH13">
         <v>1000000.0</v>
       </c>
       <c r="CI13">
         <v>1000000.0</v>
       </c>
       <c r="CJ13">
+        <v>1000000.0</v>
+      </c>
+      <c r="CK13">
         <v>779000.0</v>
       </c>
-      <c r="CK13">
+      <c r="CL13">
         <v>777000.0</v>
       </c>
-      <c r="CL13">
+      <c r="CM13">
         <v>773000.0</v>
       </c>
-      <c r="CM13">
+      <c r="CN13">
         <v>771000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>769000.0</v>
       </c>
       <c r="CO13">
         <v>769000.0</v>
       </c>
       <c r="CP13">
+        <v>769000.0</v>
+      </c>
+      <c r="CQ13">
         <v>771000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>765000.0</v>
       </c>
       <c r="CR13">
         <v>765000.0</v>
       </c>
       <c r="CS13">
         <v>765000.0</v>
       </c>
       <c r="CT13">
+        <v>765000.0</v>
+      </c>
+      <c r="CU13">
         <v>759000.0</v>
       </c>
-      <c r="CU13">
+      <c r="CV13">
         <v>734000.0</v>
       </c>
-      <c r="CV13">
+      <c r="CW13">
         <v>733000.0</v>
       </c>
-      <c r="CW13">
+      <c r="CX13">
         <v>732000.0</v>
       </c>
-      <c r="CX13">
+      <c r="CY13">
         <v>698000.0</v>
       </c>
-      <c r="CY13">
+      <c r="CZ13">
         <v>711000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>703000.0</v>
       </c>
       <c r="DA13">
         <v>703000.0</v>
       </c>
       <c r="DB13">
+        <v>703000.0</v>
+      </c>
+      <c r="DC13">
         <v>721000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>700000.0</v>
       </c>
       <c r="DD13">
         <v>700000.0</v>
       </c>
-      <c r="DE13"/>
+      <c r="DE13">
+        <v>700000.0</v>
+      </c>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
+      <c r="DL13"/>
     </row>
-    <row r="14" spans="1:115">
+    <row r="14" spans="1:116">
       <c r="A14" t="s">
         <v>41</v>
       </c>
       <c r="B14">
         <v>63600000.0</v>
       </c>
       <c r="C14">
         <v>63600000.0</v>
       </c>
       <c r="D14">
+        <v>63600000.0</v>
+      </c>
+      <c r="E14">
         <v>64275999.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>64947000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>65435000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>66185000.0</v>
       </c>
       <c r="H14">
         <v>66185000.0</v>
       </c>
       <c r="I14">
+        <v>66185000.0</v>
+      </c>
+      <c r="J14">
         <v>66712000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>67417000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>67800000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>68263000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>68841000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>69745000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>69800000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>70053000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>71354000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>72684000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>72900000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>72710000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>72717000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>72674000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>72600000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>72400000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>72275000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>74300000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>75400000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>76857000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>78500000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>80047000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>81500000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>83200000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>84199000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>85200000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>85800000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>85600000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>85400000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>85377000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>85100000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>86445000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>88473000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>90943000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>93600000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>95191000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>97747000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>99065000.0</v>
       </c>
       <c r="AU14">
         <v>99065000.0</v>
       </c>
       <c r="AV14">
+        <v>99065000.0</v>
+      </c>
+      <c r="AW14">
         <v>104076000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>105600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>106424000.0</v>
       </c>
       <c r="AY14">
         <v>106424000.0</v>
       </c>
       <c r="AZ14">
+        <v>106424000.0</v>
+      </c>
+      <c r="BA14">
         <v>105548000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>106715000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>106380000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>105200000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>105300000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>83231000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>76266000.0</v>
       </c>
       <c r="BG14">
         <v>76266000.0</v>
       </c>
       <c r="BH14">
+        <v>76266000.0</v>
+      </c>
+      <c r="BI14">
         <v>73400000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>72972974.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>61287051.0</v>
       </c>
       <c r="BK14">
         <v>61287051.0</v>
       </c>
       <c r="BL14">
+        <v>61287051.0</v>
+      </c>
+      <c r="BM14">
         <v>68532000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>67691000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>60227000.0</v>
       </c>
       <c r="BO14">
         <v>60227000.0</v>
       </c>
       <c r="BP14">
+        <v>60227000.0</v>
+      </c>
+      <c r="BQ14">
         <v>60700000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>60100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>59986000.0</v>
       </c>
       <c r="BS14">
         <v>59986000.0</v>
       </c>
       <c r="BT14">
+        <v>59986000.0</v>
+      </c>
+      <c r="BU14">
         <v>66672000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>86419000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>111764707.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>111764706.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>101142000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>114968000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>96774194.0</v>
       </c>
       <c r="CA14">
         <v>96774194.0</v>
       </c>
       <c r="CB14">
+        <v>96774194.0</v>
+      </c>
+      <c r="CC14">
         <v>97938145.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>94915255.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>95238096.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>95238095.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>95000000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>94339623.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000000.0</v>
       </c>
       <c r="CI14">
         <v>100000000.0</v>
       </c>
       <c r="CJ14">
+        <v>100000000.0</v>
+      </c>
+      <c r="CK14">
         <v>79310345.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>95238096.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>77697842.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>77248551.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>93776471.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>93564001.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>79300001.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>79300000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>94806978.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>97484376.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>97341000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>97484375.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>94611112.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>85300001.0</v>
       </c>
       <c r="CX14">
         <v>85300001.0</v>
       </c>
       <c r="CY14">
+        <v>85300001.0</v>
+      </c>
+      <c r="CZ14">
         <v>85300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>91636843.0</v>
       </c>
       <c r="DA14">
         <v>91636843.0</v>
       </c>
       <c r="DB14">
         <v>91636843.0</v>
       </c>
       <c r="DC14">
+        <v>91636843.0</v>
+      </c>
+      <c r="DD14">
         <v>91636842.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>98999000.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>92500001.0</v>
       </c>
-      <c r="DF14">
+      <c r="DG14">
         <v>90000001.0</v>
       </c>
-      <c r="DG14">
+      <c r="DH14">
         <v>90000000.0</v>
       </c>
-      <c r="DH14">
+      <c r="DI14">
         <v>76829269.0</v>
       </c>
-      <c r="DI14">
+      <c r="DJ14">
         <v>28888889.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33314000.0</v>
       </c>
       <c r="DK14">
         <v>33314000.0</v>
       </c>
+      <c r="DL14">
+        <v>33314000.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:115">
+    <row r="15" spans="1:116">
       <c r="A15" t="s">
         <v>42</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
-[...1 lines deleted...]
-      </c>
+      <c r="M15"/>
       <c r="N15">
         <v>1000000.0</v>
       </c>
       <c r="O15">
         <v>1000000.0</v>
       </c>
       <c r="P15">
         <v>1000000.0</v>
       </c>
       <c r="Q15">
         <v>1000000.0</v>
       </c>
       <c r="R15">
         <v>1000000.0</v>
       </c>
       <c r="S15">
         <v>1000000.0</v>
       </c>
       <c r="T15">
         <v>1000000.0</v>
       </c>
       <c r="U15">
         <v>1000000.0</v>
       </c>
       <c r="V15">
@@ -9135,264 +9168,268 @@
       <c r="CB15">
         <v>1000000.0</v>
       </c>
       <c r="CC15">
         <v>1000000.0</v>
       </c>
       <c r="CD15">
         <v>1000000.0</v>
       </c>
       <c r="CE15">
         <v>1000000.0</v>
       </c>
       <c r="CF15">
         <v>1000000.0</v>
       </c>
       <c r="CG15">
         <v>1000000.0</v>
       </c>
       <c r="CH15">
         <v>1000000.0</v>
       </c>
       <c r="CI15">
         <v>1000000.0</v>
       </c>
       <c r="CJ15">
+        <v>1000000.0</v>
+      </c>
+      <c r="CK15">
         <v>779000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>777000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>771000.0</v>
       </c>
       <c r="CM15">
         <v>771000.0</v>
       </c>
       <c r="CN15">
-        <v>769000.0</v>
+        <v>771000.0</v>
       </c>
       <c r="CO15">
         <v>769000.0</v>
       </c>
       <c r="CP15">
+        <v>769000.0</v>
+      </c>
+      <c r="CQ15">
         <v>771000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>765000.0</v>
       </c>
       <c r="CR15">
         <v>765000.0</v>
       </c>
-      <c r="CS15"/>
+      <c r="CS15">
+        <v>765000.0</v>
+      </c>
       <c r="CT15"/>
       <c r="CU15"/>
-      <c r="CV15">
+      <c r="CV15"/>
+      <c r="CW15">
         <v>733000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>732000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>711000.0</v>
       </c>
       <c r="CY15">
         <v>711000.0</v>
       </c>
       <c r="CZ15">
-        <v>703000.0</v>
+        <v>711000.0</v>
       </c>
       <c r="DA15">
         <v>703000.0</v>
       </c>
       <c r="DB15">
+        <v>703000.0</v>
+      </c>
+      <c r="DC15">
         <v>721000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>700000.0</v>
       </c>
       <c r="DD15">
         <v>700000.0</v>
       </c>
-      <c r="DE15"/>
+      <c r="DE15">
+        <v>700000.0</v>
+      </c>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
+      <c r="DL15"/>
     </row>
-    <row r="16" spans="1:115">
+    <row r="16" spans="1:116">
       <c r="A16" t="s">
         <v>43</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16">
         <v>185000000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>138000000.0</v>
       </c>
-      <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
-      <c r="O16">
+      <c r="O16"/>
+      <c r="P16">
         <v>131000000.0</v>
       </c>
-      <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
-      <c r="S16">
+      <c r="S16"/>
+      <c r="T16">
         <v>83000000.0</v>
       </c>
-      <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
-      <c r="W16">
+      <c r="W16"/>
+      <c r="X16">
         <v>51000000.0</v>
       </c>
-      <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
-      <c r="AA16">
+      <c r="AA16"/>
+      <c r="AB16">
         <v>55000000.0</v>
       </c>
-      <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
-      <c r="AE16">
+      <c r="AE16"/>
+      <c r="AF16">
         <v>56000000.0</v>
       </c>
-      <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
-      <c r="AI16">
+      <c r="AI16"/>
+      <c r="AJ16">
         <v>46000000.0</v>
       </c>
-      <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
-      <c r="AM16">
+      <c r="AM16"/>
+      <c r="AN16">
         <v>40000000.0</v>
       </c>
-      <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
-      <c r="AQ16">
+      <c r="AQ16"/>
+      <c r="AR16">
         <v>38000000.0</v>
       </c>
-      <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
-      <c r="AU16">
+      <c r="AU16"/>
+      <c r="AV16">
         <v>39000000.0</v>
       </c>
-      <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
-      <c r="AY16">
+      <c r="AY16"/>
+      <c r="AZ16">
         <v>32000000.0</v>
       </c>
-      <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
-      <c r="BC16">
+      <c r="BC16"/>
+      <c r="BD16">
         <v>28000000.0</v>
       </c>
-      <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
-      <c r="BW16">
+      <c r="BW16"/>
+      <c r="BX16">
         <v>16000000.0</v>
       </c>
-      <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
-      <c r="CA16">
+      <c r="CA16"/>
+      <c r="CB16">
         <v>322000000.0</v>
       </c>
-      <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
+      <c r="DL16"/>
     </row>
-    <row r="17" spans="1:115">
+    <row r="17" spans="1:116">
       <c r="A17" t="s">
         <v>44</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -9466,212 +9503,213 @@
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
+      <c r="DL17"/>
     </row>
-    <row r="18" spans="1:115">
+    <row r="18" spans="1:116">
       <c r="A18" t="s">
         <v>45</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
-      <c r="M18">
+      <c r="M18"/>
+      <c r="N18">
         <v>2724000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>2703000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>2671000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>2263000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>2204000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>2188000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>2154000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>2081000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>1911000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>1773000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>1768000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>1818000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>1820000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>1878000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>1887000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>1800000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>1743000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>1714000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>1687000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>1628000000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>1509000000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>1455000000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>1419000000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>2012000000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>1952000000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>1911000000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>1896000000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>1863000000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>1790000000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>1797000000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>1765000000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>1653000000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>1696000000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>1690000000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>1692000000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>1412000000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>1440000000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>1481000000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>1459000000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>1395000000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>1328000000.0</v>
       </c>
-      <c r="BB18">
-[...1 lines deleted...]
-      </c>
       <c r="BC18">
         <v>0.0</v>
       </c>
       <c r="BD18">
         <v>0.0</v>
       </c>
       <c r="BE18">
         <v>0.0</v>
       </c>
       <c r="BF18">
         <v>0.0</v>
       </c>
-      <c r="BG18"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BG18">
+        <v>0.0</v>
+      </c>
+      <c r="BH18"/>
       <c r="BI18">
         <v>0.0</v>
       </c>
-      <c r="BJ18"/>
+      <c r="BJ18">
+        <v>0.0</v>
+      </c>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
@@ -9681,52 +9719,53 @@
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
+      <c r="DL18"/>
     </row>
-    <row r="19" spans="1:115">
+    <row r="19" spans="1:116">
       <c r="A19" t="s">
         <v>46</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -9800,1891 +9839,1907 @@
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
+      <c r="DL19"/>
     </row>
-    <row r="20" spans="1:115">
+    <row r="20" spans="1:116">
       <c r="A20" t="s">
         <v>47</v>
       </c>
       <c r="B20">
+        <v>7201000000.0</v>
+      </c>
+      <c r="C20">
         <v>7285000000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>7119000000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>6884000000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>6888000000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>6860000000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>6900000000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>6853000000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>6749000000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>6863000000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>5940000000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>5792000000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>5826000000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>5708000000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>6026000000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>5543000000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>5610000000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>5517000000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>5528000000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>5458000000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>5845000000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>5167000000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>5168000000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>5147000000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>5135000000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>5122000000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>5154000000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>5143000000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>5134000000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>5121000000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>5058000000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>4313000000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>4096000000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>4115000000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>4082000000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>3493000000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>3468000000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>3262000000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>3260000000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>3267000000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>3259000000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>3262000000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>3243000000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>3257000000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>3253000000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>3249000000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>3272000000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>3270000000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>3293000000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>2944000000.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>2953000000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>2961000000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>2954000000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>2963000000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BD20">
         <v>2970000000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BE20">
         <v>2964000000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BF20">
         <v>2994000000.0</v>
       </c>
-      <c r="BF20">
-[...1 lines deleted...]
-      </c>
       <c r="BG20">
+        <v>0.0</v>
+      </c>
+      <c r="BH20">
         <v>289000000.0</v>
       </c>
-      <c r="BH20">
+      <c r="BI20">
         <v>453000000.0</v>
       </c>
-      <c r="BI20">
+      <c r="BJ20">
         <v>407000000.0</v>
       </c>
-      <c r="BJ20">
+      <c r="BK20">
         <v>341000000.0</v>
       </c>
-      <c r="BK20">
+      <c r="BL20">
         <v>198000000.0</v>
       </c>
-      <c r="BL20">
+      <c r="BM20">
         <v>399000000.0</v>
       </c>
-      <c r="BM20">
+      <c r="BN20">
         <v>344000000.0</v>
       </c>
-      <c r="BN20">
+      <c r="BO20">
         <v>320000000.0</v>
       </c>
-      <c r="BO20">
+      <c r="BP20">
         <v>196000000.0</v>
       </c>
-      <c r="BP20">
+      <c r="BQ20">
         <v>369000000.0</v>
       </c>
-      <c r="BQ20">
+      <c r="BR20">
         <v>375000000.0</v>
       </c>
-      <c r="BR20">
+      <c r="BS20">
         <v>359000000.0</v>
       </c>
-      <c r="BS20">
+      <c r="BT20">
         <v>190000000.0</v>
       </c>
-      <c r="BT20">
+      <c r="BU20">
         <v>1393000000.0</v>
       </c>
-      <c r="BU20">
+      <c r="BV20">
         <v>1395000000.0</v>
       </c>
-      <c r="BV20">
+      <c r="BW20">
         <v>1396000000.0</v>
       </c>
-      <c r="BW20">
+      <c r="BX20">
         <v>1404000000.0</v>
       </c>
-      <c r="BX20">
+      <c r="BY20">
         <v>1407000000.0</v>
       </c>
-      <c r="BY20">
+      <c r="BZ20">
         <v>1397000000.0</v>
       </c>
-      <c r="BZ20">
+      <c r="CA20">
         <v>1385000000.0</v>
       </c>
-      <c r="CA20">
+      <c r="CB20">
         <v>1338000000.0</v>
       </c>
-      <c r="CB20">
+      <c r="CC20">
         <v>1340000000.0</v>
       </c>
-      <c r="CC20">
+      <c r="CD20">
         <v>1341000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1328000000.0</v>
       </c>
       <c r="CE20">
         <v>1328000000.0</v>
       </c>
       <c r="CF20">
+        <v>1328000000.0</v>
+      </c>
+      <c r="CG20">
         <v>1300000000.0</v>
       </c>
-      <c r="CG20">
+      <c r="CH20">
         <v>1291000000.0</v>
       </c>
-      <c r="CH20">
+      <c r="CI20">
         <v>1292000000.0</v>
       </c>
-      <c r="CI20">
+      <c r="CJ20">
         <v>1293000000.0</v>
       </c>
-      <c r="CJ20">
+      <c r="CK20">
         <v>1325462000.0</v>
       </c>
-      <c r="CK20">
+      <c r="CL20">
         <v>1461841000.0</v>
       </c>
-      <c r="CL20">
+      <c r="CM20">
         <v>1465000000.0</v>
       </c>
-      <c r="CM20">
+      <c r="CN20">
         <v>1437809000.0</v>
       </c>
-      <c r="CN20">
+      <c r="CO20">
         <v>1728633000.0</v>
       </c>
-      <c r="CO20">
+      <c r="CP20">
         <v>1727921000.0</v>
       </c>
-      <c r="CP20">
+      <c r="CQ20">
         <v>1716676000.0</v>
       </c>
-      <c r="CQ20">
+      <c r="CR20">
         <v>1705191000.0</v>
       </c>
-      <c r="CR20">
+      <c r="CS20">
         <v>1956444000.0</v>
       </c>
-      <c r="CS20">
+      <c r="CT20">
         <v>1964815000.0</v>
       </c>
-      <c r="CT20">
+      <c r="CU20">
         <v>1882156000.0</v>
       </c>
-      <c r="CU20">
+      <c r="CV20">
         <v>2199774000.0</v>
       </c>
-      <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
-      <c r="CY20">
+      <c r="CY20"/>
+      <c r="CZ20">
         <v>2215532000.0</v>
       </c>
-      <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
+      <c r="DL20"/>
     </row>
-    <row r="21" spans="1:115">
+    <row r="21" spans="1:116">
       <c r="A21" t="s">
         <v>48</v>
       </c>
       <c r="B21">
+        <v>561000000.0</v>
+      </c>
+      <c r="C21">
         <v>547000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>477000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>531000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>588000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>642000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>663000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>694000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>744000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>666000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>670000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>728000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>773000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>868000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>452000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>500000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>533000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>583000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>615000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>662000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>576000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>592000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>648000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>701000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>761000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>823000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>895000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>961000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>1019000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>1089000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>1084000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>895000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>798000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>825000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>875000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>759000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>798000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>701000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>742000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>782000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>825000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>864000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>905000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>948000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>1000000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>1047000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>1106000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>1165000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>1218000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>972000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>1018000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>1064000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>1103000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>1151000000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>1200000000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>1264000000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>704000000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>417000000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>83000000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>332000000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>319000000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>226000000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>29000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>227000000.0</v>
       </c>
       <c r="BM21">
         <v>227000000.0</v>
       </c>
       <c r="BN21">
+        <v>227000000.0</v>
+      </c>
+      <c r="BO21">
         <v>230000000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>35000000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>232000000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>230000000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>229000000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>39000000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>1393000000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>1395000000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>1396000000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>1404000000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>1407000000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>1397000000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>1385000000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>1376000000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>30000000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>31000000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>32000000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>1361000000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>1334000000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>1326000000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>1328000000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>1330000000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>1327597000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>1463744000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>1467592000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>1439000000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>1732340000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>1732153000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>1721697000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>1711000000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>1963403000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>1972631000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>1889770000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>2207701000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>2216380000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>2209521000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>2221894000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>2227008000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>2194710000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>2134556000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>2013802000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>1863400000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>1687900000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>1381700000.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>1045100000.0</v>
       </c>
-      <c r="DG21">
+      <c r="DH21">
         <v>922100000.0</v>
       </c>
-      <c r="DH21">
+      <c r="DI21">
         <v>819100000.0</v>
       </c>
-      <c r="DI21">
+      <c r="DJ21">
         <v>429000000.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DK21">
         <v>186300000.0</v>
       </c>
-      <c r="DK21">
+      <c r="DL21">
         <v>50500000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:115">
+    <row r="22" spans="1:116">
       <c r="A22" t="s">
         <v>49</v>
       </c>
       <c r="B22">
+        <v>294000000.0</v>
+      </c>
+      <c r="C22">
         <v>256000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>240000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>234000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>242000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>227000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>200000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>211000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>219000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>208000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>205000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>201000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>210000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>222000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>232000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>193000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>199000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>179000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>164000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>166000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>174000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>114000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>125000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>108000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>107000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>115000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>120000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>130000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>135000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>123000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>109000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>104000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>94000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>84000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>75000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>82000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>78000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>75000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>68000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>72000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>71000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>74000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>69000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>77000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>81000000.0</v>
       </c>
       <c r="AT22">
         <v>81000000.0</v>
       </c>
       <c r="AU22">
+        <v>81000000.0</v>
+      </c>
+      <c r="AV22">
         <v>78000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>112000000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>119000000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>102000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>70000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>91000000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>111000000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>103000000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>68000000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>89000000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>102000000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>85000000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>44000000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>56000000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>70000000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>63000000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>39000000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>48000000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>60000000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>46000000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>44000000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>52000000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>55000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>59000000.0</v>
       </c>
       <c r="BS22">
         <v>59000000.0</v>
       </c>
       <c r="BT22">
+        <v>59000000.0</v>
+      </c>
+      <c r="BU22">
         <v>78000000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>94000000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>95000000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>91000000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>123000000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>162000000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>169000000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>139000000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>174000000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>195000000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>211000000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>174000000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>180000000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>178000000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>149000000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>119000000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>123242000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>119617000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>114140000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>105987000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>111415000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>110488000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>107781000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>91798000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>93190000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>107071000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>103891000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>85764000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>105064000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>114570000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>127829000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>133380000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>142078000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>156258000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>145797000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>129500000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>160300000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>149300000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>98800000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DH22">
         <v>71000000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DI22">
         <v>74900000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DJ22">
         <v>33300000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DK22">
         <v>14900000.0</v>
       </c>
-      <c r="DK22">
+      <c r="DL22">
         <v>3800000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:115">
+    <row r="23" spans="1:116">
       <c r="A23" t="s">
         <v>50</v>
       </c>
       <c r="B23">
+        <v>31314000000.0</v>
+      </c>
+      <c r="C23">
         <v>29888000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>29866000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>30065000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>29206000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>28050000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>28163000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>28412000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>27613000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>26658000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>25589000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>25832000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>25506000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>24629000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>24183000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>21419000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>20820000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>20169000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>20292000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>20306000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>19641000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>17542000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>17868000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>17908000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>17900000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>18868000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>18970000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>19405000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>19047000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>18586000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>18133000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>16354000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>15108000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>14688000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>15030000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>13744000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>13284000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>11822000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>11988000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>12275000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>12120000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>11784000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>12083000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>12598000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>12605000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>12282000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>12467000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>12483000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>12467000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>11247000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>11231000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>11563000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>11326000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>10921000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>11026000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>10992000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>10942000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>7297000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>4143000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>4005000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>3952000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>3692000000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>3693000000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>3744000000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>3574000000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>3584000000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>3859000000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>3895000000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>3918000000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>3977000000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>4191000000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>5612000000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>5609000000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>5872000000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>5842000000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>5717000000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>5668000000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>5410000000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>5366000000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>5488000000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>5530000000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>5361000000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>5274000000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>5188000000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>5093000000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>4901000000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>4882000000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>4848735000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>4833242000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>4786387000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>4722141000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>4910860000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>4833756000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>4692076000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>4690557000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>5103020000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>5010814000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>4725662000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>5025904000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>5308246000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>5314646000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>5077500000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>5123933000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>5265150000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>5080622000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>4764482000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>4497700000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>4526000000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>3892000000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>3053600000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>2634700000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>2557000000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>889200000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>450100000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>169100000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:115">
+    <row r="24" spans="1:116">
       <c r="A24" t="s">
         <v>51</v>
       </c>
       <c r="B24">
+        <v>12689000000.0</v>
+      </c>
+      <c r="C24">
         <v>12263000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>12652000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>12600000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>12098000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>11502000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>12228000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>11884000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>11520000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>11318000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>10053000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>10580000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>10493000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>11492000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>11209000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>9754000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>9761000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>8528000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>8779000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>9216000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>9219000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>8497000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>8978000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>9266000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>9599000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>10743000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>10431000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>10691000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>10700000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>10596000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>10769000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>9182000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>8086000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>8412000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>8717000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>7677000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>7571000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>6772000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>7193000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>7393000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>7265000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>7203000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>7555000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>7876000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>7820000000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>7482000000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>7434000000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>7477000000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>7394000000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>6774000000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>6569000000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>6952000000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>6732000000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>6597000000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>6734000000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>6779000000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>6923000000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>5645000000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>2647000000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>2616000000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>2629000000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>2664000000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>2700000000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>2816000000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>2711000000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>2706000000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>2950000000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>3093000000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>3166000000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>3221000000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>3332000000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>3579000000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>2983000000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>2559000000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>2701000000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>2681000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2655000000.0</v>
       </c>
       <c r="BZ24">
         <v>2655000000.0</v>
       </c>
       <c r="CA24">
+        <v>2655000000.0</v>
+      </c>
+      <c r="CB24">
         <v>2665000000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>2957000000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>3116000000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>3128000000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>3125000000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>3158000000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>3176000000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>3143000000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>3132000000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>3142720000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>3089660000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>3227739000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>3013137000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>2777481000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>2812561000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>2760181000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>2555929000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>2890586000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>2936325000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>2801558000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>2536738000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>2998443000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>3059748000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>3051190000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>2941580000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>3101333000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>2913621000.0</v>
       </c>
-      <c r="DB24">
+      <c r="DC24">
         <v>2789746000.0</v>
       </c>
-      <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
+      <c r="DL24"/>
     </row>
-    <row r="25" spans="1:115">
+    <row r="25" spans="1:116">
       <c r="A25" t="s">
         <v>52</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25">
         <v>12652000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>12600000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>12098000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>11502000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>12228000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>11884000000.0</v>
       </c>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>10580000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>10493000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>11492000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>11209000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>9754000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>9761000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>8528000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>8779000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>9216000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>9308000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>8497000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>8978000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>9351000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>9599000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>10743000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>10431000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>10691000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>10700000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>10676000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>10844000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>9182000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>8086000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>8412000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>8717000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>7677000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>7571000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>6772000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>7193000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>7393000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>7265000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>7203000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>7555000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>7876000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>7820000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>7482000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>7434000000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>7477000000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>7394000000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>6774000000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>6569000000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>6952000000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>6732000000.0</v>
       </c>
-      <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
@@ -11702,52 +11757,53 @@
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
       <c r="DJ25"/>
       <c r="DK25"/>
+      <c r="DL25"/>
     </row>
-    <row r="26" spans="1:115">
+    <row r="26" spans="1:116">
       <c r="A26" t="s">
         <v>53</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
@@ -11821,52 +11877,53 @@
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
+      <c r="DL26"/>
     </row>
-    <row r="27" spans="1:115">
+    <row r="27" spans="1:116">
       <c r="A27" t="s">
         <v>54</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -11940,478 +11997,484 @@
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
+      <c r="DL27"/>
     </row>
-    <row r="28" spans="1:115">
+    <row r="28" spans="1:116">
       <c r="A28" t="s">
         <v>55</v>
       </c>
       <c r="B28">
+        <v>15273000000.0</v>
+      </c>
+      <c r="C28">
         <v>14863000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>16018000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>14700000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>13907000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>13451000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>14332000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>13936000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>13410000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>12942000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>12299000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>12634000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>12606000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>12406000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>12117000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>10464000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>10386000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>10012000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>10364000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>10399000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>10454000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>9345000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>10207000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>10401000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>10810000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>11614000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>12087000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>12126000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>12117000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>12051000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>11704000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>10013000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>8869000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>8860000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>9088000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>8047000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>7877000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>7012000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>7478000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>7705000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>7576000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>7534000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>7983000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>8344000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>8210000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>7818000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>7894000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>7927000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>7845000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>6812000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>6998000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>7457000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>7223000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>7017000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>7258000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>7362000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>7303000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>5990000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>3006000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>2991000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>2918000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>2658000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>2726000000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>2769000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>2805000000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>2810000000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>2906000000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>2953000000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>3050000000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>3136000000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>3268000000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>3524000000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>2915000000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>2201000000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>2189000000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>2647000000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>2672000000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>2612000000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>2583000000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>2817000000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>2908000000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>2797000000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>2836000000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>3007000000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>2922000000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>2801000000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>2864000000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>2993553000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>3017276000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>2879045000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>2737639000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>2479583000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>2555608000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>2500703000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>2493567000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>2583410000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>2629123000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>2487058000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>2432196000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>2667927000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>2723613000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>2724988000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>2640983000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>2769618000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>2580429000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>2454844000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>2242300000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>2183500000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>1928100000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>1149700000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>1294200000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>1213700000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>383700000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>-28300000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>-67500000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:115">
+    <row r="29" spans="1:116">
       <c r="A29" t="s">
         <v>56</v>
       </c>
       <c r="B29">
+        <v>23454000000.0</v>
+      </c>
+      <c r="C29">
         <v>22854000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>23197000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>23148000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>22420000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>21711000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>22028000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>21975000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>21170000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>20525000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>19648000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>19784000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>19351000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>18778000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>18432000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>16263000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>15867000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>15572000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>15676000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>15587000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>15254000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>13827000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>14227000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>14212000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>14312000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>15232000000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -12456,539 +12519,543 @@
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
+      <c r="DL29"/>
     </row>
-    <row r="30" spans="1:115">
+    <row r="30" spans="1:116">
       <c r="A30" t="s">
         <v>57</v>
       </c>
       <c r="B30">
+        <v>2797000000.0</v>
+      </c>
+      <c r="C30">
         <v>2561000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>2510000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>2579000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>2368000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>2298000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>2410000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>2396000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>2260000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>2221000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>2235000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>2277000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>2138000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>2034000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>2004000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>1934000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>1744000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>1607000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>1680000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>1608000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>1418000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>1258000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>1319000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>1324000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>1226000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>1413000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>1581000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>1595000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>1525000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>1487000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>1545000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>1438000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>1203000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>1154000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>1233000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>1151000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>990000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>854000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>920000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>929000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>867000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>833000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>930000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>994000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>894000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>848000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>940000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>941000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>844000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>752000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>804000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>807000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>751000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>725000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>793000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>804000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>704000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>417000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>464000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>453000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>407000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>341000000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>377000000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>399000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>344000000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>320000000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>337000000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>369000000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>375000000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>359000000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>454000000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>507000000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>478000000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>452000000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>519000000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>582000000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>553000000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>500000000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>502000000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>615000000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>566000000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>494000000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>511000000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>584000000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>517000000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>443000000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>490000000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>547450000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>495056000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>448445000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>483000000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>535376000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>488607000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>422266000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>466000000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>541538000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>499482000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>422181000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>450273000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>539311000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>490555000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>420579000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>469594000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>549803000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>498892000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>403050000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>435000000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>455800000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>355600000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>260400000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>233300000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>232400000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>67200000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>31400000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>7500000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:115">
+    <row r="31" spans="1:116">
       <c r="A31" t="s">
         <v>58</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>1236000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>7414000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>7130000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>7062000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>310000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>6046000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>6084000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>5991000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-637000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-1327000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>4745000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>4545000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-1687000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-1989000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-2310000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-2219000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-2454000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-2675000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-2835000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-2739000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-1874000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-1730000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-1882000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-1851000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-2041000000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-2318000000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-2210000000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-2354000000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-2510000000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-2582000000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-2625000000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-2672000000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-2708000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2801000000.0</v>
       </c>
       <c r="AT31">
         <v>-2801000000.0</v>
       </c>
       <c r="AU31">
+        <v>-2801000000.0</v>
+      </c>
+      <c r="AV31">
         <v>-2580000000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-2619000000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-2704000000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-2092000000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-2123000000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-2296000000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-2448000000.0</v>
       </c>
-      <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
@@ -13006,131 +13073,134 @@
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
       <c r="CR31"/>
       <c r="CS31"/>
       <c r="CT31"/>
       <c r="CU31"/>
       <c r="CV31"/>
       <c r="CW31"/>
       <c r="CX31"/>
       <c r="CY31"/>
       <c r="CZ31"/>
       <c r="DA31"/>
       <c r="DB31"/>
       <c r="DC31"/>
       <c r="DD31"/>
       <c r="DE31"/>
       <c r="DF31"/>
       <c r="DG31"/>
       <c r="DH31"/>
       <c r="DI31"/>
       <c r="DJ31"/>
       <c r="DK31"/>
+      <c r="DL31"/>
     </row>
-    <row r="32" spans="1:115">
+    <row r="32" spans="1:116">
       <c r="A32" t="s">
         <v>59</v>
       </c>
       <c r="B32">
+        <v>-1110000000.0</v>
+      </c>
+      <c r="C32">
         <v>-816000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-211000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-428000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-580000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-553000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-74000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-705000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-750000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>-355000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>-704000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>-695000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>-972000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>342000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>278000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>63000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>141000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>-587000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>-452000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>-552000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>-390000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>163000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>127000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>-188000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>-299000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>218000000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
@@ -13175,547 +13245,553 @@
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
       <c r="DB32"/>
       <c r="DC32"/>
       <c r="DD32"/>
       <c r="DE32"/>
       <c r="DF32"/>
       <c r="DG32"/>
       <c r="DH32"/>
       <c r="DI32"/>
       <c r="DJ32"/>
       <c r="DK32"/>
+      <c r="DL32"/>
     </row>
-    <row r="33" spans="1:115">
+    <row r="33" spans="1:116">
       <c r="A33" t="s">
         <v>60</v>
       </c>
       <c r="B33">
+        <v>27721000000.0</v>
+      </c>
+      <c r="C33">
         <v>26577000000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>26258000000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>26282000000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>25686000000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>24809000000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>24914000000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>25091000000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>24394000000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>23649000000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>22656000000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>22854000000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>22668000000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>22007000000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>21460000000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>19092000000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>18656000000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>18159000000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>18141000000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>18106000000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>17487000000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>15538000000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>15851000000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>16180000000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>16278000000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>16654000000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>17128000000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>17524000000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>17207000000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>16866000000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>16372000000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>14662000000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>13602000000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>13098000000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>13258000000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>12105000000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>11801000000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>10502000000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>10627000000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>10921000000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>10856000000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>10602000000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>10789000000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>11172000000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>11169000000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>10830000000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>10921000000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>11105000000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>11071000000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>9847000000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>9869000000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>10149000000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>9963000000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>9610000000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>9683000000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>9881000000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>9923000000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>6641000000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>3420000000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>3347000000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>3279000000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>2959000000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>2968000000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>3032000000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>3043000000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>3073000000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>3154000000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>3216000000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>3253000000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>3355000000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>3488000000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>4831000000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>4841000000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>4682000000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>4722000000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>4798000000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>4740000000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>4516000000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>4361000000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>4436000000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>4421000000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>4182000000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>4058000000.0</v>
       </c>
-      <c r="CF33"/>
       <c r="CG33"/>
       <c r="CH33"/>
       <c r="CI33"/>
-      <c r="CJ33">
+      <c r="CJ33"/>
+      <c r="CK33">
         <v>3914361000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>4020816000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>3978460000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>3919127000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>4037014000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>4050147000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>3978166000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>3982039000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>4298183000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>4228341000.0</v>
       </c>
-      <c r="CT33">
+      <c r="CU33">
         <v>4005202000.0</v>
       </c>
-      <c r="CU33">
+      <c r="CV33">
         <v>4338143000.0</v>
       </c>
-      <c r="CV33">
+      <c r="CW33">
         <v>4461497000.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>4489501000.0</v>
       </c>
-      <c r="CX33">
+      <c r="CY33">
         <v>4335083000.0</v>
       </c>
-      <c r="CY33">
+      <c r="CZ33">
         <v>4382082000.0</v>
       </c>
-      <c r="CZ33">
+      <c r="DA33">
         <v>4395892000.0</v>
       </c>
-      <c r="DA33">
+      <c r="DB33">
         <v>4299473000.0</v>
       </c>
-      <c r="DB33">
+      <c r="DC33">
         <v>4080234000.0</v>
       </c>
-      <c r="DC33">
+      <c r="DD33">
         <v>3827900000.0</v>
       </c>
-      <c r="DD33">
+      <c r="DE33">
         <v>3746100000.0</v>
       </c>
-      <c r="DE33">
+      <c r="DF33">
         <v>3252900000.0</v>
       </c>
-      <c r="DF33">
+      <c r="DG33">
         <v>2485400000.0</v>
       </c>
-      <c r="DG33">
+      <c r="DH33">
         <v>2250600000.0</v>
       </c>
-      <c r="DH33">
+      <c r="DI33">
         <v>2191200000.0</v>
       </c>
-      <c r="DI33">
+      <c r="DJ33">
         <v>760300000.0</v>
       </c>
-      <c r="DJ33">
+      <c r="DK33">
         <v>339000000.0</v>
       </c>
-      <c r="DK33">
+      <c r="DL33">
         <v>86200000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:115">
+    <row r="34" spans="1:116">
       <c r="A34" t="s">
         <v>61</v>
       </c>
       <c r="B34">
+        <v>210000000.0</v>
+      </c>
+      <c r="C34">
         <v>198000000.0</v>
       </c>
-      <c r="C34"/>
-      <c r="D34">
+      <c r="D34"/>
+      <c r="E34">
         <v>219000000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>225000000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>202000000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>24000000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>225000000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>183000000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>200000000.0</v>
       </c>
-      <c r="K34"/>
-      <c r="L34">
+      <c r="L34"/>
+      <c r="M34">
         <v>176000000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>1065000000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>1024000000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>796000000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>155000000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>786000000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>772000000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>765000000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>159000000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>154000000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>686000000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>687000000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>662000000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>653000000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>616000000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>624000000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>621000000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>591000000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>583000000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>83000000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>123000000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>120000000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>122000000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>120000000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>71000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>69000000.0</v>
       </c>
       <c r="AL34">
         <v>69000000.0</v>
       </c>
       <c r="AM34">
+        <v>69000000.0</v>
+      </c>
+      <c r="AN34">
         <v>67000000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>60000000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>55000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>54000000.0</v>
       </c>
       <c r="AQ34">
         <v>54000000.0</v>
       </c>
       <c r="AR34">
-        <v>55000000.0</v>
+        <v>54000000.0</v>
       </c>
       <c r="AS34">
         <v>55000000.0</v>
       </c>
       <c r="AT34">
+        <v>55000000.0</v>
+      </c>
+      <c r="AU34">
         <v>60000000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>65000000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>83000000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>80000000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>67000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>69000000.0</v>
       </c>
       <c r="AZ34">
         <v>69000000.0</v>
       </c>
       <c r="BA34">
+        <v>69000000.0</v>
+      </c>
+      <c r="BB34">
         <v>65000000.0</v>
       </c>
-      <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
@@ -13733,720 +13809,725 @@
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
       <c r="CS34"/>
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
       <c r="DB34"/>
       <c r="DC34"/>
       <c r="DD34"/>
       <c r="DE34"/>
       <c r="DF34"/>
       <c r="DG34"/>
       <c r="DH34"/>
       <c r="DI34"/>
       <c r="DJ34"/>
       <c r="DK34"/>
+      <c r="DL34"/>
     </row>
-    <row r="35" spans="1:115">
+    <row r="35" spans="1:116">
       <c r="A35" t="s">
         <v>62</v>
       </c>
       <c r="B35">
+        <v>17387000000.0</v>
+      </c>
+      <c r="C35">
         <v>16793000000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>17079000000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>16854000000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>16071000000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>15467000000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>16218000000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>15805000000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>15363000000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>15174000000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>13822000000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>14403000000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>14282000000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>15219000000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>14676000000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>12802000000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>12751000000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>11488000000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>11698000000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>12071000000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>12003000000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>10956000000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>11433000000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>11831000000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>12072000000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>13237000000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>12942000000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>13112000000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>13034000000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>12973000000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>12614000000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>10933000000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>9715000000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>9989000000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>10256000000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>9760000000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>9592000000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>8752000000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>9156000000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>9316000000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>9110000000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>9054000000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>9374000000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>9584000000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>9571000000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>9232000000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>9191000000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>8972000000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>8914000000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>8322000000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>8097000000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>8416000000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>8125000000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>7957000000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>8101000000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>7983000000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>8126000000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>6161000000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>3215000000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>3112000000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>3132000000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>3111000000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>3144000000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>3235000000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>3117000000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>3151000000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>3417000000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>3546000000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>3615000000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>3677000000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>3793000000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>4269000000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>3610000000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>3182000000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>3304000000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>3253000000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>3234000000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>3200000000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>3229000000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>3297000000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>3409000000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>3402000000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>3414000000.0</v>
       </c>
-      <c r="CF35"/>
       <c r="CG35"/>
       <c r="CH35"/>
       <c r="CI35"/>
-      <c r="CJ35">
+      <c r="CJ35"/>
+      <c r="CK35">
         <v>3560801000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>3504973000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>3359477000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>3430470000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>3269193000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>3224037000.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>3160116000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>3152014000.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>3330799000.0</v>
       </c>
-      <c r="CS35">
+      <c r="CT35">
         <v>3054890000.0</v>
       </c>
-      <c r="CT35">
+      <c r="CU35">
         <v>2892630000.0</v>
       </c>
-      <c r="CU35">
+      <c r="CV35">
         <v>2922700000.0</v>
       </c>
-      <c r="CV35">
+      <c r="CW35">
         <v>3457782000.0</v>
       </c>
-      <c r="CW35">
+      <c r="CX35">
         <v>3461867000.0</v>
       </c>
-      <c r="CX35">
+      <c r="CY35">
         <v>3075868000.0</v>
       </c>
-      <c r="CY35">
+      <c r="CZ35">
         <v>3017835000.0</v>
       </c>
-      <c r="CZ35">
+      <c r="DA35">
         <v>3176813000.0</v>
       </c>
-      <c r="DA35">
+      <c r="DB35">
         <v>2953689000.0</v>
       </c>
-      <c r="DB35">
+      <c r="DC35">
         <v>2736999000.0</v>
       </c>
-      <c r="DC35">
+      <c r="DD35">
         <v>2557300000.0</v>
       </c>
-      <c r="DD35">
+      <c r="DE35">
         <v>2519300000.0</v>
       </c>
-      <c r="DE35">
+      <c r="DF35">
         <v>2201100000.0</v>
       </c>
-      <c r="DF35">
+      <c r="DG35">
         <v>1440900000.0</v>
       </c>
-      <c r="DG35">
+      <c r="DH35">
         <v>1486600000.0</v>
       </c>
-      <c r="DH35">
+      <c r="DI35">
         <v>1256300000.0</v>
       </c>
-      <c r="DI35">
+      <c r="DJ35">
         <v>414900000.0</v>
       </c>
-      <c r="DJ35">
+      <c r="DK35">
         <v>37400000.0</v>
       </c>
-      <c r="DK35">
+      <c r="DL35">
         <v>6800000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:115">
+    <row r="36" spans="1:116">
       <c r="A36" t="s">
         <v>63</v>
       </c>
       <c r="B36">
+        <v>63000000.0</v>
+      </c>
+      <c r="C36">
         <v>16230000000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>16133000000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>16466000000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>56000000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>53000000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>49000000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>48000000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>47000000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>44000000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>43000000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>48000000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>49000000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>45000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>47000000.0</v>
       </c>
       <c r="P36">
         <v>47000000.0</v>
       </c>
       <c r="Q36">
+        <v>47000000.0</v>
+      </c>
+      <c r="R36">
         <v>41000000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>38000000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>42000000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>44000000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>42000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38000000.0</v>
       </c>
       <c r="W36">
         <v>38000000.0</v>
       </c>
       <c r="X36">
+        <v>38000000.0</v>
+      </c>
+      <c r="Y36">
         <v>30000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21000000.0</v>
       </c>
       <c r="Z36">
         <v>21000000.0</v>
       </c>
       <c r="AA36">
-        <v>19000000.0</v>
+        <v>21000000.0</v>
       </c>
       <c r="AB36">
         <v>19000000.0</v>
       </c>
       <c r="AC36">
+        <v>19000000.0</v>
+      </c>
+      <c r="AD36">
         <v>18000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16000000.0</v>
       </c>
       <c r="AE36">
         <v>16000000.0</v>
       </c>
       <c r="AF36">
-        <v>15000000.0</v>
+        <v>16000000.0</v>
       </c>
       <c r="AG36">
         <v>15000000.0</v>
       </c>
       <c r="AH36">
+        <v>15000000.0</v>
+      </c>
+      <c r="AI36">
         <v>13000000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>10000000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>11000000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>10000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000000.0</v>
       </c>
       <c r="AM36">
         <v>6000000.0</v>
       </c>
       <c r="AN36">
-        <v>10000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="AO36">
         <v>10000000.0</v>
       </c>
       <c r="AP36">
+        <v>10000000.0</v>
+      </c>
+      <c r="AQ36">
         <v>9000000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>10000000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>93000000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>95000000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>118000000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>97000000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>101000000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>108000000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>117000000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>103000000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>105000000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>109000000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>113000000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>119000000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>124000000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>128000000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>2982000000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>65000000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>57000000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>60000000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>2347000000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>68000000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>61000000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>65000000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>68000000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>75000000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>63000000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>67000000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>62000000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>66000000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>71000000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>76000000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>50000000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>52000000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>58000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>62000000.0</v>
       </c>
       <c r="BZ36">
         <v>62000000.0</v>
       </c>
       <c r="CA36">
+        <v>62000000.0</v>
+      </c>
+      <c r="CB36">
         <v>65000000.0</v>
       </c>
-      <c r="CB36"/>
       <c r="CC36"/>
-      <c r="CD36">
+      <c r="CD36"/>
+      <c r="CE36">
         <v>2123000000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>2252000000.0</v>
       </c>
-      <c r="CF36"/>
       <c r="CG36"/>
       <c r="CH36"/>
-      <c r="CI36">
+      <c r="CI36"/>
+      <c r="CJ36">
         <v>2123000000.0</v>
       </c>
-      <c r="CJ36"/>
       <c r="CK36"/>
       <c r="CL36"/>
       <c r="CM36"/>
       <c r="CN36"/>
       <c r="CO36"/>
       <c r="CP36"/>
       <c r="CQ36"/>
       <c r="CR36"/>
       <c r="CS36"/>
       <c r="CT36"/>
       <c r="CU36"/>
       <c r="CV36"/>
       <c r="CW36"/>
       <c r="CX36"/>
       <c r="CY36"/>
       <c r="CZ36"/>
       <c r="DA36"/>
-      <c r="DB36">
-[...1 lines deleted...]
-      </c>
+      <c r="DB36"/>
       <c r="DC36">
         <v>-100000.0</v>
       </c>
-      <c r="DD36"/>
-      <c r="DE36">
+      <c r="DD36">
+        <v>-100000.0</v>
+      </c>
+      <c r="DE36"/>
+      <c r="DF36">
         <v>100000.0</v>
       </c>
-      <c r="DF36"/>
       <c r="DG36"/>
       <c r="DH36"/>
-      <c r="DI36">
+      <c r="DI36"/>
+      <c r="DJ36">
         <v>299000000.0</v>
       </c>
-      <c r="DJ36">
+      <c r="DK36">
         <v>140800000.0</v>
       </c>
-      <c r="DK36">
+      <c r="DL36">
         <v>33400000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:115">
+    <row r="37" spans="1:116">
       <c r="A37" t="s">
         <v>64</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
-      <c r="AF37">
-[...1 lines deleted...]
-      </c>
+      <c r="AF37"/>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
@@ -14481,58 +14562,60 @@
       </c>
       <c r="AY37">
         <v>0.0</v>
       </c>
       <c r="AZ37">
         <v>0.0</v>
       </c>
       <c r="BA37">
         <v>0.0</v>
       </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
       <c r="BC37">
         <v>0.0</v>
       </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
-      <c r="BG37"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BG37">
+        <v>0.0</v>
+      </c>
+      <c r="BH37"/>
       <c r="BI37">
         <v>0.0</v>
       </c>
-      <c r="BJ37"/>
+      <c r="BJ37">
+        <v>0.0</v>
+      </c>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
@@ -14542,1653 +14625,1665 @@
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
       <c r="CR37"/>
       <c r="CS37"/>
       <c r="CT37"/>
       <c r="CU37"/>
       <c r="CV37"/>
       <c r="CW37"/>
       <c r="CX37"/>
       <c r="CY37"/>
       <c r="CZ37"/>
       <c r="DA37"/>
       <c r="DB37"/>
       <c r="DC37"/>
       <c r="DD37"/>
       <c r="DE37"/>
       <c r="DF37"/>
       <c r="DG37"/>
       <c r="DH37"/>
       <c r="DI37"/>
       <c r="DJ37"/>
       <c r="DK37"/>
+      <c r="DL37"/>
     </row>
-    <row r="38" spans="1:115">
+    <row r="38" spans="1:116">
       <c r="A38" t="s">
         <v>65</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>64000000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>61000000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>56000000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>53000000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>49000000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>48000000.0</v>
       </c>
-      <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>48000000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>49000000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>45000000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>47000000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>11600000000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>11070000000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>10642000000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>10602000000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>44000000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>42000000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>8514000000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>8743000000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>9071000000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>9107000000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>9443000000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>9806000000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>10183000000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>18000000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>16000000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>9616000000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>8925000000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>8228000000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>4953000000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>4967000000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>4263000000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>4276000000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>3969000000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>4008000000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>4059000000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>4094000000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>4135000000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>4158000000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>4298000000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>4348000000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>4414000000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>4475000000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>4536000000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>4619000000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>4033000000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>4074000000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>4130000000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>4166000000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>4227000000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>4289000000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>4352000000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>4409000000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>3396000000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>437000000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>389000000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>378000000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>290000000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>295000000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>288000000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>292000000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>298000000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>306000000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>295000000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>297000000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>291000000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>295000000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>1464000000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>1471000000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>1446000000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>1456000000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>1465000000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>1459000000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>1447000000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>1441000000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>1493000000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>1512000000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>1503000000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>1515000000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>1492000000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>1446000000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>1444000000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>1450000000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>1442112000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>1589113000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>1593859000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>1441034000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>1732340000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>1732153000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CQ38">
         <v>1721697000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CR38">
         <v>1711012000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CS38">
         <v>2109586000.0</v>
       </c>
-      <c r="CS38">
+      <c r="CT38">
         <v>2133252000.0</v>
       </c>
-      <c r="CT38">
+      <c r="CU38">
         <v>2061644000.0</v>
       </c>
-      <c r="CU38">
+      <c r="CV38">
         <v>2207701000.0</v>
       </c>
-      <c r="CV38">
+      <c r="CW38">
         <v>2388238000.0</v>
       </c>
-      <c r="CW38">
+      <c r="CX38">
         <v>2393406000.0</v>
       </c>
-      <c r="CX38">
+      <c r="CY38">
         <v>2389701000.0</v>
       </c>
-      <c r="CY38">
+      <c r="CZ38">
         <v>2331501000.0</v>
       </c>
-      <c r="CZ38">
+      <c r="DA38">
         <v>2340372000.0</v>
       </c>
-      <c r="DA38">
+      <c r="DB38">
         <v>2227363000.0</v>
       </c>
-      <c r="DB38">
+      <c r="DC38">
         <v>2114301000.0</v>
       </c>
-      <c r="DC38"/>
       <c r="DD38"/>
       <c r="DE38"/>
       <c r="DF38"/>
       <c r="DG38"/>
       <c r="DH38"/>
       <c r="DI38"/>
       <c r="DJ38"/>
       <c r="DK38"/>
+      <c r="DL38"/>
     </row>
-    <row r="39" spans="1:115">
+    <row r="39" spans="1:116">
       <c r="A39" t="s">
         <v>66</v>
       </c>
       <c r="B39">
+        <v>390000000.0</v>
+      </c>
+      <c r="C39">
         <v>338000000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>399000000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>458000000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>362000000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>174000000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>182000000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>235000000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>273000000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>151000000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>130000000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>216000000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>263000000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>267000000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>381000000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>124000000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>153000000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>123000000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>163000000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>106000000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>226000000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>354000000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>371000000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>122000000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>162000000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>173000000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>89000000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>96000000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>105000000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>58000000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>64000000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>85000000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>92000000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>74000000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>112000000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>82000000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>77000000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>54000000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>61000000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>56000000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>61000000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>56000000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>116000000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>184000000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>261000000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>266000000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>122000000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>157000000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>263000000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>319000000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>313000000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>391000000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>368000000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>336000000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>376000000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>150000000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>172000000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>128000000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>179000000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>123000000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>139000000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>124000000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>106000000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>95000000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>97000000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>125000000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>155000000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>109000000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>110000000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>108000000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>113000000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>130000000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>116000000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>128000000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>129000000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>102000000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>109000000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>121000000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>245000000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>123000000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>140000000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>143000000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>422000000.0</v>
       </c>
-      <c r="CF39"/>
       <c r="CG39"/>
       <c r="CH39"/>
       <c r="CI39"/>
-      <c r="CJ39">
+      <c r="CJ39"/>
+      <c r="CK39">
         <v>114515000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>125369000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>118198000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>118000000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>150707000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>154111000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>150935000.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>132000000.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>146183000.0</v>
       </c>
-      <c r="CS39">
+      <c r="CT39">
         <v>151968000.0</v>
       </c>
-      <c r="CT39">
+      <c r="CU39">
         <v>163138000.0</v>
       </c>
-      <c r="CU39">
+      <c r="CV39">
         <v>124398000.0</v>
       </c>
-      <c r="CV39">
+      <c r="CW39">
         <v>171858000.0</v>
       </c>
-      <c r="CW39">
+      <c r="CX39">
         <v>183885000.0</v>
       </c>
-      <c r="CX39">
+      <c r="CY39">
         <v>167807000.0</v>
       </c>
-      <c r="CY39">
+      <c r="CZ39">
         <v>104493000.0</v>
       </c>
-      <c r="CZ39">
+      <c r="DA39">
         <v>145662000.0</v>
       </c>
-      <c r="DA39">
+      <c r="DB39">
         <v>92807000.0</v>
       </c>
-      <c r="DB39">
+      <c r="DC39">
         <v>100499000.0</v>
       </c>
-      <c r="DC39">
+      <c r="DD39">
         <v>81500000.0</v>
       </c>
-      <c r="DD39">
+      <c r="DE39">
         <v>132700000.0</v>
       </c>
-      <c r="DE39">
+      <c r="DF39">
         <v>114400000.0</v>
       </c>
-      <c r="DF39">
+      <c r="DG39">
         <v>98200000.0</v>
       </c>
-      <c r="DG39">
+      <c r="DH39">
         <v>59400000.0</v>
       </c>
-      <c r="DH39">
+      <c r="DI39">
         <v>36700000.0</v>
       </c>
-      <c r="DI39">
+      <c r="DJ39">
         <v>22900000.0</v>
       </c>
-      <c r="DJ39">
+      <c r="DK39">
         <v>10000000.0</v>
       </c>
-      <c r="DK39">
+      <c r="DL39">
         <v>3000000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:115">
+    <row r="40" spans="1:116">
       <c r="A40" t="s">
         <v>67</v>
       </c>
       <c r="B40">
+        <v>1552000000.0</v>
+      </c>
+      <c r="C40">
         <v>1419000000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>1466000000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>1387000000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>1374000000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>1345000000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>854000000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>1300000000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>1251000000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>1318000000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>741000000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>1104000000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>1027000000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>1007000000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>690000000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>972000000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>898000000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>809000000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>554000000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>807000000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>795000000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>694000000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>446000000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>675000000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>799000000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>658000000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>488000000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>831000000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>788000000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>751000000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>518000000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>503000000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>470000000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>402000000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>465000000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>467000000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>408000000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>358000000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>258000000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>402000000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>323000000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>349000000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>295000000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>403000000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>309000000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>497000000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>372000000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>572000000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>500000000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>382000000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>300000000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>422000000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>362000000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>396000000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>378000000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>455000000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>395000000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>291000000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>231000000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>245000000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>211000000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>189000000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>208000000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>234000000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>195000000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>219000000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>208000000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>215000000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>196000000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>191000000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>257000000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>246000000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>262000000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>216000000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>294000000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>273000000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>263000000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>224000000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>344000000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>423000000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>435000000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>390000000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>291000000.0</v>
       </c>
-      <c r="CF40"/>
       <c r="CG40"/>
       <c r="CH40"/>
-      <c r="CI40">
+      <c r="CI40"/>
+      <c r="CJ40">
         <v>107000000.0</v>
       </c>
-      <c r="CJ40"/>
       <c r="CK40"/>
       <c r="CL40"/>
-      <c r="CM40">
+      <c r="CM40"/>
+      <c r="CN40">
         <v>272000000.0</v>
       </c>
-      <c r="CN40"/>
       <c r="CO40"/>
       <c r="CP40"/>
-      <c r="CQ40">
+      <c r="CQ40"/>
+      <c r="CR40">
         <v>38000.0</v>
       </c>
-      <c r="CR40"/>
       <c r="CS40"/>
       <c r="CT40"/>
-      <c r="CU40">
+      <c r="CU40"/>
+      <c r="CV40">
         <v>106642000.0</v>
       </c>
-      <c r="CV40"/>
       <c r="CW40"/>
       <c r="CX40"/>
       <c r="CY40"/>
       <c r="CZ40"/>
       <c r="DA40"/>
       <c r="DB40"/>
       <c r="DC40"/>
       <c r="DD40"/>
       <c r="DE40"/>
       <c r="DF40"/>
       <c r="DG40"/>
-      <c r="DH40">
+      <c r="DH40"/>
+      <c r="DI40">
         <v>155400000.0</v>
       </c>
-      <c r="DI40"/>
       <c r="DJ40"/>
-      <c r="DK40">
+      <c r="DK40"/>
+      <c r="DL40">
         <v>4600000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:115">
+    <row r="41" spans="1:116">
       <c r="A41" t="s">
         <v>68</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>2933000000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>2870000000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>2825000000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>2418000000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>2357000000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>2335000000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>2298000000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>2240000000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>2065000000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>1918000000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>1906000000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>1956000000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>1941000000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>1964000000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>1978000000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>1899000000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>1837000000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>1800000000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>1770000000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>1751000000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>1629000000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>122000000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>120000000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>71000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>69000000.0</v>
       </c>
       <c r="AL41">
         <v>69000000.0</v>
       </c>
       <c r="AM41">
+        <v>69000000.0</v>
+      </c>
+      <c r="AN41">
         <v>67000000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>60000000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>55000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>54000000.0</v>
       </c>
       <c r="AQ41">
         <v>54000000.0</v>
       </c>
       <c r="AR41">
-        <v>55000000.0</v>
+        <v>54000000.0</v>
       </c>
       <c r="AS41">
         <v>55000000.0</v>
       </c>
       <c r="AT41">
+        <v>55000000.0</v>
+      </c>
+      <c r="AU41">
         <v>60000000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>65000000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>83000000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>80000000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>67000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>69000000.0</v>
       </c>
       <c r="AZ41">
         <v>69000000.0</v>
       </c>
       <c r="BA41">
+        <v>69000000.0</v>
+      </c>
+      <c r="BB41">
         <v>65000000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>67000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>65000000.0</v>
       </c>
       <c r="BD41">
         <v>65000000.0</v>
       </c>
       <c r="BE41">
+        <v>65000000.0</v>
+      </c>
+      <c r="BF41">
         <v>62000000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>60000000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>59000000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>58000000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>60000000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>62000000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>59000000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>35000000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>37000000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>40000000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>43000000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>39000000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>42000000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>46000000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>47000000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>59000000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>65000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>64000000.0</v>
       </c>
       <c r="BW41">
         <v>64000000.0</v>
       </c>
       <c r="BX41">
+        <v>64000000.0</v>
+      </c>
+      <c r="BY41">
         <v>100000000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>130000000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>106000000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>101000000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>423000000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>435000000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>390000000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>289000000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>367000000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>304000000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>302000000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>216000000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>279082000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CL41">
         <v>295628000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CM41">
         <v>207000000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CN41">
         <v>87589000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CO41">
         <v>226575000.0</v>
       </c>
-      <c r="CO41">
+      <c r="CP41">
         <v>181109000.0</v>
       </c>
-      <c r="CP41">
+      <c r="CQ41">
         <v>179181000.0</v>
       </c>
-      <c r="CQ41">
+      <c r="CR41">
         <v>57702000.0</v>
       </c>
-      <c r="CR41">
+      <c r="CS41">
         <v>161885000.0</v>
       </c>
-      <c r="CS41">
+      <c r="CT41">
         <v>134274000.0</v>
       </c>
-      <c r="CT41">
+      <c r="CU41">
         <v>137320000.0</v>
       </c>
-      <c r="CU41">
+      <c r="CV41">
         <v>68045000.0</v>
       </c>
-      <c r="CV41">
+      <c r="CW41">
         <v>191936000.0</v>
       </c>
-      <c r="CW41">
+      <c r="CX41">
         <v>172013000.0</v>
       </c>
-      <c r="CX41">
+      <c r="CY41">
         <v>125850000.0</v>
       </c>
-      <c r="CY41">
+      <c r="CZ41">
         <v>136225000.0</v>
       </c>
-      <c r="CZ41">
+      <c r="DA41">
         <v>211960000.0</v>
       </c>
-      <c r="DA41">
+      <c r="DB41">
         <v>246396000.0</v>
       </c>
-      <c r="DB41">
+      <c r="DC41">
         <v>165402000.0</v>
       </c>
-      <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
       <c r="DG41"/>
       <c r="DH41"/>
       <c r="DI41"/>
       <c r="DJ41"/>
       <c r="DK41"/>
+      <c r="DL41"/>
     </row>
-    <row r="42" spans="1:115">
+    <row r="42" spans="1:116">
       <c r="A42" t="s">
         <v>69</v>
       </c>
       <c r="B42">
+        <v>-7349000000.0</v>
+      </c>
+      <c r="C42">
         <v>-7011000000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>-6627000000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>-6022000000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>-5430000000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>-5042000000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>-4787000000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>-4414000000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>-4058000000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>-3705000000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>-3315000000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>-3071000000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>-2839000000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>-2610000000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>-2331000000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>-2353000000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>-2149000000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>-1684000000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>-1390000000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>-1419000000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>-1451000000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>-1484000000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>-1475000000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>-1494000000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>-1507000000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>-1522000000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>-1260000000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>-1071000000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>-875000000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>-686000000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>-462000000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>-280000000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>-99000000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>45000000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>251000000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>245000000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>223000000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>199000000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>211000000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>233000000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>374000000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>507000000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>637000000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>795000000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>893000000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>1039000000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>1368000000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>1541000000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>1673000000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>1820000000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>1865000000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>1852000000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>1896000000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>1933000000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>1913000000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>1865000000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>1859000000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>490000000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>487000000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>478000000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>472000000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>491000000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>492000000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>490000000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>489000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>487000000.0</v>
       </c>
       <c r="BO42">
         <v>487000000.0</v>
       </c>
       <c r="BP42">
+        <v>487000000.0</v>
+      </c>
+      <c r="BQ42">
         <v>469000000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>468000000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>467000000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>466000000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>465000000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>1062000000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>1495000000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>1494000000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>1479000000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>1457000000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>1430000000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>1421000000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>1424000000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>1417000000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>1333000000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>1345000000.0</v>
       </c>
-      <c r="CF42"/>
       <c r="CG42"/>
       <c r="CH42"/>
       <c r="CI42"/>
-      <c r="CJ42">
+      <c r="CJ42"/>
+      <c r="CK42">
         <v>1345812000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>1340329000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>1586091000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>1473745000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>1328891000.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>1340859000.0</v>
       </c>
-      <c r="CP42">
+      <c r="CQ42">
         <v>1345128000.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CR42">
         <v>1341005000.0</v>
       </c>
-      <c r="CR42">
+      <c r="CS42">
         <v>1309800000.0</v>
       </c>
-      <c r="CS42">
+      <c r="CT42">
         <v>1581837000.0</v>
       </c>
-      <c r="CT42">
+      <c r="CU42">
         <v>1576626000.0</v>
       </c>
-      <c r="CU42">
+      <c r="CV42">
         <v>1518078000.0</v>
       </c>
-      <c r="CV42">
+      <c r="CW42">
         <v>1241748000.0</v>
       </c>
-      <c r="CW42">
+      <c r="CX42">
         <v>1241127000.0</v>
       </c>
-      <c r="CX42">
+      <c r="CY42">
         <v>1507833000.0</v>
       </c>
-      <c r="CY42">
+      <c r="CZ42">
         <v>1507656000.0</v>
       </c>
-      <c r="CZ42">
+      <c r="DA42">
         <v>1186380000.0</v>
       </c>
-      <c r="DA42">
+      <c r="DB42">
         <v>1186243000.0</v>
       </c>
-      <c r="DB42">
+      <c r="DC42">
         <v>1217124000.0</v>
       </c>
-      <c r="DC42">
+      <c r="DD42">
         <v>1217000000.0</v>
       </c>
-      <c r="DD42">
+      <c r="DE42">
         <v>1217500000.0</v>
       </c>
-      <c r="DE42">
+      <c r="DF42">
         <v>1549600000.0</v>
       </c>
-      <c r="DF42">
+      <c r="DG42">
         <v>1513800000.0</v>
       </c>
-      <c r="DG42">
+      <c r="DH42">
         <v>689400000.0</v>
       </c>
-      <c r="DH42">
+      <c r="DI42">
         <v>689500000.0</v>
       </c>
-      <c r="DI42">
+      <c r="DJ42">
         <v>410100000.0</v>
       </c>
-      <c r="DJ42">
+      <c r="DK42">
         <v>381900000.0</v>
       </c>
-      <c r="DK42">
+      <c r="DL42">
         <v>157700000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:115">
+    <row r="43" spans="1:116">
       <c r="A43" t="s">
         <v>70</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -16262,204 +16357,203 @@
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
       <c r="CR43"/>
       <c r="CS43"/>
       <c r="CT43"/>
       <c r="CU43"/>
       <c r="CV43"/>
       <c r="CW43"/>
       <c r="CX43"/>
       <c r="CY43"/>
       <c r="CZ43"/>
       <c r="DA43"/>
       <c r="DB43"/>
       <c r="DC43"/>
       <c r="DD43"/>
       <c r="DE43"/>
       <c r="DF43"/>
       <c r="DG43"/>
       <c r="DH43"/>
       <c r="DI43"/>
       <c r="DJ43"/>
       <c r="DK43"/>
+      <c r="DL43"/>
     </row>
-    <row r="44" spans="1:115">
+    <row r="44" spans="1:116">
       <c r="A44" t="s">
         <v>71</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-      <c r="AF44">
-[...1 lines deleted...]
-      </c>
+      <c r="AF44"/>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
         <v>0.0</v>
       </c>
       <c r="AP44">
         <v>0.0</v>
       </c>
       <c r="AQ44">
         <v>0.0</v>
       </c>
       <c r="AR44">
         <v>0.0</v>
       </c>
       <c r="AS44">
-        <v>1000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AT44">
         <v>1000000.0</v>
       </c>
       <c r="AU44">
+        <v>1000000.0</v>
+      </c>
+      <c r="AV44">
         <v>2000000.0</v>
       </c>
-      <c r="AV44">
+      <c r="AW44">
         <v>3000000.0</v>
       </c>
-      <c r="AW44">
+      <c r="AX44">
         <v>10000000.0</v>
       </c>
-      <c r="AX44">
+      <c r="AY44">
         <v>11000000.0</v>
       </c>
-      <c r="AY44">
+      <c r="AZ44">
         <v>20000000.0</v>
       </c>
-      <c r="AZ44">
+      <c r="BA44">
         <v>22000000.0</v>
       </c>
-      <c r="BA44">
+      <c r="BB44">
         <v>26000000.0</v>
       </c>
-      <c r="BB44">
+      <c r="BC44">
         <v>29000000.0</v>
       </c>
-      <c r="BC44">
+      <c r="BD44">
         <v>31000000.0</v>
       </c>
-      <c r="BD44">
+      <c r="BE44">
         <v>33000000.0</v>
       </c>
-      <c r="BE44">
+      <c r="BF44">
         <v>35000000.0</v>
       </c>
-      <c r="BF44">
+      <c r="BG44">
         <v>37000000.0</v>
       </c>
-      <c r="BG44">
+      <c r="BH44">
         <v>39000000.0</v>
       </c>
-      <c r="BH44">
+      <c r="BI44">
         <v>41000000.0</v>
       </c>
-      <c r="BI44">
+      <c r="BJ44">
         <v>44000000.0</v>
       </c>
-      <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
-      <c r="CJ44">
-[...1 lines deleted...]
-      </c>
+      <c r="CJ44"/>
       <c r="CK44">
         <v>5000.0</v>
       </c>
       <c r="CL44">
         <v>5000.0</v>
       </c>
       <c r="CM44">
         <v>5000.0</v>
       </c>
       <c r="CN44">
         <v>5000.0</v>
       </c>
       <c r="CO44">
         <v>5000.0</v>
       </c>
       <c r="CP44">
         <v>5000.0</v>
       </c>
       <c r="CQ44">
         <v>5000.0</v>
       </c>
       <c r="CR44">
         <v>5000.0</v>
       </c>
       <c r="CS44">
@@ -16470,1559 +16564,1572 @@
       </c>
       <c r="CU44">
         <v>5000.0</v>
       </c>
       <c r="CV44">
         <v>5000.0</v>
       </c>
       <c r="CW44">
         <v>5000.0</v>
       </c>
       <c r="CX44">
         <v>5000.0</v>
       </c>
       <c r="CY44">
         <v>5000.0</v>
       </c>
       <c r="CZ44">
         <v>5000.0</v>
       </c>
       <c r="DA44">
         <v>5000.0</v>
       </c>
       <c r="DB44">
         <v>5000.0</v>
       </c>
-      <c r="DC44"/>
+      <c r="DC44">
+        <v>5000.0</v>
+      </c>
       <c r="DD44"/>
       <c r="DE44"/>
       <c r="DF44"/>
       <c r="DG44"/>
       <c r="DH44"/>
       <c r="DI44"/>
       <c r="DJ44"/>
       <c r="DK44"/>
+      <c r="DL44"/>
     </row>
-    <row r="45" spans="1:115">
+    <row r="45" spans="1:116">
       <c r="A45" t="s">
         <v>72</v>
       </c>
       <c r="B45">
+        <v>19896000000.0</v>
+      </c>
+      <c r="C45">
         <v>18679000000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>28667000000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>18806000000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>18154000000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>17254000000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>26527000000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>17496000000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>16854000000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>16076000000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>24776000000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>16286000000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>16020000000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>15386000000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>14935000000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>13002000000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>11024000000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>9741000000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>9997000000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>10302000000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>10361000000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>10688000000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>11060000000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>11401000000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>11036000000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>10640000000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>10214000000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>9439000000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>8693000000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>8145000000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>8291000000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>7842000000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>7525000000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>6533000000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>6619000000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>6862000000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>6762000000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>6467000000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>6631000000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>6874000000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>6821000000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>6416000000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>6446000000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>6569000000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>6452000000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>5814000000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>5795000000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>6019000000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>5797000000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>5383000000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>5394000000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>5529000000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>5514000000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>3245000000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>2983000000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>2958000000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>2900000000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>2669000000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>2673000000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>2744000000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>2751000000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>2775000000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>2848000000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>2921000000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>2956000000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>3064000000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>3193000000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>3367000000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>3370000000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>3236000000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>3266000000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>3333000000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>3281000000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>3069000000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>2920000000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>3066000000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>3049000000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>2523000000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>397000000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>2781000000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>2698000000.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>2523000000.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>397000000.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>2586764000.0</v>
       </c>
-      <c r="CK45">
+      <c r="CL45">
         <v>2557072000.0</v>
       </c>
-      <c r="CL45">
+      <c r="CM45">
         <v>2510868000.0</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>2478093000.0</v>
       </c>
-      <c r="CN45">
+      <c r="CO45">
         <v>2304674000.0</v>
       </c>
-      <c r="CO45">
+      <c r="CP45">
         <v>2317994000.0</v>
       </c>
-      <c r="CP45">
+      <c r="CQ45">
         <v>2256469000.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CR45">
         <v>2271027000.0</v>
       </c>
-      <c r="CR45">
+      <c r="CS45">
         <v>2334780000.0</v>
       </c>
-      <c r="CS45">
+      <c r="CT45">
         <v>2255710000.0</v>
       </c>
-      <c r="CT45">
+      <c r="CU45">
         <v>2115432000.0</v>
       </c>
-      <c r="CU45">
+      <c r="CV45">
         <v>2130442000.0</v>
       </c>
-      <c r="CV45">
+      <c r="CW45">
         <v>2245117000.0</v>
       </c>
-      <c r="CW45">
+      <c r="CX45">
         <v>2279980000.0</v>
       </c>
-      <c r="CX45">
+      <c r="CY45">
         <v>2113189000.0</v>
       </c>
-      <c r="CY45">
+      <c r="CZ45">
         <v>2155074000.0</v>
       </c>
-      <c r="CZ45">
+      <c r="DA45">
         <v>2201182000.0</v>
       </c>
-      <c r="DA45">
+      <c r="DB45">
         <v>2164917000.0</v>
       </c>
-      <c r="DB45">
+      <c r="DC45">
         <v>2066432000.0</v>
       </c>
-      <c r="DC45">
+      <c r="DD45">
         <v>1964600000.0</v>
       </c>
-      <c r="DD45">
+      <c r="DE45">
         <v>2058200000.0</v>
       </c>
-      <c r="DE45">
+      <c r="DF45">
         <v>1871100000.0</v>
       </c>
-      <c r="DF45">
+      <c r="DG45">
         <v>1440300000.0</v>
       </c>
-      <c r="DG45">
+      <c r="DH45">
         <v>1328500000.0</v>
       </c>
-      <c r="DH45">
+      <c r="DI45">
         <v>1372100000.0</v>
       </c>
-      <c r="DI45"/>
       <c r="DJ45"/>
       <c r="DK45"/>
+      <c r="DL45"/>
     </row>
-    <row r="46" spans="1:115">
+    <row r="46" spans="1:116">
       <c r="A46" t="s">
         <v>73</v>
       </c>
       <c r="B46">
+        <v>19896000000.0</v>
+      </c>
+      <c r="C46">
         <v>2515000000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>2529000000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>2401000000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>18154000000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>17254000000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>17302000000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>17496000000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>16854000000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>16076000000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>16003000000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>16286000000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>16020000000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>15386000000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>14935000000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>13002000000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>12472000000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>12021000000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>11956000000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>11942000000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>11024000000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>9741000000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>9997000000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>10302000000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>10361000000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>10688000000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>11060000000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>11401000000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>11036000000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>10640000000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>10214000000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>9439000000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>8693000000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>8145000000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>8291000000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>7842000000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>7525000000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>6533000000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>6619000000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>6862000000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>6762000000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>6467000000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>6631000000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>6874000000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>6821000000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>6416000000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>6446000000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>6569000000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>6452000000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>5814000000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>5795000000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>6019000000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>5797000000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>5383000000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>5394000000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>5529000000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>5514000000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>3245000000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>2983000000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>2958000000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>2900000000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>386000000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>2673000000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>2744000000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>2751000000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>2775000000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>2848000000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>2921000000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>2956000000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>3064000000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>3193000000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>3367000000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>3370000000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>3236000000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>3266000000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>3333000000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>3281000000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>3069000000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>2920000000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>3066000000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>3049000000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>2822000000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>445000000.0</v>
       </c>
-      <c r="CF46"/>
       <c r="CG46"/>
       <c r="CH46"/>
       <c r="CI46"/>
-      <c r="CJ46">
+      <c r="CJ46"/>
+      <c r="CK46">
         <v>2586764000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>2557072000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>2510868000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>2478093000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>2304674000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>2317994000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>2256469000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>2271027000.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>2334780000.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>2255710000.0</v>
       </c>
-      <c r="CT46">
+      <c r="CU46">
         <v>2115432000.0</v>
       </c>
-      <c r="CU46">
+      <c r="CV46">
         <v>2130442000.0</v>
       </c>
-      <c r="CV46">
+      <c r="CW46">
         <v>2245117000.0</v>
       </c>
-      <c r="CW46">
+      <c r="CX46">
         <v>2279980000.0</v>
       </c>
-      <c r="CX46">
+      <c r="CY46">
         <v>2113189000.0</v>
       </c>
-      <c r="CY46">
+      <c r="CZ46">
         <v>2155074000.0</v>
       </c>
-      <c r="CZ46">
+      <c r="DA46">
         <v>2201182000.0</v>
       </c>
-      <c r="DA46">
+      <c r="DB46">
         <v>2164917000.0</v>
       </c>
-      <c r="DB46">
+      <c r="DC46">
         <v>2066432000.0</v>
       </c>
-      <c r="DC46">
+      <c r="DD46">
         <v>1964600000.0</v>
       </c>
-      <c r="DD46">
+      <c r="DE46">
         <v>2058200000.0</v>
       </c>
-      <c r="DE46">
+      <c r="DF46">
         <v>1871100000.0</v>
       </c>
-      <c r="DF46">
+      <c r="DG46">
         <v>1440300000.0</v>
       </c>
-      <c r="DG46">
+      <c r="DH46">
         <v>1328500000.0</v>
       </c>
-      <c r="DH46">
+      <c r="DI46">
         <v>1372100000.0</v>
       </c>
-      <c r="DI46">
+      <c r="DJ46">
         <v>32300000.0</v>
       </c>
-      <c r="DJ46">
+      <c r="DK46">
         <v>11900000.0</v>
       </c>
-      <c r="DK46">
+      <c r="DL46">
         <v>2300000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:115">
+    <row r="47" spans="1:116">
       <c r="A47" t="s">
         <v>74</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
         <v>18598000000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>18806000000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>18154000000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>17254000000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>17302000000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>17496000000.0</v>
       </c>
-      <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>16286000000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>16020000000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>15386000000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>14935000000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>1449000000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>1443000000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>1417000000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>1396000000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>11942000000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>11024000000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>1265000000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>1292000000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>9639000000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>9695000000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>10022000000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>604000000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>10751000000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>10417000000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>10018000000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>9600000000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>8910000000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>8213000000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>7678000000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>7824000000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>7391000000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>7525000000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>6533000000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>6619000000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>6862000000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>6762000000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>6467000000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>6631000000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>6874000000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>6821000000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>6416000000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>6446000000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>6146000000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>6452000000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>5406000000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>5795000000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>420000000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>417000000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>5383000000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>5394000000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>5529000000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>5514000000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>3245000000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>2983000000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>2958000000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>2900000000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>2669000000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>2673000000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>2744000000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>2751000000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>2775000000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>2848000000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>2921000000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>2956000000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>3064000000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>3193000000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>3367000000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>3370000000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>3236000000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>3266000000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>3333000000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>3281000000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>3069000000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>2920000000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>3066000000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>3049000000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>2822000000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>2697000000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>2781000000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>2698000000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>2523000000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>2520000000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>2586764000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>2557072000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>2535709000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>2478093000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>2304674000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>2317994000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CQ47">
         <v>2256469000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CR47">
         <v>2271027000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CS47">
         <v>2334780000.0</v>
       </c>
-      <c r="CS47">
+      <c r="CT47">
         <v>2284077000.0</v>
       </c>
-      <c r="CT47">
+      <c r="CU47">
         <v>2140714000.0</v>
       </c>
-      <c r="CU47">
+      <c r="CV47">
         <v>2157235000.0</v>
       </c>
-      <c r="CV47">
+      <c r="CW47">
         <v>2245117000.0</v>
       </c>
-      <c r="CW47">
+      <c r="CX47">
         <v>2279980000.0</v>
       </c>
-      <c r="CX47">
+      <c r="CY47">
         <v>2147801000.0</v>
       </c>
-      <c r="CY47">
+      <c r="CZ47">
         <v>2155074000.0</v>
       </c>
-      <c r="CZ47">
+      <c r="DA47">
         <v>2201182000.0</v>
       </c>
-      <c r="DA47">
+      <c r="DB47">
         <v>2164917000.0</v>
       </c>
-      <c r="DB47">
+      <c r="DC47">
         <v>2066432000.0</v>
       </c>
-      <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
       <c r="DG47"/>
       <c r="DH47"/>
       <c r="DI47"/>
       <c r="DJ47"/>
       <c r="DK47"/>
+      <c r="DL47"/>
     </row>
-    <row r="48" spans="1:115">
+    <row r="48" spans="1:116">
       <c r="A48" t="s">
         <v>75</v>
       </c>
       <c r="B48">
+        <v>16879000000.0</v>
+      </c>
+      <c r="C48">
         <v>16250000000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>15843000000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>15304000000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>14718000000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>14214000000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>13813000000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>13231000000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>12630000000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>12103000000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>11672000000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>11094000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>10493000000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>10003000000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>9656000000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>9017000000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>8411000000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>7918000000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>7551000000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>7070000000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>6661000000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>6368000000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>6165000000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>5868000000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>5660000000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>5448000000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>5275000000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>4937000000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>4546000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>4276000000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>4101000000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>3791000000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>3458000000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>3188000000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>3005000000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>2108000000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>1909000000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>1763000000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>1654000000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>1501000000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>1314000000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>1180000000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>1088000000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>919000000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>704000000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>618000000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>503000000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>309000000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>117000000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>23000000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>-37000000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>-177000000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>-320000000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>-403000000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>-424000000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>-465000000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>-538000000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>-486000000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>-499000000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>-528000000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>-593000000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>-620000000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>-600000000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>-579000000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>-602000000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>-614000000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>-574000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-548000000.0</v>
       </c>
       <c r="BQ48">
         <v>-548000000.0</v>
       </c>
       <c r="BR48">
+        <v>-548000000.0</v>
+      </c>
+      <c r="BS48">
         <v>-531000000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>-512000000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>341000000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>267000000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>469000000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>431000000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>278000000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>166000000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>99000000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>69000000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>16000000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>-79000000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>-135000000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>-155000000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>-204000000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>-280000000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>-330000000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>-342000000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>-325322000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>-260941000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>-423061000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>-189300000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>115833000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>83949000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>60558000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>69281000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>278232000.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>141647000.0</v>
       </c>
-      <c r="CT48">
+      <c r="CU48">
         <v>95339000.0</v>
       </c>
-      <c r="CU48">
+      <c r="CV48">
         <v>410480000.0</v>
       </c>
-      <c r="CV48">
+      <c r="CW48">
         <v>434932000.0</v>
       </c>
-      <c r="CW48">
+      <c r="CX48">
         <v>372880000.0</v>
       </c>
-      <c r="CX48">
+      <c r="CY48">
         <v>306895000.0</v>
       </c>
-      <c r="CY48">
+      <c r="CZ48">
         <v>355850000.0</v>
       </c>
-      <c r="CZ48">
+      <c r="DA48">
         <v>319476000.0</v>
       </c>
-      <c r="DA48">
+      <c r="DB48">
         <v>244085000.0</v>
       </c>
-      <c r="DB48">
+      <c r="DC48">
         <v>196886000.0</v>
       </c>
-      <c r="DC48">
+      <c r="DD48">
         <v>179500000.0</v>
       </c>
-      <c r="DD48">
+      <c r="DE48">
         <v>135100000.0</v>
       </c>
-      <c r="DE48">
+      <c r="DF48">
         <v>78900000.0</v>
       </c>
-      <c r="DF48">
+      <c r="DG48">
         <v>53000000.0</v>
       </c>
-      <c r="DG48">
+      <c r="DH48">
         <v>36800000.0</v>
       </c>
-      <c r="DH48">
+      <c r="DI48">
         <v>18500000.0</v>
       </c>
-      <c r="DI48">
+      <c r="DJ48">
         <v>8300000.0</v>
       </c>
-      <c r="DJ48">
+      <c r="DK48">
         <v>2700000.0</v>
       </c>
-      <c r="DK48"/>
+      <c r="DL48"/>
     </row>
-    <row r="49" spans="1:115">
+    <row r="49" spans="1:116">
       <c r="A49" t="s">
         <v>76</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>10493000000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>10003000000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>9656000000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>9017000000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>8411000000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>7918000000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>7551000000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>7070000000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>6661000000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>6368000000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>6165000000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>5868000000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>5660000000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>5448000000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>5275000000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>4937000000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>4546000000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>4276000000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>4101000000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>3791000000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>3458000000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>3188000000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>3005000000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>2108000000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>1909000000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>1763000000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>1654000000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>1501000000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>1314000000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>1180000000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>1088000000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>919000000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>704000000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>618000000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>503000000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>309000000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>117000000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>23000000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>-37000000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>-177000000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>-320000000.0</v>
       </c>
-      <c r="BB49">
-[...1 lines deleted...]
-      </c>
       <c r="BC49">
         <v>0.0</v>
       </c>
       <c r="BD49">
         <v>0.0</v>
       </c>
       <c r="BE49">
         <v>0.0</v>
       </c>
       <c r="BF49">
         <v>0.0</v>
       </c>
-      <c r="BG49"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BG49">
+        <v>0.0</v>
+      </c>
+      <c r="BH49"/>
       <c r="BI49">
         <v>0.0</v>
       </c>
-      <c r="BJ49"/>
+      <c r="BJ49">
+        <v>0.0</v>
+      </c>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
@@ -18032,186 +18139,189 @@
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
       <c r="CR49"/>
       <c r="CS49"/>
       <c r="CT49"/>
       <c r="CU49"/>
       <c r="CV49"/>
       <c r="CW49"/>
       <c r="CX49"/>
       <c r="CY49"/>
       <c r="CZ49"/>
       <c r="DA49"/>
       <c r="DB49"/>
       <c r="DC49"/>
       <c r="DD49"/>
       <c r="DE49"/>
       <c r="DF49"/>
       <c r="DG49"/>
       <c r="DH49"/>
       <c r="DI49"/>
       <c r="DJ49"/>
       <c r="DK49"/>
+      <c r="DL49"/>
     </row>
-    <row r="50" spans="1:115">
+    <row r="50" spans="1:116">
       <c r="A50" t="s">
         <v>77</v>
       </c>
       <c r="B50">
+        <v>1541000000.0</v>
+      </c>
+      <c r="C50">
         <v>1623000000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>1577000000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>1548000000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>1287000000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>1420000000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>1178000000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>1510000000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>1369000000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>1087000000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>1465000000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>1448000000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>1444000000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>156000000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>161000000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>156000000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>60000000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>960000000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>906000000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>888000000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>852000000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>585000000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>704000000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>700000000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>806000000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>854000000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>997000000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>973000000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>995000000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>930000000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>856000000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>896000000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>900000000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>726000000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>723000000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>8371000000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>8215000000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>577000000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>597000000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>609000000.0</v>
       </c>
-      <c r="AO50">
+      <c r="AP50">
         <v>576000000.0</v>
       </c>
-      <c r="AP50"/>
-      <c r="AQ50">
+      <c r="AQ50"/>
+      <c r="AR50">
         <v>607000000.0</v>
       </c>
-      <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
-      <c r="AU50">
+      <c r="AU50"/>
+      <c r="AV50">
         <v>618000000.0</v>
       </c>
-      <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
@@ -18235,712 +18345,717 @@
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
       <c r="CR50"/>
       <c r="CS50"/>
       <c r="CT50"/>
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
       <c r="CX50"/>
       <c r="CY50"/>
       <c r="CZ50"/>
       <c r="DA50"/>
       <c r="DB50"/>
       <c r="DC50"/>
       <c r="DD50"/>
       <c r="DE50"/>
       <c r="DF50"/>
       <c r="DG50"/>
       <c r="DH50"/>
       <c r="DI50"/>
       <c r="DJ50"/>
       <c r="DK50"/>
+      <c r="DL50"/>
     </row>
-    <row r="51" spans="1:115">
+    <row r="51" spans="1:116">
       <c r="A51" t="s">
         <v>78</v>
       </c>
       <c r="B51">
+        <v>15385000000.0</v>
+      </c>
+      <c r="C51">
         <v>15019000000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>16477000000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>15212000000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>14455000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>13993000000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>14789000000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>14415000000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>13877000000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>13371000000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>12662000000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>12918000000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>12833000000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>12505000000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>12223000000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>10540000000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>10454000000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>10113000000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>10508000000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>10719000000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>10790000000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>9623000000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>10409000000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>10575000000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>10937000000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>12127000000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>12139000000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>12186000000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>12192000000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>12103000000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>11747000000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>10078000000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>8986000000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>9138000000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>9440000000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>8371000000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>8215000000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>7349000000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>7790000000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>8002000000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>7841000000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>7753000000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>8162000000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>8515000000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>8410000000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>8075000000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>8052000000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>8095000000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>8015000000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>7039000000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>7173000000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>7582000000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>7356000000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>7164000000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>7364000000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>7430000000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>7344000000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>6016000000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>3042000000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>3017000000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>2976000000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>2863000000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>2929000000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>2939000000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>2835000000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>2830000000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>3075000000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>3102000000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>3175000000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>3232000000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>3345000000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>3590000000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>2995000000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>2716000000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>2570000000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>2759000000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>2776000000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>2716000000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>2702000000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>2957000000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>3116000000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>3128000000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>3152000000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>3158000000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>3176000000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>3143000000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>3167000000.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CK51">
         <v>3142720000.0</v>
       </c>
-      <c r="CK51">
+      <c r="CL51">
         <v>3089660000.0</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>3006189000.0</v>
       </c>
-      <c r="CM51">
+      <c r="CN51">
         <v>2817088000.0</v>
       </c>
-      <c r="CN51">
+      <c r="CO51">
         <v>2555931000.0</v>
       </c>
-      <c r="CO51">
+      <c r="CP51">
         <v>2586011000.0</v>
       </c>
-      <c r="CP51">
+      <c r="CQ51">
         <v>2533631000.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CR51">
         <v>2512798000.0</v>
       </c>
-      <c r="CR51">
+      <c r="CS51">
         <v>2607336000.0</v>
       </c>
-      <c r="CS51">
+      <c r="CT51">
         <v>2653075000.0</v>
       </c>
-      <c r="CT51">
+      <c r="CU51">
         <v>2518308000.0</v>
       </c>
-      <c r="CU51">
+      <c r="CV51">
         <v>2459522000.0</v>
       </c>
-      <c r="CV51">
+      <c r="CW51">
         <v>2698443000.0</v>
       </c>
-      <c r="CW51">
+      <c r="CX51">
         <v>2759748000.0</v>
       </c>
-      <c r="CX51">
+      <c r="CY51">
         <v>2751190000.0</v>
       </c>
-      <c r="CY51">
+      <c r="CZ51">
         <v>2675367000.0</v>
       </c>
-      <c r="CZ51">
+      <c r="DA51">
         <v>2801333000.0</v>
       </c>
-      <c r="DA51">
+      <c r="DB51">
         <v>2613621000.0</v>
       </c>
-      <c r="DB51">
+      <c r="DC51">
         <v>2489746000.0</v>
       </c>
-      <c r="DC51">
+      <c r="DD51">
         <v>2266100000.0</v>
       </c>
-      <c r="DD51">
+      <c r="DE51">
         <v>2214600000.0</v>
       </c>
-      <c r="DE51">
+      <c r="DF51">
         <v>1947900000.0</v>
       </c>
-      <c r="DF51">
+      <c r="DG51">
         <v>1260500000.0</v>
       </c>
-      <c r="DG51">
+      <c r="DH51">
         <v>1314600000.0</v>
       </c>
-      <c r="DH51">
+      <c r="DI51">
         <v>1235500000.0</v>
       </c>
-      <c r="DI51">
+      <c r="DJ51">
         <v>389200000.0</v>
       </c>
-      <c r="DJ51">
+      <c r="DK51">
         <v>26500000.0</v>
       </c>
-      <c r="DK51">
+      <c r="DL51">
         <v>1100000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:115">
+    <row r="52" spans="1:116">
       <c r="A52" t="s">
         <v>79</v>
       </c>
       <c r="B52">
+        <v>1541000000.0</v>
+      </c>
+      <c r="C52">
         <v>1623000000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>1577000000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>1548000000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>1287000000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>1420000000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>1472000000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>1510000000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>1369000000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>1087000000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>1714000000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>1448000000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>1444000000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>156000000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>372000000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>156000000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>60000000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>960000000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>1108000000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>888000000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>852000000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>585000000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>882000000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>700000000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>806000000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>854000000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>1175000000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>973000000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>995000000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>930000000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>903000000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>896000000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>900000000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>726000000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>723000000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>694000000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>644000000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>577000000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>597000000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>609000000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>576000000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>550000000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>607000000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>639000000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>590000000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>593000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>618000000.0</v>
       </c>
       <c r="AV52">
         <v>618000000.0</v>
       </c>
       <c r="AW52">
+        <v>618000000.0</v>
+      </c>
+      <c r="AX52">
         <v>621000000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>265000000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>604000000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>630000000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>624000000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>567000000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>630000000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>651000000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>421000000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>371000000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>395000000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>401000000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>347000000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>199000000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>229000000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>123000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>124000000.0</v>
       </c>
       <c r="BN52">
         <v>124000000.0</v>
       </c>
       <c r="BO52">
+        <v>124000000.0</v>
+      </c>
+      <c r="BP52">
         <v>125000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9000000.0</v>
       </c>
       <c r="BQ52">
         <v>9000000.0</v>
       </c>
       <c r="BR52">
+        <v>9000000.0</v>
+      </c>
+      <c r="BS52">
         <v>11000000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>13000000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>11000000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>12000000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>157000000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>15000000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>78000000.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>121000000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>61000000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CB52">
         <v>37000000.0</v>
       </c>
-      <c r="CB52"/>
       <c r="CC52"/>
       <c r="CD52"/>
       <c r="CE52"/>
       <c r="CF52"/>
       <c r="CG52"/>
       <c r="CH52"/>
       <c r="CI52"/>
       <c r="CJ52"/>
       <c r="CK52"/>
       <c r="CL52"/>
       <c r="CM52"/>
       <c r="CN52"/>
       <c r="CO52"/>
       <c r="CP52"/>
       <c r="CQ52"/>
       <c r="CR52"/>
       <c r="CS52"/>
       <c r="CT52"/>
       <c r="CU52"/>
       <c r="CV52"/>
       <c r="CW52"/>
       <c r="CX52"/>
       <c r="CY52"/>
       <c r="CZ52"/>
       <c r="DA52"/>
       <c r="DB52"/>
       <c r="DC52"/>
       <c r="DD52"/>
       <c r="DE52"/>
       <c r="DF52"/>
       <c r="DG52"/>
       <c r="DH52"/>
       <c r="DI52"/>
       <c r="DJ52"/>
-      <c r="DK52">
+      <c r="DK52"/>
+      <c r="DL52">
         <v>1100000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:115">
+    <row r="53" spans="1:116">
       <c r="A53" t="s">
         <v>80</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
-      <c r="AF53">
-[...1 lines deleted...]
-      </c>
+      <c r="AF53"/>
       <c r="AG53">
         <v>0.0</v>
       </c>
       <c r="AH53">
         <v>0.0</v>
       </c>
       <c r="AI53">
         <v>0.0</v>
       </c>
       <c r="AJ53">
         <v>0.0</v>
       </c>
       <c r="AK53">
         <v>0.0</v>
       </c>
       <c r="AL53">
         <v>0.0</v>
       </c>
       <c r="AM53">
         <v>0.0</v>
       </c>
       <c r="AN53">
         <v>0.0</v>
       </c>
       <c r="AO53">
@@ -18975,58 +19090,60 @@
       </c>
       <c r="AY53">
         <v>0.0</v>
       </c>
       <c r="AZ53">
         <v>0.0</v>
       </c>
       <c r="BA53">
         <v>0.0</v>
       </c>
       <c r="BB53">
         <v>0.0</v>
       </c>
       <c r="BC53">
         <v>0.0</v>
       </c>
       <c r="BD53">
         <v>0.0</v>
       </c>
       <c r="BE53">
         <v>0.0</v>
       </c>
       <c r="BF53">
         <v>0.0</v>
       </c>
-      <c r="BG53"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BG53">
+        <v>0.0</v>
+      </c>
+      <c r="BH53"/>
       <c r="BI53">
         <v>0.0</v>
       </c>
-      <c r="BJ53"/>
+      <c r="BJ53">
+        <v>0.0</v>
+      </c>
       <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
       <c r="CI53"/>
@@ -19036,88 +19153,87 @@
       <c r="CM53"/>
       <c r="CN53"/>
       <c r="CO53"/>
       <c r="CP53"/>
       <c r="CQ53"/>
       <c r="CR53"/>
       <c r="CS53"/>
       <c r="CT53"/>
       <c r="CU53"/>
       <c r="CV53"/>
       <c r="CW53"/>
       <c r="CX53"/>
       <c r="CY53"/>
       <c r="CZ53"/>
       <c r="DA53"/>
       <c r="DB53"/>
       <c r="DC53"/>
       <c r="DD53"/>
       <c r="DE53"/>
       <c r="DF53"/>
       <c r="DG53"/>
       <c r="DH53"/>
       <c r="DI53"/>
       <c r="DJ53"/>
       <c r="DK53"/>
+      <c r="DL53"/>
     </row>
-    <row r="54" spans="1:115">
+    <row r="54" spans="1:116">
       <c r="A54" t="s">
         <v>81</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-      <c r="AF54">
-[...1 lines deleted...]
-      </c>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
@@ -19152,58 +19268,60 @@
       </c>
       <c r="AY54">
         <v>0.0</v>
       </c>
       <c r="AZ54">
         <v>0.0</v>
       </c>
       <c r="BA54">
         <v>0.0</v>
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
-      <c r="BG54"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BG54">
+        <v>0.0</v>
+      </c>
+      <c r="BH54"/>
       <c r="BI54">
         <v>0.0</v>
       </c>
-      <c r="BJ54"/>
+      <c r="BJ54">
+        <v>0.0</v>
+      </c>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
@@ -19213,1476 +19331,1487 @@
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
       <c r="CR54"/>
       <c r="CS54"/>
       <c r="CT54"/>
       <c r="CU54"/>
       <c r="CV54"/>
       <c r="CW54"/>
       <c r="CX54"/>
       <c r="CY54"/>
       <c r="CZ54"/>
       <c r="DA54"/>
       <c r="DB54"/>
       <c r="DC54"/>
       <c r="DD54"/>
       <c r="DE54"/>
       <c r="DF54"/>
       <c r="DG54"/>
       <c r="DH54"/>
       <c r="DI54"/>
       <c r="DJ54"/>
       <c r="DK54"/>
+      <c r="DL54"/>
     </row>
-    <row r="55" spans="1:115">
+    <row r="55" spans="1:116">
       <c r="A55" t="s">
         <v>82</v>
       </c>
       <c r="B55">
+        <v>31314000000.0</v>
+      </c>
+      <c r="C55">
         <v>29888000000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>29866000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>30065000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>29206000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>28050000000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>28163000000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>28412000000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>27613000000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>26658000000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>25589000000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>25832000000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>25506000000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>24629000000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>24183000000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>21419000000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>20820000000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>20169000000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>20292000000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>20306000000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>19641000000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>17542000000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>17868000000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>17908000000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>17900000000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>18868000000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>18970000000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>19405000000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>19047000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>18586000000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>18133000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>16354000000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>15108000000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>14688000000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>15030000000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>13744000000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>13284000000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>11822000000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>11988000000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>12275000000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>12120000000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>11784000000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>12083000000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>12598000000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>12605000000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>12282000000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>12467000000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>12483000000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>12467000000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>11247000000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>11231000000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>11563000000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>11326000000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>10921000000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>11026000000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>10992000000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>10942000000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>7297000000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>4143000000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>4005000000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>3952000000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>3692000000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>3693000000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>3744000000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>3574000000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>3584000000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>3859000000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>3895000000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>3918000000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>3977000000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>4191000000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>5612000000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>5609000000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>5872000000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>5842000000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>5717000000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>5668000000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>5410000000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>5366000000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>5488000000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>5530000000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>5361000000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>5274000000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>5188000000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>5093000000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>4901000000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>4882000000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>4848735000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>4833242000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>4786387000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>4722141000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>4910860000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>4833756000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>4692076000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>4690557000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>5103020000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>5010814000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>4725662000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>5025904000.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>5308246000.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>5314646000.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>5077500000.0</v>
       </c>
-      <c r="CY55">
+      <c r="CZ55">
         <v>5123933000.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DA55">
         <v>5265150000.0</v>
       </c>
-      <c r="DA55">
+      <c r="DB55">
         <v>5080622000.0</v>
       </c>
-      <c r="DB55">
+      <c r="DC55">
         <v>4764482000.0</v>
       </c>
-      <c r="DC55">
+      <c r="DD55">
         <v>4497700000.0</v>
       </c>
-      <c r="DD55">
+      <c r="DE55">
         <v>4526000000.0</v>
       </c>
-      <c r="DE55">
+      <c r="DF55">
         <v>3892000000.0</v>
       </c>
-      <c r="DF55">
+      <c r="DG55">
         <v>3053600000.0</v>
       </c>
-      <c r="DG55">
+      <c r="DH55">
         <v>2634700000.0</v>
       </c>
-      <c r="DH55">
+      <c r="DI55">
         <v>2557000000.0</v>
       </c>
-      <c r="DI55">
+      <c r="DJ55">
         <v>889200000.0</v>
       </c>
-      <c r="DJ55">
+      <c r="DK55">
         <v>450100000.0</v>
       </c>
-      <c r="DK55">
+      <c r="DL55">
         <v>169100000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:115">
+    <row r="56" spans="1:116">
       <c r="A56" t="s">
         <v>83</v>
       </c>
       <c r="B56">
+        <v>3593000000.0</v>
+      </c>
+      <c r="C56">
         <v>3311000000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>3608000000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>3783000000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>3520000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>3241000000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>3249000000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>3321000000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>3219000000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>3009000000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>2933000000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>2978000000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>2838000000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>2622000000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>2723000000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>2327000000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>2164000000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>2010000000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>2151000000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>2200000000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>2154000000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>2004000000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>2017000000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>1728000000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>1622000000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>2214000000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>1842000000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>1881000000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>1840000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>1720000000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>1761000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>1692000000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>1506000000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>1590000000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>1772000000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>1639000000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>1483000000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>1320000000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>1361000000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>1354000000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>1264000000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>1182000000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>1294000000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>1426000000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>1436000000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>1452000000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>1546000000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>1378000000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>1396000000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>1400000000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>1362000000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>1414000000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>1363000000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>1311000000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>1343000000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>1111000000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>1019000000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>656000000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>723000000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>658000000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>673000000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>733000000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>725000000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>712000000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>531000000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>511000000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>705000000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>679000000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>665000000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>622000000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>703000000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>781000000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>768000000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>1190000000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>1120000000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>919000000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>928000000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>894000000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>1005000000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>1052000000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>1109000000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>1179000000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>1216000000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>1073000000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>1069000000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>1050000000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>1032000000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>934374000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>812426000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>807927000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>803014000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>873846000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>783609000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>713910000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>708518000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>804837000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>782473000.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>720460000.0</v>
       </c>
-      <c r="CU56">
+      <c r="CV56">
         <v>687761000.0</v>
       </c>
-      <c r="CV56">
+      <c r="CW56">
         <v>846749000.0</v>
       </c>
-      <c r="CW56">
+      <c r="CX56">
         <v>825145000.0</v>
       </c>
-      <c r="CX56">
+      <c r="CY56">
         <v>742417000.0</v>
       </c>
-      <c r="CY56">
+      <c r="CZ56">
         <v>741851000.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DA56">
         <v>869258000.0</v>
       </c>
-      <c r="DA56">
+      <c r="DB56">
         <v>781149000.0</v>
       </c>
-      <c r="DB56">
+      <c r="DC56">
         <v>684248000.0</v>
       </c>
-      <c r="DC56">
+      <c r="DD56">
         <v>669800000.0</v>
       </c>
-      <c r="DD56">
+      <c r="DE56">
         <v>779900000.0</v>
       </c>
-      <c r="DE56">
+      <c r="DF56">
         <v>639100000.0</v>
       </c>
-      <c r="DF56">
+      <c r="DG56">
         <v>568200000.0</v>
       </c>
-      <c r="DG56">
+      <c r="DH56">
         <v>384100000.0</v>
       </c>
-      <c r="DH56">
+      <c r="DI56">
         <v>365800000.0</v>
       </c>
-      <c r="DI56">
+      <c r="DJ56">
         <v>128900000.0</v>
       </c>
-      <c r="DJ56">
+      <c r="DK56">
         <v>111100000.0</v>
       </c>
-      <c r="DK56">
+      <c r="DL56">
         <v>82900000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:115">
+    <row r="57" spans="1:116">
       <c r="A57" t="s">
         <v>84</v>
       </c>
       <c r="B57">
+        <v>4703000000.0</v>
+      </c>
+      <c r="C57">
         <v>4127000000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>3819000000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>4211000000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>4100000000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>3794000000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>3323000000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>4026000000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>3969000000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>3364000000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>3637000000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>3673000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>3810000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>2280000000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>2445000000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>2264000000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>2023000000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>2597000000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>2603000000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>2752000000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>2544000000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>1841000000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>1890000000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>1916000000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>1921000000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>1996000000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>2198000000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>2643000000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>2535000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>2238000000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>2116000000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>2087000000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>2229000000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>1641000000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>1668000000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>1773000000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>1744000000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>1317000000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>1184000000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>1420000000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>1508000000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>1229000000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>1233000000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>1517000000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>1582000000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>1555000000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>1478000000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>1695000000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>1746000000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>1101000000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>1286000000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>1418000000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>1592000000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>1369000000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>1351000000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>1514000000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>1421000000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>1046000000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>864000000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>879000000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>840000000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>610000000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>569000000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>524000000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>507000000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>481000000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>461000000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>367000000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>349000000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>356000000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>427000000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>468000000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>585000000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>648000000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>520000000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>599000000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>732000000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>629000000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>599000000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>690000000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>719000000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>708000000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>631000000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>610000000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>640000000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>558000000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>540000000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>262128000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>252548000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>239994000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>150796000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>212103000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>217533000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>191657000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>207038000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>269491000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>252655000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>190454000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>204773000.0</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>253813000.0</v>
       </c>
-      <c r="CW57">
+      <c r="CX57">
         <v>312014000.0</v>
       </c>
-      <c r="CX57">
+      <c r="CY57">
         <v>205864000.0</v>
       </c>
-      <c r="CY57">
+      <c r="CZ57">
         <v>260155000.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DA57">
         <v>281352000.0</v>
       </c>
-      <c r="DA57">
+      <c r="DB57">
         <v>395238000.0</v>
       </c>
-      <c r="DB57">
+      <c r="DC57">
         <v>313200000.0</v>
       </c>
-      <c r="DC57">
+      <c r="DD57">
         <v>242900000.0</v>
       </c>
-      <c r="DD57">
+      <c r="DE57">
         <v>353500000.0</v>
       </c>
-      <c r="DE57">
+      <c r="DF57">
         <v>249200000.0</v>
       </c>
-      <c r="DF57">
+      <c r="DG57">
         <v>197600000.0</v>
       </c>
-      <c r="DG57">
+      <c r="DH57">
         <v>121900000.0</v>
       </c>
-      <c r="DH57">
+      <c r="DI57">
         <v>292700000.0</v>
       </c>
-      <c r="DI57">
+      <c r="DJ57">
         <v>55900000.0</v>
       </c>
-      <c r="DJ57">
+      <c r="DK57">
         <v>28100000.0</v>
       </c>
-      <c r="DK57">
+      <c r="DL57">
         <v>11400000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:115">
+    <row r="58" spans="1:116">
       <c r="A58" t="s">
         <v>85</v>
       </c>
       <c r="B58">
+        <v>22090000000.0</v>
+      </c>
+      <c r="C58">
         <v>20920000000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>20898000000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>21065000000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>20171000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>19261000000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>19541000000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>19831000000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>19332000000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>18538000000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>17459000000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>18076000000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>18092000000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>17499000000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>17121000000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>15066000000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>14774000000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>14085000000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>14301000000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>14823000000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>14547000000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>12797000000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>13323000000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>13747000000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>13993000000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>15233000000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>15140000000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>15755000000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>15569000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>15211000000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>14730000000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>13020000000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>11944000000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>11630000000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>11924000000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>11533000000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>11336000000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>10069000000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>10340000000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>10736000000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>10618000000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>10283000000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>10607000000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>11101000000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>11153000000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>10787000000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>10669000000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>10667000000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>10660000000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>9423000000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>9383000000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>9834000000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>9717000000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>9326000000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>9452000000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>9497000000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>9547000000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>7207000000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>4079000000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>3991000000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>3972000000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>3721000000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>3713000000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>3759000000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>3624000000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>3632000000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>3878000000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>3913000000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>3964000000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>4033000000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>4220000000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>4737000000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>4195000000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>3830000000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>3824000000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>3852000000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>3966000000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>3829000000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>3828000000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>3987000000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>4128000000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>4110000000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>4045000000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>4007000000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>4003000000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>3859000000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>3856000000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>3822929000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>3757521000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>3599471000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>3581266000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>3481296000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>3441570000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>3351773000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>3359052000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>3600290000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>3307545000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>3083084000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>3127473000.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>3711595000.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>3773881000.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>3281732000.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>3277990000.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DA58">
         <v>3458165000.0</v>
       </c>
-      <c r="DA58">
+      <c r="DB58">
         <v>3348927000.0</v>
       </c>
-      <c r="DB58">
+      <c r="DC58">
         <v>3050199000.0</v>
       </c>
-      <c r="DC58">
+      <c r="DD58">
         <v>2800200000.0</v>
       </c>
-      <c r="DD58">
+      <c r="DE58">
         <v>2872800000.0</v>
       </c>
-      <c r="DE58">
+      <c r="DF58">
         <v>2450300000.0</v>
       </c>
-      <c r="DF58">
+      <c r="DG58">
         <v>1638500000.0</v>
       </c>
-      <c r="DG58">
+      <c r="DH58">
         <v>1608500000.0</v>
       </c>
-      <c r="DH58">
+      <c r="DI58">
         <v>1549000000.0</v>
       </c>
-      <c r="DI58">
+      <c r="DJ58">
         <v>470800000.0</v>
       </c>
-      <c r="DJ58">
+      <c r="DK58">
         <v>65500000.0</v>
       </c>
-      <c r="DK58">
+      <c r="DL58">
         <v>11400000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:115">
+    <row r="59" spans="1:116">
       <c r="A59" t="s">
         <v>86</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-      <c r="AF59">
-[...1 lines deleted...]
-      </c>
+      <c r="AF59"/>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
       <c r="AO59">
@@ -20717,58 +20846,60 @@
       </c>
       <c r="AY59">
         <v>0.0</v>
       </c>
       <c r="AZ59">
         <v>0.0</v>
       </c>
       <c r="BA59">
         <v>0.0</v>
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
-      <c r="BG59"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BG59">
+        <v>0.0</v>
+      </c>
+      <c r="BH59"/>
       <c r="BI59">
         <v>0.0</v>
       </c>
-      <c r="BJ59"/>
+      <c r="BJ59">
+        <v>0.0</v>
+      </c>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
@@ -20778,553 +20909,557 @@
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
       <c r="CR59"/>
       <c r="CS59"/>
       <c r="CT59"/>
       <c r="CU59"/>
       <c r="CV59"/>
       <c r="CW59"/>
       <c r="CX59"/>
       <c r="CY59"/>
       <c r="CZ59"/>
       <c r="DA59"/>
       <c r="DB59"/>
       <c r="DC59"/>
       <c r="DD59"/>
       <c r="DE59"/>
       <c r="DF59"/>
       <c r="DG59"/>
       <c r="DH59"/>
       <c r="DI59"/>
       <c r="DJ59"/>
       <c r="DK59"/>
+      <c r="DL59"/>
     </row>
-    <row r="60" spans="1:115">
+    <row r="60" spans="1:116">
       <c r="A60" t="s">
         <v>87</v>
       </c>
       <c r="B60">
-        <v>8968000000.0</v>
+        <v>9224000000.0</v>
       </c>
       <c r="C60">
         <v>8968000000.0</v>
       </c>
       <c r="D60">
+        <v>8968000000.0</v>
+      </c>
+      <c r="E60">
         <v>9000000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>9035000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>8789000000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>8622000000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>8581000000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>8281000000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>8120000000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>8130000000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>7756000000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>7414000000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>7130000000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>7062000000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>6353000000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>6046000000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>6084000000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>5991000000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>5483000000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>5094000000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>4745000000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>4545000000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>4161000000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>3907000000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>3635000000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>3830000000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>3650000000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>3478000000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>3375000000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>3403000000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>3334000000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>3164000000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>3058000000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>3106000000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>2211000000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>1948000000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>1753000000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>1648000000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>1539000000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>1502000000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>1501000000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>1476000000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>1497000000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>1452000000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>1495000000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>1798000000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>1816000000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>1807000000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>1824000000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>1848000000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>1729000000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>1609000000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>1595000000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>1574000000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>1495000000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>1395000000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>90000000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>64000000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>14000000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>-20000000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>-29000000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>-20000000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>-15000000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>-50000000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>-48000000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>-19000000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>-18000000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>-46000000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>-56000000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>-29000000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>875000000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>1414000000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>2042000000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>2018000000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>1865000000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>1702000000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>1581000000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>1538000000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>1501000000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>1402000000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>1251000000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>1229000000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>1181000000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>1090000000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>1042000000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>1026000000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>1025806000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>1075721000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>1186916000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>1140875000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>1429564000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>1392186000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>1340303000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>1331505000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>1502730000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>1703269000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>1642578000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>1898431000.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>1596651000.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>1540765000.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>1795768000.0</v>
       </c>
-      <c r="CY60">
+      <c r="CZ60">
         <v>1545943000.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DA60">
         <v>1506985000.0</v>
       </c>
-      <c r="DA60">
+      <c r="DB60">
         <v>1431695000.0</v>
       </c>
-      <c r="DB60">
+      <c r="DC60">
         <v>1414283000.0</v>
       </c>
-      <c r="DC60">
+      <c r="DD60">
         <v>1397500000.0</v>
       </c>
-      <c r="DD60">
+      <c r="DE60">
         <v>1353200000.0</v>
       </c>
-      <c r="DE60">
+      <c r="DF60">
         <v>1141700000.0</v>
       </c>
-      <c r="DF60">
+      <c r="DG60">
         <v>1115100000.0</v>
       </c>
-      <c r="DG60">
+      <c r="DH60">
         <v>726200000.0</v>
       </c>
-      <c r="DH60">
+      <c r="DI60">
         <v>708000000.0</v>
       </c>
-      <c r="DI60">
+      <c r="DJ60">
         <v>418400000.0</v>
       </c>
-      <c r="DJ60">
+      <c r="DK60">
         <v>384600000.0</v>
       </c>
-      <c r="DK60">
+      <c r="DL60">
         <v>157700000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:115">
+    <row r="61" spans="1:116">
       <c r="A61" t="s">
         <v>88</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
-      <c r="P61">
+      <c r="P61"/>
+      <c r="Q61">
         <v>-4957000000.0</v>
       </c>
-      <c r="Q61">
+      <c r="R61">
         <v>-4719000000.0</v>
       </c>
-      <c r="R61">
+      <c r="S61">
         <v>-4219000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3957000000.0</v>
       </c>
       <c r="T61">
         <v>-3957000000.0</v>
       </c>
       <c r="U61">
         <v>-3957000000.0</v>
       </c>
       <c r="V61">
         <v>-3957000000.0</v>
       </c>
       <c r="W61">
         <v>-3957000000.0</v>
       </c>
       <c r="X61">
         <v>-3957000000.0</v>
       </c>
       <c r="Y61">
         <v>-3957000000.0</v>
       </c>
       <c r="Z61">
         <v>-3957000000.0</v>
       </c>
       <c r="AA61">
+        <v>-3957000000.0</v>
+      </c>
+      <c r="AB61">
         <v>-3700000000.0</v>
       </c>
-      <c r="AB61">
+      <c r="AC61">
         <v>-3500000000.0</v>
       </c>
-      <c r="AC61">
+      <c r="AD61">
         <v>-3290000000.0</v>
       </c>
-      <c r="AD61">
+      <c r="AE61">
         <v>-3080000000.0</v>
       </c>
-      <c r="AE61">
+      <c r="AF61">
         <v>-2870000000.0</v>
       </c>
-      <c r="AF61">
+      <c r="AG61">
         <v>-2660000000.0</v>
       </c>
-      <c r="AG61">
+      <c r="AH61">
         <v>-2450000000.0</v>
       </c>
-      <c r="AH61">
+      <c r="AI61">
         <v>-2282000000.0</v>
       </c>
-      <c r="AI61">
+      <c r="AJ61">
         <v>-2105000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2077000000.0</v>
       </c>
       <c r="AK61">
         <v>-2077000000.0</v>
       </c>
       <c r="AL61">
         <v>-2077000000.0</v>
       </c>
       <c r="AM61">
         <v>-2077000000.0</v>
       </c>
       <c r="AN61">
+        <v>-2077000000.0</v>
+      </c>
+      <c r="AO61">
         <v>-2037000000.0</v>
       </c>
-      <c r="AO61">
+      <c r="AP61">
         <v>-1885000000.0</v>
       </c>
-      <c r="AP61">
+      <c r="AQ61">
         <v>-1714000000.0</v>
       </c>
-      <c r="AQ61">
+      <c r="AR61">
         <v>-1560000000.0</v>
       </c>
-      <c r="AR61">
+      <c r="AS61">
         <v>-1440000000.0</v>
       </c>
-      <c r="AS61">
+      <c r="AT61">
         <v>-1273000000.0</v>
       </c>
-      <c r="AT61">
+      <c r="AU61">
         <v>-1118000000.0</v>
       </c>
-      <c r="AU61">
+      <c r="AV61">
         <v>-802000000.0</v>
       </c>
-      <c r="AV61">
+      <c r="AW61">
         <v>-589000000.0</v>
       </c>
-      <c r="AW61">
+      <c r="AX61">
         <v>-437000000.0</v>
       </c>
-      <c r="AX61">
+      <c r="AY61">
         <v>-252000000.0</v>
       </c>
-      <c r="AY61">
+      <c r="AZ61">
         <v>-209000000.0</v>
       </c>
-      <c r="AZ61">
+      <c r="BA61">
         <v>-200000000.0</v>
       </c>
-      <c r="BA61">
+      <c r="BB61">
         <v>-185000000.0</v>
       </c>
-      <c r="BB61">
+      <c r="BC61">
         <v>-133000000.0</v>
       </c>
-      <c r="BC61">
+      <c r="BD61">
         <v>-115000000.0</v>
       </c>
-      <c r="BD61">
+      <c r="BE61">
         <v>-112000000.0</v>
       </c>
-      <c r="BE61">
+      <c r="BF61">
         <v>-100000000.0</v>
       </c>
-      <c r="BF61">
-[...5 lines deleted...]
-      </c>
+      <c r="BG61">
+        <v>0.0</v>
+      </c>
+      <c r="BH61"/>
       <c r="BI61">
         <v>0.0</v>
       </c>
-      <c r="BJ61"/>
+      <c r="BJ61">
+        <v>0.0</v>
+      </c>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
@@ -21334,126 +21469,127 @@
       <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
       <c r="CP61"/>
       <c r="CQ61"/>
       <c r="CR61"/>
       <c r="CS61"/>
       <c r="CT61"/>
       <c r="CU61"/>
       <c r="CV61"/>
       <c r="CW61"/>
       <c r="CX61"/>
       <c r="CY61"/>
       <c r="CZ61"/>
       <c r="DA61"/>
       <c r="DB61"/>
       <c r="DC61"/>
       <c r="DD61"/>
       <c r="DE61"/>
       <c r="DF61"/>
       <c r="DG61"/>
       <c r="DH61"/>
       <c r="DI61"/>
       <c r="DJ61"/>
       <c r="DK61"/>
+      <c r="DL61"/>
     </row>
-    <row r="62" spans="1:115">
+    <row r="62" spans="1:116">
       <c r="A62" t="s">
         <v>89</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
-      <c r="AS62">
-[...1 lines deleted...]
-      </c>
+      <c r="AS62"/>
       <c r="AT62">
         <v>1000000.0</v>
       </c>
       <c r="AU62">
+        <v>1000000.0</v>
+      </c>
+      <c r="AV62">
         <v>2000000.0</v>
       </c>
-      <c r="AV62">
+      <c r="AW62">
         <v>3000000.0</v>
       </c>
-      <c r="AW62">
+      <c r="AX62">
         <v>10000000.0</v>
       </c>
-      <c r="AX62">
+      <c r="AY62">
         <v>11000000.0</v>
       </c>
-      <c r="AY62">
+      <c r="AZ62">
         <v>20000000.0</v>
       </c>
-      <c r="AZ62">
+      <c r="BA62">
         <v>22000000.0</v>
       </c>
-      <c r="BA62">
+      <c r="BB62">
         <v>26000000.0</v>
       </c>
-      <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
@@ -21471,50 +21607,51 @@
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
       <c r="CR62"/>
       <c r="CS62"/>
       <c r="CT62"/>
       <c r="CU62"/>
       <c r="CV62"/>
       <c r="CW62"/>
       <c r="CX62"/>
       <c r="CY62"/>
       <c r="CZ62"/>
       <c r="DA62"/>
       <c r="DB62"/>
       <c r="DC62"/>
       <c r="DD62"/>
       <c r="DE62"/>
       <c r="DF62"/>
       <c r="DG62"/>
       <c r="DH62"/>
       <c r="DI62"/>
       <c r="DJ62"/>
       <c r="DK62"/>
+      <c r="DL62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AC32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -21595,51 +21732,51 @@
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B2">
         <v>10393000000.0</v>
       </c>
       <c r="C2">
         <v>9632000000.0</v>
       </c>
       <c r="D2">
         <v>8950000000.0</v>
       </c>
       <c r="E2">
         <v>7010000000.0</v>
       </c>
       <c r="F2">
         <v>6221000000.0</v>
       </c>
       <c r="G2">
         <v>5698000000.0</v>
       </c>
       <c r="H2">
         <v>6088000000.0</v>
       </c>
       <c r="I2">
         <v>4991000000.0</v>
       </c>
@@ -21684,51 +21821,51 @@
       </c>
       <c r="W2">
         <v>1757000000.0</v>
       </c>
       <c r="X2">
         <v>1686658000.0</v>
       </c>
       <c r="Y2">
         <v>1609164000.0</v>
       </c>
       <c r="Z2">
         <v>1847135000.0</v>
       </c>
       <c r="AA2">
         <v>1502160000.0</v>
       </c>
       <c r="AB2">
         <v>1128100000.0</v>
       </c>
       <c r="AC2">
         <v>619600000.0</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B3">
         <v>3108000000.0</v>
       </c>
       <c r="C3">
         <v>2903000000.0</v>
       </c>
       <c r="D3">
         <v>2781000000.0</v>
       </c>
       <c r="E3">
         <v>2217000000.0</v>
       </c>
       <c r="F3">
         <v>1969000000.0</v>
       </c>
       <c r="G3">
         <v>1952000000.0</v>
       </c>
       <c r="H3">
         <v>2038000000.0</v>
       </c>
       <c r="I3">
         <v>1671000000.0</v>
       </c>
@@ -21773,84 +21910,84 @@
       </c>
       <c r="W3">
         <v>378000000.0</v>
       </c>
       <c r="X3">
         <v>428325000.0</v>
       </c>
       <c r="Y3">
         <v>396293000.0</v>
       </c>
       <c r="Z3">
         <v>433902000.0</v>
       </c>
       <c r="AA3">
         <v>414432000.0</v>
       </c>
       <c r="AB3">
         <v>343500000.0</v>
       </c>
       <c r="AC3">
         <v>212400000.0</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B5">
         <v>4054000000.0</v>
       </c>
       <c r="C5">
         <v>4079000000.0</v>
       </c>
       <c r="D5">
         <v>3846000000.0</v>
       </c>
       <c r="E5">
         <v>3247000000.0</v>
       </c>
       <c r="F5">
         <v>2270000000.0</v>
       </c>
       <c r="G5">
         <v>1808000000.0</v>
       </c>
       <c r="H5">
         <v>2162000000.0</v>
       </c>
       <c r="I5">
         <v>1957000000.0</v>
       </c>
@@ -21895,51 +22032,51 @@
       </c>
       <c r="W5">
         <v>634000000.0</v>
       </c>
       <c r="X5">
         <v>295675000.0</v>
       </c>
       <c r="Y5">
         <v>447707000.0</v>
       </c>
       <c r="Z5">
         <v>490956000.0</v>
       </c>
       <c r="AA5">
         <v>547939000.0</v>
       </c>
       <c r="AB5">
         <v>409464000.0</v>
       </c>
       <c r="AC5">
         <v>192700000.0</v>
       </c>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B6">
         <v>7162000000.0</v>
       </c>
       <c r="C6">
         <v>6982000000.0</v>
       </c>
       <c r="D6">
         <v>6627000000.0</v>
       </c>
       <c r="E6">
         <v>5464000000.0</v>
       </c>
       <c r="F6">
         <v>4239000000.0</v>
       </c>
       <c r="G6">
         <v>3760000000.0</v>
       </c>
       <c r="H6">
         <v>4200000000.0</v>
       </c>
       <c r="I6">
         <v>3628000000.0</v>
       </c>
@@ -21984,125 +22121,125 @@
       </c>
       <c r="W6">
         <v>1012000000.0</v>
       </c>
       <c r="X6">
         <v>724000000.0</v>
       </c>
       <c r="Y6">
         <v>844000000.0</v>
       </c>
       <c r="Z6">
         <v>924858000.0</v>
       </c>
       <c r="AA6">
         <v>962371000.0</v>
       </c>
       <c r="AB6">
         <v>752964000.0</v>
       </c>
       <c r="AC6">
         <v>405100000.0</v>
       </c>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8">
         <v>0.0</v>
       </c>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>-6000000.0</v>
       </c>
       <c r="J8">
         <v>689000000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B9">
         <v>5706000000.0</v>
       </c>
       <c r="C9">
         <v>5713000000.0</v>
       </c>
       <c r="D9">
         <v>5382000000.0</v>
       </c>
       <c r="E9">
         <v>4632000000.0</v>
       </c>
       <c r="F9">
         <v>3495000000.0</v>
       </c>
       <c r="G9">
         <v>2832000000.0</v>
       </c>
       <c r="H9">
         <v>3263000000.0</v>
       </c>
       <c r="I9">
         <v>3056000000.0</v>
       </c>
@@ -22147,51 +22284,51 @@
       </c>
       <c r="W9">
         <v>1337000000.0</v>
       </c>
       <c r="X9">
         <v>1180578000.0</v>
       </c>
       <c r="Y9">
         <v>1211825000.0</v>
       </c>
       <c r="Z9">
         <v>1039470000.0</v>
       </c>
       <c r="AA9">
         <v>1416701000.0</v>
       </c>
       <c r="AB9">
         <v>1105500000.0</v>
       </c>
       <c r="AC9">
         <v>600700000.0</v>
       </c>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B10">
         <v>3338000000.0</v>
       </c>
       <c r="C10">
         <v>3388000000.0</v>
       </c>
       <c r="D10">
         <v>3211000000.0</v>
       </c>
       <c r="E10">
         <v>2802000000.0</v>
       </c>
       <c r="F10">
         <v>1846000000.0</v>
       </c>
       <c r="G10">
         <v>1139000000.0</v>
       </c>
       <c r="H10">
         <v>1514000000.0</v>
       </c>
       <c r="I10">
         <v>1476000000.0</v>
       </c>
@@ -22236,51 +22373,51 @@
       </c>
       <c r="W10">
         <v>-88000000.0</v>
       </c>
       <c r="X10">
         <v>-303222000.0</v>
       </c>
       <c r="Y10">
         <v>-101384000.0</v>
       </c>
       <c r="Z10">
         <v>214550000.0</v>
       </c>
       <c r="AA10">
         <v>301496000.0</v>
       </c>
       <c r="AB10">
         <v>241800000.0</v>
       </c>
       <c r="AC10">
         <v>78300000.0</v>
       </c>
     </row>
     <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B11">
         <v>844000000.0</v>
       </c>
       <c r="C11">
         <v>813000000.0</v>
       </c>
       <c r="D11">
         <v>787000000.0</v>
       </c>
       <c r="E11">
         <v>697000000.0</v>
       </c>
       <c r="F11">
         <v>460000000.0</v>
       </c>
       <c r="G11">
         <v>249000000.0</v>
       </c>
       <c r="H11">
         <v>340000000.0</v>
       </c>
       <c r="I11">
         <v>380000000.0</v>
       </c>
@@ -22325,51 +22462,51 @@
       </c>
       <c r="W11">
         <v>-4000000.0</v>
       </c>
       <c r="X11">
         <v>-58912000.0</v>
       </c>
       <c r="Y11">
         <v>8102000.0</v>
       </c>
       <c r="Z11">
         <v>91977000.0</v>
       </c>
       <c r="AA11">
         <v>125121000.0</v>
       </c>
       <c r="AB11">
         <v>99100000.0</v>
       </c>
       <c r="AC11">
         <v>43500000.0</v>
       </c>
     </row>
     <row r="12" spans="1:29">
       <c r="A12" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B12">
         <v>716000000.0</v>
       </c>
       <c r="C12">
         <v>691000000.0</v>
       </c>
       <c r="D12">
         <v>635000000.0</v>
       </c>
       <c r="E12">
         <v>445000000.0</v>
       </c>
       <c r="F12">
         <v>424000000.0</v>
       </c>
       <c r="G12">
         <v>669000000.0</v>
       </c>
       <c r="H12">
         <v>648000000.0</v>
       </c>
       <c r="I12">
         <v>481000000.0</v>
       </c>
@@ -22414,51 +22551,51 @@
       </c>
       <c r="W12">
         <v>0.0</v>
       </c>
       <c r="X12">
         <v>1104913000.0</v>
       </c>
       <c r="Y12">
         <v>1130691000.0</v>
       </c>
       <c r="Z12">
         <v>323066000.0</v>
       </c>
       <c r="AA12">
         <v>244607000.0</v>
       </c>
       <c r="AB12">
         <v>195400000.0</v>
       </c>
       <c r="AC12">
         <v>185900000.0</v>
       </c>
     </row>
     <row r="13" spans="1:29">
       <c r="A13" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B13">
         <v>716000000.0</v>
       </c>
       <c r="C13">
         <v>691000000.0</v>
       </c>
       <c r="D13">
         <v>635000000.0</v>
       </c>
       <c r="E13">
         <v>445000000.0</v>
       </c>
       <c r="F13">
         <v>424000000.0</v>
       </c>
       <c r="G13">
         <v>669000000.0</v>
       </c>
       <c r="H13">
         <v>648000000.0</v>
       </c>
       <c r="I13">
         <v>481000000.0</v>
       </c>
@@ -22469,84 +22606,84 @@
         <v>511000000.0</v>
       </c>
       <c r="L13">
         <v>567000000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
     </row>
     <row r="14" spans="1:29">
       <c r="A14" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
     </row>
     <row r="15" spans="1:29">
       <c r="A15" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B15">
         <v>2494000000.0</v>
       </c>
       <c r="C15">
         <v>2575000000.0</v>
       </c>
       <c r="D15">
         <v>2424000000.0</v>
       </c>
       <c r="E15">
         <v>2105000000.0</v>
       </c>
       <c r="F15">
         <v>1386000000.0</v>
       </c>
       <c r="G15">
         <v>890000000.0</v>
       </c>
       <c r="H15">
         <v>1174000000.0</v>
       </c>
       <c r="I15">
         <v>1096000000.0</v>
       </c>
@@ -22591,51 +22728,51 @@
       </c>
       <c r="W15">
         <v>-84000000.0</v>
       </c>
       <c r="X15">
         <v>-244310000.0</v>
       </c>
       <c r="Y15">
         <v>-397825000.0</v>
       </c>
       <c r="Z15">
         <v>111256000.0</v>
       </c>
       <c r="AA15">
         <v>176375000.0</v>
       </c>
       <c r="AB15">
         <v>142700000.0</v>
       </c>
       <c r="AC15">
         <v>13500000.0</v>
       </c>
     </row>
     <row r="16" spans="1:29">
       <c r="A16" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B16">
         <v>2494000000.0</v>
       </c>
       <c r="C16">
         <v>2575000000.0</v>
       </c>
       <c r="D16">
         <v>2424000000.0</v>
       </c>
       <c r="E16">
         <v>2105000000.0</v>
       </c>
       <c r="F16">
         <v>1386000000.0</v>
       </c>
       <c r="G16">
         <v>890000000.0</v>
       </c>
       <c r="H16">
         <v>1174000000.0</v>
       </c>
       <c r="I16">
         <v>1096000000.0</v>
       </c>
@@ -22664,51 +22801,51 @@
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16">
         <v>363000000.0</v>
       </c>
       <c r="U16">
         <v>249000000.0</v>
       </c>
       <c r="V16">
         <v>187000000.0</v>
       </c>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16">
         <v>122573000.0</v>
       </c>
       <c r="AA16">
         <v>176375000.0</v>
       </c>
       <c r="AB16"/>
       <c r="AC16"/>
     </row>
     <row r="17" spans="1:29">
       <c r="A17" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B17">
         <v>2494000000.0</v>
       </c>
       <c r="C17">
         <v>2575000000.0</v>
       </c>
       <c r="D17">
         <v>2384000000.0</v>
       </c>
       <c r="E17">
         <v>2105000000.0</v>
       </c>
       <c r="F17">
         <v>1386000000.0</v>
       </c>
       <c r="G17">
         <v>890000000.0</v>
       </c>
       <c r="H17">
         <v>1174000000.0</v>
       </c>
       <c r="I17">
         <v>1856000000.0</v>
       </c>
@@ -22723,51 +22860,51 @@
       </c>
       <c r="M17">
         <v>1160000000.0</v>
       </c>
       <c r="N17">
         <v>823000000.0</v>
       </c>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
     </row>
     <row r="18" spans="1:29">
       <c r="A18" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B18">
         <v>-716000000.0</v>
       </c>
       <c r="C18">
         <v>-691000000.0</v>
       </c>
       <c r="D18">
         <v>-606000000.0</v>
       </c>
       <c r="E18">
         <v>-445000000.0</v>
       </c>
       <c r="F18">
         <v>-424000000.0</v>
       </c>
       <c r="G18">
         <v>-669000000.0</v>
       </c>
       <c r="H18">
         <v>-648000000.0</v>
       </c>
       <c r="I18">
         <v>-481000000.0</v>
       </c>
@@ -22776,51 +22913,51 @@
       </c>
       <c r="K18">
         <v>-511000000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
     </row>
     <row r="19" spans="1:29">
       <c r="A19" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>15000000.0</v>
       </c>
       <c r="F19">
         <v>-7000000.0</v>
       </c>
       <c r="G19">
         <v>8000000.0</v>
       </c>
       <c r="H19">
         <v>10000000.0</v>
       </c>
       <c r="I19">
         <v>6000000.0</v>
       </c>
       <c r="J19">
         <v>5000000.0</v>
       </c>
       <c r="K19">
         <v>5000000.0</v>
       </c>
@@ -22829,102 +22966,102 @@
       </c>
       <c r="M19">
         <v>14000000.0</v>
       </c>
       <c r="N19">
         <v>5000000.0</v>
       </c>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
     </row>
     <row r="20" spans="1:29">
       <c r="A20" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20">
         <v>5000000.0</v>
       </c>
       <c r="G20">
         <v>17000000.0</v>
       </c>
       <c r="H20">
         <v>19000000.0</v>
       </c>
       <c r="I20">
         <v>67000000.0</v>
       </c>
       <c r="J20">
         <v>100000000.0</v>
       </c>
       <c r="K20">
         <v>14000000.0</v>
       </c>
       <c r="L20">
         <v>-20000000.0</v>
       </c>
       <c r="M20">
         <v>10000000.0</v>
       </c>
       <c r="N20">
         <v>21000000.0</v>
       </c>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
     </row>
     <row r="21" spans="1:29">
       <c r="A21" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B21">
         <v>3974000000.0</v>
       </c>
       <c r="C21">
         <v>4068000000.0</v>
       </c>
       <c r="D21">
         <v>3855000000.0</v>
       </c>
       <c r="E21">
         <v>3232000000.0</v>
       </c>
       <c r="F21">
         <v>2296000000.0</v>
       </c>
       <c r="G21">
         <v>1853000000.0</v>
       </c>
       <c r="H21">
         <v>2171000000.0</v>
       </c>
       <c r="I21">
         <v>2018000000.0</v>
       </c>
@@ -22969,84 +23106,84 @@
       </c>
       <c r="W21">
         <v>634000000.0</v>
       </c>
       <c r="X21">
         <v>39157000.0</v>
       </c>
       <c r="Y21">
         <v>111883000.0</v>
       </c>
       <c r="Z21">
         <v>462034000.0</v>
       </c>
       <c r="AA21">
         <v>547939000.0</v>
       </c>
       <c r="AB21">
         <v>409400000.0</v>
       </c>
       <c r="AC21">
         <v>192700000.0</v>
       </c>
     </row>
     <row r="22" spans="1:29">
       <c r="A22" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
     </row>
     <row r="23" spans="1:29">
       <c r="A23" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B23">
         <v>12125000000.0</v>
       </c>
       <c r="C23">
         <v>11277000000.0</v>
       </c>
       <c r="D23">
         <v>10477000000.0</v>
       </c>
       <c r="E23">
         <v>8410000000.0</v>
       </c>
       <c r="F23">
         <v>7420000000.0</v>
       </c>
       <c r="G23">
         <v>6677000000.0</v>
       </c>
       <c r="H23">
         <v>7180000000.0</v>
       </c>
       <c r="I23">
         <v>6029000000.0</v>
       </c>
@@ -23091,213 +23228,213 @@
       </c>
       <c r="W23">
         <v>2460000000.0</v>
       </c>
       <c r="X23">
         <v>2495469000.0</v>
       </c>
       <c r="Y23">
         <v>2355296000.0</v>
       </c>
       <c r="Z23">
         <v>2395649000.0</v>
       </c>
       <c r="AA23">
         <v>2370922000.0</v>
       </c>
       <c r="AB23">
         <v>1824200000.0</v>
       </c>
       <c r="AC23">
         <v>1027600000.0</v>
       </c>
     </row>
     <row r="24" spans="1:29">
       <c r="A24" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
     </row>
     <row r="25" spans="1:29">
       <c r="A25" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B25">
         <v>3108000000.0</v>
       </c>
       <c r="C25">
         <v>2903000000.0</v>
       </c>
       <c r="D25">
         <v>2661000000.0</v>
       </c>
       <c r="E25">
         <v>2217000000.0</v>
       </c>
       <c r="F25">
         <v>1983000000.0</v>
       </c>
       <c r="G25">
         <v>1988000000.0</v>
       </c>
       <c r="H25">
         <v>2038000000.0</v>
       </c>
       <c r="I25">
         <v>1671000000.0</v>
       </c>
       <c r="J25">
         <v>1383000000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
     </row>
     <row r="26" spans="1:29">
       <c r="A26" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
       </c>
       <c r="O26">
         <v>0.0</v>
       </c>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
     </row>
     <row r="27" spans="1:29">
       <c r="A27" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
     </row>
     <row r="28" spans="1:29">
       <c r="A28" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B28">
         <v>1732000000.0</v>
       </c>
       <c r="C28">
         <v>1645000000.0</v>
       </c>
       <c r="D28">
         <v>1512000000.0</v>
       </c>
       <c r="E28">
         <v>1400000000.0</v>
       </c>
       <c r="F28">
         <v>1199000000.0</v>
       </c>
       <c r="G28">
         <v>979000000.0</v>
       </c>
       <c r="H28">
         <v>1092000000.0</v>
       </c>
       <c r="I28">
         <v>1038000000.0</v>
       </c>
@@ -23342,51 +23479,51 @@
       </c>
       <c r="W28">
         <v>497000000.0</v>
       </c>
       <c r="X28">
         <v>451347000.0</v>
       </c>
       <c r="Y28">
         <v>438918000.0</v>
       </c>
       <c r="Z28">
         <v>441751000.0</v>
       </c>
       <c r="AA28">
         <v>454330000.0</v>
       </c>
       <c r="AB28">
         <v>352600000.0</v>
       </c>
       <c r="AC28">
         <v>195600000.0</v>
       </c>
     </row>
     <row r="29" spans="1:29">
       <c r="A29" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B29">
         <v>844000000.0</v>
       </c>
       <c r="C29">
         <v>813000000.0</v>
       </c>
       <c r="D29">
         <v>820000000.0</v>
       </c>
       <c r="E29">
         <v>697000000.0</v>
       </c>
       <c r="F29">
         <v>460000000.0</v>
       </c>
       <c r="G29">
         <v>249000000.0</v>
       </c>
       <c r="H29">
         <v>340000000.0</v>
       </c>
       <c r="I29">
         <v>380000000.0</v>
       </c>
@@ -23397,51 +23534,51 @@
         <v>343000000.0</v>
       </c>
       <c r="L29">
         <v>378000000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
     </row>
     <row r="30" spans="1:29">
       <c r="A30" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B30">
         <v>1732000000.0</v>
       </c>
       <c r="C30">
         <v>1645000000.0</v>
       </c>
       <c r="D30">
         <v>1527000000.0</v>
       </c>
       <c r="E30">
         <v>1400000000.0</v>
       </c>
       <c r="F30">
         <v>1199000000.0</v>
       </c>
       <c r="G30">
         <v>979000000.0</v>
       </c>
       <c r="H30">
         <v>1092000000.0</v>
       </c>
       <c r="I30">
         <v>1038000000.0</v>
       </c>
@@ -23486,51 +23623,51 @@
       </c>
       <c r="W30">
         <v>703000000.0</v>
       </c>
       <c r="X30">
         <v>808811000.0</v>
       </c>
       <c r="Y30">
         <v>746132000.0</v>
       </c>
       <c r="Z30">
         <v>548514000.0</v>
       </c>
       <c r="AA30">
         <v>868762000.0</v>
       </c>
       <c r="AB30">
         <v>696100000.0</v>
       </c>
       <c r="AC30">
         <v>408000000.0</v>
       </c>
     </row>
     <row r="31" spans="1:29">
       <c r="A31" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B31">
         <v>-636000000.0</v>
       </c>
       <c r="C31">
         <v>-680000000.0</v>
       </c>
       <c r="D31">
         <v>-644000000.0</v>
       </c>
       <c r="E31">
         <v>-430000000.0</v>
       </c>
       <c r="F31">
         <v>-450000000.0</v>
       </c>
       <c r="G31">
         <v>-714000000.0</v>
       </c>
       <c r="H31">
         <v>-657000000.0</v>
       </c>
       <c r="I31">
         <v>-542000000.0</v>
       </c>
@@ -23575,51 +23712,51 @@
       </c>
       <c r="W31">
         <v>-381000000.0</v>
       </c>
       <c r="X31">
         <v>-333670000.0</v>
       </c>
       <c r="Y31">
         <v>-228883000.0</v>
       </c>
       <c r="Z31">
         <v>-247484000.0</v>
       </c>
       <c r="AA31">
         <v>-246443000.0</v>
       </c>
       <c r="AB31">
         <v>-167649000.0</v>
       </c>
       <c r="AC31">
         <v>-114500000.0</v>
       </c>
     </row>
     <row r="32" spans="1:29">
       <c r="A32" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B32">
         <v>16099000000.0</v>
       </c>
       <c r="C32">
         <v>15345000000.0</v>
       </c>
       <c r="D32">
         <v>14332000000.0</v>
       </c>
       <c r="E32">
         <v>11642000000.0</v>
       </c>
       <c r="F32">
         <v>9716000000.0</v>
       </c>
       <c r="G32">
         <v>8530000000.0</v>
       </c>
       <c r="H32">
         <v>9351000000.0</v>
       </c>
       <c r="I32">
         <v>8047000000.0</v>
       </c>
@@ -23683,1141 +23820,1148 @@
       <c r="AC32">
         <v>1220300000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DK32"/>
+  <dimension ref="A1:DL32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:115">
+    <row r="1" spans="1:116">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>90</v>
       </c>
       <c r="C1" t="s">
+        <v>91</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="E1" t="s">
         <v>92</v>
       </c>
       <c r="F1" t="s">
         <v>93</v>
       </c>
       <c r="G1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="I1" t="s">
         <v>95</v>
       </c>
       <c r="J1" t="s">
         <v>96</v>
       </c>
       <c r="K1" t="s">
+        <v>97</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="M1" t="s">
         <v>98</v>
       </c>
       <c r="N1" t="s">
         <v>99</v>
       </c>
       <c r="O1" t="s">
+        <v>100</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="Q1" t="s">
         <v>101</v>
       </c>
       <c r="R1" t="s">
         <v>102</v>
       </c>
       <c r="S1" t="s">
+        <v>103</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="U1" t="s">
         <v>104</v>
       </c>
       <c r="V1" t="s">
         <v>105</v>
       </c>
       <c r="W1" t="s">
+        <v>106</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="Y1" t="s">
         <v>107</v>
       </c>
       <c r="Z1" t="s">
         <v>108</v>
       </c>
       <c r="AA1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AC1" t="s">
         <v>110</v>
       </c>
       <c r="AD1" t="s">
         <v>111</v>
       </c>
       <c r="AE1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AG1" t="s">
         <v>113</v>
       </c>
       <c r="AH1" t="s">
         <v>114</v>
       </c>
       <c r="AI1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AK1" t="s">
         <v>116</v>
       </c>
       <c r="AL1" t="s">
         <v>117</v>
       </c>
       <c r="AM1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AO1" t="s">
         <v>119</v>
       </c>
       <c r="AP1" t="s">
         <v>120</v>
       </c>
       <c r="AQ1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AS1" t="s">
         <v>122</v>
       </c>
       <c r="AT1" t="s">
         <v>123</v>
       </c>
       <c r="AU1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AW1" t="s">
         <v>125</v>
       </c>
       <c r="AX1" t="s">
         <v>126</v>
       </c>
       <c r="AY1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BA1" t="s">
         <v>128</v>
       </c>
       <c r="BB1" t="s">
         <v>129</v>
       </c>
       <c r="BC1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BE1" t="s">
         <v>131</v>
       </c>
       <c r="BF1" t="s">
         <v>132</v>
       </c>
       <c r="BG1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BI1" t="s">
         <v>134</v>
       </c>
       <c r="BJ1" t="s">
         <v>135</v>
       </c>
       <c r="BK1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BM1" t="s">
         <v>137</v>
       </c>
       <c r="BN1" t="s">
         <v>138</v>
       </c>
       <c r="BO1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BQ1" t="s">
         <v>140</v>
       </c>
       <c r="BR1" t="s">
         <v>141</v>
       </c>
       <c r="BS1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BU1" t="s">
         <v>143</v>
       </c>
       <c r="BV1" t="s">
         <v>144</v>
       </c>
       <c r="BW1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BY1" t="s">
         <v>146</v>
       </c>
       <c r="BZ1" t="s">
         <v>147</v>
       </c>
       <c r="CA1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CC1" t="s">
         <v>149</v>
       </c>
       <c r="CD1" t="s">
         <v>150</v>
       </c>
       <c r="CE1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CG1" t="s">
         <v>152</v>
       </c>
       <c r="CH1" t="s">
         <v>153</v>
       </c>
       <c r="CI1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CK1" t="s">
         <v>155</v>
       </c>
       <c r="CL1" t="s">
         <v>156</v>
       </c>
       <c r="CM1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CO1" t="s">
         <v>158</v>
       </c>
       <c r="CP1" t="s">
         <v>159</v>
       </c>
       <c r="CQ1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CS1" t="s">
         <v>161</v>
       </c>
       <c r="CT1" t="s">
         <v>162</v>
       </c>
       <c r="CU1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CW1" t="s">
         <v>164</v>
       </c>
       <c r="CX1" t="s">
         <v>165</v>
       </c>
       <c r="CY1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="DA1" t="s">
         <v>167</v>
       </c>
       <c r="DB1" t="s">
         <v>168</v>
       </c>
       <c r="DC1" t="s">
+        <v>169</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="DE1" t="s">
         <v>170</v>
       </c>
       <c r="DF1" t="s">
         <v>171</v>
       </c>
       <c r="DG1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="DI1" t="s">
         <v>173</v>
       </c>
       <c r="DJ1" t="s">
         <v>174</v>
       </c>
       <c r="DK1" t="s">
         <v>175</v>
       </c>
+      <c r="DL1" t="s">
+        <v>176</v>
+      </c>
     </row>
-    <row r="2" spans="1:115">
+    <row r="2" spans="1:116">
       <c r="A2" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B2">
+        <v>2678000000.0</v>
+      </c>
+      <c r="C2">
         <v>2516000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2725000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2673000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>2518000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2477000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>2572000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2453000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2364000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>2243000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>2268000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>2287000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>2233000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>2162000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1894000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1775000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1712000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1629000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1708000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1591000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1502000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1434000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1505000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1388000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1333000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1498000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1587000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>1557000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1484000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>1460000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>1403000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>1253000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>1176000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>1159000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>1161000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>1052000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>1001000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>899000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>922000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>906000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>831000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>810000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>875000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>860000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>811000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>791000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>857000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>856000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>810000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>730000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>771000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>747000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>735000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>715000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>754000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>714000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>619000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>443000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>471000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>439000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>418000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>385000000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>422000000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>396000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>386000000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>375000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>412000000.0</v>
       </c>
       <c r="BP2">
         <v>412000000.0</v>
       </c>
       <c r="BQ2">
+        <v>412000000.0</v>
+      </c>
+      <c r="BR2">
         <v>474000000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>450000000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>554000000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>538000000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>548000000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>524000000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>591000000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>615000000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>635000000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>582000000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>413000000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>680000000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>657000000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>493000000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>537000000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>530000000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>510000000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>436000000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>447226000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>476976000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>442939000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>389859000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>446119000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>460853000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>422567000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>357119000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>403370000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>453150000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>410937000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>341707000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>698269000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>408733000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>400397000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>339736000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>399242000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>430827000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>372616000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>299475000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>342400000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>333700000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>253700000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>198300000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>209900000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>125800000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>45100000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>20400000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>5800000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:115">
+    <row r="3" spans="1:116">
       <c r="A3" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B3">
+        <v>820000000.0</v>
+      </c>
+      <c r="C3">
         <v>795000000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>805000000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>109000000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>759000000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>751000000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>762000000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>738000000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>717000000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>686000000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>697000000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>695000000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>696000000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>693000000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>577000000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>560000000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>548000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>532000000.0</v>
       </c>
       <c r="S3">
         <v>532000000.0</v>
       </c>
       <c r="T3">
+        <v>532000000.0</v>
+      </c>
+      <c r="U3">
         <v>510000000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>475000000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>466000000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>480000000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>482000000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>490000000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>526000000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>516000000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>519000000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>504000000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>499000000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>470000000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>418000000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>390000000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>393000000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>390000000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>353000000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>330000000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>310000000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>318000000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>311000000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>306000000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>310000000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>318000000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>315000000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>307000000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>304000000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>312000000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>306000000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>299000000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>277000000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>284000000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>278000000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>270000000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>266000000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>272000000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>71000000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>221000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>129000000.0</v>
       </c>
       <c r="BG3">
         <v>129000000.0</v>
       </c>
       <c r="BH3">
+        <v>129000000.0</v>
+      </c>
+      <c r="BI3">
         <v>123000000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>117000000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>111000000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>117000000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>112000000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>111000000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>109000000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>116000000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>113000000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>125000000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>120000000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>124000000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>135000000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>130000000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>124000000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>119000000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>128000000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>129000000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>121000000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>127000000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>132000000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>128000000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>116000000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>120000000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>116000000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>115000000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>111000000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>123777000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>116136000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>122891000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>105196000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>104025000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>117878000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>107087000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>99335000.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>102290000.0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>111984000.0</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>92214000.0</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>89805000.0</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>110076000.0</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>110840000.0</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>112142000.0</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>100844000.0</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>105285000.0</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>109391000.0</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>106235000.0</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>93521000.0</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>96400000.0</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>94600000.0</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>80300000.0</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>72200000.0</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>68200000.0</v>
       </c>
-      <c r="DH3">
+      <c r="DI3">
         <v>125800000.0</v>
       </c>
-      <c r="DI3">
+      <c r="DJ3">
         <v>12700000.0</v>
       </c>
-      <c r="DJ3">
+      <c r="DK3">
         <v>5700000.0</v>
       </c>
-      <c r="DK3">
+      <c r="DL3">
         <v>1300000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:115">
+    <row r="4" spans="1:116">
       <c r="A4" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-      <c r="AE4">
-[...1 lines deleted...]
-      </c>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
@@ -24999,790 +25143,797 @@
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
       <c r="DB4">
         <v>0.0</v>
       </c>
-      <c r="DC4"/>
+      <c r="DC4">
+        <v>0.0</v>
+      </c>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
+      <c r="DL4"/>
     </row>
-    <row r="5" spans="1:115">
+    <row r="5" spans="1:116">
       <c r="A5" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B5">
-        <v>869000000.0</v>
+        <v>1185000000.0</v>
       </c>
       <c r="C5">
+        <v>877000000.0</v>
+      </c>
+      <c r="D5">
         <v>1057000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>1115000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>1010000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>872000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>1089000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>1127000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>1008000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>855000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>1063000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>1106000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>933000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>744000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>1027000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>922000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>721000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>577000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>737000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>682000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>477000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>374000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>512000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>553000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>381000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>362000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>603000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>657000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>531000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>371000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>567000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>578000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>472000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>341000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>451000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>423000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>330000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>256000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>340000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>403000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>107000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>11000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-562000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>198000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>141000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>68000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-512000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>191000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>100000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>2000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>344000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>120000000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>250000000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>150000000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>236000000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>426000000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>58000000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>88000000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>148000000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>158000000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>98000000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>31000000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>62000000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>100000000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>65000000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>4000000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>21000000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>68000000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>25000000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>19000000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-1048000000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>193000000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>125000000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>102000000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>175000000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>216000000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>172000000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>99000000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>172000000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>216000000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>148000000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>89000000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>232000000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>269000000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>226000000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>158000000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>221292000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>117864000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>194109000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>132804000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>-125411000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>199128000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>181204000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>-45682000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>-96698000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>204069000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>52966000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>149801000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>-129818000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>248743000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>227663000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>145762000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>127524000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>194323000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>141976000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>84116000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>125800000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>142000000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>85062000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>56509000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>71100000.0</v>
       </c>
-      <c r="DH5">
+      <c r="DI5">
         <v>67100000.0</v>
       </c>
-      <c r="DI5">
+      <c r="DJ5">
         <v>70300000.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DK5">
         <v>45300000.0</v>
       </c>
-      <c r="DK5">
+      <c r="DL5">
         <v>200000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:115">
+    <row r="6" spans="1:116">
       <c r="A6" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B6">
-        <v>1664000000.0</v>
+        <v>2005000000.0</v>
       </c>
       <c r="C6">
+        <v>1672000000.0</v>
+      </c>
+      <c r="D6">
         <v>1862000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>1224000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>1769000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>1623000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>1851000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>1865000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>1725000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>1541000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>1760000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>1801000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>1629000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>1437000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>1604000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>1482000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>1269000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>1109000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>1269000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>1192000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>952000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>840000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>992000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>1035000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>871000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>888000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>1119000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>1176000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>1035000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>870000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>1037000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>996000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>862000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>734000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>841000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>776000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>660000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>566000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>658000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>714000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>413000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>321000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-244000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>513000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>448000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>372000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-200000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>497000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>399000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>279000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>628000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>398000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>520000000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>416000000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>508000000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>497000000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>279000000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>217000000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>277000000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>281000000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>215000000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>142000000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>179000000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>212000000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>176000000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>113000000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>137000000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>181000000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>150000000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>139000000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-924000000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>328000000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>255000000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>226000000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>294000000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>344000000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>301000000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>220000000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>299000000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>348000000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>276000000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>205000000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>352000000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>385000000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>341000000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>269000000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>345069000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>234000000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>317000000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>238000000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>-21386000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>317006000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>288291000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>53653000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>5592000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>316053000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>145180000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>239606000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>-19742000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>359583000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>339805000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>246606000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>232809000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>303714000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>248211000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>177637000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>222200000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>236600000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>165362000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>128709000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>139300000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>192900000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>83000000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>51000000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>1500000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:115">
+    <row r="7" spans="1:116">
       <c r="A7" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
@@ -25964,99 +26115,100 @@
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
       <c r="CY7">
         <v>0.0</v>
       </c>
       <c r="CZ7">
         <v>0.0</v>
       </c>
       <c r="DA7">
         <v>0.0</v>
       </c>
       <c r="DB7">
         <v>0.0</v>
       </c>
-      <c r="DC7"/>
+      <c r="DC7">
+        <v>0.0</v>
+      </c>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
+      <c r="DL7"/>
     </row>
-    <row r="8" spans="1:115">
+    <row r="8" spans="1:116">
       <c r="A8" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
+      <c r="AE8"/>
+      <c r="AF8">
         <v>-6000000.0</v>
       </c>
-      <c r="AF8">
-[...1 lines deleted...]
-      </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
@@ -26235,1530 +26387,1545 @@
       </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
       <c r="CX8">
         <v>0.0</v>
       </c>
       <c r="CY8">
         <v>0.0</v>
       </c>
       <c r="CZ8">
         <v>0.0</v>
       </c>
       <c r="DA8">
         <v>0.0</v>
       </c>
       <c r="DB8">
         <v>0.0</v>
       </c>
-      <c r="DC8"/>
+      <c r="DC8">
+        <v>0.0</v>
+      </c>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
+      <c r="DL8"/>
     </row>
-    <row r="9" spans="1:115">
+    <row r="9" spans="1:116">
       <c r="A9" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B9">
+        <v>1732000000.0</v>
+      </c>
+      <c r="C9">
         <v>1469000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>1483000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>1556000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>1425000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>1242000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>1523000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>1539000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>1409000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>1242000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>1460000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>1478000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>1321000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>1123000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>1402000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>1276000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>1059000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>895000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>1068000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>1005000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>785000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>623000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>774000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>799000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>606000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>627000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>869000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>931000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>806000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>657000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>903000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>863000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>715000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>575000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>761000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>714000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>596000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>457000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>601000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>602000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>590000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>500000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>648000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>690000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>618000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>524000000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>707000000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>688000000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>589000000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>448000000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>567000000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>564000000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>471000000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>385000000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>495000000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>505000000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>374000000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>213000000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>275000000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>274000000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>211000000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>138000000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>175000000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>209000000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>171000000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>103000000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>145000000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>180000000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>141000000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>144000000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>237000000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>335000000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>283000000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>248000000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>339000000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>379000000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>331000000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>259000000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>317000000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>390000000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>338000000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>353000000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>426000000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>450000000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>378000000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>296000000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>376303000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>372742000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>333101000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>254854000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>296076000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>344281000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>305489000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>234732000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>290792000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>329953000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>333822000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>257258000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>5736000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>386750000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>367616000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>279368000.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>351678000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>428206000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>357330000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>279487000.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>326600000.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>334900000.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>250000000.0</v>
       </c>
-      <c r="DF9">
+      <c r="DG9">
         <v>194000000.0</v>
       </c>
-      <c r="DG9">
+      <c r="DH9">
         <v>206100000.0</v>
       </c>
-      <c r="DH9">
+      <c r="DI9">
         <v>253300000.0</v>
       </c>
-      <c r="DI9">
+      <c r="DJ9">
         <v>43100000.0</v>
       </c>
-      <c r="DJ9">
+      <c r="DK9">
         <v>18800000.0</v>
       </c>
-      <c r="DK9">
+      <c r="DL9">
         <v>4800000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:115">
+    <row r="10" spans="1:116">
       <c r="A10" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B10">
+        <v>1007000000.0</v>
+      </c>
+      <c r="C10">
         <v>701000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>874000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>937000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>839000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>688000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>909000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>949000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>835000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>695000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>902000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>943000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>772000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>594000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>895000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>816000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>608000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>483000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>644000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>550000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>377000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>275000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>387000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>275000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>251000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>226000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>433000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>510000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>351000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>220000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>425000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>460000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>359000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>232000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>336000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>322000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>229000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>161000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>242000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>303000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>217000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>147000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>292000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>340000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>149000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>182000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>311000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>303000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>142000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>94000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>226000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>218000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>131000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>30000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>39000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>94000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-64000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>19000000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>56000000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>96000000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>39000000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-27000000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-40000000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>38000000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>3000000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-64000000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>-49000000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>4000000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>-29000000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>-33000000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>-1065000000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>117000000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>76000000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>59000000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>240000000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>172000000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>116000000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>50000000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>122000000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>154000000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>96000000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>33000000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>83000000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>126000000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>82000000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>19000000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>79543000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>-46538000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>56479000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>-177584000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>-383558000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>56582000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>38054000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>-14300000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>-264398000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>66788000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>83794000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>12432000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>54997000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>106072000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>47649000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>5832000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>62178000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>128874000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>80682000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>29762000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>75200000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>95300000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>43900000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>27500000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>36600000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>-1800000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>9500000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>4400000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>500000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:115">
+    <row r="11" spans="1:116">
       <c r="A11" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B11">
+        <v>254000000.0</v>
+      </c>
+      <c r="C11">
         <v>170000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>221000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>236000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>217000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>170000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>220000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>241000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>199000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>153000000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>223000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>240000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>181000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>143000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>256000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>210000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>115000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>116000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>163000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>141000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>84000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>72000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>90000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>67000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>39000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>53000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>95000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>119000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>81000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>45000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>115000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>127000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>89000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>49000000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-561000000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>123000000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>88000000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>52000000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>89000000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>116000000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>83000000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>55000000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>123000000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>125000000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>63000000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>67000000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>117000000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>111000000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>48000000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>34000000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>86000000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>75000000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>48000000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>9000000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>-2000000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>21000000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>-12000000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>6000000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>28000000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>31000000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>11000000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>-7000000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>-23000000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>15000000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>-9000000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>-24000000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>-25000000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>4000000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>-12000000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>-14000000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>-212000000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>43000000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>39000000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>21000000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>87000000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>61000000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>49000000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>18000000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>44000000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>59000000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>40000000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>13000000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>34000000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>50000000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>32000000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>7000000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>27521000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>17843000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>21617000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>-70981000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>-92696000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>24698000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>14663000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>-5577000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>-55447000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>26021000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>32680000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>4848000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>22823000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>44020000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>22714000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>2420000.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>25804000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>53483000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>33483000.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>12351000.0</v>
       </c>
-      <c r="DC11">
+      <c r="DD11">
         <v>30800000.0</v>
       </c>
-      <c r="DD11">
+      <c r="DE11">
         <v>39100000.0</v>
       </c>
-      <c r="DE11">
+      <c r="DF11">
         <v>18000000.0</v>
       </c>
-      <c r="DF11">
+      <c r="DG11">
         <v>11300000.0</v>
       </c>
-      <c r="DG11">
+      <c r="DH11">
         <v>18300000.0</v>
       </c>
-      <c r="DH11">
+      <c r="DI11">
         <v>8400000.0</v>
       </c>
-      <c r="DI11">
+      <c r="DJ11">
         <v>3900000.0</v>
       </c>
-      <c r="DJ11">
+      <c r="DK11">
         <v>1800000.0</v>
       </c>
-      <c r="DK11">
+      <c r="DL11">
         <v>500000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:115">
+    <row r="12" spans="1:116">
       <c r="A12" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B12">
+        <v>178000000.0</v>
+      </c>
+      <c r="C12">
         <v>176000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>183000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>178000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>171000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>184000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>180000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>178000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>173000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>160000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>161000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>163000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>161000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>150000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>132000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>106000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>113000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>94000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>93000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>132000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>100000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>99000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>125000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>278000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>130000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>136000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>170000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>147000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>180000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>151000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>142000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>118000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>112000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>109000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>126000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>131000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>113000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>94000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>162000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>110000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>132000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>107000000.0</v>
       </c>
       <c r="AQ12">
         <v>107000000.0</v>
       </c>
       <c r="AR12">
         <v>107000000.0</v>
       </c>
       <c r="AS12">
+        <v>107000000.0</v>
+      </c>
+      <c r="AT12">
         <v>232000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>121000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>119000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>124000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>187000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>125000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>118000000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>121000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>119000000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>120000000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>197000000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>128000000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>122000000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>87000000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>123000000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>58000000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>59000000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>58000000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>121000000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>67000000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>68000000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>63000000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>70000000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>64000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>52000000.0</v>
       </c>
       <c r="BR12">
         <v>52000000.0</v>
       </c>
       <c r="BS12">
+        <v>52000000.0</v>
+      </c>
+      <c r="BT12">
         <v>1150000000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>70000000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>53000000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>43000000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>173000000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>37000000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>52000000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>51000000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>75000000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>62000000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>53000000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>151000000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>148000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>48000000.0</v>
       </c>
       <c r="CG12">
         <v>48000000.0</v>
       </c>
       <c r="CH12">
+        <v>48000000.0</v>
+      </c>
+      <c r="CI12">
         <v>47000000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>42000000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>326598000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>155794000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>464130000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>689902000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>142323000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>137501000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>135187000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>446524000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>137060000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>128801000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>422635000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>184891000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>142233000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>227858000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>139930000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>64306000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>64965000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>61186000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>54150000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>69600000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>46300000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>50600000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>28800000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>47000000.0</v>
       </c>
-      <c r="DH12">
+      <c r="DI12">
         <v>132100000.0</v>
       </c>
-      <c r="DI12">
+      <c r="DJ12">
         <v>3500000.0</v>
       </c>
-      <c r="DJ12">
+      <c r="DK12">
         <v>500000.0</v>
       </c>
-      <c r="DK12"/>
+      <c r="DL12"/>
     </row>
-    <row r="13" spans="1:115">
+    <row r="13" spans="1:116">
       <c r="A13" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B13"/>
-      <c r="C13">
+      <c r="C13"/>
+      <c r="D13">
         <v>183000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>178000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>171000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>184000000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>180000000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>178000000.0</v>
       </c>
-      <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>163000000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>161000000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>150000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>132000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>106000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>113000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>94000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>93000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>132000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>100000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>99000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>125000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>278000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>130000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>136000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>170000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>147000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>180000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>151000000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
@@ -27799,87 +27966,86 @@
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
+      <c r="DL13"/>
     </row>
-    <row r="14" spans="1:115">
+    <row r="14" spans="1:116">
       <c r="A14" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
-      <c r="AE14">
-[...1 lines deleted...]
-      </c>
+      <c r="AE14"/>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
@@ -28061,889 +28227,896 @@
       </c>
       <c r="CU14">
         <v>0.0</v>
       </c>
       <c r="CV14">
         <v>0.0</v>
       </c>
       <c r="CW14">
         <v>0.0</v>
       </c>
       <c r="CX14">
         <v>0.0</v>
       </c>
       <c r="CY14">
         <v>0.0</v>
       </c>
       <c r="CZ14">
         <v>0.0</v>
       </c>
       <c r="DA14">
         <v>0.0</v>
       </c>
       <c r="DB14">
         <v>0.0</v>
       </c>
-      <c r="DC14"/>
+      <c r="DC14">
+        <v>0.0</v>
+      </c>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
       <c r="DH14"/>
       <c r="DI14"/>
       <c r="DJ14"/>
       <c r="DK14"/>
+      <c r="DL14"/>
     </row>
-    <row r="15" spans="1:115">
+    <row r="15" spans="1:116">
       <c r="A15" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B15">
+        <v>753000000.0</v>
+      </c>
+      <c r="C15">
         <v>531000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>653000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>701000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>622000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>518000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>689000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>708000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>636000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>542000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>679000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>703000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>591000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>451000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>639000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>606000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>493000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>367000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>481000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>409000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>293000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>203000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>297000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>208000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>212000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>173000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>338000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>391000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>270000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>175000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>310000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>333000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>270000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>183000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>897000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>199000000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>141000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>109000000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>153000000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>187000000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>134000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>92000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>169000000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>215000000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>86000000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>115000000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>194000000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>192000000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>94000000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>60000000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>140000000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>143000000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>83000000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>21000000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>41000000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>73000000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>-52000000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>13000000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>29000000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>65000000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>27000000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>-20000000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>-21000000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>23000000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>12000000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>-40000000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>-26000000.0</v>
       </c>
-      <c r="BP15">
-[...1 lines deleted...]
-      </c>
       <c r="BQ15">
+        <v>0.0</v>
+      </c>
+      <c r="BR15">
         <v>-17000000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>-19000000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>-853000000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>74000000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>37000000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>38000000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>153000000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>112000000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>67000000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>30000000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>53000000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>95000000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>56000000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>20000000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>49000000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>76000000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>50000000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>12000000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>52022000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>-64381000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>34962000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>-106603000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>-290862000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>31884000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>23391000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>-8723000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>-208951000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>40767000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>51114000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>-280755000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>32174000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>62052000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>13618000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>3412000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>36374000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>75391000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>47199000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>17411000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>44400000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>56200000.0</v>
       </c>
-      <c r="DE15">
+      <c r="DF15">
         <v>25900000.0</v>
       </c>
-      <c r="DF15">
+      <c r="DG15">
         <v>16200000.0</v>
       </c>
-      <c r="DG15">
+      <c r="DH15">
         <v>18300000.0</v>
       </c>
-      <c r="DH15">
+      <c r="DI15">
         <v>-31500000.0</v>
       </c>
-      <c r="DI15">
+      <c r="DJ15">
         <v>5600000.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DK15">
         <v>2600000.0</v>
       </c>
-      <c r="DK15"/>
+      <c r="DL15"/>
     </row>
-    <row r="16" spans="1:115">
+    <row r="16" spans="1:116">
       <c r="A16" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>653000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>701000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>622000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>518000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>689000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>708000000.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>703000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>591000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>451000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>639000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>606000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>493000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>367000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>481000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>409000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>293000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>203000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>297000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>208000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>212000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>173000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>338000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>391000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>270000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>175000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>310000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>333000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>270000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>183000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>897000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>199000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>141000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>109000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>153000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>187000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>134000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>92000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>169000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>215000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>86000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>115000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>194000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>192000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>94000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>60000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>140000000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>143000000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>83000000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>21000000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>41000000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>73000000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>-13000000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>13000000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>28000000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>65000000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>28000000.0</v>
       </c>
-      <c r="BJ16">
-[...1 lines deleted...]
-      </c>
       <c r="BK16">
+        <v>0.0</v>
+      </c>
+      <c r="BL16">
         <v>-23000000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>23000000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>12000000.0</v>
       </c>
-      <c r="BN16">
-[...1 lines deleted...]
-      </c>
       <c r="BO16">
         <v>0.0</v>
       </c>
       <c r="BP16">
         <v>0.0</v>
       </c>
       <c r="BQ16">
         <v>0.0</v>
       </c>
       <c r="BR16">
         <v>0.0</v>
       </c>
       <c r="BS16">
+        <v>0.0</v>
+      </c>
+      <c r="BT16">
         <v>-74000000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>74000000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>-38000000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>38000000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>153000000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>111000000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>67000000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>32000000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>77000000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>88000000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>59000000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>25000000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>55000000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>85000000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>50000000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>12000000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>30000000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>-40000000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>40000000.0</v>
       </c>
-      <c r="CL16">
-[...1 lines deleted...]
-      </c>
       <c r="CM16">
+        <v>0.0</v>
+      </c>
+      <c r="CN16">
         <v>-31884000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>31884000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>23391000.0</v>
       </c>
-      <c r="CP16">
-[...1 lines deleted...]
-      </c>
       <c r="CQ16">
+        <v>0.0</v>
+      </c>
+      <c r="CR16">
         <v>-40767000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>40767000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>51114000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>7584000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>32174000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>62052000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>24935000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>3412000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>36374000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>75391000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>47199000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>17411000.0</v>
       </c>
-      <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
+      <c r="DL16"/>
     </row>
-    <row r="17" spans="1:115">
+    <row r="17" spans="1:116">
       <c r="A17" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B17">
+        <v>753000000.0</v>
+      </c>
+      <c r="C17">
         <v>531000000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>653000000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>701000000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>622000000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>518000000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>689000000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>708000000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>636000000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>542000000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>679000000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>703000000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>591000000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>451000000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>639000000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>606000000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>493000000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>367000000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>481000000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>409000000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>293000000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>203000000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-21000000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>342000000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>290000000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>279000000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-152000000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>629000000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>432000000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>265000000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>540000000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>587000000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>448000000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>281000000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-225000000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>445000000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>317000000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>213000000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>331000000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>419000000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>300000000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>202000000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>415000000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>465000000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>212000000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>249000000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>428000000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>414000000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>190000000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>128000000.0</v>
       </c>
-      <c r="AY17">
-[...1 lines deleted...]
-      </c>
       <c r="AZ17">
+        <v>0.0</v>
+      </c>
+      <c r="BA17">
         <v>293000000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>179000000.0</v>
       </c>
-      <c r="BB17">
-[...1 lines deleted...]
-      </c>
       <c r="BC17">
         <v>0.0</v>
       </c>
       <c r="BD17">
         <v>0.0</v>
       </c>
       <c r="BE17">
         <v>0.0</v>
       </c>
       <c r="BF17">
         <v>0.0</v>
       </c>
       <c r="BG17">
         <v>0.0</v>
       </c>
       <c r="BH17">
         <v>0.0</v>
       </c>
       <c r="BI17">
         <v>0.0</v>
       </c>
       <c r="BJ17">
         <v>0.0</v>
       </c>
       <c r="BK17">
@@ -29056,152 +29229,157 @@
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
       <c r="CY17">
         <v>0.0</v>
       </c>
       <c r="CZ17">
         <v>0.0</v>
       </c>
       <c r="DA17">
         <v>0.0</v>
       </c>
       <c r="DB17">
         <v>0.0</v>
       </c>
-      <c r="DC17"/>
+      <c r="DC17">
+        <v>0.0</v>
+      </c>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
+      <c r="DL17"/>
     </row>
-    <row r="18" spans="1:115">
+    <row r="18" spans="1:116">
       <c r="A18" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B18">
+        <v>-178000000.0</v>
+      </c>
+      <c r="C18">
         <v>-176000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-183000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-178000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-171000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-184000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-180000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-178000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-173000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-160000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-161000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-163000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-161000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-150000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-132000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-106000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-113000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-94000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-93000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-132000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-100000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-99000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-125000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-278000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-130000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-136000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-170000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-147000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-180000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-151000000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -29242,177 +29420,178 @@
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
+      <c r="DL18"/>
     </row>
-    <row r="19" spans="1:115">
+    <row r="19" spans="1:116">
       <c r="A19" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>8000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>4000000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>3000000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>1000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>6000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>5000000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-8000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>3000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-4000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="W19">
         <v>2000000.0</v>
       </c>
       <c r="X19">
         <v>2000000.0</v>
       </c>
-      <c r="Y19"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Y19">
+        <v>2000000.0</v>
+      </c>
+      <c r="Z19"/>
       <c r="AA19">
         <v>4000000.0</v>
       </c>
       <c r="AB19">
+        <v>4000000.0</v>
+      </c>
+      <c r="AC19">
         <v>1000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>2000000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>3000000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>4000000.0</v>
       </c>
-      <c r="AF19"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AG19"/>
       <c r="AH19">
         <v>1000000.0</v>
       </c>
-      <c r="AI19"/>
-      <c r="AJ19">
+      <c r="AI19">
+        <v>1000000.0</v>
+      </c>
+      <c r="AJ19"/>
+      <c r="AK19">
         <v>5000000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>2000000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-2000000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>2000000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>1000000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>2000000.0</v>
       </c>
-      <c r="AP19"/>
-      <c r="AQ19">
+      <c r="AQ19"/>
+      <c r="AR19">
         <v>2000000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>1000000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>6000000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>3000000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>4000000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>5000000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>4000000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>1000000.0</v>
       </c>
-      <c r="AY19"/>
-      <c r="AZ19">
+      <c r="AZ19"/>
+      <c r="BA19">
         <v>2000000.0</v>
       </c>
-      <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
@@ -29431,186 +29610,185 @@
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
+      <c r="DL19"/>
     </row>
-    <row r="20" spans="1:115">
+    <row r="20" spans="1:116">
       <c r="A20" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
+      <c r="M20"/>
+      <c r="N20">
         <v>18000000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>1000000.0</v>
       </c>
-      <c r="O20"/>
-      <c r="P20">
+      <c r="P20"/>
+      <c r="Q20">
         <v>-1000000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>1000000.0</v>
       </c>
-      <c r="R20"/>
-      <c r="S20">
+      <c r="S20"/>
+      <c r="T20">
         <v>1000000.0</v>
       </c>
-      <c r="T20"/>
-      <c r="U20">
+      <c r="U20"/>
+      <c r="V20">
         <v>3000000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000000.0</v>
       </c>
       <c r="X20">
         <v>6000000.0</v>
       </c>
       <c r="Y20">
+        <v>6000000.0</v>
+      </c>
+      <c r="Z20">
         <v>3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="AA20">
         <v>2000000.0</v>
       </c>
       <c r="AB20">
         <v>2000000.0</v>
       </c>
       <c r="AC20">
+        <v>2000000.0</v>
+      </c>
+      <c r="AD20">
         <v>6000000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>9000000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>38000000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>20000000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>6000000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>3000000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>40000000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>25000000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>33000000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>2000000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>6000000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>4000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="AP20">
         <v>2000000.0</v>
       </c>
       <c r="AQ20">
+        <v>2000000.0</v>
+      </c>
+      <c r="AR20">
         <v>5000000.0</v>
       </c>
-      <c r="AR20">
-[...1 lines deleted...]
-      </c>
       <c r="AS20">
+        <v>0.0</v>
+      </c>
+      <c r="AT20">
         <v>1000000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>-26000000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>-1000000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>2000000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>7000000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>2000000.0</v>
       </c>
-      <c r="AY20">
-[...1 lines deleted...]
-      </c>
       <c r="AZ20">
+        <v>0.0</v>
+      </c>
+      <c r="BA20">
         <v>1000000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>7000000.0</v>
       </c>
-      <c r="BB20">
-[...1 lines deleted...]
-      </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
       <c r="BI20">
         <v>0.0</v>
       </c>
       <c r="BJ20">
         <v>0.0</v>
       </c>
       <c r="BK20">
@@ -29723,443 +29901,447 @@
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
       <c r="CZ20">
         <v>0.0</v>
       </c>
       <c r="DA20">
         <v>0.0</v>
       </c>
       <c r="DB20">
         <v>0.0</v>
       </c>
-      <c r="DC20"/>
+      <c r="DC20">
+        <v>0.0</v>
+      </c>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
+      <c r="DL20"/>
     </row>
-    <row r="21" spans="1:115">
+    <row r="21" spans="1:116">
       <c r="A21" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B21">
+        <v>1138000000.0</v>
+      </c>
+      <c r="C21">
         <v>869000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>1052000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>1114000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>1003000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>805000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>1087000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>1123000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>1005000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>853000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>1067000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>1104000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>943000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>741000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>1024000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>920000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>716000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>572000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>746000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>679000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>484000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>373000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>516000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>567000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>384000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>360000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>601000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>658000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>535000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>377000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>601000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>598000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>476000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>343000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>506000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>477000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>378000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>264000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>415000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>423000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>347000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>254000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>397000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>446000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>375000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>300000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>426000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>422000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>325000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>218000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>342000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>337000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>250000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>149000000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>236000000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>222000000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>46000000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>87000000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>115000000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>156000000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>95000000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>30000000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>47000000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>93000000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>59000000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>-2000000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>24000000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>67000000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>5000000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>18000000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>-1048000000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>188000000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>128000000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>102000000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>175000000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>214000000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>171000000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>99000000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>172000000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>216000000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>150000000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>88000000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>134000000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>269000000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>226000000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>158000000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>221292000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>-5873000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>107117000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>32887000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>-209133000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>113406000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>94634000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>40250000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>-207692000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>119863000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>132883000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>66829000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>110044000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>167235000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>117188000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>67567000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>127524000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>194323000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>141976000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>84116000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>125800000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>142000000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>85100000.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>56500000.0</v>
       </c>
-      <c r="DG21">
+      <c r="DH21">
         <v>71100000.0</v>
       </c>
-      <c r="DH21">
+      <c r="DI21">
         <v>67100000.0</v>
       </c>
-      <c r="DI21">
+      <c r="DJ21">
         <v>13100000.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DK21">
         <v>5300000.0</v>
       </c>
-      <c r="DK21">
+      <c r="DL21">
         <v>200000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:115">
+    <row r="22" spans="1:116">
       <c r="A22" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
@@ -30341,410 +30523,416 @@
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
       <c r="CZ22">
         <v>0.0</v>
       </c>
       <c r="DA22">
         <v>0.0</v>
       </c>
       <c r="DB22">
         <v>0.0</v>
       </c>
-      <c r="DC22"/>
+      <c r="DC22">
+        <v>0.0</v>
+      </c>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
+      <c r="DL22"/>
     </row>
-    <row r="23" spans="1:115">
+    <row r="23" spans="1:116">
       <c r="A23" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B23">
+        <v>3272000000.0</v>
+      </c>
+      <c r="C23">
         <v>3116000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>3156000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>3115000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2940000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2914000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>3008000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>2869000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2768000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2632000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2661000000.0</v>
       </c>
       <c r="L23">
         <v>2661000000.0</v>
       </c>
       <c r="M23">
+        <v>2661000000.0</v>
+      </c>
+      <c r="N23">
         <v>2611000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2544000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2272000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>2131000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>2055000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1952000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>2030000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1917000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1803000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1684000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1763000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1620000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1555000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1765000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1855000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1830000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1755000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1740000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1705000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1518000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1415000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>1391000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1416000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1289000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1219000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1092000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>1108000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>1085000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>1072000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>1054000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>1121000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>1104000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>1053000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>1041000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>1139000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>1120000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>1067000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>958000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>995000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>973000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>949000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>939000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>994000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>949000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>814000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>559000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>598000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>555000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>532000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>492000000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>535000000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>505000000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>492000000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>474000000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>527000000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>524000000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>590000000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>572000000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>692000000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>685000000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>703000000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>670000000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>755000000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>780000000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>795000000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>742000000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>558000000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>854000000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>845000000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>662000000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>731000000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>711000000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>662000000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>574000000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>602237000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>710467000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>576228000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>521068000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>867606000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>606006000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>550999000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>470858000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>790860000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>579034000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>531316000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>454086000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>833823000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>546740000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>540350000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>474736000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>623396000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>664710000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>587970000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>494846000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>543200000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>526600000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>418600000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>335800000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>344900000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>312000000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>75100000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>33900000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>10400000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:115">
+    <row r="24" spans="1:116">
       <c r="A24" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -30816,434 +31004,436 @@
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
+      <c r="DL24"/>
     </row>
-    <row r="25" spans="1:115">
+    <row r="25" spans="1:116">
       <c r="A25" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B25">
+        <v>820000000.0</v>
+      </c>
+      <c r="C25">
         <v>795000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>805000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>793000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>759000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>751000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>762000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>738000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>717000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>686000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>697000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>695000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>696000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>693000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>577000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>560000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>548000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>532000000.0</v>
       </c>
       <c r="S25">
         <v>532000000.0</v>
       </c>
       <c r="T25">
+        <v>532000000.0</v>
+      </c>
+      <c r="U25">
         <v>510000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>475000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>466000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>480000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>492000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>490000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>526000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>516000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>519000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>504000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>499000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>470000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>418000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>390000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>393000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>390000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>353000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>330000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>310000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>318000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>311000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>306000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>310000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>318000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>315000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>307000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>304000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>312000000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>306000000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>299000000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>277000000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>284000000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>278000000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>270000000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>266000000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>272000000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>275000000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>221000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>129000000.0</v>
       </c>
       <c r="BG25">
         <v>129000000.0</v>
       </c>
       <c r="BH25">
+        <v>129000000.0</v>
+      </c>
+      <c r="BI25">
         <v>123000000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>117000000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>111000000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>117000000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>112000000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>111000000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>109000000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>116000000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>113000000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>125000000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>120000000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>124000000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>135000000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>130000000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>124000000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>119000000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>128000000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>129000000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>121000000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>127000000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>132000000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>128000000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>111000000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>123777000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>116000000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>115000000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>111000000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>123777000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>116136000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>122891000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>105196000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>104025000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>117878000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>107087000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>99335000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>102290000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>111984000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>92214000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>89805000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>110076000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>110840000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>112142000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>100844000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>105285000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>109391000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>106235000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>93521000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>96400000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>94600000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>80300000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>72200000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DH25">
         <v>68200000.0</v>
       </c>
-      <c r="DH25">
+      <c r="DI25">
         <v>125800000.0</v>
       </c>
-      <c r="DI25">
+      <c r="DJ25">
         <v>12700000.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DK25">
         <v>5700000.0</v>
       </c>
-      <c r="DK25">
+      <c r="DL25">
         <v>1300000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:115">
+    <row r="26" spans="1:116">
       <c r="A26" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
-[...1 lines deleted...]
-      </c>
+      <c r="AE26"/>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
@@ -31425,89 +31615,92 @@
       </c>
       <c r="CU26">
         <v>0.0</v>
       </c>
       <c r="CV26">
         <v>0.0</v>
       </c>
       <c r="CW26">
         <v>0.0</v>
       </c>
       <c r="CX26">
         <v>0.0</v>
       </c>
       <c r="CY26">
         <v>0.0</v>
       </c>
       <c r="CZ26">
         <v>0.0</v>
       </c>
       <c r="DA26">
         <v>0.0</v>
       </c>
       <c r="DB26">
         <v>0.0</v>
       </c>
-      <c r="DC26"/>
+      <c r="DC26">
+        <v>0.0</v>
+      </c>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
+      <c r="DL26"/>
     </row>
-    <row r="27" spans="1:115">
+    <row r="27" spans="1:116">
       <c r="A27" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
-      <c r="W27">
+      <c r="W27"/>
+      <c r="X27">
         <v>231000000.0</v>
       </c>
-      <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
@@ -31555,484 +31748,490 @@
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
+      <c r="DL27"/>
     </row>
-    <row r="28" spans="1:115">
+    <row r="28" spans="1:116">
       <c r="A28" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B28">
+        <v>472000000.0</v>
+      </c>
+      <c r="C28">
         <v>441000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>431000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>442000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>422000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>437000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>436000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>416000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>404000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>389000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>393000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>374000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>378000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>153000000.0</v>
       </c>
       <c r="O28">
         <v>153000000.0</v>
       </c>
       <c r="P28">
+        <v>153000000.0</v>
+      </c>
+      <c r="Q28">
         <v>356000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>153000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>323000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>322000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>326000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>301000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>250000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>489000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>232000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>222000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>267000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>268000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>273000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>271000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>280000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>302000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>265000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>239000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>232000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>255000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>237000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>218000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>193000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>186000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>179000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>177000000.0</v>
       </c>
       <c r="AP28">
         <v>177000000.0</v>
       </c>
       <c r="AQ28">
+        <v>177000000.0</v>
+      </c>
+      <c r="AR28">
         <v>180000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>178000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>175000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>181000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>209000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>194000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>187000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>168000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>163000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>167000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>152000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>160000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>176000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>164000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>146000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>102000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>109000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>103000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>100000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>95000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>96000000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>95000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>90000000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>86000000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>100000000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>99000000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>101000000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>108000000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>138000000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>133000000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>140000000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>131000000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>148000000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>152000000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>147000000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>148000000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>133000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>164000000.0</v>
       </c>
       <c r="CC28">
         <v>164000000.0</v>
       </c>
       <c r="CD28">
+        <v>164000000.0</v>
+      </c>
+      <c r="CE28">
         <v>153000000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>174000000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>164000000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>136000000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>122000000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>135854000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>128769000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>117605000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>114772000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>115533000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>127490000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>111563000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>96761000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>122979000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>110919000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>106525000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>98495000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>109080000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>110956000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>112822000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>108893000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>118869000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>124492000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>109119000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>101850000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>104400000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>98300000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>84600000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>65300000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>66800000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>60400000.0</v>
       </c>
-      <c r="DI28"/>
       <c r="DJ28"/>
       <c r="DK28"/>
+      <c r="DL28"/>
     </row>
-    <row r="29" spans="1:115">
+    <row r="29" spans="1:116">
       <c r="A29" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B29">
+        <v>254000000.0</v>
+      </c>
+      <c r="C29">
         <v>170000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>221000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>236000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>217000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>170000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>220000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>241000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>199000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>153000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>223000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>240000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>181000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>143000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>256000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>210000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>115000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>116000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>163000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>141000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>84000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>72000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>90000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>67000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>39000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>53000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>95000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>119000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>81000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>45000000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -32073,1089 +32272,1099 @@
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
+      <c r="DL29"/>
     </row>
-    <row r="30" spans="1:115">
+    <row r="30" spans="1:116">
       <c r="A30" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B30">
+        <v>594000000.0</v>
+      </c>
+      <c r="C30">
         <v>600000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>431000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>442000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>422000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>437000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>436000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>416000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>404000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>389000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>393000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>374000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>378000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>382000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>378000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>356000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>343000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>323000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>322000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>326000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>301000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>250000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>258000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>232000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>222000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>267000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>268000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>273000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>271000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>280000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>302000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>265000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>239000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>232000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>255000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>237000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>218000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>193000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>186000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>179000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>241000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>244000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>246000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>244000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>242000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>250000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>282000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>264000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>257000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>228000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>224000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>226000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>214000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>224000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>240000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>235000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>195000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>116000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>127000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>116000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>114000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>107000000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>113000000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>109000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>106000000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>99000000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>115000000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>112000000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>116000000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>122000000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>138000000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>147000000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>155000000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>146000000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>164000000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>165000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>160000000.0</v>
       </c>
       <c r="BZ30">
         <v>160000000.0</v>
       </c>
       <c r="CA30">
+        <v>160000000.0</v>
+      </c>
+      <c r="CB30">
         <v>145000000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>174000000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>188000000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>169000000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>194000000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>181000000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>152000000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>138000000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>155011000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>233491000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>133289000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>131209000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>421487000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>145153000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>128432000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>113739000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>387490000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>125884000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>120379000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>112379000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>135554000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>138007000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>139953000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>135000000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>224154000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>233883000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>215354000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>195371000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>200800000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>192900000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>164900000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>137500000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>135000000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>186200000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>30000000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>13500000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>4600000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:115">
+    <row r="31" spans="1:116">
       <c r="A31" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B31">
+        <v>-131000000.0</v>
+      </c>
+      <c r="C31">
         <v>-168000000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-178000000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-177000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-164000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-117000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-178000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-174000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-170000000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-158000000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-165000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-161000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-171000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-147000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-129000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-104000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-108000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-89000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-102000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-129000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-107000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-98000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-129000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-292000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-133000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-134000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-168000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-148000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-184000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-157000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-176000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-138000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-117000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-111000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-170000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-155000000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-149000000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-103000000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-173000000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-120000000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-130000000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-107000000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-105000000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-106000000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-226000000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-118000000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-115000000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-119000000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-183000000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-124000000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-116000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-119000000.0</v>
       </c>
       <c r="BA31">
         <v>-119000000.0</v>
       </c>
       <c r="BB31">
         <v>-119000000.0</v>
       </c>
       <c r="BC31">
+        <v>-119000000.0</v>
+      </c>
+      <c r="BD31">
         <v>-64000000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-128000000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-110000000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-68000000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-59000000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-60000000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-56000000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-57000000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-81000000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-55000000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-56000000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-62000000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-31000000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-63000000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-34000000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-51000000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-17000000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-71000000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-52000000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>-43000000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>65000000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>-42000000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>-55000000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>-49000000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>-50000000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>-62000000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>-50000000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>-61000000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>-51000000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>7000000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>-1000000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>2000000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>-66728000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>-40000000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>-50000000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>-212887000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>-174425000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>-56824000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>-56580000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>-54550000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>-56706000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>-53075000.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>-49089000.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>-54397000.0</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>-55047000.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>-61163000.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>-69539000.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>-61735000.0</v>
       </c>
-      <c r="CY31">
+      <c r="CZ31">
         <v>-65346000.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DA31">
         <v>-65449000.0</v>
       </c>
-      <c r="DA31">
+      <c r="DB31">
         <v>-61294000.0</v>
       </c>
-      <c r="DB31">
+      <c r="DC31">
         <v>-54354000.0</v>
       </c>
-      <c r="DC31">
+      <c r="DD31">
         <v>-50600000.0</v>
       </c>
-      <c r="DD31">
+      <c r="DE31">
         <v>-46700000.0</v>
       </c>
-      <c r="DE31">
+      <c r="DF31">
         <v>-41162000.0</v>
       </c>
-      <c r="DF31">
+      <c r="DG31">
         <v>-29009000.0</v>
       </c>
-      <c r="DG31">
+      <c r="DH31">
         <v>-34500000.0</v>
       </c>
-      <c r="DH31">
+      <c r="DI31">
         <v>-68900000.0</v>
       </c>
-      <c r="DI31">
+      <c r="DJ31">
         <v>19100000.0</v>
       </c>
-      <c r="DJ31">
+      <c r="DK31">
         <v>6000000.0</v>
       </c>
-      <c r="DK31">
+      <c r="DL31">
         <v>300000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:115">
+    <row r="32" spans="1:116">
       <c r="A32" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B32">
+        <v>4410000000.0</v>
+      </c>
+      <c r="C32">
         <v>3985000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>4208000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>4229000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>3943000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>3719000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>4095000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>3992000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>3773000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>3485000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>3728000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>3765000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>3554000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>3285000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>3296000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>3051000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>2771000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>2524000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>2776000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>2596000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>2287000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>2057000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>2279000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>2187000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>1939000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>2125000000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>2456000000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>2488000000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>2290000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>2117000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>2306000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>2116000000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>1891000000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>1734000000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>1922000000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>1766000000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>1597000000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>1356000000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>1523000000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>1508000000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>1421000000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>1310000000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>1523000000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>1550000000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>1429000000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>1315000000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>1564000000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>1544000000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>1399000000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>1178000000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>1338000000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>1311000000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>1206000000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>1100000000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>1249000000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>1219000000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>993000000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>656000000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>746000000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>713000000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>629000000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>523000000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>597000000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>605000000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>557000000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>478000000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>557000000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>592000000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>615000000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>594000000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>791000000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>873000000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>831000000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>772000000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>930000000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>994000000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>966000000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>841000000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>730000000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>1070000000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>995000000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>846000000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>963000000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>980000000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>888000000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>732000000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>823529000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>849718000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>776040000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>644713000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>742195000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>805134000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>728056000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>591851000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>694162000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>783103000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>744759000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>598965000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>704005000.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>795483000.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>768013000.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>619104000.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>750920000.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>859033000.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>729946000.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>578962000.0</v>
       </c>
-      <c r="DC32">
+      <c r="DD32">
         <v>669000000.0</v>
       </c>
-      <c r="DD32">
+      <c r="DE32">
         <v>668600000.0</v>
       </c>
-      <c r="DE32">
+      <c r="DF32">
         <v>503700000.0</v>
       </c>
-      <c r="DF32">
+      <c r="DG32">
         <v>392300000.0</v>
       </c>
-      <c r="DG32">
+      <c r="DH32">
         <v>416000000.0</v>
       </c>
-      <c r="DH32">
+      <c r="DI32">
         <v>379100000.0</v>
       </c>
-      <c r="DI32">
+      <c r="DJ32">
         <v>88200000.0</v>
       </c>
-      <c r="DJ32">
+      <c r="DK32">
         <v>39200000.0</v>
       </c>
-      <c r="DK32">
+      <c r="DL32">
         <v>10600000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AC30"/>
@@ -33238,51 +33447,51 @@
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B2">
         <v>457000000.0</v>
       </c>
       <c r="C2">
         <v>363000000.0</v>
       </c>
       <c r="D2">
         <v>106000000.0</v>
       </c>
       <c r="E2">
         <v>144000000.0</v>
       </c>
       <c r="F2">
         <v>202000000.0</v>
       </c>
       <c r="G2">
         <v>52000000.0</v>
       </c>
       <c r="H2">
         <v>43000000.0</v>
       </c>
       <c r="I2">
         <v>352000000.0</v>
       </c>
@@ -33327,51 +33536,51 @@
       </c>
       <c r="W2">
         <v>79000000.0</v>
       </c>
       <c r="X2">
         <v>19231000.0</v>
       </c>
       <c r="Y2">
         <v>27326000.0</v>
       </c>
       <c r="Z2">
         <v>34384000.0</v>
       </c>
       <c r="AA2">
         <v>23811000.0</v>
       </c>
       <c r="AB2">
         <v>20400000.0</v>
       </c>
       <c r="AC2">
         <v>72400000.0</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B3">
         <v>4528000000</v>
       </c>
       <c r="C3">
         <v>4127000000</v>
       </c>
       <c r="D3">
         <v>4070000000</v>
       </c>
       <c r="E3">
         <v>3690000000</v>
       </c>
       <c r="F3">
         <v>3198000000</v>
       </c>
       <c r="G3">
         <v>1158000000</v>
       </c>
       <c r="H3">
         <v>2350000000</v>
       </c>
       <c r="I3">
         <v>2291000000</v>
       </c>
@@ -33416,51 +33625,51 @@
       </c>
       <c r="W3">
         <v>751000000</v>
       </c>
       <c r="X3">
         <v>713301000</v>
       </c>
       <c r="Y3">
         <v>530858000</v>
       </c>
       <c r="Z3">
         <v>497318000</v>
       </c>
       <c r="AA3">
         <v>961974000</v>
       </c>
       <c r="AB3">
         <v>1828600000</v>
       </c>
       <c r="AC3">
         <v>1475900000</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-31000000.0</v>
       </c>
       <c r="F4">
         <v>-62000000.0</v>
       </c>
       <c r="G4">
         <v>142000000.0</v>
       </c>
       <c r="H4">
         <v>9000000.0</v>
       </c>
       <c r="I4">
         <v>-309000000.0</v>
       </c>
       <c r="J4">
         <v>40000000.0</v>
       </c>
       <c r="K4">
         <v>133000000.0</v>
       </c>
@@ -33469,51 +33678,51 @@
       </c>
       <c r="M4">
         <v>-17000000.0</v>
       </c>
       <c r="N4">
         <v>69000000.0</v>
       </c>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>1487000000.0</v>
       </c>
       <c r="F5">
         <v>1803000000.0</v>
       </c>
       <c r="G5">
         <v>1428000000.0</v>
       </c>
       <c r="H5">
         <v>1667000000.0</v>
       </c>
       <c r="I5">
         <v>1504000000.0</v>
       </c>
       <c r="J5">
         <v>1193000000.0</v>
       </c>
       <c r="K5">
         <v>1322000000.0</v>
       </c>
@@ -33522,51 +33731,51 @@
       </c>
       <c r="M5">
         <v>1153000000.0</v>
       </c>
       <c r="N5">
         <v>69000000.0</v>
       </c>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B6">
         <v>2000000.0</v>
       </c>
       <c r="C6">
         <v>94000000.0</v>
       </c>
       <c r="D6">
         <v>257000000.0</v>
       </c>
       <c r="E6">
         <v>-38000000.0</v>
       </c>
       <c r="F6">
         <v>-58000000.0</v>
       </c>
       <c r="G6">
         <v>150000000.0</v>
       </c>
       <c r="H6">
         <v>9000000.0</v>
       </c>
       <c r="I6">
         <v>-309000000.0</v>
       </c>
@@ -33611,51 +33820,51 @@
       </c>
       <c r="W6">
         <v>224000000.0</v>
       </c>
       <c r="X6">
         <v>60218000.0</v>
       </c>
       <c r="Y6">
         <v>-8095000.0</v>
       </c>
       <c r="Z6">
         <v>-7058000.0</v>
       </c>
       <c r="AA6">
         <v>10573000.0</v>
       </c>
       <c r="AB6">
         <v>3400000.0</v>
       </c>
       <c r="AC6">
         <v>-52000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B7">
         <v>-279000000.0</v>
       </c>
       <c r="C7">
         <v>-266000000.0</v>
       </c>
       <c r="D7">
         <v>173000000.0</v>
       </c>
       <c r="E7">
         <v>24000000.0</v>
       </c>
       <c r="F7">
         <v>351000000.0</v>
       </c>
       <c r="G7">
         <v>-3000000.0</v>
       </c>
       <c r="H7">
         <v>-205000000.0</v>
       </c>
       <c r="I7">
         <v>-46000000.0</v>
       </c>
@@ -33700,51 +33909,51 @@
       </c>
       <c r="W7">
         <v>-160218000.0</v>
       </c>
       <c r="X7">
         <v>-15740000.0</v>
       </c>
       <c r="Y7">
         <v>34180000.0</v>
       </c>
       <c r="Z7">
         <v>80259000.0</v>
       </c>
       <c r="AA7">
         <v>-43786000.0</v>
       </c>
       <c r="AB7">
         <v>-5600000.0</v>
       </c>
       <c r="AC7">
         <v>-18900000.0</v>
       </c>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-329000000.0</v>
       </c>
       <c r="F8">
         <v>-300000000.0</v>
       </c>
       <c r="G8">
         <v>218000000.0</v>
       </c>
       <c r="H8">
         <v>39000000.0</v>
       </c>
       <c r="I8">
         <v>-115000000.0</v>
       </c>
       <c r="J8">
         <v>-184000000.0</v>
       </c>
       <c r="K8">
         <v>15000000.0</v>
       </c>
@@ -33753,51 +33962,51 @@
       </c>
       <c r="M8">
         <v>-101000000.0</v>
       </c>
       <c r="N8">
         <v>-20000000.0</v>
       </c>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B9">
         <v>-120000000.0</v>
       </c>
       <c r="C9">
         <v>-20000000.0</v>
       </c>
       <c r="D9">
         <v>-167000000.0</v>
       </c>
       <c r="E9">
         <v>-329000000.0</v>
       </c>
       <c r="F9">
         <v>-300000000.0</v>
       </c>
       <c r="G9">
         <v>218000000.0</v>
       </c>
       <c r="H9">
         <v>39000000.0</v>
       </c>
       <c r="I9">
         <v>-115000000.0</v>
       </c>
@@ -33838,51 +34047,51 @@
         <v>6000000.0</v>
       </c>
       <c r="V9">
         <v>-78000000.0</v>
       </c>
       <c r="W9">
         <v>10000000.0</v>
       </c>
       <c r="X9">
         <v>-33237000.0</v>
       </c>
       <c r="Y9">
         <v>-6949000.0</v>
       </c>
       <c r="Z9">
         <v>24888000.0</v>
       </c>
       <c r="AA9">
         <v>8613000.0</v>
       </c>
       <c r="AB9"/>
       <c r="AC9"/>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B10">
         <v>-38000000.0</v>
       </c>
       <c r="C10">
         <v>15000000.0</v>
       </c>
       <c r="D10">
         <v>19000000.0</v>
       </c>
       <c r="E10">
         <v>-25000000.0</v>
       </c>
       <c r="F10">
         <v>9000000.0</v>
       </c>
       <c r="G10">
         <v>-5000000.0</v>
       </c>
       <c r="H10">
         <v>-8000000.0</v>
       </c>
       <c r="I10">
         <v>-20000000.0</v>
       </c>
@@ -33927,51 +34136,51 @@
       </c>
       <c r="W10">
         <v>12000000.0</v>
       </c>
       <c r="X10">
         <v>10817000.0</v>
       </c>
       <c r="Y10">
         <v>21189000.0</v>
       </c>
       <c r="Z10">
         <v>87084000.0</v>
       </c>
       <c r="AA10">
         <v>69706000.0</v>
       </c>
       <c r="AB10">
         <v>-6500000.0</v>
       </c>
       <c r="AC10">
         <v>-6400000.0</v>
       </c>
     </row>
     <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>542000000.0</v>
       </c>
       <c r="F11">
         <v>394000000.0</v>
       </c>
       <c r="G11">
         <v>12000000.0</v>
       </c>
       <c r="H11">
         <v>-177000000.0</v>
       </c>
       <c r="I11">
         <v>14000000.0</v>
       </c>
       <c r="J11">
         <v>211000000.0</v>
       </c>
       <c r="K11">
         <v>23000000.0</v>
       </c>
@@ -33982,51 +34191,51 @@
         <v>7000000.0</v>
       </c>
       <c r="N11">
         <v>-49000000.0</v>
       </c>
       <c r="O11"/>
       <c r="P11">
         <v>68000000.0</v>
       </c>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
     </row>
     <row r="12" spans="1:29">
       <c r="A12" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>640000000.0</v>
       </c>
       <c r="F12">
         <v>384000000.0</v>
       </c>
       <c r="G12">
         <v>101000000.0</v>
       </c>
       <c r="H12">
         <v>314000000.0</v>
       </c>
       <c r="I12">
         <v>362000000.0</v>
       </c>
       <c r="J12">
         <v>-346000000.0</v>
       </c>
       <c r="K12">
         <v>17000000.0</v>
       </c>
@@ -34035,102 +34244,102 @@
       </c>
       <c r="M12">
         <v>174000000.0</v>
       </c>
       <c r="N12">
         <v>47000000.0</v>
       </c>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
     </row>
     <row r="13" spans="1:29">
       <c r="A13" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>74000000.0</v>
       </c>
       <c r="F13">
         <v>335000000.0</v>
       </c>
       <c r="G13">
         <v>-226000000.0</v>
       </c>
       <c r="H13">
         <v>-150000000.0</v>
       </c>
       <c r="I13">
         <v>40000000.0</v>
       </c>
       <c r="J13">
         <v>50000000.0</v>
       </c>
       <c r="K13">
         <v>129000000.0</v>
       </c>
       <c r="L13">
         <v>-81000000.0</v>
       </c>
       <c r="M13">
         <v>-22000000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
     </row>
     <row r="14" spans="1:29">
       <c r="A14" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B14">
         <v>3108000000.0</v>
       </c>
       <c r="C14">
         <v>2903000000.0</v>
       </c>
       <c r="D14">
         <v>2781000000.0</v>
       </c>
       <c r="E14">
         <v>2217000000.0</v>
       </c>
       <c r="F14">
         <v>1983000000.0</v>
       </c>
       <c r="G14">
         <v>1988000000.0</v>
       </c>
       <c r="H14">
         <v>2038000000.0</v>
       </c>
       <c r="I14">
         <v>1671000000.0</v>
       </c>
@@ -34175,51 +34384,51 @@
       </c>
       <c r="W14">
         <v>468000000.0</v>
       </c>
       <c r="X14">
         <v>428325000.0</v>
       </c>
       <c r="Y14">
         <v>396293000.0</v>
       </c>
       <c r="Z14">
         <v>433902000.0</v>
       </c>
       <c r="AA14">
         <v>414432000.0</v>
       </c>
       <c r="AB14">
         <v>343500000.0</v>
       </c>
       <c r="AC14">
         <v>212400000.0</v>
       </c>
     </row>
     <row r="15" spans="1:29">
       <c r="A15" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B15">
         <v>464000000.0</v>
       </c>
       <c r="C15">
         <v>434000000.0</v>
       </c>
       <c r="D15">
         <v>406000000.0</v>
       </c>
       <c r="E15">
         <v>0.0</v>
       </c>
       <c r="F15">
         <v>0.0</v>
       </c>
       <c r="G15">
         <v>1000000.0</v>
       </c>
       <c r="H15">
         <v>11000000.0</v>
       </c>
       <c r="I15"/>
       <c r="J15">
         <v>0.0</v>
@@ -34242,51 +34451,51 @@
       <c r="P15"/>
       <c r="Q15">
         <v>3423000000.0</v>
       </c>
       <c r="R15"/>
       <c r="S15">
         <v>257000000.0</v>
       </c>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15">
         <v>18165000.0</v>
       </c>
       <c r="Y15">
         <v>83043000.0</v>
       </c>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
     </row>
     <row r="16" spans="1:29">
       <c r="A16" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B16">
         <v>459000000.0</v>
       </c>
       <c r="C16">
         <v>457000000.0</v>
       </c>
       <c r="D16">
         <v>363000000.0</v>
       </c>
       <c r="E16">
         <v>106000000.0</v>
       </c>
       <c r="F16">
         <v>144000000.0</v>
       </c>
       <c r="G16">
         <v>202000000.0</v>
       </c>
       <c r="H16">
         <v>52000000.0</v>
       </c>
       <c r="I16">
         <v>43000000.0</v>
       </c>
@@ -34331,96 +34540,96 @@
       </c>
       <c r="W16">
         <v>303000000.0</v>
       </c>
       <c r="X16">
         <v>79449000.0</v>
       </c>
       <c r="Y16">
         <v>19231000.0</v>
       </c>
       <c r="Z16">
         <v>27326000.0</v>
       </c>
       <c r="AA16">
         <v>34384000.0</v>
       </c>
       <c r="AB16">
         <v>23800000.0</v>
       </c>
       <c r="AC16">
         <v>20400000.0</v>
       </c>
     </row>
     <row r="17" spans="1:29">
       <c r="A17" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17">
         <v>-8000000.0</v>
       </c>
       <c r="J17">
         <v>18000000.0</v>
       </c>
       <c r="K17">
         <v>3000000.0</v>
       </c>
       <c r="L17">
         <v>-29000000.0</v>
       </c>
       <c r="M17">
         <v>-14000000.0</v>
       </c>
       <c r="N17">
         <v>-10000000.0</v>
       </c>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
     </row>
     <row r="18" spans="1:29">
       <c r="A18" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B18">
         <v>662000000.0</v>
       </c>
       <c r="C18">
         <v>419000000.0</v>
       </c>
       <c r="D18">
         <v>634000000.0</v>
       </c>
       <c r="E18">
         <v>743000000.0</v>
       </c>
       <c r="F18">
         <v>491000000.0</v>
       </c>
       <c r="G18">
         <v>1500000000.0</v>
       </c>
       <c r="H18">
         <v>674000000.0</v>
       </c>
       <c r="I18">
         <v>562000000.0</v>
       </c>
@@ -34465,51 +34674,51 @@
       </c>
       <c r="W18">
         <v>-14000000.0</v>
       </c>
       <c r="X18">
         <v>-370995000.0</v>
       </c>
       <c r="Y18">
         <v>-12949000.0</v>
       </c>
       <c r="Z18">
         <v>199392000.0</v>
       </c>
       <c r="AA18">
         <v>-449253000.0</v>
       </c>
       <c r="AB18">
         <v>-1407200000.0</v>
       </c>
       <c r="AC18">
         <v>-1259800000.0</v>
       </c>
     </row>
     <row r="19" spans="1:29">
       <c r="A19" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B19">
         <v>-3000000.0</v>
       </c>
       <c r="C19">
         <v>-4148000000.0</v>
       </c>
       <c r="D19">
         <v>-5185000000.0</v>
       </c>
       <c r="E19">
         <v>-7000000.0</v>
       </c>
       <c r="F19">
         <v>-3611000000.0</v>
       </c>
       <c r="G19">
         <v>-3000000.0</v>
       </c>
       <c r="H19">
         <v>-3000000.0</v>
       </c>
       <c r="I19">
         <v>-3000000.0</v>
       </c>
@@ -34522,84 +34731,84 @@
       <c r="L19">
         <v>-3000000.0</v>
       </c>
       <c r="M19">
         <v>-3000000.0</v>
       </c>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
     </row>
     <row r="20" spans="1:29">
       <c r="A20" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
     </row>
     <row r="21" spans="1:29">
       <c r="A21" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B21">
         <v>653000000.0</v>
       </c>
       <c r="C21">
         <v>1748000000.0</v>
       </c>
       <c r="D21">
         <v>2000000.0</v>
       </c>
       <c r="E21">
         <v>1620000000.0</v>
       </c>
       <c r="F21">
         <v>-106000000.0</v>
       </c>
       <c r="G21">
         <v>-2008000000.0</v>
       </c>
       <c r="H21">
         <v>-446000000.0</v>
       </c>
       <c r="I21">
         <v>2212000000.0</v>
       </c>
@@ -34614,51 +34823,51 @@
       </c>
       <c r="M21">
         <v>765000000.0</v>
       </c>
       <c r="N21">
         <v>-186000000.0</v>
       </c>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
     </row>
     <row r="22" spans="1:29">
       <c r="A22" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B22">
         <v>2494000000.0</v>
       </c>
       <c r="C22">
         <v>2575000000.0</v>
       </c>
       <c r="D22">
         <v>2424000000.0</v>
       </c>
       <c r="E22">
         <v>2105000000.0</v>
       </c>
       <c r="F22">
         <v>1386000000.0</v>
       </c>
       <c r="G22">
         <v>890000000.0</v>
       </c>
       <c r="H22">
         <v>1174000000.0</v>
       </c>
       <c r="I22">
         <v>1096000000.0</v>
       </c>
@@ -34703,51 +34912,51 @@
       </c>
       <c r="W22">
         <v>-84000000.0</v>
       </c>
       <c r="X22">
         <v>-258581000.0</v>
       </c>
       <c r="Y22">
         <v>-397825000.0</v>
       </c>
       <c r="Z22">
         <v>111256000.0</v>
       </c>
       <c r="AA22">
         <v>176375000.0</v>
       </c>
       <c r="AB22">
         <v>142700000.0</v>
       </c>
       <c r="AC22">
         <v>34800000.0</v>
       </c>
     </row>
     <row r="23" spans="1:29">
       <c r="A23" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B23">
         <v>-61000000.0</v>
       </c>
       <c r="C23">
         <v>-17000000.0</v>
       </c>
       <c r="D23">
         <v>-2976000000.0</v>
       </c>
       <c r="E23">
         <v>-24000000.0</v>
       </c>
       <c r="F23">
         <v>-3611000000.0</v>
       </c>
       <c r="G23">
         <v>-22000000.0</v>
       </c>
       <c r="H23">
         <v>11000000.0</v>
       </c>
       <c r="I23">
         <v>-22000000.0</v>
       </c>
@@ -34792,51 +35001,51 @@
       </c>
       <c r="W23">
         <v>-14000000.0</v>
       </c>
       <c r="X23">
         <v>18165000.0</v>
       </c>
       <c r="Y23">
         <v>83043000.0</v>
       </c>
       <c r="Z23">
         <v>-263647000.0</v>
       </c>
       <c r="AA23">
         <v>-16408000.0</v>
       </c>
       <c r="AB23">
         <v>654500000.0</v>
       </c>
       <c r="AC23">
         <v>296600000.0</v>
       </c>
     </row>
     <row r="24" spans="1:29">
       <c r="A24" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B24">
         <v>1519000000.0</v>
       </c>
       <c r="C24">
         <v>1639000000.0</v>
       </c>
       <c r="D24">
         <v>1672000000.0</v>
       </c>
       <c r="E24">
         <v>1021000000.0</v>
       </c>
       <c r="F24">
         <v>1023000000.0</v>
       </c>
       <c r="G24">
         <v>40000000.0</v>
       </c>
       <c r="H24">
         <v>24000000.0</v>
       </c>
       <c r="I24">
         <v>709000000.0</v>
       </c>
@@ -34879,51 +35088,51 @@
       <c r="V24">
         <v>310000000.0</v>
       </c>
       <c r="W24"/>
       <c r="X24">
         <v>181282000.0</v>
       </c>
       <c r="Y24">
         <v>171535000.0</v>
       </c>
       <c r="Z24">
         <v>144998000.0</v>
       </c>
       <c r="AA24">
         <v>346373000.0</v>
       </c>
       <c r="AB24">
         <v>233000000.0</v>
       </c>
       <c r="AC24">
         <v>126000000.0</v>
       </c>
     </row>
     <row r="25" spans="1:29">
       <c r="A25" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B25">
         <v>-672000000.0</v>
       </c>
       <c r="C25">
         <v>-759000000.0</v>
       </c>
       <c r="D25">
         <v>-803000000.0</v>
       </c>
       <c r="E25">
         <v>-577000000.0</v>
       </c>
       <c r="F25">
         <v>-418000000.0</v>
       </c>
       <c r="G25">
         <v>-166000000.0</v>
       </c>
       <c r="H25">
         <v>-248000000.0</v>
       </c>
       <c r="I25">
         <v>-227000000.0</v>
       </c>
@@ -34966,51 +35175,51 @@
       <c r="V25">
         <v>-90000000.0</v>
       </c>
       <c r="W25"/>
       <c r="X25">
         <v>258539000.0</v>
       </c>
       <c r="Y25">
         <v>479390000.0</v>
       </c>
       <c r="Z25">
         <v>-29390000.0</v>
       </c>
       <c r="AA25">
         <v>-143580000.0</v>
       </c>
       <c r="AB25">
         <v>-200000.0</v>
       </c>
       <c r="AC25">
         <v>-39500000.0</v>
       </c>
     </row>
     <row r="26" spans="1:29">
       <c r="A26" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B26">
         <v>-1969000000.0</v>
       </c>
       <c r="C26">
         <v>-1571000000.0</v>
       </c>
       <c r="D26">
         <v>-1070000000.0</v>
       </c>
       <c r="E26">
         <v>-1068000000.0</v>
       </c>
       <c r="F26">
         <v>-34000000.0</v>
       </c>
       <c r="G26">
         <v>-286000000.0</v>
       </c>
       <c r="H26">
         <v>-870000000.0</v>
       </c>
       <c r="I26">
         <v>-817000000.0</v>
       </c>
@@ -35051,51 +35260,51 @@
         <v>-4000000.0</v>
       </c>
       <c r="V26">
         <v>-8000000.0</v>
       </c>
       <c r="W26">
         <v>-5000000.0</v>
       </c>
       <c r="X26">
         <v>-3000000.0</v>
       </c>
       <c r="Y26">
         <v>-26726000.0</v>
       </c>
       <c r="Z26">
         <v>-24758000.0</v>
       </c>
       <c r="AA26">
         <v>-30950000.0</v>
       </c>
       <c r="AB26"/>
       <c r="AC26"/>
     </row>
     <row r="27" spans="1:29">
       <c r="A27" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B27">
         <v>134000000.0</v>
       </c>
       <c r="C27">
         <v>112000000.0</v>
       </c>
       <c r="D27">
         <v>94000000.0</v>
       </c>
       <c r="E27">
         <v>127000000.0</v>
       </c>
       <c r="F27">
         <v>119000000.0</v>
       </c>
       <c r="G27">
         <v>70000000.0</v>
       </c>
       <c r="H27">
         <v>61000000.0</v>
       </c>
       <c r="I27">
         <v>102000000.0</v>
       </c>
@@ -35128,51 +35337,51 @@
       </c>
       <c r="S27">
         <v>6000000.0</v>
       </c>
       <c r="T27">
         <v>15000000.0</v>
       </c>
       <c r="U27">
         <v>16000000.0</v>
       </c>
       <c r="V27">
         <v>8000000.0</v>
       </c>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27">
         <v>-100800000.0</v>
       </c>
       <c r="AC27"/>
     </row>
     <row r="28" spans="1:29">
       <c r="A28" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B28">
         <v>-1841000000.0</v>
       </c>
       <c r="C28">
         <v>-274000000.0</v>
       </c>
       <c r="D28">
         <v>-1474000000.0</v>
       </c>
       <c r="E28">
         <v>552000000.0</v>
       </c>
       <c r="F28">
         <v>-140000000.0</v>
       </c>
       <c r="G28">
         <v>-2293000000.0</v>
       </c>
       <c r="H28">
         <v>-1305000000.0</v>
       </c>
       <c r="I28">
         <v>1397000000.0</v>
       </c>
@@ -35217,51 +35426,51 @@
       </c>
       <c r="W28">
         <v>-64000000.0</v>
       </c>
       <c r="X28">
         <v>254957000.0</v>
       </c>
       <c r="Y28">
         <v>9309000.0</v>
       </c>
       <c r="Z28">
         <v>-277988000.0</v>
       </c>
       <c r="AA28">
         <v>468054000.0</v>
       </c>
       <c r="AB28">
         <v>1177000000.0</v>
       </c>
       <c r="AC28">
         <v>1082100000.0</v>
       </c>
     </row>
     <row r="29" spans="1:29">
       <c r="A29" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B29">
         <v>5190000000.0</v>
       </c>
       <c r="C29">
         <v>4546000000.0</v>
       </c>
       <c r="D29">
         <v>4704000000.0</v>
       </c>
       <c r="E29">
         <v>4433000000.0</v>
       </c>
       <c r="F29">
         <v>3689000000.0</v>
       </c>
       <c r="G29">
         <v>2658000000.0</v>
       </c>
       <c r="H29">
         <v>3024000000.0</v>
       </c>
       <c r="I29">
         <v>2853000000.0</v>
       </c>
@@ -35306,51 +35515,51 @@
       </c>
       <c r="W29">
         <v>737000000.0</v>
       </c>
       <c r="X29">
         <v>342306000.0</v>
       </c>
       <c r="Y29">
         <v>517909000.0</v>
       </c>
       <c r="Z29">
         <v>696710000.0</v>
       </c>
       <c r="AA29">
         <v>512721000.0</v>
       </c>
       <c r="AB29">
         <v>421400000.0</v>
       </c>
       <c r="AC29">
         <v>216100000.0</v>
       </c>
     </row>
     <row r="30" spans="1:29">
       <c r="A30" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B30">
         <v>-3369000000.0</v>
       </c>
       <c r="C30">
         <v>-4148000000.0</v>
       </c>
       <c r="D30">
         <v>-2976000000.0</v>
       </c>
       <c r="E30">
         <v>-5016000000.0</v>
       </c>
       <c r="F30">
         <v>-3611000000.0</v>
       </c>
       <c r="G30">
         <v>-223000000.0</v>
       </c>
       <c r="H30">
         <v>-1710000000.0</v>
       </c>
       <c r="I30">
         <v>-4551000000.0</v>
       </c>
@@ -35412,1231 +35621,1240 @@
       <c r="AC30">
         <v>-1349900000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DK30"/>
+  <dimension ref="A1:DL30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:115">
+    <row r="1" spans="1:116">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>90</v>
       </c>
       <c r="C1" t="s">
+        <v>91</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="E1" t="s">
         <v>92</v>
       </c>
       <c r="F1" t="s">
         <v>93</v>
       </c>
       <c r="G1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="I1" t="s">
         <v>95</v>
       </c>
       <c r="J1" t="s">
         <v>96</v>
       </c>
       <c r="K1" t="s">
+        <v>97</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="M1" t="s">
         <v>98</v>
       </c>
       <c r="N1" t="s">
         <v>99</v>
       </c>
       <c r="O1" t="s">
+        <v>100</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="Q1" t="s">
         <v>101</v>
       </c>
       <c r="R1" t="s">
         <v>102</v>
       </c>
       <c r="S1" t="s">
+        <v>103</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="U1" t="s">
         <v>104</v>
       </c>
       <c r="V1" t="s">
         <v>105</v>
       </c>
       <c r="W1" t="s">
+        <v>106</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="Y1" t="s">
         <v>107</v>
       </c>
       <c r="Z1" t="s">
         <v>108</v>
       </c>
       <c r="AA1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AC1" t="s">
         <v>110</v>
       </c>
       <c r="AD1" t="s">
         <v>111</v>
       </c>
       <c r="AE1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AG1" t="s">
         <v>113</v>
       </c>
       <c r="AH1" t="s">
         <v>114</v>
       </c>
       <c r="AI1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AK1" t="s">
         <v>116</v>
       </c>
       <c r="AL1" t="s">
         <v>117</v>
       </c>
       <c r="AM1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AO1" t="s">
         <v>119</v>
       </c>
       <c r="AP1" t="s">
         <v>120</v>
       </c>
       <c r="AQ1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AS1" t="s">
         <v>122</v>
       </c>
       <c r="AT1" t="s">
         <v>123</v>
       </c>
       <c r="AU1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AW1" t="s">
         <v>125</v>
       </c>
       <c r="AX1" t="s">
         <v>126</v>
       </c>
       <c r="AY1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BA1" t="s">
         <v>128</v>
       </c>
       <c r="BB1" t="s">
         <v>129</v>
       </c>
       <c r="BC1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BE1" t="s">
         <v>131</v>
       </c>
       <c r="BF1" t="s">
         <v>132</v>
       </c>
       <c r="BG1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BI1" t="s">
         <v>134</v>
       </c>
       <c r="BJ1" t="s">
         <v>135</v>
       </c>
       <c r="BK1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BM1" t="s">
         <v>137</v>
       </c>
       <c r="BN1" t="s">
         <v>138</v>
       </c>
       <c r="BO1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BQ1" t="s">
         <v>140</v>
       </c>
       <c r="BR1" t="s">
         <v>141</v>
       </c>
       <c r="BS1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BU1" t="s">
         <v>143</v>
       </c>
       <c r="BV1" t="s">
         <v>144</v>
       </c>
       <c r="BW1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BY1" t="s">
         <v>146</v>
       </c>
       <c r="BZ1" t="s">
         <v>147</v>
       </c>
       <c r="CA1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CC1" t="s">
         <v>149</v>
       </c>
       <c r="CD1" t="s">
         <v>150</v>
       </c>
       <c r="CE1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CG1" t="s">
         <v>152</v>
       </c>
       <c r="CH1" t="s">
         <v>153</v>
       </c>
       <c r="CI1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CK1" t="s">
         <v>155</v>
       </c>
       <c r="CL1" t="s">
         <v>156</v>
       </c>
       <c r="CM1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CO1" t="s">
         <v>158</v>
       </c>
       <c r="CP1" t="s">
         <v>159</v>
       </c>
       <c r="CQ1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CS1" t="s">
         <v>161</v>
       </c>
       <c r="CT1" t="s">
         <v>162</v>
       </c>
       <c r="CU1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CW1" t="s">
         <v>164</v>
       </c>
       <c r="CX1" t="s">
         <v>165</v>
       </c>
       <c r="CY1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="DA1" t="s">
         <v>167</v>
       </c>
       <c r="DB1" t="s">
         <v>168</v>
       </c>
       <c r="DC1" t="s">
+        <v>169</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="DE1" t="s">
         <v>170</v>
       </c>
       <c r="DF1" t="s">
         <v>171</v>
       </c>
       <c r="DG1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="DI1" t="s">
         <v>173</v>
       </c>
       <c r="DJ1" t="s">
         <v>174</v>
       </c>
       <c r="DK1" t="s">
         <v>175</v>
       </c>
+      <c r="DL1" t="s">
+        <v>176</v>
+      </c>
     </row>
-    <row r="2" spans="1:115">
+    <row r="2" spans="1:116">
       <c r="A2" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B2">
+        <v>156000000.0</v>
+      </c>
+      <c r="C2">
         <v>459000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>512000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>548000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>542000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>457000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>479000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>467000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>429000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>363000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>284000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>227000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>99000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>106000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>76000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>68000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>101000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>144000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>320000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>336000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>278000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>202000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>174000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>127000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>513000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>52000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>60000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>75000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>52000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>43000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>65000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>117000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>278000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>352000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>324000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>338000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>337000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>312000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>297000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>265000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>219000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>179000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>171000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>200000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>257000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>158000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>168000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>170000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>227000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>175000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>125000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>133000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>147000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>106000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>68000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>41000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>26000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>36000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>26000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>58000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>205000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>203000000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>170000000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>30000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>20000000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>169000000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>149000000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>125000000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>96000000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>77000000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>66000000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>80000000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>515000000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>381000000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>112000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>104000000.0</v>
       </c>
       <c r="BY2">
         <v>104000000.0</v>
       </c>
       <c r="BZ2">
+        <v>104000000.0</v>
+      </c>
+      <c r="CA2">
         <v>119000000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>140000000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>208000000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>331000000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>316000000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>151000000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>254000000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>342000000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>303000000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>149167000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>72384000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>127144000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>79449000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>76348000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>30403000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>32928000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>19231000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>23926000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>23952000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>31250000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>27326000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>30516000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>36135000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>26202000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>34384000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>31715000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>33192000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>34902000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>23811000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>31100000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>19800000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>110800000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>20400000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>12600000.0</v>
       </c>
-      <c r="DH2"/>
-      <c r="DI2">
+      <c r="DI2"/>
+      <c r="DJ2">
         <v>54800000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>68600000.0</v>
       </c>
-      <c r="DK2"/>
+      <c r="DL2"/>
     </row>
-    <row r="3" spans="1:115">
+    <row r="3" spans="1:116">
       <c r="A3" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B3">
+        <v>2052000000</v>
+      </c>
+      <c r="C3">
         <v>833000000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>679000000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1546000000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1558000000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>745000000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>683000000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1413000000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1462000000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>569000000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>725000000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>1118000000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>1357000000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>870000000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>1052000000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>1161000000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>940000000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>537000000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>748000000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>1189000000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>947000000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>314000000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>228000000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>475000000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>194000000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>261000000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>219000000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>905000000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>927000000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>299000000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>195000000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>790000000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>993000000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>313000000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>317000000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>604000000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>727000000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>241000000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>129000000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>446000000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>641000000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>123000000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>135000000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>435000000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>721000000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>345000000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>253000000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>488000000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>729000000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>351000000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>114000000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>504000000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>763000000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>303000000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>184000000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>287000000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>472000000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>426000000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>155000000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>230000000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>305000000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>120000000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>67000000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>121000000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>132000000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>54000000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>79000000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>68000000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>100000000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>64000000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>73000000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>162000000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>318000000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>151000000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>124000000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>209000000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>361000000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>296000000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>114000000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>192000000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>395000000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>264000000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>127000000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>220000000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>351000000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>165000000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>226875000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>164594000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>189672000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>169859000</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>366222000</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>52917000</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>182778000</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>111384000</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>36555000</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>170501000</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>232982000</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>90820000</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>60054000</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>102557000</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>221359000</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>113348000</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>168722000</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>210194000</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>359190000</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>223868000</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>264800000</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>532700000</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>746300000</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>284800000</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>149800000</v>
       </c>
-      <c r="DH3">
+      <c r="DI3">
         <v>882400000</v>
       </c>
-      <c r="DI3">
+      <c r="DJ3">
         <v>287300000</v>
       </c>
-      <c r="DJ3">
+      <c r="DK3">
         <v>156400000</v>
       </c>
-      <c r="DK3">
+      <c r="DL3">
         <v>2700000</v>
       </c>
     </row>
-    <row r="4" spans="1:115">
+    <row r="4" spans="1:116">
       <c r="A4" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>129000000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-7000000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>31000000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>12000000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-31000000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-43000000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-175000000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-11000000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>49000000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>75000000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>21000000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>46000000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>-388000000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>463000000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>-8000000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>-15000000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>23000000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>9000000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-22000000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-52000000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-161000000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>-74000000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>28000000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>-14000000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>1000000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>25000000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>15000000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>32000000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>46000000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>40000000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>8000000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>-29000000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>-57000000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>99000000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>-10000000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>-2000000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>-57000000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>52000000.0</v>
       </c>
-      <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
@@ -36657,181 +36875,182 @@
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
+      <c r="DL4"/>
     </row>
-    <row r="5" spans="1:115">
+    <row r="5" spans="1:116">
       <c r="A5" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>509000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>628000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>102000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>479000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>429000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>477000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>314000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>522000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>581000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>386000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>120000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>448000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>447000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>413000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>389000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>445000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>388000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>445000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>454000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>378000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>310000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>362000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>322000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>222000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>328000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>321000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>320000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>322000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>306000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>374000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>263000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>335000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>287000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>295000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>248000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>901000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>7000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-3000000.0</v>
       </c>
-      <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
@@ -36852,871 +37071,878 @@
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
       <c r="DK5"/>
+      <c r="DL5"/>
     </row>
-    <row r="6" spans="1:115">
+    <row r="6" spans="1:116">
       <c r="A6" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B6">
+        <v>-44000000.0</v>
+      </c>
+      <c r="C6">
         <v>-303000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-53000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-36000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>6000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>85000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-22000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>12000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>38000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>66000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>79000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>57000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>128000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-7000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>30000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>8000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-33000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-43000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-176000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-16000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>58000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>76000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>28000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>47000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-386000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>461000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-8000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-15000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>23000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>9000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-22000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-52000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-161000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-74000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>28000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-14000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>1000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>25000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>15000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>32000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>46000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>40000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>8000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-29000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-57000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>99000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-10000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-2000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-57000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>52000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>50000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-8000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-14000000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>41000000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>38000000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>27000000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>15000000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-10000000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>10000000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-32000000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-147000000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>2000000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>33000000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>140000000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>10000000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-149000000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>20000000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>24000000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>29000000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>19000000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>11000000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-14000000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-435000000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>134000000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>269000000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>8000000.0</v>
       </c>
-      <c r="BY6"/>
-      <c r="BZ6">
+      <c r="BZ6"/>
+      <c r="CA6">
         <v>-15000000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>-21000000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>-68000000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>-123000000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>15000000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>165000000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>-103000000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>-88000000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>39000000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>153833000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>76783000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>-54760000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>47695000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>3101000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>45945000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>-2525000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>13697000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>-4695000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>-26000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>-7298000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>3924000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>-3190000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>-5619000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>9933000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>-8182000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>2669000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>-1477000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>-1710000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>11091000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>-7300000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>11300000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>-91000000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>90400000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>-1100000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>12600000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>-49400000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>-13800000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>68600000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:115">
+    <row r="7" spans="1:116">
       <c r="A7" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B7">
+        <v>247000000.0</v>
+      </c>
+      <c r="C7">
         <v>194000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-192000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-482000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>95000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>300000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-230000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-108000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>85000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-13000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>294000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-205000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>150000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-66000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-157000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-5000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>138000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>48000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-321000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>109000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>391000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>172000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-298000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>43000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>237000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>15000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-452000000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>77000000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>150000000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>20000000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-99000000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-365000000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>337000000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>81000000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-203000000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-206000000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>196000000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>221000000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-202000000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-118000000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>197000000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>239000000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-297000000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-147000000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>74000000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>278000000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-254000000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-130000000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>84000000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>165000000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-21000000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-223000000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>101000000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>132000000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-132000000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-248000000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-204000000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>147000000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-47000000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-46000000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-5000000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>77000000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-2000000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-28000000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>-3000000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>68000000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>-27000000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>30000000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>-37000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29000000.0</v>
       </c>
       <c r="BS7">
         <v>29000000.0</v>
       </c>
       <c r="BT7">
+        <v>29000000.0</v>
+      </c>
+      <c r="BU7">
         <v>-108000000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>38000000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>60000000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>90000000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>-73000000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>10000000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>-7000000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>39000000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>-24000000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>-57000000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>104000000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>44000000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>34000000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>-63000000.0</v>
       </c>
-      <c r="CH7"/>
-      <c r="CI7">
+      <c r="CI7"/>
+      <c r="CJ7">
         <v>-180246000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>10627000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>-15138000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>150506000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>13251000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>-8901000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>-28790000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>8700000.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CR7">
         <v>79166000.0</v>
       </c>
-      <c r="CR7">
+      <c r="CS7">
         <v>26584000.0</v>
       </c>
-      <c r="CS7">
+      <c r="CT7">
         <v>-24102000.0</v>
       </c>
-      <c r="CT7">
+      <c r="CU7">
         <v>-47468000.0</v>
       </c>
-      <c r="CU7">
+      <c r="CV7">
         <v>88049000.0</v>
       </c>
-      <c r="CV7">
+      <c r="CW7">
         <v>-59691000.0</v>
       </c>
-      <c r="CW7">
+      <c r="CX7">
         <v>87773000.0</v>
       </c>
-      <c r="CX7">
+      <c r="CY7">
         <v>-35872000.0</v>
       </c>
-      <c r="CY7">
+      <c r="CZ7">
         <v>91906000.0</v>
       </c>
-      <c r="CZ7">
+      <c r="DA7">
         <v>-183583000.0</v>
       </c>
-      <c r="DA7">
+      <c r="DB7">
         <v>39099000.0</v>
       </c>
-      <c r="DB7">
+      <c r="DC7">
         <v>8792000.0</v>
       </c>
-      <c r="DC7">
+      <c r="DD7">
         <v>-48300000.0</v>
       </c>
-      <c r="DD7">
+      <c r="DE7">
         <v>45300000.0</v>
       </c>
-      <c r="DE7">
+      <c r="DF7">
         <v>-18700000.0</v>
       </c>
-      <c r="DF7">
+      <c r="DG7">
         <v>16100000.0</v>
       </c>
-      <c r="DG7">
+      <c r="DH7">
         <v>-81600000.0</v>
       </c>
-      <c r="DH7">
+      <c r="DI7">
         <v>59400000.0</v>
       </c>
-      <c r="DI7">
+      <c r="DJ7">
         <v>4100000.0</v>
       </c>
-      <c r="DJ7">
+      <c r="DK7">
         <v>-800000.0</v>
       </c>
-      <c r="DK7">
+      <c r="DL7">
         <v>200000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:115">
+    <row r="8" spans="1:116">
       <c r="A8" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>-102000000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>-13000000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-68000000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-202000000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-135000000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>76000000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-76000000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-206000000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-81000000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>63000000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>16000000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>-95000000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>192000000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>105000000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>69000000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>-69000000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-34000000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>73000000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>16000000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>-160000000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>-51000000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>80000000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>-12000000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>-156000000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>-81000000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>65000000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>8000000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>-61000000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>-35000000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>103000000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AR8">
         <v>61000000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>-109000000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>-44000000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>81000000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AV8">
         <v>-2000000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AW8">
         <v>-107000000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>-39000000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AY8">
         <v>47000000.0</v>
       </c>
-      <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
@@ -37737,1033 +37963,1041 @@
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
+      <c r="DL8"/>
     </row>
-    <row r="9" spans="1:115">
+    <row r="9" spans="1:116">
       <c r="A9" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B9">
+        <v>-243000000.0</v>
+      </c>
+      <c r="C9">
         <v>-29000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>88000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-213000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-57000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>62000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>31000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-117000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-32000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>98000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>87000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-139000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-102000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-13000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-68000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-202000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-135000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>76000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-76000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-206000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-81000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>63000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>16000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-95000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>192000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>105000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>69000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-69000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-34000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>73000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>16000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-160000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-51000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>80000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-12000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-156000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-81000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>65000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>8000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-61000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-35000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>103000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>61000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-109000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-44000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>81000000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-2000000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-107000000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-39000000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>47000000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-3000000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-51000000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-31000000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>65000000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>8000000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-97000000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>-47000000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>50000000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>-2000000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>-45000000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>-51000000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>36000000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>24000000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>-55000000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>-24000000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>17000000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>34000000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>11000000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>-10000000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>93000000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>51000000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>8000000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>39000000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>65000000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>-5000000.0</v>
       </c>
-      <c r="BX9"/>
       <c r="BY9"/>
-      <c r="BZ9">
+      <c r="BZ9"/>
+      <c r="CA9">
         <v>3000000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>6000000.0</v>
       </c>
-      <c r="CB9"/>
-      <c r="CC9">
+      <c r="CC9"/>
+      <c r="CD9">
         <v>8000000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>80000000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>-78000000.0</v>
       </c>
-      <c r="CF9"/>
       <c r="CG9"/>
-      <c r="CH9">
+      <c r="CH9"/>
+      <c r="CI9">
         <v>47000000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>10000000.0</v>
       </c>
-      <c r="CJ9"/>
-      <c r="CK9">
+      <c r="CK9"/>
+      <c r="CL9">
         <v>7544000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>54155000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>-33237000.0</v>
       </c>
-      <c r="CN9"/>
       <c r="CO9"/>
-      <c r="CP9">
+      <c r="CP9"/>
+      <c r="CQ9">
         <v>43930000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>-6949000.0</v>
       </c>
-      <c r="CR9"/>
       <c r="CS9"/>
-      <c r="CT9">
+      <c r="CT9"/>
+      <c r="CU9">
         <v>29417000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>24888000.0</v>
       </c>
-      <c r="CV9"/>
       <c r="CW9"/>
-      <c r="CX9">
+      <c r="CX9"/>
+      <c r="CY9">
         <v>49467000.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>8613000.0</v>
       </c>
-      <c r="CZ9"/>
       <c r="DA9"/>
-      <c r="DB9">
+      <c r="DB9"/>
+      <c r="DC9">
         <v>50331000.0</v>
       </c>
-      <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
+      <c r="DL9"/>
     </row>
-    <row r="10" spans="1:115">
+    <row r="10" spans="1:116">
       <c r="A10" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B10">
+        <v>-40000000.0</v>
+      </c>
+      <c r="C10">
         <v>-14000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-5000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>8000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-14000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-27000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>10000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>12000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-4000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3000000.0</v>
       </c>
       <c r="K10">
         <v>-3000000.0</v>
       </c>
       <c r="L10">
+        <v>-3000000.0</v>
+      </c>
+      <c r="M10">
         <v>17000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>7000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-2000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>8000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>3000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-23000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-13000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>1000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>6000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-9000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>11000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-17000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>12000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>7000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>5000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>9000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>8000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-16000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-9000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>3000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-4000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-10000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-9000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>10000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-4000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>1000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-6000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>4000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-1000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>2000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-4000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>8000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>3000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>1000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-4000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>34000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>8000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>1000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-32000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>20000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>21000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-9000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-34000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>20000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>17000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>2000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-41000000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>14000000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>13000000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-6000000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-24000000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>9000000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>12000000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>-14000000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-2000000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>9000000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>3000000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>4000000.0</v>
       </c>
-      <c r="BR10"/>
-      <c r="BS10">
+      <c r="BS10"/>
+      <c r="BT10">
         <v>19000000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>15000000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>1000000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>-4000000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>35000000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>39000000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>7000000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>-30000000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>20000000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>22000000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>17000000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>-38000000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>9000000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>1000000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>-16000000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>-26000000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>9591000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>-1101000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>5621000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>-2111000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>18476000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>710000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>652000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>-9021000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>21090000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>13230000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>-5911000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>-7220000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>47187000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>20542000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>13259000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>6096000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>57262000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>26060000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>-2829000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>-10787000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>16700000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>14700000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>-16000000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>-21900000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>3000000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>-7600000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>1100000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>-2900000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>600000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:115">
+    <row r="11" spans="1:116">
       <c r="A11" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>-220000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>236000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-176000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>137000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>81000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>318000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-76000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-188000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>163000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>289000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>75000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-39000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>106000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>10000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-65000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-492000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>136000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>235000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-56000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-162000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-207000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>415000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-32000000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-182000000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-52000000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>292000000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>153000000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-216000000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-67000000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>230000000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>76000000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-311000000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>-61000000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>138000000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>183000000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-224000000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>-46000000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>123000000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>154000000.0</v>
       </c>
-      <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
-      <c r="BG11">
+      <c r="BG11"/>
+      <c r="BH11">
         <v>68000000.0</v>
       </c>
-      <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
-      <c r="BL11">
+      <c r="BL11"/>
+      <c r="BM11">
         <v>39000000.0</v>
       </c>
-      <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
-      <c r="CG11">
+      <c r="CG11"/>
+      <c r="CH11">
         <v>119000000.0</v>
       </c>
-      <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
-      <c r="CK11">
+      <c r="CK11"/>
+      <c r="CL11">
         <v>101396000.0</v>
       </c>
-      <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
-      <c r="DB11">
+      <c r="DB11"/>
+      <c r="DC11">
         <v>59315000.0</v>
       </c>
-      <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
+      <c r="DL11"/>
     </row>
-    <row r="12" spans="1:115">
+    <row r="12" spans="1:116">
       <c r="A12" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>-135000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>45000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>47000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>429000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-22000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>69000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>52000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>132000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>56000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>14000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>17000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-10000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>156000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>-54000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>9000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>125000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>78000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>76000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>35000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>106000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>131000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>70000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>55000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>-574000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>218000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>31000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>-21000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>52000000.0</v>
       </c>
       <c r="AN12">
         <v>52000000.0</v>
       </c>
       <c r="AO12">
+        <v>52000000.0</v>
+      </c>
+      <c r="AP12">
         <v>4000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>-39000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>246000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>-79000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>105000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>2000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>82000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>36000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>56000000.0</v>
       </c>
-      <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
@@ -38785,166 +39019,167 @@
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
+      <c r="DL12"/>
     </row>
-    <row r="13" spans="1:115">
+    <row r="13" spans="1:116">
       <c r="A13" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>137000000.0</v>
       </c>
       <c r="N13">
+        <v>137000000.0</v>
+      </c>
+      <c r="O13">
         <v>-26000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-69000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>113000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>55000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-25000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-5000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>146000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>192000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>2000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-219000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-85000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>206000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-128000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-143000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>48000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>7000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-62000000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>71000000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>12000000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>50000000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-93000000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>50000000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>33000000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-14000000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>9000000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>129000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11000000.0</v>
       </c>
       <c r="AO13">
         <v>11000000.0</v>
       </c>
-      <c r="AP13"/>
-      <c r="AQ13">
+      <c r="AP13">
+        <v>11000000.0</v>
+      </c>
+      <c r="AQ13"/>
+      <c r="AR13">
         <v>-81000000.0</v>
       </c>
-      <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
-      <c r="AU13">
+      <c r="AU13"/>
+      <c r="AV13">
         <v>-22000000.0</v>
       </c>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
@@ -38968,1072 +39203,1082 @@
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
+      <c r="DL13"/>
     </row>
-    <row r="14" spans="1:115">
+    <row r="14" spans="1:116">
       <c r="A14" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B14">
+        <v>820000000.0</v>
+      </c>
+      <c r="C14">
         <v>795000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>805000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>793000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>759000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>751000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>762000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>738000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>717000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>686000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>697000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>695000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>696000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>693000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>577000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>560000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>548000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>532000000.0</v>
       </c>
       <c r="S14">
         <v>532000000.0</v>
       </c>
       <c r="T14">
+        <v>532000000.0</v>
+      </c>
+      <c r="U14">
         <v>510000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>475000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>466000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>480000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>492000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>490000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>526000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>516000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>519000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>504000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>499000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>470000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>418000000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>390000000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>393000000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>390000000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>353000000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>330000000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>310000000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>318000000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>311000000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>306000000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>310000000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>318000000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>315000000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>307000000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>304000000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>312000000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>306000000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>299000000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>277000000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>284000000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>278000000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>270000000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>266000000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>272000000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>275000000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>221000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>129000000.0</v>
       </c>
       <c r="BG14">
         <v>129000000.0</v>
       </c>
       <c r="BH14">
+        <v>129000000.0</v>
+      </c>
+      <c r="BI14">
         <v>123000000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>117000000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>111000000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>117000000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>112000000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>111000000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>109000000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>116000000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>113000000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>125000000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>120000000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>124000000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>135000000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>130000000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>124000000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>119000000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>128000000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>129000000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>121000000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>127000000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>132000000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>128000000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>116000000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>120000000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>116000000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>115000000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>111000000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>123777000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>116136000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>122891000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>105196000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>104025000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>117878000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>107087000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>99335000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>102290000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>111984000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>92214000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>89805000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>110076000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>110840000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>112142000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>100844000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>105285000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>109391000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>106235000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>93521000.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>96400000.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>94600000.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>80300000.0</v>
       </c>
-      <c r="DF14">
+      <c r="DG14">
         <v>72200000.0</v>
       </c>
-      <c r="DG14">
+      <c r="DH14">
         <v>68200000.0</v>
       </c>
-      <c r="DH14">
+      <c r="DI14">
         <v>125800000.0</v>
       </c>
-      <c r="DI14">
+      <c r="DJ14">
         <v>12700000.0</v>
       </c>
-      <c r="DJ14">
+      <c r="DK14">
         <v>5700000.0</v>
       </c>
-      <c r="DK14">
+      <c r="DL14">
         <v>1300000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:115">
+    <row r="15" spans="1:116">
       <c r="A15" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B15">
+        <v>123000000.0</v>
+      </c>
+      <c r="C15">
         <v>125000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>114000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>115000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>117000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>118000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>108000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>107000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>109000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>110000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>101000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>100000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>102000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>103000000.0</v>
       </c>
       <c r="O15">
         <v>103000000.0</v>
       </c>
       <c r="P15">
         <v>103000000.0</v>
       </c>
-      <c r="Q15"/>
+      <c r="Q15">
+        <v>103000000.0</v>
+      </c>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
-      <c r="W15">
+      <c r="W15"/>
+      <c r="X15">
         <v>1000000.0</v>
       </c>
-      <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
-      <c r="AA15">
+      <c r="AA15"/>
+      <c r="AB15">
         <v>3125000000.0</v>
       </c>
-      <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-      <c r="AE15">
+      <c r="AE15"/>
+      <c r="AF15">
         <v>5114000000.0</v>
       </c>
-      <c r="AF15">
-[...1 lines deleted...]
-      </c>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
+        <v>0.0</v>
+      </c>
+      <c r="AJ15">
         <v>3000000.0</v>
       </c>
-      <c r="AJ15">
-[...1 lines deleted...]
-      </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
+        <v>0.0</v>
+      </c>
+      <c r="AN15">
         <v>2940000000.0</v>
       </c>
-      <c r="AN15">
-[...1 lines deleted...]
-      </c>
       <c r="AO15">
         <v>0.0</v>
       </c>
       <c r="AP15">
         <v>0.0</v>
       </c>
       <c r="AQ15">
+        <v>0.0</v>
+      </c>
+      <c r="AR15">
         <v>1112000000.0</v>
       </c>
-      <c r="AR15">
-[...1 lines deleted...]
-      </c>
       <c r="AS15">
         <v>0.0</v>
       </c>
       <c r="AT15">
         <v>0.0</v>
       </c>
       <c r="AU15">
+        <v>0.0</v>
+      </c>
+      <c r="AV15">
         <v>1157000000.0</v>
       </c>
-      <c r="AV15">
-[...1 lines deleted...]
-      </c>
       <c r="AW15">
         <v>0.0</v>
       </c>
       <c r="AX15">
         <v>0.0</v>
       </c>
       <c r="AY15">
+        <v>0.0</v>
+      </c>
+      <c r="AZ15">
         <v>869000000.0</v>
       </c>
-      <c r="AZ15">
-[...1 lines deleted...]
-      </c>
       <c r="BA15">
         <v>0.0</v>
       </c>
       <c r="BB15">
         <v>0.0</v>
       </c>
       <c r="BC15">
+        <v>0.0</v>
+      </c>
+      <c r="BD15">
         <v>1127000000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>693000000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>3667000000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>526000000.0</v>
       </c>
-      <c r="BG15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BH15"/>
       <c r="BI15">
         <v>0.0</v>
       </c>
       <c r="BJ15">
+        <v>0.0</v>
+      </c>
+      <c r="BK15">
         <v>1212000000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>857000000.0</v>
       </c>
-      <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
-      <c r="CE15">
+      <c r="CE15"/>
+      <c r="CF15">
         <v>3627000.0</v>
       </c>
-      <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
-      <c r="CL15">
+      <c r="CL15"/>
+      <c r="CM15">
         <v>3627000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>18165000.0</v>
       </c>
-      <c r="CN15"/>
       <c r="CO15"/>
-      <c r="CP15">
+      <c r="CP15"/>
+      <c r="CQ15">
         <v>3681000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>35538000.0</v>
       </c>
-      <c r="CR15"/>
-      <c r="CS15">
+      <c r="CS15"/>
+      <c r="CT15">
         <v>8957000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>38548000.0</v>
       </c>
-      <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
-      <c r="CX15">
+      <c r="CX15"/>
+      <c r="CY15">
         <v>28051000.0</v>
       </c>
-      <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
       <c r="DB15"/>
       <c r="DC15"/>
       <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
+      <c r="DL15"/>
     </row>
-    <row r="16" spans="1:115">
+    <row r="16" spans="1:116">
       <c r="A16" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B16">
+        <v>112000000.0</v>
+      </c>
+      <c r="C16">
         <v>156000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>459000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>512000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>548000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>542000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>457000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>479000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>467000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>429000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>363000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>284000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>227000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>99000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>106000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>76000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>68000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>101000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>144000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>320000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>336000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>278000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>202000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>174000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>127000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>513000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>52000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>60000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>75000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>52000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>43000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>65000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>117000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>278000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>352000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>324000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>338000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>337000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>312000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>297000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>265000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>219000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>179000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>171000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>200000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>257000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>158000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>168000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>170000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>227000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>175000000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>125000000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>133000000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>147000000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>106000000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>68000000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>41000000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>26000000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>36000000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>26000000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>58000000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>205000000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>203000000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>170000000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>30000000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>20000000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>169000000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>149000000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>125000000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>96000000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>77000000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>66000000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>80000000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>515000000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>381000000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>112000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>104000000.0</v>
       </c>
       <c r="BZ16">
         <v>104000000.0</v>
       </c>
       <c r="CA16">
+        <v>104000000.0</v>
+      </c>
+      <c r="CB16">
         <v>119000000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>140000000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>208000000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>331000000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>316000000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>151000000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>254000000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>342000000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>303000000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>149167000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>72384000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>127144000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>79449000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>76348000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>30403000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>32928000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>19231000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>23926000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>23952000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>31250000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>27326000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>30516000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>36135000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>26202000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>34384000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>31715000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>33192000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>34902000.0</v>
       </c>
-      <c r="DC16">
+      <c r="DD16">
         <v>23800000.0</v>
       </c>
-      <c r="DD16">
+      <c r="DE16">
         <v>31100000.0</v>
       </c>
-      <c r="DE16">
+      <c r="DF16">
         <v>-91000000.0</v>
       </c>
-      <c r="DF16">
+      <c r="DG16">
         <v>110800000.0</v>
       </c>
-      <c r="DG16">
+      <c r="DH16">
         <v>-1100000.0</v>
       </c>
-      <c r="DH16">
+      <c r="DI16">
         <v>12600000.0</v>
       </c>
-      <c r="DI16">
+      <c r="DJ16">
         <v>-49400000.0</v>
       </c>
-      <c r="DJ16">
+      <c r="DK16">
         <v>54800000.0</v>
       </c>
-      <c r="DK16">
+      <c r="DL16">
         <v>68600000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:115">
+    <row r="17" spans="1:116">
       <c r="A17" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
-      <c r="AE17">
+      <c r="AE17"/>
+      <c r="AF17">
         <v>2000000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-1000000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-3000000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-6000000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-3000000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>10000000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>9000000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>2000000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-6000000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>-3000000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>-1000000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>13000000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>-5000000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>-10000000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>2000000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-16000000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>-6000000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>-7000000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>6000000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>-7000000.0</v>
       </c>
-      <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
@@ -40054,531 +40299,537 @@
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
+      <c r="DL17"/>
     </row>
-    <row r="18" spans="1:115">
+    <row r="18" spans="1:116">
       <c r="A18" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B18">
+        <v>-261000000.0</v>
+      </c>
+      <c r="C18">
         <v>681000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>577000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-365000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-230000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>680000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>365000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-209000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-197000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>460000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>689000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-56000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-68000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>69000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>199000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-19000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>214000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>349000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-80000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-102000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>229000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>444000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>142000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>352000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>623000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>383000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>223000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>87000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-4000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>368000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>535000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-316000000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>14000000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>329000000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>147000000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-175000000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-13000000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>382000000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>194000000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-63000000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>2000000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>481000000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>303000000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-128000000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-146000000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>330000000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>82000000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-76000000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-183000000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>157000000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>322000000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-267000000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-294000000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>106000000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>42000000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-134000000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-384000000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>-172000000.0</v>
       </c>
-      <c r="BG18"/>
-      <c r="BH18">
+      <c r="BH18"/>
+      <c r="BI18">
         <v>-73000000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>-163000000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>34000000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>42000000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>3000000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>-31000000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>64000000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>6000000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>80000000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>-19000000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>60000000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>120000000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>-38000000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>-97000000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>75000000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>251000000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>-45000000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>-165000000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>-163000000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>138000000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>45000000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>-252000000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>-38000000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>92000000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>-121000000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>-155000000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>-36000000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>-54044000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>40545000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>-35424000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>34923000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>-350385000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>93410000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>-85290000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>-28730000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>124307000.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>10079000.0</v>
       </c>
-      <c r="CS18">
+      <c r="CT18">
         <v>-100721000.0</v>
       </c>
-      <c r="CT18">
+      <c r="CU18">
         <v>-46614000.0</v>
       </c>
-      <c r="CU18">
+      <c r="CV18">
         <v>201782000.0</v>
       </c>
-      <c r="CV18">
+      <c r="CW18">
         <v>33862000.0</v>
       </c>
-      <c r="CW18">
+      <c r="CX18">
         <v>18594000.0</v>
       </c>
-      <c r="CX18">
+      <c r="CY18">
         <v>-54846000.0</v>
       </c>
-      <c r="CY18">
+      <c r="CZ18">
         <v>51363000.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DA18">
         <v>-180383000.0</v>
       </c>
-      <c r="DA18">
+      <c r="DB18">
         <v>-189931000.0</v>
       </c>
-      <c r="DB18">
+      <c r="DC18">
         <v>-130302000.0</v>
       </c>
-      <c r="DC18">
+      <c r="DD18">
         <v>-208500000.0</v>
       </c>
-      <c r="DD18">
+      <c r="DE18">
         <v>-341100000.0</v>
       </c>
-      <c r="DE18">
+      <c r="DF18">
         <v>-669200000.0</v>
       </c>
-      <c r="DF18">
+      <c r="DG18">
         <v>-188400000.0</v>
       </c>
-      <c r="DG18">
+      <c r="DH18">
         <v>-141800000.0</v>
       </c>
-      <c r="DH18">
+      <c r="DI18">
         <v>-703100000.0</v>
       </c>
-      <c r="DI18">
+      <c r="DJ18">
         <v>-266100000.0</v>
       </c>
-      <c r="DJ18">
+      <c r="DK18">
         <v>-148800000.0</v>
       </c>
-      <c r="DK18">
+      <c r="DL18">
         <v>-1600000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:115">
+    <row r="19" spans="1:116">
       <c r="A19" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B19">
+        <v>0.0</v>
+      </c>
+      <c r="C19">
         <v>3000000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-1000000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-1194000000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-1211000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-361000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-515000000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-1167000000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-1186000000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-1280000000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-437000000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-711000000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-1068000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-760000000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000000.0</v>
       </c>
       <c r="Q19">
         <v>-1000000.0</v>
       </c>
       <c r="R19">
+        <v>-1000000.0</v>
+      </c>
+      <c r="S19">
         <v>-3000000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>1000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-995000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-2174000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-34000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000000.0</v>
       </c>
       <c r="X19">
         <v>-1000000.0</v>
       </c>
       <c r="Y19">
+        <v>-1000000.0</v>
+      </c>
+      <c r="Z19">
         <v>-2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000000.0</v>
       </c>
       <c r="AA19">
         <v>-1000000.0</v>
       </c>
       <c r="AB19">
         <v>-1000000.0</v>
       </c>
       <c r="AC19">
         <v>-1000000.0</v>
       </c>
       <c r="AD19">
+        <v>-1000000.0</v>
+      </c>
+      <c r="AE19">
         <v>-265000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2000000.0</v>
       </c>
       <c r="AF19">
         <v>-2000000.0</v>
       </c>
       <c r="AG19">
-        <v>-1000000.0</v>
+        <v>-2000000.0</v>
       </c>
       <c r="AH19">
         <v>-1000000.0</v>
       </c>
       <c r="AI19">
+        <v>-1000000.0</v>
+      </c>
+      <c r="AJ19">
         <v>-5000000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-1000000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-3000000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2000000.0</v>
       </c>
       <c r="AN19">
         <v>-2000000.0</v>
       </c>
       <c r="AO19">
         <v>-2000000.0</v>
       </c>
-      <c r="AP19"/>
-      <c r="AQ19">
+      <c r="AP19">
+        <v>-2000000.0</v>
+      </c>
+      <c r="AQ19"/>
+      <c r="AR19">
         <v>-3000000.0</v>
       </c>
-      <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
-      <c r="AU19">
+      <c r="AU19"/>
+      <c r="AV19">
         <v>-3000000.0</v>
       </c>
-      <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
@@ -40602,54 +40853,55 @@
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
+      <c r="DL19"/>
     </row>
-    <row r="20" spans="1:115">
+    <row r="20" spans="1:116">
       <c r="A20" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -40721,197 +40973,200 @@
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
+      <c r="DL20"/>
     </row>
-    <row r="21" spans="1:115">
+    <row r="21" spans="1:116">
       <c r="A21" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B21">
+        <v>303000000.0</v>
+      </c>
+      <c r="C21">
         <v>-394000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>48000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>728000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>415000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-538000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-17000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>451000000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>62000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>261000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>220000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>1436000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>87000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>314000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-217000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-434000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-94000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>1049000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-619000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-407000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-531000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-1203000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>133000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-284000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-54000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>46000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-154000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>1615000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>1074000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-170000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-307000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>1048000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>109000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>837000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-444000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-274000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>147000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>55000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-423000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-276000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>99000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>226000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>8000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-42000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>75000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>897000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-165000000.0</v>
       </c>
-      <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
@@ -40932,3005 +41187,3033 @@
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
+      <c r="DL21"/>
     </row>
-    <row r="22" spans="1:115">
+    <row r="22" spans="1:116">
       <c r="A22" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B22">
+        <v>753000000.0</v>
+      </c>
+      <c r="C22">
         <v>531000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>653000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>701000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>622000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>518000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>689000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>708000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>636000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>542000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>679000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>703000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>591000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>451000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>639000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>606000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>493000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>367000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>481000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>409000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>293000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>203000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>297000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>208000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>212000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>173000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>338000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>391000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>270000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>175000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>310000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>333000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>270000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>183000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>897000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>199000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>141000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>109000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>153000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>187000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>134000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>92000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>169000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>215000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>86000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>115000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>194000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>192000000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>94000000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>60000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>140000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>143000000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>83000000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>21000000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>41000000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>73000000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>-52000000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>13000000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>29000000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>65000000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>27000000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>-20000000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>-21000000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>23000000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>12000000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>-40000000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>-24000000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>74000000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>-17000000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>-19000000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>-853000000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>74000000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>37000000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>38000000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>153000000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>111000000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>67000000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>32000000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>53000000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>95000000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>56000000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>20000000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>49000000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>76000000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>50000000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>12000000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>52022000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>-64381000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>31488000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>-103129000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>-305133000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>31884000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>23391000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>-8723000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>-208951000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>32454000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>55265000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>-276593000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>32174000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>62052000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>9559000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>7471000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>36374000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>75391000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>47199000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>17411000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>44400000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>56200000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>25900000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>16200000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DH22">
         <v>18300000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DI22">
         <v>8300000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DJ22">
         <v>5600000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DK22">
         <v>2600000.0</v>
       </c>
-      <c r="DK22"/>
+      <c r="DL22"/>
     </row>
-    <row r="23" spans="1:115">
+    <row r="23" spans="1:116">
       <c r="A23" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B23">
+        <v>-1000000.0</v>
+      </c>
+      <c r="C23">
         <v>-18000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-15000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-9000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-1000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-36000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-403000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-1167000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-1000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-16000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-437000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2230000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2158000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2330000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-15000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1980000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-9000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1155000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1334000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>3254000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>2677000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1091000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>2009000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>3618000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1102000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-8000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-9000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-4000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>4000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-23000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>2732000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>2074000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>1000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>2000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-37000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>2441000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6000000.0</v>
       </c>
       <c r="AM23">
         <v>-6000000.0</v>
       </c>
       <c r="AN23">
+        <v>-6000000.0</v>
+      </c>
+      <c r="AO23">
         <v>1848000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>14000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>27000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-52000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>56000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-53000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-24000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>11000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>6000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>17000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-19000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>15000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>1248000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>6000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>3000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>12000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>3000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>2766000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-2823000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-12000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>361000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>536000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>1783000000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>-17000000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>-1000000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>10000000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>-1000000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>-13000000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>-1000000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>-14000000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>-1000000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>31000000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>-258000000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>-284000000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>-7000000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>3000000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>18000000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>8000000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>2000000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>68000000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>3000000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>62000000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>-33000000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>34000000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>-33000000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>-264000000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>-85000000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>36466000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>-7937000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>11734000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>-30373000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>17913000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>-6584000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>-3246000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>-590000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>-29776000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>33497000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>-27205000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>21987000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>27946000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>-828000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>1314000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>-381000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>-7546000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>-149213000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>128437000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>11914000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>79900000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>-6600000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>-400000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>-4300000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>326800000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>136700000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>-8600000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>-60500000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>-34000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:115">
+    <row r="24" spans="1:116">
       <c r="A24" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B24">
-        <v>-856000000.0</v>
+        <v>-370000000.0</v>
       </c>
       <c r="C24">
+        <v>373000000.0</v>
+      </c>
+      <c r="D24">
         <v>412000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>359000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>346000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>402000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-395000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>355000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>11000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>13000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>8000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>806000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-1068000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-760000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>425000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>195000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>178000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>223000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>340000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>164000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>7000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>281000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>6000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>231000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>194000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>223000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000000.0</v>
       </c>
       <c r="AB24">
         <v>6000000.0</v>
       </c>
       <c r="AC24">
+        <v>6000000.0</v>
+      </c>
+      <c r="AD24">
         <v>5000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>207000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>4000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>149000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>172000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>187000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>178000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>143000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>137000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>108000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>137000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>117000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>137000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>119000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>160000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>147000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>128000000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>118000000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>163000000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>148000000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>145000000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>121000000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>136000000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>106000000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>137000000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>128000000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-1019000000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>105000000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>96000000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>83000000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>99000000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>45000000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>-98000000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>36000000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>13000000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>35000000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>39000000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>32000000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>39000000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>44000000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>89000000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>70000000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>78000000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>41000000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>71000000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>68000000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>56000000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>89000000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>88000000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>153000000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>53000000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>90000000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>89000000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>85000000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>83000000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>2000000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>3000000.0</v>
       </c>
-      <c r="CH24"/>
       <c r="CI24"/>
-      <c r="CJ24">
+      <c r="CJ24"/>
+      <c r="CK24">
         <v>48424000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>55499000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>55398000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>127763000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>-15707000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>46729000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>21658000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>46369000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>45768000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>68268000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>11130000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>27764000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>27613000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>33117000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>39122000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>64196000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>53751000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>-52263000.0</v>
       </c>
-      <c r="DB24">
+      <c r="DC24">
         <v>62003000.0</v>
       </c>
-      <c r="DC24">
+      <c r="DD24">
         <v>80300000.0</v>
       </c>
-      <c r="DD24">
+      <c r="DE24">
         <v>68200000.0</v>
       </c>
-      <c r="DE24">
+      <c r="DF24">
         <v>49800000.0</v>
       </c>
-      <c r="DF24">
+      <c r="DG24">
         <v>34700000.0</v>
       </c>
-      <c r="DG24">
+      <c r="DH24">
         <v>59400000.0</v>
       </c>
-      <c r="DH24">
+      <c r="DI24">
         <v>62000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2300000.0</v>
       </c>
       <c r="DJ24">
         <v>2300000.0</v>
       </c>
       <c r="DK24">
+        <v>2300000.0</v>
+      </c>
+      <c r="DL24">
         <v>-50600000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:115">
+    <row r="25" spans="1:116">
       <c r="A25" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B25">
+        <v>-209000000.0</v>
+      </c>
+      <c r="C25">
         <v>-125000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-188000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-160000000.0</v>
       </c>
       <c r="E25">
         <v>-160000000.0</v>
       </c>
       <c r="F25">
+        <v>-160000000.0</v>
+      </c>
+      <c r="G25">
         <v>-164000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-218000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-159000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-185000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-197000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-225000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-189000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-191000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-198000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-247000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-120000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-88000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-122000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-165000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-58000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-88000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-107000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-78000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>70000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-74000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-84000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-63000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-77000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-45000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-63000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-47000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-39000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-70000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-71000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-13000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>2000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-7000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-43000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>9000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-29000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-51000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-71000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-6000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-112000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>66000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-75000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-70000000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-50000000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>15000000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-28000000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-49000000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-34000000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-31000000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-22000000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>57000000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>24000000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>129000000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-40000000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>18000000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>-8000000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>-6000000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-7000000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>36000000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>3000000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>1000000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>4000000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>10000000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>-74000000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>12000000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>-5000000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>1103000000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>7000000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>3000000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>-15000000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>-22000000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>-23000000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>-22000000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>-25000000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>-10000000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>14000000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>13000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-27000000.0</v>
       </c>
       <c r="CE25">
         <v>-27000000.0</v>
       </c>
-      <c r="CF25"/>
+      <c r="CF25">
+        <v>-27000000.0</v>
+      </c>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
-      <c r="CJ25">
+      <c r="CJ25"/>
+      <c r="CK25">
         <v>124914000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>-4458000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>111187000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>299851000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>-15674000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>-13813000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>-11825000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>236948000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>-13108000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>-18791000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>274341000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>-14422000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>-14079000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>15157000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>-16046000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>-38341000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>-41236000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>-34757000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>-29246000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>-33700000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>-30000000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>-22100000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>-100000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DH25">
         <v>-23800000.0</v>
       </c>
-      <c r="DH25">
+      <c r="DI25">
         <v>-11000000.0</v>
       </c>
-      <c r="DI25">
+      <c r="DJ25">
         <v>-3400000.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DK25">
         <v>-1300000.0</v>
       </c>
-      <c r="DK25">
+      <c r="DL25">
         <v>-400000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:115">
+    <row r="26" spans="1:116">
       <c r="A26" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B26">
+        <v>-395000000.0</v>
+      </c>
+      <c r="C26">
         <v>-421000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-631000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-618000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-431000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-289000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-403000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-377000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-376000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-415000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-264000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-252000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-251000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-303000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-10000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-239000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-501000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-318000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000000.0</v>
       </c>
       <c r="T26">
         <v>-1000000.0</v>
       </c>
       <c r="U26">
+        <v>-1000000.0</v>
+      </c>
+      <c r="V26">
         <v>-2000000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-30000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5000000.0</v>
       </c>
       <c r="X26">
         <v>-5000000.0</v>
       </c>
       <c r="Y26">
+        <v>-5000000.0</v>
+      </c>
+      <c r="Z26">
         <v>-275000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-276000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-206000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-210000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-211000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-243000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-211000000.0</v>
       </c>
       <c r="AF26">
         <v>-211000000.0</v>
       </c>
       <c r="AG26">
+        <v>-211000000.0</v>
+      </c>
+      <c r="AH26">
         <v>-169000000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-226000000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-30000000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-2000000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-1000000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-23000000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-40000000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-152000000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-172000000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-164000000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-122000000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-166000000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-158000000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-343000000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-214000000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>-152000000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>-186000000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>-61000000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>-16000000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>-15000000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>-54000000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>-30000000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>-3000000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>-13000000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>-107000000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>-8000000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>7000000.0</v>
       </c>
-      <c r="BH26">
-[...1 lines deleted...]
-      </c>
       <c r="BI26">
         <v>0.0</v>
       </c>
       <c r="BJ26">
+        <v>0.0</v>
+      </c>
+      <c r="BK26">
         <v>-7000000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>1000000.0</v>
       </c>
-      <c r="BL26"/>
       <c r="BM26"/>
-      <c r="BN26">
-[...1 lines deleted...]
-      </c>
+      <c r="BN26"/>
       <c r="BO26">
         <v>-1000000.0</v>
       </c>
-      <c r="BP26"/>
+      <c r="BP26">
+        <v>-1000000.0</v>
+      </c>
       <c r="BQ26"/>
       <c r="BR26"/>
-      <c r="BS26">
+      <c r="BS26"/>
+      <c r="BT26">
         <v>-253000000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BU26">
         <v>-350000000.0</v>
       </c>
-      <c r="BU26"/>
       <c r="BV26"/>
-      <c r="BW26">
+      <c r="BW26"/>
+      <c r="BX26">
         <v>-1000000.0</v>
       </c>
-      <c r="BX26">
+      <c r="BY26">
         <v>-3000000.0</v>
       </c>
-      <c r="BY26"/>
-      <c r="BZ26">
+      <c r="BZ26"/>
+      <c r="CA26">
         <v>-1000000.0</v>
       </c>
-      <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
-      <c r="CD26">
+      <c r="CD26"/>
+      <c r="CE26">
         <v>-167000.0</v>
       </c>
-      <c r="CE26">
+      <c r="CF26">
         <v>-6000000.0</v>
       </c>
-      <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
-      <c r="CI26">
+      <c r="CI26"/>
+      <c r="CJ26">
         <v>-167000.0</v>
       </c>
-      <c r="CJ26">
+      <c r="CK26">
         <v>-211000.0</v>
       </c>
-      <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
-      <c r="CT26">
+      <c r="CT26"/>
+      <c r="CU26">
         <v>-22374000.0</v>
       </c>
-      <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
+      <c r="DL26"/>
     </row>
-    <row r="27" spans="1:115">
+    <row r="27" spans="1:116">
       <c r="A27" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B27">
+        <v>43000000.0</v>
+      </c>
+      <c r="C27">
         <v>36000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32000000.0</v>
       </c>
       <c r="D27">
         <v>32000000.0</v>
       </c>
       <c r="E27">
+        <v>32000000.0</v>
+      </c>
+      <c r="F27">
         <v>34000000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>36000000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>33000000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>24000000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>27000000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>28000000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>22000000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>23000000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>25000000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>24000000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>32000000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>35000000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>36000000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>24000000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>30000000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>33000000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>35000000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>21000000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>24000000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>18000000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>15000000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>13000000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>16000000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>14000000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>16000000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>15000000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>29000000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>30000000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>24000000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>19000000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>23000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24000000.0</v>
       </c>
       <c r="AK27">
         <v>24000000.0</v>
       </c>
       <c r="AL27">
+        <v>24000000.0</v>
+      </c>
+      <c r="AM27">
         <v>16000000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>12000000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>11000000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>13000000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>9000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12000000.0</v>
       </c>
       <c r="AR27">
         <v>12000000.0</v>
       </c>
       <c r="AS27">
+        <v>12000000.0</v>
+      </c>
+      <c r="AT27">
         <v>11000000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>14000000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>26000000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>17000000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>19000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12000000.0</v>
       </c>
       <c r="AY27">
         <v>12000000.0</v>
       </c>
       <c r="AZ27">
+        <v>12000000.0</v>
+      </c>
+      <c r="BA27">
         <v>15000000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>10000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9000000.0</v>
       </c>
       <c r="BC27">
         <v>9000000.0</v>
       </c>
       <c r="BD27">
+        <v>9000000.0</v>
+      </c>
+      <c r="BE27">
         <v>10000000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>9000000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>4000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="BH27">
         <v>3000000.0</v>
       </c>
       <c r="BI27">
+        <v>3000000.0</v>
+      </c>
+      <c r="BJ27">
         <v>4000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="BK27">
         <v>2000000.0</v>
       </c>
       <c r="BL27">
         <v>2000000.0</v>
       </c>
       <c r="BM27">
+        <v>2000000.0</v>
+      </c>
+      <c r="BN27">
         <v>3000000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="BP27">
         <v>2000000.0</v>
       </c>
       <c r="BQ27">
         <v>2000000.0</v>
       </c>
       <c r="BR27">
         <v>2000000.0</v>
       </c>
       <c r="BS27">
+        <v>2000000.0</v>
+      </c>
+      <c r="BT27">
         <v>6000000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>-19000000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>-21000000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>1000000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>15000000.0</v>
       </c>
-      <c r="BX27"/>
       <c r="BY27"/>
-      <c r="BZ27">
+      <c r="BZ27"/>
+      <c r="CA27">
         <v>4000000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>16000000.0</v>
       </c>
-      <c r="CB27">
+      <c r="CC27">
         <v>-29000000.0</v>
       </c>
-      <c r="CC27">
+      <c r="CD27">
         <v>-28000000.0</v>
       </c>
-      <c r="CD27">
+      <c r="CE27">
         <v>1000000.0</v>
       </c>
-      <c r="CE27">
+      <c r="CF27">
         <v>8000000.0</v>
       </c>
-      <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
-      <c r="CL27">
+      <c r="CL27"/>
+      <c r="CM27">
         <v>9851000.0</v>
       </c>
-      <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
-      <c r="DF27">
+      <c r="DF27"/>
+      <c r="DG27">
         <v>-15100000.0</v>
       </c>
-      <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
+      <c r="DL27"/>
     </row>
-    <row r="28" spans="1:115">
+    <row r="28" spans="1:116">
       <c r="A28" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B28">
+        <v>-216000000.0</v>
+      </c>
+      <c r="C28">
         <v>-958000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-712000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-14000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-134000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-981000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-528000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-33000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-38000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>325000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-906000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-290000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-92000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-186000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1426000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-152000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-187000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-535000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-435000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-103000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1047000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-649000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-412000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-536000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-1203000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-142000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-489000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-264000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-159000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-393000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>1404000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>863000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-338000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-532000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>1020000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>107000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>836000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-466000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-308000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-5000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-91000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-560000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-447000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-10000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>17000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-335000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-245000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-71000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>730000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-218000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-411000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>159000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>148000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-191000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-149000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>45000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>1422000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>135000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-12000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>53000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>112000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-73000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-56000000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>97000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>10000000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-254000000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-28000000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-84000000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-49000000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-107000000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-181000000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-14000000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-410000000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-7000000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-60000000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-41000000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>74000000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>14000000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-248000000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-203000000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>55000000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-8000000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-13000000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-43000000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-19000000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-5000000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>5091000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-12189000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-74266000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>17364000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>237042000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-31897000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>33943000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>15869000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-156750000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>-49023000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>126581000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>88501000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>-225630000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>-61511000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>-38097000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>47250000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>-105522000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>125393000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>239372000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>208811000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>120300000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>284200000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>528400000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>244100000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>81300000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>653700000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>214400000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>132700000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>120800000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:115">
+    <row r="29" spans="1:116">
       <c r="A29" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B29">
+        <v>1791000000.0</v>
+      </c>
+      <c r="C29">
         <v>1514000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1256000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1181000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1328000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1425000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1048000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1204000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1265000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1029000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1414000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1062000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1289000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>939000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1251000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1142000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1154000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>886000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>668000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1087000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1176000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>758000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>370000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>827000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>817000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>644000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>442000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>992000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>923000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>667000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>730000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>474000000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>1007000000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>642000000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>464000000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>429000000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>714000000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>623000000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>323000000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>383000000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>643000000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>604000000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>438000000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>307000000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>575000000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>675000000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>335000000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>412000000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>546000000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>508000000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>436000000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>237000000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>469000000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>409000000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>226000000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>153000000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>88000000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>254000000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>155000000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>157000000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>142000000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>154000000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>109000000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>124000000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>101000000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>118000000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>85000000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>148000000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>81000000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>124000000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>193000000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>124000000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>221000000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>226000000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>375000000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>164000000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>196000000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>133000000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>252000000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>237000000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>143000000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>226000000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>219000000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>99000000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>196000000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>129000000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>172831000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>205139000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>154248000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>204782000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>15837000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>146327000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>97488000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>82654000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>160862000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>180580000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>132261000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>44206000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>261836000.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>136419000.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>239953000.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>58502000.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>220085000.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DA29">
         <v>29811000.0</v>
       </c>
-      <c r="DA29">
+      <c r="DB29">
         <v>169259000.0</v>
       </c>
-      <c r="DB29">
+      <c r="DC29">
         <v>93566000.0</v>
       </c>
-      <c r="DC29">
+      <c r="DD29">
         <v>56300000.0</v>
       </c>
-      <c r="DD29">
+      <c r="DE29">
         <v>191600000.0</v>
       </c>
-      <c r="DE29">
+      <c r="DF29">
         <v>77100000.0</v>
       </c>
-      <c r="DF29">
+      <c r="DG29">
         <v>96400000.0</v>
       </c>
-      <c r="DG29">
+      <c r="DH29">
         <v>8000000.0</v>
       </c>
-      <c r="DH29">
+      <c r="DI29">
         <v>179300000.0</v>
       </c>
-      <c r="DI29">
+      <c r="DJ29">
         <v>21200000.0</v>
       </c>
-      <c r="DJ29">
+      <c r="DK29">
         <v>7600000.0</v>
       </c>
-      <c r="DK29">
+      <c r="DL29">
         <v>1100000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:115">
+    <row r="30" spans="1:116">
       <c r="A30" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B30">
+        <v>-1618000000.0</v>
+      </c>
+      <c r="C30">
         <v>-853000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-603000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-1194000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-1211000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-361000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-515000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-1167000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-1186000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-1280000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-437000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-2539000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-1068000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-760000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-2646000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-978000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-998000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-394000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-408000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-995000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-2174000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-34000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>63000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-245000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-2000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-39000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>39000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-743000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-741000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-265000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-2158000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-1388000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-827000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-178000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-1453000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-560000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-1558000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-134000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>6000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-343000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-505000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-17000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>22000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-316000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-651000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-225000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-94000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-336000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-1339000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-231000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>31000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-407000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-626000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-175000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-38000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-172000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-1494000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-400000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-134000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-240000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-403000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-84000000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-26000000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-86000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-93000000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-18000000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-39000000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-49000000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-10000000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>4000000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>5000000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-121000000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-247000000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-83000000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-45000000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-122000000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-273000000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-164000000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-22000000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-102000000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-322000000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-202000000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-44000000.0</v>
       </c>
-      <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
-      <c r="CJ30">
+      <c r="CJ30"/>
+      <c r="CK30">
         <v>-116249000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-134382000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-175199000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>-238878000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>-68624000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>-136049000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>-93888000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>-3851000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>-127686000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>-276354000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>-128357000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>-32290000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>-74944000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>-200488000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>-101921000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>-104526000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>-156443000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>-411453000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>-290516000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>-184500000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>-464500000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>-696500000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>-250100000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>-90400000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>-820400000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>-285000000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>-154100000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>-53300000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>