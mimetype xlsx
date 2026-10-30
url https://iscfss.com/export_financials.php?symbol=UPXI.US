--- v0 (2026-06-15)
+++ v1 (2026-10-30)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="149">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
   <si>
     <t>2022-06-30</t>
   </si>
   <si>
     <t>2021-06-30</t>
   </si>
   <si>
     <t>2020-06-30</t>
   </si>
   <si>
     <t>2019-06-30</t>
   </si>
   <si>
     <t>accountsPayable</t>
   </si>
@@ -836,10863 +839,11430 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H62"/>
+  <dimension ref="A1:I62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8">
+    <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="2" spans="1:8">
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B2">
+        <v>277644.0</v>
+      </c>
+      <c r="C2">
         <v>1039370.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>481647.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1028611.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1572275.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1604723.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>484333.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>271062.0</v>
       </c>
     </row>
-    <row r="3" spans="1:8">
+    <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
-    </row>
-    <row r="4" spans="1:8">
+      <c r="I3"/>
+    </row>
+    <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
-    </row>
-    <row r="5" spans="1:8">
+      <c r="I4"/>
+    </row>
+    <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
-[...1 lines deleted...]
-      </c>
+      <c r="D5"/>
       <c r="E5">
         <v>0.0</v>
       </c>
       <c r="F5">
         <v>0.0</v>
       </c>
-      <c r="G5"/>
-      <c r="H5">
+      <c r="G5">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="6" spans="1:8">
+      <c r="H5"/>
+      <c r="I5">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
-    </row>
-    <row r="7" spans="1:8">
+      <c r="I6"/>
+    </row>
+    <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B7">
+        <v>657402.0</v>
+      </c>
+      <c r="C7">
         <v>1836450.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>2764320.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>582802.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>968257.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>416962.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>799163.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>0.0</v>
       </c>
     </row>
-    <row r="8" spans="1:8">
+    <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B8">
+        <v>789.0</v>
+      </c>
+      <c r="C8">
         <v>385.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>1070.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>20716.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>17213.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>15762.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>10223.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>10154.0</v>
       </c>
     </row>
-    <row r="9" spans="1:8">
+    <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
-      <c r="E9">
+      <c r="E9"/>
+      <c r="F9">
         <v>34985597.0</v>
       </c>
-      <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
-    </row>
-    <row r="10" spans="1:8">
+      <c r="I9"/>
+    </row>
+    <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B10">
+        <v>5778586.0</v>
+      </c>
+      <c r="C10">
         <v>2975150.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>661415.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>4492292.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>7149806.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>14534211.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>887517.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>3697432.0</v>
       </c>
     </row>
-    <row r="11" spans="1:8">
+    <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
-    </row>
-    <row r="12" spans="1:8">
+      <c r="I11"/>
+    </row>
+    <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B12">
+        <v>5778586.0</v>
+      </c>
+      <c r="C12">
         <v>2975150.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>661415.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>4492292.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>7149806.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>14534211.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>887517.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>3697432.0</v>
       </c>
     </row>
-    <row r="13" spans="1:8">
+    <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B13">
+        <v>787.0</v>
+      </c>
+      <c r="C13">
         <v>383.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>11.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>1011.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>16713.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>15262.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>10223.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>9654.0</v>
       </c>
     </row>
-    <row r="14" spans="1:8">
+    <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B14">
+        <v>63539613.0</v>
+      </c>
+      <c r="C14">
         <v>7914268.0</v>
       </c>
-      <c r="C14">
-[...1 lines deleted...]
-      </c>
       <c r="D14">
-        <v>17877959.0</v>
+        <v>1027231.0</v>
       </c>
       <c r="E14">
-        <v>16224519.0</v>
+        <v>893943.0</v>
       </c>
       <c r="F14">
-        <v>712896.0</v>
+        <v>811226.0</v>
       </c>
       <c r="G14">
-        <v>14538357.0</v>
+        <v>763119.0</v>
       </c>
       <c r="H14">
-        <v>14538357.0</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:8">
+        <v>726917.0</v>
+      </c>
+      <c r="I14">
+        <v>726917.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
-      <c r="E15">
+      <c r="E15"/>
+      <c r="F15">
         <v>16713.0</v>
       </c>
-      <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
-    </row>
-    <row r="16" spans="1:8">
+      <c r="I15"/>
+    </row>
+    <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B16">
+        <v>4519.0</v>
+      </c>
+      <c r="C16">
         <v>13155.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>235255.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>3365562.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>335205.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>485973.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>473320.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>255633.0</v>
       </c>
     </row>
-    <row r="17" spans="1:8">
+    <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
-    </row>
-    <row r="18" spans="1:8">
+      <c r="I17"/>
+    </row>
+    <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
-    </row>
-    <row r="19" spans="1:8">
+      <c r="I18"/>
+    </row>
+    <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
-    </row>
-    <row r="20" spans="1:8">
+      <c r="I19"/>
+    </row>
+    <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B20">
-        <v>848854.0</v>
+        <v>673854.0</v>
       </c>
       <c r="C20">
         <v>848854.0</v>
       </c>
       <c r="D20">
+        <v>848854.0</v>
+      </c>
+      <c r="E20">
         <v>2886309.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>8301206.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>2413813.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>493095.0</v>
       </c>
       <c r="H20">
         <v>493095.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:8">
+      <c r="I20">
+        <v>493095.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B21">
+        <v>86353.0</v>
+      </c>
+      <c r="C21">
         <v>163113.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>239871.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>6924982.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>12052020.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>1845166.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>1240260.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>1633738.0</v>
       </c>
     </row>
-    <row r="22" spans="1:8">
+    <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B22">
+        <v>265961.0</v>
+      </c>
+      <c r="C22">
         <v>1152870.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>1431556.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>4804299.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>6454428.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>2094952.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>1448448.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>1138064.0</v>
       </c>
     </row>
-    <row r="23" spans="1:8">
+    <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B23">
+        <v>180120791.0</v>
+      </c>
+      <c r="C23">
         <v>123806844.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>23511088.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>63801488.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>48491035.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>27254564.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>6402205.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>7504042.0</v>
       </c>
     </row>
-    <row r="24" spans="1:8">
+    <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-      <c r="C24">
+        <v>31</v>
+      </c>
+      <c r="B24">
+        <v>162442056.0</v>
+      </c>
+      <c r="C24"/>
+      <c r="D24">
         <v>2607429.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>16247075.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>8876132.0</v>
       </c>
-      <c r="F24"/>
-      <c r="G24">
+      <c r="G24"/>
+      <c r="H24">
         <v>365350.0</v>
       </c>
-      <c r="H24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:8">
+      <c r="I24"/>
+    </row>
+    <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
-    </row>
-    <row r="26" spans="1:8">
+      <c r="I25"/>
+    </row>
+    <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
-    </row>
-    <row r="27" spans="1:8">
+      <c r="I26"/>
+    </row>
+    <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
-    </row>
-    <row r="28" spans="1:8">
+      <c r="I27"/>
+    </row>
+    <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B28">
+        <v>217949081.0</v>
+      </c>
+      <c r="C28">
         <v>24802210.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>12792437.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>21851074.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>8303216.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-13670149.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1960591.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-3697432.0</v>
       </c>
     </row>
-    <row r="29" spans="1:8">
+    <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B29">
+        <v>169618580.0</v>
+      </c>
+      <c r="C29">
         <v>116038406.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>17205408.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>55113354.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>43032308.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>21664573.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2274525.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>4740983.0</v>
       </c>
     </row>
-    <row r="30" spans="1:8">
+    <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B30">
+        <v>97244.0</v>
+      </c>
+      <c r="C30">
         <v>2391420.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>4819390.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>2115602.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>2155125.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1277662.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>165147.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>147722.0</v>
       </c>
     </row>
-    <row r="31" spans="1:8">
+    <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>4518029.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>28786244.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>16958494.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-1507775.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>2614150.0</v>
       </c>
     </row>
-    <row r="32" spans="1:8">
+    <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B32">
+        <v>45635847.0</v>
+      </c>
+      <c r="C32">
         <v>24214137.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-1235234.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>5849704.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>6933874.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>12473922.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-869760.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>4007635.0</v>
       </c>
     </row>
-    <row r="33" spans="1:8">
+    <row r="33" spans="1:9">
       <c r="A33" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B33">
+        <v>63354526.0</v>
+      </c>
+      <c r="C33">
         <v>67028801.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>12091170.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>33788504.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>31429413.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>8961481.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>3752531.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>2388848.0</v>
       </c>
     </row>
-    <row r="34" spans="1:8">
+    <row r="34" spans="1:9">
       <c r="A34" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
-      <c r="E34">
+      <c r="E34"/>
+      <c r="F34">
         <v>9576543.0</v>
       </c>
-      <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
-    </row>
-    <row r="35" spans="1:8">
+      <c r="I34"/>
+    </row>
+    <row r="35" spans="1:9">
       <c r="A35" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B35">
+        <v>162442056.0</v>
+      </c>
+      <c r="C35">
         <v>1145439.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>4340035.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>13573278.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>9576543.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>217429.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>703390.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>526695.0</v>
       </c>
     </row>
-    <row r="36" spans="1:8">
+    <row r="36" spans="1:9">
       <c r="A36" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B36">
+        <v>163223.0</v>
+      </c>
+      <c r="C36">
         <v>56275648.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>278435.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>15131329.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>100372.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>49068.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>37068.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>-2388848.0</v>
       </c>
     </row>
-    <row r="37" spans="1:8">
+    <row r="37" spans="1:9">
       <c r="A37" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
-      <c r="E37"/>
+      <c r="E37">
+        <v>-505147.0</v>
+      </c>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
-    </row>
-    <row r="38" spans="1:8">
+      <c r="I37"/>
+    </row>
+    <row r="38" spans="1:9">
       <c r="A38" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>-1.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>2103131.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>1987853.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>37068.0</v>
       </c>
-      <c r="H38"/>
-[...1 lines deleted...]
-    <row r="39" spans="1:8">
+      <c r="I38"/>
+    </row>
+    <row r="39" spans="1:9">
       <c r="A39" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B39">
+        <v>110624474.0</v>
+      </c>
+      <c r="C39">
         <v>50258603.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>4507557.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>18600791.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>1302263.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>386258.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>148562.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>131976.0</v>
       </c>
     </row>
-    <row r="40" spans="1:8">
+    <row r="40" spans="1:9">
       <c r="A40" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B40">
+        <v>9267477.0</v>
+      </c>
+      <c r="C40">
         <v>4841180.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>2795894.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>8555459.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>2235364.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>2961057.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>417063.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>575269.0</v>
       </c>
     </row>
-    <row r="41" spans="1:8">
+    <row r="41" spans="1:9">
       <c r="A41" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
-    </row>
-    <row r="42" spans="1:8">
+      <c r="I41"/>
+    </row>
+    <row r="42" spans="1:9">
       <c r="A42" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B42">
+        <v>252793813.0</v>
+      </c>
+      <c r="C42">
         <v>150640935.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>53375502.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>51541909.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>34985597.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>25372247.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>7314341.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>6446640.0</v>
       </c>
     </row>
-    <row r="43" spans="1:8">
+    <row r="43" spans="1:9">
       <c r="A43" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
-    </row>
-    <row r="44" spans="1:8">
+      <c r="I43"/>
+    </row>
+    <row r="44" spans="1:9">
       <c r="A44" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
-      <c r="E44">
+      <c r="E44"/>
+      <c r="F44">
         <v>500.0</v>
       </c>
-      <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
-    </row>
-    <row r="45" spans="1:8">
+      <c r="I44"/>
+    </row>
+    <row r="45" spans="1:9">
       <c r="A45" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B45">
+        <v>1001553.0</v>
+      </c>
+      <c r="C45">
         <v>5711616.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>6013439.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>9859055.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>10039182.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>3765833.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>2180500.0</v>
       </c>
-      <c r="H45"/>
-[...1 lines deleted...]
-    <row r="46" spans="1:8">
+      <c r="I45"/>
+    </row>
+    <row r="46" spans="1:9">
       <c r="A46" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B46">
+        <v>806722.0</v>
+      </c>
+      <c r="C46">
         <v>3792328.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>4775152.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>3241828.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>8973056.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>3249843.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>1982108.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>262015.0</v>
       </c>
     </row>
-    <row r="47" spans="1:8">
+    <row r="47" spans="1:9">
       <c r="A47" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>7937274.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>8973056.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>2714649.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>1982108.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>262015.0</v>
       </c>
     </row>
-    <row r="48" spans="1:8">
+    <row r="48" spans="1:9">
       <c r="A48" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B48">
+        <v>-306608520.0</v>
+      </c>
+      <c r="C48">
         <v>-60543822.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-46859613.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-23201175.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-6270886.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-4170036.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-7098984.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-1715311.0</v>
       </c>
     </row>
-    <row r="49" spans="1:8">
+    <row r="49" spans="1:9">
       <c r="A49" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
-      <c r="E49">
+      <c r="E49"/>
+      <c r="F49">
         <v>-6270886.0</v>
       </c>
-      <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
-    </row>
-    <row r="50" spans="1:8">
+      <c r="I49"/>
+    </row>
+    <row r="50" spans="1:9">
       <c r="A50" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B50">
+        <v>60990444.0</v>
+      </c>
+      <c r="C50">
         <v>25940910.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>8082103.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>10525009.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>5424752.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>447100.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>1683595.0</v>
       </c>
-      <c r="H50"/>
-[...1 lines deleted...]
-    <row r="51" spans="1:8">
+      <c r="I50"/>
+    </row>
+    <row r="51" spans="1:9">
       <c r="A51" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B51">
+        <v>223727667.0</v>
+      </c>
+      <c r="C51">
         <v>27777360.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>13453852.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>26343366.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>15453022.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>864062.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>2848108.0</v>
       </c>
-      <c r="H51"/>
-[...1 lines deleted...]
-    <row r="52" spans="1:8">
+      <c r="I51"/>
+    </row>
+    <row r="52" spans="1:9">
       <c r="A52" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B52">
+        <v>61580778.0</v>
+      </c>
+      <c r="C52">
         <v>26631920.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>9113817.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>12770088.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>5876479.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>646632.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>2144718.0</v>
       </c>
-      <c r="H52"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:8">
+      <c r="I52"/>
+    </row>
+    <row r="53" spans="1:9">
       <c r="A53" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="B53"/>
+        <v>60</v>
+      </c>
+      <c r="B53">
+        <v>109625166.0</v>
+      </c>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
-    </row>
-    <row r="54" spans="1:8">
+      <c r="I53"/>
+    </row>
+    <row r="54" spans="1:9">
       <c r="A54" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
-    </row>
-    <row r="55" spans="1:8">
+      <c r="I54"/>
+    </row>
+    <row r="55" spans="1:9">
       <c r="A55" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B55">
+        <v>180120791.0</v>
+      </c>
+      <c r="C55">
         <v>123806844.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>23511088.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>63801488.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>48491035.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>27254564.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>6402205.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>7504042.0</v>
       </c>
     </row>
-    <row r="56" spans="1:8">
+    <row r="56" spans="1:9">
       <c r="A56" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B56">
+        <v>116766265.0</v>
+      </c>
+      <c r="C56">
         <v>56778043.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>11419918.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>30012984.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>17061622.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>18293083.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>2649674.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>5115194.0</v>
       </c>
     </row>
-    <row r="57" spans="1:8">
+    <row r="57" spans="1:9">
       <c r="A57" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B57">
+        <v>71130418.0</v>
+      </c>
+      <c r="C57">
         <v>32563906.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>12655152.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>22391587.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>10127748.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>5819161.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>3519434.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>1107559.0</v>
       </c>
     </row>
-    <row r="58" spans="1:8">
+    <row r="58" spans="1:9">
       <c r="A58" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B58">
+        <v>233934709.0</v>
+      </c>
+      <c r="C58">
         <v>33709346.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>16995187.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>35964865.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>19704291.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>6036591.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>4222824.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>1107559.0</v>
       </c>
     </row>
-    <row r="59" spans="1:8">
+    <row r="59" spans="1:9">
       <c r="A59" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
-    </row>
-    <row r="60" spans="1:8">
+      <c r="I59"/>
+    </row>
+    <row r="60" spans="1:9">
       <c r="A60" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B60">
+        <v>-53813918.0</v>
+      </c>
+      <c r="C60">
         <v>90097498.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>6515901.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>28341770.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>28731924.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>21217973.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>225580.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>4741483.0</v>
       </c>
     </row>
-    <row r="61" spans="1:8">
+    <row r="61" spans="1:9">
       <c r="A61" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
-    </row>
-    <row r="62" spans="1:8">
+      <c r="I61"/>
+    </row>
+    <row r="62" spans="1:9">
       <c r="A62" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
-      <c r="E62">
+      <c r="E62"/>
+      <c r="F62">
         <v>54820.0</v>
       </c>
-      <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
+      <c r="I62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AB62"/>
+  <dimension ref="A1:AC62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28">
+    <row r="1" spans="1:29">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>69</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>70</v>
       </c>
       <c r="D1" t="s">
         <v>71</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>72</v>
       </c>
       <c r="F1" t="s">
-        <v>72</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>73</v>
       </c>
       <c r="H1" t="s">
         <v>74</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>75</v>
       </c>
       <c r="J1" t="s">
-        <v>75</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>76</v>
       </c>
       <c r="L1" t="s">
         <v>77</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>78</v>
       </c>
       <c r="N1" t="s">
-        <v>78</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>79</v>
       </c>
       <c r="P1" t="s">
         <v>80</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>81</v>
       </c>
       <c r="R1" t="s">
-        <v>81</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>82</v>
       </c>
       <c r="T1" t="s">
         <v>83</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>84</v>
       </c>
       <c r="V1" t="s">
-        <v>84</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>85</v>
       </c>
       <c r="X1" t="s">
         <v>86</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>87</v>
       </c>
       <c r="Z1" t="s">
-        <v>87</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>88</v>
       </c>
       <c r="AB1" t="s">
         <v>89</v>
       </c>
-    </row>
-    <row r="2" spans="1:28">
+      <c r="AC1" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B2">
+        <v>277644.0</v>
+      </c>
+      <c r="C2">
         <v>288722.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>665840.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2184897.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1039370.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1414929.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1004769.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>575238.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2124024.0</v>
       </c>
       <c r="J2">
         <v>2124024.0</v>
       </c>
       <c r="K2">
+        <v>2124024.0</v>
+      </c>
+      <c r="L2">
         <v>3017764.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>4638195.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>3969746.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>2635876.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>4162121.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>2092122.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1572275.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1289218.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>895846.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1038031.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1604723.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>544842.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>572469.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>484333.0</v>
       </c>
       <c r="Y2">
         <v>484333.0</v>
       </c>
-      <c r="Z2"/>
+      <c r="Z2">
+        <v>484333.0</v>
+      </c>
       <c r="AA2"/>
       <c r="AB2"/>
-    </row>
-    <row r="3" spans="1:28">
+      <c r="AC2"/>
+    </row>
+    <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
-    </row>
-    <row r="4" spans="1:28">
+      <c r="AC3"/>
+    </row>
+    <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-    </row>
-    <row r="5" spans="1:28">
+      <c r="AC4"/>
+    </row>
+    <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
-      <c r="I5">
+      <c r="I5"/>
+      <c r="J5">
         <v>-500.0</v>
       </c>
-      <c r="J5"/>
-      <c r="K5">
+      <c r="K5"/>
+      <c r="L5">
         <v>-500.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>0.0</v>
       </c>
-      <c r="M5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N5"/>
       <c r="O5">
         <v>0.0</v>
       </c>
       <c r="P5">
         <v>0.0</v>
       </c>
       <c r="Q5">
         <v>0.0</v>
       </c>
       <c r="R5">
         <v>0.0</v>
       </c>
       <c r="S5">
         <v>0.0</v>
       </c>
       <c r="T5">
-        <v>-500.0</v>
+        <v>0.0</v>
       </c>
       <c r="U5">
         <v>-500.0</v>
       </c>
       <c r="V5">
         <v>-500.0</v>
       </c>
       <c r="W5">
-        <v>0.0</v>
+        <v>-500.0</v>
       </c>
       <c r="X5">
         <v>0.0</v>
       </c>
-      <c r="Y5"/>
+      <c r="Y5">
+        <v>0.0</v>
+      </c>
       <c r="Z5"/>
       <c r="AA5"/>
-      <c r="AB5">
+      <c r="AB5"/>
+      <c r="AC5">
         <v>4740983.0</v>
       </c>
     </row>
-    <row r="6" spans="1:28">
+    <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
-    </row>
-    <row r="7" spans="1:28">
+      <c r="AC6"/>
+    </row>
+    <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B7">
+        <v>657402.0</v>
+      </c>
+      <c r="C7">
         <v>776746.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>723806.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>1667141.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>1836450.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>2009293.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>2462452.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>2624315.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>2764320.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>1858859.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>1986389.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>2117588.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>582802.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>721990.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>563329.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>863840.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>968257.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>581107.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>643657.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>320562.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>416962.0</v>
       </c>
-      <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
-    </row>
-    <row r="8" spans="1:28">
+      <c r="AC7"/>
+    </row>
+    <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B8">
+        <v>789.0</v>
+      </c>
+      <c r="C8">
         <v>671.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>634.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>591.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>385.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>1580.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1070.0</v>
       </c>
       <c r="H8">
         <v>1070.0</v>
       </c>
       <c r="I8">
         <v>1070.0</v>
       </c>
       <c r="J8">
+        <v>1070.0</v>
+      </c>
+      <c r="K8">
         <v>21409.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20807.0</v>
       </c>
       <c r="L8">
         <v>20807.0</v>
       </c>
       <c r="M8">
+        <v>20807.0</v>
+      </c>
+      <c r="N8">
         <v>20716.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>18594.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>18460.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17213.0</v>
       </c>
       <c r="Q8">
         <v>17213.0</v>
       </c>
       <c r="R8">
+        <v>17213.0</v>
+      </c>
+      <c r="S8">
         <v>16608.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>16878.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>16211.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>15762.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-    </row>
-    <row r="9" spans="1:28">
+      <c r="AC8"/>
+    </row>
+    <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
-      <c r="N9">
+      <c r="N9"/>
+      <c r="O9">
         <v>44858392.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>43105223.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>35983273.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>34985597.0</v>
       </c>
-      <c r="R9"/>
-      <c r="S9">
+      <c r="S9"/>
+      <c r="T9">
         <v>33097300.0</v>
       </c>
-      <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
-    </row>
-    <row r="10" spans="1:28">
+      <c r="AC9"/>
+    </row>
+    <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B10">
+        <v>5778586.0</v>
+      </c>
+      <c r="C10">
         <v>3482847.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1616765.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>2237223.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>2975150.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>230392.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>406347.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1790391.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>498287.0</v>
       </c>
       <c r="J10">
         <v>498287.0</v>
       </c>
       <c r="K10">
+        <v>498287.0</v>
+      </c>
+      <c r="L10">
         <v>1844420.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>417108.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>4492291.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>1181042.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>4508161.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>3298663.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>7149806.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>4502986.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>6595962.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>13034699.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>14534211.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>2118179.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>1197981.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>887517.0</v>
       </c>
       <c r="Y10">
         <v>887517.0</v>
       </c>
-      <c r="Z10"/>
+      <c r="Z10">
+        <v>887517.0</v>
+      </c>
       <c r="AA10"/>
-      <c r="AB10">
+      <c r="AB10"/>
+      <c r="AC10">
         <v>-3697432.0</v>
       </c>
     </row>
-    <row r="11" spans="1:28">
+    <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
-    </row>
-    <row r="12" spans="1:28">
+      <c r="AC11"/>
+    </row>
+    <row r="12" spans="1:29">
       <c r="A12" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B12">
+        <v>5778586.0</v>
+      </c>
+      <c r="C12">
         <v>118425631.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1616765.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>2237223.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>2975150.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>230392.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>406347.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1790391.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>498287.0</v>
       </c>
-      <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>1844420.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>417108.0</v>
       </c>
-      <c r="M12"/>
-      <c r="N12">
+      <c r="N12"/>
+      <c r="O12">
         <v>1181042.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>4508161.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>3298663.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>7149806.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>4502986.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>6595962.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>13034699.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>14534211.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>2118179.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1197981.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>887517.0</v>
       </c>
       <c r="Y12">
         <v>887517.0</v>
       </c>
-      <c r="Z12"/>
+      <c r="Z12">
+        <v>887517.0</v>
+      </c>
       <c r="AA12"/>
-      <c r="AB12">
+      <c r="AB12"/>
+      <c r="AC12">
         <v>3697432.0</v>
       </c>
     </row>
-    <row r="13" spans="1:28">
+    <row r="13" spans="1:29">
       <c r="A13" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B13">
+        <v>787.0</v>
+      </c>
+      <c r="C13">
         <v>669.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>632.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>589.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>383.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>1430.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1045.0</v>
       </c>
       <c r="H13">
         <v>1045.0</v>
       </c>
       <c r="I13">
+        <v>1045.0</v>
+      </c>
+      <c r="J13">
         <v>20909.0</v>
       </c>
-      <c r="J13"/>
-[...2 lines deleted...]
-      </c>
+      <c r="K13"/>
       <c r="L13">
         <v>20307.0</v>
       </c>
       <c r="M13">
+        <v>20307.0</v>
+      </c>
+      <c r="N13">
         <v>20216.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>18094.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>17960.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16713.0</v>
       </c>
       <c r="Q13">
         <v>16713.0</v>
       </c>
       <c r="R13">
+        <v>16713.0</v>
+      </c>
+      <c r="S13">
         <v>16108.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>16378.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>15711.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>15262.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>12008.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>11907.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10223.0</v>
       </c>
       <c r="Y13">
         <v>10223.0</v>
       </c>
-      <c r="Z13"/>
+      <c r="Z13">
+        <v>10223.0</v>
+      </c>
       <c r="AA13"/>
       <c r="AB13"/>
-    </row>
-    <row r="14" spans="1:28">
+      <c r="AC13"/>
+    </row>
+    <row r="14" spans="1:29">
       <c r="A14" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B14">
+        <v>63539613.0</v>
+      </c>
+      <c r="C14">
         <v>65506837.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>60829603.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>88479950.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>7914268.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1336373.0</v>
       </c>
-      <c r="G14">
-[...1 lines deleted...]
-      </c>
       <c r="H14">
-        <v>1045429.0</v>
+        <v>1045428.0</v>
       </c>
       <c r="I14">
+        <v>1045428.0</v>
+      </c>
+      <c r="J14">
         <v>1021210.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>1045343.0</v>
       </c>
-      <c r="K14">
-[...1 lines deleted...]
-      </c>
       <c r="L14">
+        <v>1015344.0</v>
+      </c>
+      <c r="M14">
         <v>1012231.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>20215961.0</v>
       </c>
-      <c r="N14">
-[...1 lines deleted...]
-      </c>
       <c r="O14">
-        <v>19030705.0</v>
+        <v>900791.0</v>
       </c>
       <c r="P14">
+        <v>951535.0</v>
+      </c>
+      <c r="Q14">
         <v>835667.0</v>
       </c>
-      <c r="Q14">
-[...1 lines deleted...]
-      </c>
       <c r="R14">
-        <v>17821810.0</v>
+        <v>835667.0</v>
       </c>
       <c r="S14">
-        <v>17685717.0</v>
+        <v>891090.0</v>
       </c>
       <c r="T14">
+        <v>487783.0</v>
+      </c>
+      <c r="U14">
         <v>861028.0</v>
       </c>
-      <c r="U14">
-[...1 lines deleted...]
-      </c>
       <c r="V14">
-        <v>710417.0</v>
+        <v>763119.0</v>
       </c>
       <c r="W14">
-        <v>14208357.0</v>
+        <v>726917.0</v>
       </c>
       <c r="X14">
-        <v>14208357.0</v>
+        <v>726917.0</v>
       </c>
       <c r="Y14">
-        <v>14208357.0</v>
+        <v>726917.0</v>
       </c>
       <c r="Z14">
-        <v>14208357.0</v>
+        <v>726917.0</v>
       </c>
       <c r="AA14">
-        <v>14208357.0</v>
+        <v>726917.0</v>
       </c>
       <c r="AB14">
-        <v>9757566.0</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:28">
+        <v>726917.0</v>
+      </c>
+      <c r="AC14">
+        <v>726917.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:29">
       <c r="A15" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
-      <c r="N15">
+      <c r="N15"/>
+      <c r="O15">
         <v>18094.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>17960.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16713.0</v>
       </c>
       <c r="Q15">
         <v>16713.0</v>
       </c>
-      <c r="R15"/>
-      <c r="S15">
+      <c r="R15">
+        <v>16713.0</v>
+      </c>
+      <c r="S15"/>
+      <c r="T15">
         <v>16378.0</v>
       </c>
-      <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
-    </row>
-    <row r="16" spans="1:28">
+      <c r="AC15"/>
+    </row>
+    <row r="16" spans="1:29">
       <c r="A16" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B16">
+        <v>4519.0</v>
+      </c>
+      <c r="C16">
         <v>2324.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>47287.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>51347.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>13155.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>23914.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>138961.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>178016.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>111519.0</v>
       </c>
-      <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>104149.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>153769.0</v>
       </c>
-      <c r="M16"/>
-      <c r="N16">
+      <c r="N16"/>
+      <c r="O16">
         <v>48162.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>31724.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>120973.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>335205.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>257018.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>959329.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>864698.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>485973.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>853773.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>451883.0</v>
       </c>
-      <c r="X16"/>
-      <c r="Y16">
+      <c r="Y16"/>
+      <c r="Z16">
         <v>473320.0</v>
       </c>
-      <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16"/>
+    </row>
+    <row r="17" spans="1:29">
       <c r="A17" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
-      <c r="S17">
+      <c r="S17"/>
+      <c r="T17">
         <v>1225917.0</v>
       </c>
-      <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17"/>
+    </row>
+    <row r="18" spans="1:29">
       <c r="A18" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
-    </row>
-    <row r="19" spans="1:28">
+      <c r="AC18"/>
+    </row>
+    <row r="19" spans="1:29">
       <c r="A19" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
-    </row>
-    <row r="20" spans="1:28">
+      <c r="AC19"/>
+    </row>
+    <row r="20" spans="1:29">
       <c r="A20" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B20">
         <v>673854.0</v>
       </c>
       <c r="C20">
         <v>673854.0</v>
       </c>
       <c r="D20">
-        <v>848854.0</v>
+        <v>673854.0</v>
       </c>
       <c r="E20">
         <v>848854.0</v>
       </c>
       <c r="F20">
         <v>848854.0</v>
       </c>
       <c r="G20">
         <v>848854.0</v>
       </c>
       <c r="H20">
         <v>848854.0</v>
       </c>
       <c r="I20">
-        <v>10847791.0</v>
+        <v>848854.0</v>
       </c>
       <c r="J20">
         <v>10847791.0</v>
       </c>
       <c r="K20">
+        <v>10847791.0</v>
+      </c>
+      <c r="L20">
         <v>11808571.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>11719155.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>10251281.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>15056856.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>15342089.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>6223393.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>8301206.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8533923.0</v>
       </c>
       <c r="S20">
         <v>8533923.0</v>
       </c>
       <c r="T20">
+        <v>8533923.0</v>
+      </c>
+      <c r="U20">
         <v>3685593.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>2413813.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2413815.0</v>
       </c>
       <c r="W20">
         <v>2413815.0</v>
       </c>
       <c r="X20">
-        <v>493095.0</v>
+        <v>2413815.0</v>
       </c>
       <c r="Y20">
         <v>493095.0</v>
       </c>
-      <c r="Z20"/>
+      <c r="Z20">
+        <v>493095.0</v>
+      </c>
       <c r="AA20"/>
       <c r="AB20"/>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20"/>
+    </row>
+    <row r="21" spans="1:29">
       <c r="A21" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B21">
+        <v>86353.0</v>
+      </c>
+      <c r="C21">
         <v>70815647.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>874733.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>143923.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>163113.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>182300.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>201491.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>220681.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9469923.0</v>
       </c>
       <c r="J21">
         <v>9469923.0</v>
       </c>
       <c r="K21">
+        <v>9469923.0</v>
+      </c>
+      <c r="L21">
         <v>11298110.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>12385139.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>13571960.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>17312833.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>18712409.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>12716153.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>12052020.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>4771685.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>5189234.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>3218783.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>1845166.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>2027043.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>2208261.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1240260.0</v>
       </c>
       <c r="Y21">
         <v>1240260.0</v>
       </c>
-      <c r="Z21"/>
+      <c r="Z21">
+        <v>1240260.0</v>
+      </c>
       <c r="AA21"/>
       <c r="AB21"/>
-    </row>
-    <row r="22" spans="1:28">
+      <c r="AC21"/>
+    </row>
+    <row r="22" spans="1:29">
       <c r="A22" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B22">
+        <v>265961.0</v>
+      </c>
+      <c r="C22">
         <v>215237.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>728273.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>1035680.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>1152870.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>1324540.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>2236429.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>1636419.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8801901.0</v>
       </c>
       <c r="J22">
         <v>8801901.0</v>
       </c>
       <c r="K22">
+        <v>8801901.0</v>
+      </c>
+      <c r="L22">
         <v>14663908.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>13786262.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>11557128.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>10140644.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>6779997.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>6090242.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>6454428.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>3560955.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>3681428.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>3091744.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>2094952.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>2293363.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>1834838.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1448448.0</v>
       </c>
       <c r="Y22">
         <v>1448448.0</v>
       </c>
-      <c r="Z22"/>
+      <c r="Z22">
+        <v>1448448.0</v>
+      </c>
       <c r="AA22"/>
       <c r="AB22"/>
-    </row>
-    <row r="23" spans="1:28">
+      <c r="AC22"/>
+    </row>
+    <row r="23" spans="1:29">
       <c r="A23" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B23">
+        <v>180120791.0</v>
+      </c>
+      <c r="C23">
         <v>200373683.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>271144765.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>419728167.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>123806844.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>15067314.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>17529249.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>18603028.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>56507427.0</v>
       </c>
-      <c r="J23"/>
-      <c r="K23">
+      <c r="K23"/>
+      <c r="L23">
         <v>62160747.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>65245742.0</v>
       </c>
-      <c r="M23"/>
-      <c r="N23">
+      <c r="N23"/>
+      <c r="O23">
         <v>73814875.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>76636809.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>49100547.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>48491035.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>33153043.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>35205066.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>29211974.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>27254564.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>11929757.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>10019396.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6402205.0</v>
       </c>
       <c r="Y23">
         <v>6402205.0</v>
       </c>
-      <c r="Z23"/>
+      <c r="Z23">
+        <v>6402205.0</v>
+      </c>
       <c r="AA23"/>
-      <c r="AB23">
+      <c r="AB23"/>
+      <c r="AC23">
         <v>6396483.0</v>
       </c>
     </row>
-    <row r="24" spans="1:28">
+    <row r="24" spans="1:29">
       <c r="A24" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B24">
+        <v>162442056.0</v>
+      </c>
+      <c r="C24">
         <v>181031073.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>144115480.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>143161862.0</v>
       </c>
-      <c r="E24"/>
-      <c r="F24">
+      <c r="F24"/>
+      <c r="G24">
         <v>576170.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>1305000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>1957500.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>2607429.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>9203535.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>11279330.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>16038440.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>16247075.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>18951762.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>24420152.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>9743104.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>8876132.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>25167.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>26766.0</v>
       </c>
-      <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24"/>
+    </row>
+    <row r="25" spans="1:29">
       <c r="A25" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
-      <c r="N25">
+      <c r="N25"/>
+      <c r="O25">
         <v>18951762.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>24420152.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>9743104.0</v>
       </c>
-      <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
-    </row>
-    <row r="26" spans="1:28">
+      <c r="AC25"/>
+    </row>
+    <row r="26" spans="1:29">
       <c r="A26" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
-      <c r="D26">
+      <c r="D26"/>
+      <c r="E26">
         <v>750000.0</v>
       </c>
-      <c r="E26"/>
-      <c r="F26">
+      <c r="F26"/>
+      <c r="G26">
         <v>44732.0</v>
       </c>
-      <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
-      <c r="N26">
+      <c r="N26"/>
+      <c r="O26">
         <v>9955450.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>10081255.0</v>
       </c>
-      <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
-    </row>
-    <row r="27" spans="1:28">
+      <c r="AC26"/>
+    </row>
+    <row r="27" spans="1:29">
       <c r="A27" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27"/>
+    </row>
+    <row r="28" spans="1:29">
       <c r="A28" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B28">
+        <v>217949081.0</v>
+      </c>
+      <c r="C28">
         <v>239315416.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>211859154.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>198532690.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>24802210.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>9055980.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>10113670.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>8891489.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>28024577.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>26165718.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>28278178.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>27768898.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>22279793.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>27929015.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>22593003.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>12733033.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>8303216.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-3390437.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-4919342.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-11714137.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-13670149.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1409081.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>2153765.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1960591.0</v>
       </c>
       <c r="Y28">
         <v>1960591.0</v>
       </c>
-      <c r="Z28"/>
+      <c r="Z28">
+        <v>1960591.0</v>
+      </c>
       <c r="AA28"/>
-      <c r="AB28">
+      <c r="AB28"/>
+      <c r="AC28">
         <v>3697432.0</v>
       </c>
     </row>
-    <row r="29" spans="1:28">
+    <row r="29" spans="1:29">
       <c r="A29" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B29">
+        <v>169618580.0</v>
+      </c>
+      <c r="C29">
         <v>190103329.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>261468840.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>409894602.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>116038406.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>9127639.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>11820430.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>13089162.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>17205408.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>48720312.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>53598370.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>53637914.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>55113354.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>65149831.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>63462296.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>42299441.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>43032308.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>28947436.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>30553149.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>25777898.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>21664573.0</v>
       </c>
-      <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
-    </row>
-    <row r="30" spans="1:28">
+      <c r="AC29"/>
+    </row>
+    <row r="30" spans="1:29">
       <c r="A30" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B30">
+        <v>97244.0</v>
+      </c>
+      <c r="C30">
         <v>2178787.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>2902692.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>2760871.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>2391420.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>2187093.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>3162134.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>2972660.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>4914683.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>4707128.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>5377244.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>9756622.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>8153772.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>5346853.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>9381147.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>1315933.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>2155125.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>1481137.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>1247218.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>1103246.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>1277662.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>570175.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>228812.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>165147.0</v>
       </c>
       <c r="Y30">
         <v>165147.0</v>
       </c>
-      <c r="Z30"/>
+      <c r="Z30">
+        <v>165147.0</v>
+      </c>
       <c r="AA30"/>
       <c r="AB30"/>
-    </row>
-    <row r="31" spans="1:28">
+      <c r="AC30"/>
+    </row>
+    <row r="31" spans="1:29">
       <c r="A31" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>4518029.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>37033880.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>36924461.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>8192039.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>28786244.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>15110386.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>15797029.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>17873522.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>16958494.0</v>
       </c>
-      <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
-    </row>
-    <row r="32" spans="1:28">
+      <c r="AC31"/>
+    </row>
+    <row r="32" spans="1:29">
       <c r="A32" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B32">
+        <v>45635847.0</v>
+      </c>
+      <c r="C32">
         <v>50980738.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>93398029.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>155712133.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>24214137.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-6828044.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-4507208.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-2981121.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-1235234.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>-7351934.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>-1672938.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>4880759.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>5849704.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>2413056.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>7029633.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>7073508.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>6933874.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>5888066.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>6835437.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>13539231.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>12473922.0</v>
       </c>
-      <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
-    </row>
-    <row r="33" spans="1:28">
+      <c r="AC32"/>
+    </row>
+    <row r="33" spans="1:29">
       <c r="A33" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B33">
+        <v>63354526.0</v>
+      </c>
+      <c r="C33">
         <v>78569226.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>99894314.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>199387000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>67028801.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>11099158.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>11419330.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>11812748.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39667577.0</v>
       </c>
       <c r="J33">
         <v>39667577.0</v>
       </c>
       <c r="K33">
+        <v>39667577.0</v>
+      </c>
+      <c r="L33">
         <v>39577616.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>40328164.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>38397354.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>53719390.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>54512266.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>30297489.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>31429413.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>22891836.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>23107100.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>11422840.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>8961481.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>6265753.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>6521258.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3752531.0</v>
       </c>
       <c r="Y33">
         <v>3752531.0</v>
       </c>
-      <c r="Z33"/>
+      <c r="Z33">
+        <v>3752531.0</v>
+      </c>
       <c r="AA33"/>
-      <c r="AB33">
+      <c r="AB33"/>
+      <c r="AC33">
         <v>-3697432.0</v>
       </c>
     </row>
-    <row r="34" spans="1:28">
+    <row r="34" spans="1:29">
       <c r="A34" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
-      <c r="N34">
+      <c r="N34"/>
+      <c r="O34">
         <v>449874.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>375552.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>588993.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>9576543.0</v>
       </c>
-      <c r="R34"/>
-      <c r="S34">
+      <c r="S34"/>
+      <c r="T34">
         <v>395085.0</v>
       </c>
-      <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
-    </row>
-    <row r="35" spans="1:28">
+      <c r="AC34"/>
+    </row>
+    <row r="35" spans="1:29">
       <c r="A35" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B35">
+        <v>162442056.0</v>
+      </c>
+      <c r="C35">
         <v>181468149.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>144115480.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>144307301.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>1145439.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>2420403.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>3149232.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>3800005.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10258836.0</v>
       </c>
       <c r="J35">
         <v>10258836.0</v>
       </c>
       <c r="K35">
+        <v>10258836.0</v>
+      </c>
+      <c r="L35">
         <v>12442017.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>17638929.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>16410434.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>19401636.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>24795704.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>10332097.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>9576543.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>363408.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>421851.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>183673.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>217429.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>2933792.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>605767.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>703391.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>703390.0</v>
       </c>
-      <c r="Z35"/>
       <c r="AA35"/>
       <c r="AB35"/>
-    </row>
-    <row r="36" spans="1:28">
+      <c r="AC35"/>
+    </row>
+    <row r="36" spans="1:29">
       <c r="A36" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B36">
+        <v>163223.0</v>
+      </c>
+      <c r="C36">
         <v>178589.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>91217174.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>188194125.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>56275648.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>192122.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>199893.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>206360.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2043116.0</v>
       </c>
       <c r="J36">
         <v>2043116.0</v>
       </c>
       <c r="K36">
+        <v>2043116.0</v>
+      </c>
+      <c r="L36">
         <v>441844.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>365060.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>1032782.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>118040.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>56703.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>413956.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>100372.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>69068.0</v>
       </c>
       <c r="S36">
         <v>69068.0</v>
       </c>
       <c r="T36">
-        <v>49068.0</v>
+        <v>69068.0</v>
       </c>
       <c r="U36">
         <v>49068.0</v>
       </c>
       <c r="V36">
-        <v>37068.0</v>
+        <v>49068.0</v>
       </c>
       <c r="W36">
         <v>37068.0</v>
       </c>
       <c r="X36">
         <v>37068.0</v>
       </c>
       <c r="Y36">
         <v>37068.0</v>
       </c>
-      <c r="Z36"/>
+      <c r="Z36">
+        <v>37068.0</v>
+      </c>
       <c r="AA36"/>
-      <c r="AB36">
+      <c r="AB36"/>
+      <c r="AC36">
         <v>-3697432.0</v>
       </c>
     </row>
-    <row r="37" spans="1:28">
+    <row r="37" spans="1:29">
       <c r="A37" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
-      <c r="N37">
+      <c r="N37"/>
+      <c r="O37">
         <v>-303570.0</v>
       </c>
-      <c r="O37">
+      <c r="P37">
         <v>-178766.0</v>
       </c>
-      <c r="P37">
+      <c r="Q37">
         <v>-93185.0</v>
       </c>
-      <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
-    </row>
-    <row r="38" spans="1:28">
+      <c r="AC37"/>
+    </row>
+    <row r="38" spans="1:29">
       <c r="A38" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
-      <c r="F38">
+      <c r="F38"/>
+      <c r="G38">
         <v>-1.0</v>
       </c>
-      <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>2.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>6636838.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>3097958.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>2536621.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>3146198.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>2103131.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>1316455.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>1563219.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>1854483.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>1987853.0</v>
       </c>
-      <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
-    </row>
-    <row r="39" spans="1:28">
+      <c r="AC38"/>
+    </row>
+    <row r="39" spans="1:29">
       <c r="A39" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B39">
+        <v>110624474.0</v>
+      </c>
+      <c r="C39">
         <v>984802.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>166002721.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>214307393.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>50258603.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>226132.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>305009.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>390810.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>2624979.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>161189.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>697559.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>957584.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>935740.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>3426946.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>1455238.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>8098220.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>1302263.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>716129.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>573358.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>559445.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>386258.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>682287.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>236507.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>148562.0</v>
       </c>
       <c r="Y39">
         <v>148562.0</v>
       </c>
-      <c r="Z39"/>
+      <c r="Z39">
+        <v>148562.0</v>
+      </c>
       <c r="AA39"/>
       <c r="AB39"/>
-    </row>
-    <row r="40" spans="1:28">
+      <c r="AC39"/>
+    </row>
+    <row r="40" spans="1:29">
       <c r="A40" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B40">
+        <v>9267477.0</v>
+      </c>
+      <c r="C40">
         <v>9202560.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>8238990.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>5930178.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>4841180.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>2454944.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>2102612.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>2110878.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>3656722.0</v>
       </c>
-      <c r="J40"/>
-      <c r="K40">
+      <c r="K40"/>
+      <c r="L40">
         <v>3414604.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>4660312.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>792408.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>4813168.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>8595605.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>3816856.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>2235364.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>1904146.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>1861555.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>1032150.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>2961057.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>3283234.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>3320527.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>890383.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>417063.0</v>
       </c>
-      <c r="Z40"/>
       <c r="AA40"/>
       <c r="AB40"/>
-    </row>
-    <row r="41" spans="1:28">
+      <c r="AC40"/>
+    </row>
+    <row r="41" spans="1:29">
       <c r="A41" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
-    </row>
-    <row r="42" spans="1:28">
+      <c r="AC41"/>
+    </row>
+    <row r="42" spans="1:29">
       <c r="A42" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B42">
+        <v>252793813.0</v>
+      </c>
+      <c r="C42">
         <v>230145603.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>221436725.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>204586941.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>150640935.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>55467290.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>53548320.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>53515742.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>53149492.0</v>
       </c>
-      <c r="J42"/>
-      <c r="K42">
+      <c r="K42"/>
+      <c r="L42">
         <v>52437336.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>52106752.0</v>
       </c>
-      <c r="M42"/>
-      <c r="N42">
+      <c r="N42"/>
+      <c r="O42">
         <v>44858392.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>43105223.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>35983273.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>34985597.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>32046045.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>33097300.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>28420512.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>25372247.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>10546914.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>10116401.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>7314340.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>7314341.0</v>
       </c>
-      <c r="Z42"/>
       <c r="AA42"/>
-      <c r="AB42">
+      <c r="AB42"/>
+      <c r="AC42">
         <v>1655000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:28">
+    <row r="43" spans="1:29">
       <c r="A43" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
-    </row>
-    <row r="44" spans="1:28">
+      <c r="AC43"/>
+    </row>
+    <row r="44" spans="1:29">
       <c r="A44" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
-      <c r="N44">
-[...1 lines deleted...]
-      </c>
+      <c r="N44"/>
       <c r="O44">
         <v>500.0</v>
       </c>
       <c r="P44">
         <v>500.0</v>
       </c>
       <c r="Q44">
         <v>500.0</v>
       </c>
-      <c r="R44"/>
-      <c r="S44">
+      <c r="R44">
         <v>500.0</v>
       </c>
-      <c r="T44"/>
+      <c r="S44"/>
+      <c r="T44">
+        <v>500.0</v>
+      </c>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
-    </row>
-    <row r="45" spans="1:28">
+      <c r="AC44"/>
+    </row>
+    <row r="45" spans="1:29">
       <c r="A45" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B45">
+        <v>1001553.0</v>
+      </c>
+      <c r="C45">
         <v>1267397.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>2283507.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>5556430.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>5711616.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>5672397.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>5834635.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>6004649.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>6013439.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>9033698.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>11794344.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>11990252.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>9859055.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>9962575.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>9273682.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>9274148.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
-    </row>
-    <row r="46" spans="1:28">
+      <c r="AC45"/>
+    </row>
+    <row r="46" spans="1:29">
       <c r="A46" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B46">
+        <v>806722.0</v>
+      </c>
+      <c r="C46">
         <v>952278.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>1179695.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>3882291.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>3792328.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>3882292.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>4220234.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>4587995.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9033698.0</v>
       </c>
       <c r="J46">
         <v>9033698.0</v>
       </c>
       <c r="K46">
+        <v>9033698.0</v>
+      </c>
+      <c r="L46">
         <v>9257861.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>9782387.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>7937275.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>8296293.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>7839892.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>8211745.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>8973056.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>8269773.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>8088958.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>3217127.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>3249843.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>1787827.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>1862114.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1982108.0</v>
       </c>
       <c r="Y46">
         <v>1982108.0</v>
       </c>
-      <c r="Z46"/>
+      <c r="Z46">
+        <v>1982108.0</v>
+      </c>
       <c r="AA46"/>
       <c r="AB46"/>
-    </row>
-    <row r="47" spans="1:28">
+      <c r="AC46"/>
+    </row>
+    <row r="47" spans="1:29">
       <c r="A47" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>7937274.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>8296293.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>7839892.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>8211745.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>8973056.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>8269773.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>7820724.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>2663981.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>2714649.0</v>
       </c>
-      <c r="V47"/>
       <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
-    </row>
-    <row r="48" spans="1:28">
+      <c r="AC47"/>
+    </row>
+    <row r="48" spans="1:29">
       <c r="A48" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B48">
+        <v>-306608520.0</v>
+      </c>
+      <c r="C48">
         <v>-282064460.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-172720630.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>6204300.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-60543822.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-53618160.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-49786500.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-48485190.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-31114094.0</v>
       </c>
       <c r="J48">
         <v>-31114094.0</v>
       </c>
       <c r="K48">
+        <v>-31114094.0</v>
+      </c>
+      <c r="L48">
         <v>-26995482.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-24557563.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-23201175.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-7842606.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-6198722.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-8868401.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-6270886.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-3646159.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-3593492.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-3658325.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-4170036.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-6838774.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-7805537.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7098984.0</v>
       </c>
       <c r="Y48">
         <v>-7098984.0</v>
       </c>
-      <c r="Z48"/>
+      <c r="Z48">
+        <v>-7098984.0</v>
+      </c>
       <c r="AA48"/>
       <c r="AB48"/>
-    </row>
-    <row r="49" spans="1:28">
+      <c r="AC48"/>
+    </row>
+    <row r="49" spans="1:29">
       <c r="A49" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
-      <c r="N49">
+      <c r="N49"/>
+      <c r="O49">
         <v>-7842606.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-6198722.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-8868401.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-6270886.0</v>
       </c>
-      <c r="R49"/>
-      <c r="S49">
+      <c r="S49"/>
+      <c r="T49">
         <v>-3593492.0</v>
       </c>
-      <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
-    </row>
-    <row r="50" spans="1:28">
+      <c r="AC49"/>
+    </row>
+    <row r="50" spans="1:29">
       <c r="A50" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B50">
         <v>60990444.0</v>
       </c>
       <c r="C50">
+        <v>60990444.0</v>
+      </c>
+      <c r="D50">
         <v>68636633.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>55940910.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>25940910.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>6700909.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>6752565.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>6100065.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>8082103.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>17460470.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>16856879.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>10029978.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>10525009.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>9164189.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>2117683.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5424752.0</v>
       </c>
       <c r="Q50">
         <v>5424752.0</v>
       </c>
       <c r="R50">
+        <v>5424752.0</v>
+      </c>
+      <c r="S50">
         <v>506275.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>1006197.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>1000000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>447100.0</v>
       </c>
-      <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
-    </row>
-    <row r="51" spans="1:28">
+      <c r="AC50"/>
+    </row>
+    <row r="51" spans="1:29">
       <c r="A51" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B51">
+        <v>223727667.0</v>
+      </c>
+      <c r="C51">
         <v>242798263.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>213475919.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>200769913.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>27777360.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>9286372.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>10520017.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>10681880.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>28522864.0</v>
       </c>
-      <c r="J51"/>
-      <c r="K51">
+      <c r="K51"/>
+      <c r="L51">
         <v>30122598.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>28186006.0</v>
       </c>
-      <c r="M51"/>
-      <c r="N51">
+      <c r="N51"/>
+      <c r="O51">
         <v>29110057.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>27101164.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>16031696.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>15453022.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>1112549.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>1676620.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>1320562.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>864062.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>3527260.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>3351746.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2848108.0</v>
       </c>
       <c r="Y51">
         <v>2848108.0</v>
       </c>
-      <c r="Z51"/>
+      <c r="Z51">
+        <v>2848108.0</v>
+      </c>
       <c r="AA51"/>
       <c r="AB51"/>
-    </row>
-    <row r="52" spans="1:28">
+      <c r="AC51"/>
+    </row>
+    <row r="52" spans="1:29">
       <c r="A52" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B52">
+        <v>61580778.0</v>
+      </c>
+      <c r="C52">
         <v>61330113.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>68900305.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>56462612.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>26631920.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>6865969.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>7370785.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>6881875.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>18264028.0</v>
       </c>
-      <c r="J52"/>
-      <c r="K52">
+      <c r="K52"/>
+      <c r="L52">
         <v>17680581.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>10547077.0</v>
       </c>
-      <c r="M52"/>
-      <c r="N52">
+      <c r="N52"/>
+      <c r="O52">
         <v>9708421.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>2305460.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>5699599.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>5876479.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>749141.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>1254769.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>1136889.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>646632.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>593468.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>2745979.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2144718.0</v>
       </c>
       <c r="Y52">
         <v>2144718.0</v>
       </c>
-      <c r="Z52"/>
+      <c r="Z52">
+        <v>2144718.0</v>
+      </c>
       <c r="AA52"/>
       <c r="AB52"/>
-    </row>
-    <row r="53" spans="1:28">
+      <c r="AC52"/>
+    </row>
+    <row r="53" spans="1:29">
       <c r="A53" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B53">
+        <v>109625166.0</v>
+      </c>
+      <c r="C53">
         <v>114942784.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>164703917.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>212832396.0</v>
       </c>
-      <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
-      <c r="AB53">
+      <c r="AB53"/>
+      <c r="AC53">
         <v>7394864.0</v>
       </c>
     </row>
-    <row r="54" spans="1:28">
+    <row r="54" spans="1:29">
       <c r="A54" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
-    </row>
-    <row r="55" spans="1:28">
+      <c r="AC54"/>
+    </row>
+    <row r="55" spans="1:29">
       <c r="A55" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B55">
+        <v>180120791.0</v>
+      </c>
+      <c r="C55">
         <v>200373683.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>271144765.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>419728167.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>123806844.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>15067314.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>17529249.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>18603028.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>56507427.0</v>
       </c>
       <c r="J55">
         <v>56507427.0</v>
       </c>
       <c r="K55">
+        <v>56507427.0</v>
+      </c>
+      <c r="L55">
         <v>62160747.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>65245742.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>63853067.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>73814875.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>76636809.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>49100547.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>48491035.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>33153043.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>35205066.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>29211974.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>27254564.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>11929757.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>10019396.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6402205.0</v>
       </c>
       <c r="Y55">
         <v>6402205.0</v>
       </c>
-      <c r="Z55"/>
+      <c r="Z55">
+        <v>6402205.0</v>
+      </c>
       <c r="AA55"/>
       <c r="AB55"/>
-    </row>
-    <row r="56" spans="1:28">
+      <c r="AC55"/>
+    </row>
+    <row r="56" spans="1:29">
       <c r="A56" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B56">
+        <v>116766265.0</v>
+      </c>
+      <c r="C56">
         <v>121804457.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>171250451.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>220341167.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>56778043.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>3968157.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>6109919.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>6790280.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16839850.0</v>
       </c>
       <c r="J56">
         <v>16839850.0</v>
       </c>
       <c r="K56">
+        <v>16839850.0</v>
+      </c>
+      <c r="L56">
         <v>22583131.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>24917576.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>25455714.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>20095485.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>22124543.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>18803058.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>17061622.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>10261207.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>12097966.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>17789134.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>18293083.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>5664004.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>3498138.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2649674.0</v>
       </c>
       <c r="Y56">
         <v>2649674.0</v>
       </c>
-      <c r="Z56"/>
+      <c r="Z56">
+        <v>2649674.0</v>
+      </c>
       <c r="AA56"/>
-      <c r="AB56">
+      <c r="AB56"/>
+      <c r="AC56">
         <v>3697432.0</v>
       </c>
     </row>
-    <row r="57" spans="1:28">
+    <row r="57" spans="1:29">
       <c r="A57" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B57">
+        <v>71130418.0</v>
+      </c>
+      <c r="C57">
         <v>70823719.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>77852422.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>64629034.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>32563906.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>10796201.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>10617127.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>9771401.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24191784.0</v>
       </c>
       <c r="J57">
         <v>24191784.0</v>
       </c>
       <c r="K57">
+        <v>24191784.0</v>
+      </c>
+      <c r="L57">
         <v>24256069.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>20036817.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>19606010.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>17682429.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>15094910.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>11729550.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>10127748.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>4373141.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>5262529.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>4249903.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>5819161.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>5275317.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>7090858.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3519434.0</v>
       </c>
       <c r="Y57">
         <v>3519434.0</v>
       </c>
-      <c r="Z57"/>
+      <c r="Z57">
+        <v>3519434.0</v>
+      </c>
       <c r="AA57"/>
       <c r="AB57"/>
-    </row>
-    <row r="58" spans="1:28">
+      <c r="AC57"/>
+    </row>
+    <row r="58" spans="1:29">
       <c r="A58" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B58">
+        <v>233934709.0</v>
+      </c>
+      <c r="C58">
         <v>252291869.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>222428036.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>208936335.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>33709346.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>13216604.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>13766359.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>13571406.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34450620.0</v>
       </c>
       <c r="J58">
         <v>34450620.0</v>
       </c>
       <c r="K58">
+        <v>34450620.0</v>
+      </c>
+      <c r="L58">
         <v>36698086.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>37675746.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>36016444.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>37084065.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>39890614.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>22061647.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>19704291.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>4736549.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>5684380.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>4433576.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>6036591.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>8209109.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>7696625.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>4222825.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>4222824.0</v>
       </c>
-      <c r="Z58"/>
       <c r="AA58"/>
       <c r="AB58"/>
-    </row>
-    <row r="59" spans="1:28">
+      <c r="AC58"/>
+    </row>
+    <row r="59" spans="1:29">
       <c r="A59" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
-    </row>
-    <row r="60" spans="1:28">
+      <c r="AC59"/>
+    </row>
+    <row r="60" spans="1:29">
       <c r="A60" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B60">
+        <v>-53813918.0</v>
+      </c>
+      <c r="C60">
         <v>-51918186.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>48716729.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>210791832.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>90097498.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>1850710.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>3762890.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>5031622.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22056807.0</v>
       </c>
       <c r="J60">
         <v>22056807.0</v>
       </c>
       <c r="K60">
+        <v>22056807.0</v>
+      </c>
+      <c r="L60">
         <v>25462661.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>27569996.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>28341770.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>37034380.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>36924961.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>27132085.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>28731924.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>28416494.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>29520686.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>24778398.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>21217973.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>3720648.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>2322771.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>225579.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>225580.0</v>
       </c>
-      <c r="Z60"/>
       <c r="AA60"/>
-      <c r="AB60">
+      <c r="AB60"/>
+      <c r="AC60">
         <v>6396483.0</v>
       </c>
     </row>
-    <row r="61" spans="1:28">
+    <row r="61" spans="1:29">
       <c r="A61" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
-    </row>
-    <row r="62" spans="1:28">
+      <c r="AC61"/>
+    </row>
+    <row r="62" spans="1:29">
       <c r="A62" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
-      <c r="Q62">
+      <c r="Q62"/>
+      <c r="R62">
         <v>54820.0</v>
       </c>
-      <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
+      <c r="AC62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H32"/>
+  <dimension ref="A1:I32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8">
+    <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="2" spans="1:8">
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B2">
+        <v>3086569.0</v>
+      </c>
+      <c r="C2">
         <v>4943305.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>13176073.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>15421715.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>8195735.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>12196123.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>4842897.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1171855.0</v>
       </c>
     </row>
-    <row r="3" spans="1:8">
+    <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B3">
+        <v>456249.0</v>
+      </c>
+      <c r="C3">
         <v>757758.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>3678786.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>3481748.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>2733455.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1030021.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>611346.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>67568.0</v>
       </c>
     </row>
-    <row r="4" spans="1:8">
+    <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
-      <c r="D4">
+      <c r="D4"/>
+      <c r="E4">
         <v>-2068054.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3823621.0</v>
       </c>
       <c r="F4">
         <v>3823621.0</v>
       </c>
       <c r="G4">
         <v>3823621.0</v>
       </c>
-      <c r="H4"/>
-[...1 lines deleted...]
-    <row r="5" spans="1:8">
+      <c r="H4">
+        <v>3823621.0</v>
+      </c>
+      <c r="I4"/>
+    </row>
+    <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B5">
+        <v>-31909331.0</v>
+      </c>
+      <c r="C5">
         <v>-12875220.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-13397416.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-8534422.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-6185929.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>2226582.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-4838330.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-589053.0</v>
       </c>
     </row>
-    <row r="6" spans="1:8">
+    <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B6">
+        <v>-31453082.0</v>
+      </c>
+      <c r="C6">
         <v>-12117462.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-9718630.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-5052674.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-3452474.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>3256603.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-4226984.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-521485.0</v>
       </c>
     </row>
-    <row r="7" spans="1:8">
+    <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
-    </row>
-    <row r="8" spans="1:8">
+      <c r="I7"/>
+    </row>
+    <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
-    </row>
-    <row r="9" spans="1:8">
+      <c r="I8"/>
+    </row>
+    <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B9">
+        <v>21911459.0</v>
+      </c>
+      <c r="C9">
         <v>10868040.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>12824579.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>21019980.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>14869609.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>11898902.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>2569963.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>1036197.0</v>
       </c>
     </row>
-    <row r="10" spans="1:8">
+    <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B10">
+        <v>-246064698.0</v>
+      </c>
+      <c r="C10">
         <v>-13684209.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-25603605.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-16956883.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-6388049.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1696133.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-5384872.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-587040.0</v>
       </c>
     </row>
-    <row r="11" spans="1:8">
+    <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>-332101.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-3049293.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-518398.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-1282815.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>545343.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-2013.0</v>
       </c>
     </row>
-    <row r="12" spans="1:8">
+    <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B12">
+        <v>13561210.0</v>
+      </c>
+      <c r="C12">
         <v>1173714.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>3124723.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>4716274.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>202120.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>530449.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>138406.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>3068.0</v>
       </c>
     </row>
-    <row r="13" spans="1:8">
+    <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
-    </row>
-    <row r="14" spans="1:8">
+      <c r="I13"/>
+    </row>
+    <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B14"/>
-      <c r="C14">
+      <c r="C14"/>
+      <c r="D14">
         <v>0.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>559967.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>54820.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>0.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1199.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>0.0</v>
       </c>
     </row>
-    <row r="15" spans="1:8">
+    <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B15">
+        <v>-246064698.0</v>
+      </c>
+      <c r="C15">
         <v>-13684209.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-23658438.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-16930289.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-2100850.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>2978948.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-5383673.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-587040.0</v>
       </c>
     </row>
-    <row r="16" spans="1:8">
+    <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>-16930289.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-2046030.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>2928948.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-5383673.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-587040.0</v>
       </c>
     </row>
-    <row r="17" spans="1:8">
+    <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B17">
+        <v>-246064698.0</v>
+      </c>
+      <c r="C17">
         <v>-13684209.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-25271504.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-15422202.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-3082826.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>2978948.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-5384872.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-587040.0</v>
       </c>
     </row>
-    <row r="18" spans="1:8">
+    <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B18">
+        <v>-13561210.0</v>
+      </c>
+      <c r="C18">
         <v>-1173714.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-3124723.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-4761903.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-215300.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-530449.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-138406.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>3068.0</v>
       </c>
     </row>
-    <row r="19" spans="1:8">
+    <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
-      <c r="E19">
+      <c r="E19"/>
+      <c r="F19">
         <v>-87902.0</v>
       </c>
-      <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
-    </row>
-    <row r="20" spans="1:8">
+      <c r="I19"/>
+    </row>
+    <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
-    </row>
-    <row r="21" spans="1:8">
+      <c r="I20"/>
+    </row>
+    <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B21">
+        <v>-31909331.0</v>
+      </c>
+      <c r="C21">
         <v>-12499752.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-22462439.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-12280723.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-6489131.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>1426737.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-4838330.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-589053.0</v>
       </c>
     </row>
-    <row r="22" spans="1:8">
+    <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
-    </row>
-    <row r="23" spans="1:8">
+      <c r="I22"/>
+    </row>
+    <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B23">
+        <v>56907359.0</v>
+      </c>
+      <c r="C23">
         <v>28311097.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>48463091.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>48722418.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>29554475.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>22668288.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>12251190.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>2797105.0</v>
       </c>
     </row>
-    <row r="24" spans="1:8">
+    <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
-    </row>
-    <row r="25" spans="1:8">
+      <c r="I24"/>
+    </row>
+    <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B25">
+        <v>456249.0</v>
+      </c>
+      <c r="C25">
         <v>757758.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>3678786.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>5153695.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>2733455.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1030021.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>611346.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>67568.0</v>
       </c>
     </row>
-    <row r="26" spans="1:8">
+    <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
-    </row>
-    <row r="27" spans="1:8">
+      <c r="I26"/>
+    </row>
+    <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B27">
+        <v>2898473.0</v>
+      </c>
+      <c r="C27">
         <v>8693058.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>14601429.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>15532541.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>7331190.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>2388211.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1370964.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>162066.0</v>
       </c>
     </row>
-    <row r="28" spans="1:8">
+    <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B28">
+        <v>26398877.0</v>
+      </c>
+      <c r="C28">
         <v>14292444.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>7941780.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>10540113.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>12473253.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>7053933.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>6037329.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1463184.0</v>
       </c>
     </row>
-    <row r="29" spans="1:8">
+    <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B29">
         <v>0.0</v>
       </c>
       <c r="C29">
+        <v>0.0</v>
+      </c>
+      <c r="D29">
         <v>-332101.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-3049293.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-518398.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-1282815.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="H29">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="30" spans="1:8">
+      <c r="I29">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B30">
+        <v>53820790.0</v>
+      </c>
+      <c r="C30">
         <v>23367792.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>35287018.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>33300703.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>21358740.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>10472165.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>7408293.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1625250.0</v>
       </c>
     </row>
-    <row r="31" spans="1:8">
+    <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B31">
+        <v>-214155367.0</v>
+      </c>
+      <c r="C31">
         <v>-1184457.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-3141166.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-4676160.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>101082.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>269396.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-546542.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>2013.0</v>
       </c>
     </row>
-    <row r="32" spans="1:8">
+    <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B32">
+        <v>24998028.0</v>
+      </c>
+      <c r="C32">
         <v>15811345.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>26000652.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>36441695.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>23065344.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>24095025.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>7412860.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>2208052.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AB32"/>
+  <dimension ref="A1:AC32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28">
+    <row r="1" spans="1:29">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>69</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>70</v>
       </c>
       <c r="D1" t="s">
         <v>71</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>72</v>
       </c>
       <c r="F1" t="s">
-        <v>72</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>73</v>
       </c>
       <c r="H1" t="s">
         <v>74</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>75</v>
       </c>
       <c r="J1" t="s">
-        <v>75</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>76</v>
       </c>
       <c r="L1" t="s">
         <v>77</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>78</v>
       </c>
       <c r="N1" t="s">
-        <v>78</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>79</v>
       </c>
       <c r="P1" t="s">
         <v>80</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>81</v>
       </c>
       <c r="R1" t="s">
-        <v>81</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>82</v>
       </c>
       <c r="T1" t="s">
         <v>83</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>84</v>
       </c>
       <c r="V1" t="s">
-        <v>84</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>85</v>
       </c>
       <c r="X1" t="s">
         <v>86</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>87</v>
       </c>
       <c r="Z1" t="s">
-        <v>87</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>88</v>
       </c>
       <c r="AB1" t="s">
         <v>89</v>
       </c>
-    </row>
-    <row r="2" spans="1:28">
+      <c r="AC1" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B2">
+        <v>126329.0</v>
+      </c>
+      <c r="C2">
         <v>313844.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1494459.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>956745.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>884098.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1601374.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1031386.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1426447.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3955559.0</v>
       </c>
       <c r="J2">
         <v>3955559.0</v>
       </c>
       <c r="K2">
+        <v>3955559.0</v>
+      </c>
+      <c r="L2">
         <v>2895838.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>2845201.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>10213662.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>14305698.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>16655117.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>5401316.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>8187607.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1098137.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>711246.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1271729.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>5391854.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>2950802.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>2234259.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1619208.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1341627.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>826872.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1692106.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>982292.0</v>
       </c>
     </row>
-    <row r="3" spans="1:28">
+    <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B3">
+        <v>40100.0</v>
+      </c>
+      <c r="C3">
         <v>107479.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>153578.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>155092.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>41201.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>217710.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>239752.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>259095.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>965043.0</v>
       </c>
-      <c r="J3"/>
-      <c r="K3">
+      <c r="K3"/>
+      <c r="L3">
         <v>841712.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>936471.0</v>
       </c>
-      <c r="M3"/>
-      <c r="N3">
+      <c r="N3"/>
+      <c r="O3">
         <v>1090930.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>1343714.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>924406.0</v>
       </c>
-      <c r="Q3">
-[...1 lines deleted...]
-      </c>
       <c r="R3">
-        <v>597591.0</v>
+        <v>925617.0</v>
       </c>
       <c r="S3">
+        <v>351012.0</v>
+      </c>
+      <c r="T3">
         <v>395074.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>156340.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>273703.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>253074.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>223345.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>279899.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>164805.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>172302.0</v>
       </c>
-      <c r="AA3">
-[...1 lines deleted...]
-      </c>
       <c r="AB3">
+        <v>160202.0</v>
+      </c>
+      <c r="AC3">
         <v>114037.0</v>
       </c>
     </row>
-    <row r="4" spans="1:28">
+    <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-      <c r="N4">
+      <c r="N4"/>
+      <c r="O4">
         <v>288127.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-292907.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-45511.0</v>
       </c>
       <c r="Q4">
         <v>-45511.0</v>
       </c>
       <c r="R4">
         <v>-45511.0</v>
       </c>
       <c r="S4">
         <v>-45511.0</v>
       </c>
-      <c r="T4"/>
+      <c r="T4">
+        <v>-45511.0</v>
+      </c>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-    </row>
-    <row r="5" spans="1:28">
+      <c r="AC4"/>
+    </row>
+    <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B5">
+        <v>-8144672.0</v>
+      </c>
+      <c r="C5">
         <v>-105660496.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-175320221.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>69447505.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-6609629.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-3857227.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-1073199.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-1335165.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-5048548.0</v>
       </c>
-      <c r="J5"/>
-      <c r="K5">
+      <c r="K5"/>
+      <c r="L5">
         <v>-2310948.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-1465621.0</v>
       </c>
-      <c r="M5"/>
-      <c r="N5">
+      <c r="N5"/>
+      <c r="O5">
         <v>-1825505.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>5860367.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-2375628.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-3148267.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-1567496.0</v>
       </c>
-      <c r="S5">
-[...1 lines deleted...]
-      </c>
       <c r="T5">
+        <v>-2535961.0</v>
+      </c>
+      <c r="U5">
         <v>-879126.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>1033246.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>1015304.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-243295.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-760086.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-255238.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-1616520.0</v>
       </c>
-      <c r="AA5">
-[...1 lines deleted...]
-      </c>
       <c r="AB5">
+        <v>-2032593.0</v>
+      </c>
+      <c r="AC5">
         <v>-933979.0</v>
       </c>
     </row>
-    <row r="6" spans="1:28">
+    <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B6">
+        <v>-8104572.0</v>
+      </c>
+      <c r="C6">
         <v>-105553017.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-175166643.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>69602597.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-6568428.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-3639517.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-833447.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-1076070.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-4083505.0</v>
       </c>
-      <c r="J6"/>
-      <c r="K6">
+      <c r="K6"/>
+      <c r="L6">
         <v>-1469236.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-529150.0</v>
       </c>
-      <c r="M6"/>
-      <c r="N6">
+      <c r="N6"/>
+      <c r="O6">
         <v>-734575.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>7204081.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-1451222.0</v>
       </c>
-      <c r="Q6">
-[...1 lines deleted...]
-      </c>
       <c r="R6">
-        <v>-969905.0</v>
+        <v>-2222650.0</v>
       </c>
       <c r="S6">
-        <v>-2140886.0</v>
+        <v>-1216484.0</v>
       </c>
       <c r="T6">
+        <v>-2140887.0</v>
+      </c>
+      <c r="U6">
         <v>-722786.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>1306949.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>1268378.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-19950.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-480187.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-90433.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-1444218.0</v>
       </c>
-      <c r="AA6">
-[...1 lines deleted...]
-      </c>
       <c r="AB6">
+        <v>-1872391.0</v>
+      </c>
+      <c r="AC6">
         <v>-819942.0</v>
       </c>
     </row>
-    <row r="7" spans="1:28">
+    <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
-    </row>
-    <row r="8" spans="1:28">
+      <c r="AC7"/>
+    </row>
+    <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-    </row>
-    <row r="9" spans="1:28">
+      <c r="AC8"/>
+    </row>
+    <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B9">
+        <v>3022815.0</v>
+      </c>
+      <c r="C9">
         <v>4243255.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>6557581.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>8283000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>3404760.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>1559106.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>2974106.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>2930068.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1267683.0</v>
       </c>
       <c r="J9">
         <v>1267683.0</v>
       </c>
       <c r="K9">
+        <v>1267683.0</v>
+      </c>
+      <c r="L9">
         <v>4567042.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>5429489.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>7599719.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>7577747.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>10086445.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>5817483.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>7009266.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>3328761.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>4272311.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>2598381.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>5253321.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>3396712.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>1930635.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>1318234.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>964571.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>560571.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>357950.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>686871.0</v>
       </c>
     </row>
-    <row r="10" spans="1:28">
+    <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B10">
+        <v>-24544060.0</v>
+      </c>
+      <c r="C10">
         <v>-109343830.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-178924930.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>66748122.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-6925662.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-3831660.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-1301310.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-1625577.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5785099.0</v>
       </c>
       <c r="J10">
         <v>-5785099.0</v>
       </c>
       <c r="K10">
+        <v>-5785099.0</v>
+      </c>
+      <c r="L10">
         <v>-3643129.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-2309096.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-16141848.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-1980504.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>4071068.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-2809106.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-3301868.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-1551936.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-2584501.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-894664.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>1435923.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>966763.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>102520.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-809073.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-731655.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-1653183.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-2066680.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-933354.0</v>
       </c>
     </row>
-    <row r="11" spans="1:28">
+    <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
-      <c r="G11">
+      <c r="G11"/>
+      <c r="H11">
         <v>-1301310.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>2336668.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-1501595.0</v>
       </c>
-      <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>-694807.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-472367.0</v>
       </c>
-      <c r="M11"/>
-      <c r="N11">
+      <c r="N11"/>
+      <c r="O11">
         <v>-496880.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>755253.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-708201.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-731961.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-1351686.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>493936.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-258903.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-1282815.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-74688.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-345811.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>48987.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-1199.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>36663.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-160201.0</v>
       </c>
-      <c r="AB11"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:28">
+      <c r="AC11"/>
+    </row>
+    <row r="12" spans="1:29">
       <c r="A12" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B12">
+        <v>3573784.0</v>
+      </c>
+      <c r="C12">
         <v>3683334.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>3604709.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>2699383.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>410088.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>245103.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>228111.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>290412.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>736551.0</v>
       </c>
-      <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>1077084.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>843475.0</v>
       </c>
-      <c r="M12"/>
-      <c r="N12">
+      <c r="N12"/>
+      <c r="O12">
         <v>154999.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1789299.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>433478.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>153601.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>15560.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>48541.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>15538.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>397168.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>48541.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>42049.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>42691.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>68281.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>36663.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>34087.0</v>
       </c>
-      <c r="AB12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:28">
+      <c r="AC12"/>
+    </row>
+    <row r="13" spans="1:29">
       <c r="A13" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
-    </row>
-    <row r="14" spans="1:28">
+      <c r="AC13"/>
+    </row>
+    <row r="14" spans="1:29">
       <c r="A14" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
-      <c r="I14">
-[...1 lines deleted...]
-      </c>
+      <c r="I14"/>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14">
+        <v>0.0</v>
+      </c>
+      <c r="N14">
         <v>201577.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>124804.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>-85581.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>148005.0</v>
       </c>
-      <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
-    </row>
-    <row r="15" spans="1:28">
+      <c r="AC14"/>
+    </row>
+    <row r="15" spans="1:29">
       <c r="A15" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B15">
+        <v>-24544060.0</v>
+      </c>
+      <c r="C15">
         <v>-109343830.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-178924930.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>66748122.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-6925662.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-3831660.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-1301310.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-1625577.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4118612.0</v>
       </c>
       <c r="J15">
         <v>-4118612.0</v>
       </c>
       <c r="K15">
+        <v>-4118612.0</v>
+      </c>
+      <c r="L15">
         <v>-2438919.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-1355388.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-15358569.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-1645939.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>2669679.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-2597515.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-2624727.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-52667.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-258247.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>511711.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>2718738.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>966763.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>102520.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-809073.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-730456.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-1653183.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-2066680.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-933354.0</v>
       </c>
     </row>
-    <row r="16" spans="1:28">
+    <row r="16" spans="1:29">
       <c r="A16" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
-      <c r="N16">
+      <c r="N16"/>
+      <c r="O16">
         <v>-1893492.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>4180185.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-2597515.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-2624727.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-52667.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>64833.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>511711.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>2668738.0</v>
       </c>
-      <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16"/>
+    </row>
+    <row r="17" spans="1:29">
       <c r="A17" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B17">
+        <v>-24544060.0</v>
+      </c>
+      <c r="C17">
         <v>-109343830.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-178924930.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>66748122.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-6925662.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-3831660.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-1301310.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-1625577.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-17311711.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-4283504.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-2437919.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-1543972.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-13542383.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-2056815.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>4387511.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-2700009.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-2569907.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-52667.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>64833.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>511711.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>2718738.0</v>
       </c>
-      <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17"/>
+    </row>
+    <row r="18" spans="1:29">
       <c r="A18" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B18">
+        <v>-3573784.0</v>
+      </c>
+      <c r="C18">
         <v>-3683334.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-3604709.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-2699383.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-410088.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-245103.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-228111.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-290412.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-512106.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-736551.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-1077084.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-874185.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-2380931.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-154999.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-1790144.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-435829.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-153601.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-19138.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-26605.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-15956.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-397168.0</v>
       </c>
-      <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
-    </row>
-    <row r="19" spans="1:28">
+      <c r="AC18"/>
+    </row>
+    <row r="19" spans="1:29">
       <c r="A19" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-      <c r="N19">
+      <c r="N19"/>
+      <c r="O19">
         <v>154999.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>5770679.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>434059.0</v>
       </c>
-      <c r="Q19"/>
       <c r="R19"/>
-      <c r="S19">
+      <c r="S19"/>
+      <c r="T19">
         <v>-26605.0</v>
       </c>
-      <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
-    </row>
-    <row r="20" spans="1:28">
+      <c r="AC19"/>
+    </row>
+    <row r="20" spans="1:29">
       <c r="A20" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20"/>
+    </row>
+    <row r="21" spans="1:29">
       <c r="A21" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B21">
+        <v>-8144672.0</v>
+      </c>
+      <c r="C21">
         <v>-5817889.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-9105920.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>69155275.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-6504155.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-3587233.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-1073199.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-1335165.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5038172.0</v>
       </c>
       <c r="J21">
         <v>-5038172.0</v>
       </c>
       <c r="K21">
+        <v>-5038172.0</v>
+      </c>
+      <c r="L21">
         <v>-2600917.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-1455813.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-40739.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-2132864.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-1700456.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-2377398.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-3144974.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-1537731.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-2535960.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-879126.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>1414814.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>1015304.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-243295.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-760086.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-362565.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-1509193.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-2032593.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-933979.0</v>
       </c>
     </row>
-    <row r="22" spans="1:28">
+    <row r="22" spans="1:29">
       <c r="A22" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
-    </row>
-    <row r="23" spans="1:28">
+      <c r="AC22"/>
+    </row>
+    <row r="23" spans="1:29">
       <c r="A23" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B23">
+        <v>11293817.0</v>
+      </c>
+      <c r="C23">
         <v>10374988.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>17157960.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>59915530.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>10793013.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>6747713.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>5078691.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>5691680.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>10261414.0</v>
       </c>
-      <c r="J23"/>
-      <c r="K23">
+      <c r="K23"/>
+      <c r="L23">
         <v>10063797.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>9730503.0</v>
       </c>
-      <c r="M23"/>
-      <c r="N23">
+      <c r="N23"/>
+      <c r="O23">
         <v>24016309.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>28442018.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>13596197.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>18341847.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>5964629.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>7519517.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>4749236.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>9230361.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>5332210.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>4408189.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>3697528.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>2668763.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>2896636.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>4082649.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>2603142.0</v>
       </c>
     </row>
-    <row r="24" spans="1:28">
+    <row r="24" spans="1:29">
       <c r="A24" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24"/>
+    </row>
+    <row r="25" spans="1:29">
       <c r="A25" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B25">
+        <v>40100.0</v>
+      </c>
+      <c r="C25">
         <v>107479.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>153578.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>155092.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>41201.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>217710.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>239752.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>259095.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-410936.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>857377.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>1485648.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>1472905.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>949939.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1923735.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1204628.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1075393.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1257858.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>561086.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>548774.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>365737.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>273703.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>253074.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>223345.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>279899.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>164805.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>172302.0</v>
       </c>
-      <c r="AA25"/>
       <c r="AB25"/>
-    </row>
-    <row r="26" spans="1:28">
+      <c r="AC25"/>
+    </row>
+    <row r="26" spans="1:29">
       <c r="A26" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
-    </row>
-    <row r="27" spans="1:28">
+      <c r="AC26"/>
+    </row>
+    <row r="27" spans="1:29">
       <c r="A27" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B27">
+        <v>588954.0</v>
+      </c>
+      <c r="C27">
         <v>553300.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>915841.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>1955151.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>1940175.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>2029348.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>2226385.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>2497150.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>3337443.0</v>
       </c>
-      <c r="J27"/>
-      <c r="K27">
+      <c r="K27"/>
+      <c r="L27">
         <v>3986486.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>3948594.0</v>
       </c>
-      <c r="M27"/>
-      <c r="N27">
+      <c r="N27"/>
+      <c r="O27">
         <v>4611621.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>6872689.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>4215303.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>2476438.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>1691191.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>2556824.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>1111897.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>907356.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>656151.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>459446.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>365258.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>127802.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>317853.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>620429.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>304880.0</v>
       </c>
     </row>
-    <row r="28" spans="1:28">
+    <row r="28" spans="1:29">
       <c r="A28" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B28">
+        <v>10538434.0</v>
+      </c>
+      <c r="C28">
         <v>4931678.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>14747660.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>15013606.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>8038281.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>3164007.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1581168.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1508988.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>2003369.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>5340812.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1914923.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>2000237.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>6690519.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>3748611.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>3570498.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>3055172.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>6419944.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>2824289.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>3856374.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>2209270.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>2931151.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1528164.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>1714484.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>1713062.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1199334.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1751911.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>1770114.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1315970.0</v>
       </c>
     </row>
-    <row r="29" spans="1:28">
+    <row r="29" spans="1:29">
       <c r="A29" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B29">
         <v>0.0</v>
       </c>
       <c r="C29">
         <v>0.0</v>
       </c>
       <c r="D29">
         <v>0.0</v>
       </c>
       <c r="E29">
         <v>0.0</v>
       </c>
       <c r="F29">
         <v>0.0</v>
       </c>
       <c r="G29">
         <v>0.0</v>
       </c>
       <c r="H29">
         <v>0.0</v>
       </c>
       <c r="I29">
+        <v>0.0</v>
+      </c>
+      <c r="J29">
         <v>2336668.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-1501595.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-694807.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-472367.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-2599465.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-496880.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>755253.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-708201.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-731961.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-21470.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>26162.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>208871.0</v>
       </c>
-      <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
-    </row>
-    <row r="30" spans="1:28">
+      <c r="AC29"/>
+    </row>
+    <row r="30" spans="1:29">
       <c r="A30" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B30">
+        <v>11167488.0</v>
+      </c>
+      <c r="C30">
         <v>10061144.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>15663501.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-60872275.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>9908915.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>5146339.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>4047305.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>4265233.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>6305855.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>10261414.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>7167959.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>6885302.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>17854120.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>9710611.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>11786901.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>8194881.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>10154240.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>4866492.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>6808271.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>3477507.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>3838507.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>2381408.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>2173930.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>2078320.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>1327136.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>2069764.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>2390543.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>1620850.0</v>
       </c>
     </row>
-    <row r="31" spans="1:28">
+    <row r="31" spans="1:29">
       <c r="A31" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B31">
+        <v>-16399388.0</v>
+      </c>
+      <c r="C31">
         <v>-103525941.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-169819010.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-2407153.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-421507.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-244427.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-228111.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-290412.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-746927.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-10376.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-1042212.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-853283.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-13720178.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>152360.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>5771524.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-431708.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-156894.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-14205.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-48541.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-15538.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>21109.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-48541.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>345815.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-48987.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-369090.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-143990.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-34087.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>625.0</v>
       </c>
     </row>
-    <row r="32" spans="1:28">
+    <row r="32" spans="1:29">
       <c r="A32" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B32">
+        <v>3149144.0</v>
+      </c>
+      <c r="C32">
         <v>4557099.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>8052040.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>9239745.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>4288858.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>3160480.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>4005492.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>4356515.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5223242.0</v>
       </c>
       <c r="J32">
         <v>5223242.0</v>
       </c>
       <c r="K32">
+        <v>5223242.0</v>
+      </c>
+      <c r="L32">
         <v>7462880.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>8274690.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>17813381.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>21883445.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>26741562.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>11218799.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>15196873.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>4426898.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>4983557.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>3870110.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>10645175.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>6347514.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>4164894.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>2937442.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>2306198.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>1387443.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>2050056.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>1669163.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H30"/>
+  <dimension ref="A1:I30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8">
+    <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="2" spans="1:8">
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B2">
+        <v>2975150.0</v>
+      </c>
+      <c r="C2">
         <v>661415.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>4492292.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>7149806.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>14534211.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>887517.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>3697432.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>101650.0</v>
       </c>
     </row>
-    <row r="3" spans="1:8">
+    <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B3">
+        <v>44000</v>
+      </c>
+      <c r="C3">
         <v>387758</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>932563</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>937564</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>6154476</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1422129</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1929028</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>219448</v>
       </c>
     </row>
-    <row r="4" spans="1:8">
+    <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
-      <c r="E4">
+      <c r="E4"/>
+      <c r="F4">
         <v>-7384405.0</v>
       </c>
-      <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
-    </row>
-    <row r="5" spans="1:8">
+      <c r="I4"/>
+    </row>
+    <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
-      <c r="E5">
+      <c r="E5"/>
+      <c r="F5">
         <v>215139.0</v>
       </c>
-      <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
-    </row>
-    <row r="6" spans="1:8">
+      <c r="I5"/>
+    </row>
+    <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B6">
+        <v>2803436.0</v>
+      </c>
+      <c r="C6">
         <v>2313735.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-3830877.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-2657514.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-7384405.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>13646694.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-2809915.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>3595782.0</v>
       </c>
     </row>
-    <row r="7" spans="1:8">
+    <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B7">
+        <v>4451095.0</v>
+      </c>
+      <c r="C7">
         <v>1931353.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>2892906.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-1438899.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-3306185.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-521933.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-334065.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-1291303.0</v>
       </c>
     </row>
-    <row r="8" spans="1:8">
+    <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
-      <c r="E8">
+      <c r="E8"/>
+      <c r="F8">
         <v>17312.0</v>
       </c>
-      <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
-    </row>
-    <row r="9" spans="1:8">
+      <c r="I8"/>
+    </row>
+    <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B9">
+        <v>60271.0</v>
+      </c>
+      <c r="C9">
         <v>-484580.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>675709.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-364665.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-17312.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-1138228.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-250165.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-54465.0</v>
       </c>
     </row>
-    <row r="10" spans="1:8">
+    <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B10">
+        <v>886909.0</v>
+      </c>
+      <c r="C10">
         <v>-470188.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>2651252.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-1366269.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-2447038.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-846659.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-310384.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-620371.0</v>
       </c>
     </row>
-    <row r="11" spans="1:8">
+    <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>3180049.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-1059659.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>1867036.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>495666.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-496191.0</v>
       </c>
     </row>
-    <row r="12" spans="1:8">
+    <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>6761432.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>5442931.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>-890543.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>941646.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>616336.0</v>
       </c>
     </row>
-    <row r="13" spans="1:8">
+    <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>301054.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>217824.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>-404082.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>-423682.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>-120276.0</v>
       </c>
     </row>
-    <row r="14" spans="1:8">
+    <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B14">
+        <v>456249.0</v>
+      </c>
+      <c r="C14">
         <v>757758.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>3678786.0</v>
       </c>
-      <c r="D14">
-[...1 lines deleted...]
-      </c>
       <c r="E14">
+        <v>3481748.0</v>
+      </c>
+      <c r="F14">
         <v>2733455.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1030021.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>611346.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>67568.0</v>
       </c>
     </row>
-    <row r="15" spans="1:8">
+    <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
-    </row>
-    <row r="16" spans="1:8">
+      <c r="I15"/>
+    </row>
+    <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B16">
+        <v>5778586.0</v>
+      </c>
+      <c r="C16">
         <v>2975150.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>661415.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>4492292.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>7149806.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>14534211.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>887517.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>3697432.0</v>
       </c>
     </row>
-    <row r="17" spans="1:8">
+    <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
-    </row>
-    <row r="18" spans="1:8">
+      <c r="I17"/>
+    </row>
+    <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B18">
+        <v>-20956207.0</v>
+      </c>
+      <c r="C18">
         <v>-8810800.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-1033940.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-734887.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-5632604.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>1517177.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-6093774.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-1413887.0</v>
       </c>
     </row>
-    <row r="19" spans="1:8">
+    <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B19">
+        <v>-32004759.0</v>
+      </c>
+      <c r="C19">
         <v>-99293083.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-3375711.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-2574858.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-11606021.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-1281007.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-1462915.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-1671236.0</v>
       </c>
     </row>
-    <row r="20" spans="1:8">
+    <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B20">
+        <v>75158289.0</v>
+      </c>
+      <c r="C20">
         <v>92881053.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>0.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>6127893.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>10950315.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>11000315.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>470000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>4670000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:8">
+    <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B21">
+        <v>-5960000.0</v>
+      </c>
+      <c r="C21">
         <v>16823807.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-453789.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-6413226.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>5675632.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>988080.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2048945.0</v>
       </c>
       <c r="H21">
         <v>2048945.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:8">
+      <c r="I21">
+        <v>2048945.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B22">
+        <v>-246064698.0</v>
+      </c>
+      <c r="C22">
         <v>-13684209.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-25271504.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-16930289.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-2100850.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>2978948.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-5383673.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-587040.0</v>
       </c>
     </row>
-    <row r="23" spans="1:8">
+    <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B23">
+        <v>-7628942.0</v>
+      </c>
+      <c r="C23">
         <v>110029860.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>100000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1279659.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-11606021.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>50000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>298801.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1791457.0</v>
       </c>
     </row>
-    <row r="24" spans="1:8">
+    <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B24">
+        <v>-30623761.0</v>
+      </c>
+      <c r="C24">
         <v>-99293083.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-4003798.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>2940945.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>6000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>79000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>466113.0</v>
       </c>
-      <c r="H24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:8">
+      <c r="I24"/>
+    </row>
+    <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B25">
+        <v>198305333.0</v>
+      </c>
+      <c r="C25">
         <v>465194.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>18943237.0</v>
       </c>
-      <c r="D25">
-[...1 lines deleted...]
-      </c>
       <c r="E25">
+        <v>11425579.0</v>
+      </c>
+      <c r="F25">
         <v>924900.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>123653.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>568876.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>11779.0</v>
       </c>
     </row>
-    <row r="26" spans="1:8">
+    <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>144</v>
-[...3 lines deleted...]
-      <c r="D26">
+        <v>145</v>
+      </c>
+      <c r="B26">
+        <v>-2773959.0</v>
+      </c>
+      <c r="C26">
         <v>0.0</v>
       </c>
+      <c r="D26"/>
       <c r="E26">
+        <v>0.0</v>
+      </c>
+      <c r="F26">
         <v>-1975888.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>0.0</v>
       </c>
-      <c r="G26"/>
       <c r="H26"/>
-    </row>
-    <row r="27" spans="1:8">
+      <c r="I26"/>
+    </row>
+    <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B27">
+        <v>21895814.0</v>
+      </c>
+      <c r="C27">
         <v>2106862.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>1169843.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>3664538.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>3331790.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>611432.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>372770.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>604557.0</v>
       </c>
     </row>
-    <row r="28" spans="1:8">
+    <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B28">
+        <v>54383404.0</v>
+      </c>
+      <c r="C28">
         <v>110029860.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-353789.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-285333.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>3699744.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>11988395.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>2817746.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>6461457.0</v>
       </c>
     </row>
-    <row r="29" spans="1:8">
+    <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B29">
+        <v>-20956207.0</v>
+      </c>
+      <c r="C29">
         <v>-8423042.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-101377.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>202677.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>521872.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>2939306.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-4164746.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-1194439.0</v>
       </c>
     </row>
-    <row r="30" spans="1:8">
+    <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B30">
+        <v>-30623761.0</v>
+      </c>
+      <c r="C30">
         <v>-99293083.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-3375711.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-2574858.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-11606021.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-1281007.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-1462915.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-1671236.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AB30"/>
+  <dimension ref="A1:AC30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28">
+    <row r="1" spans="1:29">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>69</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>70</v>
       </c>
       <c r="D1" t="s">
         <v>71</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>72</v>
       </c>
       <c r="F1" t="s">
-        <v>72</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>73</v>
       </c>
       <c r="H1" t="s">
         <v>74</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>75</v>
       </c>
       <c r="J1" t="s">
-        <v>75</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>76</v>
       </c>
       <c r="L1" t="s">
         <v>77</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>78</v>
       </c>
       <c r="N1" t="s">
-        <v>78</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>79</v>
       </c>
       <c r="P1" t="s">
         <v>80</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>81</v>
       </c>
       <c r="R1" t="s">
-        <v>81</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>82</v>
       </c>
       <c r="T1" t="s">
         <v>83</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>84</v>
       </c>
       <c r="V1" t="s">
-        <v>84</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>85</v>
       </c>
       <c r="X1" t="s">
         <v>86</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>87</v>
       </c>
       <c r="Z1" t="s">
-        <v>87</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>88</v>
       </c>
       <c r="AB1" t="s">
         <v>89</v>
       </c>
-    </row>
-    <row r="2" spans="1:28">
+      <c r="AC1" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B2">
+        <v>3482847.0</v>
+      </c>
+      <c r="C2">
         <v>1616765.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2237223.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2975150.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>230392.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>406347.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1790391.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>498287.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1844420.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1203355.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>417108.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>4492291.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1181042.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>4508161.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>3298663.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>7149806.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>4502986.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>6595962.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>13034699.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>14534211.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>2118179.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1197981.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>509000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>887517.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>377454.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>863977.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1010715.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>3697432.0</v>
       </c>
     </row>
-    <row r="3" spans="1:28">
+    <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B3">
+        <v>3</v>
+      </c>
+      <c r="C3">
         <v>11727</v>
-      </c>
-[...1 lines deleted...]
-        <v>14827</v>
       </c>
       <c r="D3">
         <v>14827</v>
       </c>
       <c r="E3">
+        <v>14827</v>
+      </c>
+      <c r="F3">
         <v>189764</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>30590</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>4</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>167408</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>182602</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>182601</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>185780</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>294676</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>658881</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>94715</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>36035</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>147933</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>197326</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>1366666</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>4115561</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>166869</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>1315961</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>71831</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>28883</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>5454</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>90516</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>61356</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>856396</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>1043472</v>
       </c>
     </row>
-    <row r="4" spans="1:28">
+    <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-      <c r="N4">
+      <c r="N4"/>
+      <c r="O4">
         <v>-3327119.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>1209498.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-3851143.0</v>
       </c>
-      <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-    </row>
-    <row r="5" spans="1:28">
+      <c r="AC4"/>
+    </row>
+    <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
-      <c r="N5">
+      <c r="N5"/>
+      <c r="O5">
         <v>-13683385.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>3508811.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>4097544.0</v>
       </c>
-      <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
-    </row>
-    <row r="6" spans="1:28">
+      <c r="AC5"/>
+    </row>
+    <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B6">
+        <v>2295739.0</v>
+      </c>
+      <c r="C6">
         <v>1866082.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-620458.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-737927.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>2744758.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-175955.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-1384044.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>1292104.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-1346133.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>1004175.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>1427312.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-4075183.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>3626270.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-3327119.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>1209498.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-3851143.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>2646820.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-2092976.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-6438738.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-1499512.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>12416032.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>920198.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>688981.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-378517.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>510063.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-486523.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-146738.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-2686717.0</v>
       </c>
     </row>
-    <row r="7" spans="1:28">
+    <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B7">
+        <v>1561875.0</v>
+      </c>
+      <c r="C7">
         <v>1095555.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>948667.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>844998.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>1728802.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>1309594.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-355064.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-751979.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2352089.0</v>
       </c>
       <c r="J7">
         <v>2352089.0</v>
       </c>
       <c r="K7">
+        <v>2352089.0</v>
+      </c>
+      <c r="L7">
         <v>1937121.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-1990955.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-1972021.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-476551.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>7974656.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-944444.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-3863114.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>2213366.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-1070395.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-392764.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>704801.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-815572.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>25705.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-336161.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-333957.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>830611.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>574534.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-1669432.0</v>
       </c>
     </row>
-    <row r="8" spans="1:28">
+    <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-      <c r="N8">
+      <c r="N8"/>
+      <c r="O8">
         <v>1459014.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>892176.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>139539.0</v>
       </c>
-      <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-    </row>
-    <row r="9" spans="1:28">
+      <c r="AC8"/>
+    </row>
+    <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B9">
+        <v>399149.0</v>
+      </c>
+      <c r="C9">
         <v>98159.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-310062.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-126975.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-356308.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>426449.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-360164.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-194557.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>289173.0</v>
       </c>
       <c r="J9">
         <v>289173.0</v>
       </c>
       <c r="K9">
+        <v>289173.0</v>
+      </c>
+      <c r="L9">
         <v>1493938.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-1323364.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-2014473.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>901463.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>1454912.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-180525.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>263263.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-92091.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>94137.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>19689.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-763251.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-362619.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>245500.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-257858.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-33585.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-87015.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-159034.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>66537.0</v>
       </c>
     </row>
-    <row r="10" spans="1:28">
+    <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B10">
+        <v>-50724.0</v>
+      </c>
+      <c r="C10">
         <v>513036.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>307407.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>117190.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-77280.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>411965.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-600010.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-204863.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1703258.0</v>
       </c>
       <c r="J10">
         <v>1703258.0</v>
       </c>
       <c r="K10">
+        <v>1703258.0</v>
+      </c>
+      <c r="L10">
         <v>2404656.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-1856684.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-1033387.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-1187123.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>4661117.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-912492.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-2191161.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>175483.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-359000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-420808.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-478270.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-573968.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-98571.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-269818.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>217832.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>8696.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>306833.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-843745.0</v>
       </c>
     </row>
-    <row r="11" spans="1:28">
+    <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
-      <c r="N11">
+      <c r="N11"/>
+      <c r="O11">
         <v>-411655.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>1776417.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>1065617.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>361810.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-409812.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-601735.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-409922.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>1753169.0</v>
       </c>
-      <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
-    </row>
-    <row r="12" spans="1:28">
+      <c r="AC11"/>
+    </row>
+    <row r="12" spans="1:29">
       <c r="A12" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
-      <c r="N12">
+      <c r="N12"/>
+      <c r="O12">
         <v>1980173.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-2582764.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-145900.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>993641.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>882513.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>768455.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>550843.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-1198377.0</v>
       </c>
-      <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
-    </row>
-    <row r="13" spans="1:28">
+      <c r="AC12"/>
+    </row>
+    <row r="13" spans="1:29">
       <c r="A13" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
-      <c r="N13">
+      <c r="N13"/>
+      <c r="O13">
         <v>1068419.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-238038.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-855496.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-187309.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>120262.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>340790.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-55919.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>193153.0</v>
       </c>
-      <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
-    </row>
-    <row r="14" spans="1:28">
+      <c r="AC13"/>
+    </row>
+    <row r="14" spans="1:29">
       <c r="A14" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B14">
+        <v>40100.0</v>
+      </c>
+      <c r="C14">
         <v>107479.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>153578.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>155092.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>41201.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>217710.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>239752.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>259095.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>965043.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>857377.0</v>
       </c>
-      <c r="K14">
-[...1 lines deleted...]
-      </c>
       <c r="L14">
+        <v>841712.0</v>
+      </c>
+      <c r="M14">
         <v>936471.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>949939.0</v>
       </c>
-      <c r="N14">
-[...1 lines deleted...]
-      </c>
       <c r="O14">
+        <v>1090930.0</v>
+      </c>
+      <c r="P14">
         <v>1343714.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>924406.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>925617.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>351012.0</v>
       </c>
-      <c r="S14">
-[...1 lines deleted...]
-      </c>
       <c r="T14">
+        <v>395074.0</v>
+      </c>
+      <c r="U14">
         <v>156340.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>273703.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>253074.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>223345.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>279899.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>164805.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>172302.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>160202.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>114037.0</v>
       </c>
     </row>
-    <row r="15" spans="1:28">
+    <row r="15" spans="1:29">
       <c r="A15" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
-    </row>
-    <row r="16" spans="1:28">
+      <c r="AC15"/>
+    </row>
+    <row r="16" spans="1:29">
       <c r="A16" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B16">
+        <v>5778586.0</v>
+      </c>
+      <c r="C16">
         <v>3482847.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1616765.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>2237223.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>2975150.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>230392.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>406347.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1790391.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>498287.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1844420.0</v>
       </c>
       <c r="K16">
         <v>1844420.0</v>
       </c>
       <c r="L16">
+        <v>1844420.0</v>
+      </c>
+      <c r="M16">
         <v>417108.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1181042.0</v>
       </c>
       <c r="N16">
         <v>1181042.0</v>
       </c>
       <c r="O16">
+        <v>1181042.0</v>
+      </c>
+      <c r="P16">
         <v>4508161.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>3298663.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>7149806.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>4502986.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>6595961.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>13034699.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>14534211.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>2118179.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>1197981.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>509000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>887517.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>377454.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>863977.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>1010715.0</v>
       </c>
     </row>
-    <row r="17" spans="1:28">
+    <row r="17" spans="1:29">
       <c r="A17" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17"/>
+    </row>
+    <row r="18" spans="1:29">
       <c r="A18" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B18">
+        <v>-3717677.0</v>
+      </c>
+      <c r="C18">
         <v>-4788370.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>4962103.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-17423990.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-4475460.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-809300.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-1384040.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-2142000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>600940.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-1267057.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>1790.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-4086880.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-3662222.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-1453160.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>6077650.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-2668960.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-2150050.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>409880.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-4542919.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>650488.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>1525717.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>695118.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-61019.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-642639.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-478796.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-486523.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-2071738.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-3056717.0</v>
       </c>
     </row>
-    <row r="19" spans="1:28">
+    <row r="19" spans="1:29">
       <c r="A19" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B19">
+        <v>-3012571.0</v>
+      </c>
+      <c r="C19">
         <v>7233048.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-6645495.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-30344568.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-105050600.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-80589.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>0.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>5838106.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-2974990.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-252601.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-254143.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-648721.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>78115.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-5883615.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>5878850.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-2648208.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-1534139.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-1072028.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-6832985.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-2166869.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-1375961.0</v>
       </c>
-      <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
-    </row>
-    <row r="20" spans="1:28">
+      <c r="AC19"/>
+    </row>
+    <row r="20" spans="1:29">
       <c r="A20" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B20">
+        <v>7690987.0</v>
+      </c>
+      <c r="C20">
         <v>7467302.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>10000000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>50000000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>92556053.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>325000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
-      <c r="I20"/>
+      <c r="I20">
+        <v>0.0</v>
+      </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
-      <c r="Q20">
+      <c r="Q20"/>
+      <c r="R20">
         <v>0.0</v>
       </c>
-      <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
-      <c r="U20">
+      <c r="U20"/>
+      <c r="V20">
         <v>10950315.0</v>
       </c>
-      <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20"/>
+    </row>
+    <row r="21" spans="1:29">
       <c r="A21" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B21">
+        <v>0.0</v>
+      </c>
+      <c r="C21">
         <v>-5960000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="D21">
         <v>0.0</v>
       </c>
       <c r="E21">
+        <v>0.0</v>
+      </c>
+      <c r="F21">
         <v>19175001.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>283344.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>0.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-2634538.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
-      <c r="N21">
+      <c r="N21"/>
+      <c r="O21">
         <v>2941725.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-13733003.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>1306997.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>5825632.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>1004.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-1004.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-150000.0</v>
       </c>
       <c r="U21">
         <v>-150000.0</v>
       </c>
-      <c r="V21"/>
+      <c r="V21">
+        <v>-150000.0</v>
+      </c>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
-    </row>
-    <row r="22" spans="1:28">
+      <c r="AC21"/>
+    </row>
+    <row r="22" spans="1:29">
       <c r="A22" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B22">
+        <v>-24544060.0</v>
+      </c>
+      <c r="C22">
         <v>-109343830.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-178924929.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>66748121.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-6925662.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-3831660.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-1301310.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-1625577.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-4386767.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-4118610.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-2988013.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-1456105.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-15358570.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-1358820.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>3401396.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-1952900.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-2333103.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-200250.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>1212305.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-635761.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>2718738.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>966763.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>102520.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-809073.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-730456.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-1653183.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-2066679.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-933354.0</v>
       </c>
     </row>
-    <row r="23" spans="1:28">
+    <row r="23" spans="1:29">
       <c r="A23" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B23">
+        <v>7685987.0</v>
+      </c>
+      <c r="C23">
         <v>7628942.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-7628942.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>39386862.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>107395322.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2892882.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2734538.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-3184532.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-3284532.0</v>
       </c>
-      <c r="J23"/>
-      <c r="K23">
+      <c r="K23"/>
+      <c r="L23">
         <v>3284532.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-764844.0</v>
       </c>
-      <c r="M23"/>
-      <c r="N23">
+      <c r="N23"/>
+      <c r="O23">
         <v>2650000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>3000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-10817.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>6678506.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-1975888.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-6832985.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-2166869.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-1375961.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>50000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>750000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>270668.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-1199.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>61356.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1925000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>370000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:28">
+    <row r="24" spans="1:29">
       <c r="A24" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B24">
+        <v>-1672571.0</v>
+      </c>
+      <c r="C24">
         <v>36225236.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-36832514.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-30344568.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-99379904.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-80589.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-5838106.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-1981390.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>70000.0</v>
       </c>
-      <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24">
         <v>-862407.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>940000.0</v>
       </c>
-      <c r="M24"/>
-      <c r="N24">
+      <c r="N24"/>
+      <c r="O24">
         <v>-3397496.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>5914611.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-2500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000.0</v>
       </c>
       <c r="R24">
         <v>6000.0</v>
       </c>
       <c r="S24">
+        <v>6000.0</v>
+      </c>
+      <c r="T24">
         <v>-1.0</v>
       </c>
-      <c r="T24"/>
-      <c r="U24">
+      <c r="U24"/>
+      <c r="V24">
         <v>15000.0</v>
       </c>
-      <c r="V24"/>
       <c r="W24"/>
-      <c r="X24">
+      <c r="X24"/>
+      <c r="Y24">
         <v>64000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>466113.0</v>
       </c>
-      <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24"/>
+    </row>
+    <row r="25" spans="1:29">
       <c r="A25" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B25">
+        <v>15373179.0</v>
+      </c>
+      <c r="C25">
         <v>103364153.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>168712889.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-85157374.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-541670.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1004293.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>32578.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>2571.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>3320556.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>199700.0</v>
       </c>
-      <c r="K25">
-[...1 lines deleted...]
-      </c>
       <c r="L25">
+        <v>1125773.0</v>
+      </c>
+      <c r="M25">
         <v>-809248.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>1427014.0</v>
       </c>
-      <c r="N25">
-[...1 lines deleted...]
-      </c>
       <c r="O25">
+        <v>-114004.0</v>
+      </c>
+      <c r="P25">
         <v>-7320475.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>181394.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>4140666.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-566112.0</v>
       </c>
-      <c r="S25">
-[...1 lines deleted...]
-      </c>
       <c r="T25">
+        <v>-1641797.0</v>
+      </c>
+      <c r="U25">
         <v>1096444.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-1013694.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>136699.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-517831.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>134957.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>418136.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>9199.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>23408.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>382311.0</v>
       </c>
     </row>
-    <row r="26" spans="1:28">
+    <row r="26" spans="1:29">
       <c r="A26" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B26">
+        <v>0.0</v>
+      </c>
+      <c r="C26">
         <v>-1974682.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-799277.0</v>
       </c>
-      <c r="D26"/>
       <c r="E26"/>
-      <c r="F26">
+      <c r="F26"/>
+      <c r="G26">
         <v>0.0</v>
       </c>
-      <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
-      <c r="M26">
+      <c r="M26"/>
+      <c r="N26">
         <v>0.0</v>
       </c>
-      <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
-      <c r="Q26">
+      <c r="Q26"/>
+      <c r="R26">
         <v>0.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-1975888.0</v>
       </c>
-      <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
-    </row>
-    <row r="27" spans="1:28">
+      <c r="AC26"/>
+    </row>
+    <row r="27" spans="1:29">
       <c r="A27" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B27">
+        <v>3851229.0</v>
+      </c>
+      <c r="C27">
         <v>-1768884.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>14057071.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>5756398.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>1411633.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>521353.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>32578.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>141298.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>212758.0</v>
       </c>
       <c r="J27">
         <v>212758.0</v>
       </c>
       <c r="K27">
+        <v>212758.0</v>
+      </c>
+      <c r="L27">
         <v>330584.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>538066.0</v>
       </c>
       <c r="M27">
         <v>538066.0</v>
       </c>
       <c r="N27">
+        <v>538066.0</v>
+      </c>
+      <c r="O27">
         <v>1146299.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>1052847.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>927326.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>1390935.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>670098.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>677455.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>593098.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>158130.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>225985.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>134125.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>93193.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>93192.0</v>
       </c>
       <c r="Z27">
         <v>93192.0</v>
       </c>
       <c r="AA27">
-        <v>93193.0</v>
+        <v>93192.0</v>
       </c>
       <c r="AB27">
         <v>93193.0</v>
       </c>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27">
+        <v>93193.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29">
       <c r="A28" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B28">
+        <v>7685987.0</v>
+      </c>
+      <c r="C28">
         <v>-1238599.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>920212.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>47015804.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>112081054.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>683344.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>2734538.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-2734538.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-4227832.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-943300.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>907826.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-325942.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>6551496.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>2628116.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-10782759.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1317814.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>5825632.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-2008851.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>32963.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-150000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>10950315.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>300080.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>750000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-12000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>522746.0</v>
       </c>
-      <c r="Z28"/>
-      <c r="AA28">
+      <c r="AA28"/>
+      <c r="AB28">
         <v>1925000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>370000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:28">
+    <row r="29" spans="1:29">
       <c r="A29" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B29">
+        <v>-3717677.0</v>
+      </c>
+      <c r="C29">
         <v>-4776643.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>4947276.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-17409163.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-4285696.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-778710.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-1384044.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-1974592.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>783542.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-1084456.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>187570.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-3792204.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-3003341.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-1358445.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>6113685.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-2521027.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-2347376.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1776546.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-427358.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>817357.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>2841678.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>766949.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-32136.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-637185.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-388280.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-547879.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-1215342.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-2013245.0</v>
       </c>
     </row>
-    <row r="30" spans="1:28">
+    <row r="30" spans="1:29">
       <c r="A30" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B30">
+        <v>-1672571.0</v>
+      </c>
+      <c r="C30">
         <v>7881324.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-6487946.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-30344568.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-105050600.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-80589.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-5838106.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>5838106.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-112601.0</v>
       </c>
-      <c r="J30"/>
-      <c r="K30">
+      <c r="K30"/>
+      <c r="L30">
         <v>-1048187.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>145324.0</v>
       </c>
-      <c r="M30"/>
-      <c r="N30">
+      <c r="N30"/>
+      <c r="O30">
         <v>-4596790.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>5878572.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-2647930.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-831436.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-1860670.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-6044343.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-2166869.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-1375961.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-146831.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-28883.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>270668.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>375597.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>61356.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-856396.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-1043472.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>