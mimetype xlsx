--- v0 (2026-09-14)
+++ v1 (2026-10-30)
@@ -2936,51 +2936,51 @@
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
     </row>
     <row r="28" spans="1:29">
       <c r="A28" t="s">
         <v>55</v>
       </c>
       <c r="B28">
-        <v>26403000000.0</v>
+        <v>22703000000.0</v>
       </c>
       <c r="C28">
         <v>19540000000.0</v>
       </c>
       <c r="D28">
         <v>23560000000.0</v>
       </c>
       <c r="E28">
         <v>17919000000.0</v>
       </c>
       <c r="F28">
         <v>15273000000.0</v>
       </c>
       <c r="G28">
         <v>21844000000.0</v>
       </c>
       <c r="H28">
         <v>16580000000.0</v>
       </c>
       <c r="I28">
         <v>15706000000.0</v>
       </c>
       <c r="J28">
         <v>16958000000.0</v>
       </c>
@@ -3610,53 +3610,59 @@
         <v>4524000000.0</v>
       </c>
       <c r="X36">
         <v>4594000000.0</v>
       </c>
       <c r="Y36">
         <v>2827000000.0</v>
       </c>
       <c r="Z36">
         <v>3601000000.0</v>
       </c>
       <c r="AA36">
         <v>2209000000.0</v>
       </c>
       <c r="AB36">
         <v>1257000000.0</v>
       </c>
       <c r="AC36">
         <v>258000000.0</v>
       </c>
     </row>
     <row r="37" spans="1:29">
       <c r="A37" t="s">
         <v>64</v>
       </c>
-      <c r="B37"/>
-[...1 lines deleted...]
-      <c r="D37"/>
+      <c r="B37">
+        <v>28000000.0</v>
+      </c>
+      <c r="C37">
+        <v>25000000.0</v>
+      </c>
+      <c r="D37">
+        <v>8000000.0</v>
+      </c>
       <c r="E37">
         <v>17000000.0</v>
       </c>
       <c r="F37">
         <v>16000000.0</v>
       </c>
       <c r="G37">
         <v>12000000.0</v>
       </c>
       <c r="H37">
         <v>16000000.0</v>
       </c>
       <c r="I37">
         <v>16000000.0</v>
       </c>
       <c r="J37">
         <v>30000000.0</v>
       </c>
       <c r="K37">
         <v>24000000.0</v>
       </c>
       <c r="L37">
         <v>21000000.0</v>
       </c>
       <c r="M37">
@@ -3757,51 +3763,51 @@
         <v>5226000000.0</v>
       </c>
       <c r="W38">
         <v>4622000000.0</v>
       </c>
       <c r="X38">
         <v>3301000000.0</v>
       </c>
       <c r="Y38">
         <v>2211000000.0</v>
       </c>
       <c r="Z38">
         <v>2140000000.0</v>
       </c>
       <c r="AA38">
         <v>2209000000.0</v>
       </c>
       <c r="AB38"/>
       <c r="AC38"/>
     </row>
     <row r="39" spans="1:29">
       <c r="A39" t="s">
         <v>66</v>
       </c>
       <c r="B39">
-        <v>1949000000.0</v>
+        <v>1210000000.0</v>
       </c>
       <c r="C39">
         <v>1295000000.0</v>
       </c>
       <c r="D39">
         <v>1227000000.0</v>
       </c>
       <c r="E39">
         <v>1150000000.0</v>
       </c>
       <c r="F39">
         <v>1083000000.0</v>
       </c>
       <c r="G39">
         <v>2530000000.0</v>
       </c>
       <c r="H39">
         <v>11362000000.0</v>
       </c>
       <c r="I39">
         <v>10696000000.0</v>
       </c>
       <c r="J39">
         <v>11479000000.0</v>
       </c>
@@ -4645,51 +4651,51 @@
       <c r="M50">
         <v>152000000.0</v>
       </c>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
     </row>
     <row r="51" spans="1:29">
       <c r="A51" t="s">
         <v>78</v>
       </c>
       <c r="B51">
-        <v>32290000000.0</v>
+        <v>28590000000.0</v>
       </c>
       <c r="C51">
         <v>25652000000.0</v>
       </c>
       <c r="D51">
         <v>26729000000.0</v>
       </c>
       <c r="E51">
         <v>23521000000.0</v>
       </c>
       <c r="F51">
         <v>25528000000.0</v>
       </c>
       <c r="G51">
         <v>27754000000.0</v>
       </c>
       <c r="H51">
         <v>25776000000.0</v>
       </c>
       <c r="I51">
         <v>22736000000.0</v>
       </c>
       <c r="J51">
         <v>24289000000.0</v>
       </c>
@@ -12227,51 +12233,51 @@
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
     </row>
     <row r="28" spans="1:111">
       <c r="A28" t="s">
         <v>55</v>
       </c>
       <c r="B28">
         <v>24020000000.0</v>
       </c>
       <c r="C28">
         <v>22860000000.0</v>
       </c>
       <c r="D28">
-        <v>26403000000.0</v>
+        <v>22703000000.0</v>
       </c>
       <c r="E28">
         <v>22447000000.0</v>
       </c>
       <c r="F28">
         <v>22715000000.0</v>
       </c>
       <c r="G28">
         <v>20792000000.0</v>
       </c>
       <c r="H28">
         <v>19540000000.0</v>
       </c>
       <c r="I28">
         <v>20387000000.0</v>
       </c>
       <c r="J28">
         <v>20130000000.0</v>
       </c>
       <c r="K28">
         <v>20116000000.0</v>
       </c>
       <c r="L28">
         <v>23560000000.0</v>
       </c>
@@ -14351,57 +14357,57 @@
       <c r="CY35">
         <v>8304000000.0</v>
       </c>
       <c r="CZ35"/>
       <c r="DA35">
         <v>6527000000.0</v>
       </c>
       <c r="DB35">
         <v>6281000000.0</v>
       </c>
       <c r="DC35">
         <v>6474000000.0</v>
       </c>
       <c r="DD35">
         <v>6356000000.0</v>
       </c>
       <c r="DE35"/>
       <c r="DF35"/>
       <c r="DG35"/>
     </row>
     <row r="36" spans="1:111">
       <c r="A36" t="s">
         <v>63</v>
       </c>
       <c r="B36">
-        <v>1891000000.0</v>
+        <v>1933000000.0</v>
       </c>
       <c r="C36">
-        <v>1943000000.0</v>
+        <v>1971000000.0</v>
       </c>
       <c r="D36">
-        <v>1893000000.0</v>
+        <v>2053000000.0</v>
       </c>
       <c r="E36">
         <v>2024000000.0</v>
       </c>
       <c r="F36">
         <v>2079000000.0</v>
       </c>
       <c r="G36">
         <v>1984000000.0</v>
       </c>
       <c r="H36">
         <v>1956000000.0</v>
       </c>
       <c r="I36">
         <v>1837000000.0</v>
       </c>
       <c r="J36">
         <v>1799000000.0</v>
       </c>
       <c r="K36">
         <v>1780000000.0</v>
       </c>
       <c r="L36">
         <v>1888000000.0</v>
       </c>
@@ -14679,55 +14685,65 @@
         <v>2267000000.0</v>
       </c>
       <c r="CZ36">
         <v>2209000000.0</v>
       </c>
       <c r="DA36">
         <v>584000000.0</v>
       </c>
       <c r="DB36">
         <v>379000000.0</v>
       </c>
       <c r="DC36">
         <v>376000000.0</v>
       </c>
       <c r="DD36">
         <v>1257000000.0</v>
       </c>
       <c r="DE36"/>
       <c r="DF36"/>
       <c r="DG36"/>
     </row>
     <row r="37" spans="1:111">
       <c r="A37" t="s">
         <v>64</v>
       </c>
-      <c r="B37"/>
-[...3 lines deleted...]
-      <c r="F37"/>
+      <c r="B37">
+        <v>32000000.0</v>
+      </c>
+      <c r="C37">
+        <v>28000000.0</v>
+      </c>
+      <c r="D37">
+        <v>28000000.0</v>
+      </c>
+      <c r="E37">
+        <v>25000000.0</v>
+      </c>
+      <c r="F37">
+        <v>27000000.0</v>
+      </c>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37">
         <v>18000000.0</v>
       </c>
       <c r="O37">
         <v>15000000.0</v>
       </c>
       <c r="P37">
         <v>17000000.0</v>
       </c>
       <c r="Q37">
         <v>20000000.0</v>
       </c>
       <c r="R37">
         <v>21000000.0</v>
       </c>
       <c r="S37">
         <v>18000000.0</v>
       </c>
@@ -15232,51 +15248,51 @@
       <c r="DA38">
         <v>584000000.0</v>
       </c>
       <c r="DB38">
         <v>379000000.0</v>
       </c>
       <c r="DC38">
         <v>376000000.0</v>
       </c>
       <c r="DD38"/>
       <c r="DE38"/>
       <c r="DF38"/>
       <c r="DG38"/>
     </row>
     <row r="39" spans="1:111">
       <c r="A39" t="s">
         <v>66</v>
       </c>
       <c r="B39">
         <v>2182000000.0</v>
       </c>
       <c r="C39">
         <v>2044000000.0</v>
       </c>
       <c r="D39">
-        <v>1949000000.0</v>
+        <v>1210000000.0</v>
       </c>
       <c r="E39">
         <v>2186000000.0</v>
       </c>
       <c r="F39">
         <v>2134000000.0</v>
       </c>
       <c r="G39">
         <v>2138000000.0</v>
       </c>
       <c r="H39">
         <v>1295000000.0</v>
       </c>
       <c r="I39">
         <v>2009000000.0</v>
       </c>
       <c r="J39">
         <v>3243000000.0</v>
       </c>
       <c r="K39">
         <v>1212000000.0</v>
       </c>
       <c r="L39">
         <v>1227000000.0</v>
       </c>
@@ -18514,51 +18530,51 @@
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
       <c r="CX50"/>
       <c r="CY50"/>
       <c r="CZ50"/>
       <c r="DA50"/>
       <c r="DB50"/>
       <c r="DC50"/>
       <c r="DD50"/>
       <c r="DE50"/>
       <c r="DF50"/>
       <c r="DG50"/>
     </row>
     <row r="51" spans="1:111">
       <c r="A51" t="s">
         <v>78</v>
       </c>
       <c r="B51">
         <v>28673000000.0</v>
       </c>
       <c r="C51">
         <v>28662000000.0</v>
       </c>
       <c r="D51">
-        <v>32290000000.0</v>
+        <v>28590000000.0</v>
       </c>
       <c r="E51">
         <v>29211000000.0</v>
       </c>
       <c r="F51">
         <v>28909000000.0</v>
       </c>
       <c r="G51">
         <v>25594000000.0</v>
       </c>
       <c r="H51">
         <v>25652000000.0</v>
       </c>
       <c r="I51">
         <v>26242000000.0</v>
       </c>
       <c r="J51">
         <v>26449000000.0</v>
       </c>
       <c r="K51">
         <v>24397000000.0</v>
       </c>
       <c r="L51">
         <v>26729000000.0</v>
       </c>
@@ -24827,51 +24843,51 @@
       <c r="CY2">
         <v>1997000000.0</v>
       </c>
       <c r="CZ2">
         <v>2130000000.0</v>
       </c>
       <c r="DA2">
         <v>1840000000.0</v>
       </c>
       <c r="DB2">
         <v>1791000000.0</v>
       </c>
       <c r="DC2">
         <v>1779000000.0</v>
       </c>
       <c r="DD2"/>
       <c r="DE2"/>
       <c r="DF2"/>
       <c r="DG2"/>
     </row>
     <row r="3" spans="1:111">
       <c r="A3" t="s">
         <v>174</v>
       </c>
       <c r="B3">
-        <v>985000000.0</v>
+        <v>980000000.0</v>
       </c>
       <c r="C3">
         <v>985000000.0</v>
       </c>
       <c r="D3">
         <v>972000000.0</v>
       </c>
       <c r="E3">
         <v>926000000.0</v>
       </c>
       <c r="F3">
         <v>936000000.0</v>
       </c>
       <c r="G3">
         <v>912000000.0</v>
       </c>
       <c r="H3">
         <v>919000000.0</v>
       </c>
       <c r="I3">
         <v>905000000.0</v>
       </c>
       <c r="J3">
         <v>887000000.0</v>
       </c>
@@ -25748,51 +25764,51 @@
       <c r="CY5">
         <v>944000000.0</v>
       </c>
       <c r="CZ5">
         <v>-1026000000.0</v>
       </c>
       <c r="DA5">
         <v>-679000000.0</v>
       </c>
       <c r="DB5">
         <v>-627000000.0</v>
       </c>
       <c r="DC5">
         <v>-696000000.0</v>
       </c>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
     </row>
     <row r="6" spans="1:111">
       <c r="A6" t="s">
         <v>177</v>
       </c>
       <c r="B6">
-        <v>1792000000.0</v>
+        <v>1787000000.0</v>
       </c>
       <c r="C6">
         <v>2375000000.0</v>
       </c>
       <c r="D6">
         <v>3610000000.0</v>
       </c>
       <c r="E6">
         <v>2824000000.0</v>
       </c>
       <c r="F6">
         <v>2836000000.0</v>
       </c>
       <c r="G6">
         <v>2657000000.0</v>
       </c>
       <c r="H6">
         <v>3274000000.0</v>
       </c>
       <c r="I6">
         <v>3044000000.0</v>
       </c>
       <c r="J6">
         <v>2966000000.0</v>
       </c>