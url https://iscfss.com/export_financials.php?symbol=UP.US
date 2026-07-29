--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1438,51 +1438,51 @@
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
         <v>34</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
         <v>35</v>
       </c>
       <c r="B28">
-        <v>23071000.0</v>
+        <v>339429000.0</v>
       </c>
       <c r="C28">
         <v>-119915000.0</v>
       </c>
       <c r="D28">
         <v>72988000.0</v>
       </c>
       <c r="E28">
         <v>-219941000.0</v>
       </c>
       <c r="F28">
         <v>-669496000.0</v>
       </c>
       <c r="G28">
         <v>-29494000.0</v>
       </c>
       <c r="H28">
         <v>163760000.0</v>
       </c>
       <c r="I28"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
         <v>36</v>
       </c>
@@ -1973,51 +1973,51 @@
       </c>
       <c r="B50">
         <v>19039000.0</v>
       </c>
       <c r="C50">
         <v>31748000.0</v>
       </c>
       <c r="D50">
         <v>23998000.0</v>
       </c>
       <c r="E50">
         <v>27006000.0</v>
       </c>
       <c r="F50"/>
       <c r="G50">
         <v>62678000.0</v>
       </c>
       <c r="H50"/>
       <c r="I50"/>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
         <v>58</v>
       </c>
       <c r="B51">
-        <v>156997000.0</v>
+        <v>473355000.0</v>
       </c>
       <c r="C51">
         <v>96511000.0</v>
       </c>
       <c r="D51">
         <v>336897000.0</v>
       </c>
       <c r="E51">
         <v>365940000.0</v>
       </c>
       <c r="F51">
         <v>115078000.0</v>
       </c>
       <c r="G51">
         <v>283305000.0</v>
       </c>
       <c r="H51">
         <v>247806000.0</v>
       </c>
       <c r="I51"/>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
         <v>59</v>
       </c>
@@ -3901,51 +3901,51 @@
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
         <v>35</v>
       </c>
       <c r="B28">
         <v>83988000.0</v>
       </c>
       <c r="C28">
-        <v>23071000.0</v>
+        <v>339429000.0</v>
       </c>
       <c r="D28">
         <v>345515000.0</v>
       </c>
       <c r="E28">
         <v>366651000.0</v>
       </c>
       <c r="F28">
         <v>-87111000.0</v>
       </c>
       <c r="G28">
         <v>256393000.0</v>
       </c>
       <c r="H28">
         <v>171541000.0</v>
       </c>
       <c r="I28">
         <v>148158000.0</v>
       </c>
       <c r="J28">
         <v>135999000.0</v>
       </c>
       <c r="K28">
         <v>72988000.0</v>
       </c>
@@ -4738,51 +4738,51 @@
         <v>216804.0</v>
       </c>
       <c r="V39">
         <v>416047.0</v>
       </c>
       <c r="W39">
         <v>18801000.0</v>
       </c>
       <c r="X39">
         <v>26800.0</v>
       </c>
       <c r="Y39"/>
       <c r="Z39"/>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
         <v>47</v>
       </c>
       <c r="B40">
         <v>122188000.0</v>
       </c>
       <c r="C40">
         <v>112331000.0</v>
       </c>
       <c r="D40">
-        <v>826321000.0</v>
+        <v>115130000.0</v>
       </c>
       <c r="E40">
         <v>108177000.0</v>
       </c>
       <c r="F40">
         <v>97643000.0</v>
       </c>
       <c r="G40">
         <v>92174000.0</v>
       </c>
       <c r="H40">
         <v>112267000.0</v>
       </c>
       <c r="I40">
         <v>108846000.0</v>
       </c>
       <c r="J40">
         <v>71324000.0</v>
       </c>
       <c r="K40">
         <v>104416000.0</v>
       </c>
       <c r="L40">
         <v>127011000.0</v>
       </c>
@@ -5383,51 +5383,51 @@
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50">
         <v>131000.0</v>
       </c>
       <c r="U50">
         <v>59566000.0</v>
       </c>
       <c r="V50"/>
       <c r="W50">
         <v>62678000.0</v>
       </c>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
         <v>58</v>
       </c>
       <c r="B51">
         <v>138114000.0</v>
       </c>
       <c r="C51">
-        <v>156997000.0</v>
+        <v>473355000.0</v>
       </c>
       <c r="D51">
         <v>470842000.0</v>
       </c>
       <c r="E51">
         <v>473651000.0</v>
       </c>
       <c r="F51">
         <v>84734000.0</v>
       </c>
       <c r="G51">
         <v>472819000.0</v>
       </c>
       <c r="H51">
         <v>287450000.0</v>
       </c>
       <c r="I51">
         <v>289651000.0</v>
       </c>
       <c r="J51">
         <v>316856000.0</v>
       </c>
       <c r="K51">
         <v>336897000.0</v>
       </c>
@@ -7249,51 +7249,51 @@
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>92</v>
       </c>
       <c r="B5">
-        <v>-59253000.0</v>
+        <v>-57142000.0</v>
       </c>
       <c r="C5">
         <v>-2745000.0</v>
       </c>
       <c r="D5">
         <v>-58888000.0</v>
       </c>
       <c r="E5">
         <v>-59256000.0</v>
       </c>
       <c r="F5">
         <v>-79355000.0</v>
       </c>
       <c r="G5">
         <v>-68955000.0</v>
       </c>
       <c r="H5">
         <v>-41285000.0</v>
       </c>
       <c r="I5">
         <v>-79865000.0</v>
       </c>
       <c r="J5">
         <v>-82952000.0</v>
       </c>
@@ -7329,51 +7329,51 @@
       </c>
       <c r="U5">
         <v>-24790000.0</v>
       </c>
       <c r="V5">
         <v>-27656000.0</v>
       </c>
       <c r="W5">
         <v>-29251000.0</v>
       </c>
       <c r="X5">
         <v>26162000.0</v>
       </c>
       <c r="Y5">
         <v>-26995000.0</v>
       </c>
       <c r="Z5">
         <v>-38480000.0</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>93</v>
       </c>
       <c r="B6">
-        <v>-47539000.0</v>
+        <v>-45428000.0</v>
       </c>
       <c r="C6">
         <v>-200000.0</v>
       </c>
       <c r="D6">
         <v>-33962000.0</v>
       </c>
       <c r="E6">
         <v>-45766000.0</v>
       </c>
       <c r="F6">
         <v>-59145000.0</v>
       </c>
       <c r="G6">
         <v>-55881000.0</v>
       </c>
       <c r="H6">
         <v>-28801000.0</v>
       </c>
       <c r="I6">
         <v>-64272000.0</v>
       </c>
       <c r="J6">
         <v>-67557000.0</v>
       </c>
@@ -9770,51 +9770,51 @@
       </c>
       <c r="D23">
         <v>-21692000.0</v>
       </c>
       <c r="E23">
         <v>-6727000.0</v>
       </c>
       <c r="F23">
         <v>586000000.0</v>
       </c>
       <c r="G23">
         <v>81580000.0</v>
       </c>
       <c r="H23">
         <v>125089000.0</v>
       </c>
       <c r="I23">
         <v>-90999.0</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
         <v>141</v>
       </c>
       <c r="B24">
-        <v>273997000.0</v>
+        <v>-6519000.0</v>
       </c>
       <c r="C24">
         <v>76130000.0</v>
       </c>
       <c r="D24">
         <v>64335000.0</v>
       </c>
       <c r="E24">
         <v>51208000.0</v>
       </c>
       <c r="F24">
         <v>13568000.0</v>
       </c>
       <c r="G24">
         <v>-8415000.0</v>
       </c>
       <c r="H24">
         <v>-14422000.0</v>
       </c>
       <c r="I24">
         <v>-13526000.0</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
@@ -10620,51 +10620,51 @@
       <c r="L9">
         <v>-5185000.0</v>
       </c>
       <c r="M9">
         <v>23580000.0</v>
       </c>
       <c r="N9">
         <v>4118000.0</v>
       </c>
       <c r="O9">
         <v>7528000.0</v>
       </c>
       <c r="P9">
         <v>-14080000.0</v>
       </c>
       <c r="Q9">
         <v>-20482000.0</v>
       </c>
       <c r="R9">
         <v>3088000.0</v>
       </c>
       <c r="S9">
         <v>-10699102.0</v>
       </c>
       <c r="T9">
-        <v>-7613000.0</v>
+        <v>-7428000.0</v>
       </c>
       <c r="U9">
         <v>-2838000.0</v>
       </c>
       <c r="V9">
         <v>-714000.0</v>
       </c>
       <c r="W9">
         <v>-8848304.0</v>
       </c>
       <c r="X9">
         <v>889000.0</v>
       </c>
       <c r="Y9">
         <v>7362000.0</v>
       </c>
       <c r="Z9">
         <v>19945000.0</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>128</v>
       </c>
       <c r="B10">