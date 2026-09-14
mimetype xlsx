--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="148">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="149">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -232,50 +232,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -2247,3875 +2250,3986 @@
       </c>
       <c r="H62"/>
       <c r="I62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z62"/>
+  <dimension ref="A1:AA62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>70</v>
       </c>
       <c r="C1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="E1" t="s">
         <v>72</v>
       </c>
       <c r="F1" t="s">
         <v>73</v>
       </c>
       <c r="G1" t="s">
+        <v>74</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="I1" t="s">
         <v>75</v>
       </c>
       <c r="J1" t="s">
         <v>76</v>
       </c>
       <c r="K1" t="s">
+        <v>77</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="M1" t="s">
         <v>78</v>
       </c>
       <c r="N1" t="s">
         <v>79</v>
       </c>
       <c r="O1" t="s">
+        <v>80</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="Q1" t="s">
         <v>81</v>
       </c>
       <c r="R1" t="s">
         <v>82</v>
       </c>
       <c r="S1" t="s">
+        <v>83</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="U1" t="s">
         <v>84</v>
       </c>
       <c r="V1" t="s">
         <v>85</v>
       </c>
       <c r="W1" t="s">
+        <v>86</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Y1" t="s">
         <v>87</v>
       </c>
       <c r="Z1" t="s">
         <v>88</v>
       </c>
-    </row>
-    <row r="2" spans="1:26">
+      <c r="AA1" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2">
+        <v>26590000.0</v>
+      </c>
+      <c r="C2">
         <v>22857000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>20443000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>30858000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>35362000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>37872000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>29977000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>34997000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>41934000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>45694000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>32973000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>25568000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>52110000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>42225000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>43166000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>48962000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>61957000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>51503000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>43672000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>42363000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>44647000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>44168000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>20920000.0</v>
       </c>
-      <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
-    </row>
-    <row r="3" spans="1:26">
+      <c r="AA2"/>
+    </row>
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
-    </row>
-    <row r="4" spans="1:26">
+      <c r="AA3"/>
+    </row>
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-    </row>
-    <row r="5" spans="1:26">
+      <c r="AA4"/>
+    </row>
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
         <v>12</v>
       </c>
       <c r="B5">
+        <v>-7308000.0</v>
+      </c>
+      <c r="C5">
         <v>-7452000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-5633000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-5597999.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-3084000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-9556000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-12662000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-5537000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-12344000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-12246000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-10704000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-14007000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-5834000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-9130000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-10053000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-16647000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-8318000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>0.0</v>
       </c>
-      <c r="S5"/>
-      <c r="T5">
+      <c r="T5"/>
+      <c r="U5">
         <v>-25000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>6752000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>5635000.0</v>
       </c>
-      <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
-      <c r="Z5">
+      <c r="Z5"/>
+      <c r="AA5">
         <v>-116219000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:26">
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
         <v>13</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
-    </row>
-    <row r="7" spans="1:26">
+      <c r="AA6"/>
+    </row>
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7">
+        <v>112158000.0</v>
+      </c>
+      <c r="C7">
         <v>116372000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>137958000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>46929000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>50774000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>53076000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>64763000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>47816000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>49887000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>71811000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>77825000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>58912000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>71323000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>77138000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>112700000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>117078000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>119179000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>124002000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>115078000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>119402000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>122626000.0</v>
       </c>
-      <c r="V7"/>
-      <c r="W7">
+      <c r="W7"/>
+      <c r="X7">
         <v>72216000.0</v>
       </c>
-      <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
-    </row>
-    <row r="8" spans="1:26">
+      <c r="AA7"/>
+    </row>
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
         <v>15</v>
       </c>
       <c r="B8">
-        <v>72000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="C8">
         <v>72000.0</v>
       </c>
       <c r="D8">
         <v>72000.0</v>
       </c>
       <c r="E8">
-        <v>70000.0</v>
+        <v>72000.0</v>
       </c>
       <c r="F8">
         <v>70000.0</v>
       </c>
       <c r="G8">
         <v>70000.0</v>
       </c>
       <c r="H8">
         <v>70000.0</v>
       </c>
       <c r="I8">
         <v>70000.0</v>
       </c>
       <c r="J8">
         <v>70000.0</v>
       </c>
       <c r="K8">
         <v>70000.0</v>
       </c>
       <c r="L8">
+        <v>70000.0</v>
+      </c>
+      <c r="M8">
         <v>17000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>3000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25000.0</v>
       </c>
       <c r="O8">
         <v>25000.0</v>
       </c>
       <c r="P8">
         <v>25000.0</v>
       </c>
       <c r="Q8">
         <v>25000.0</v>
       </c>
       <c r="R8">
         <v>25000.0</v>
       </c>
       <c r="S8">
         <v>25000.0</v>
       </c>
       <c r="T8">
         <v>25000.0</v>
       </c>
       <c r="U8">
+        <v>25000.0</v>
+      </c>
+      <c r="V8">
         <v>239843703.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-    </row>
-    <row r="9" spans="1:26">
+      <c r="AA8"/>
+    </row>
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
         <v>16</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
+      <c r="C9"/>
+      <c r="D9">
         <v>2020408000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>2008512000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>1948418000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>1931900000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>1921581000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>1911362000.0</v>
       </c>
-      <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>1563672000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>1556718000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>1545508000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>1522368000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>1499864000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>1476241000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>1450839000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>1460053000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>0.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>6657917.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>6553620.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>5040690.0</v>
       </c>
-      <c r="Y9"/>
       <c r="Z9"/>
-    </row>
-    <row r="10" spans="1:26">
+      <c r="AA9"/>
+    </row>
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
         <v>17</v>
       </c>
       <c r="B10">
+        <v>86309000.0</v>
+      </c>
+      <c r="C10">
         <v>54126000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>133926000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>125327000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>107000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>171845000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>216426000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>115909000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>141493000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>180857000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>263909000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>244847000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>151828000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>363177000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>585881000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>285498000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>426984000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>537699000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>784574000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>535253000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>160646000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>62392.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>312799000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>1831101.0</v>
       </c>
-      <c r="Y10"/>
-      <c r="Z10">
+      <c r="Z10"/>
+      <c r="AA10">
         <v>-84046000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:26">
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
         <v>18</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>133926000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>125327000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>107000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>171845000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>216426000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>115909000.0</v>
       </c>
-      <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>151828000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>363177000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>585881000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>285498000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>426984000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>537699000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>784574000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>535253000.0</v>
       </c>
-      <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
-    </row>
-    <row r="12" spans="1:26">
+      <c r="AA11"/>
+    </row>
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
         <v>19</v>
       </c>
       <c r="B12">
+        <v>86309000.0</v>
+      </c>
+      <c r="C12">
         <v>54126000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>133926000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>125327000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>107000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>171845000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>216426000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>115909000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>141493000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>180857000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>263909000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>244847000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>151828000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>363177000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>585881000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>285498000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>426984000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>537699000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>784574000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>535253000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>160646000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>62392.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>312799000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>226804746.0</v>
       </c>
-      <c r="Y12"/>
-      <c r="Z12">
+      <c r="Z12"/>
+      <c r="AA12">
         <v>84046000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:26">
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
         <v>20</v>
       </c>
       <c r="B13">
-        <v>72000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="C13">
-        <v>72000.0</v>
+        <v>71999.0</v>
       </c>
       <c r="D13">
         <v>72000.0</v>
       </c>
       <c r="E13">
-        <v>70000.0</v>
+        <v>72000.0</v>
       </c>
       <c r="F13">
         <v>70000.0</v>
       </c>
       <c r="G13">
         <v>70000.0</v>
       </c>
       <c r="H13">
         <v>70000.0</v>
       </c>
       <c r="I13">
         <v>70000.0</v>
       </c>
       <c r="J13">
         <v>70000.0</v>
       </c>
       <c r="K13">
         <v>70000.0</v>
       </c>
       <c r="L13">
+        <v>70000.0</v>
+      </c>
+      <c r="M13">
         <v>17000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>3000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25000.0</v>
       </c>
       <c r="O13">
         <v>25000.0</v>
       </c>
       <c r="P13">
         <v>25000.0</v>
       </c>
       <c r="Q13">
         <v>25000.0</v>
       </c>
       <c r="R13">
         <v>25000.0</v>
       </c>
       <c r="S13">
         <v>25000.0</v>
       </c>
       <c r="T13">
         <v>25000.0</v>
       </c>
       <c r="U13">
+        <v>25000.0</v>
+      </c>
+      <c r="V13">
         <v>39131000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>239841027.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>17000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>213531690.0</v>
       </c>
-      <c r="Y13"/>
       <c r="Z13"/>
-    </row>
-    <row r="14" spans="1:26">
+      <c r="AA13"/>
+    </row>
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
         <v>21</v>
       </c>
       <c r="B14">
+        <v>36196703.0</v>
+      </c>
+      <c r="C14">
         <v>36149112.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>36090489.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34949849.0</v>
       </c>
       <c r="E14">
         <v>34949849.0</v>
       </c>
       <c r="F14">
+        <v>34949849.0</v>
+      </c>
+      <c r="G14">
         <v>698270154.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>697836353.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>697721699.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>697458966.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>697980000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>576426623.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>412610030.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>255702000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>253345270.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>247834300.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>244350960.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>244086040.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>244609630.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>245370680.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>235341050.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>245287750.0</v>
       </c>
       <c r="V14">
         <v>245287750.0</v>
       </c>
       <c r="W14">
         <v>245287750.0</v>
       </c>
       <c r="X14">
         <v>245287750.0</v>
       </c>
       <c r="Y14">
+        <v>245287750.0</v>
+      </c>
+      <c r="Z14">
         <v>159946120.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>202616940.0</v>
       </c>
     </row>
-    <row r="15" spans="1:26">
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
         <v>22</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15">
         <v>3000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>25000.0</v>
       </c>
-      <c r="O15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="P15"/>
       <c r="Q15">
         <v>25000.0</v>
       </c>
       <c r="R15">
         <v>25000.0</v>
       </c>
       <c r="S15">
         <v>25000.0</v>
       </c>
       <c r="T15">
         <v>25000.0</v>
       </c>
       <c r="U15">
+        <v>25000.0</v>
+      </c>
+      <c r="V15">
         <v>599.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>867.0</v>
       </c>
-      <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
-    </row>
-    <row r="16" spans="1:26">
+      <c r="AA15"/>
+    </row>
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
         <v>23</v>
       </c>
       <c r="B16">
+        <v>626891000.0</v>
+      </c>
+      <c r="C16">
         <v>687576000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>738852000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>711191000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>727099000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>758231000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>749432000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>711097000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>702174000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>698013000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>723246000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>691214000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>828607000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>975735000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>1075133000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>966367000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>1039279000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>903245000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>933527000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>585319000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>565732000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-44168000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>651096000.0</v>
       </c>
-      <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
-    </row>
-    <row r="17" spans="1:26">
+      <c r="AA16"/>
+    </row>
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
         <v>24</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-    </row>
-    <row r="18" spans="1:26">
+      <c r="AA17"/>
+    </row>
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
         <v>25</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18">
         <v>600000.0</v>
       </c>
-      <c r="M18"/>
-      <c r="N18">
+      <c r="N18"/>
+      <c r="O18">
         <v>1100000.0</v>
       </c>
-      <c r="O18"/>
-      <c r="P18">
+      <c r="P18"/>
+      <c r="Q18">
         <v>1500000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>1600000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>1500000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>1400000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>800000.0</v>
       </c>
       <c r="V18">
         <v>800000.0</v>
       </c>
-      <c r="W18"/>
+      <c r="W18">
+        <v>800000.0</v>
+      </c>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
-    </row>
-    <row r="19" spans="1:26">
+      <c r="AA18"/>
+    </row>
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
         <v>26</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
-    </row>
-    <row r="20" spans="1:26">
+      <c r="AA19"/>
+    </row>
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
         <v>27</v>
       </c>
       <c r="B20">
+        <v>208786000.0</v>
+      </c>
+      <c r="C20">
         <v>208665000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>209897000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>209930000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>224419000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>219476000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>217045000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>222482000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>217656000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>217516000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>218208000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>214808000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>282133000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>350233000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>396118000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>521847000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>528327000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>449575000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>437398000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>437181000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>437376000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>432065000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>400160000.0</v>
       </c>
-      <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-    </row>
-    <row r="21" spans="1:26">
+      <c r="AA20"/>
+    </row>
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
         <v>28</v>
       </c>
       <c r="B21">
+        <v>65153000.0</v>
+      </c>
+      <c r="C21">
         <v>70097000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>75102000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>80063000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>87367000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>92056000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>96904000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>102663000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>107269000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>112447000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>117766000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>122783000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>130588000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>136189000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>141765000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>146881000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>154666000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>141734000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>146959000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>152416000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>155417000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>161060000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>163710000.0</v>
       </c>
-      <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
-    </row>
-    <row r="22" spans="1:26">
+      <c r="AA21"/>
+    </row>
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
         <v>29</v>
       </c>
       <c r="B22">
+        <v>1952000.0</v>
+      </c>
+      <c r="C22">
         <v>2210000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>11586000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>9144000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>12162000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>12723000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>12177000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>22539000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>21242000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>20561000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>20400000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>26052000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>28806000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>49694000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>53826000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>51358000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>42819000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>9686000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>9410000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>8742000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>8106000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>7239000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>5320000.0</v>
       </c>
-      <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
-    </row>
-    <row r="23" spans="1:26">
+      <c r="AA22"/>
+    </row>
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
         <v>30</v>
       </c>
       <c r="B23">
-        <v>916242000.0</v>
+        <v>926566000.0</v>
       </c>
       <c r="C23">
+        <v>916241000.0</v>
+      </c>
+      <c r="D23">
         <v>968814000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>973003000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1005726000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1379088000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1158011000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1043137000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1086289000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1181292000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1218663000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1327694000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1386171000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1710463000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1971225000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1809738000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1969047000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1884983000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1981064000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1676493000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1309797000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>240318868.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1359989000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>226831546.0</v>
       </c>
-      <c r="Y23"/>
-      <c r="Z23">
+      <c r="Z23"/>
+      <c r="AA23">
         <v>-56254000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
         <v>31</v>
       </c>
       <c r="B24">
+        <v>581184000.0</v>
+      </c>
+      <c r="C24">
         <v>400340000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>316358000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>393571000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>391335000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>382765000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>376308000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>209586000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>218612000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>222780000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>235074000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>235429000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>210051000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>220397000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>226234000.0</v>
       </c>
-      <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
-      <c r="S24">
+      <c r="S24"/>
+      <c r="T24">
         <v>0.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>22000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>122891000.0</v>
       </c>
-      <c r="V24"/>
-      <c r="W24">
+      <c r="W24"/>
+      <c r="X24">
         <v>148411000.0</v>
       </c>
-      <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
-    </row>
-    <row r="25" spans="1:26">
+      <c r="AA24"/>
+    </row>
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
         <v>32</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25">
         <v>316358000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>393571000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>391335000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>382765000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>376308000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>209586000.0</v>
       </c>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>210051000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>220397000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>226234000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="Q25">
         <v>0.0</v>
       </c>
       <c r="R25">
         <v>0.0</v>
       </c>
       <c r="S25">
         <v>0.0</v>
       </c>
       <c r="T25">
+        <v>0.0</v>
+      </c>
+      <c r="U25">
         <v>22000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>0.0</v>
       </c>
-      <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
-    </row>
-    <row r="26" spans="1:26">
+      <c r="AA25"/>
+    </row>
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
         <v>33</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-    </row>
-    <row r="27" spans="1:26">
+      <c r="AA26"/>
+    </row>
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
         <v>34</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
-    </row>
-    <row r="28" spans="1:26">
+      <c r="AA27"/>
+    </row>
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
         <v>35</v>
       </c>
       <c r="B28">
-        <v>83988000.0</v>
+        <v>628103000.0</v>
       </c>
       <c r="C28">
+        <v>484328000.0</v>
+      </c>
+      <c r="D28">
         <v>339429000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>345515000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>366651000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-87111000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>256393000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>171541000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>148158000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>135999000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>72988000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>74721000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>156050000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-38636000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-219941000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-168420000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-307805000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-413697000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-669496000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-415698000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>144437000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>37608.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-29494000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-1831101.0</v>
       </c>
-      <c r="Y28"/>
-      <c r="Z28">
+      <c r="Z28"/>
+      <c r="AA28">
         <v>84046000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
         <v>36</v>
       </c>
       <c r="B29">
+        <v>41955000.0</v>
+      </c>
+      <c r="C29">
         <v>-43609000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-56704000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>49368000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>75126000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>134540000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>211828000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>121968000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>167612000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>245981000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>356469000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>405896000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>249374000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>410590000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>553160000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>509435000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>582756000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>660793000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>730151000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>782715000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>107651000.0</v>
       </c>
-      <c r="V29"/>
-      <c r="W29">
+      <c r="W29"/>
+      <c r="X29">
         <v>478891000.0</v>
       </c>
-      <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
-    </row>
-    <row r="30" spans="1:26">
+      <c r="AA29"/>
+    </row>
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
         <v>37</v>
       </c>
       <c r="B30">
-        <v>32315000.0</v>
+        <v>28160000.0</v>
       </c>
       <c r="C30">
+        <v>32314999.0</v>
+      </c>
+      <c r="D30">
         <v>25742000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>32389000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>38705000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>41797000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>33498000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>32029000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>34005000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>51626000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>49765000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>54225000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>89224000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>107659000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>117907000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>136274000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>126135000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>86948000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>87464000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>79156000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>72236000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>69394000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>58602000.0</v>
       </c>
-      <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
-    </row>
-    <row r="31" spans="1:26">
+      <c r="AA30"/>
+    </row>
+    <row r="31" spans="1:27">
       <c r="A31" t="s">
         <v>38</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>-192352000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>12819000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>163187000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-237963000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>509435000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>582756000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>660793000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>730151000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>782587000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>203081577.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-669279000.0</v>
       </c>
-      <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
-      <c r="Z31">
+      <c r="Z31"/>
+      <c r="AA31">
         <v>-140086000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:26">
+    <row r="32" spans="1:27">
       <c r="A32" t="s">
         <v>39</v>
       </c>
       <c r="B32">
+        <v>-563333000.0</v>
+      </c>
+      <c r="C32">
         <v>-689573000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-658199000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-639245000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-668509000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-626597000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-585215000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-617099000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-585300000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>-545832000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>-473468000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>-459252000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>-720844000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>-628519000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>-524601000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>-642469000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>-580427000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>-371077000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>-201963000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>-103044000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>-540388000.0</v>
       </c>
-      <c r="V32"/>
-      <c r="W32">
+      <c r="W32"/>
+      <c r="X32">
         <v>-444391000.0</v>
       </c>
-      <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
-    </row>
-    <row r="33" spans="1:26">
+      <c r="AA32"/>
+    </row>
+    <row r="33" spans="1:27">
       <c r="A33" t="s">
         <v>40</v>
       </c>
       <c r="B33">
-        <v>751452000.0</v>
+        <v>704640000.0</v>
       </c>
       <c r="C33">
+        <v>757752000.0</v>
+      </c>
+      <c r="D33">
         <v>719457000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>724727000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>772055000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>792175000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>825942000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>771827000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>802383000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>852992000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>882026000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>917926000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>1036298000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>1107334000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>1151606000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>1258144000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>1277109000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>1152103000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>1047990000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>1019236000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>1039707000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>239840428.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>964467000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>224973645.0</v>
       </c>
-      <c r="Y33"/>
-      <c r="Z33">
+      <c r="Z33"/>
+      <c r="AA33">
         <v>-84046000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:26">
+    <row r="34" spans="1:27">
       <c r="A34" t="s">
         <v>41</v>
       </c>
       <c r="B34">
+        <v>8264000.0</v>
+      </c>
+      <c r="C34">
         <v>10858000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>15914000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>19527000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>9188000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>9620000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>9637000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>14992000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>15836000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>27751000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>20136000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>17872000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>92584000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>95231000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>15603000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>16471000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>19384000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>22054000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>26308000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>32479000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>32432389.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>21663905.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>19498000.0</v>
       </c>
-      <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
-    </row>
-    <row r="35" spans="1:26">
+      <c r="AA34"/>
+    </row>
+    <row r="35" spans="1:27">
       <c r="A35" t="s">
         <v>42</v>
       </c>
       <c r="B35">
-        <v>527569000.0</v>
+        <v>701607000.0</v>
       </c>
       <c r="C35">
+        <v>527568999.0</v>
+      </c>
+      <c r="D35">
         <v>453359000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>460027000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>451297000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>445461000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>436955000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>272394000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>283242000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>290749000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>308685000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>313434000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>302635000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>315628000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>327085000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>106240000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>113926000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>117391000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>109799000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>123136000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>233725000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>26171642.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>226249000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>7875000.0</v>
       </c>
-      <c r="Y35"/>
       <c r="Z35"/>
-    </row>
-    <row r="36" spans="1:26">
+      <c r="AA35"/>
+    </row>
+    <row r="36" spans="1:27">
       <c r="A36" t="s">
         <v>43</v>
       </c>
       <c r="B36">
-        <v>66537000.0</v>
+        <v>102507000.0</v>
       </c>
       <c r="C36">
+        <v>72837000.0</v>
+      </c>
+      <c r="D36">
         <v>102843000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>101319000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>110194000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>112068000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>106743000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>125560000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>97933000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>105649000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>139428000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>144494000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>131147000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>123166000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>112429000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>90364000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>91430000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>62902000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>37215000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>3281000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>12975000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>16089000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>13028000.0</v>
       </c>
-      <c r="X36"/>
       <c r="Y36"/>
-      <c r="Z36">
+      <c r="Z36"/>
+      <c r="AA36">
         <v>-84046000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:26">
+    <row r="37" spans="1:27">
       <c r="A37" t="s">
         <v>44</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
-      <c r="R37">
+      <c r="R37"/>
+      <c r="S37">
         <v>2842000.0</v>
       </c>
-      <c r="S37">
+      <c r="T37">
         <v>6077000.0</v>
       </c>
-      <c r="T37">
+      <c r="U37">
         <v>10469000.0</v>
       </c>
-      <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
-    </row>
-    <row r="38" spans="1:26">
+      <c r="AA37"/>
+    </row>
+    <row r="38" spans="1:27">
       <c r="A38" t="s">
         <v>45</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>102843000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>101319000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>110194000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>112068000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>106743000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>125560000.0</v>
       </c>
-      <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>144494000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>131147000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>123166000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>112429000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>90364000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>91430000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>62902000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>37215000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>3281000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>12975000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>16089000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>239795130.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>224973650.0</v>
       </c>
-      <c r="Y38"/>
       <c r="Z38"/>
-    </row>
-    <row r="39" spans="1:26">
+      <c r="AA38"/>
+    </row>
+    <row r="39" spans="1:27">
       <c r="A39" t="s">
         <v>46</v>
       </c>
       <c r="B39">
-        <v>76139000.0</v>
+        <v>105509000.0</v>
       </c>
       <c r="C39">
+        <v>69839000.0</v>
+      </c>
+      <c r="D39">
         <v>78103000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>81416000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>75804000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>72442000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>69968000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>100833000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>87166000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>79856000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>99960000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>84644000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>80015000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>82599000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>62005000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>19790000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>96000000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>98547000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>51626000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>34106000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>216804.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>416047.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>18801000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>26800.0</v>
       </c>
-      <c r="Y39"/>
       <c r="Z39"/>
-    </row>
-    <row r="40" spans="1:26">
+      <c r="AA39"/>
+    </row>
+    <row r="40" spans="1:27">
       <c r="A40" t="s">
         <v>47</v>
       </c>
       <c r="B40">
+        <v>110706000.0</v>
+      </c>
+      <c r="C40">
         <v>122188000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>112331000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>115130000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>108177000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>97643000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>92174000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>112267000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>108846000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>71324000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>104416000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>127011000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>163496000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>186682000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>168970000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>148683000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>114373000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>91819000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>126221000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>100173000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>-40322385.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>-67684944.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>740457000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>425613.0</v>
       </c>
-      <c r="Y40"/>
       <c r="Z40"/>
-    </row>
-    <row r="41" spans="1:26">
+      <c r="AA40"/>
+    </row>
+    <row r="41" spans="1:27">
       <c r="A41" t="s">
         <v>48</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>19094000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>21261000.0</v>
       </c>
-      <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>18096000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>19213000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>23125000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>22084000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>26338000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>36027000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>20596000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>21066000.0</v>
       </c>
-      <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
-    </row>
-    <row r="42" spans="1:26">
+      <c r="AA41"/>
+    </row>
+    <row r="42" spans="1:27">
       <c r="A42" t="s">
         <v>49</v>
       </c>
       <c r="B42">
-        <v>2021760000.0</v>
+        <v>2034325000.0</v>
       </c>
       <c r="C42">
+        <v>2021759000.0</v>
+      </c>
+      <c r="D42">
         <v>2010572000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>1999218000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>1939770000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>2219917000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>1913378000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>1903158000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>1897748000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>1873765000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>1776370000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>1841374000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>1555982000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>1549031000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>1537821000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>1515021000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>1493175000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>1470134000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>1450839000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>1460078000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>62512423.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>5635000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>798478000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>5000008.0</v>
       </c>
-      <c r="Y42"/>
       <c r="Z42"/>
-    </row>
-    <row r="43" spans="1:26">
+      <c r="AA42"/>
+    </row>
+    <row r="43" spans="1:27">
       <c r="A43" t="s">
         <v>50</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
-    </row>
-    <row r="44" spans="1:26">
+      <c r="AA43"/>
+    </row>
+    <row r="44" spans="1:27">
       <c r="A44" t="s">
         <v>51</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
-    </row>
-    <row r="45" spans="1:26">
+      <c r="AA44"/>
+    </row>
+    <row r="45" spans="1:27">
       <c r="A45" t="s">
         <v>52</v>
       </c>
       <c r="B45">
+        <v>428512000.0</v>
+      </c>
+      <c r="C45">
         <v>539729000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>506252000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>527047000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>551409000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>579031000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>621298000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>555231000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>595721000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>640550000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>663563000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>702341000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>401021000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>398710000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>501294000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>748049000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
-    </row>
-    <row r="46" spans="1:26">
+      <c r="AA45"/>
+    </row>
+    <row r="46" spans="1:27">
       <c r="A46" t="s">
         <v>53</v>
       </c>
       <c r="B46">
+        <v>328194000.0</v>
+      </c>
+      <c r="C46">
         <v>371548000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>331615000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>333415000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>350075000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>368575000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>405250000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>321122000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>347454000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>384947000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>406624000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>435841000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>492430000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>497746000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>501294000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>499052000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>502686000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>497892000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>426418000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>426358000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>433939000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>420015000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>387569000.0</v>
       </c>
-      <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
-    </row>
-    <row r="47" spans="1:26">
+      <c r="AA46"/>
+    </row>
+    <row r="47" spans="1:27">
       <c r="A47" t="s">
         <v>54</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
         <v>331615000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>333415000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>350075000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>368575000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>405250000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>321122000.0</v>
       </c>
-      <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>435841000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>401021000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>398710000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>501294000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>387802000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>389395000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>380225000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>317836000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>313986000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>433939000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>420015000.0</v>
       </c>
-      <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
-    </row>
-    <row r="48" spans="1:26">
+      <c r="AA47"/>
+    </row>
+    <row r="48" spans="1:27">
       <c r="A48" t="s">
         <v>55</v>
       </c>
       <c r="B48">
+        <v>-2587319000.0</v>
+      </c>
+      <c r="C48">
         <v>-2480070000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-2397112000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-2368237000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-2284507000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-2202208000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-2102895000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-2015357000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-1957626000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-1860653000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-1763260000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-1682145000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-1537332000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-1376739000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-1227873000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-988964000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-902126000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-809366000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-720713000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-677491000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-130131000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-30032857.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-530693000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-41450.0</v>
       </c>
-      <c r="Y48"/>
       <c r="Z48"/>
-    </row>
-    <row r="49" spans="1:26">
+      <c r="AA48"/>
+    </row>
+    <row r="49" spans="1:27">
       <c r="A49" t="s">
         <v>56</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>-1537332000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-1376739000.0</v>
       </c>
-      <c r="O49"/>
-      <c r="P49">
+      <c r="P49"/>
+      <c r="Q49">
         <v>-988964000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-902126000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-809366000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-720713000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-677491000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-36762126.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-1658775.0</v>
       </c>
-      <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
-    </row>
-    <row r="50" spans="1:26">
+      <c r="AA49"/>
+    </row>
+    <row r="50" spans="1:27">
       <c r="A50" t="s">
         <v>57</v>
       </c>
       <c r="B50">
+        <v>21070000.0</v>
+      </c>
+      <c r="C50">
         <v>21742000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>19039000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>30342000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>31542000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>31658000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>31748000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>30048000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>21152000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>22265000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>23998000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>25227000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>26504000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27006000.0</v>
       </c>
       <c r="O50">
         <v>27006000.0</v>
       </c>
-      <c r="P50"/>
+      <c r="P50">
+        <v>27006000.0</v>
+      </c>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
-      <c r="T50">
+      <c r="T50"/>
+      <c r="U50">
         <v>131000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>59566000.0</v>
       </c>
-      <c r="V50"/>
-      <c r="W50">
+      <c r="W50"/>
+      <c r="X50">
         <v>62678000.0</v>
       </c>
-      <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
-    </row>
-    <row r="51" spans="1:26">
+      <c r="AA50"/>
+    </row>
+    <row r="51" spans="1:27">
       <c r="A51" t="s">
         <v>58</v>
       </c>
       <c r="B51">
-        <v>138114000.0</v>
+        <v>714412000.0</v>
       </c>
       <c r="C51">
+        <v>538454000.0</v>
+      </c>
+      <c r="D51">
         <v>473355000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>470842000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>473651000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>84734000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>472819000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>287450000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>289651000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>316856000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>336897000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>319568000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>307878000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>324541000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>365940000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>117078000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>119179000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>124002000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>115078000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>119555000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>305083000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>100000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>283305000.0</v>
       </c>
-      <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
-    </row>
-    <row r="52" spans="1:26">
+      <c r="AA51"/>
+    </row>
+    <row r="52" spans="1:27">
       <c r="A52" t="s">
         <v>59</v>
       </c>
       <c r="B52">
+        <v>21070000.0</v>
+      </c>
+      <c r="C52">
         <v>21742000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>35930000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>30342000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>31542000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>31658000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>45701000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>30048000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>21152000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>63701000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>46867000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>-75587000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>-89360000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>27006000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>56951000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>30051000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>56756000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>57390000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>31617000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>32446000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>250000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>27856000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>78536000.0</v>
       </c>
-      <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
-    </row>
-    <row r="53" spans="1:26">
+      <c r="AA52"/>
+    </row>
+    <row r="53" spans="1:27">
       <c r="A53" t="s">
         <v>60</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
-      <c r="V53">
+      <c r="V53"/>
+      <c r="W53">
         <v>239840428.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>239795125.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>224973645.0</v>
       </c>
-      <c r="Y53"/>
-      <c r="Z53">
+      <c r="Z53"/>
+      <c r="AA53">
         <v>168092000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:26">
+    <row r="54" spans="1:27">
       <c r="A54" t="s">
         <v>61</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
-    </row>
-    <row r="55" spans="1:26">
+      <c r="AA54"/>
+    </row>
+    <row r="55" spans="1:27">
       <c r="A55" t="s">
         <v>62</v>
       </c>
       <c r="B55">
+        <v>926566000.0</v>
+      </c>
+      <c r="C55">
         <v>916242000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>968814000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>973003000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1005726000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1090982000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1158011000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1043137000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1086289000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1181292000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1316060000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1327694000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1386171000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1710463000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1971225000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1809738000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1969047000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>1884983000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>1981064000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>1676493000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>1309797000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>240318868.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>1359989000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>226831546.0</v>
       </c>
-      <c r="Y55"/>
       <c r="Z55"/>
-    </row>
-    <row r="56" spans="1:26">
+      <c r="AA55"/>
+    </row>
+    <row r="56" spans="1:27">
       <c r="A56" t="s">
         <v>63</v>
       </c>
       <c r="B56">
-        <v>164790000.0</v>
+        <v>221926000.0</v>
       </c>
       <c r="C56">
+        <v>158490000.0</v>
+      </c>
+      <c r="D56">
         <v>249357000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>248276000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>233671000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>298807000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>332069000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>271310000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>283906000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>328300000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>434034000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>409768000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>349873000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>603129000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>819619000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>551594000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>691938000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>732880000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>933074000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>657257000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>270090000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>478440.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>395522000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>1857901.0</v>
       </c>
-      <c r="Y56"/>
-      <c r="Z56">
+      <c r="Z56"/>
+      <c r="AA56">
         <v>84046000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:26">
+    <row r="57" spans="1:27">
       <c r="A57" t="s">
         <v>64</v>
       </c>
       <c r="B57">
+        <v>785257000.0</v>
+      </c>
+      <c r="C57">
         <v>854363000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>907556000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>887521000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>902180000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>925404000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>917284000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>888409000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>874106000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>878732000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>907502000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>869020000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>1070717000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>1231648000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>1344220000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>1194063000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>1272365000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>1103957000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>1135037000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>760301000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>810478000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>4339056.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>839913000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>425610.0</v>
       </c>
-      <c r="Y57"/>
       <c r="Z57"/>
-    </row>
-    <row r="58" spans="1:26">
+      <c r="AA57"/>
+    </row>
+    <row r="58" spans="1:27">
       <c r="A58" t="s">
         <v>65</v>
       </c>
       <c r="B58">
+        <v>1486864000.0</v>
+      </c>
+      <c r="C58">
         <v>1381932000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>1360915000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>1347548000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1353477000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>1370865000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>1354239000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>1160803000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1157348000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>1169481000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>1216187000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>1182454000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>1373352000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>1547276000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>1671305000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>1300303000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>1386291000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>1221348000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>1244836000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>883437000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>1044203000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>30510698.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>1066162000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>8300613.0</v>
       </c>
-      <c r="Y58"/>
       <c r="Z58"/>
-    </row>
-    <row r="59" spans="1:26">
+      <c r="AA58"/>
+    </row>
+    <row r="59" spans="1:27">
       <c r="A59" t="s">
         <v>66</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
-    </row>
-    <row r="60" spans="1:26">
+      <c r="AA59"/>
+    </row>
+    <row r="60" spans="1:27">
       <c r="A60" t="s">
         <v>67</v>
       </c>
       <c r="B60">
-        <v>-465690000.0</v>
+        <v>-560298000.0</v>
       </c>
       <c r="C60">
+        <v>-465691000.0</v>
+      </c>
+      <c r="D60">
         <v>-392101000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>-374545000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>-347751000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>8223000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>-202109000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>-117666000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>-72152000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>936000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>2476000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>145240000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>12819000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>163187000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>299920000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>509435000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>582756000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>660793000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>730151000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>782587000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>265594000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>209808170.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>267802000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>5000008.0</v>
       </c>
-      <c r="Y60"/>
-      <c r="Z60">
+      <c r="Z60"/>
+      <c r="AA60">
         <v>-56254000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:26">
+    <row r="61" spans="1:27">
       <c r="A61" t="s">
         <v>68</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
-      <c r="Q61">
+      <c r="Q61"/>
+      <c r="R61">
         <v>-6689000.0</v>
       </c>
-      <c r="R61">
+      <c r="S61">
         <v>-6107000.0</v>
       </c>
-      <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
-    </row>
-    <row r="62" spans="1:26">
+      <c r="AA61"/>
+    </row>
+    <row r="62" spans="1:27">
       <c r="A62" t="s">
         <v>69</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
-      <c r="U62">
+      <c r="U62"/>
+      <c r="V62">
         <v>239843104.0</v>
       </c>
-      <c r="V62">
+      <c r="W62">
         <v>212975444.0</v>
       </c>
-      <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
+      <c r="AA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -6144,3063 +6258,3118 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B2">
         <v>719942000.0</v>
       </c>
       <c r="C2">
         <v>733075000.0</v>
       </c>
       <c r="D2">
         <v>1291039000.0</v>
       </c>
       <c r="E2">
         <v>1606261000.0</v>
       </c>
       <c r="F2">
         <v>1171831000.0</v>
       </c>
       <c r="G2">
         <v>634775000.0</v>
       </c>
       <c r="H2">
         <v>380025000.0</v>
       </c>
       <c r="I2">
         <v>276431000.0</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B3">
         <v>61171000.0</v>
       </c>
       <c r="C3">
         <v>56546000.0</v>
       </c>
       <c r="D3">
         <v>58533000.0</v>
       </c>
       <c r="E3">
         <v>65936000.0</v>
       </c>
       <c r="F3">
         <v>54198000.0</v>
       </c>
       <c r="G3">
         <v>58529000.0</v>
       </c>
       <c r="H3">
         <v>39352000.0</v>
       </c>
       <c r="I3">
         <v>33226000.0</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B5">
         <v>-200244000.0</v>
       </c>
       <c r="C5">
         <v>-273057000.0</v>
       </c>
       <c r="D5">
         <v>-444749000.0</v>
       </c>
       <c r="E5">
         <v>-547862000.0</v>
       </c>
       <c r="F5">
         <v>-187653000.0</v>
       </c>
       <c r="G5">
         <v>-62416000.0</v>
       </c>
       <c r="H5">
         <v>-77513000.0</v>
       </c>
       <c r="I5">
         <v>-51998000.0</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B6">
         <v>-139073000.0</v>
       </c>
       <c r="C6">
         <v>-216511000.0</v>
       </c>
       <c r="D6">
         <v>-386216000.0</v>
       </c>
       <c r="E6">
         <v>-481926000.0</v>
       </c>
       <c r="F6">
         <v>-133455000.0</v>
       </c>
       <c r="G6">
         <v>-3887000.0</v>
       </c>
       <c r="H6">
         <v>-38161000.0</v>
       </c>
       <c r="I6">
         <v>-18772000.0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B9">
         <v>16553000.0</v>
       </c>
       <c r="C9">
         <v>59029000.0</v>
       </c>
       <c r="D9">
         <v>-37722000.0</v>
       </c>
       <c r="E9">
         <v>-26501000.0</v>
       </c>
       <c r="F9">
         <v>22428000.0</v>
       </c>
       <c r="G9">
         <v>60206000.0</v>
       </c>
       <c r="H9">
         <v>4887000.0</v>
       </c>
       <c r="I9">
         <v>55713000.0</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B10">
         <v>-290714000.0</v>
       </c>
       <c r="C10">
         <v>-338409000.0</v>
       </c>
       <c r="D10">
         <v>-486004000.0</v>
       </c>
       <c r="E10">
         <v>-555377000.0</v>
       </c>
       <c r="F10">
         <v>-197172000.0</v>
       </c>
       <c r="G10">
         <v>-85405000.0</v>
       </c>
       <c r="H10">
         <v>-106873000.0</v>
       </c>
       <c r="I10">
         <v>-83237000.0</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B11">
         <v>3503000.0</v>
       </c>
       <c r="C11">
         <v>1226000.0</v>
       </c>
       <c r="D11">
         <v>1383000.0</v>
       </c>
       <c r="E11">
         <v>170000.0</v>
       </c>
       <c r="F11">
         <v>58000.0</v>
       </c>
       <c r="G11">
         <v>16225000.0</v>
       </c>
       <c r="H11">
         <v>18761000.0</v>
       </c>
       <c r="I11"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B12">
         <v>90470000.0</v>
       </c>
       <c r="C12">
         <v>65352000.0</v>
       </c>
       <c r="D12">
         <v>41255000.0</v>
       </c>
       <c r="E12">
         <v>7515000.0</v>
       </c>
       <c r="F12">
         <v>9519000.0</v>
       </c>
       <c r="G12">
         <v>22989000.0</v>
       </c>
       <c r="H12">
         <v>29360000.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B13">
         <v>87450000.0</v>
       </c>
       <c r="C13">
         <v>2170000.0</v>
       </c>
       <c r="D13">
         <v>8148000.0</v>
       </c>
       <c r="E13">
         <v>3670000.0</v>
       </c>
       <c r="F13">
         <v>53000.0</v>
       </c>
       <c r="G13">
         <v>48810.0</v>
       </c>
       <c r="H13">
         <v>615000.0</v>
       </c>
       <c r="I13"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B14">
         <v>0.0</v>
       </c>
       <c r="C14">
         <v>0.0</v>
       </c>
       <c r="D14">
         <v>0.0</v>
       </c>
       <c r="E14">
         <v>387000.0</v>
       </c>
       <c r="F14">
         <v>7210000.0</v>
       </c>
       <c r="G14">
         <v>6764000.0</v>
       </c>
       <c r="H14">
         <v>10599000.0</v>
       </c>
       <c r="I14"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B15">
         <v>-294217000.0</v>
       </c>
       <c r="C15">
         <v>-339635000.0</v>
       </c>
       <c r="D15">
         <v>-487387000.0</v>
       </c>
       <c r="E15">
         <v>-555160000.0</v>
       </c>
       <c r="F15">
         <v>-190020000.0</v>
       </c>
       <c r="G15">
         <v>-78641000.0</v>
       </c>
       <c r="H15">
         <v>-96274000.0</v>
       </c>
       <c r="I15">
         <v>-83237000.0</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B16">
         <v>-294217000.0</v>
       </c>
       <c r="C16">
         <v>-339635000.0</v>
       </c>
       <c r="D16">
         <v>-487387000.0</v>
       </c>
       <c r="E16">
         <v>-555160000.0</v>
       </c>
       <c r="F16">
         <v>14239000.0</v>
       </c>
       <c r="G16">
         <v>-85405000.0</v>
       </c>
       <c r="H16">
         <v>-96274000.0</v>
       </c>
       <c r="I16">
         <v>-83237000.0</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B17">
         <v>-294217000.0</v>
       </c>
       <c r="C17">
         <v>-339635000.0</v>
       </c>
       <c r="D17">
         <v>-631182000.0</v>
       </c>
       <c r="E17">
         <v>-507547000.0</v>
       </c>
       <c r="F17">
         <v>14239000.0</v>
       </c>
       <c r="G17">
         <v>-85405000.0</v>
       </c>
       <c r="H17">
         <v>-106873000.0</v>
       </c>
       <c r="I17"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B18">
         <v>-87450000.0</v>
       </c>
       <c r="C18">
         <v>-63182000.0</v>
       </c>
       <c r="D18">
         <v>-26402000.0</v>
       </c>
       <c r="E18">
         <v>-3845000.0</v>
       </c>
       <c r="F18">
         <v>-9466000.0</v>
       </c>
       <c r="G18">
         <v>-22439000.0</v>
       </c>
       <c r="H18">
         <v>-28745000.0</v>
       </c>
       <c r="I18"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19">
         <v>15572000.0</v>
       </c>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B21">
         <v>-252286000.0</v>
       </c>
       <c r="C21">
         <v>-258791000.0</v>
       </c>
       <c r="D21">
         <v>-443557000.0</v>
       </c>
       <c r="E21">
         <v>-560007000.0</v>
       </c>
       <c r="F21">
         <v>-203278000.0</v>
       </c>
       <c r="G21">
         <v>-62966000.0</v>
       </c>
       <c r="H21">
         <v>-78128000.0</v>
       </c>
       <c r="I21">
         <v>-51998000.0</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B23">
         <v>988781000.0</v>
       </c>
       <c r="C23">
         <v>1050895000.0</v>
       </c>
       <c r="D23">
         <v>1696874000.0</v>
       </c>
       <c r="E23">
         <v>2139767000.0</v>
       </c>
       <c r="F23">
         <v>1397537000.0</v>
       </c>
       <c r="G23">
         <v>757947000.0</v>
       </c>
       <c r="H23">
         <v>463040000.0</v>
       </c>
       <c r="I23">
         <v>384625000.0</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B25">
         <v>61171000.0</v>
       </c>
       <c r="C25">
         <v>56546000.0</v>
       </c>
       <c r="D25">
         <v>64101000.0</v>
       </c>
       <c r="E25">
         <v>65936000.0</v>
       </c>
       <c r="F25">
         <v>54198000.0</v>
       </c>
       <c r="G25">
         <v>58529000.0</v>
       </c>
       <c r="H25">
         <v>39352000.0</v>
       </c>
       <c r="I25"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B26">
         <v>38762000.0</v>
       </c>
       <c r="C26">
         <v>40690000.0</v>
       </c>
       <c r="D26">
         <v>61873000.0</v>
       </c>
       <c r="E26">
         <v>57240000.0</v>
       </c>
       <c r="F26">
         <v>33579000.0</v>
       </c>
       <c r="G26">
         <v>21010000.0</v>
       </c>
       <c r="H26">
         <v>13965000.0</v>
       </c>
       <c r="I26">
         <v>10203000.0</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B27">
         <v>88643000.0</v>
       </c>
       <c r="C27">
         <v>84317000.0</v>
       </c>
       <c r="D27">
         <v>88828000.0</v>
       </c>
       <c r="E27">
         <v>117110000.0</v>
       </c>
       <c r="F27">
         <v>80071000.0</v>
       </c>
       <c r="G27">
         <v>55124000.0</v>
       </c>
       <c r="H27">
         <v>40624000.0</v>
       </c>
       <c r="I27">
         <v>42048000.0</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B28">
         <v>145300000.0</v>
       </c>
       <c r="C28">
         <v>137594000.0</v>
       </c>
       <c r="D28">
         <v>145873000.0</v>
       </c>
       <c r="E28">
         <v>183531000.0</v>
       </c>
       <c r="F28">
         <v>113331000.0</v>
       </c>
       <c r="G28">
         <v>64885000.0</v>
       </c>
       <c r="H28">
         <v>28426000.0</v>
       </c>
       <c r="I28">
         <v>13534000.0</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B29">
         <v>3503000.0</v>
       </c>
       <c r="C29">
         <v>1226000.0</v>
       </c>
       <c r="D29">
         <v>416000.0</v>
       </c>
       <c r="E29">
         <v>170000.0</v>
       </c>
       <c r="F29">
         <v>58000.0</v>
       </c>
       <c r="G29">
         <v>0.0</v>
       </c>
       <c r="H29">
         <v>0.0</v>
       </c>
       <c r="I29"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B30">
         <v>268839000.0</v>
       </c>
       <c r="C30">
         <v>317820000.0</v>
       </c>
       <c r="D30">
         <v>405835000.0</v>
       </c>
       <c r="E30">
         <v>533506000.0</v>
       </c>
       <c r="F30">
         <v>225706000.0</v>
       </c>
       <c r="G30">
         <v>123172000.0</v>
       </c>
       <c r="H30">
         <v>83015000.0</v>
       </c>
       <c r="I30">
         <v>108194000.0</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B31">
         <v>-38428000.0</v>
       </c>
       <c r="C31">
         <v>-79618000.0</v>
       </c>
       <c r="D31">
         <v>-42447000.0</v>
       </c>
       <c r="E31">
         <v>4630000.0</v>
       </c>
       <c r="F31">
         <v>6106000.0</v>
       </c>
       <c r="G31">
         <v>-22439000.0</v>
       </c>
       <c r="H31">
         <v>-28745000.0</v>
       </c>
       <c r="I31">
         <v>-30756000.0</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B32">
         <v>736495000.0</v>
       </c>
       <c r="C32">
         <v>792104000.0</v>
       </c>
       <c r="D32">
         <v>1253317000.0</v>
       </c>
       <c r="E32">
         <v>1579760000.0</v>
       </c>
       <c r="F32">
         <v>1194259000.0</v>
       </c>
       <c r="G32">
         <v>694981000.0</v>
       </c>
       <c r="H32">
         <v>384912000.0</v>
       </c>
       <c r="I32">
         <v>332144000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z32"/>
+  <dimension ref="A1:AA32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>70</v>
       </c>
       <c r="C1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="E1" t="s">
         <v>72</v>
       </c>
       <c r="F1" t="s">
         <v>73</v>
       </c>
       <c r="G1" t="s">
+        <v>74</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="I1" t="s">
         <v>75</v>
       </c>
       <c r="J1" t="s">
         <v>76</v>
       </c>
       <c r="K1" t="s">
+        <v>77</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="M1" t="s">
         <v>78</v>
       </c>
       <c r="N1" t="s">
         <v>79</v>
       </c>
       <c r="O1" t="s">
+        <v>80</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="Q1" t="s">
         <v>81</v>
       </c>
       <c r="R1" t="s">
         <v>82</v>
       </c>
       <c r="S1" t="s">
+        <v>83</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="U1" t="s">
         <v>84</v>
       </c>
       <c r="V1" t="s">
         <v>85</v>
       </c>
       <c r="W1" t="s">
+        <v>86</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Y1" t="s">
         <v>87</v>
       </c>
       <c r="Z1" t="s">
         <v>88</v>
       </c>
-    </row>
-    <row r="2" spans="1:26">
+      <c r="AA1" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B2">
+        <v>160314000.0</v>
+      </c>
+      <c r="C2">
         <v>170895000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>194475000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>172878000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>173955000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>178634000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>189340000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>166859000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>207283000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>198260000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>264431000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>299887000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>343026000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>368236000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>414701000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>403042000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>425032000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>346986000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>357688000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>297134000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>268670000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>234508000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>202483000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>171338000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>119358000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>141358000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:26">
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B3">
+        <v>12120000.0</v>
+      </c>
+      <c r="C3">
         <v>11714000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>2545000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>24926000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>13490000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>20210000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>13074000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>12484000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>15593000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>15395000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>13506000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>15459000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>15123000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>14445000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>19074000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>17005000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>16134000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>14228000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>13246000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>13639000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>13482000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>13831000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>14339000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>14722000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>14173000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>13194000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:26">
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-    </row>
-    <row r="5" spans="1:26">
+      <c r="AA4"/>
+    </row>
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B5">
+        <v>-74389000.0</v>
+      </c>
+      <c r="C5">
         <v>-57142000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-2745000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-58888000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-59256000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-79355000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-68955000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-41285000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-79865000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-82952000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-66263000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-132976000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-152951000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-92559000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-279730000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-90978000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-92440000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-89040000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-76534000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-58673000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-24790000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-27656000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-29251000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>26162000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-26995000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-38480000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:26">
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B6">
+        <v>-62269000.0</v>
+      </c>
+      <c r="C6">
         <v>-45428000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-200000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-33962000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-45766000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-59145000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-55881000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-28801000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-64272000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-67557000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-52757000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-117517000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-137828000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-78114000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-260656000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-73973000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-76306000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-74812000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-63288000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-45034000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-11308000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-13825000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-14912000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>40884000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-12822000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-25286000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:26">
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
-    </row>
-    <row r="8" spans="1:26">
+      <c r="AA7"/>
+    </row>
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-    </row>
-    <row r="9" spans="1:26">
+      <c r="AA8"/>
+    </row>
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B9">
+        <v>21685000.0</v>
+      </c>
+      <c r="C9">
         <v>-1973000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-10633000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>12608000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>15682000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-1104000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>15475000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>27044000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-10998000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-1159000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-18051000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>20176000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-7964000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-16424000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-6444000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>17314000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>480000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-21351000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-12644000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>4844000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>16910000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>27149000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>7290000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>23443000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>14973000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>14738000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:26">
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B10">
+        <v>-107339000.0</v>
+      </c>
+      <c r="C10">
         <v>-82449000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-27741000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-82398000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-81340000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-99235000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-87044000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-57326000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-96532000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-97507000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-80483000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-144234000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-160609000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-100678000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-287245000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-86653000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-92440000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-89040000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-76608000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-59455000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-28954000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-32213000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-34113000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>20548000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-27366000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-44474000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:26">
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B11">
+        <v>119000.0</v>
+      </c>
+      <c r="C11">
         <v>509000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>1134000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>1332000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>959000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>78000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>494000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>405000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>441000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-114000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>632000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>579000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-16000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>188000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-335000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>185000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>320000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-4065000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>58000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-9117000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-5127182.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-2804000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-1949000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>5578000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-5583000.0</v>
       </c>
-      <c r="Z11"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:26">
+      <c r="AA11"/>
+    </row>
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B12">
+        <v>32950000.0</v>
+      </c>
+      <c r="C12">
         <v>25307000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>24996000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>23510000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>22084000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>19880000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>18089000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>16041000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>16667000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>14555000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>14220000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>11258000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>7658000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>8119000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>7515000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>3009000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>405000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>77000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>16000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>782000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>4164000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>4557000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>4862000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>5614000.0</v>
       </c>
-      <c r="Y12"/>
       <c r="Z12"/>
-    </row>
-    <row r="13" spans="1:26">
+      <c r="AA12"/>
+    </row>
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B13">
+        <v>566000.0</v>
+      </c>
+      <c r="C13">
         <v>242000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>24591000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>631000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>836000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>1148000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>922000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>907000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>285000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>56000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>31000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>404000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>1865000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>3821000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>2058000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>1130000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>405000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>77000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>28000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>7000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>6000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>4462430.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>75160.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>26360.0</v>
       </c>
-      <c r="Y13"/>
       <c r="Z13"/>
-    </row>
-    <row r="14" spans="1:26">
+      <c r="AA13"/>
+    </row>
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B14">
         <v>0.0</v>
       </c>
       <c r="C14">
         <v>0.0</v>
       </c>
       <c r="D14">
         <v>0.0</v>
       </c>
       <c r="E14">
         <v>0.0</v>
       </c>
       <c r="F14">
         <v>0.0</v>
       </c>
       <c r="G14">
         <v>0.0</v>
       </c>
       <c r="H14">
         <v>0.0</v>
       </c>
       <c r="I14">
         <v>0.0</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14">
         <v>0.0</v>
       </c>
       <c r="N14">
         <v>0.0</v>
       </c>
       <c r="O14">
         <v>0.0</v>
       </c>
       <c r="P14">
         <v>0.0</v>
       </c>
       <c r="Q14">
         <v>0.0</v>
       </c>
       <c r="R14">
+        <v>0.0</v>
+      </c>
+      <c r="S14">
         <v>-387000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>654000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>-970000.0</v>
       </c>
-      <c r="U14"/>
-      <c r="V14">
+      <c r="V14"/>
+      <c r="W14">
         <v>2804000.0</v>
       </c>
-      <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
-    </row>
-    <row r="15" spans="1:26">
+      <c r="AA14"/>
+    </row>
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B15">
+        <v>-107249000.0</v>
+      </c>
+      <c r="C15">
         <v>-82958000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-28875000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-83730000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-82299000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-99313000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-87538000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-57731000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-96973000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-97393000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-81115000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-144813000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-160593000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-100866000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-286910000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-86838000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-92760000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-88653000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-69398000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-58485000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-26156000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-29409000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-27349000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>20548000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-21783000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-44474000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:26">
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>-28875000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-83730000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-82299000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-99313000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-87538000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-57731000.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>-144813000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-160593000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-100866000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-224910000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-86838000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-92760000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-88653000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>87617876.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-58485000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-6726593.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-32213000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-1512900.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>18909000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-27366000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-44474000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:26">
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B17">
+        <v>-107249000.0</v>
+      </c>
+      <c r="C17">
         <v>-82958000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-28875000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-83730000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-82299000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-99313000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-87538000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-57731000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-96973000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-97393000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-81115000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-144813000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-160593000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-100866000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-238910000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-86838000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-92760000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-89040000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>88587876.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-59455000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-6726593.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-8167283.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-34113000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>20548000.0</v>
       </c>
-      <c r="Y17"/>
       <c r="Z17"/>
-    </row>
-    <row r="18" spans="1:26">
+      <c r="AA17"/>
+    </row>
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B18">
+        <v>-32384000.0</v>
+      </c>
+      <c r="C18">
         <v>-25065000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-24591000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-22879000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-21248000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-18732000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-17167000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-15134000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-16382000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-14499000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-14189000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-10854000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-5793000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-4298000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-5457000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>1130000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>405000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>77000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>12000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-775000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-4158000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-4545000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-4815000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-5578000.0</v>
       </c>
-      <c r="Y18"/>
       <c r="Z18"/>
-    </row>
-    <row r="19" spans="1:26">
+      <c r="AA18"/>
+    </row>
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>36000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>4091000.0</v>
       </c>
-      <c r="O19"/>
-      <c r="P19">
+      <c r="P19"/>
+      <c r="Q19">
         <v>3009000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>1684000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>3708000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>16393505.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>9899000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-6258071.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-4462434.0</v>
       </c>
-      <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
-    </row>
-    <row r="20" spans="1:26">
+      <c r="AA19"/>
+    </row>
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
+      <c r="M20"/>
+      <c r="N20">
         <v>70000000.0</v>
       </c>
-      <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
-      <c r="U20">
+      <c r="U20"/>
+      <c r="V20">
         <v>468522.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>3704849.0</v>
       </c>
-      <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-    </row>
-    <row r="21" spans="1:26">
+      <c r="AA20"/>
+    </row>
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B21">
+        <v>-74581000.0</v>
+      </c>
+      <c r="C21">
         <v>-59253000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-50583000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-61337000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-59600000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-80766000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-55085000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-41931000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-79054000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-82585000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-64915000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-129005000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-152987000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-96650000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-283503000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-90978000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-94124000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-92718000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-82242000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-68572000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-24796000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-27668000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-29298000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>26126000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-21314000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-38480000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:26">
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
-    </row>
-    <row r="23" spans="1:26">
+      <c r="AA22"/>
+    </row>
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B23">
+        <v>256580000.0</v>
+      </c>
+      <c r="C23">
         <v>228175000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>234425000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>246823000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>249237000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>258296000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>259900000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>235834000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>275339000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>279686000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>311295000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>449068000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>488049000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>448462000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>691760000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>511334000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>519636000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>418353000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>427286000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>370550000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>310376000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>289325000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>239071000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>168655000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>155645000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>194576000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
-    </row>
-    <row r="25" spans="1:26">
+      <c r="AA24"/>
+    </row>
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B25">
+        <v>12120000.0</v>
+      </c>
+      <c r="C25">
         <v>11714000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>13545000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>13926000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>13490000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>20210000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>13074000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>12484000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>15593000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>15395000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>13506000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>15459000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>15123000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>14445000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>19074000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>16500000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>16134000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>14228000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>13246000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>13639000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>13482000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>13831000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>14339000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>14722000.0</v>
       </c>
-      <c r="Y25"/>
       <c r="Z25"/>
-    </row>
-    <row r="26" spans="1:26">
+      <c r="AA25"/>
+    </row>
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B26">
+        <v>8842000.0</v>
+      </c>
+      <c r="C26">
         <v>8739000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>8710000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>10170000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>9358000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>10524000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>9486000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>9594000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>10529000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>11081000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>11608000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>19962000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>14430000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>15873000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>14804000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>16639000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>14606000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>11191000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>9761000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>8769000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>8025000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>7024000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>5665000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>6044000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>6449000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>4852000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:26">
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B27">
+        <v>26747000.0</v>
+      </c>
+      <c r="C27">
         <v>22183000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>20013000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>22084000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>24385000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>22161000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>21371000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>20029000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>21480000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>21437000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>17328000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>22548000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>23149000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>25803000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>29349000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>30830000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>33688000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>23243000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>24225000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>22157000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>17895000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>15794000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>16231000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>13655000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>11587000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>13651000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:26">
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B28">
+        <v>31666000.0</v>
+      </c>
+      <c r="C28">
         <v>26837000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>26269000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>31982000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>30232000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>56817000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>38350000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>27058000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>35949000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>36237000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>23539000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>42853000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>40065000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>39416000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>53331000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>44323000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>46973000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>38904000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>36887000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>42490000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>15786000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>18168000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>26145000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>14542000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>859000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>12821000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B29">
+        <v>-119000.0</v>
+      </c>
+      <c r="C29">
         <v>509000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1134000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1332000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>959000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>78000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>494000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>405000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>441000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-114000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>632000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>579000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-16000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>188000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-335000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>185000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>320000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>0.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>58000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="U29">
         <v>0.0</v>
       </c>
       <c r="V29">
         <v>0.0</v>
       </c>
-      <c r="W29"/>
+      <c r="W29">
+        <v>0.0</v>
+      </c>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
-    </row>
-    <row r="30" spans="1:26">
+      <c r="AA29"/>
+    </row>
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B30">
+        <v>96266000.0</v>
+      </c>
+      <c r="C30">
         <v>57280000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>39950000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>73945000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>75282000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>79662000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>70560000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>68975000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>68056000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>81426000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>46864000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>149181000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>145023000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>80226000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>277059000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>108292000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>94604000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>71367000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>69598000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>73416000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>41706000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>54817000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>36588000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-2683000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>36287000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>53218000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:26">
+    <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B31">
+        <v>-32758000.0</v>
+      </c>
+      <c r="C31">
         <v>-23196000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>22842000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-21061000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-21740000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-18469000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-31959000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-15395000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-17478000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-14922000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-15568000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-15229000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-7622000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-4028000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-3742000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>4325000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>1684000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>3678000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>5634000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>9117000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-4158000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-4545000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-4815000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-5578000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-6052000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-5994000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:26">
+    <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B32">
+        <v>181999000.0</v>
+      </c>
+      <c r="C32">
         <v>168922000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>183842000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>185486000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>189637000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>177530000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>204815000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>193903000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>196285000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>197101000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>246380000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>320063000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>335062000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>351812000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>408257000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>420356000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>425512000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>325635000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>345044000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>301978000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>285580000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>261657000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>209773000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>194781000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>134331000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>156096000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I30"/>
@@ -9231,2889 +9400,2934 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B2">
         <v>246468000.0</v>
       </c>
       <c r="C2">
         <v>292825000.0</v>
       </c>
       <c r="D2">
         <v>620153000.0</v>
       </c>
       <c r="E2">
         <v>786722000.0</v>
       </c>
       <c r="F2">
-        <v>324876000.0</v>
+        <v>312799000.0</v>
       </c>
       <c r="G2">
         <v>96440000.0</v>
       </c>
       <c r="H2">
         <v>75252000.0</v>
       </c>
       <c r="I2">
         <v>133346000.0</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B3">
-        <v>93629000</v>
+        <v>116858000</v>
       </c>
       <c r="C3">
         <v>140240000</v>
       </c>
       <c r="D3">
-        <v>36665000</v>
+        <v>40905000</v>
       </c>
       <c r="E3">
         <v>151357000</v>
       </c>
       <c r="F3">
         <v>60082000</v>
       </c>
       <c r="G3">
         <v>15524000</v>
       </c>
       <c r="H3">
         <v>8069000</v>
       </c>
       <c r="I3">
         <v>8036000</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4">
         <v>461846000.0</v>
       </c>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5">
         <v>231300000.0</v>
       </c>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B6">
         <v>-81965000.0</v>
       </c>
       <c r="C6">
         <v>-46357000.0</v>
       </c>
       <c r="D6">
         <v>-327328000.0</v>
       </c>
       <c r="E6">
         <v>-166569000.0</v>
       </c>
       <c r="F6">
-        <v>461846000.0</v>
+        <v>471775000.0</v>
       </c>
       <c r="G6">
         <v>228436000.0</v>
       </c>
       <c r="H6">
         <v>21188000.0</v>
       </c>
       <c r="I6">
         <v>-58094000.0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B7">
         <v>-5297000.0</v>
       </c>
       <c r="C7">
         <v>84006000.0</v>
       </c>
       <c r="D7">
-        <v>-396290000.0</v>
+        <v>-397029000.0</v>
       </c>
       <c r="E7">
         <v>-6636000.0</v>
       </c>
       <c r="F7">
         <v>231539000.0</v>
       </c>
       <c r="G7">
         <v>224447000.0</v>
       </c>
       <c r="H7">
         <v>38288000.0</v>
       </c>
       <c r="I7">
         <v>12874000.0</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8">
         <v>-21779000.0</v>
       </c>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B9">
         <v>2219000.0</v>
       </c>
       <c r="C9">
         <v>7143000.0</v>
       </c>
       <c r="D9">
         <v>26898000.0</v>
       </c>
       <c r="E9">
-        <v>-23946000.0</v>
+        <v>-21409000.0</v>
       </c>
       <c r="F9">
-        <v>-21923000.0</v>
+        <v>-21779000.0</v>
       </c>
       <c r="G9">
         <v>21474000.0</v>
       </c>
       <c r="H9">
-        <v>1412000.0</v>
+        <v>-3530000.0</v>
       </c>
       <c r="I9">
         <v>6432000.0</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B10">
         <v>-3173000.0</v>
       </c>
       <c r="C10">
-        <v>4534000.0</v>
+        <v>2861000.0</v>
       </c>
       <c r="D10">
-        <v>15696000.0</v>
+        <v>4686000.0</v>
       </c>
       <c r="E10">
         <v>-51163000.0</v>
       </c>
       <c r="F10">
         <v>-3418000.0</v>
       </c>
       <c r="G10">
         <v>-636000.0</v>
       </c>
       <c r="H10">
         <v>-70000.0</v>
       </c>
       <c r="I10">
         <v>-70000.0</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>93611000.0</v>
       </c>
       <c r="F11">
         <v>25436000.0</v>
       </c>
       <c r="G11">
         <v>188741000.0</v>
       </c>
       <c r="H11">
         <v>36862000.0</v>
       </c>
       <c r="I11">
         <v>27171000.0</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>216405000.0</v>
       </c>
       <c r="F12">
         <v>37365000.0</v>
       </c>
       <c r="G12">
         <v>10461000.0</v>
       </c>
       <c r="H12">
         <v>-8188000.0</v>
       </c>
       <c r="I12">
         <v>2829000.0</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-25138000.0</v>
       </c>
       <c r="F13">
         <v>-35063000.0</v>
       </c>
       <c r="G13">
         <v>21836000.0</v>
       </c>
       <c r="H13">
         <v>84000.0</v>
       </c>
       <c r="I13">
         <v>6442000.0</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B14">
         <v>61171000.0</v>
       </c>
       <c r="C14">
         <v>56546000.0</v>
       </c>
       <c r="D14">
         <v>58533000.0</v>
       </c>
       <c r="E14">
         <v>65936000.0</v>
       </c>
       <c r="F14">
         <v>54198000.0</v>
       </c>
       <c r="G14">
         <v>58529000.0</v>
       </c>
       <c r="H14">
         <v>39352000.0</v>
       </c>
       <c r="I14">
         <v>33226000.0</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15">
         <v>310322000.0</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B16">
         <v>164503000.0</v>
       </c>
       <c r="C16">
         <v>246468000.0</v>
       </c>
       <c r="D16">
         <v>292825000.0</v>
       </c>
       <c r="E16">
         <v>620153000.0</v>
       </c>
       <c r="F16">
-        <v>786722000.0</v>
+        <v>784574000.0</v>
       </c>
       <c r="G16">
         <v>324876000.0</v>
       </c>
       <c r="H16">
         <v>96440000.0</v>
       </c>
       <c r="I16">
         <v>75252000.0</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B18">
-        <v>-259924000.0</v>
+        <v>-283153000.0</v>
       </c>
       <c r="C18">
         <v>-218128000.0</v>
       </c>
       <c r="D18">
-        <v>-701950000.0</v>
+        <v>-706190000.0</v>
       </c>
       <c r="E18">
         <v>-382046000.0</v>
       </c>
       <c r="F18">
         <v>66408000.0</v>
       </c>
       <c r="G18">
         <v>194120000.0</v>
       </c>
       <c r="H18">
         <v>-32948000.0</v>
       </c>
       <c r="I18">
         <v>-11338000.0</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-46681000.0</v>
       </c>
       <c r="D19">
         <v>33102000.0</v>
       </c>
       <c r="E19">
         <v>-175242000.0</v>
       </c>
       <c r="F19">
         <v>-38670000.0</v>
       </c>
       <c r="G19">
         <v>81580000.0</v>
       </c>
       <c r="H19">
         <v>9504000.0</v>
       </c>
       <c r="I19">
         <v>-9426000.0</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B20">
         <v>47517000.0</v>
       </c>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B21">
         <v>-144245000.0</v>
       </c>
       <c r="C21">
         <v>80741000.0</v>
       </c>
       <c r="D21">
         <v>322677000.0</v>
       </c>
       <c r="E21">
         <v>259200000.0</v>
       </c>
       <c r="F21">
         <v>-213979000.0</v>
       </c>
       <c r="G21">
         <v>-62695000.0</v>
       </c>
       <c r="H21">
         <v>-37706000.0</v>
       </c>
       <c r="I21">
         <v>-33139000.0</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B22">
         <v>-294217000.0</v>
       </c>
       <c r="C22">
         <v>-339635000.0</v>
       </c>
       <c r="D22">
         <v>-487387000.0</v>
       </c>
       <c r="E22">
-        <v>-507547000.0</v>
+        <v>-555547000.0</v>
       </c>
       <c r="F22">
         <v>-197230000.0</v>
       </c>
       <c r="G22">
         <v>-85405000.0</v>
       </c>
       <c r="H22">
         <v>-106873000.0</v>
       </c>
       <c r="I22">
         <v>-83237000.0</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B23">
         <v>-152000.0</v>
       </c>
       <c r="C23">
         <v>-1594000.0</v>
       </c>
       <c r="D23">
-        <v>-21692000.0</v>
+        <v>-21695000.0</v>
       </c>
       <c r="E23">
         <v>-6727000.0</v>
       </c>
       <c r="F23">
-        <v>586000000.0</v>
+        <v>585898000.0</v>
       </c>
       <c r="G23">
         <v>81580000.0</v>
       </c>
       <c r="H23">
-        <v>125089000.0</v>
+        <v>125167000.0</v>
       </c>
       <c r="I23">
         <v>-90999.0</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B24">
-        <v>-6519000.0</v>
+        <v>265068000.0</v>
       </c>
       <c r="C24">
-        <v>76130000.0</v>
+        <v>70644000.0</v>
       </c>
       <c r="D24">
-        <v>64335000.0</v>
+        <v>52078000.0</v>
       </c>
       <c r="E24">
-        <v>51208000.0</v>
+        <v>23515000.0</v>
       </c>
       <c r="F24">
-        <v>13568000.0</v>
+        <v>389000.0</v>
       </c>
       <c r="G24">
         <v>-8415000.0</v>
       </c>
       <c r="H24">
-        <v>-14422000.0</v>
+        <v>-18345000.0</v>
       </c>
       <c r="I24">
         <v>-13526000.0</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B25">
         <v>26618000.0</v>
       </c>
       <c r="C25">
         <v>75218000.0</v>
       </c>
       <c r="D25">
-        <v>134226000.0</v>
+        <v>134965000.0</v>
       </c>
       <c r="E25">
-        <v>128579000.0</v>
+        <v>176579000.0</v>
       </c>
       <c r="F25">
-        <v>618000.0</v>
+        <v>-11690000.0</v>
       </c>
       <c r="G25">
         <v>8731000.0</v>
       </c>
       <c r="H25">
-        <v>1943000.0</v>
+        <v>2472000.0</v>
       </c>
       <c r="I25">
         <v>31546000.0</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B26">
         <v>-1633000.0</v>
       </c>
       <c r="C26">
         <v>-485000.0</v>
       </c>
       <c r="D26">
-        <v>-31000.0</v>
+        <v>-28000.0</v>
       </c>
       <c r="E26">
         <v>-7687000.0</v>
       </c>
       <c r="F26">
         <v>2107000.0</v>
       </c>
       <c r="G26">
         <v>241746320.0</v>
       </c>
       <c r="H26"/>
       <c r="I26"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B27">
         <v>45430000.0</v>
       </c>
       <c r="C27">
         <v>45977000.0</v>
       </c>
       <c r="D27">
         <v>25633000.0</v>
       </c>
       <c r="E27">
         <v>88979000.0</v>
       </c>
       <c r="F27">
         <v>49673000.0</v>
       </c>
       <c r="G27">
         <v>3342000.0</v>
       </c>
       <c r="H27">
         <v>1882000.0</v>
       </c>
       <c r="I27">
         <v>2289000.0</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B28">
         <v>-98513000.0</v>
       </c>
       <c r="C28">
         <v>78662000.0</v>
       </c>
       <c r="D28">
         <v>300954000.0</v>
       </c>
       <c r="E28">
         <v>244786000.0</v>
       </c>
       <c r="F28">
         <v>374026000.0</v>
       </c>
       <c r="G28">
         <v>-62788000.0</v>
       </c>
       <c r="H28">
         <v>87383000.0</v>
       </c>
       <c r="I28">
         <v>-33230000.0</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B29">
         <v>-166295000.0</v>
       </c>
       <c r="C29">
         <v>-77888000.0</v>
       </c>
       <c r="D29">
         <v>-665285000.0</v>
       </c>
       <c r="E29">
         <v>-230689000.0</v>
       </c>
       <c r="F29">
         <v>126490000.0</v>
       </c>
       <c r="G29">
         <v>209644000.0</v>
       </c>
       <c r="H29">
         <v>-24879000.0</v>
       </c>
       <c r="I29">
         <v>-3302000.0</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B30">
         <v>180368000.0</v>
       </c>
       <c r="C30">
         <v>-46681000.0</v>
       </c>
       <c r="D30">
         <v>40870000.0</v>
       </c>
       <c r="E30">
         <v>-175242000.0</v>
       </c>
       <c r="F30">
         <v>-38670000.0</v>
       </c>
       <c r="G30">
         <v>81580000.0</v>
       </c>
       <c r="H30">
         <v>-41316000.0</v>
       </c>
       <c r="I30">
         <v>-21562000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z30"/>
+  <dimension ref="A1:AA30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>70</v>
       </c>
       <c r="C1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="E1" t="s">
         <v>72</v>
       </c>
       <c r="F1" t="s">
         <v>73</v>
       </c>
       <c r="G1" t="s">
+        <v>74</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="I1" t="s">
         <v>75</v>
       </c>
       <c r="J1" t="s">
         <v>76</v>
       </c>
       <c r="K1" t="s">
+        <v>77</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="M1" t="s">
         <v>78</v>
       </c>
       <c r="N1" t="s">
         <v>79</v>
       </c>
       <c r="O1" t="s">
+        <v>80</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="Q1" t="s">
         <v>81</v>
       </c>
       <c r="R1" t="s">
         <v>82</v>
       </c>
       <c r="S1" t="s">
+        <v>83</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="U1" t="s">
         <v>84</v>
       </c>
       <c r="V1" t="s">
         <v>85</v>
       </c>
       <c r="W1" t="s">
+        <v>86</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Y1" t="s">
         <v>87</v>
       </c>
       <c r="Z1" t="s">
         <v>88</v>
       </c>
-    </row>
-    <row r="2" spans="1:26">
+      <c r="AA1" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B2">
+        <v>88731000.0</v>
+      </c>
+      <c r="C2">
         <v>164503000.0</v>
       </c>
-      <c r="C2">
-[...1 lines deleted...]
-      </c>
       <c r="D2">
+        <v>155778000.0</v>
+      </c>
+      <c r="E2">
         <v>141242000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>207063000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>246468000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>148834000.0</v>
       </c>
-      <c r="H2">
-[...1 lines deleted...]
-      </c>
       <c r="I2">
-        <v>180857000.0</v>
+        <v>175391000.0</v>
       </c>
       <c r="J2">
+        <v>213290000.0</v>
+      </c>
+      <c r="K2">
         <v>292825000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>274162000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>188349000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>399798000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>620153000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>311914000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>454416000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>539847000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>786722000.0</v>
       </c>
-      <c r="S2">
-[...1 lines deleted...]
-      </c>
       <c r="T2">
-        <v>28672.0</v>
+        <v>537430000.0</v>
       </c>
       <c r="U2">
+        <v>172723000.0</v>
+      </c>
+      <c r="V2">
         <v>230289000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>324876000.0</v>
       </c>
-      <c r="W2">
-[...1 lines deleted...]
-      </c>
       <c r="X2">
+        <v>134839000.0</v>
+      </c>
+      <c r="Y2">
         <v>159463000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>133914000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>96440000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:26">
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B3">
-        <v>62361000</v>
+        <v>50919000</v>
       </c>
       <c r="C3">
-        <v>41766877</v>
+        <v>64296000</v>
       </c>
       <c r="D3">
+        <v>53974000</v>
+      </c>
+      <c r="E3">
         <v>26526000</v>
       </c>
-      <c r="E3">
-[...1 lines deleted...]
-      </c>
       <c r="F3">
+        <v>14516000</v>
+      </c>
+      <c r="G3">
         <v>21842000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>111759000</v>
       </c>
-      <c r="H3">
-[...1 lines deleted...]
-      </c>
       <c r="I3">
-        <v>9814248</v>
+        <v>5083000</v>
       </c>
       <c r="J3">
+        <v>7565000</v>
+      </c>
+      <c r="K3">
         <v>9893000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>10241000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>4578000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>9254000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>16832000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>12892000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>5326000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>10175000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>122964000</v>
       </c>
-      <c r="S3">
-[...1 lines deleted...]
-      </c>
       <c r="T3">
-        <v>16104691</v>
+        <v>43810000</v>
       </c>
       <c r="U3">
+        <v>5760000</v>
+      </c>
+      <c r="V3">
         <v>5587000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>4925000</v>
       </c>
-      <c r="W3">
-[...1 lines deleted...]
-      </c>
       <c r="X3">
+        <v>5502000</v>
+      </c>
+      <c r="Y3">
         <v>1704000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>767000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>2407000</v>
       </c>
     </row>
-    <row r="4" spans="1:26">
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>-210995000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-220269000.0</v>
       </c>
-      <c r="O4"/>
-      <c r="P4">
+      <c r="P4"/>
+      <c r="Q4">
         <v>-139452000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-81086000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-246875000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>249292000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>213245253.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-33720.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-657533.0</v>
       </c>
-      <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-    </row>
-    <row r="5" spans="1:26">
+      <c r="AA4"/>
+    </row>
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>-169500000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-111785000.0</v>
       </c>
-      <c r="O5"/>
-      <c r="P5">
+      <c r="P5"/>
+      <c r="Q5">
         <v>-73490000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>63908000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-65002000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>314033000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-83077162.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>196567.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>147595.0</v>
       </c>
-      <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
-    </row>
-    <row r="6" spans="1:26">
+      <c r="AA5"/>
+    </row>
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B6">
+        <v>31344000.0</v>
+      </c>
+      <c r="C6">
         <v>-75772000.0</v>
       </c>
-      <c r="C6">
-[...1 lines deleted...]
-      </c>
       <c r="D6">
+        <v>8725000.0</v>
+      </c>
+      <c r="E6">
         <v>14536000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-65821000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-39405000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>97634000.0</v>
       </c>
-      <c r="H6">
-[...1 lines deleted...]
-      </c>
       <c r="I6">
-        <v>-39364000.0</v>
+        <v>-26557000.0</v>
       </c>
       <c r="J6">
+        <v>-37899000.0</v>
+      </c>
+      <c r="K6">
         <v>-79535000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>18663000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>85813000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-211449000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-220355000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>308239000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-142502000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-85431000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-246875000.0</v>
       </c>
-      <c r="S6">
-[...1 lines deleted...]
-      </c>
       <c r="T6">
-        <v>535224328.0</v>
+        <v>249292000.0</v>
       </c>
       <c r="U6">
+        <v>364707000.0</v>
+      </c>
+      <c r="V6">
         <v>-57566000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-94587000.0</v>
       </c>
-      <c r="W6">
-[...1 lines deleted...]
-      </c>
       <c r="X6">
+        <v>190037000.0</v>
+      </c>
+      <c r="Y6">
         <v>-24624000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>25549000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>37474000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:26">
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B7">
+        <v>-54591000.0</v>
+      </c>
+      <c r="C7">
         <v>-65022000.0</v>
       </c>
-      <c r="C7">
-[...1 lines deleted...]
-      </c>
       <c r="D7">
+        <v>12941000.0</v>
+      </c>
+      <c r="E7">
         <v>4732000.0</v>
       </c>
-      <c r="E7">
-[...1 lines deleted...]
-      </c>
       <c r="F7">
+        <v>-12853000.0</v>
+      </c>
+      <c r="G7">
         <v>-10117000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>54266000.0</v>
       </c>
-      <c r="H7">
-[...1 lines deleted...]
-      </c>
       <c r="I7">
-        <v>26465595.0</v>
+        <v>13851000.0</v>
       </c>
       <c r="J7">
+        <v>26540000.0</v>
+      </c>
+      <c r="K7">
         <v>-10651000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>46856000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-175945000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-139824000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-127377000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>113065000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-95823000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>39094000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-62972000.0</v>
       </c>
-      <c r="S7">
-[...1 lines deleted...]
-      </c>
       <c r="T7">
-        <v>-97555583.0</v>
+        <v>326842000.0</v>
       </c>
       <c r="U7">
+        <v>-6368000.0</v>
+      </c>
+      <c r="V7">
         <v>-20574000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-68361000.0</v>
       </c>
-      <c r="W7">
-[...1 lines deleted...]
-      </c>
       <c r="X7">
+        <v>216061000.0</v>
+      </c>
+      <c r="Y7">
         <v>-275000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>17871000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>7602000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:26">
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>23580000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>4118000.0</v>
       </c>
-      <c r="O8"/>
-      <c r="P8">
+      <c r="P8"/>
+      <c r="Q8">
         <v>-10889000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-23679000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>2235000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-10799000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-10980000.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-    </row>
-    <row r="9" spans="1:26">
+      <c r="AA8"/>
+    </row>
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B9">
+        <v>4509000.0</v>
+      </c>
+      <c r="C9">
         <v>-8571000.0</v>
       </c>
-      <c r="C9">
-[...1 lines deleted...]
-      </c>
       <c r="D9">
+        <v>7700000.0</v>
+      </c>
+      <c r="E9">
         <v>-516000.0</v>
       </c>
-      <c r="E9">
-[...1 lines deleted...]
-      </c>
       <c r="F9">
-        <v>-11918000.0</v>
+        <v>3516000.0</v>
       </c>
       <c r="G9">
+        <v>-8481000.0</v>
+      </c>
+      <c r="H9">
         <v>2276000.0</v>
       </c>
-      <c r="H9">
-[...1 lines deleted...]
-      </c>
       <c r="I9">
-        <v>7446966.0</v>
+        <v>3365000.0</v>
       </c>
       <c r="J9">
+        <v>5341000.0</v>
+      </c>
+      <c r="K9">
         <v>-3839000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>4385000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-5185000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>23580000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>4118000.0</v>
       </c>
-      <c r="O9">
-[...1 lines deleted...]
-      </c>
       <c r="P9">
+        <v>10924000.0</v>
+      </c>
+      <c r="Q9">
         <v>-14080000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-20482000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>3088000.0</v>
       </c>
-      <c r="S9">
-[...1 lines deleted...]
-      </c>
       <c r="T9">
+        <v>-10799000.0</v>
+      </c>
+      <c r="U9">
         <v>-7428000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-2838000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-714000.0</v>
       </c>
-      <c r="W9">
-[...1 lines deleted...]
-      </c>
       <c r="X9">
+        <v>-9090000.0</v>
+      </c>
+      <c r="Y9">
         <v>889000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>7362000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>19945000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:26">
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B10">
+        <v>4651000.0</v>
+      </c>
+      <c r="C10">
         <v>4984000.0</v>
       </c>
-      <c r="C10">
-[...1 lines deleted...]
-      </c>
       <c r="D10">
+        <v>-2443000.0</v>
+      </c>
+      <c r="E10">
         <v>127000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-857000.0</v>
       </c>
-      <c r="F10"/>
-      <c r="G10">
+      <c r="G10"/>
+      <c r="H10">
         <v>3081000.0</v>
       </c>
-      <c r="H10">
-[...1 lines deleted...]
-      </c>
       <c r="I10">
-        <v>2777826.0</v>
+        <v>-1182000.0</v>
       </c>
       <c r="J10">
+        <v>2798000.0</v>
+      </c>
+      <c r="K10">
         <v>1510000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>10236000.0</v>
       </c>
-      <c r="L10">
-[...1 lines deleted...]
-      </c>
       <c r="M10">
+        <v>1445000.0</v>
+      </c>
+      <c r="N10">
         <v>9074000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-5445000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-9388000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-8557000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-32941000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-277000.0</v>
       </c>
-      <c r="S10">
-[...1 lines deleted...]
-      </c>
       <c r="T10">
+        <v>-669000.0</v>
+      </c>
+      <c r="U10">
         <v>-635000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-867000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-1247000.0</v>
       </c>
-      <c r="W10">
-[...1 lines deleted...]
-      </c>
       <c r="X10">
+        <v>-899000.0</v>
+      </c>
+      <c r="Y10">
         <v>-332000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-352000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>947000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:26">
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>-154934000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-9864000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-9387000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>99149000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-5654000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>1342000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>72000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>24277000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-1680977.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>85559.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-52040000.0</v>
       </c>
-      <c r="W11"/>
-      <c r="X11">
+      <c r="X11"/>
+      <c r="Y11">
         <v>-22117000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>31053000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-25748000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:26">
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>54209000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>75897000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>10401000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>163657000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>17994000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>18573000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>16568000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>15426000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>11170516.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>6260747.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1689000.0</v>
       </c>
-      <c r="W12"/>
-      <c r="X12">
+      <c r="X12"/>
+      <c r="Y12">
         <v>-2465000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>882000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>491000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:26">
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>-17657000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-33858000.0</v>
       </c>
       <c r="N13">
         <v>-33858000.0</v>
       </c>
       <c r="O13">
+        <v>-33858000.0</v>
+      </c>
+      <c r="P13">
         <v>15776000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>9088000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-7026000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-42976000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-9166000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-15337000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>9878000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-20438000.0</v>
       </c>
-      <c r="W13"/>
-      <c r="X13">
+      <c r="X13"/>
+      <c r="Y13">
         <v>-832000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>10861000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-13290000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:26">
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B14">
+        <v>12120000.0</v>
+      </c>
+      <c r="C14">
         <v>11714000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>13545000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>13926000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>13490000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>20210000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>13074000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>12484000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>15593000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>15395000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>13506000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>15459000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>15123000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>14445000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>19074000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>16500000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>16134000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>14228000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>13246000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>13639000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>13482000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>13831000.0</v>
       </c>
-      <c r="W14">
-[...1 lines deleted...]
-      </c>
       <c r="X14">
+        <v>14339000.0</v>
+      </c>
+      <c r="Y14">
         <v>13623000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>14173000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>13194000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:26">
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
-    </row>
-    <row r="16" spans="1:26">
+      <c r="AA15"/>
+    </row>
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B16">
+        <v>120075000.0</v>
+      </c>
+      <c r="C16">
         <v>88731000.0</v>
       </c>
-      <c r="C16">
-[...1 lines deleted...]
-      </c>
       <c r="D16">
+        <v>164503000.0</v>
+      </c>
+      <c r="E16">
         <v>155778000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>141242000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>207063000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>246468000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>148834000.0</v>
       </c>
-      <c r="I16">
-[...1 lines deleted...]
-      </c>
       <c r="J16">
+        <v>175391000.0</v>
+      </c>
+      <c r="K16">
         <v>213290000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>292825000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>274162000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>188349000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>399798000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>620153000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>311914000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>454416000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>539847000.0</v>
       </c>
-      <c r="S16">
-[...1 lines deleted...]
-      </c>
       <c r="T16">
-        <v>535253000.0</v>
+        <v>786722000.0</v>
       </c>
       <c r="U16">
+        <v>537430000.0</v>
+      </c>
+      <c r="V16">
         <v>172723000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>230289000.0</v>
       </c>
-      <c r="W16">
-[...1 lines deleted...]
-      </c>
       <c r="X16">
+        <v>324876000.0</v>
+      </c>
+      <c r="Y16">
         <v>134839000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>159463000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>133914000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:26">
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-    </row>
-    <row r="18" spans="1:26">
+      <c r="AA17"/>
+    </row>
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B18">
-        <v>-161992000.0</v>
+        <v>-142551000.0</v>
       </c>
       <c r="C18">
-        <v>-58431450.0</v>
+        <v>-163927000.0</v>
       </c>
       <c r="D18">
+        <v>-72343000.0</v>
+      </c>
+      <c r="E18">
         <v>-63648000.0</v>
       </c>
-      <c r="E18">
-[...1 lines deleted...]
-      </c>
       <c r="F18">
+        <v>-77396000.0</v>
+      </c>
+      <c r="G18">
         <v>-69766000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-73833000.0</v>
       </c>
-      <c r="H18">
-[...1 lines deleted...]
-      </c>
       <c r="I18">
-        <v>-36331304.0</v>
+        <v>-21941000.0</v>
       </c>
       <c r="J18">
+        <v>-32727000.0</v>
+      </c>
+      <c r="K18">
         <v>-83687000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-14032000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-254402000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-218442000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-219314000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>44760000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-153492000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-29134000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-244180000.0</v>
       </c>
-      <c r="S18">
-[...1 lines deleted...]
-      </c>
       <c r="T18">
-        <v>-166012210.0</v>
+        <v>235096000.0</v>
       </c>
       <c r="U18">
+        <v>-39265000.0</v>
+      </c>
+      <c r="V18">
         <v>-39778000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-89645000.0</v>
       </c>
-      <c r="W18">
-[...1 lines deleted...]
-      </c>
       <c r="X18">
+        <v>198741000.0</v>
+      </c>
+      <c r="Y18">
         <v>13060000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>37357000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-49894000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:26">
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>23470000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>3801000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>16113000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-72739000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>1965000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>4490000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>19603000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>4251000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>37530000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>10124000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-11035000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-3517000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>9372000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-61545000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-119552000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-30242000.0</v>
       </c>
-      <c r="T19"/>
       <c r="U19"/>
-      <c r="V19">
+      <c r="V19"/>
+      <c r="W19">
         <v>2919000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-5502000.0</v>
       </c>
-      <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
-    </row>
-    <row r="20" spans="1:26">
+      <c r="AA19"/>
+    </row>
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B20"/>
-      <c r="C20">
+      <c r="C20"/>
+      <c r="D20">
         <v>-80000.0</v>
       </c>
-      <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-    </row>
-    <row r="21" spans="1:26">
+      <c r="AA20"/>
+    </row>
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B21">
+        <v>152577000.0</v>
+      </c>
+      <c r="C21">
         <v>63658000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-109154000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-17744000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-8772000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-8575000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>133216000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-11483000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>321484000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-11928000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-6752000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>259200000.0</v>
       </c>
       <c r="P21">
         <v>259200000.0</v>
       </c>
-      <c r="Q21"/>
+      <c r="Q21">
+        <v>259200000.0</v>
+      </c>
       <c r="R21"/>
-      <c r="S21">
+      <c r="S21"/>
+      <c r="T21">
         <v>-147000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-214082000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>150000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-12445000.0</v>
       </c>
-      <c r="W21"/>
-      <c r="X21">
+      <c r="X21"/>
+      <c r="Y21">
         <v>-34525000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-10245000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-9247000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:26">
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B22">
+        <v>-107249000.0</v>
+      </c>
+      <c r="C22">
         <v>-82958000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-28875000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-83730000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-82299000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-99313000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-87538000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-57731000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-96973000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-97393000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-81115000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-144813000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-160593000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-100866000.0</v>
       </c>
-      <c r="O22">
-[...1 lines deleted...]
-      </c>
       <c r="P22">
+        <v>-286910000.0</v>
+      </c>
+      <c r="Q22">
         <v>-86837000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-92760000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-89040000.0</v>
       </c>
-      <c r="S22">
-[...1 lines deleted...]
-      </c>
       <c r="T22">
-        <v>-58485000.0</v>
+        <v>-76608000.0</v>
       </c>
       <c r="U22">
+        <v>-59455000.0</v>
+      </c>
+      <c r="V22">
         <v>-28954000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-32213000.0</v>
       </c>
-      <c r="W22">
-[...1 lines deleted...]
-      </c>
       <c r="X22">
+        <v>-34113000.0</v>
+      </c>
+      <c r="Y22">
         <v>18909000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-21783000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-44474000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:26">
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B23">
+        <v>-2189000.0</v>
+      </c>
+      <c r="C23">
+        <v>-33000.0</v>
+      </c>
+      <c r="D23">
+        <v>-112000.0</v>
+      </c>
+      <c r="E23">
+        <v>-22000.0</v>
+      </c>
+      <c r="F23">
+        <v>-16000.0</v>
+      </c>
+      <c r="G23">
+        <v>-2000.0</v>
+      </c>
+      <c r="H23">
+        <v>-1594000.0</v>
+      </c>
+      <c r="I23">
+        <v>-11483000.0</v>
+      </c>
+      <c r="J23">
+        <v>4377178.0</v>
+      </c>
+      <c r="K23">
+        <v>19603000.0</v>
+      </c>
+      <c r="L23">
+        <v>-2062000.0</v>
+      </c>
+      <c r="M23">
+        <v>1906628.0</v>
+      </c>
+      <c r="N23">
+        <v>-11931000.0</v>
+      </c>
+      <c r="O23">
+        <v>-6752000.0</v>
+      </c>
+      <c r="P23">
+        <v>-6727000.0</v>
+      </c>
+      <c r="Q23">
+        <v>-658000.0</v>
+      </c>
+      <c r="R23">
+        <v>-582000.0</v>
+      </c>
+      <c r="S23">
+        <v>-119552000.0</v>
+      </c>
+      <c r="T23">
+        <v>775000.0</v>
+      </c>
+      <c r="U23">
+        <v>588656000.0</v>
+      </c>
+      <c r="V23">
+        <v>-983000.0</v>
+      </c>
+      <c r="W23">
+        <v>-443000.0</v>
+      </c>
+      <c r="X23">
+        <v>67623.0</v>
+      </c>
+      <c r="Y23">
+        <v>-22000.0</v>
+      </c>
+      <c r="Z23">
+        <v>-23000.0</v>
+      </c>
+      <c r="AA23">
+        <v>-22000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:27">
+      <c r="A24" t="s">
+        <v>142</v>
+      </c>
+      <c r="B24">
+        <v>24996000.0</v>
+      </c>
+      <c r="C24">
+        <v>23698000.0</v>
+      </c>
+      <c r="D24">
+        <v>188633000.0</v>
+      </c>
+      <c r="E24">
+        <v>26056000.0</v>
+      </c>
+      <c r="F24">
+        <v>15762000.0</v>
+      </c>
+      <c r="G24">
+        <v>34617000.0</v>
+      </c>
+      <c r="H24">
+        <v>34360000.0</v>
+      </c>
+      <c r="I24">
+        <v>8461000.0</v>
+      </c>
+      <c r="J24">
+        <v>5270000.0</v>
+      </c>
+      <c r="K24">
+        <v>22553000.0</v>
+      </c>
+      <c r="L24">
+        <v>14036000.0</v>
+      </c>
+      <c r="M24">
+        <v>25791000.0</v>
+      </c>
+      <c r="N24">
+        <v>14438000.0</v>
+      </c>
+      <c r="O24">
+        <v>-2187000.0</v>
+      </c>
+      <c r="P24">
+        <v>214000.0</v>
+      </c>
+      <c r="Q24">
+        <v>12947000.0</v>
+      </c>
+      <c r="R24">
+        <v>4840000.0</v>
+      </c>
+      <c r="S24">
+        <v>9394000.0</v>
+      </c>
+      <c r="T24">
+        <v>9978000.0</v>
+      </c>
+      <c r="U24">
+        <v>-3857000.0</v>
+      </c>
+      <c r="V24">
+        <v>-3080000.0</v>
+      </c>
+      <c r="W24">
+        <v>-2652000.0</v>
+      </c>
+      <c r="X24">
+        <v>-3271000.0</v>
+      </c>
+      <c r="Y24">
+        <v>-2099000.0</v>
+      </c>
+      <c r="Z24">
+        <v>-1540000.0</v>
+      </c>
+      <c r="AA24">
+        <v>-1505000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:27">
+      <c r="A25" t="s">
+        <v>143</v>
+      </c>
+      <c r="B25">
+        <v>45545000.0</v>
+      </c>
+      <c r="C25">
+        <v>25247000.0</v>
+      </c>
+      <c r="D25">
+        <v>-27955000.0</v>
+      </c>
+      <c r="E25">
+        <v>15451000.0</v>
+      </c>
+      <c r="F25">
+        <v>10487000.0</v>
+      </c>
+      <c r="G25">
+        <v>28635000.0</v>
+      </c>
+      <c r="H25">
+        <v>45511000.0</v>
+      </c>
+      <c r="I25">
+        <v>6653000.0</v>
+      </c>
+      <c r="J25">
+        <v>15410000.0</v>
+      </c>
+      <c r="K25">
+        <v>7644000.0</v>
+      </c>
+      <c r="L25">
+        <v>12979000.0</v>
+      </c>
+      <c r="M25">
+        <v>51967000.0</v>
+      </c>
+      <c r="N25">
+        <v>69502000.0</v>
+      </c>
+      <c r="O25">
+        <v>-222000.0</v>
+      </c>
+      <c r="P25">
+        <v>189283000.0</v>
+      </c>
+      <c r="Q25">
+        <v>-4510000.0</v>
+      </c>
+      <c r="R25">
+        <v>-2208000.0</v>
+      </c>
+      <c r="S25">
+        <v>-5986000.0</v>
+      </c>
+      <c r="T25">
+        <v>-3579000.0</v>
+      </c>
+      <c r="U25">
+        <v>-9227000.0</v>
+      </c>
+      <c r="V25">
+        <v>507000.0</v>
+      </c>
+      <c r="W25">
+        <v>609000.0</v>
+      </c>
+      <c r="X25">
+        <v>7138000.0</v>
+      </c>
+      <c r="Y25">
+        <v>-18661000.0</v>
+      </c>
+      <c r="Z25">
+        <v>27091000.0</v>
+      </c>
+      <c r="AA25">
+        <v>-24393000.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:27">
+      <c r="A26" t="s">
+        <v>144</v>
+      </c>
+      <c r="B26">
+        <v>-43000.0</v>
+      </c>
+      <c r="C26">
+        <v>-201000.0</v>
+      </c>
+      <c r="D26">
+        <v>-543000.0</v>
+      </c>
+      <c r="E26">
+        <v>-895000.0</v>
+      </c>
+      <c r="F26">
+        <v>-86000.0</v>
+      </c>
+      <c r="G26">
+        <v>-109000.0</v>
+      </c>
+      <c r="H26">
+        <v>1000.0</v>
+      </c>
+      <c r="I26">
+        <v>-82000.0</v>
+      </c>
+      <c r="J26">
+        <v>-66000.0</v>
+      </c>
+      <c r="K26">
+        <v>-338000.0</v>
+      </c>
+      <c r="L26">
+        <v>-28000.0</v>
+      </c>
+      <c r="M26">
+        <v>2992.0</v>
+      </c>
+      <c r="N26">
+        <v>-3000.0</v>
+      </c>
+      <c r="O26">
+        <v>0.0</v>
+      </c>
+      <c r="P26">
+        <v>-340000.0</v>
+      </c>
+      <c r="Q26">
+        <v>-658000.0</v>
+      </c>
+      <c r="R26">
+        <v>-582000.0</v>
+      </c>
+      <c r="S26">
+        <v>-6107000.0</v>
+      </c>
+      <c r="T26">
+        <v>71181000.0</v>
+      </c>
+      <c r="U26">
+        <v>-69074000.0</v>
+      </c>
+      <c r="V26"/>
+      <c r="W26">
+        <v>0.0</v>
+      </c>
+      <c r="X26">
+        <v>241746320.0</v>
+      </c>
+      <c r="Y26">
+        <v>227000000.0</v>
+      </c>
+      <c r="Z26"/>
+      <c r="AA26"/>
+    </row>
+    <row r="27" spans="1:27">
+      <c r="A27" t="s">
+        <v>145</v>
+      </c>
+      <c r="B27">
+        <v>12543000.0</v>
+      </c>
+      <c r="C27">
+        <v>11388000.0</v>
+      </c>
+      <c r="D27">
+        <v>11975000.0</v>
+      </c>
+      <c r="E27">
+        <v>12499000.0</v>
+      </c>
+      <c r="F27">
+        <v>8295000.0</v>
+      </c>
+      <c r="G27">
+        <v>12661000.0</v>
+      </c>
+      <c r="H27">
+        <v>12613000.0</v>
+      </c>
+      <c r="I27">
+        <v>7885000.0</v>
+      </c>
+      <c r="J27">
+        <v>14268000.0</v>
+      </c>
+      <c r="K27">
+        <v>11211000.0</v>
+      </c>
+      <c r="L27">
+        <v>3983000.0</v>
+      </c>
+      <c r="M27">
+        <v>3508000.0</v>
+      </c>
+      <c r="N27">
+        <v>6604000.0</v>
+      </c>
+      <c r="O27">
+        <v>11538000.0</v>
+      </c>
+      <c r="P27">
+        <v>23140000.0</v>
+      </c>
+      <c r="Q27">
+        <v>22504000.0</v>
+      </c>
+      <c r="R27">
+        <v>20781000.0</v>
+      </c>
+      <c r="S27">
+        <v>22554000.0</v>
+      </c>
+      <c r="T27">
+        <v>19005000.0</v>
+      </c>
+      <c r="U27">
+        <v>27906000.0</v>
+      </c>
+      <c r="V27">
+        <v>1348000.0</v>
+      </c>
+      <c r="W27">
+        <v>1414000.0</v>
+      </c>
+      <c r="X27">
+        <v>818000.0</v>
+      </c>
+      <c r="Y27">
+        <v>1168000.0</v>
+      </c>
+      <c r="Z27">
+        <v>772000.0</v>
+      </c>
+      <c r="AA27">
+        <v>584000.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:27">
+      <c r="A28" t="s">
+        <v>146</v>
+      </c>
+      <c r="B28">
+        <v>150345000.0</v>
+      </c>
+      <c r="C28">
         <v>63424000.0</v>
       </c>
-      <c r="C23">
-[...20 lines deleted...]
-      <c r="J23">
+      <c r="D28">
+        <v>-109889000.0</v>
+      </c>
+      <c r="E28">
+        <v>28936000.0</v>
+      </c>
+      <c r="F28">
+        <v>-8874000.0</v>
+      </c>
+      <c r="G28">
+        <v>-8686000.0</v>
+      </c>
+      <c r="H28">
+        <v>131623000.0</v>
+      </c>
+      <c r="I28">
+        <v>-11565000.0</v>
+      </c>
+      <c r="J28">
+        <v>-17082000.0</v>
+      </c>
+      <c r="K28">
+        <v>-24314000.0</v>
+      </c>
+      <c r="L28">
+        <v>17783000.0</v>
+      </c>
+      <c r="M28">
+        <v>301854000.0</v>
+      </c>
+      <c r="N28">
+        <v>-11931000.0</v>
+      </c>
+      <c r="O28">
+        <v>-6752000.0</v>
+      </c>
+      <c r="P28">
+        <v>252133000.0</v>
+      </c>
+      <c r="Q28">
+        <v>-658000.0</v>
+      </c>
+      <c r="R28">
+        <v>-582000.0</v>
+      </c>
+      <c r="S28">
+        <v>-6107000.0</v>
+      </c>
+      <c r="T28">
+        <v>628000.0</v>
+      </c>
+      <c r="U28">
+        <v>403972000.0</v>
+      </c>
+      <c r="V28">
+        <v>-17788000.0</v>
+      </c>
+      <c r="W28">
+        <v>-12786000.0</v>
+      </c>
+      <c r="X28">
+        <v>-8704000.0</v>
+      </c>
+      <c r="Y28">
+        <v>-34547000.0</v>
+      </c>
+      <c r="Z28">
+        <v>-10268000.0</v>
+      </c>
+      <c r="AA28">
+        <v>-9269000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:27">
+      <c r="A29" t="s">
+        <v>147</v>
+      </c>
+      <c r="B29">
+        <v>-91632000.0</v>
+      </c>
+      <c r="C29">
+        <v>-99631000.0</v>
+      </c>
+      <c r="D29">
+        <v>-18369000.0</v>
+      </c>
+      <c r="E29">
+        <v>-37122000.0</v>
+      </c>
+      <c r="F29">
+        <v>-62880000.0</v>
+      </c>
+      <c r="G29">
+        <v>-47924000.0</v>
+      </c>
+      <c r="H29">
+        <v>37926000.0</v>
+      </c>
+      <c r="I29">
+        <v>-16858000.0</v>
+      </c>
+      <c r="J29">
+        <v>-25162000.0</v>
+      </c>
+      <c r="K29">
+        <v>-73794000.0</v>
+      </c>
+      <c r="L29">
+        <v>-3791000.0</v>
+      </c>
+      <c r="M29">
+        <v>-249824000.0</v>
+      </c>
+      <c r="N29">
+        <v>-209188000.0</v>
+      </c>
+      <c r="O29">
+        <v>-202482000.0</v>
+      </c>
+      <c r="P29">
+        <v>57652000.0</v>
+      </c>
+      <c r="Q29">
+        <v>-148166000.0</v>
+      </c>
+      <c r="R29">
+        <v>-18959000.0</v>
+      </c>
+      <c r="S29">
+        <v>-121216000.0</v>
+      </c>
+      <c r="T29">
+        <v>278906000.0</v>
+      </c>
+      <c r="U29">
+        <v>-33505000.0</v>
+      </c>
+      <c r="V29">
+        <v>-34191000.0</v>
+      </c>
+      <c r="W29">
+        <v>-84720000.0</v>
+      </c>
+      <c r="X29">
+        <v>204243000.0</v>
+      </c>
+      <c r="Y29">
+        <v>14764000.0</v>
+      </c>
+      <c r="Z29">
+        <v>38124000.0</v>
+      </c>
+      <c r="AA29">
+        <v>-47487000.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:27">
+      <c r="A30" t="s">
+        <v>148</v>
+      </c>
+      <c r="B30">
+        <v>-27858000.0</v>
+      </c>
+      <c r="C30">
+        <v>-38663000.0</v>
+      </c>
+      <c r="D30">
+        <v>136984000.0</v>
+      </c>
+      <c r="E30">
+        <v>23470000.0</v>
+      </c>
+      <c r="F30">
+        <v>3801000.0</v>
+      </c>
+      <c r="G30">
+        <v>16113000.0</v>
+      </c>
+      <c r="H30">
+        <v>-72739000.0</v>
+      </c>
+      <c r="I30">
+        <v>1965000.0</v>
+      </c>
+      <c r="J30">
+        <v>4490000.0</v>
+      </c>
+      <c r="K30">
         <v>19603000.0</v>
       </c>
-      <c r="K23">
-[...20 lines deleted...]
-      <c r="R23">
+      <c r="L30">
+        <v>4251000.0</v>
+      </c>
+      <c r="M30">
+        <v>37530000.0</v>
+      </c>
+      <c r="N30">
+        <v>10124000.0</v>
+      </c>
+      <c r="O30">
+        <v>-11035000.0</v>
+      </c>
+      <c r="P30">
+        <v>-3517000.0</v>
+      </c>
+      <c r="Q30">
+        <v>9372000.0</v>
+      </c>
+      <c r="R30">
+        <v>-61545000.0</v>
+      </c>
+      <c r="S30">
         <v>-119552000.0</v>
       </c>
-      <c r="S23">
-[...555 lines deleted...]
-      </c>
       <c r="T30">
-        <v>-8341344.0</v>
+        <v>-30242000.0</v>
       </c>
       <c r="U30">
+        <v>-5760000.0</v>
+      </c>
+      <c r="V30">
         <v>-5587000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>2919000.0</v>
       </c>
-      <c r="W30">
-[...1 lines deleted...]
-      </c>
       <c r="X30">
+        <v>-5502000.0</v>
+      </c>
+      <c r="Y30">
         <v>-4841000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-2307000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>94230000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>