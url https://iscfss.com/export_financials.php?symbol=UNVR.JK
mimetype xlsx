--- v0 (2026-06-19)
+++ v1 (2026-10-31)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="218">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="220">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -286,50 +286,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-09-30</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -3258,51 +3264,51 @@
       </c>
       <c r="V39">
         <v>82250000000.0</v>
       </c>
       <c r="W39">
         <v>56890000000.0</v>
       </c>
       <c r="X39">
         <v>56441000000.0</v>
       </c>
       <c r="Y39">
         <v>61486000000.0</v>
       </c>
       <c r="Z39">
         <v>37268000000.0</v>
       </c>
       <c r="AA39">
         <v>26387000000.0</v>
       </c>
     </row>
     <row r="40" spans="1:27">
       <c r="A40" t="s">
         <v>65</v>
       </c>
       <c r="B40">
-        <v>7512161000000.0</v>
+        <v>6921463000000.0</v>
       </c>
       <c r="C40">
         <v>6672421000000.0</v>
       </c>
       <c r="D40">
         <v>6414835000000.0</v>
       </c>
       <c r="E40">
         <v>6424045000000.0</v>
       </c>
       <c r="F40">
         <v>5210638000000.0</v>
       </c>
       <c r="G40">
         <v>4989144000000.0</v>
       </c>
       <c r="H40">
         <v>4903013000000.0</v>
       </c>
       <c r="I40">
         <v>5090720000000.0</v>
       </c>
       <c r="J40">
         <v>4110632000000.0</v>
       </c>
@@ -3418,51 +3424,51 @@
       </c>
       <c r="V41">
         <v>156906000000.0</v>
       </c>
       <c r="W41">
         <v>116874000000.0</v>
       </c>
       <c r="X41">
         <v>66229000000.0</v>
       </c>
       <c r="Y41">
         <v>113212000000.0</v>
       </c>
       <c r="Z41">
         <v>133808000000.0</v>
       </c>
       <c r="AA41">
         <v>104689000000.0</v>
       </c>
     </row>
     <row r="42" spans="1:27">
       <c r="A42" t="s">
         <v>67</v>
       </c>
       <c r="B42">
-        <v>-173785000000.0</v>
+        <v>-189045000000.0</v>
       </c>
       <c r="C42">
         <v>96000000000.0</v>
       </c>
       <c r="D42">
         <v>96000000000.0</v>
       </c>
       <c r="E42">
         <v>96000000000.0</v>
       </c>
       <c r="F42">
         <v>96000000000.0</v>
       </c>
       <c r="G42">
         <v>96000000000.0</v>
       </c>
       <c r="H42">
         <v>96000000000.0</v>
       </c>
       <c r="I42">
         <v>111260000000.0</v>
       </c>
       <c r="J42">
         <v>111260000000.0</v>
       </c>
@@ -4643,650 +4649,662 @@
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CT62"/>
+  <dimension ref="A1:CV62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:98">
+    <row r="1" spans="1:100">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>88</v>
       </c>
       <c r="C1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D1" t="s">
+        <v>90</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>90</v>
       </c>
       <c r="F1" t="s">
         <v>91</v>
       </c>
       <c r="G1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H1" t="s">
+        <v>93</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>93</v>
       </c>
       <c r="J1" t="s">
         <v>94</v>
       </c>
       <c r="K1" t="s">
+        <v>95</v>
+      </c>
+      <c r="L1" t="s">
+        <v>96</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>96</v>
       </c>
       <c r="N1" t="s">
         <v>97</v>
       </c>
       <c r="O1" t="s">
+        <v>98</v>
+      </c>
+      <c r="P1" t="s">
+        <v>99</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>99</v>
       </c>
       <c r="R1" t="s">
         <v>100</v>
       </c>
       <c r="S1" t="s">
+        <v>101</v>
+      </c>
+      <c r="T1" t="s">
+        <v>102</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>102</v>
       </c>
       <c r="V1" t="s">
         <v>103</v>
       </c>
       <c r="W1" t="s">
+        <v>104</v>
+      </c>
+      <c r="X1" t="s">
+        <v>105</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>105</v>
       </c>
       <c r="Z1" t="s">
         <v>106</v>
       </c>
       <c r="AA1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AD1" t="s">
         <v>109</v>
       </c>
       <c r="AE1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AH1" t="s">
         <v>112</v>
       </c>
       <c r="AI1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AL1" t="s">
         <v>115</v>
       </c>
       <c r="AM1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AP1" t="s">
         <v>118</v>
       </c>
       <c r="AQ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AT1" t="s">
         <v>121</v>
       </c>
       <c r="AU1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AX1" t="s">
         <v>124</v>
       </c>
       <c r="AY1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BB1" t="s">
         <v>127</v>
       </c>
       <c r="BC1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BE1" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BF1" t="s">
         <v>130</v>
       </c>
       <c r="BG1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BI1" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BJ1" t="s">
         <v>133</v>
       </c>
       <c r="BK1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BM1" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BN1" t="s">
         <v>136</v>
       </c>
       <c r="BO1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BQ1" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BR1" t="s">
         <v>139</v>
       </c>
       <c r="BS1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BU1" t="s">
         <v>18</v>
-      </c>
-[...4 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BV1" t="s">
         <v>142</v>
       </c>
       <c r="BW1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BY1" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BZ1" t="s">
         <v>145</v>
       </c>
       <c r="CA1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CC1" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>147</v>
       </c>
       <c r="CD1" t="s">
         <v>148</v>
       </c>
       <c r="CE1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CG1" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CH1" t="s">
         <v>151</v>
       </c>
       <c r="CI1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CK1" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CL1" t="s">
         <v>154</v>
       </c>
       <c r="CM1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CN1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CO1" t="s">
         <v>23</v>
       </c>
-      <c r="CN1" t="s">
-[...2 lines deleted...]
-      <c r="CO1" t="s">
+      <c r="CP1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
       </c>
-      <c r="CP1" t="s">
-[...2 lines deleted...]
-      <c r="CQ1" t="s">
+      <c r="CR1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CS1" t="s">
         <v>25</v>
       </c>
-      <c r="CR1" t="s">
-[...2 lines deleted...]
-      <c r="CS1" t="s">
+      <c r="CT1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CU1" t="s">
         <v>26</v>
       </c>
-      <c r="CT1" t="s">
-        <v>158</v>
+      <c r="CV1" t="s">
+        <v>160</v>
       </c>
     </row>
-    <row r="2" spans="1:98">
+    <row r="2" spans="1:100">
       <c r="A2" t="s">
         <v>27</v>
       </c>
       <c r="B2">
+        <v>6516950000000.0</v>
+      </c>
+      <c r="C2">
+        <v>5595859000000.0</v>
+      </c>
+      <c r="D2">
         <v>5283433000000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>4695329000000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>4567636000000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>4257484000000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>4878014000000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>3983297000000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>3781908000000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>4801006000000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>4359097000000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>4063637000000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>4641148000000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>4596826000000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>4998161000000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>4699974000000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>5294057000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>5432905000000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>5270277000000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>4571352000000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>4813791000000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>4304386000000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>4484039000000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>4277617000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>4520168000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>4572647000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>4402910000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>4516954000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>4192731000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>4863012000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>4684888000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>4572600000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>4339631000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>4472784000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>5154921000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>4527110000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>5014567000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>5613439000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>5055365000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>4641910000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>4923327000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>5764911000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>4736547000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>4842170000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>4879082000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>5129617000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>4523658000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>4631547000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>4435221000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>4778652000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>4362732000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>3764544000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>3414039000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>3472304000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>3305377000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>2764069000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>2593436000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>2790949000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>2407194000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>2434260000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>2449395000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>2350393000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>2651944000000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>1816593000000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>1581289000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>1967133000000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>1528728000000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>1429691000000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>1379684000000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>1398863000000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>1404038000000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>1096673000000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>1188878000000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>1079553000000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>918871000000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>864149000000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>705844000000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>561671000000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>552706000000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>702144000000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>922527000000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>706289000000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>610255000000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>614286000000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>538887000000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>473473000000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>426019000000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>381186000000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>725436000000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>750587000000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CN2">
         <v>710342000000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CO2">
         <v>715048000000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CP2">
         <v>711761000000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CQ2">
         <v>545434000000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>573507000000.0</v>
       </c>
       <c r="CR2"/>
       <c r="CS2">
+        <v>573507000000.0</v>
+      </c>
+      <c r="CT2"/>
+      <c r="CU2">
         <v>422729000000.0</v>
       </c>
-      <c r="CT2"/>
+      <c r="CV2"/>
     </row>
-    <row r="3" spans="1:98">
+    <row r="3" spans="1:100">
       <c r="A3" t="s">
         <v>28</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5343,52 +5361,54 @@
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
+      <c r="CU3"/>
+      <c r="CV3"/>
     </row>
-    <row r="4" spans="1:98">
+    <row r="4" spans="1:100">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -5445,52 +5465,54 @@
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
+      <c r="CU4"/>
+      <c r="CV4"/>
     </row>
-    <row r="5" spans="1:98">
+    <row r="5" spans="1:100">
       <c r="A5" t="s">
         <v>30</v>
       </c>
       <c r="B5">
         <v>15260000000.0</v>
       </c>
       <c r="C5">
         <v>15260000000.0</v>
       </c>
       <c r="D5">
         <v>15260000000.0</v>
       </c>
       <c r="E5">
         <v>15260000000.0</v>
       </c>
       <c r="F5">
         <v>15260000000.0</v>
       </c>
       <c r="G5">
         <v>15260000000.0</v>
       </c>
       <c r="H5">
         <v>15260000000.0</v>
       </c>
       <c r="I5">
@@ -5511,54 +5533,58 @@
       <c r="N5">
         <v>15260000000.0</v>
       </c>
       <c r="O5">
         <v>15260000000.0</v>
       </c>
       <c r="P5">
         <v>15260000000.0</v>
       </c>
       <c r="Q5">
         <v>15260000000.0</v>
       </c>
       <c r="R5">
         <v>15260000000.0</v>
       </c>
       <c r="S5">
         <v>15260000000.0</v>
       </c>
       <c r="T5">
         <v>15260000000.0</v>
       </c>
       <c r="U5">
         <v>15260000000.0</v>
       </c>
       <c r="V5">
+        <v>15260000000.0</v>
+      </c>
+      <c r="W5">
+        <v>15260000000.0</v>
+      </c>
+      <c r="X5">
         <v>172300000000.0</v>
       </c>
-      <c r="W5"/>
-      <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
@@ -5589,52 +5615,54 @@
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
+      <c r="CU5"/>
+      <c r="CV5"/>
     </row>
-    <row r="6" spans="1:98">
+    <row r="6" spans="1:100">
       <c r="A6" t="s">
         <v>31</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -5691,142 +5719,148 @@
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
+      <c r="CU6"/>
+      <c r="CV6"/>
     </row>
-    <row r="7" spans="1:98">
+    <row r="7" spans="1:100">
       <c r="A7" t="s">
         <v>32</v>
       </c>
       <c r="B7">
+        <v>561508000000.0</v>
+      </c>
+      <c r="C7">
+        <v>547203000000.0</v>
+      </c>
+      <c r="D7">
         <v>592174000000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>644841000000.0</v>
       </c>
-      <c r="D7"/>
-      <c r="E7">
+      <c r="F7"/>
+      <c r="G7">
         <v>640507000000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>525598000000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>530632000000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>524473000000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>561352000000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>750649000000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>750783000000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>744762000000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>719043000000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>681459000000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>684026000000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>661062000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>680856000000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>884575000000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>886866000000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>852409000000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>878175000000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>962371000000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>959990000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>949795000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>950431000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>1050445000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>1044994000000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>971389000000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>981226000000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>1046701000000.0</v>
       </c>
-      <c r="AE7"/>
-      <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
@@ -5849,115 +5883,121 @@
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
+      <c r="CU7"/>
+      <c r="CV7"/>
     </row>
-    <row r="8" spans="1:98">
+    <row r="8" spans="1:100">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="B8">
         <v>76300000000.0</v>
       </c>
       <c r="C8">
         <v>76300000000.0</v>
       </c>
-      <c r="D8"/>
+      <c r="D8">
+        <v>76300000000.0</v>
+      </c>
       <c r="E8">
         <v>76300000000.0</v>
       </c>
-      <c r="F8">
-[...1 lines deleted...]
-      </c>
+      <c r="F8"/>
       <c r="G8">
         <v>76300000000.0</v>
       </c>
       <c r="H8">
         <v>76300000000.0</v>
       </c>
       <c r="I8">
         <v>76300000000.0</v>
       </c>
       <c r="J8">
         <v>76300000000.0</v>
       </c>
       <c r="K8">
         <v>76300000000.0</v>
       </c>
       <c r="L8">
         <v>76300000000.0</v>
       </c>
       <c r="M8">
         <v>76300000000.0</v>
       </c>
       <c r="N8">
         <v>76300000000.0</v>
       </c>
       <c r="O8">
         <v>76300000000.0</v>
       </c>
       <c r="P8">
         <v>76300000000.0</v>
       </c>
       <c r="Q8">
         <v>76300000000.0</v>
       </c>
       <c r="R8">
         <v>76300000000.0</v>
       </c>
       <c r="S8">
         <v>76300000000.0</v>
       </c>
       <c r="T8">
         <v>76300000000.0</v>
       </c>
       <c r="U8">
         <v>76300000000.0</v>
       </c>
-      <c r="V8"/>
-      <c r="W8"/>
+      <c r="V8">
+        <v>76300000000.0</v>
+      </c>
+      <c r="W8">
+        <v>76300000000.0</v>
+      </c>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
@@ -5989,130 +6029,132 @@
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
+      <c r="CU8"/>
+      <c r="CV8"/>
     </row>
-    <row r="9" spans="1:98">
+    <row r="9" spans="1:100">
       <c r="A9" t="s">
         <v>34</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
-[...4 lines deleted...]
-      </c>
+      <c r="C9"/>
+      <c r="D9"/>
       <c r="E9">
         <v>96000000000.0</v>
       </c>
       <c r="F9">
         <v>96000000000.0</v>
       </c>
       <c r="G9">
         <v>96000000000.0</v>
       </c>
       <c r="H9">
         <v>96000000000.0</v>
       </c>
-      <c r="I9"/>
-      <c r="J9"/>
+      <c r="I9">
+        <v>96000000000.0</v>
+      </c>
+      <c r="J9">
+        <v>96000000000.0</v>
+      </c>
       <c r="K9"/>
-      <c r="L9">
-[...4 lines deleted...]
-      </c>
+      <c r="L9"/>
+      <c r="M9"/>
       <c r="N9">
         <v>96000000000.0</v>
       </c>
       <c r="O9">
         <v>96000000000.0</v>
       </c>
       <c r="P9">
         <v>96000000000.0</v>
       </c>
       <c r="Q9">
         <v>96000000000.0</v>
       </c>
       <c r="R9">
         <v>96000000000.0</v>
       </c>
       <c r="S9">
         <v>96000000000.0</v>
       </c>
       <c r="T9">
         <v>96000000000.0</v>
       </c>
       <c r="U9">
         <v>96000000000.0</v>
       </c>
       <c r="V9">
         <v>96000000000.0</v>
       </c>
       <c r="W9">
         <v>96000000000.0</v>
       </c>
       <c r="X9">
         <v>96000000000.0</v>
       </c>
       <c r="Y9">
         <v>96000000000.0</v>
       </c>
       <c r="Z9">
         <v>96000000000.0</v>
       </c>
       <c r="AA9">
         <v>96000000000.0</v>
       </c>
       <c r="AB9">
         <v>96000000000.0</v>
       </c>
-      <c r="AC9"/>
-      <c r="AD9"/>
+      <c r="AC9">
+        <v>96000000000.0</v>
+      </c>
+      <c r="AD9">
+        <v>96000000000.0</v>
+      </c>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
@@ -6137,322 +6179,330 @@
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
+      <c r="CU9"/>
+      <c r="CV9"/>
     </row>
-    <row r="10" spans="1:98">
+    <row r="10" spans="1:100">
       <c r="A10" t="s">
         <v>35</v>
       </c>
       <c r="B10">
+        <v>2025150000000.0</v>
+      </c>
+      <c r="C10">
+        <v>1736727000000.0</v>
+      </c>
+      <c r="D10">
         <v>5401521000000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>5705674000000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>879803000000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>2001709000000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>1080574000000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>671180000000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>539639000000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>2745650000000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>409313000000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>1020598000000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>1718586000000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>2989988000000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>827913000000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>502882000000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>1138056000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>2894767000000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>552737000000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>325197000000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>541885000000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>526356000000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>590309000000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>844076000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>664742000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>1311453000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>491919000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>628649000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>523971000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>639314000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>1358795000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>351667000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>1074925000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>666458000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>959713000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>404784000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>419596000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>399075000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>577217000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>373835000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>507733000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>1822254000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>677756000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>628159000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>834415000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>1471604000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>463278000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>859127000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>473529000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>1068378000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>387877000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>261202000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>520601000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>847109000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>262659000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>229690000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>843290000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>2577641000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>1278862000000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>336143000000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>364475000000.0</v>
       </c>
-      <c r="BI10"/>
-      <c r="BJ10">
+      <c r="BK10"/>
+      <c r="BL10">
         <v>1182324000000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>317759000000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>478474000000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>1954851000000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>1320600000000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>858322000000.0</v>
       </c>
-      <c r="BP10"/>
-      <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
       <c r="CQ10"/>
       <c r="CR10"/>
       <c r="CS10"/>
       <c r="CT10"/>
+      <c r="CU10"/>
+      <c r="CV10"/>
     </row>
-    <row r="11" spans="1:98">
+    <row r="11" spans="1:100">
       <c r="A11" t="s">
         <v>36</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
         <v>4324733000000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>163550000000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>81275000000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>40968000000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>47790000000.0</v>
       </c>
-      <c r="H11"/>
-      <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11">
         <v>400000000000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>2149730000000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>0.0</v>
       </c>
-      <c r="O11"/>
-      <c r="P11">
+      <c r="Q11"/>
+      <c r="R11">
         <v>1138056000000.0</v>
       </c>
-      <c r="Q11"/>
-      <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
@@ -6489,284 +6539,292 @@
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
+      <c r="CU11"/>
+      <c r="CV11"/>
     </row>
-    <row r="12" spans="1:98">
+    <row r="12" spans="1:100">
       <c r="A12" t="s">
         <v>37</v>
       </c>
       <c r="B12">
+        <v>2025150000000.0</v>
+      </c>
+      <c r="C12">
+        <v>1736727000000.0</v>
+      </c>
+      <c r="D12">
         <v>5401521000000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>5705674000000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>879803000000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>2001709000000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>1080574000000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>671180000000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>539639000000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>2745650000000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>409313000000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>1020598000000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>1718586000000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>2989988000000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>827913000000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>502882000000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>1138056000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>2894767000000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>552737000000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>325197000000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>541885000000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>526356000000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>590309000000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>844076000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>664742000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>1311453000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>491919000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>628649000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>523971000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>639314000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>1358795000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>351667000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>1074925000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>666458000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>959713000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>404784000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>419596000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>399075000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>577217000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>373835000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>507733000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>1822254000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>677756000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>628159000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>834415000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>1471604000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>463278000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>859127000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>473529000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>1068378000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>387877000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>261202000000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>520601000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>847109000000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>262659000000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>229690000000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>843290000000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>2577641000000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>1278862000000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>336143000000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>364475000000.0</v>
       </c>
-      <c r="BI12"/>
-      <c r="BJ12">
+      <c r="BK12"/>
+      <c r="BL12">
         <v>1182324000000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>317759000000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>478474000000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>1954851000000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>1320600000000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>858322000000.0</v>
       </c>
-      <c r="BP12"/>
-      <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
+      <c r="CU12"/>
+      <c r="CV12"/>
     </row>
-    <row r="13" spans="1:98">
+    <row r="13" spans="1:100">
       <c r="A13" t="s">
         <v>38</v>
       </c>
       <c r="B13">
         <v>76300000000.0</v>
       </c>
       <c r="C13">
         <v>76300000000.0</v>
       </c>
       <c r="D13">
         <v>76300000000.0</v>
       </c>
       <c r="E13">
         <v>76300000000.0</v>
       </c>
       <c r="F13">
         <v>76300000000.0</v>
       </c>
       <c r="G13">
         <v>76300000000.0</v>
       </c>
       <c r="H13">
         <v>76300000000.0</v>
       </c>
       <c r="I13">
@@ -7002,78 +7060,84 @@
       </c>
       <c r="CH13">
         <v>76300000000.0</v>
       </c>
       <c r="CI13">
         <v>76300000000.0</v>
       </c>
       <c r="CJ13">
         <v>76300000000.0</v>
       </c>
       <c r="CK13">
         <v>76300000000.0</v>
       </c>
       <c r="CL13">
         <v>76300000000.0</v>
       </c>
       <c r="CM13">
         <v>76300000000.0</v>
       </c>
       <c r="CN13">
         <v>76300000000.0</v>
       </c>
       <c r="CO13">
         <v>76300000000.0</v>
       </c>
-      <c r="CP13"/>
+      <c r="CP13">
+        <v>76300000000.0</v>
+      </c>
       <c r="CQ13">
         <v>76300000000.0</v>
       </c>
       <c r="CR13"/>
       <c r="CS13">
         <v>76300000000.0</v>
       </c>
       <c r="CT13"/>
+      <c r="CU13">
+        <v>76300000000.0</v>
+      </c>
+      <c r="CV13"/>
     </row>
-    <row r="14" spans="1:98">
+    <row r="14" spans="1:100">
       <c r="A14" t="s">
         <v>39</v>
       </c>
       <c r="B14">
-        <v>37981000000.0</v>
+        <v>37981233000.0</v>
       </c>
       <c r="C14">
         <v>37981233000.0</v>
       </c>
       <c r="D14">
+        <v>37981000000.0</v>
+      </c>
+      <c r="E14">
+        <v>37981233000.0</v>
+      </c>
+      <c r="F14">
         <v>38096331000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>38150000000.0</v>
       </c>
       <c r="G14">
         <v>38150000000.0</v>
       </c>
       <c r="H14">
         <v>38150000000.0</v>
       </c>
       <c r="I14">
         <v>38150000000.0</v>
       </c>
       <c r="J14">
         <v>38150000000.0</v>
       </c>
       <c r="K14">
         <v>38150000000.0</v>
       </c>
       <c r="L14">
         <v>38150000000.0</v>
       </c>
       <c r="M14">
         <v>38150000000.0</v>
       </c>
       <c r="N14">
         <v>38150000000.0</v>
       </c>
@@ -7113,190 +7177,196 @@
       <c r="Z14">
         <v>38150000000.0</v>
       </c>
       <c r="AA14">
         <v>38150000000.0</v>
       </c>
       <c r="AB14">
         <v>38150000000.0</v>
       </c>
       <c r="AC14">
         <v>38150000000.0</v>
       </c>
       <c r="AD14">
         <v>38150000000.0</v>
       </c>
       <c r="AE14">
         <v>38150000000.0</v>
       </c>
       <c r="AF14">
         <v>38150000000.0</v>
       </c>
       <c r="AG14">
         <v>38150000000.0</v>
       </c>
       <c r="AH14">
-        <v>7630000000.0</v>
+        <v>38150000000.0</v>
       </c>
       <c r="AI14">
         <v>38150000000.0</v>
       </c>
       <c r="AJ14">
-        <v>38150000000.0</v>
+        <v>7630000000.0</v>
       </c>
       <c r="AK14">
         <v>38150000000.0</v>
       </c>
       <c r="AL14">
-        <v>190750000000.0</v>
+        <v>38150000000.0</v>
       </c>
       <c r="AM14">
         <v>38150000000.0</v>
       </c>
       <c r="AN14">
-        <v>38150000000.0</v>
+        <v>190750000000.0</v>
       </c>
       <c r="AO14">
         <v>38150000000.0</v>
       </c>
       <c r="AP14">
-        <v>7630000000.0</v>
+        <v>38150000000.0</v>
       </c>
       <c r="AQ14">
         <v>38150000000.0</v>
       </c>
       <c r="AR14">
-        <v>38150000000.0</v>
+        <v>7630000000.0</v>
       </c>
       <c r="AS14">
         <v>38150000000.0</v>
       </c>
       <c r="AT14">
-        <v>7630000000.0</v>
+        <v>38150000000.0</v>
       </c>
       <c r="AU14">
         <v>38150000000.0</v>
       </c>
       <c r="AV14">
-        <v>38150000000.0</v>
+        <v>7630000000.0</v>
       </c>
       <c r="AW14">
         <v>38150000000.0</v>
       </c>
       <c r="AX14">
-        <v>7630000000.0</v>
+        <v>38150000000.0</v>
       </c>
       <c r="AY14">
         <v>38150000000.0</v>
       </c>
       <c r="AZ14">
-        <v>38150000000.0</v>
+        <v>7630000000.0</v>
       </c>
       <c r="BA14">
         <v>38150000000.0</v>
       </c>
       <c r="BB14">
-        <v>7630000000.0</v>
+        <v>38150000000.0</v>
       </c>
       <c r="BC14">
         <v>38150000000.0</v>
       </c>
       <c r="BD14">
-        <v>38150000000.0</v>
+        <v>7630000000.0</v>
       </c>
       <c r="BE14">
         <v>38150000000.0</v>
       </c>
       <c r="BF14">
-        <v>7630000000.0</v>
+        <v>38150000000.0</v>
       </c>
       <c r="BG14">
         <v>38150000000.0</v>
       </c>
       <c r="BH14">
-        <v>38150000000.0</v>
+        <v>7630000000.0</v>
       </c>
       <c r="BI14">
         <v>38150000000.0</v>
       </c>
       <c r="BJ14">
-        <v>7630000000.0</v>
+        <v>38150000000.0</v>
       </c>
       <c r="BK14">
         <v>38150000000.0</v>
       </c>
       <c r="BL14">
-        <v>38150000000.0</v>
+        <v>7630000000.0</v>
       </c>
       <c r="BM14">
         <v>38150000000.0</v>
       </c>
       <c r="BN14">
-        <v>7630000000.0</v>
+        <v>38150000000.0</v>
       </c>
       <c r="BO14">
         <v>38150000000.0</v>
       </c>
       <c r="BP14">
-        <v>38150000000.0</v>
+        <v>7630000000.0</v>
       </c>
       <c r="BQ14">
         <v>38150000000.0</v>
       </c>
       <c r="BR14">
+        <v>38150000000.0</v>
+      </c>
+      <c r="BS14">
+        <v>38150000000.0</v>
+      </c>
+      <c r="BT14">
         <v>7630000000.0</v>
       </c>
-      <c r="BS14"/>
-      <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14"/>
       <c r="CP14"/>
       <c r="CQ14"/>
       <c r="CR14"/>
       <c r="CS14"/>
       <c r="CT14"/>
+      <c r="CU14"/>
+      <c r="CV14"/>
     </row>
-    <row r="15" spans="1:98">
+    <row r="15" spans="1:100">
       <c r="A15" t="s">
         <v>40</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
@@ -7353,236 +7423,240 @@
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
+      <c r="CU15"/>
+      <c r="CV15"/>
     </row>
-    <row r="16" spans="1:98">
+    <row r="16" spans="1:100">
       <c r="A16" t="s">
         <v>41</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
-      <c r="I16">
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16">
         <v>901405000000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>602035000000.0</v>
       </c>
-      <c r="K16"/>
-      <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
-      <c r="T16">
+      <c r="T16"/>
+      <c r="U16"/>
+      <c r="V16">
         <v>534786000000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>628036000000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>803656000000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>962589000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>745417000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>645204000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>684842000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>599162000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>304065000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>687881000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>1063750000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>1011466000000.0</v>
       </c>
-      <c r="AF16"/>
-      <c r="AG16">
+      <c r="AH16"/>
+      <c r="AI16">
         <v>517542000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>346001000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>444562000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>226106000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>585762000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>597426000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>698477000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>448523000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>935569000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>576026000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>629874000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>165321000000.0</v>
       </c>
-      <c r="AS16"/>
-      <c r="AT16">
+      <c r="AU16"/>
+      <c r="AV16">
         <v>320730000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>457504000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>151208000000.0</v>
       </c>
-      <c r="AW16"/>
-      <c r="AX16">
+      <c r="AY16"/>
+      <c r="AZ16">
         <v>298850000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>438920000000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>267315000000.0</v>
       </c>
-      <c r="BA16"/>
-      <c r="BB16">
+      <c r="BC16"/>
+      <c r="BD16">
         <v>377353000000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>519274000000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>2871936000000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>431836000000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>285489000000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>451630000000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>221041000000.0</v>
       </c>
-      <c r="BI16"/>
-[...1 lines deleted...]
-      <c r="BK16">
+      <c r="BK16"/>
+      <c r="BL16"/>
+      <c r="BM16">
         <v>1669752000000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>1660218000000.0</v>
       </c>
-      <c r="BM16"/>
-      <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
+      <c r="CU16"/>
+      <c r="CV16"/>
     </row>
-    <row r="17" spans="1:98">
+    <row r="17" spans="1:100">
       <c r="A17" t="s">
         <v>42</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -7639,52 +7713,54 @@
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
+      <c r="CU17"/>
+      <c r="CV17"/>
     </row>
-    <row r="18" spans="1:98">
+    <row r="18" spans="1:100">
       <c r="A18" t="s">
         <v>43</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
@@ -7741,52 +7817,54 @@
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
+      <c r="CU18"/>
+      <c r="CV18"/>
     </row>
-    <row r="19" spans="1:98">
+    <row r="19" spans="1:100">
       <c r="A19" t="s">
         <v>44</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -7843,52 +7921,54 @@
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
+      <c r="CU19"/>
+      <c r="CV19"/>
     </row>
-    <row r="20" spans="1:98">
+    <row r="20" spans="1:100">
       <c r="A20" t="s">
         <v>45</v>
       </c>
       <c r="B20">
         <v>61925000000.0</v>
       </c>
       <c r="C20">
         <v>61925000000.0</v>
       </c>
       <c r="D20">
         <v>61925000000.0</v>
       </c>
       <c r="E20">
         <v>61925000000.0</v>
       </c>
       <c r="F20">
         <v>61925000000.0</v>
       </c>
       <c r="G20">
         <v>61925000000.0</v>
       </c>
       <c r="H20">
         <v>61925000000.0</v>
       </c>
       <c r="I20">
@@ -8035,1000 +8115,1024 @@
       <c r="BD20">
         <v>61925000000.0</v>
       </c>
       <c r="BE20">
         <v>61925000000.0</v>
       </c>
       <c r="BF20">
         <v>61925000000.0</v>
       </c>
       <c r="BG20">
         <v>61925000000.0</v>
       </c>
       <c r="BH20">
         <v>61925000000.0</v>
       </c>
       <c r="BI20">
         <v>61925000000.0</v>
       </c>
       <c r="BJ20">
         <v>61925000000.0</v>
       </c>
       <c r="BK20">
         <v>61925000000.0</v>
       </c>
       <c r="BL20">
+        <v>61925000000.0</v>
+      </c>
+      <c r="BM20">
+        <v>61925000000.0</v>
+      </c>
+      <c r="BN20">
         <v>63521000000.0</v>
       </c>
-      <c r="BM20">
+      <c r="BO20">
         <v>65138000000.0</v>
       </c>
-      <c r="BN20">
+      <c r="BP20">
         <v>66754000000.0</v>
       </c>
-      <c r="BO20">
+      <c r="BQ20">
         <v>68371000000.0</v>
       </c>
-      <c r="BP20">
+      <c r="BR20">
         <v>69968000000.0</v>
       </c>
-      <c r="BQ20">
+      <c r="BS20">
         <v>71584000000.0</v>
       </c>
-      <c r="BR20">
+      <c r="BT20">
         <v>73200000000.0</v>
       </c>
-      <c r="BS20">
+      <c r="BU20">
         <v>74817000000.0</v>
       </c>
-      <c r="BT20">
+      <c r="BV20">
         <v>76413000000.0</v>
       </c>
-      <c r="BU20">
+      <c r="BW20">
         <v>78030000000.0</v>
       </c>
-      <c r="BV20">
+      <c r="BX20">
         <v>79646000000.0</v>
       </c>
-      <c r="BW20">
+      <c r="BY20">
         <v>81263000000.0</v>
       </c>
-      <c r="BX20"/>
-      <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
+      <c r="CU20"/>
+      <c r="CV20"/>
     </row>
-    <row r="21" spans="1:98">
+    <row r="21" spans="1:100">
       <c r="A21" t="s">
         <v>46</v>
       </c>
       <c r="B21">
+        <v>330755000000.0</v>
+      </c>
+      <c r="C21">
+        <v>330755000000.0</v>
+      </c>
+      <c r="D21">
         <v>331487000000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>332219000000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>332951000000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>333683000000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>334416000000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>337348000000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>350440000000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>352296000000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>349805000000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>399468000000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>410795000000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>422842000000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>435250000000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>447059000000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>462322000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>474729000000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>463541000000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>474825000000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>486109000000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>497394000000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>402036000000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>408242000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>418920000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>429598000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>395055000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>402718000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>410382000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>418045000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>425709000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>434205000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>396564000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>384229000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>385534000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>390838000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>393888000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>399193000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>404497000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>409802000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>415106000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>420412000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>425716000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>431021000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>436326000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>441630000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>446935000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>452240000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>457545000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>470099000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>475404000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>479876000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>484348000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>488820000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>513843000000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>533157000000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>2693830000000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>2737784000000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>2412130000000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>584152000000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>2262082000000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>679842000000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>1907595000000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>646356000000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>1873909000000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BO21">
         <v>1803386000000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BP21">
         <v>1732532000000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BQ21">
         <v>672550000000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BR21">
         <v>738912000000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BS21">
         <v>722003000000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BT21">
         <v>725213000000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BU21">
         <v>740554000000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BV21">
         <v>700113000000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BW21">
         <v>703120000000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BX21">
         <v>707146000000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BY21">
         <v>298387000000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BZ21">
         <v>245163000000.0</v>
       </c>
-      <c r="BY21">
+      <c r="CA21">
         <v>161714000000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CB21">
         <v>159663000000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CC21">
         <v>159067000000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CD21">
         <v>162439000000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CE21">
         <v>165811000000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CF21">
         <v>169183000000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CG21">
         <v>172556000000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CH21">
         <v>170729000000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CI21">
         <v>179759000000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CJ21">
         <v>172486000000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CK21">
         <v>175675000000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CL21">
         <v>178865000000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CM21">
         <v>182054000000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CN21">
         <v>185244000000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CO21">
         <v>188434000000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CP21">
         <v>94396000000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CQ21">
         <v>98276000000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>106034000000.0</v>
       </c>
       <c r="CR21"/>
       <c r="CS21">
+        <v>106034000000.0</v>
+      </c>
+      <c r="CT21"/>
+      <c r="CU21">
         <v>113793000000.0</v>
       </c>
-      <c r="CT21"/>
+      <c r="CV21"/>
     </row>
-    <row r="22" spans="1:98">
+    <row r="22" spans="1:100">
       <c r="A22" t="s">
         <v>47</v>
       </c>
       <c r="B22">
+        <v>2672446000000.0</v>
+      </c>
+      <c r="C22">
+        <v>2304103000000.0</v>
+      </c>
+      <c r="D22">
         <v>2282753000000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>2453106000000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>2637496000000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>2497821000000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>2809691000000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>2505852000000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>2491297000000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>2605858000000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>2326820000000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>2422044000000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>2304895000000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>2280997000000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>2710286000000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>2625116000000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>2905578000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>2576740000000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>2788521000000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>2453871000000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>2592130000000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>2408169000000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>2865683000000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>2463104000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>2601891000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>2404106000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>2619350000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>2429234000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>2245494000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>2604178000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>2563083000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>2658073000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>2449594000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>2346326000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>2573779000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>2393540000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>2538698000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>2405585000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>2486754000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>2318130000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>2420240000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>2619358000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>2422926000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>2297502000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>2396452000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>2179617000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>2095604000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>2325989000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>2299960000000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>2352458000000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>2160482000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>2084331000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>2001341000000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>2086966000000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>2166628000000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>2061899000000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>2092437000000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>2007119000000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>1666954000000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>1812821000000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>1842115000000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>1921565000000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>1841696000000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>1574060000000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>1659699000000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>1627551000000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>1474504000000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>1340036000000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>1463793000000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>1365460000000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BT22">
         <v>1243402000000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>1284659000000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>1313945000000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>1193429000000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>931512000000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BY22">
         <v>857463000000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BZ22">
         <v>801451000000.0</v>
       </c>
-      <c r="BY22">
+      <c r="CA22">
         <v>833516000000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CB22">
         <v>796431000000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CC22">
         <v>763398000000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CD22">
         <v>789810000000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CE22">
         <v>738787000000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CF22">
         <v>742420000000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CG22">
         <v>766081000000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CH22">
         <v>693903000000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CI22">
         <v>621385000000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CJ22">
         <v>658716000000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CK22">
         <v>628826000000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CL22">
         <v>613915000000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CM22">
         <v>585122000000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CN22">
         <v>485782000000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CO22">
         <v>517459000000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CP22">
         <v>410798000000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CQ22">
         <v>383902000000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CR22">
         <v>434190000000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CS22">
         <v>301318000000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CT22">
         <v>359687000000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CU22">
         <v>412673000000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CV22">
         <v>374329000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:98">
+    <row r="23" spans="1:100">
       <c r="A23" t="s">
         <v>48</v>
       </c>
       <c r="B23">
+        <v>18207959000000.0</v>
+      </c>
+      <c r="C23">
+        <v>16454946000000.0</v>
+      </c>
+      <c r="D23">
         <v>20013983000000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>20017339000000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>17492889000000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>18528471000000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>17809408000000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>16046195000000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>16543579000000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>19722220000000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>18342427000000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>16664086000000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>18924370000000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>19951762000000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>19558427000000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>18318114000000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>20241605000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>22144171000000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>20392913000000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>19068532000000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>20206771000000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>20274146000000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>21645929000000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>20534632000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>21079223000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>21351803000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>21543649000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>20649371000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>20813938000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>21827321000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>22039978000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>19522970000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>19998136000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>20526125000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>20241813000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>18906413000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>18815224000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>19286387000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>18586404000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>16745695000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>16748673000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>18920136000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>16653300000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>15729945000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>15984771000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>16486178000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>14772554000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>14280670000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>15170111000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>15956956000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>14314180000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>13348188000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>13340178000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>14193134000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>12906257000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>11984979000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>12421910000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>13934265000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>11995436000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>10482312000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>10496830000000.0</v>
       </c>
-      <c r="BI23"/>
-      <c r="BJ23">
+      <c r="BK23"/>
+      <c r="BL23">
         <v>10333047000000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>8701262000000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>8608175000000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>9769504000000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>8637928000000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>7484990000000.0</v>
       </c>
-      <c r="BP23"/>
-      <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
       <c r="CK23"/>
       <c r="CL23"/>
       <c r="CM23"/>
       <c r="CN23"/>
       <c r="CO23"/>
       <c r="CP23"/>
       <c r="CQ23"/>
       <c r="CR23"/>
       <c r="CS23"/>
       <c r="CT23"/>
+      <c r="CU23"/>
+      <c r="CV23"/>
     </row>
-    <row r="24" spans="1:98">
+    <row r="24" spans="1:100">
       <c r="A24" t="s">
         <v>49</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
-      <c r="F24">
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24">
         <v>495544000000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>492842000000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>487319000000.0</v>
       </c>
-      <c r="I24"/>
-      <c r="J24"/>
       <c r="K24"/>
-      <c r="L24">
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24">
         <v>538060000000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>511500000000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>647448000000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>648405000000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>640676000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>676740000000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>812253000000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>803617000000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>758492000000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>764983000000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>847743000000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>846804000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>842621000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>842863000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>929343000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>918815000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>834005000000.0</v>
       </c>
-      <c r="AC24"/>
-      <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
@@ -9053,130 +9157,132 @@
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
+      <c r="CU24"/>
+      <c r="CV24"/>
     </row>
-    <row r="25" spans="1:98">
+    <row r="25" spans="1:100">
       <c r="A25" t="s">
         <v>50</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25">
         <v>354079000000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>400942000000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>398614000000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>495544000000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>492842000000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>487319000000.0</v>
       </c>
-      <c r="I25"/>
-      <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25">
         <v>538060000000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>511500000000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>647448000000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>648405000000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>640676000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>676740000000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>812253000000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>803617000000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>758492000000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>764983000000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>847743000000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>846804000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>842621000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>842863000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>929343000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>918815000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>834005000000.0</v>
       </c>
-      <c r="AC25"/>
-      <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
@@ -9201,52 +9307,54 @@
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
+      <c r="CU25"/>
+      <c r="CV25"/>
     </row>
-    <row r="26" spans="1:98">
+    <row r="26" spans="1:100">
       <c r="A26" t="s">
         <v>51</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
@@ -9303,52 +9411,54 @@
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
+      <c r="CU26"/>
+      <c r="CV26"/>
     </row>
-    <row r="27" spans="1:98">
+    <row r="27" spans="1:100">
       <c r="A27" t="s">
         <v>52</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -9405,362 +9515,374 @@
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
+      <c r="CU27"/>
+      <c r="CV27"/>
     </row>
-    <row r="28" spans="1:98">
+    <row r="28" spans="1:100">
       <c r="A28" t="s">
         <v>53</v>
       </c>
       <c r="B28">
+        <v>-1463642000000.0</v>
+      </c>
+      <c r="C28">
+        <v>-1189524000000.0</v>
+      </c>
+      <c r="D28">
         <v>-4809347000000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-5060833000000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>715091000000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-61202000000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>345024000000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>1309452000000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>384834000000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-2184298000000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>341336000000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-269815000000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-973824000000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-2270945000000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-146454000000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>781144000000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-476994000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-2213911000000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>731838000000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>2411669000000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>2210524000000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>4201819000000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>2642062000000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>3130914000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>2260053000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-361022000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>2608526000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>3336345000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>2697418000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>4141912000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-312094000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>1144815000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-1074925000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>4133542000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>1090287000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>3045216000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>1380404000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>50925000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>1122783000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>2019135000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>742267000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-1122254000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>22244000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>1071841000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>615585000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-1471604000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-363278000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>390873000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>626471000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-1068378000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>-347877000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>715590000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-20601000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>-847109000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>-162659000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>810310000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>-105630000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>-1848451000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>-572002000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>363017000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>103525000000.0</v>
       </c>
-      <c r="BI28"/>
-      <c r="BJ28">
+      <c r="BK28"/>
+      <c r="BL28">
         <v>-1182324000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>-127759000000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>151526000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>-1954851000000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>-1320600000000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>-858322000000.0</v>
       </c>
-      <c r="BP28"/>
-      <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
       <c r="CI28"/>
       <c r="CJ28"/>
       <c r="CK28"/>
       <c r="CL28"/>
       <c r="CM28"/>
       <c r="CN28"/>
       <c r="CO28"/>
       <c r="CP28"/>
       <c r="CQ28"/>
       <c r="CR28"/>
       <c r="CS28"/>
       <c r="CT28"/>
+      <c r="CU28"/>
+      <c r="CV28"/>
     </row>
-    <row r="29" spans="1:98">
+    <row r="29" spans="1:100">
       <c r="A29" t="s">
         <v>54</v>
       </c>
       <c r="B29">
+        <v>4205249000000.0</v>
+      </c>
+      <c r="C29">
+        <v>3022835000000.0</v>
+      </c>
+      <c r="D29">
         <v>6559941000000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>4475118000000.0</v>
       </c>
-      <c r="D29"/>
-      <c r="E29">
+      <c r="F29"/>
+      <c r="G29">
         <v>3871497000000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>4280447000000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>3599267000000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>3836080000000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>2855735000000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>4844243000000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>3381238000000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>5381027000000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>3936027000000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>5342733000000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>4597256000000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>5730704000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>4565984000000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>6783093000000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>6171269000000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>7226215000000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>7863823000000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>8830787000000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>7952368000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>8460953000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>8807885000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>9269221000000.0</v>
       </c>
-      <c r="AA29"/>
-      <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
@@ -9787,422 +9909,430 @@
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
+      <c r="CU29"/>
+      <c r="CV29"/>
     </row>
-    <row r="30" spans="1:98">
+    <row r="30" spans="1:100">
       <c r="A30" t="s">
         <v>55</v>
       </c>
       <c r="B30">
+        <v>2309025000000.0</v>
+      </c>
+      <c r="C30">
+        <v>2214395000000.0</v>
+      </c>
+      <c r="D30">
         <v>2248949000000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>2057405000000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>2241274000000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>2341662000000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>2773996000000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>1968167000000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>2469576000000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>3277507000000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>4195174000000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>2366086000000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>4056855000000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>3876687000000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>4932835000000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>3998745000000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>4676798000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>5036065000000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>5368840000000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>4629097000000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>5353512000000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>5498787000000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>6195609000000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>5413354000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>5913139000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>5568727000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>6335168000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>5447751000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>5960199000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>6087475000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>5900514000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>5103406000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>5284999000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>5910337000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>5504562000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>4854825000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>4740135000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>5564664000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>4696212000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>3809854000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>3786381000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>4590411000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>3950723000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>3244626000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>3793414000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>4243007000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>3922552000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>2895515000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>4491072000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>4855070000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>4174885000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>2624974000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>3393101000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>4061703000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>3344628000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>2426242000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>2693830000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>2737784000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>2412130000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>2188280000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>2262082000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>2016612000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>1907595000000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>1626456000000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>1873909000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>1803386000000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>1732532000000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>-2918000000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>1339516000000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>1476691000000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>1705160000000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>968358000000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>1126284000000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>1097366000000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>989682000000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>753679000000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>1193163000000.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>955782000000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>761465000000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>668058000000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>878936000000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>670505000000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>663471000000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>467796000000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>892549000000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>641681000000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CJ30">
         <v>631610000000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CK30">
         <v>523275000000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CL30">
         <v>827257000000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CM30">
         <v>762764000000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CN30">
         <v>718706000000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CO30">
         <v>485471000000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CP30">
         <v>488154000000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CQ30">
         <v>296264000000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CR30">
         <v>416638000000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CS30">
         <v>330779000000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CT30">
         <v>526685000000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CU30">
         <v>372348000000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CV30">
         <v>379812000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:98">
+    <row r="31" spans="1:100">
       <c r="A31" t="s">
         <v>56</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
-      <c r="N31">
+      <c r="N31"/>
+      <c r="O31"/>
+      <c r="P31">
         <v>4845558000000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>3488272000000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>5206457000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>4029329000000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>5857627000000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>3784519000000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>4778181000000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>3454504000000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>6096826000000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>4467201000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>6005108000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>8316362000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>6762241000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>4817219000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>6415277000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>4595243000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>8574741000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>7082003000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>8511660000000.0</v>
       </c>
-      <c r="AG31"/>
-      <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
@@ -10223,130 +10353,136 @@
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
       <c r="CR31"/>
       <c r="CS31"/>
       <c r="CT31"/>
+      <c r="CU31"/>
+      <c r="CV31"/>
     </row>
-    <row r="32" spans="1:98">
+    <row r="32" spans="1:100">
       <c r="A32" t="s">
         <v>57</v>
       </c>
       <c r="B32">
+        <v>-3970416000000.0</v>
+      </c>
+      <c r="C32">
+        <v>-5148398000000.0</v>
+      </c>
+      <c r="D32">
         <v>-1578847000000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>-3677996000000.0</v>
       </c>
-      <c r="D32"/>
-      <c r="E32">
+      <c r="F32"/>
+      <c r="G32">
         <v>-7048637000000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>-5534267000000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>-6549653000000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>-5346518000000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>-5754978000000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>-3932358000000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>-5032129000000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>-3093013000000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>-4554164000000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>-3299811000000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>-4874455000000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>-2998526000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>-4307195000000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>-2639084000000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>-4802944000000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>-3682725000000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>-5167720000000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>-2758813000000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>-4529176000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>-2912604000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>-760035000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>-2622504000000.0</v>
       </c>
-      <c r="AA32"/>
-      <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
@@ -10373,284 +10509,292 @@
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
       <c r="CT32"/>
+      <c r="CU32"/>
+      <c r="CV32"/>
     </row>
-    <row r="33" spans="1:98">
+    <row r="33" spans="1:100">
       <c r="A33" t="s">
         <v>58</v>
       </c>
       <c r="B33">
+        <v>9704511000000.0</v>
+      </c>
+      <c r="C33">
+        <v>9591149000000.0</v>
+      </c>
+      <c r="D33">
         <v>9440218000000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>9472716000000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>11448424000000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>11537151000000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>11000141000000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>10765647000000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>10808341000000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>10798668000000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>10875523000000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>10472247000000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>10407646000000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>10417295000000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>10621106000000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>10750346000000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>10893800000000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>11050891000000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>11301746000000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>11426324000000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>11445553000000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>11574784000000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>11665017000000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>11706272000000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>11781271000000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>11912695000000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>12048995000000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>12119037000000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>11924847000000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>12039607000000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>12027534000000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>11197941000000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>10979553000000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>11049137000000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>10930860000000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>10964778000000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>10854286000000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>10661674000000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>10589874000000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>10157586000000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>9870110000000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>9476331000000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>9287179000000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>9106831000000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>8561467000000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>8296894000000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>8046879000000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AW33">
         <v>7943500000000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AX33">
         <v>7649892000000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AY33">
         <v>7451733000000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AZ33">
         <v>7357464000000.0</v>
       </c>
-      <c r="AY33">
+      <c r="BA33">
         <v>7485249000000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BB33">
         <v>7222160000000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BC33">
         <v>7121276000000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BD33">
         <v>7078200000000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BE33">
         <v>6949017000000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BF33">
         <v>6650394000000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BG33">
         <v>6460659000000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BH33">
         <v>6296454000000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BI33">
         <v>6036093000000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BJ33">
         <v>5910047000000.0</v>
       </c>
-      <c r="BI33"/>
-      <c r="BJ33">
+      <c r="BK33"/>
+      <c r="BL33">
         <v>5280009000000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BM33">
         <v>4953132000000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BN33">
         <v>4534050000000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BO33">
         <v>4340983000000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BP33">
         <v>4040619000000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BQ33">
         <v>3886197000000.0</v>
       </c>
-      <c r="BP33"/>
-      <c r="BQ33"/>
       <c r="BR33"/>
       <c r="BS33"/>
       <c r="BT33"/>
       <c r="BU33"/>
       <c r="BV33"/>
       <c r="BW33"/>
       <c r="BX33"/>
       <c r="BY33"/>
       <c r="BZ33"/>
       <c r="CA33"/>
       <c r="CB33"/>
       <c r="CC33"/>
       <c r="CD33"/>
       <c r="CE33"/>
       <c r="CF33"/>
       <c r="CG33"/>
       <c r="CH33"/>
       <c r="CI33"/>
       <c r="CJ33"/>
       <c r="CK33"/>
       <c r="CL33"/>
       <c r="CM33"/>
       <c r="CN33"/>
       <c r="CO33"/>
       <c r="CP33"/>
       <c r="CQ33"/>
       <c r="CR33"/>
       <c r="CS33"/>
       <c r="CT33"/>
+      <c r="CU33"/>
+      <c r="CV33"/>
     </row>
-    <row r="34" spans="1:98">
+    <row r="34" spans="1:100">
       <c r="A34" t="s">
         <v>59</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
@@ -10707,516 +10851,530 @@
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
       <c r="CS34"/>
       <c r="CT34"/>
+      <c r="CU34"/>
+      <c r="CV34"/>
     </row>
-    <row r="35" spans="1:98">
+    <row r="35" spans="1:100">
       <c r="A35" t="s">
         <v>60</v>
       </c>
       <c r="B35">
+        <v>1528846000000.0</v>
+      </c>
+      <c r="C35">
+        <v>1419916000000.0</v>
+      </c>
+      <c r="D35">
         <v>1301430000000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>1319602000000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>2039800000000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>1917017000000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>2085427000000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>2066727000000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>2025743000000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>2187955000000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>2098922000000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>2058880000000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>1933606000000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>1927104000000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>1978562000000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>1878635000000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>2164570000000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>2177712000000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>2279569000000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>2302111000000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>2436613000000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>2393241000000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>2345417000000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>2239728000000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>2382714000000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>2344775000000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>2207270000000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>2302201000000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>2016250000000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>1969635000000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>1980862000000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>810051000000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>937805000000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>1102319000000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>1269605000000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>1200721000000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>1306544000000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>1204895000000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>1254994000000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>1163363000000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AP35">
         <v>840583000000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AQ35">
         <v>857077000000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AR35">
         <v>805067000000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AS35">
         <v>775043000000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AT35">
         <v>828569000000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AU35">
         <v>779200000000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AV35">
         <v>728937000000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AW35">
         <v>817056000000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AX35">
         <v>805199000000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AY35">
         <v>763285000000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AZ35">
         <v>721808000000.0</v>
       </c>
-      <c r="AY35">
+      <c r="BA35">
         <v>674076000000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BB35">
         <v>662770000000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BC35">
         <v>625726000000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BD35">
         <v>567365000000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BE35">
         <v>480718000000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BF35">
         <v>441304000000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BG35">
         <v>397686000000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BH35">
         <v>385947000000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BI35">
         <v>326781000000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BJ35">
         <v>284858000000.0</v>
       </c>
-      <c r="BI35"/>
-      <c r="BJ35">
+      <c r="BK35"/>
+      <c r="BL35">
         <v>254865000000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BM35">
         <v>249469000000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BN35">
         <v>381364000000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BO35">
         <v>396574000000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BP35">
         <v>373907000000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BQ35">
         <v>321546000000.0</v>
       </c>
-      <c r="BP35"/>
-      <c r="BQ35"/>
       <c r="BR35"/>
       <c r="BS35"/>
       <c r="BT35"/>
       <c r="BU35"/>
       <c r="BV35"/>
       <c r="BW35"/>
       <c r="BX35"/>
       <c r="BY35"/>
       <c r="BZ35"/>
       <c r="CA35"/>
       <c r="CB35"/>
       <c r="CC35"/>
       <c r="CD35"/>
       <c r="CE35"/>
       <c r="CF35"/>
       <c r="CG35"/>
       <c r="CH35"/>
       <c r="CI35"/>
       <c r="CJ35"/>
       <c r="CK35"/>
       <c r="CL35"/>
       <c r="CM35"/>
       <c r="CN35"/>
       <c r="CO35"/>
       <c r="CP35"/>
       <c r="CQ35"/>
       <c r="CR35"/>
       <c r="CS35"/>
       <c r="CT35"/>
+      <c r="CU35"/>
+      <c r="CV35"/>
     </row>
-    <row r="36" spans="1:98">
+    <row r="36" spans="1:100">
       <c r="A36" t="s">
         <v>61</v>
       </c>
       <c r="B36">
+        <v>1440270000000.0</v>
+      </c>
+      <c r="C36">
+        <v>1441053000000.0</v>
+      </c>
+      <c r="D36">
         <v>1441804000000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>1432845000000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>1437686000000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>1445509000000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>886724000000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>584864000000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>601564000000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>607296000000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>616280000000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>84059000000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>74962000000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>72691000000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>65951000000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>78287000000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>75932000000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>-133379000000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>70992000000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>68292000000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>105885000000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>100789000000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>98583000000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>49066000000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>48460000000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>40834000000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>44434000000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>44217000000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>107389000000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>84229000000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>32140000000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>74424000000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>68669000000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>65489000000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AJ36">
         <v>95426000000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AK36">
         <v>89882000000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AL36">
         <v>105773000000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AM36">
         <v>105608000000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AN36">
         <v>119285000000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AO36">
         <v>156383000000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AP36">
         <v>253619000000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AQ36">
         <v>212376000000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AR36">
         <v>221508000000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AS36">
         <v>292968000000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AT36">
         <v>249225000000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AU36">
         <v>101791000000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AV36">
         <v>85210000000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AW36">
         <v>81310000000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AX36">
         <v>80493000000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AY36">
         <v>66600000000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AZ36">
         <v>69412000000.0</v>
       </c>
-      <c r="AY36">
+      <c r="BA36">
         <v>69271000000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BB36">
         <v>62073000000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BC36">
         <v>67067000000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BD36">
         <v>72065000000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BE36">
         <v>70456000000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BF36">
         <v>66956000000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BG36">
         <v>64958000000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BH36">
         <v>61261000000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BI36">
         <v>75705000000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BJ36">
         <v>85183000000.0</v>
       </c>
-      <c r="BI36"/>
-      <c r="BJ36">
+      <c r="BK36"/>
+      <c r="BL36">
         <v>93891000000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BM36">
         <v>96073000000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BN36">
         <v>118056000000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BO36">
         <v>118284000000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BP36">
         <v>119662000000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BQ36">
         <v>109361000000.0</v>
       </c>
-      <c r="BP36"/>
-      <c r="BQ36"/>
       <c r="BR36"/>
       <c r="BS36"/>
       <c r="BT36"/>
       <c r="BU36"/>
       <c r="BV36"/>
       <c r="BW36"/>
       <c r="BX36"/>
       <c r="BY36"/>
       <c r="BZ36"/>
       <c r="CA36"/>
       <c r="CB36"/>
       <c r="CC36"/>
       <c r="CD36"/>
       <c r="CE36"/>
       <c r="CF36"/>
       <c r="CG36"/>
       <c r="CH36"/>
       <c r="CI36"/>
       <c r="CJ36"/>
       <c r="CK36"/>
       <c r="CL36"/>
       <c r="CM36"/>
       <c r="CN36"/>
       <c r="CO36"/>
       <c r="CP36"/>
       <c r="CQ36"/>
       <c r="CR36"/>
       <c r="CS36"/>
       <c r="CT36"/>
+      <c r="CU36"/>
+      <c r="CV36"/>
     </row>
-    <row r="37" spans="1:98">
+    <row r="37" spans="1:100">
       <c r="A37" t="s">
         <v>62</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
@@ -11273,1420 +11431,1444 @@
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
       <c r="CR37"/>
       <c r="CS37"/>
       <c r="CT37"/>
+      <c r="CU37"/>
+      <c r="CV37"/>
     </row>
-    <row r="38" spans="1:98">
+    <row r="38" spans="1:100">
       <c r="A38" t="s">
         <v>63</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38"/>
+      <c r="E38">
         <v>52983000000.0</v>
       </c>
-      <c r="D38">
+      <c r="F38">
         <v>57824000000.0</v>
       </c>
-      <c r="E38">
+      <c r="G38">
         <v>64372000000.0</v>
       </c>
-      <c r="F38">
+      <c r="H38">
         <v>65502000000.0</v>
       </c>
-      <c r="G38">
+      <c r="I38">
         <v>75193000000.0</v>
       </c>
-      <c r="H38">
+      <c r="J38">
         <v>601564000000.0</v>
       </c>
-      <c r="I38"/>
-      <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38"/>
+      <c r="N38">
         <v>74962000000.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>72691000000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>65951000000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>78287000000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>75932000000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>70008000000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>70992000000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>68292000000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>105885000000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>100789000000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>99583000000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>49066000000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>48460000000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>40833000000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>44433000000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>44217000000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>107389000000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>84229000000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>32140000000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AG38">
         <v>74424000000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AH38">
         <v>68669000000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AI38">
         <v>511643000000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AJ38">
         <v>542885000000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AK38">
         <v>542645000000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AL38">
         <v>561586000000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AM38">
         <v>566726000000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AN38">
         <v>585707000000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AO38">
         <v>628110000000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AP38">
         <v>730650000000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AQ38">
         <v>694713000000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AR38">
         <v>709149000000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AS38">
         <v>785914000000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AT38">
         <v>747476000000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AU38">
         <v>605346000000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AV38">
         <v>594070000000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AW38">
         <v>595475000000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AX38">
         <v>599963000000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AY38">
         <v>598624000000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AZ38">
         <v>606741000000.0</v>
       </c>
-      <c r="AY38">
+      <c r="BA38">
         <v>611072000000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BB38">
         <v>608346000000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BC38">
         <v>617812000000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BD38">
         <v>647833000000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BE38">
         <v>665538000000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BF38">
         <v>699480000000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BG38">
         <v>707956000000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BH38">
         <v>703847000000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BI38">
         <v>721782000000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BJ38">
         <v>756112000000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BK38">
         <v>767488000000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BL38">
         <v>792852000000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BM38">
         <v>804354000000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BN38">
         <v>827270000000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BO38">
         <v>848116000000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BP38">
         <v>859417000000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BQ38">
         <v>847364000000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BR38">
         <v>814718000000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BS38">
         <v>804968000000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BT38">
         <v>834874000000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BU38">
         <v>841566000000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BV38">
         <v>821427000000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BW38">
         <v>823102000000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BX38">
         <v>846245000000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BY38">
         <v>438929000000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BZ38">
         <v>380536000000.0</v>
       </c>
-      <c r="BY38">
+      <c r="CA38">
         <v>274775000000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CB38">
         <v>300276000000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CC38">
         <v>296785000000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CD38">
         <v>305418000000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CE38">
         <v>326907000000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CF38">
         <v>319919000000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CG38">
         <v>316330000000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CH38">
         <v>309156000000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CI38">
         <v>364306000000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CJ38">
         <v>313344000000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CK38">
         <v>321861000000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CL38">
         <v>316247000000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CM38">
         <v>339452000000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CN38">
         <v>359505000000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CO38">
         <v>343832000000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CP38">
         <v>184804000000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CQ38">
         <v>216681000000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CR38">
         <v>213956000000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CS38">
         <v>230120000000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CT38">
         <v>74345000000.0</v>
       </c>
-      <c r="CS38">
+      <c r="CU38">
         <v>213615000000.0</v>
       </c>
-      <c r="CT38">
+      <c r="CV38">
         <v>34083000000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:98">
+    <row r="39" spans="1:100">
       <c r="A39" t="s">
         <v>64</v>
       </c>
       <c r="B39">
+        <v>1496827000000.0</v>
+      </c>
+      <c r="C39">
+        <v>608572000000.0</v>
+      </c>
+      <c r="D39">
         <v>640542000000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>328438000000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>285892000000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>262142000000.0</v>
       </c>
-      <c r="F39">
-[...2 lines deleted...]
-      <c r="G39">
+      <c r="H39">
+        <v>249492000000.0</v>
+      </c>
+      <c r="I39">
         <v>135349000000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>234726000000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>389102000000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>603406000000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>406185000000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>488341000000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>434772000000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>556156000000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>515271000000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>680822000000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>638799000000.0</v>
       </c>
-      <c r="R39">
-[...2 lines deleted...]
-      <c r="S39">
+      <c r="T39">
+        <v>544127000000.0</v>
+      </c>
+      <c r="U39">
         <v>346585000000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>336419000000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>310828000000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>359156000000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>225892000000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>280769000000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>152665000000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>173728000000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>136962000000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>276846000000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>490478000000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>328254000000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>217636000000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>303033000000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>665060000000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>416465000000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>427757000000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>325688000000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>369899000000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AN39">
         <v>265441000000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AO39">
         <v>187887000000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AP39">
         <v>331382000000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AQ39">
         <v>411782000000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AR39">
         <v>314716000000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AS39">
         <v>452827000000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AT39">
         <v>399023000000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AU39">
         <v>295056000000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AV39">
         <v>244241000000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AW39">
         <v>256539000000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AX39">
         <v>255658000000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AY39">
         <v>229317000000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AZ39">
         <v>233472000000.0</v>
       </c>
-      <c r="AY39">
+      <c r="BA39">
         <v>247712000000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BB39">
         <v>202975000000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BC39">
         <v>4137783000000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BD39">
         <v>3398770000000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BE39">
         <v>2098505000000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BF39">
         <v>141959000000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BG39">
         <v>151062000000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BH39">
         <v>341036000000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BI39">
         <v>108975000000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BJ39">
         <v>118111000000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BK39">
         <v>179096000000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BL39">
         <v>121423000000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BM39">
         <v>1856311000000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BN39">
         <v>62043000000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BO39">
         <v>42733000000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BP39">
         <v>69673000000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BQ39">
         <v>1403353000000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BR39">
         <v>100667000000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BS39">
         <v>123336000000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BT39">
         <v>91916000000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BU39">
         <v>127931000000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BV39">
         <v>94876000000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BW39">
         <v>65442000000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BX39">
         <v>105828000000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BY39">
         <v>198615000000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BZ39">
         <v>195964000000.0</v>
       </c>
-      <c r="BY39">
+      <c r="CA39">
         <v>185388000000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CB39">
         <v>345585000000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CC39">
         <v>158717000000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CD39">
         <v>128866000000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CE39">
         <v>93732000000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CF39">
         <v>70236000000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CG39">
         <v>91116000000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CH39">
         <v>50763000000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CI39">
         <v>43077000000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CJ39">
         <v>60580000000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CK39">
         <v>56890000000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CL39">
         <v>66667000000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CM39">
         <v>79209000000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CN39">
         <v>57023000000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CO39">
         <v>56441000000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CP39">
         <v>70038000000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CQ39">
         <v>61486000000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CR39">
         <v>1287138000000.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CS39">
         <v>37268000000.0</v>
       </c>
-      <c r="CR39"/>
-      <c r="CS39">
+      <c r="CT39"/>
+      <c r="CU39">
         <v>26387000000.0</v>
       </c>
-      <c r="CT39"/>
+      <c r="CV39"/>
     </row>
-    <row r="40" spans="1:98">
+    <row r="40" spans="1:100">
       <c r="A40" t="s">
         <v>65</v>
       </c>
       <c r="B40">
-        <v>7001561000000.0</v>
+        <v>5771504000000.0</v>
       </c>
       <c r="C40">
+        <v>6237308000000.0</v>
+      </c>
+      <c r="D40">
+        <v>6650323000000.0</v>
+      </c>
+      <c r="E40">
         <v>7512161000000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>6337155000000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>8280591000000.0</v>
       </c>
-      <c r="F40">
-[...4 lines deleted...]
-      </c>
       <c r="H40">
+        <v>6520175000000.0</v>
+      </c>
+      <c r="I40">
+        <v>6672421000000.0</v>
+      </c>
+      <c r="J40">
         <v>6595581000000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>8643273000000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>5796000000000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>6414835000000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>6176678000000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>8659328000000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>6499551000000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>6424045000000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>6493601000000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>9214978000000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>5134174000000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>5210638000000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>4535493000000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>4343432000000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>4263746000000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>4026555000000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>4117380000000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>4228520000000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>4173462000000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>4303851000000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>4721859000000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>4596086000000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>4048307000000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>3940218000000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>4787978000000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>4104169000000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>4062766000000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>3499760000000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>3818043000000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>5940415000000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>2716094000000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>2446240000000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>2494926000000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>4836563000000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>2862234000000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>2325624000000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AT40">
         <v>2740871000000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AU40">
         <v>5432253000000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AV40">
         <v>2440286000000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AW40">
         <v>2068277000000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AX40">
         <v>3054406000000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AY40">
         <v>5636277000000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AZ40">
         <v>2976289000000.0</v>
       </c>
-      <c r="AY40">
+      <c r="BA40">
         <v>2800266000000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BB40">
         <v>2718295000000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BC40">
         <v>5324446000000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BD40">
         <v>3155814000000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BE40">
         <v>3212553000000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BF40">
         <v>3185158000000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BG40">
         <v>5832446000000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BH40">
         <v>3366323000000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BI40">
         <v>2889544000000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BJ40">
         <v>2623222000000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BK40">
         <v>5483358000000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BL40">
         <v>2180715000000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BM40">
         <v>2187569000000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BN40">
         <v>1948007000000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BO40">
         <v>4116394000000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BP40">
         <v>1819045000000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BQ40">
         <v>1707247000000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BR40">
         <v>1720082000000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BS40">
         <v>3259526000000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BT40">
         <v>1815108000000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BU40">
         <v>1994438000000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BV40">
         <v>1620052000000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BW40">
         <v>2816929000000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BX40">
         <v>1662696000000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BY40">
         <v>1563979000000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BZ40">
         <v>1429241000000.0</v>
       </c>
-      <c r="BY40">
+      <c r="CA40">
         <v>2078500000000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CB40">
         <v>1337090000000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CC40">
         <v>1355307000000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CD40">
         <v>1032882000000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CE40">
         <v>1743926000000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CF40">
         <v>716535000000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CG40">
         <v>887199000000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CH40">
         <v>821559000000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CI40">
         <v>1272241000000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CJ40">
         <v>784318000000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CK40">
         <v>850682000000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CL40">
         <v>525978000000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CM40">
         <v>1135078000000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CN40">
         <v>567427000000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CO40">
         <v>530576000000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CP40">
         <v>846230000000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CQ40">
         <v>393757000000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>239600000000.0</v>
       </c>
       <c r="CR40"/>
       <c r="CS40">
+        <v>239600000000.0</v>
+      </c>
+      <c r="CT40"/>
+      <c r="CU40">
         <v>184503000000.0</v>
       </c>
-      <c r="CT40"/>
+      <c r="CV40"/>
     </row>
-    <row r="41" spans="1:98">
+    <row r="41" spans="1:100">
       <c r="A41" t="s">
         <v>66</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41"/>
+      <c r="P41">
         <v>1331114000000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>1230230000000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>1523894000000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>1500972000000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>1467316000000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>1498494000000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>1678121000000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>1628258000000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>1497674000000.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>1392924000000.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>1540093000000.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>1501912000000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AB41">
         <v>1277927000000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AC41">
         <v>1383386000000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AD41">
         <v>1182245000000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AE41">
         <v>1136022000000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AF41">
         <v>1070207000000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AG41">
         <v>810051000000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AH41">
         <v>937805000000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AI41">
         <v>691178000000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AJ41">
         <v>901190000000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AK41">
         <v>855756000000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AL41">
         <v>989422000000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AM41">
         <v>861750000000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AN41">
         <v>971363000000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AO41">
         <v>918211000000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AP41">
         <v>433230000000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AQ41">
         <v>442603000000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AR41">
         <v>421100000000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AS41">
         <v>403002000000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AT41">
         <v>476747000000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AU41">
         <v>443472000000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AV41">
         <v>410290000000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AW41">
         <v>570963000000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AX41">
         <v>599683000000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AY41">
         <v>568894000000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AZ41">
         <v>538093000000.0</v>
       </c>
-      <c r="AY41">
+      <c r="BA41">
         <v>492709000000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BB41">
         <v>494137000000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BC41">
         <v>452014000000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BD41">
         <v>392710000000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BE41">
         <v>353727000000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BF41">
         <v>348789000000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BG41">
         <v>318328000000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BH41">
         <v>287142000000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BI41">
         <v>255851000000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BJ41">
         <v>228002000000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BK41">
         <v>218937000000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BL41">
         <v>209339000000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BM41">
         <v>199530000000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BN41">
         <v>339847000000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BO41">
         <v>341184000000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BP41">
         <v>323414000000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BQ41">
         <v>159975000000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BR41">
         <v>321446000000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BS41">
         <v>354758000000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BT41">
         <v>346589000000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BU41">
         <v>306804000000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BV41">
         <v>297761000000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BW41">
         <v>252416000000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BX41">
         <v>240843000000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BY41">
         <v>211159000000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BZ41">
         <v>227292000000.0</v>
       </c>
-      <c r="BY41">
+      <c r="CA41">
         <v>182402000000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CB41">
         <v>198588000000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CC41">
         <v>191930000000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CD41">
         <v>167346000000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CE41">
         <v>140862000000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CF41">
         <v>176470000000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CG41">
         <v>156906000000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CH41">
         <v>89892000000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CI41">
         <v>144230000000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CJ41">
         <v>99734000000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CK41">
         <v>116874000000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CL41">
         <v>73805000000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CM41">
         <v>64872000000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CN41">
         <v>78452000000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CO41">
         <v>66229000000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CP41">
         <v>127909000000.0</v>
       </c>
-      <c r="CO41">
+      <c r="CQ41">
         <v>113212000000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>133808000000.0</v>
       </c>
       <c r="CR41"/>
       <c r="CS41">
+        <v>133808000000.0</v>
+      </c>
+      <c r="CT41"/>
+      <c r="CU41">
         <v>104689000000.0</v>
       </c>
-      <c r="CT41"/>
+      <c r="CV41"/>
     </row>
-    <row r="42" spans="1:98">
+    <row r="42" spans="1:100">
       <c r="A42" t="s">
         <v>67</v>
       </c>
       <c r="B42">
         <v>-189045000000.0</v>
       </c>
       <c r="C42">
-        <v>-173785000000.0</v>
+        <v>-189045000000.0</v>
       </c>
       <c r="D42">
         <v>-189045000000.0</v>
       </c>
       <c r="E42">
-        <v>96000000000.0</v>
+        <v>-173785000000.0</v>
       </c>
       <c r="F42">
-        <v>96000000000.0</v>
+        <v>-189045000000.0</v>
       </c>
       <c r="G42">
         <v>96000000000.0</v>
       </c>
       <c r="H42">
         <v>96000000000.0</v>
       </c>
       <c r="I42">
         <v>96000000000.0</v>
       </c>
       <c r="J42">
         <v>96000000000.0</v>
       </c>
       <c r="K42">
         <v>96000000000.0</v>
       </c>
       <c r="L42">
         <v>96000000000.0</v>
       </c>
       <c r="M42">
         <v>96000000000.0</v>
       </c>
       <c r="N42">
         <v>96000000000.0</v>
       </c>
       <c r="O42">
         <v>96000000000.0</v>
       </c>
       <c r="P42">
         <v>96000000000.0</v>
       </c>
       <c r="Q42">
         <v>96000000000.0</v>
       </c>
       <c r="R42">
         <v>96000000000.0</v>
       </c>
       <c r="S42">
         <v>96000000000.0</v>
       </c>
       <c r="T42">
         <v>96000000000.0</v>
       </c>
       <c r="U42">
         <v>96000000000.0</v>
       </c>
       <c r="V42">
         <v>96000000000.0</v>
       </c>
       <c r="W42">
-        <v>111260000000.0</v>
+        <v>96000000000.0</v>
       </c>
       <c r="X42">
-        <v>111260000000.0</v>
+        <v>96000000000.0</v>
       </c>
       <c r="Y42">
         <v>111260000000.0</v>
       </c>
       <c r="Z42">
         <v>111260000000.0</v>
       </c>
       <c r="AA42">
         <v>111260000000.0</v>
       </c>
       <c r="AB42">
         <v>111260000000.0</v>
       </c>
       <c r="AC42">
         <v>111260000000.0</v>
       </c>
       <c r="AD42">
         <v>111260000000.0</v>
       </c>
       <c r="AE42">
-        <v>290466000000.0</v>
+        <v>111260000000.0</v>
       </c>
       <c r="AF42">
         <v>111260000000.0</v>
       </c>
       <c r="AG42">
-        <v>111260000000.0</v>
+        <v>290466000000.0</v>
       </c>
       <c r="AH42">
         <v>111260000000.0</v>
       </c>
       <c r="AI42">
-        <v>96000000000.0</v>
+        <v>111260000000.0</v>
       </c>
       <c r="AJ42">
         <v>111260000000.0</v>
       </c>
       <c r="AK42">
-        <v>111260000000.0</v>
+        <v>96000000000.0</v>
       </c>
       <c r="AL42">
         <v>111260000000.0</v>
       </c>
       <c r="AM42">
         <v>111260000000.0</v>
       </c>
       <c r="AN42">
         <v>111260000000.0</v>
       </c>
       <c r="AO42">
-        <v>96000000000.0</v>
+        <v>111260000000.0</v>
       </c>
       <c r="AP42">
-        <v>96000000000.0</v>
+        <v>111260000000.0</v>
       </c>
       <c r="AQ42">
         <v>96000000000.0</v>
       </c>
       <c r="AR42">
         <v>96000000000.0</v>
       </c>
       <c r="AS42">
         <v>96000000000.0</v>
       </c>
       <c r="AT42">
         <v>96000000000.0</v>
       </c>
       <c r="AU42">
         <v>96000000000.0</v>
       </c>
       <c r="AV42">
         <v>96000000000.0</v>
       </c>
       <c r="AW42">
         <v>96000000000.0</v>
       </c>
       <c r="AX42">
         <v>96000000000.0</v>
       </c>
       <c r="AY42">
         <v>96000000000.0</v>
       </c>
       <c r="AZ42">
         <v>96000000000.0</v>
       </c>
       <c r="BA42">
-        <v>111260000000.0</v>
+        <v>96000000000.0</v>
       </c>
       <c r="BB42">
-        <v>111260000000.0</v>
+        <v>96000000000.0</v>
       </c>
       <c r="BC42">
         <v>111260000000.0</v>
       </c>
       <c r="BD42">
         <v>111260000000.0</v>
       </c>
       <c r="BE42">
+        <v>111260000000.0</v>
+      </c>
+      <c r="BF42">
+        <v>111260000000.0</v>
+      </c>
+      <c r="BG42">
         <v>96000000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>111260000000.0</v>
       </c>
       <c r="BH42">
         <v>96000000000.0</v>
       </c>
-      <c r="BI42"/>
+      <c r="BI42">
+        <v>111260000000.0</v>
+      </c>
       <c r="BJ42">
         <v>96000000000.0</v>
       </c>
-      <c r="BK42">
-[...1 lines deleted...]
-      </c>
+      <c r="BK42"/>
       <c r="BL42">
         <v>96000000000.0</v>
       </c>
       <c r="BM42">
         <v>96000000000.0</v>
       </c>
       <c r="BN42">
         <v>96000000000.0</v>
       </c>
       <c r="BO42">
         <v>96000000000.0</v>
       </c>
-      <c r="BP42"/>
-      <c r="BQ42"/>
+      <c r="BP42">
+        <v>96000000000.0</v>
+      </c>
+      <c r="BQ42">
+        <v>96000000000.0</v>
+      </c>
       <c r="BR42"/>
       <c r="BS42"/>
       <c r="BT42"/>
       <c r="BU42"/>
       <c r="BV42"/>
       <c r="BW42"/>
       <c r="BX42"/>
       <c r="BY42"/>
       <c r="BZ42"/>
       <c r="CA42"/>
       <c r="CB42"/>
       <c r="CC42"/>
       <c r="CD42"/>
       <c r="CE42"/>
       <c r="CF42"/>
       <c r="CG42"/>
       <c r="CH42"/>
       <c r="CI42"/>
       <c r="CJ42"/>
       <c r="CK42"/>
       <c r="CL42"/>
       <c r="CM42"/>
       <c r="CN42"/>
       <c r="CO42"/>
       <c r="CP42"/>
       <c r="CQ42"/>
       <c r="CR42"/>
       <c r="CS42"/>
       <c r="CT42"/>
+      <c r="CU42"/>
+      <c r="CV42"/>
     </row>
-    <row r="43" spans="1:98">
+    <row r="43" spans="1:100">
       <c r="A43" t="s">
         <v>68</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -12743,52 +12925,54 @@
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
       <c r="CR43"/>
       <c r="CS43"/>
       <c r="CT43"/>
+      <c r="CU43"/>
+      <c r="CV43"/>
     </row>
-    <row r="44" spans="1:98">
+    <row r="44" spans="1:100">
       <c r="A44" t="s">
         <v>69</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -12845,100 +13029,106 @@
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
       <c r="CQ44"/>
       <c r="CR44"/>
       <c r="CS44"/>
       <c r="CT44"/>
+      <c r="CU44"/>
+      <c r="CV44"/>
     </row>
-    <row r="45" spans="1:98">
+    <row r="45" spans="1:100">
       <c r="A45" t="s">
         <v>70</v>
       </c>
       <c r="B45">
+        <v>13101053000000.0</v>
+      </c>
+      <c r="C45">
+        <v>12933874000000.0</v>
+      </c>
+      <c r="D45">
         <v>12673610000000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>12598336000000.0</v>
       </c>
-      <c r="D45"/>
-      <c r="E45">
+      <c r="F45"/>
+      <c r="G45">
         <v>16827715000000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>16804310000000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>16704787000000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>16643346000000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>16520125000000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>16678160000000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>16695112000000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>16511578000000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>16399826000000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>16549460000000.0</v>
       </c>
-      <c r="O45">
+      <c r="Q45">
         <v>16527837000000.0</v>
       </c>
-      <c r="P45">
+      <c r="R45">
         <v>16630071000000.0</v>
       </c>
-      <c r="Q45"/>
-      <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
@@ -12975,868 +13165,884 @@
       <c r="BV45"/>
       <c r="BW45"/>
       <c r="BX45"/>
       <c r="BY45"/>
       <c r="BZ45"/>
       <c r="CA45"/>
       <c r="CB45"/>
       <c r="CC45"/>
       <c r="CD45"/>
       <c r="CE45"/>
       <c r="CF45"/>
       <c r="CG45"/>
       <c r="CH45"/>
       <c r="CI45"/>
       <c r="CJ45"/>
       <c r="CK45"/>
       <c r="CL45"/>
       <c r="CM45"/>
       <c r="CN45"/>
       <c r="CO45"/>
       <c r="CP45"/>
       <c r="CQ45"/>
       <c r="CR45"/>
       <c r="CS45"/>
       <c r="CT45"/>
+      <c r="CU45"/>
+      <c r="CV45"/>
     </row>
-    <row r="46" spans="1:98">
+    <row r="46" spans="1:100">
       <c r="A46" t="s">
         <v>71</v>
       </c>
       <c r="B46">
+        <v>7871561000000.0</v>
+      </c>
+      <c r="C46">
+        <v>7757416000000.0</v>
+      </c>
+      <c r="D46">
         <v>7605002000000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>7645727000000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>9615862000000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>9696034000000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>9717076000000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>9781510000000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>9794412000000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>9777151000000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>9847513000000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>9926795000000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>9859964000000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>9859837000000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>10057980000000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>10163075000000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>10293621000000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>10647616000000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>10705288000000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>10821282000000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>10791634000000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>10914676000000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>11102473000000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>11187039000000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>11251966000000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>11380338000000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>11547581000000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>11610177000000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>11345151000000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>11475408000000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>11507760000000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>10627387000000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>10452395000000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>10537494000000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>10387975000000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>10422133000000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>10292700000000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>10094948000000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AN46">
         <v>10004167000000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>9529476000000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>9139460000000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AQ46">
         <v>8781618000000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>8578030000000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>8320917000000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AT46">
         <v>7813991000000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AU46">
         <v>7691548000000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AV46">
         <v>7452809000000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AW46">
         <v>7348025000000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AX46">
         <v>7049929000000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AY46">
         <v>6853109000000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AZ46">
         <v>6750723000000.0</v>
       </c>
-      <c r="AY46">
+      <c r="BA46">
         <v>6874177000000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BB46">
         <v>6613814000000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BC46">
         <v>6503464000000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BD46">
         <v>6430367000000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BE46">
         <v>6283479000000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BF46">
         <v>5950914000000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BG46">
         <v>5752703000000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BH46">
         <v>5592607000000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BI46">
         <v>5314311000000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BJ46">
         <v>5153935000000.0</v>
       </c>
-      <c r="BI46"/>
-      <c r="BJ46">
+      <c r="BK46"/>
+      <c r="BL46">
         <v>4487157000000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BM46">
         <v>4148778000000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BN46">
         <v>3706780000000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BO46">
         <v>3492867000000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BP46">
         <v>3181202000000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BQ46">
         <v>3035915000000.0</v>
       </c>
-      <c r="BP46"/>
-      <c r="BQ46"/>
       <c r="BR46"/>
       <c r="BS46"/>
       <c r="BT46"/>
       <c r="BU46"/>
       <c r="BV46"/>
       <c r="BW46"/>
       <c r="BX46"/>
       <c r="BY46"/>
       <c r="BZ46"/>
       <c r="CA46"/>
       <c r="CB46"/>
       <c r="CC46"/>
       <c r="CD46"/>
       <c r="CE46"/>
       <c r="CF46"/>
       <c r="CG46"/>
       <c r="CH46"/>
       <c r="CI46"/>
       <c r="CJ46"/>
       <c r="CK46"/>
       <c r="CL46"/>
       <c r="CM46"/>
       <c r="CN46"/>
       <c r="CO46"/>
       <c r="CP46"/>
       <c r="CQ46"/>
       <c r="CR46"/>
       <c r="CS46"/>
       <c r="CT46"/>
+      <c r="CU46"/>
+      <c r="CV46"/>
     </row>
-    <row r="47" spans="1:98">
+    <row r="47" spans="1:100">
       <c r="A47" t="s">
         <v>72</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47"/>
+      <c r="E47">
         <v>7645727000000.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>9615862000000.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>9696034000000.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>9717076000000.0</v>
       </c>
-      <c r="G47">
+      <c r="I47">
         <v>9781510000000.0</v>
       </c>
-      <c r="H47">
+      <c r="J47">
         <v>9794412000000.0</v>
       </c>
-      <c r="I47"/>
-      <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47"/>
+      <c r="N47">
         <v>9859964000000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>9859837000000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>10057980000000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>10163075000000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>10293621000000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>10444228000000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>10705288000000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>10821282000000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>10791634000000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>10914676000000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>11101473000000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>11187039000000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>11251966000000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>11380339000000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>11547582000000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>11610177000000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>11345151000000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>11475408000000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>11507760000000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>10627387000000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>10452395000000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AI47">
         <v>10537494000000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AJ47">
         <v>10387975000000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AK47">
         <v>10422133000000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AL47">
         <v>10292700000000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AM47">
         <v>10094948000000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AN47">
         <v>10004167000000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AO47">
         <v>9529476000000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AP47">
         <v>9139460000000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AQ47">
         <v>8781618000000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AR47">
         <v>8578030000000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AS47">
         <v>8320917000000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AT47">
         <v>7813991000000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AU47">
         <v>7691548000000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AV47">
         <v>7452809000000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AW47">
         <v>7348025000000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AX47">
         <v>7049929000000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AY47">
         <v>6853109000000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AZ47">
         <v>6750723000000.0</v>
       </c>
-      <c r="AY47">
+      <c r="BA47">
         <v>6874177000000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BB47">
         <v>6613814000000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BC47">
         <v>6503464000000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BD47">
         <v>6430367000000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BE47">
         <v>6283479000000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BF47">
         <v>5950914000000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BG47">
         <v>5752703000000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BH47">
         <v>5592607000000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BI47">
         <v>5314311000000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BJ47">
         <v>5153935000000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BK47">
         <v>4834656000000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BL47">
         <v>4487157000000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BM47">
         <v>4148778000000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BN47">
         <v>3706780000000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BO47">
         <v>3492867000000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BP47">
         <v>3181202000000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BQ47">
         <v>3035915000000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BR47">
         <v>2824758000000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BS47">
         <v>2701696000000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BT47">
         <v>2600296000000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BU47">
         <v>2559875000000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BV47">
         <v>2418970000000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BW47">
         <v>2345551000000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BX47">
         <v>2275992000000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BY47">
         <v>2199810000000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BZ47">
         <v>1991518000000.0</v>
       </c>
-      <c r="BY47">
+      <c r="CA47">
         <v>1839879000000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CB47">
         <v>1762348000000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CC47">
         <v>1724663000000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CD47">
         <v>1632907000000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CE47">
         <v>1573767000000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CF47">
         <v>1530850000000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CG47">
         <v>1495659000000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CH47">
         <v>1384600000000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CI47">
         <v>1351290000000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CJ47">
         <v>1333751000000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CK47">
         <v>1348402000000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CL47">
         <v>1033323000000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CM47">
         <v>971177000000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CN47">
         <v>929007000000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CO47">
         <v>876480000000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CP47">
         <v>770570000000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CQ47">
         <v>745295000000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CR47">
         <v>704611000000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CS47">
         <v>676805000000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CT47">
         <v>560577000000.0</v>
       </c>
-      <c r="CS47">
+      <c r="CU47">
         <v>505967000000.0</v>
       </c>
-      <c r="CT47">
+      <c r="CV47">
         <v>444884000000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:98">
+    <row r="48" spans="1:100">
       <c r="A48" t="s">
         <v>73</v>
       </c>
       <c r="B48">
+        <v>4302734000000.0</v>
+      </c>
+      <c r="C48">
+        <v>3120320000000.0</v>
+      </c>
+      <c r="D48">
         <v>6657426000000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>4572603000000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>3451831000000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>2383937000000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>3192887000000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>1961707000000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>3248520000000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>2668175000000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>4656683000000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>3193678000000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>5193467000000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>3748467000000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>5155173000000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>3809696000000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>5543144000000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>4378424000000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>6195533000000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>4133709000000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>5138655000000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>3826263000000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>6373227000000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>4749808000000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>6298393000000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>8620325000000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>7031661000000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>5094302000000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>6700024000000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>4887653000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>8874815000000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>7390573000000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>8782589000000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>4824209000000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>6824959000000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>4985828000000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>6236298000000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>4718554000000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>6477539000000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>4516698000000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>6155231000000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>4702887000000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>6209840000000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>4639800000000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AT48">
         <v>5624816000000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AU48">
         <v>4372283000000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AV48">
         <v>6207422000000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AW48">
         <v>4411222000000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AX48">
         <v>5285309000000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AY48">
         <v>4084371000000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AZ48">
         <v>5428091000000.0</v>
       </c>
-      <c r="AY48">
+      <c r="BA48">
         <v>4067110000000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BB48">
         <v>5322884000000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BC48">
         <v>4056275000000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BD48">
         <v>5212788000000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BE48">
         <v>3780805000000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BF48">
         <v>4918066000000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BG48">
         <v>3575526000000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BH48">
         <v>4666978000000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BI48">
         <v>3504268000000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BJ48">
         <v>4273858000000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BK48">
         <v>3316649000000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BL48">
         <v>4859844000000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BM48">
         <v>3873119000000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BN48">
         <v>3800423000000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BO48">
         <v>3019313000000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BP48">
         <v>4502302000000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BQ48">
         <v>3530519000000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BR48">
         <v>3527819000000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BS48">
         <v>2744661000000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BT48">
         <v>3697069000000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BU48">
         <v>2928012000000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BV48">
         <v>3005987000000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BW48">
         <v>2327742000000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BX48">
         <v>2935444000000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BY48">
         <v>2232248000000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BZ48">
         <v>2532480000000.0</v>
       </c>
-      <c r="BY48">
+      <c r="CA48">
         <v>2010094000000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CB48">
         <v>2445936000000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CC48">
         <v>1908634000000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CD48">
         <v>2171935000000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CE48">
         <v>1675911000000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CF48">
         <v>2150857000000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CG48">
         <v>1713633000000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CH48">
         <v>1966551000000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CI48">
         <v>1573119000000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CJ48">
         <v>1799542000000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CK48">
         <v>1820943000000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CL48">
         <v>2054270000000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CM48">
         <v>1721987000000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CN48">
         <v>1972086000000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CO48">
         <v>1988718000000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CP48">
         <v>1888396000000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CQ48">
         <v>1912807000000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CR48">
         <v>1725674000000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CS48">
         <v>1621258000000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CT48">
         <v>1502729000000.0</v>
       </c>
-      <c r="CS48">
+      <c r="CU48">
         <v>1318618000000.0</v>
       </c>
-      <c r="CT48">
+      <c r="CV48">
         <v>1084958000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:98">
+    <row r="49" spans="1:100">
       <c r="A49" t="s">
         <v>74</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
@@ -13893,134 +14099,136 @@
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
       <c r="CR49"/>
       <c r="CS49"/>
       <c r="CT49"/>
+      <c r="CU49"/>
+      <c r="CV49"/>
     </row>
-    <row r="50" spans="1:98">
+    <row r="50" spans="1:100">
       <c r="A50" t="s">
         <v>75</v>
       </c>
       <c r="B50"/>
-      <c r="C50">
-[...1 lines deleted...]
-      </c>
+      <c r="C50"/>
       <c r="D50"/>
       <c r="E50">
+        <v>0.0</v>
+      </c>
+      <c r="F50"/>
+      <c r="G50">
         <v>1300000000000.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>900000000000.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>1450000000000.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>400000000000.0</v>
       </c>
-      <c r="I50"/>
-[...6 lines deleted...]
-      </c>
+      <c r="K50"/>
+      <c r="L50"/>
       <c r="M50">
         <v>0.0</v>
       </c>
       <c r="N50">
         <v>0.0</v>
       </c>
       <c r="O50">
-        <v>600000000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="P50">
         <v>0.0</v>
       </c>
       <c r="Q50">
+        <v>600000000000.0</v>
+      </c>
+      <c r="R50">
         <v>0.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
+        <v>0.0</v>
+      </c>
+      <c r="T50">
         <v>400000000000.0</v>
       </c>
-      <c r="S50">
+      <c r="U50">
         <v>1850000000000.0</v>
       </c>
-      <c r="T50">
+      <c r="V50">
         <v>1900000000000.0</v>
       </c>
-      <c r="U50">
+      <c r="W50">
         <v>3850000000000.0</v>
       </c>
-      <c r="V50">
+      <c r="X50">
         <v>2270000000000.0</v>
       </c>
-      <c r="W50">
+      <c r="Y50">
         <v>3015000000000.0</v>
       </c>
-      <c r="X50">
+      <c r="Z50">
         <v>1975000000000.0</v>
       </c>
-      <c r="Y50"/>
-      <c r="Z50">
+      <c r="AA50"/>
+      <c r="AB50">
         <v>2050000000000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AC50">
         <v>2920000000000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AD50">
         <v>2250000000000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AE50">
         <v>3800000000000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AF50">
         <v>0.0</v>
       </c>
-      <c r="AE50"/>
-      <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
@@ -14043,513 +14251,527 @@
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
       <c r="CR50"/>
       <c r="CS50"/>
       <c r="CT50"/>
+      <c r="CU50"/>
+      <c r="CV50"/>
     </row>
-    <row r="51" spans="1:98">
+    <row r="51" spans="1:100">
       <c r="A51" t="s">
         <v>76</v>
       </c>
       <c r="B51">
+        <v>561508000000.0</v>
+      </c>
+      <c r="C51">
+        <v>547203000000.0</v>
+      </c>
+      <c r="D51">
         <v>592174000000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>644841000000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>1594894000000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>1940507000000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>1425598000000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>1980632000000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>924473000000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>561352000000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>750649000000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>750783000000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>744762000000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>719043000000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>681459000000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>1284026000000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>661062000000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>680856000000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>1284575000000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>2736866000000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>2752409000000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>4728175000000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>3232371000000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>3974990000000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>2924795000000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>950431000000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>3100445000000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>3964994000000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>3221389000000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>4781226000000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>1046701000000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AG51">
         <v>1496482000000.0</v>
       </c>
-      <c r="AF51"/>
-      <c r="AG51">
+      <c r="AH51"/>
+      <c r="AI51">
         <v>4800000000000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AJ51">
         <v>2050000000000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AK51">
         <v>3450000000000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AL51">
         <v>1800000000000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AM51">
         <v>450000000000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AN51">
         <v>1700000000000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AO51">
         <v>2392970000000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AP51">
         <v>1250000000000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AQ51">
         <v>700000000000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AR51">
         <v>700000000000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AS51">
         <v>1700000000000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AT51">
         <v>1450000000000.0</v>
       </c>
-      <c r="AS51"/>
-      <c r="AT51">
+      <c r="AU51"/>
+      <c r="AV51">
         <v>100000000000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AW51">
         <v>1250000000000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AX51">
         <v>1100000000000.0</v>
       </c>
-      <c r="AW51"/>
-      <c r="AX51">
+      <c r="AY51"/>
+      <c r="AZ51">
         <v>40000000000.0</v>
       </c>
-      <c r="AY51">
+      <c r="BA51">
         <v>976792000000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BB51">
         <v>500000000000.0</v>
       </c>
-      <c r="BA51"/>
-      <c r="BB51">
+      <c r="BC51"/>
+      <c r="BD51">
         <v>100000000000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BE51">
         <v>1040000000000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BF51">
         <v>737660000000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BG51">
         <v>729190000000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BH51">
         <v>706860000000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BI51">
         <v>699160000000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BJ51">
         <v>468000000000.0</v>
       </c>
-      <c r="BI51"/>
-[...1 lines deleted...]
-      <c r="BK51">
+      <c r="BK51"/>
+      <c r="BL51"/>
+      <c r="BM51">
         <v>190000000000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BN51">
         <v>630000000000.0</v>
       </c>
-      <c r="BM51"/>
-      <c r="BN51"/>
       <c r="BO51"/>
       <c r="BP51"/>
       <c r="BQ51"/>
       <c r="BR51"/>
       <c r="BS51"/>
       <c r="BT51"/>
       <c r="BU51"/>
       <c r="BV51"/>
       <c r="BW51"/>
       <c r="BX51"/>
       <c r="BY51"/>
       <c r="BZ51"/>
       <c r="CA51"/>
       <c r="CB51"/>
       <c r="CC51"/>
       <c r="CD51"/>
       <c r="CE51"/>
       <c r="CF51"/>
       <c r="CG51"/>
       <c r="CH51"/>
       <c r="CI51"/>
       <c r="CJ51"/>
       <c r="CK51"/>
       <c r="CL51"/>
       <c r="CM51"/>
       <c r="CN51"/>
       <c r="CO51"/>
       <c r="CP51"/>
       <c r="CQ51"/>
       <c r="CR51"/>
       <c r="CS51"/>
       <c r="CT51"/>
+      <c r="CU51"/>
+      <c r="CV51"/>
     </row>
-    <row r="52" spans="1:98">
+    <row r="52" spans="1:100">
       <c r="A52" t="s">
         <v>77</v>
       </c>
       <c r="B52">
+        <v>185410000000.0</v>
+      </c>
+      <c r="C52">
+        <v>179028000000.0</v>
+      </c>
+      <c r="D52">
         <v>218856000000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>290762000000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>1193952000000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>1541893000000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>930054000000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>1487790000000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>437154000000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>42388000000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>211058000000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>209526000000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>206702000000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>207543000000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>34011000000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>635621000000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>20386000000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>4116000000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>472322000000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>1933249000000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>2025087000000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>3963192000000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>2384628000000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>3128186000000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>2082174000000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>107568000000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>2171102000000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>3046179000000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>2387384000000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>3947613000000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AF52">
         <v>-1874259000000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AG52">
         <v>599036000000.0</v>
       </c>
-      <c r="AF52"/>
-      <c r="AG52">
+      <c r="AH52"/>
+      <c r="AI52">
         <v>4077321000000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AJ52">
         <v>1465363000000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AK52">
         <v>3616310000000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AL52">
         <v>1409375000000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AM52">
         <v>-350988000000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AN52">
         <v>689304000000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AO52">
         <v>1408302000000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AP52">
         <v>501764000000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AQ52">
         <v>-235569000000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AR52">
         <v>123974000000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AS52">
         <v>1070126000000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AT52">
         <v>1284679000000.0</v>
       </c>
-      <c r="AS52"/>
-      <c r="AT52">
+      <c r="AU52"/>
+      <c r="AV52">
         <v>-220730000000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AW52">
         <v>793086000000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AX52">
         <v>948792000000.0</v>
       </c>
-      <c r="AW52"/>
-      <c r="AX52">
+      <c r="AY52"/>
+      <c r="AZ52">
         <v>-258850000000.0</v>
       </c>
-      <c r="AY52">
+      <c r="BA52">
         <v>976792000000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BB52">
         <v>232685000000.0</v>
       </c>
-      <c r="BA52"/>
-      <c r="BB52">
+      <c r="BC52"/>
+      <c r="BD52">
         <v>100000000000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BE52">
         <v>1040000000000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BF52">
         <v>737660000000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BG52">
         <v>729190000000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BH52">
         <v>706860000000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BI52">
         <v>699160000000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BJ52">
         <v>468000000000.0</v>
       </c>
-      <c r="BI52"/>
-[...1 lines deleted...]
-      <c r="BK52">
+      <c r="BK52"/>
+      <c r="BL52"/>
+      <c r="BM52">
         <v>190000000000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BN52">
         <v>630000000000.0</v>
       </c>
-      <c r="BM52"/>
-      <c r="BN52"/>
       <c r="BO52"/>
       <c r="BP52"/>
       <c r="BQ52"/>
       <c r="BR52"/>
       <c r="BS52"/>
       <c r="BT52"/>
       <c r="BU52"/>
       <c r="BV52"/>
       <c r="BW52"/>
       <c r="BX52"/>
       <c r="BY52"/>
       <c r="BZ52"/>
       <c r="CA52"/>
       <c r="CB52"/>
       <c r="CC52"/>
       <c r="CD52"/>
       <c r="CE52"/>
       <c r="CF52"/>
       <c r="CG52"/>
       <c r="CH52"/>
       <c r="CI52"/>
       <c r="CJ52"/>
       <c r="CK52"/>
       <c r="CL52"/>
       <c r="CM52"/>
       <c r="CN52"/>
       <c r="CO52"/>
       <c r="CP52"/>
       <c r="CQ52"/>
       <c r="CR52"/>
       <c r="CS52"/>
       <c r="CT52"/>
+      <c r="CU52"/>
+      <c r="CV52"/>
     </row>
-    <row r="53" spans="1:98">
+    <row r="53" spans="1:100">
       <c r="A53" t="s">
         <v>78</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
-      <c r="N53">
+      <c r="N53"/>
+      <c r="O53"/>
+      <c r="P53">
         <v>0.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>39323000000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>600000000000.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>2300000000000.0</v>
       </c>
-      <c r="R53"/>
-      <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
       <c r="AM53"/>
       <c r="AN53"/>
       <c r="AO53"/>
       <c r="AP53"/>
       <c r="AQ53"/>
       <c r="AR53"/>
@@ -14585,52 +14807,54 @@
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
       <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
       <c r="CL53"/>
       <c r="CM53"/>
       <c r="CN53"/>
       <c r="CO53"/>
       <c r="CP53"/>
       <c r="CQ53"/>
       <c r="CR53"/>
       <c r="CS53"/>
       <c r="CT53"/>
+      <c r="CU53"/>
+      <c r="CV53"/>
     </row>
-    <row r="54" spans="1:98">
+    <row r="54" spans="1:100">
       <c r="A54" t="s">
         <v>79</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -14687,1172 +14911,1198 @@
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
       <c r="CR54"/>
       <c r="CS54"/>
       <c r="CT54"/>
+      <c r="CU54"/>
+      <c r="CV54"/>
     </row>
-    <row r="55" spans="1:98">
+    <row r="55" spans="1:100">
       <c r="A55" t="s">
         <v>80</v>
       </c>
       <c r="B55">
+        <v>18207959000000.0</v>
+      </c>
+      <c r="C55">
+        <v>16454946000000.0</v>
+      </c>
+      <c r="D55">
         <v>20013983000000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>20017339000000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>17492889000000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>18528471000000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>17809408000000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>16046195000000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>16543579000000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>19722220000000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>18342427000000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>16664086000000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>18924370000000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>19951762000000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>19558427000000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>18318114000000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>20241605000000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>22144171000000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>20392913000000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>19068532000000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>20206771000000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>20274146000000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>21645929000000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>20534632000000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>21079223000000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>21351803000000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>21543649000000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>20649371000000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>20813938000000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>21827321000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>22039978000000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>19522970000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>19998136000000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>20526125000000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>20241813000000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>18906413000000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>18815224000000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>19286387000000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>18586404000000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>16745695000000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>16748673000000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>18920136000000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>16653300000000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>15729945000000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>15984771000000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>16486178000000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>14772554000000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AW55">
         <v>14280670000000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AX55">
         <v>15170111000000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AY55">
         <v>15956956000000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AZ55">
         <v>14314180000000.0</v>
       </c>
-      <c r="AY55">
+      <c r="BA55">
         <v>13348188000000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BB55">
         <v>13340178000000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BC55">
         <v>14193134000000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BD55">
         <v>12906257000000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BE55">
         <v>11984979000000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BF55">
         <v>12421910000000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BG55">
         <v>13934265000000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BH55">
         <v>11995436000000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BI55">
         <v>10482312000000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BJ55">
         <v>10496830000000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BK55">
         <v>11595846000000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BL55">
         <v>10333047000000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BM55">
         <v>8701262000000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BN55">
         <v>8608175000000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BO55">
         <v>9769504000000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BP55">
         <v>8637928000000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BQ55">
         <v>7484990000000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BR55">
         <v>7127408000000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BS55">
         <v>7936372000000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BT55">
         <v>7441337000000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BU55">
         <v>6504736000000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BV55">
         <v>6580547000000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BW55">
         <v>6942846000000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BX55">
         <v>6222151000000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BY55">
         <v>5333406000000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BZ55">
         <v>5357049000000.0</v>
       </c>
-      <c r="BY55">
+      <c r="CA55">
         <v>5295963000000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CB55">
         <v>4996859000000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CC55">
         <v>4626000000000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CD55">
         <v>4765988000000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CE55">
         <v>4740002000000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CF55">
         <v>4125123000000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CG55">
         <v>3842351000000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CH55">
         <v>3891230000000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CI55">
         <v>3937103000000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CJ55">
         <v>3584707000000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CK55">
         <v>3663709000000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CL55">
         <v>3507404000000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CM55">
         <v>3788215000000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CN55">
         <v>3442626000000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CO55">
         <v>3416262000000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CP55">
         <v>3693682000000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CQ55">
         <v>3091853000000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CR55">
         <v>3056533000000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CS55">
         <v>2682025000000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CT55">
         <v>2847706000000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CU55">
         <v>2253637000000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CV55">
         <v>2234459000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:98">
+    <row r="56" spans="1:100">
       <c r="A56" t="s">
         <v>81</v>
       </c>
       <c r="B56">
+        <v>8503448000000.0</v>
+      </c>
+      <c r="C56">
+        <v>6863797000000.0</v>
+      </c>
+      <c r="D56">
         <v>10573765000000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>10544623000000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>6044465000000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>6991320000000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>6809267000000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>5280548000000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>5735238000000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>8923552000000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>7466904000000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>6191839000000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>8516724000000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>9534467000000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>8937321000000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>7567768000000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>9347805000000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>11093280000000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>9091167000000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>7642208000000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>8761218000000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>8699362000000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>9980912000000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>8828360000000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>9297952000000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>9439108000000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>9494654000000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>8530334000000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>8889091000000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>9787714000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>10012444000000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>8325029000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>9018583000000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>9476988000000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>9310953000000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>7941635000000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>7960938000000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>8624713000000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>7996530000000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>6588109000000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>6878563000000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>9443805000000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>7366121000000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>6623114000000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>7423304000000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>8189284000000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>6725675000000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AW56">
         <v>6337170000000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AX56">
         <v>7520219000000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AY56">
         <v>8505223000000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AZ56">
         <v>6956716000000.0</v>
       </c>
-      <c r="AY56">
+      <c r="BA56">
         <v>5862939000000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BB56">
         <v>6118018000000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BC56">
         <v>7071858000000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BD56">
         <v>5828057000000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BE56">
         <v>5035962000000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BF56">
         <v>5771516000000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BG56">
         <v>7473606000000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BH56">
         <v>5698982000000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BI56">
         <v>4446219000000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BJ56">
         <v>4586783000000.0</v>
       </c>
-      <c r="BI56"/>
-      <c r="BJ56">
+      <c r="BK56"/>
+      <c r="BL56">
         <v>5053038000000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BM56">
         <v>3748130000000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BN56">
         <v>4074125000000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BO56">
         <v>5428521000000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BP56">
         <v>4597309000000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BQ56">
         <v>3598793000000.0</v>
       </c>
-      <c r="BP56"/>
-      <c r="BQ56"/>
       <c r="BR56"/>
       <c r="BS56"/>
       <c r="BT56"/>
       <c r="BU56"/>
       <c r="BV56"/>
       <c r="BW56"/>
       <c r="BX56"/>
       <c r="BY56"/>
       <c r="BZ56"/>
       <c r="CA56"/>
       <c r="CB56"/>
       <c r="CC56"/>
       <c r="CD56"/>
       <c r="CE56"/>
       <c r="CF56"/>
       <c r="CG56"/>
       <c r="CH56"/>
       <c r="CI56"/>
       <c r="CJ56"/>
       <c r="CK56"/>
       <c r="CL56"/>
       <c r="CM56"/>
       <c r="CN56"/>
       <c r="CO56"/>
       <c r="CP56"/>
       <c r="CQ56"/>
       <c r="CR56"/>
       <c r="CS56"/>
       <c r="CT56"/>
+      <c r="CU56"/>
+      <c r="CV56"/>
     </row>
-    <row r="57" spans="1:98">
+    <row r="57" spans="1:100">
       <c r="A57" t="s">
         <v>82</v>
       </c>
       <c r="B57">
+        <v>12473864000000.0</v>
+      </c>
+      <c r="C57">
+        <v>12012195000000.0</v>
+      </c>
+      <c r="D57">
         <v>12152612000000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>14222619000000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>12098743000000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>14039957000000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>12343534000000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>11830201000000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>11081756000000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>14678530000000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>11399262000000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>11223968000000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>11609737000000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>14088631000000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>12237132000000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>12442223000000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>12346331000000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>15400475000000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>11730251000000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>12445152000000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>12443943000000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>13867082000000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>12739725000000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>13357536000000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>12210556000000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>10199143000000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>12117158000000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>13065308000000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>11910104000000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>14782473000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>10996741000000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>11134786000000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>10090182000000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>14412037000000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>11959689000000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>12532304000000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>11084822000000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>13175378000000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>10666311000000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>10878074000000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>9565299000000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>13172612000000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>9450833000000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>10127542000000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>9400595000000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>11203904000000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>7705404000000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AW57">
         <v>8864832000000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AX57">
         <v>8892043000000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AY57">
         <v>10921740000000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AZ57">
         <v>7976721000000.0</v>
       </c>
-      <c r="AY57">
+      <c r="BA57">
         <v>8419442000000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BB57">
         <v>7166964000000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BC57">
         <v>9323573000000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BD57">
         <v>6938544000000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BE57">
         <v>7535896000000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BF57">
         <v>6874980000000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BG57">
         <v>9784421000000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BH57">
         <v>6765866000000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BI57">
         <v>6474594000000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BJ57">
         <v>5761658000000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BK57">
         <v>7833751000000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BL57">
         <v>5041634000000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BM57">
         <v>4402940000000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BN57">
         <v>4250100000000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BO57">
         <v>6176500000000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BP57">
         <v>3583041000000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BQ57">
         <v>3454869000000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BR57">
         <v>3099766000000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BS57">
         <v>4658389000000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BT57">
         <v>3219146000000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BU57">
         <v>3091111000000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BV57">
         <v>2808930000000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BW57">
         <v>3896482000000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BX57">
         <v>2581567000000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BY57">
         <v>2428128000000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BZ57">
         <v>2135085000000.0</v>
       </c>
-      <c r="BY57">
+      <c r="CA57">
         <v>2640171000000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CB57">
         <v>1889796000000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CC57">
         <v>2057451000000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CD57">
         <v>1955409000000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CE57">
         <v>2450215000000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CF57">
         <v>1326790000000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CG57">
         <v>1501485000000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CH57">
         <v>1360446000000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CI57">
         <v>1745714000000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CJ57">
         <v>1210337000000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CK57">
         <v>1231868000000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CL57">
         <v>1251414000000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CM57">
         <v>1885665000000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CN57">
         <v>1277769000000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CO57">
         <v>1245624000000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CP57">
         <v>1557991000000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CQ57">
         <v>939191000000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CR57">
         <v>1098022000000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CS57">
         <v>813107000000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CT57">
         <v>1142246000000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CU57">
         <v>723389000000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CV57">
         <v>950331000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:98">
+    <row r="58" spans="1:100">
       <c r="A58" t="s">
         <v>83</v>
       </c>
       <c r="B58">
+        <v>14002710000000.0</v>
+      </c>
+      <c r="C58">
+        <v>13432111000000.0</v>
+      </c>
+      <c r="D58">
         <v>13454042000000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>15542221000000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>14138543000000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>15956974000000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>14428961000000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>13896928000000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>13107499000000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>16866485000000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>13498184000000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>13282848000000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>13543343000000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>16015735000000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>14215694000000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>14320858000000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>14510901000000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>17578187000000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>14009820000000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>14747263000000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>14880556000000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>16260323000000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>15085142000000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>15597264000000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>14593270000000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>12543918000000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>14324428000000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>15367509000000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>13926354000000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>16752108000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>12977603000000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>11944837000000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>11027987000000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>15514356000000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>13229294000000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>13733025000000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>12391366000000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>14380273000000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>11921305000000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>12041437000000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>10405882000000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>14029689000000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>10255900000000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>10902585000000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>10229164000000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>11983104000000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>8434341000000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AW58">
         <v>9681888000000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AX58">
         <v>9697242000000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AY58">
         <v>11685025000000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AZ58">
         <v>8698529000000.0</v>
       </c>
-      <c r="AY58">
+      <c r="BA58">
         <v>9093518000000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BB58">
         <v>7829734000000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BC58">
         <v>9949299000000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BD58">
         <v>7505909000000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BE58">
         <v>8016614000000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BF58">
         <v>7316284000000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BG58">
         <v>10182107000000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BH58">
         <v>7151813000000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BI58">
         <v>6801375000000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BJ58">
         <v>6046516000000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BK58">
         <v>8102796000000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BL58">
         <v>5296499000000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BM58">
         <v>4652409000000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BN58">
         <v>4631464000000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BO58">
         <v>6573074000000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BP58">
         <v>3956948000000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BQ58">
         <v>3776415000000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BR58">
         <v>3421212000000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BS58">
         <v>5013147000000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BT58">
         <v>3565735000000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BU58">
         <v>3397915000000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BV58">
         <v>3106691000000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BW58">
         <v>4148898000000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BX58">
         <v>2822410000000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BY58">
         <v>2639287000000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BZ58">
         <v>2362377000000.0</v>
       </c>
-      <c r="BY58">
+      <c r="CA58">
         <v>2822573000000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CB58">
         <v>2088384000000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CC58">
         <v>2249381000000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CD58">
         <v>2122755000000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CE58">
         <v>2591077000000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CF58">
         <v>1503260000000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CG58">
         <v>1658391000000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CH58">
         <v>1450338000000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CI58">
         <v>1889944000000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CJ58">
         <v>1310071000000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CK58">
         <v>1348742000000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CL58">
         <v>1325219000000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CM58">
         <v>1950537000000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CN58">
         <v>1356221000000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CO58">
         <v>1311853000000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CP58">
         <v>1685900000000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CQ58">
         <v>1052403000000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CR58">
         <v>1239178000000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CS58">
         <v>946915000000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CT58">
         <v>1246147000000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CU58">
         <v>828078000000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CV58">
         <v>1057820000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:98">
+    <row r="59" spans="1:100">
       <c r="A59" t="s">
         <v>84</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -15909,348 +16159,356 @@
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
       <c r="CR59"/>
       <c r="CS59"/>
       <c r="CT59"/>
+      <c r="CU59"/>
+      <c r="CV59"/>
     </row>
-    <row r="60" spans="1:98">
+    <row r="60" spans="1:100">
       <c r="A60" t="s">
         <v>85</v>
       </c>
       <c r="B60">
+        <v>4205249000000.0</v>
+      </c>
+      <c r="C60">
+        <v>3022835000000.0</v>
+      </c>
+      <c r="D60">
         <v>6559941000000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>4475118000000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>3354346000000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>2571497000000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>3380447000000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>2149267000000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>3436080000000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>2855735000000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>4844243000000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>3381238000000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>5381027000000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>3936027000000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>5342733000000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>3997256000000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>5730704000000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>4565984000000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>6383093000000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>4321269000000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>5326215000000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>4013823000000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>6560787000000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>4937368000000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>6485953000000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>8807885000000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>7219221000000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>5281862000000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>6887584000000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>5075213000000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>9062375000000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>7578133000000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>8970149000000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>5011769000000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>7012519000000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>5173388000000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>6423858000000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>4906114000000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>6665099000000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>4704258000000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>6342791000000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>4890447000000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>6397400000000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>4827360000000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>5755607000000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>4503074000000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>6338213000000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>4598782000000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>5472869000000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>4271931000000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AZ60">
         <v>5615651000000.0</v>
       </c>
-      <c r="AY60">
+      <c r="BA60">
         <v>4254670000000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BB60">
         <v>5510444000000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BC60">
         <v>4243835000000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BD60">
         <v>5400348000000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BE60">
         <v>3968365000000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BF60">
         <v>5105626000000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BG60">
         <v>3747826000000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BH60">
         <v>4839278000000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BI60">
         <v>3676568000000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BJ60">
         <v>4446158000000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BK60">
         <v>3488949000000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BL60">
         <v>5032144000000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BM60">
         <v>4045419000000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BN60">
         <v>3972723000000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BO60">
         <v>3191613000000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BP60">
         <v>4674602000000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BQ60">
         <v>3702819000000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BR60">
         <v>3700119000000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BS60">
         <v>2916961000000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BT60">
         <v>3869369000000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BU60">
         <v>3100312000000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BV60">
         <v>3465880000000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BW60">
         <v>2787635000000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BX60">
         <v>3395337000000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BY60">
         <v>2692141000000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BZ60">
         <v>2992373000000.0</v>
       </c>
-      <c r="BY60">
+      <c r="CA60">
         <v>2469987000000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CB60">
         <v>2905829000000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CC60">
         <v>2368527000000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CD60">
         <v>2631828000000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CE60">
         <v>2135804000000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CF60">
         <v>2610750000000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CG60">
         <v>2173526000000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CH60">
         <v>2426444000000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CI60">
         <v>2033012000000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CJ60">
         <v>2259435000000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CK60">
         <v>2296684000000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CL60">
         <v>2161211000000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CM60">
         <v>1828928000000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CN60">
         <v>2079027000000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CO60">
         <v>2095659000000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CP60">
         <v>1995337000000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CQ60">
         <v>2019748000000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CR60">
         <v>1817355000000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CS60">
         <v>1728199000000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CT60">
         <v>1594410000000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CU60">
         <v>1425559000000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CV60">
         <v>1176639000000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:98">
+    <row r="61" spans="1:100">
       <c r="A61" t="s">
         <v>86</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
@@ -16307,52 +16565,54 @@
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
       <c r="CP61"/>
       <c r="CQ61"/>
       <c r="CR61"/>
       <c r="CS61"/>
       <c r="CT61"/>
+      <c r="CU61"/>
+      <c r="CV61"/>
     </row>
-    <row r="62" spans="1:98">
+    <row r="62" spans="1:100">
       <c r="A62" t="s">
         <v>87</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -16409,50 +16669,52 @@
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
       <c r="CR62"/>
       <c r="CS62"/>
       <c r="CT62"/>
+      <c r="CU62"/>
+      <c r="CV62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -16527,51 +16789,51 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B2">
         <v>16946367000000.0</v>
       </c>
       <c r="C2">
         <v>18418962000000.0</v>
       </c>
       <c r="D2">
         <v>19416887000000.0</v>
       </c>
       <c r="E2">
         <v>22153944000000.0</v>
       </c>
       <c r="F2">
         <v>19919572000000.0</v>
       </c>
       <c r="G2">
         <v>20515484000000.0</v>
       </c>
       <c r="H2">
         <v>20893870000000.0</v>
       </c>
       <c r="I2">
         <v>20709800000000.0</v>
       </c>
@@ -16610,57 +16872,57 @@
       </c>
       <c r="U2">
         <v>5704438000000.0</v>
       </c>
       <c r="V2">
         <v>5066362000000.0</v>
       </c>
       <c r="W2">
         <v>4277619000000.0</v>
       </c>
       <c r="X2">
         <v>3876397000000.0</v>
       </c>
       <c r="Y2">
         <v>3617931000000.0</v>
       </c>
       <c r="Z2">
         <v>3198419000000.0</v>
       </c>
       <c r="AA2">
         <v>2573244000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B3">
-        <v>250157000000.0</v>
+        <v>668694000000.0</v>
       </c>
       <c r="C3">
-        <v>325160000000.0</v>
+        <v>631723000000.0</v>
       </c>
       <c r="D3">
         <v>953547000000.0</v>
       </c>
       <c r="E3">
         <v>1053985000000.0</v>
       </c>
       <c r="F3">
         <v>1076908000000.0</v>
       </c>
       <c r="G3">
         <v>1103436000000.0</v>
       </c>
       <c r="H3">
         <v>1129345000000.0</v>
       </c>
       <c r="I3">
         <v>1049316000000.0</v>
       </c>
       <c r="J3">
         <v>654080000000.0</v>
       </c>
       <c r="K3">
         <v>550834000000.0</v>
       </c>
@@ -16679,82 +16941,82 @@
       <c r="P3">
         <v>145889000000.0</v>
       </c>
       <c r="Q3">
         <v>25945000000.0</v>
       </c>
       <c r="R3">
         <v>-2413000000.0</v>
       </c>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3">
         <v>6160000000.0</v>
       </c>
       <c r="V3">
         <v>3055000000.0</v>
       </c>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B5">
         <v>4616468000000.0</v>
       </c>
       <c r="C5">
         <v>4433356000000.0</v>
       </c>
       <c r="D5">
         <v>6307846000000.0</v>
       </c>
       <c r="E5">
         <v>7079014000000.0</v>
       </c>
       <c r="F5">
         <v>7681468000000.0</v>
       </c>
       <c r="G5">
         <v>9455659000000.0</v>
       </c>
       <c r="H5">
         <v>10132002000000.0</v>
       </c>
       <c r="I5">
         <v>12342873000000.0</v>
       </c>
@@ -16779,57 +17041,57 @@
       <c r="P5">
         <v>5816533000000.0</v>
       </c>
       <c r="Q5">
         <v>4542625000000.0</v>
       </c>
       <c r="R5">
         <v>4260661000000.0</v>
       </c>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5">
         <v>2429210000000.0</v>
       </c>
       <c r="V5">
         <v>2027347000000.0</v>
       </c>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B6">
-        <v>4866625000000.0</v>
+        <v>5285162000000.0</v>
       </c>
       <c r="C6">
-        <v>4758516000000.0</v>
+        <v>5065079000000.0</v>
       </c>
       <c r="D6">
         <v>7261393000000.0</v>
       </c>
       <c r="E6">
         <v>8132999000000.0</v>
       </c>
       <c r="F6">
         <v>8758376000000.0</v>
       </c>
       <c r="G6">
         <v>10559095000000.0</v>
       </c>
       <c r="H6">
         <v>11261347000000.0</v>
       </c>
       <c r="I6">
         <v>13392189000000.0</v>
       </c>
       <c r="J6">
         <v>10153423000000.0</v>
       </c>
       <c r="K6">
         <v>9265963000000.0</v>
       </c>
@@ -16852,117 +17114,117 @@
         <v>4568570000000.0</v>
       </c>
       <c r="R6">
         <v>4258248000000.0</v>
       </c>
       <c r="S6">
         <v>3431098000000.0</v>
       </c>
       <c r="T6">
         <v>2777360000000.0</v>
       </c>
       <c r="U6">
         <v>2435370000000.0</v>
       </c>
       <c r="V6">
         <v>2030402000000.0</v>
       </c>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B8">
         <v>4103864000000.0</v>
       </c>
       <c r="C8">
         <v>464045000000.0</v>
       </c>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B9">
         <v>14997094000000.0</v>
       </c>
       <c r="C9">
         <v>16719681000000.0</v>
       </c>
       <c r="D9">
         <v>19194514000000.0</v>
       </c>
       <c r="E9">
         <v>19064937000000.0</v>
       </c>
       <c r="F9">
         <v>19626387000000.0</v>
       </c>
       <c r="G9">
         <v>22456990000000.0</v>
       </c>
       <c r="H9">
         <v>22028693000000.0</v>
       </c>
       <c r="I9">
         <v>21092273000000.0</v>
       </c>
@@ -16991,51 +17253,51 @@
         <v>10204965000000.0</v>
       </c>
       <c r="R9">
         <v>9045994000000.0</v>
       </c>
       <c r="S9">
         <v>7631137000000.0</v>
       </c>
       <c r="T9">
         <v>6297712000000.0</v>
       </c>
       <c r="U9">
         <v>5630803000000.0</v>
       </c>
       <c r="V9">
         <v>4925773000000.0</v>
       </c>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B10">
         <v>4498280000000.0</v>
       </c>
       <c r="C10">
         <v>4350424000000.0</v>
       </c>
       <c r="D10">
         <v>6201876000000.0</v>
       </c>
       <c r="E10">
         <v>6993803000000.0</v>
       </c>
       <c r="F10">
         <v>7496592000000.0</v>
       </c>
       <c r="G10">
         <v>9206869000000.0</v>
       </c>
       <c r="H10">
         <v>9901772000000.0</v>
       </c>
       <c r="I10">
         <v>12185764000000.0</v>
       </c>
@@ -17074,51 +17336,51 @@
       </c>
       <c r="U10">
         <v>2464792000000.0</v>
       </c>
       <c r="V10">
         <v>2064407000000.0</v>
       </c>
       <c r="W10">
         <v>2108413000000.0</v>
       </c>
       <c r="X10">
         <v>1819766000000.0</v>
       </c>
       <c r="Y10">
         <v>1384504000000.0</v>
       </c>
       <c r="Z10">
         <v>1258256000000.0</v>
       </c>
       <c r="AA10">
         <v>1141386000000.0</v>
       </c>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B11">
         <v>960983000000.0</v>
       </c>
       <c r="C11">
         <v>981731000000.0</v>
       </c>
       <c r="D11">
         <v>1400936000000.0</v>
       </c>
       <c r="E11">
         <v>1629042000000.0</v>
       </c>
       <c r="F11">
         <v>1738444000000.0</v>
       </c>
       <c r="G11">
         <v>2043333000000.0</v>
       </c>
       <c r="H11">
         <v>2508935000000.0</v>
       </c>
       <c r="I11">
         <v>3076319000000.0</v>
       </c>
@@ -17157,51 +17419,51 @@
       </c>
       <c r="U11">
         <v>743754000000.0</v>
       </c>
       <c r="V11">
         <v>624421000000.0</v>
       </c>
       <c r="W11">
         <v>641285000000.0</v>
       </c>
       <c r="X11">
         <v>534007000000.0</v>
       </c>
       <c r="Y11">
         <v>417964000000.0</v>
       </c>
       <c r="Z11">
         <v>371401000000.0</v>
       </c>
       <c r="AA11">
         <v>328181000000.0</v>
       </c>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B12">
         <v>118188000000.0</v>
       </c>
       <c r="C12">
         <v>82932000000.0</v>
       </c>
       <c r="D12">
         <v>105970000000.0</v>
       </c>
       <c r="E12">
         <v>85211000000.0</v>
       </c>
       <c r="F12">
         <v>184876000000.0</v>
       </c>
       <c r="G12">
         <v>248790000000.0</v>
       </c>
       <c r="H12">
         <v>230230000000.0</v>
       </c>
       <c r="I12">
         <v>191900000000.0</v>
       </c>
@@ -17240,51 +17502,51 @@
       </c>
       <c r="U12">
         <v>39538000000.0</v>
       </c>
       <c r="V12">
         <v>28700000000.0</v>
       </c>
       <c r="W12">
         <v>0.0</v>
       </c>
       <c r="X12">
         <v>0.0</v>
       </c>
       <c r="Y12">
         <v>0.0</v>
       </c>
       <c r="Z12">
         <v>0.0</v>
       </c>
       <c r="AA12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B13">
         <v>93741000000.0</v>
       </c>
       <c r="C13">
         <v>64456000000.0</v>
       </c>
       <c r="D13">
         <v>28563000000.0</v>
       </c>
       <c r="E13">
         <v>75005000000.0</v>
       </c>
       <c r="F13">
         <v>182859000000.0</v>
       </c>
       <c r="G13">
         <v>4647000000.0</v>
       </c>
       <c r="H13">
         <v>219134000000.0</v>
       </c>
       <c r="I13">
         <v>176124000000.0</v>
       </c>
@@ -17293,86 +17555,86 @@
       </c>
       <c r="K13">
         <v>135776000000.0</v>
       </c>
       <c r="L13">
         <v>109911000000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14">
         <v>935000000.0</v>
       </c>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14">
         <v>4531000000.0</v>
       </c>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B15">
         <v>7641161000000.0</v>
       </c>
       <c r="C15">
         <v>3368693000000.0</v>
       </c>
       <c r="D15">
         <v>4800940000000.0</v>
       </c>
       <c r="E15">
         <v>5364761000000.0</v>
       </c>
       <c r="F15">
         <v>5758148000000.0</v>
       </c>
       <c r="G15">
         <v>7163536000000.0</v>
       </c>
       <c r="H15">
         <v>7392837000000.0</v>
       </c>
       <c r="I15">
         <v>9109445000000.0</v>
       </c>
@@ -17411,51 +17673,51 @@
       </c>
       <c r="U15">
         <v>1721595000000.0</v>
       </c>
       <c r="V15">
         <v>1440485000000.0</v>
       </c>
       <c r="W15">
         <v>1468445000000.0</v>
       </c>
       <c r="X15">
         <v>1296711000000.0</v>
       </c>
       <c r="Y15">
         <v>978249000000.0</v>
       </c>
       <c r="Z15">
         <v>886944000000.0</v>
       </c>
       <c r="AA15">
         <v>813205000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B16">
         <v>7641161000000.0</v>
       </c>
       <c r="C16">
         <v>3368693000000.0</v>
       </c>
       <c r="D16">
         <v>4800940000000.0</v>
       </c>
       <c r="E16">
         <v>5364761000000.0</v>
       </c>
       <c r="F16">
         <v>5758148000000.0</v>
       </c>
       <c r="G16">
         <v>7163536000000.0</v>
       </c>
       <c r="H16">
         <v>7392837000000.0</v>
       </c>
       <c r="I16">
         <v>9081187000000.0</v>
       </c>
@@ -17494,51 +17756,51 @@
       </c>
       <c r="U16">
         <v>1721595000000.0</v>
       </c>
       <c r="V16">
         <v>1440485000000.0</v>
       </c>
       <c r="W16">
         <v>1468445000000.0</v>
       </c>
       <c r="X16">
         <v>1296711000000.0</v>
       </c>
       <c r="Y16">
         <v>978249000000.0</v>
       </c>
       <c r="Z16">
         <v>886944000000.0</v>
       </c>
       <c r="AA16">
         <v>813205000000.0</v>
       </c>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B17">
         <v>3537297000000.0</v>
       </c>
       <c r="C17">
         <v>3368693000000.0</v>
       </c>
       <c r="D17">
         <v>4800940000000.0</v>
       </c>
       <c r="E17">
         <v>5364761000000.0</v>
       </c>
       <c r="F17">
         <v>5758148000000.0</v>
       </c>
       <c r="G17">
         <v>7163536000000.0</v>
       </c>
       <c r="H17">
         <v>7392837000000.0</v>
       </c>
       <c r="I17">
         <v>9109445000000.0</v>
       </c>
@@ -17547,164 +17809,164 @@
       </c>
       <c r="K17">
         <v>6390672000000.0</v>
       </c>
       <c r="L17">
         <v>5851805000000.0</v>
       </c>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B18">
         <v>-93741000000.0</v>
       </c>
       <c r="C18">
         <v>-64456000000.0</v>
       </c>
       <c r="D18">
         <v>-77407000000.0</v>
       </c>
       <c r="E18">
         <v>-75005000000.0</v>
       </c>
       <c r="F18">
         <v>-182859000000.0</v>
       </c>
       <c r="G18">
         <v>-244143000000.0</v>
       </c>
       <c r="H18">
         <v>-219134000000.0</v>
       </c>
       <c r="I18">
         <v>-92866000000.0</v>
       </c>
       <c r="J18">
         <v>-124103000000.0</v>
       </c>
       <c r="K18">
         <v>-135776000000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B21">
         <v>4592021000000.0</v>
       </c>
       <c r="C21">
         <v>4414880000000.0</v>
       </c>
       <c r="D21">
         <v>6279283000000.0</v>
       </c>
       <c r="E21">
         <v>7068808000000.0</v>
       </c>
       <c r="F21">
         <v>7679451000000.0</v>
       </c>
       <c r="G21">
         <v>9451012000000.0</v>
       </c>
       <c r="H21">
         <v>10120906000000.0</v>
       </c>
       <c r="I21">
         <v>12278630000000.0</v>
       </c>
@@ -17743,82 +18005,82 @@
       </c>
       <c r="U21">
         <v>2435370000000.0</v>
       </c>
       <c r="V21">
         <v>2030402000000.0</v>
       </c>
       <c r="W21">
         <v>2039198000000.0</v>
       </c>
       <c r="X21">
         <v>1749120000000.0</v>
       </c>
       <c r="Y21">
         <v>1315488000000.0</v>
       </c>
       <c r="Z21">
         <v>1178481000000.0</v>
       </c>
       <c r="AA21">
         <v>1018562000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B23">
         <v>27351440000000.0</v>
       </c>
       <c r="C23">
         <v>30723763000000.0</v>
       </c>
       <c r="D23">
         <v>32332118000000.0</v>
       </c>
       <c r="E23">
         <v>34150073000000.0</v>
       </c>
       <c r="F23">
         <v>31866508000000.0</v>
       </c>
       <c r="G23">
         <v>33501340000000.0</v>
       </c>
       <c r="H23">
         <v>32804739000000.0</v>
       </c>
       <c r="I23">
         <v>32346059000000.0</v>
       </c>
@@ -17847,131 +18109,131 @@
         <v>15147614000000.0</v>
       </c>
       <c r="R23">
         <v>14031981000000.0</v>
       </c>
       <c r="S23">
         <v>12146713000000.0</v>
       </c>
       <c r="T23">
         <v>9767541000000.0</v>
       </c>
       <c r="U23">
         <v>8899871000000.0</v>
       </c>
       <c r="V23">
         <v>7961733000000.0</v>
       </c>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B25">
         <v>250157000000.0</v>
       </c>
       <c r="C25">
         <v>325160000000.0</v>
       </c>
       <c r="D25">
         <v>382871000000.0</v>
       </c>
       <c r="E25">
         <v>425550000000.0</v>
       </c>
       <c r="F25">
         <v>439179000000.0</v>
       </c>
       <c r="G25">
         <v>472180000000.0</v>
       </c>
       <c r="H25">
         <v>455649000000.0</v>
       </c>
       <c r="I25">
         <v>237793000000.0</v>
       </c>
       <c r="J25">
         <v>199987000000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B26"/>
       <c r="C26">
         <v>570310000000.0</v>
       </c>
       <c r="D26">
         <v>616374000000.0</v>
       </c>
       <c r="E26">
         <v>691292000000.0</v>
       </c>
       <c r="F26">
         <v>646960000000.0</v>
       </c>
       <c r="G26">
         <v>745247000000.0</v>
       </c>
       <c r="H26">
         <v>670783000000.0</v>
       </c>
       <c r="I26">
         <v>686877000000.0</v>
       </c>
       <c r="J26">
         <v>662819000000.0</v>
@@ -17982,51 +18244,51 @@
       <c r="L26">
         <v>618888000000.0</v>
       </c>
       <c r="M26">
         <v>428107000000.0</v>
       </c>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26">
         <v>386316000000.0</v>
       </c>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B27">
         <v>6148690000000.0</v>
       </c>
       <c r="C27">
         <v>6854616000000.0</v>
       </c>
       <c r="D27">
         <v>7310801000000.0</v>
       </c>
       <c r="E27">
         <v>7067188000000.0</v>
       </c>
       <c r="F27">
         <v>6574635000000.0</v>
       </c>
       <c r="G27">
         <v>7297491000000.0</v>
       </c>
       <c r="H27">
         <v>6785916000000.0</v>
       </c>
       <c r="I27">
         <v>6636716000000.0</v>
       </c>
@@ -18055,51 +18317,51 @@
         <v>4523283000000.0</v>
       </c>
       <c r="R27">
         <v>3735597000000.0</v>
       </c>
       <c r="S27">
         <v>3277894000000.0</v>
       </c>
       <c r="T27">
         <v>2790002000000.0</v>
       </c>
       <c r="U27">
         <v>2559943000000.0</v>
       </c>
       <c r="V27">
         <v>2304121000000.0</v>
       </c>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B28">
         <v>2757264000000.0</v>
       </c>
       <c r="C28">
         <v>3234941000000.0</v>
       </c>
       <c r="D28">
         <v>3697700000000.0</v>
       </c>
       <c r="E28">
         <v>3299480000000.0</v>
       </c>
       <c r="F28">
         <v>3707566000000.0</v>
       </c>
       <c r="G28">
         <v>3871153000000.0</v>
       </c>
       <c r="H28">
         <v>3460732000000.0</v>
       </c>
       <c r="I28">
         <v>3539908000000.0</v>
       </c>
@@ -18138,51 +18400,51 @@
       </c>
       <c r="U28">
         <v>635490000000.0</v>
       </c>
       <c r="V28">
         <v>591250000000.0</v>
       </c>
       <c r="W28">
         <v>2609073000000.0</v>
       </c>
       <c r="X28">
         <v>2446365000000.0</v>
       </c>
       <c r="Y28">
         <v>2030616000000.0</v>
       </c>
       <c r="Z28">
         <v>1592412000000.0</v>
       </c>
       <c r="AA28">
         <v>1241276000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B29">
         <v>960983000000.0</v>
       </c>
       <c r="C29">
         <v>981731000000.0</v>
       </c>
       <c r="D29">
         <v>1400936000000.0</v>
       </c>
       <c r="E29">
         <v>1629042000000.0</v>
       </c>
       <c r="F29">
         <v>1738444000000.0</v>
       </c>
       <c r="G29">
         <v>2043333000000.0</v>
       </c>
       <c r="H29">
         <v>2508935000000.0</v>
       </c>
       <c r="I29">
         <v>3066900000000.0</v>
       </c>
@@ -18191,51 +18453,51 @@
       </c>
       <c r="K29">
         <v>2181213000000.0</v>
       </c>
       <c r="L29">
         <v>1977685000000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B30">
         <v>10405073000000.0</v>
       </c>
       <c r="C30">
         <v>12304801000000.0</v>
       </c>
       <c r="D30">
         <v>12915231000000.0</v>
       </c>
       <c r="E30">
         <v>11996129000000.0</v>
       </c>
       <c r="F30">
         <v>11946936000000.0</v>
       </c>
       <c r="G30">
         <v>12985856000000.0</v>
       </c>
       <c r="H30">
         <v>11910869000000.0</v>
       </c>
       <c r="I30">
         <v>11636259000000.0</v>
       </c>
@@ -18264,51 +18526,51 @@
         <v>5662340000000.0</v>
       </c>
       <c r="R30">
         <v>4831103000000.0</v>
       </c>
       <c r="S30">
         <v>4200039000000.0</v>
       </c>
       <c r="T30">
         <v>3520352000000.0</v>
       </c>
       <c r="U30">
         <v>3195433000000.0</v>
       </c>
       <c r="V30">
         <v>2895371000000.0</v>
       </c>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
       <c r="AA30"/>
     </row>
     <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B31">
         <v>-93741000000.0</v>
       </c>
       <c r="C31">
         <v>-64456000000.0</v>
       </c>
       <c r="D31">
         <v>-77407000000.0</v>
       </c>
       <c r="E31">
         <v>-75005000000.0</v>
       </c>
       <c r="F31">
         <v>-182859000000.0</v>
       </c>
       <c r="G31">
         <v>-244143000000.0</v>
       </c>
       <c r="H31">
         <v>-219134000000.0</v>
       </c>
       <c r="I31">
         <v>-176124000000.0</v>
       </c>
@@ -18337,51 +18599,51 @@
         <v>3142000000.0</v>
       </c>
       <c r="R31">
         <v>33699000000.0</v>
       </c>
       <c r="S31">
         <v>17307000000.0</v>
       </c>
       <c r="T31">
         <v>44081000000.0</v>
       </c>
       <c r="U31">
         <v>29422000000.0</v>
       </c>
       <c r="V31">
         <v>34005000000.0</v>
       </c>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
     </row>
     <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B32">
         <v>31943461000000.0</v>
       </c>
       <c r="C32">
         <v>35138643000000.0</v>
       </c>
       <c r="D32">
         <v>38611401000000.0</v>
       </c>
       <c r="E32">
         <v>41218881000000.0</v>
       </c>
       <c r="F32">
         <v>39545959000000.0</v>
       </c>
       <c r="G32">
         <v>42972474000000.0</v>
       </c>
       <c r="H32">
         <v>42922563000000.0</v>
       </c>
       <c r="I32">
         <v>41802073000000.0</v>
       </c>
@@ -18439,826 +18701,844 @@
       <c r="AA32">
         <v>4870972000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CJ32"/>
+  <dimension ref="A1:CL32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:88">
+    <row r="1" spans="1:90">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>88</v>
       </c>
       <c r="C1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D1" t="s">
+        <v>90</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>90</v>
       </c>
       <c r="F1" t="s">
         <v>91</v>
       </c>
       <c r="G1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H1" t="s">
+        <v>93</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>93</v>
       </c>
       <c r="J1" t="s">
         <v>94</v>
       </c>
       <c r="K1" t="s">
+        <v>95</v>
+      </c>
+      <c r="L1" t="s">
+        <v>96</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>96</v>
       </c>
       <c r="N1" t="s">
         <v>97</v>
       </c>
       <c r="O1" t="s">
+        <v>98</v>
+      </c>
+      <c r="P1" t="s">
+        <v>99</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>99</v>
       </c>
       <c r="R1" t="s">
         <v>100</v>
       </c>
       <c r="S1" t="s">
+        <v>101</v>
+      </c>
+      <c r="T1" t="s">
+        <v>102</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>102</v>
       </c>
       <c r="V1" t="s">
         <v>103</v>
       </c>
       <c r="W1" t="s">
+        <v>104</v>
+      </c>
+      <c r="X1" t="s">
+        <v>105</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>105</v>
       </c>
       <c r="Z1" t="s">
         <v>106</v>
       </c>
       <c r="AA1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AD1" t="s">
         <v>109</v>
       </c>
       <c r="AE1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AH1" t="s">
         <v>112</v>
       </c>
       <c r="AI1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AL1" t="s">
         <v>115</v>
       </c>
       <c r="AM1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AP1" t="s">
         <v>118</v>
       </c>
       <c r="AQ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AT1" t="s">
         <v>121</v>
       </c>
       <c r="AU1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AX1" t="s">
         <v>124</v>
       </c>
       <c r="AY1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BB1" t="s">
         <v>127</v>
       </c>
       <c r="BC1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BE1" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BF1" t="s">
         <v>130</v>
       </c>
       <c r="BG1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BI1" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BJ1" t="s">
         <v>133</v>
       </c>
       <c r="BK1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BM1" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BN1" t="s">
         <v>136</v>
       </c>
       <c r="BO1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BQ1" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BR1" t="s">
         <v>139</v>
       </c>
       <c r="BS1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BU1" t="s">
         <v>18</v>
-      </c>
-[...4 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BV1" t="s">
         <v>142</v>
       </c>
       <c r="BW1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BY1" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BZ1" t="s">
         <v>145</v>
       </c>
       <c r="CA1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CC1" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>147</v>
       </c>
       <c r="CD1" t="s">
         <v>148</v>
       </c>
       <c r="CE1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CG1" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CH1" t="s">
         <v>151</v>
       </c>
       <c r="CI1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CK1" t="s">
         <v>22</v>
       </c>
-      <c r="CJ1" t="s">
-        <v>154</v>
+      <c r="CL1" t="s">
+        <v>156</v>
       </c>
     </row>
-    <row r="2" spans="1:88">
+    <row r="2" spans="1:90">
       <c r="A2" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B2">
+        <v>5106762000000.0</v>
+      </c>
+      <c r="C2">
+        <v>4726604000000.0</v>
+      </c>
+      <c r="D2">
         <v>4394692000000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>2719022000000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>4877738000000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>4540579000000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>4906354000000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>4282407000000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>4560646000000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>4559842000000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>5177139000000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>4185035000000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>5057095000000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>4799844000000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>5374913000000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>5560037000000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>5475647000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>5553223000000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>5565037000000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>4983091000000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>5007322000000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>5039564000000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>4889595000000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>4929788000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>4997183000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>5283487000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>5305026000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>4970642000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>5419488000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>5145440000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>5358300000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>4989897000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>5303589000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>5159434000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>5256880000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>4824571000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>4809662000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>5131106000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>5219437000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>4795937000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>4544216000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>5286958000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>4967525000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>4252373000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>4310570000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>4661922000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>4610196000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>4053228000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>4406328000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>4434952000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>4517905000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>3777812000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>3738079000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>3768117000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>3694939000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>3435668000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>3359977000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>3330288000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>3288189000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>3030491000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>2873237000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>2797971000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>2761106000000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>2415981000000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>2281946000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>2411623000000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>2375724000000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>2253449000000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>2292626000000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>2264860000000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>2389943000000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>1998600000000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>2068095000000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>1869661000000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>1813881000000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>1451101000000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>1668090000000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>1442837000000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>1558616000000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>1351222000000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>1540624000000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>1296939000000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>1416431000000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>1178556000000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>1346498000000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>1235845000000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>1221926000000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>2212531000000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>1089441000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:88">
+    <row r="3" spans="1:90">
       <c r="A3" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B3">
+        <v>163247000000.0</v>
+      </c>
+      <c r="C3">
+        <v>160650000000.0</v>
+      </c>
+      <c r="D3">
         <v>153278000000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>-147073000000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>237282000000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>93772000000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>66176000000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>71210000000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>184598000000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>215812000000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>266478000000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>242536000000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>234574000000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>238646000000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>237791000000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>260700000000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>262764000000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>266573000000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>263948000000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>285305000000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>274319000000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>259860000000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>257424000000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>129146000000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>114811000000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>114145000000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>114078000000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>119795000000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>109815000000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>120643000000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>105396000000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>62620000000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>61048000000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>58620000000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>55505000000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>57163000000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>54605000000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>44199000000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>44020000000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>43623000000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>40496000000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>39790000000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>38384000000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>40787000000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>36087000000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>34977000000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>39678000000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>26998000000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>35608000000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>33308000000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>32768000000.0</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>36344000000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>31346000000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>49308000000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>49768000000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>11414000000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>3744000000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>8770000000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>7468000000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>123004000000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>920000000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>23926000000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>-3089000000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>25945000000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>-438000000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>172000000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BP3">
         <v>210000000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BQ3">
         <v>-1590000000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BR3">
         <v>-579000000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BS3">
         <v>-244000000.0</v>
       </c>
-      <c r="BR3"/>
-      <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
+      <c r="CK3"/>
+      <c r="CL3"/>
     </row>
-    <row r="4" spans="1:88">
+    <row r="4" spans="1:90">
       <c r="A4" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -19303,512 +19583,526 @@
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
+      <c r="CK4"/>
+      <c r="CL4"/>
     </row>
-    <row r="5" spans="1:88">
+    <row r="5" spans="1:90">
       <c r="A5" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B5">
+        <v>1447416000000.0</v>
+      </c>
+      <c r="C5">
+        <v>913246000000.0</v>
+      </c>
+      <c r="D5">
         <v>1619997000000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>154679000000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>1557524000000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>1280887000000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>1623378000000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>503975000000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>727069000000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>1308273000000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>1882657000000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>837386000000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>1833733000000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>1777572000000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>1859155000000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>1052386000000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>1539147000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>1846657000000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>2640824000000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>1867709000000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>1775169000000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>1812462000000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>2226128000000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>2356500000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>2358226000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>2349782000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>2389456000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>2595866000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>2504892000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>2665823000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>2365421000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>2556569000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>5217707000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>2423161000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>2574327000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>2525068000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>2298908000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>2367894000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>2761566000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>2333687000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>2099220000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>2334054000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>2148460000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>2289598000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>1706055000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>1859183000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>2095181000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>2279996000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>1654306000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>1971412000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>1867072000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>1681067000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>1704878000000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>1860692000000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>1932278000000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>1568447000000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>1847436000000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>1516392000000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>1569655000000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>1404699000000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>1297963000000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>1414391000000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BL5">
         <v>1330715000000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BM5">
         <v>1135490000000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BN5">
         <v>1045927000000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BO5">
         <v>1056071000000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BP5">
         <v>1304965000000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BQ5">
         <v>1059443000000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BR5">
         <v>1081941000000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BS5">
         <v>1004601000000.0</v>
       </c>
-      <c r="BR5"/>
-      <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
+      <c r="CK5"/>
+      <c r="CL5"/>
     </row>
-    <row r="6" spans="1:88">
+    <row r="6" spans="1:90">
       <c r="A6" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B6">
+        <v>1610663000000.0</v>
+      </c>
+      <c r="C6">
+        <v>1073896000000.0</v>
+      </c>
+      <c r="D6">
         <v>1773275000000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>154679000000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>1794806000000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>1374659000000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>1689554000000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>575185000000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>911667000000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>1524085000000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>2149135000000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>1079922000000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>2068307000000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>2016218000000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>2096946000000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>1313086000000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>1801911000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>2113230000000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>2904772000000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>2153014000000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>2049488000000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>2072322000000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>2483552000000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>2485646000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>2473037000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>2463927000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>2503534000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>2715661000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>2614707000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>2786466000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>2470817000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>2619189000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>5278755000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>2481781000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>2629832000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>2582231000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>2353513000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>2412093000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>2805586000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>2377310000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>2139716000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>2373844000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>2186844000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>2330385000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>1742142000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>1894160000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>2134859000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>2306994000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>1689914000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>2004720000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>1899840000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>1717411000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>1736224000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>1910000000000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>1982046000000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>1579861000000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>1851180000000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>1525162000000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>1577123000000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>1527703000000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>1298883000000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>1438317000000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>1327626000000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>1161435000000.0</v>
       </c>
-      <c r="BL6">
-[...2 lines deleted...]
-      <c r="BM6">
+      <c r="BN6">
+        <v>1045927000000.0</v>
+      </c>
+      <c r="BO6">
         <v>1056243000000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>1305175000000.0</v>
       </c>
-      <c r="BO6">
-[...4 lines deleted...]
-      </c>
       <c r="BQ6">
-        <v>1004357000000.0</v>
+        <v>1059443000000.0</v>
       </c>
       <c r="BR6">
+        <v>1081941000000.0</v>
+      </c>
+      <c r="BS6">
+        <v>1004601000000.0</v>
+      </c>
+      <c r="BT6">
         <v>1068906000000.0</v>
       </c>
-      <c r="BS6"/>
-      <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
+      <c r="CK6"/>
+      <c r="CL6"/>
     </row>
-    <row r="7" spans="1:88">
+    <row r="7" spans="1:90">
       <c r="A7" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -19853,61 +20147,63 @@
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
+      <c r="CK7"/>
+      <c r="CL7"/>
     </row>
-    <row r="8" spans="1:88">
+    <row r="8" spans="1:90">
       <c r="A8" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B8"/>
-      <c r="C8">
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8">
         <v>4103864000000.0</v>
       </c>
-      <c r="D8"/>
-      <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
@@ -19947,1176 +20243,1206 @@
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
+      <c r="CK8"/>
+      <c r="CL8"/>
     </row>
-    <row r="9" spans="1:88">
+    <row r="9" spans="1:90">
       <c r="A9" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B9">
+        <v>3745174000000.0</v>
+      </c>
+      <c r="C9">
+        <v>3730331000000.0</v>
+      </c>
+      <c r="D9">
         <v>4047954000000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>1611184000000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>4530987000000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>4198949000000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>4558648000000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>3438884000000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>3812819000000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>4404504000000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>4902402000000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>3920612000000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>5156677000000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>4887283000000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>5229942000000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>4119555000000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>4600258000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>5072119000000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>5273005000000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>4533338000000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>4845438000000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>4854685000000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>5392926000000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>5586013000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>5687480000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>5335604000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>5847893000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>5590935000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>5484264000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>5647176000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>5306318000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>5280677000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>5044176000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>5277679000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>5489741000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>5166433000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>5140136000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>5286915000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>5626250000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>5156347000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>4811696000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>5470358000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>5020695000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>4684977000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>4434564000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>4726172000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>4803256000000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>4368499000000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>4100991000000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>4422420000000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>4207211000000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>3954520000000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>3856631000000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>4086712000000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>3880625000000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>3523564000000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>3624493000000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>3425200000000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>3315869000000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>3116557000000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>2984772000000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>2997874000000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>2907210000000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BM9">
         <v>2589321000000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BN9">
         <v>2480410000000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BO9">
         <v>2538034000000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BP9">
         <v>2597200000000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BQ9">
         <v>2480779000000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BR9">
         <v>2264321000000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BS9">
         <v>2208520000000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BT9">
         <v>2092374000000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BU9">
         <v>1823730000000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BV9">
         <v>2067198000000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BW9">
         <v>1963278000000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BX9">
         <v>1973368000000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BY9">
         <v>1490544000000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BZ9">
         <v>1758505000000.0</v>
       </c>
-      <c r="BY9">
+      <c r="CA9">
         <v>1559546000000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CB9">
         <v>1615662000000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CC9">
         <v>1314929000000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CD9">
         <v>1590979000000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CE9">
         <v>1456588000000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CF9">
         <v>1367529000000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CG9">
         <v>1203782000000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CH9">
         <v>1369119000000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CI9">
         <v>1201977000000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CJ9">
         <v>1234432000000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CK9">
         <v>2302849000000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CL9">
         <v>1209619000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:88">
+    <row r="10" spans="1:90">
       <c r="A10" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B10">
+        <v>1516686000000.0</v>
+      </c>
+      <c r="C10">
+        <v>1053421000000.0</v>
+      </c>
+      <c r="D10">
         <v>1594533000000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>149881000000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>1521609000000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>1232974000000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>1593816000000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>486229000000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>695594000000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>1309192000000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>1859409000000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>810828000000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>1817171000000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>1756437000000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>1817440000000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>1026266000000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>1524606000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>1835128000000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>2607803000000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>1833538000000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>1717582000000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>1765607000000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>2179865000000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>2267171000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>2336230000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>2264288000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>2339180000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>2534962000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>2410465000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>2626174000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>2330171000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>2417414000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>5047449000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>2253030000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>2467871000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>2378780000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>2149511000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>2223201000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>2620169000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>2207584000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>1949076000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>2309057000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>2106168000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>2230956000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>1677768000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>1858558000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>2062208000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>2256174000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>1621560000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>1979297000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>1819691000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>1690184000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>1696696000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>1857288000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>1914640000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>1564718000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>1837760000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>1510292000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>1553995000000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>1527239000000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>1277282000000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>1437827000000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>1332451000000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>1124867000000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>1045634000000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>1065148000000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>1302994000000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>1067134000000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>1089074000000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>1006489000000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>1085893000000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>513925000000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>974180000000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>951981000000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>1008319000000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>568103000000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>749805000000.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>742500000000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>761033000000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>496091000000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>707256000000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CE10">
         <v>633298000000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CF10">
         <v>628147000000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CG10">
         <v>343439000000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CH10">
         <v>566856000000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CI10">
         <v>552081000000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CJ10">
         <v>602031000000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CK10">
         <v>1006768000000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CL10">
         <v>598165000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:88">
+    <row r="11" spans="1:90">
       <c r="A11" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B11">
+        <v>285321000000.0</v>
+      </c>
+      <c r="C11">
+        <v>224325000000.0</v>
+      </c>
+      <c r="D11">
         <v>341760000000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>-52167000000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>341935000000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>314778000000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>356437000000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>127234000000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>152554000000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>291251000000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>410692000000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>198745000000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>387589000000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>402445000000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>412157000000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>272990000000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>343056000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>426400000000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>586596000000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>454184000000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>384680000000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>417795000000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>481785000000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>541974000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>517526000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>507334000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>476499000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>651728000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>598094000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>677462000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>581651000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>611462000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>1273825000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>562292000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>628740000000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>603618000000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>544069000000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>560084000000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>659328000000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>567463000000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>496732000000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>580890000000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>536128000000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>562324000000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>425235000000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>519617000000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>470509000000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>566580000000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>420622000000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>492287000000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>458710000000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>428058000000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>430087000000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>465381000000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>482657000000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>379141000000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>513893000000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>343277000000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BH11">
         <v>391309000000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BI11">
         <v>389116000000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BJ11">
         <v>320018000000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BK11">
         <v>367982000000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BL11">
         <v>333379000000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BM11">
         <v>289725000000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BN11">
         <v>265353000000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BO11">
         <v>268328000000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BP11">
         <v>330589000000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BQ11">
         <v>301755000000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BR11">
         <v>306103000000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BS11">
         <v>280266000000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BT11">
         <v>317112000000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BU11">
         <v>155023000000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BV11">
         <v>294272000000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BW11">
         <v>284651000000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BX11">
         <v>302697000000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BY11">
         <v>182474000000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BZ11">
         <v>222322000000.0</v>
       </c>
-      <c r="BY11">
+      <c r="CA11">
         <v>223835000000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CB11">
         <v>230663000000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CC11">
         <v>149999000000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CD11">
         <v>212882000000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CE11">
         <v>190631000000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CF11">
         <v>190242000000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CG11">
         <v>102650000000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CH11">
         <v>172716000000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CI11">
         <v>167176000000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CJ11">
         <v>181879000000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CK11">
         <v>306604000000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CL11">
         <v>177744000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:88">
+    <row r="12" spans="1:90">
       <c r="A12" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B12">
+        <v>8501000000.0</v>
+      </c>
+      <c r="C12">
+        <v>3886000000.0</v>
+      </c>
+      <c r="D12">
         <v>10750000000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>4798000000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>35915000000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>47913000000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>29562000000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>17746000000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>31475000000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>8999000000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>24712000000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>26558000000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>16562000000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>21135000000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>41715000000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>26120000000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>14541000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>11529000000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>33021000000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>34171000000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>57587000000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>46855000000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>46263000000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>89329000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>21996000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>85494000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>51971000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>60904000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>94427000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>39649000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>35250000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>13820000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>15751000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>36799000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>63087000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>31973000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>38336000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>16112000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>41261000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>25295000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>50660000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>24997000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>42292000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>58642000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>28287000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>625000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>32973000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>23822000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>32746000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>7885000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>47381000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>9117000000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>8182000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>3404000000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>17638000000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>15143000000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>13420000000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>14870000000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>25454000000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>464000000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>21270000000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>490000000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>4276000000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>4400000000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>8309000000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>13428000000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>5749000000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>7921000000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BR12">
         <v>5288000000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BS12">
         <v>11223000000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BT12">
         <v>6410000000.0</v>
       </c>
-      <c r="BS12"/>
-      <c r="BT12">
+      <c r="BU12"/>
+      <c r="BV12">
         <v>24524000000.0</v>
       </c>
-      <c r="BU12"/>
-      <c r="BV12"/>
       <c r="BW12"/>
-      <c r="BX12">
+      <c r="BX12"/>
+      <c r="BY12"/>
+      <c r="BZ12">
         <v>637000000.0</v>
       </c>
-      <c r="BY12"/>
-      <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
+      <c r="CK12"/>
+      <c r="CL12"/>
     </row>
-    <row r="13" spans="1:88">
+    <row r="13" spans="1:90">
       <c r="A13" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B13">
+        <v>25646000000.0</v>
+      </c>
+      <c r="C13">
+        <v>36649000000.0</v>
+      </c>
+      <c r="D13">
         <v>37904000000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>12570000000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>33407000000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>45541000000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>27363000000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>15317000000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>27633000000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>9918000000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>2287000000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>13448000000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>11267000000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>12947000000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>40083000000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>23251000000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>11849000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>3441000000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>1204000000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>33439000000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>57090000000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>788000000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>46263000000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>1040000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>19779000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>85799000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>50276000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>59083000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>93157000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>5972000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>2033000000.0</v>
       </c>
-      <c r="AE13"/>
-      <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
@@ -21129,54 +21455,56 @@
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
+      <c r="CK13"/>
+      <c r="CL13"/>
     </row>
-    <row r="14" spans="1:88">
+    <row r="14" spans="1:90">
       <c r="A14" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
@@ -21191,430 +21519,438 @@
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
-      <c r="BG14">
+      <c r="BG14"/>
+      <c r="BH14"/>
+      <c r="BI14">
         <v>213000000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>55000000.0</v>
       </c>
-      <c r="BI14"/>
-      <c r="BJ14">
+      <c r="BK14"/>
+      <c r="BL14">
         <v>970000000.0</v>
       </c>
-      <c r="BK14"/>
-      <c r="BL14"/>
       <c r="BM14"/>
-      <c r="BN14">
+      <c r="BN14"/>
+      <c r="BO14"/>
+      <c r="BP14">
         <v>622000000.0</v>
       </c>
-      <c r="BO14"/>
-[...1 lines deleted...]
-      <c r="BQ14">
+      <c r="BQ14"/>
+      <c r="BR14"/>
+      <c r="BS14">
         <v>31000000.0</v>
       </c>
-      <c r="BR14"/>
-[...1 lines deleted...]
-      <c r="BT14">
+      <c r="BT14"/>
+      <c r="BU14"/>
+      <c r="BV14">
         <v>1663000000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BW14">
         <v>1909000000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BX14">
         <v>2426000000.0</v>
       </c>
-      <c r="BW14"/>
-      <c r="BX14">
+      <c r="BY14"/>
+      <c r="BZ14">
         <v>5270000000.0</v>
       </c>
-      <c r="BY14">
+      <c r="CA14">
         <v>757000000.0</v>
       </c>
-      <c r="BZ14"/>
-      <c r="CA14"/>
       <c r="CB14"/>
-      <c r="CC14">
+      <c r="CC14"/>
+      <c r="CD14"/>
+      <c r="CE14">
         <v>2008000000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CF14">
         <v>679000000.0</v>
       </c>
-      <c r="CE14"/>
-      <c r="CF14">
+      <c r="CG14"/>
+      <c r="CH14">
         <v>301000000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CI14">
         <v>696000000.0</v>
       </c>
-      <c r="CH14"/>
-      <c r="CI14"/>
       <c r="CJ14"/>
+      <c r="CK14"/>
+      <c r="CL14"/>
     </row>
-    <row r="15" spans="1:88">
+    <row r="15" spans="1:90">
       <c r="A15" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B15">
+        <v>1231365000000.0</v>
+      </c>
+      <c r="C15">
+        <v>829096000000.0</v>
+      </c>
+      <c r="D15">
         <v>1270358000000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>4305912000000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>1179674000000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>918196000000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>1237379000000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>358995000000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>543040000000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>1017941000000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>1448717000000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>612083000000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>1429582000000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>1353992000000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>1405283000000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>753276000000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>1181550000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>1408728000000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>2021207000000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>1379354000000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>1332902000000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>1347812000000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>1698080000000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>1725197000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>1818704000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>1756954000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>1862681000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>1883234000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>1812371000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>1948712000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>1748520000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>1805952000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>3773624000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>1690738000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>1839131000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>1775162000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>1605442000000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>1663117000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>1960841000000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>1640121000000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>1452344000000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>1728167000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>1570040000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>1668632000000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>1252533000000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>1338941000000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>1591699000000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>1689594000000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>1200938000000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>1487010000000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>1360981000000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>1262126000000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>1266609000000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>1391907000000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>1431983000000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>1185577000000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>1323999000000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>1166991000000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>1162710000000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>1138845000000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>956542000000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BK15">
         <v>1070815000000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BL15">
         <v>998102000000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BM15">
         <v>835696000000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BN15">
         <v>781110000000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BO15">
         <v>798381000000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BP15">
         <v>971783000000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BQ15">
         <v>764947000000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BR15">
         <v>783158000000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BS15">
         <v>726192000000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BT15">
         <v>769057000000.0</v>
       </c>
-      <c r="BS15"/>
-      <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
+      <c r="CK15"/>
+      <c r="CL15"/>
     </row>
-    <row r="16" spans="1:88">
+    <row r="16" spans="1:90">
       <c r="A16" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16">
         <v>4305912000000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>1179674000000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>918196000000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>1237379000000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>358995000000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>543040000000.0</v>
       </c>
-      <c r="I16"/>
-      <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16">
         <v>1429582000000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>1353992000000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>1405283000000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>753276000000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>1181550000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>1408728000000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>2021207000000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>1379354000000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>1332902000000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>1347812000000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>1698080000000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>1725197000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>1818704000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>1756954000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>1862681000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>1883234000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>1812371000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>1948712000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>1748520000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>1805952000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>3773624000000.0</v>
       </c>
-      <c r="AG16"/>
-      <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
@@ -21625,148 +21961,154 @@
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
+      <c r="CK16"/>
+      <c r="CL16"/>
     </row>
-    <row r="17" spans="1:88">
+    <row r="17" spans="1:90">
       <c r="A17" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B17">
+        <v>1231365000000.0</v>
+      </c>
+      <c r="C17">
+        <v>829096000000.0</v>
+      </c>
+      <c r="D17">
         <v>1252773000000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>202048000000.0</v>
       </c>
-      <c r="D17"/>
-      <c r="E17">
+      <c r="F17"/>
+      <c r="G17">
         <v>918196000000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>1237379000000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>358995000000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>543040000000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>1017941000000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>1448717000000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>612083000000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>1429582000000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>1353992000000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>1405283000000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>753276000000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>1181550000000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>1408728000000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>2021207000000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>1379354000000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>1332902000000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>1347812000000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>1698080000000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>1725197000000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>1818704000000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>1756954000000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>1862681000000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>1883234000000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>1812371000000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>1948712000000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>1748520000000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>1805952000000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>3773624000000.0</v>
       </c>
-      <c r="AG17"/>
-      <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
@@ -21777,142 +22119,148 @@
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
+      <c r="CK17"/>
+      <c r="CL17"/>
     </row>
-    <row r="18" spans="1:88">
+    <row r="18" spans="1:90">
       <c r="A18" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B18">
+        <v>17145000000.0</v>
+      </c>
+      <c r="C18">
+        <v>32763000000.0</v>
+      </c>
+      <c r="D18">
         <v>27154000000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>12570000000.0</v>
       </c>
-      <c r="D18"/>
-      <c r="E18">
+      <c r="F18"/>
+      <c r="G18">
         <v>-45541000000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-27363000000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-15317000000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-27633000000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>919000000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-22425000000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-13110000000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-11267000000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-12947000000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-40083000000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-23251000000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-11849000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-8088000000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-31817000000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-33439000000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-57090000000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-46067000000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-46263000000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-88289000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-19779000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-85799000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-50276000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-59083000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-93157000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-33677000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>-33217000000.0</v>
       </c>
-      <c r="AE18"/>
-      <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
@@ -21925,54 +22273,56 @@
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
+      <c r="CK18"/>
+      <c r="CL18"/>
     </row>
-    <row r="19" spans="1:88">
+    <row r="19" spans="1:90">
       <c r="A19" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -22017,54 +22367,56 @@
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
+      <c r="CK19"/>
+      <c r="CL19"/>
     </row>
-    <row r="20" spans="1:88">
+    <row r="20" spans="1:90">
       <c r="A20" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -22109,320 +22461,328 @@
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
+      <c r="CK20"/>
+      <c r="CL20"/>
     </row>
-    <row r="21" spans="1:88">
+    <row r="21" spans="1:90">
       <c r="A21" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B21">
+        <v>1499541000000.0</v>
+      </c>
+      <c r="C21">
+        <v>913246000000.0</v>
+      </c>
+      <c r="D21">
         <v>1619997000000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>136520000000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>1555807000000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>1278515000000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>1621179000000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>501546000000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>723227000000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>1356739000000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>1882657000000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>837386000000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>1833733000000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>1769384000000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>1857523000000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>1049517000000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>1536455000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>1843216000000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>2639620000000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>1866977000000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>1774672000000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>1811674000000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>2226128000000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>2355460000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>2356009000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>2350087000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>2389456000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>2594045000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>2503622000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>2659851000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>2363388000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>2421450000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>5061340000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>2286276000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>2509564000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>2410013000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>2186571000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>2238450000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>2660730000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>2231655000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>1997982000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>2331192000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>2146832000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>2287651000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>1702968000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>1855242000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>2093540000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>2278193000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>1650879000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>1967843000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>1865413000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>1674315000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>1701284000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>1858171000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>1930675000000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>1568447000000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>1843249000000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>1516756000000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>1569655000000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>1404699000000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>1297963000000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>1413086000000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>1339662000000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>1135490000000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>1045927000000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BO21">
         <v>1056243000000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BP21">
         <v>1304965000000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BQ21">
         <v>1059443000000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BR21">
         <v>1081941000000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BS21">
         <v>1004601000000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BT21">
         <v>1068906000000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BU21">
         <v>551020000000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BV21">
         <v>964419000000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BW21">
         <v>937225000000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BX21">
         <v>978434000000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BY21">
         <v>543445000000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BZ21">
         <v>748299000000.0</v>
       </c>
-      <c r="BY21">
+      <c r="CA21">
         <v>734981000000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CB21">
         <v>750635000000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CC21">
         <v>489155000000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CD21">
         <v>697718000000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CE21">
         <v>637715000000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CF21">
         <v>610782000000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CG21">
         <v>335744000000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CH21">
         <v>553511000000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CI21">
         <v>550338000000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CJ21">
         <v>590809000000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CK21">
         <v>1004441000000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CL21">
         <v>589172000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:88">
+    <row r="22" spans="1:90">
       <c r="A22" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -22467,284 +22827,292 @@
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
+      <c r="CK22"/>
+      <c r="CL22"/>
     </row>
-    <row r="23" spans="1:88">
+    <row r="23" spans="1:90">
       <c r="A23" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B23">
+        <v>7352395000000.0</v>
+      </c>
+      <c r="C23">
+        <v>7543689000000.0</v>
+      </c>
+      <c r="D23">
         <v>6822649000000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>4192895000000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>7852918000000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>7461013000000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>7843823000000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>7219745000000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>7650238000000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>7607607000000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>8196884000000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>7281709000000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>8385334000000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>7917743000000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>8747332000000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>8630075000000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>8539449000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>8783407000000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>8197142000000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>7649452000000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>8078089000000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>8082991000000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>8055976000000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>8150400000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>8324803000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>8267248000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>8758889000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>7968449000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>8401928000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>8133616000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>8300746000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>7827218000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>8132113000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>8150812000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>8235916000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>7577970000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>7760814000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>8177142000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>8183608000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>7718480000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>7356637000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>8429590000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>7842315000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>6661078000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>7028738000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>7524555000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>7325779000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>6138147000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>6852498000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>6883789000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>6857793000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>6050412000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>5891093000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>5994927000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>5699260000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>5426368000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>5146975000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>5240694000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>5034403000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>4742349000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>4558587000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>4384218000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>4328654000000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>3869812000000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>3716429000000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>3893414000000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>3667959000000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>3674785000000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>3475006000000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>3468779000000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>3413411000000.0</v>
       </c>
-      <c r="BS23"/>
-      <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
+      <c r="CK23"/>
+      <c r="CL23"/>
     </row>
-    <row r="24" spans="1:88">
+    <row r="24" spans="1:90">
       <c r="A24" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -22789,130 +23157,136 @@
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
+      <c r="CK24"/>
+      <c r="CL24"/>
     </row>
-    <row r="25" spans="1:88">
+    <row r="25" spans="1:90">
       <c r="A25" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B25">
+        <v>53594000000.0</v>
+      </c>
+      <c r="C25">
+        <v>52339000000.0</v>
+      </c>
+      <c r="D25">
         <v>44023000000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>-7117000000.0</v>
       </c>
-      <c r="D25"/>
-      <c r="E25">
+      <c r="F25"/>
+      <c r="G25">
         <v>93772000000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>66176000000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>71210000000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>44412000000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>79237000000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>130301000000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>94627000000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>95912000000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>95784000000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>96548000000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>108470000000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>103748000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>107586000000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>105746000000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>114427000000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>117462000000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>104395000000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>102895000000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>129146000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>114811000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>114145000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>114078000000.0</v>
       </c>
-      <c r="AA25"/>
-      <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
@@ -22929,810 +23303,832 @@
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
+      <c r="CK25"/>
+      <c r="CL25"/>
     </row>
-    <row r="26" spans="1:88">
+    <row r="26" spans="1:90">
       <c r="A26" t="s">
-        <v>183</v>
-[...1 lines deleted...]
-      <c r="B26"/>
+        <v>185</v>
+      </c>
+      <c r="B26">
+        <v>150870000000.0</v>
+      </c>
       <c r="C26"/>
       <c r="D26"/>
-      <c r="E26">
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26">
         <v>143418000000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>150091000000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>124405000000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>135859000000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>154007000000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>156039000000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>137272000000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>165011000000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>161132000000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>152959000000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>172386000000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>177660000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>168840000000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>172406000000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>154682000000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>167897000000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>324381000000.0</v>
       </c>
-      <c r="V26"/>
-      <c r="W26">
+      <c r="X26"/>
+      <c r="Y26">
         <v>177463000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>181314000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>386470000000.0</v>
       </c>
-      <c r="Z26"/>
-      <c r="AA26">
+      <c r="AB26"/>
+      <c r="AC26">
         <v>166743000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>171467000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>332573000000.0</v>
       </c>
-      <c r="AD26"/>
-[...1 lines deleted...]
-      <c r="AF26">
+      <c r="AF26"/>
+      <c r="AG26"/>
+      <c r="AH26">
         <v>345045000000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>169063000000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>175982000000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>500682000000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>153513000000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>170244000000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>176925000000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>173604000000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>155168000000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>168436000000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>172009000000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>137642000000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AT26">
         <v>156962000000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AU26">
         <v>158210000000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AV26">
         <v>166074000000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AW26">
         <v>93237000000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AX26">
         <v>334870000000.0</v>
       </c>
-      <c r="AW26"/>
-      <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
+      <c r="CK26"/>
+      <c r="CL26"/>
     </row>
-    <row r="27" spans="1:88">
+    <row r="27" spans="1:90">
       <c r="A27" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B27">
+        <v>1259626000000.0</v>
+      </c>
+      <c r="C27">
+        <v>1543712000000.0</v>
+      </c>
+      <c r="D27">
         <v>1409943000000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>804751000000.0</v>
       </c>
-      <c r="D27"/>
-      <c r="E27">
+      <c r="F27"/>
+      <c r="G27">
         <v>1638216000000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>1912301000000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>1358794000000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>1825000000000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>1696248000000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>1974574000000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>1770520000000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>1975461000000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>1658275000000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>1936397000000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>1735188000000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>1710420000000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>1934903000000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>1686677000000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>1304049000000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>1712147000000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>1698410000000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>1860029000000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>1744885000000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>1955968000000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>1634400000000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>1962238000000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>1581560000000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>1858277000000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>1662614000000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>1683465000000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>1484730000000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>1639542000000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>1707681000000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>1804763000000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>1509756000000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>1810150000000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>1800515000000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>1641910000000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>1545267000000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>1651501000000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>1738636000000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>1779324000000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>1450454000000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>1645642000000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>1755608000000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>1655517000000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>1314345000000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>1548560000000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>1605842000000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>1503597000000.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>1578944000000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>1407055000000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>1503209000000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>1326971000000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BE27">
         <v>919832000000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BF27">
         <v>1387584000000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BG27">
         <v>1501216000000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BH27">
         <v>1394600000000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BI27">
         <v>1362225000000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BJ27">
         <v>1360641000000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BK27">
         <v>1266200000000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BL27">
         <v>1254411000000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BM27">
         <v>1205989000000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BN27">
         <v>1152250000000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BO27">
         <v>1163057000000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BP27">
         <v>1001987000000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BQ27">
         <v>1087927000000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BR27">
         <v>949455000000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BS27">
         <v>937604000000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BT27">
         <v>760611000000.0</v>
       </c>
-      <c r="BS27"/>
-      <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
+      <c r="CK27"/>
+      <c r="CL27"/>
     </row>
-    <row r="28" spans="1:88">
+    <row r="28" spans="1:90">
       <c r="A28" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B28">
+        <v>709158000000.0</v>
+      </c>
+      <c r="C28">
+        <v>743822000000.0</v>
+      </c>
+      <c r="D28">
         <v>758120000000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>491070000000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>2975180000000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>779170000000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>718735000000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>873260000000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>883474000000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>812483000000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>665724000000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>898547000000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>895741000000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>956312000000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>917248000000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>1021902000000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>899388000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>812614000000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>565576000000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>993150000000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>926941000000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>926332000000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>861143000000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>1043116000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>919322000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>926110000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>982605000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>836511000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>794818000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>988582000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>840821000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>983611000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>827408000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>879399000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>849490000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>873147000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>812754000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>834492000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>944086000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>1043257000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>843488000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>946723000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>840531000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>713911000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>797183000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>843277000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>795395000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>562375000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>643653000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>593878000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>585499000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>464983000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>479822000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>434810000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>418362000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>111855000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>399414000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>409190000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>351614000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>349633000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>324709000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>320047000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>313137000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>247842000000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>282233000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>318734000000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>290248000000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>333409000000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>232925000000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>266315000000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>262857000000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>1215638000000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>1050276000000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>981561000000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>952564000000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>915486000000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>977623000000.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>794516000000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>832727000000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>796414000000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>869413000000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>795242000000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>734364000000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>852196000000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>790866000000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>630823000000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>621486000000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>1289593000000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CL28">
         <v>631656000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:88">
+    <row r="29" spans="1:90">
       <c r="A29" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B29">
+        <v>285321000000.0</v>
+      </c>
+      <c r="C29">
+        <v>224325000000.0</v>
+      </c>
+      <c r="D29">
         <v>341760000000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-52167000000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>341935000000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>314778000000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>356437000000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>127234000000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>152554000000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>291251000000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>410692000000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>198745000000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>387589000000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>402445000000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>412157000000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>272990000000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>343056000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>426400000000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>586596000000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>454184000000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>384680000000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>417795000000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>481785000000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>541974000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>517526000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>507334000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>476499000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>651728000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>598094000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>677462000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>581651000000.0</v>
       </c>
-      <c r="AE29"/>
-      <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
@@ -23745,774 +24141,794 @@
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
+      <c r="CK29"/>
+      <c r="CL29"/>
     </row>
-    <row r="30" spans="1:88">
+    <row r="30" spans="1:90">
       <c r="A30" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B30">
+        <v>2247613000000.0</v>
+      </c>
+      <c r="C30">
+        <v>2817085000000.0</v>
+      </c>
+      <c r="D30">
         <v>2427957000000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>1473873000000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>2975180000000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>2920434000000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>2937469000000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>2937338000000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>3089592000000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>3047765000000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>3019745000000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>3096674000000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>3328239000000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>3117899000000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>3372419000000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>3070038000000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>3063802000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>3230184000000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>2632105000000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>2666361000000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>3070767000000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>3043427000000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>3166381000000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>3220612000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>3327620000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>2983761000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>3453863000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>2997807000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>2982440000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>2988176000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>2942446000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>2837321000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>2828524000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>2991378000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>2979036000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>2753399000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>2951152000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>3046036000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>2964171000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>2922543000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>2812421000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>3142632000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>2874790000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>2408705000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>2718168000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>2862633000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>2715583000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>2084919000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>2446170000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>2448837000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>2339888000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>2272600000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>2153014000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>2226810000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>2004321000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>1990700000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>1786998000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>1910406000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>1746214000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>1711858000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>1685350000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>1586247000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>1567548000000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>1453831000000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>1434483000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>1481791000000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>1292235000000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>1421336000000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>1182380000000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>1203919000000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>1023468000000.0</v>
       </c>
-      <c r="BS30"/>
-      <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
+      <c r="CK30"/>
+      <c r="CL30"/>
     </row>
-    <row r="31" spans="1:88">
+    <row r="31" spans="1:90">
       <c r="A31" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B31">
+        <v>17145000000.0</v>
+      </c>
+      <c r="C31">
+        <v>140175000000.0</v>
+      </c>
+      <c r="D31">
         <v>-25464000000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>13361000000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-34198000000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-45541000000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-27363000000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-15317000000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-27633000000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-47547000000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-23248000000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-13110000000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-11267000000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-12947000000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-40083000000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-23251000000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-11849000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-8088000000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-31817000000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-33439000000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-57090000000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-46067000000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-46263000000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-88289000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-19779000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-85799000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-50276000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-59083000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-93157000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-33677000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-33217000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-11707000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-28965000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-47645000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-62508000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>-31233000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>-37060000000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>-15249000000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>-40561000000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>-24071000000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>-48906000000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>-22135000000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>-40664000000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>-56695000000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>-25200000000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>3316000000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>-31332000000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>-22019000000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>-29319000000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>11454000000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>-45722000000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>15869000000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>-4588000000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>-883000000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>-16035000000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>-3729000000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>-5489000000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>-6464000000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BH31">
         <v>-15660000000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BI31">
         <v>122540000000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BJ31">
         <v>-20681000000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BK31">
         <v>24741000000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BL31">
         <v>-7211000000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BM31">
         <v>-10623000000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BN31">
         <v>-293000000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BO31">
         <v>8905000000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BP31">
         <v>-2949000000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BQ31">
         <v>7691000000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BR31">
         <v>7133000000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BS31">
         <v>1888000000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BT31">
         <v>16987000000.0</v>
       </c>
-      <c r="BS31"/>
-      <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
+      <c r="CK31"/>
+      <c r="CL31"/>
     </row>
-    <row r="32" spans="1:88">
+    <row r="32" spans="1:90">
       <c r="A32" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B32">
+        <v>8851936000000.0</v>
+      </c>
+      <c r="C32">
+        <v>8456935000000.0</v>
+      </c>
+      <c r="D32">
         <v>8442646000000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>4330206000000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>9408725000000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>8739528000000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>9465002000000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>7721291000000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>8373465000000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>8964346000000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>10079541000000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>8105647000000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>10213772000000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>9687127000000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>10604855000000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>9679592000000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>10075905000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>10625342000000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>10838042000000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>9516429000000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>9852760000000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>9894249000000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>10282521000000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>10515801000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>10684663000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>10619091000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>11152919000000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>10561577000000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>10903752000000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>10792616000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>10664618000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>10270574000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>10347765000000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>10437113000000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>10746621000000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>9991004000000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>9949798000000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>10418021000000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>10845687000000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>9952284000000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>9355912000000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>10757316000000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>9988220000000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>8937350000000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AT32">
         <v>8745134000000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AU32">
         <v>9388094000000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AV32">
         <v>9413452000000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AW32">
         <v>8421727000000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AX32">
         <v>8507319000000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AY32">
         <v>8857372000000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AZ32">
         <v>8725116000000.0</v>
       </c>
-      <c r="AY32">
+      <c r="BA32">
         <v>7732332000000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BB32">
         <v>7594710000000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BC32">
         <v>7854829000000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BD32">
         <v>7575564000000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BE32">
         <v>6959232000000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BF32">
         <v>6984470000000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BG32">
         <v>6755488000000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BH32">
         <v>6604058000000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BI32">
         <v>6147048000000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BJ32">
         <v>5858009000000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BK32">
         <v>5795845000000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BL32">
         <v>5668316000000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BM32">
         <v>5005302000000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BN32">
         <v>4762356000000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BO32">
         <v>4949657000000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BP32">
         <v>4972924000000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BQ32">
         <v>4734228000000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BR32">
         <v>4556947000000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BS32">
         <v>4473380000000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BT32">
         <v>4482317000000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BU32">
         <v>3822330000000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BV32">
         <v>4135293000000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BW32">
         <v>3832939000000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BX32">
         <v>3787249000000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BY32">
         <v>2941645000000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BZ32">
         <v>3426595000000.0</v>
       </c>
-      <c r="BY32">
+      <c r="CA32">
         <v>3002383000000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CB32">
         <v>3174278000000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CC32">
         <v>2666151000000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CD32">
         <v>3131603000000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CE32">
         <v>2753527000000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CF32">
         <v>2783960000000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CG32">
         <v>2382338000000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CH32">
         <v>2715617000000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CI32">
         <v>2437822000000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CJ32">
         <v>2456358000000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CK32">
         <v>4515380000000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CL32">
         <v>2299060000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA30"/>
@@ -24589,51 +25005,51 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B2">
         <v>671180000000.0</v>
       </c>
       <c r="C2">
         <v>1020598000000.0</v>
       </c>
       <c r="D2">
         <v>502882000000.0</v>
       </c>
       <c r="E2">
         <v>325197000000.0</v>
       </c>
       <c r="F2">
         <v>844076000000.0</v>
       </c>
       <c r="G2">
         <v>628649000000.0</v>
       </c>
       <c r="H2">
         <v>351667000000.0</v>
       </c>
       <c r="I2">
         <v>404784000000.0</v>
       </c>
@@ -24662,51 +25078,51 @@
         <v>858322000000.0</v>
       </c>
       <c r="R2">
         <v>722347000000.0</v>
       </c>
       <c r="S2">
         <v>437224000000.0</v>
       </c>
       <c r="T2">
         <v>1014379000000.0</v>
       </c>
       <c r="U2">
         <v>705369000000.0</v>
       </c>
       <c r="V2">
         <v>784455000000.0</v>
       </c>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B3">
         <v>862296000000</v>
       </c>
       <c r="C3">
         <v>1072728000000</v>
       </c>
       <c r="D3">
         <v>835028000000</v>
       </c>
       <c r="E3">
         <v>638363000000</v>
       </c>
       <c r="F3">
         <v>686727000000</v>
       </c>
       <c r="G3">
         <v>691950000000</v>
       </c>
       <c r="H3">
         <v>1448845000000</v>
       </c>
       <c r="I3">
         <v>1064357000000</v>
       </c>
@@ -24745,113 +25161,113 @@
       </c>
       <c r="U3">
         <v>341111000000</v>
       </c>
       <c r="V3">
         <v>214746000000</v>
       </c>
       <c r="W3">
         <v>250792000000</v>
       </c>
       <c r="X3">
         <v>315454000000</v>
       </c>
       <c r="Y3">
         <v>138511000000</v>
       </c>
       <c r="Z3">
         <v>215846000000</v>
       </c>
       <c r="AA3">
         <v>104193000000</v>
       </c>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B6">
         <v>5034494000000.0</v>
       </c>
       <c r="C6">
         <v>-349418000000.0</v>
       </c>
       <c r="D6">
         <v>517716000000.0</v>
       </c>
       <c r="E6">
         <v>177685000000.0</v>
       </c>
       <c r="F6">
         <v>-518879000000.0</v>
       </c>
       <c r="G6">
         <v>215427000000.0</v>
       </c>
       <c r="H6">
         <v>276982000000.0</v>
       </c>
       <c r="I6">
         <v>-53117000000.0</v>
       </c>
@@ -24880,379 +25296,379 @@
         <v>-540563000000.0</v>
       </c>
       <c r="R6">
         <v>135975000000.0</v>
       </c>
       <c r="S6">
         <v>285123000000.0</v>
       </c>
       <c r="T6">
         <v>-577155000000.0</v>
       </c>
       <c r="U6">
         <v>309010000000.0</v>
       </c>
       <c r="V6">
         <v>-79086000000.0</v>
       </c>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B7">
         <v>-2222836000000.0</v>
       </c>
       <c r="C7">
         <v>-2517988000000.0</v>
       </c>
       <c r="D7">
         <v>-2264837000000.0</v>
       </c>
       <c r="E7">
         <v>-2006815000000.0</v>
       </c>
       <c r="F7">
         <v>-2197890000000.0</v>
       </c>
       <c r="G7">
         <v>-2591555000000.0</v>
       </c>
       <c r="H7">
         <v>-1988260000000.0</v>
       </c>
       <c r="I7">
         <v>-1832470000000.0</v>
       </c>
       <c r="J7">
         <v>-1702370000000.0</v>
       </c>
       <c r="K7">
         <v>-1689695000000.0</v>
       </c>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>1642568000000.0</v>
       </c>
       <c r="F12">
         <v>1067035000000.0</v>
       </c>
       <c r="G12">
         <v>97021000000.0</v>
       </c>
       <c r="H12">
         <v>146887000000.0</v>
       </c>
       <c r="I12">
         <v>-1969376000000.0</v>
       </c>
       <c r="J12">
         <v>-598780000000.0</v>
       </c>
       <c r="K12">
         <v>-257287000000.0</v>
       </c>
       <c r="L12">
         <v>-57276000000.0</v>
       </c>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B14">
         <v>668694000000.0</v>
       </c>
       <c r="C14">
         <v>631723000000.0</v>
       </c>
       <c r="D14">
         <v>953547000000.0</v>
       </c>
       <c r="E14">
-        <v>425550000000.0</v>
+        <v>1053985000000.0</v>
       </c>
       <c r="F14">
         <v>1076908000000.0</v>
       </c>
       <c r="G14">
         <v>1103436000000.0</v>
       </c>
       <c r="H14">
         <v>1129345000000.0</v>
       </c>
       <c r="I14">
         <v>1049316000000.0</v>
       </c>
       <c r="J14">
         <v>654080000000.0</v>
       </c>
       <c r="K14">
         <v>550834000000.0</v>
       </c>
       <c r="L14">
         <v>483303000000.0</v>
       </c>
       <c r="M14">
         <v>354454000000.0</v>
       </c>
       <c r="N14">
         <v>457046000000.0</v>
       </c>
       <c r="O14">
         <v>292000000000.0</v>
       </c>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B15">
         <v>5097417000000.0</v>
       </c>
       <c r="C15">
         <v>4497438000000.0</v>
       </c>
       <c r="D15">
         <v>5107746000000.0</v>
       </c>
       <c r="E15">
         <v>5824388000000.0</v>
       </c>
       <c r="F15">
         <v>6342336000000.0</v>
       </c>
       <c r="G15">
         <v>7371069000000.0</v>
       </c>
       <c r="H15">
         <v>9176417000000.0</v>
       </c>
       <c r="I15">
         <v>6926201000000.0</v>
       </c>
@@ -25291,51 +25707,51 @@
       </c>
       <c r="U15">
         <v>1522296000000.0</v>
       </c>
       <c r="V15">
         <v>1524423000000.0</v>
       </c>
       <c r="W15">
         <v>1527400000000.0</v>
       </c>
       <c r="X15">
         <v>1220800000000.0</v>
       </c>
       <c r="Y15">
         <v>686700000000.0</v>
       </c>
       <c r="Z15">
         <v>564620000000.0</v>
       </c>
       <c r="AA15">
         <v>297570000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B16">
         <v>5705674000000.0</v>
       </c>
       <c r="C16">
         <v>671180000000.0</v>
       </c>
       <c r="D16">
         <v>1020598000000.0</v>
       </c>
       <c r="E16">
         <v>502882000000.0</v>
       </c>
       <c r="F16">
         <v>325197000000.0</v>
       </c>
       <c r="G16">
         <v>844076000000.0</v>
       </c>
       <c r="H16">
         <v>628649000000.0</v>
       </c>
       <c r="I16">
         <v>351667000000.0</v>
       </c>
@@ -25366,82 +25782,82 @@
       <c r="R16">
         <v>858322000000.0</v>
       </c>
       <c r="S16">
         <v>722347000000.0</v>
       </c>
       <c r="T16">
         <v>437224000000.0</v>
       </c>
       <c r="U16">
         <v>1014379000000.0</v>
       </c>
       <c r="V16">
         <v>705369000000.0</v>
       </c>
       <c r="W16">
         <v>784455000000.0</v>
       </c>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B18">
         <v>4935200000000.0</v>
       </c>
       <c r="C18">
         <v>2887254000000.0</v>
       </c>
       <c r="D18">
         <v>6283060000000.0</v>
       </c>
       <c r="E18">
         <v>5151948000000.0</v>
       </c>
       <c r="F18">
         <v>7215364000000.0</v>
       </c>
       <c r="G18">
         <v>7672043000000.0</v>
       </c>
       <c r="H18">
         <v>7220224000000.0</v>
       </c>
       <c r="I18">
         <v>6850180000000.0</v>
       </c>
@@ -25470,131 +25886,131 @@
         <v>2306797000000.0</v>
       </c>
       <c r="R18">
         <v>2576587000000.0</v>
       </c>
       <c r="S18">
         <v>1816061000000.0</v>
       </c>
       <c r="T18">
         <v>1588505000000.0</v>
       </c>
       <c r="U18">
         <v>1833697000000.0</v>
       </c>
       <c r="V18">
         <v>1449412000000.0</v>
       </c>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-1014874000000.0</v>
       </c>
       <c r="D19">
         <v>-829323000000.0</v>
       </c>
       <c r="E19">
         <v>-526063000000.0</v>
       </c>
       <c r="F19">
         <v>-681255000000.0</v>
       </c>
       <c r="G19">
         <v>-690216000000.0</v>
       </c>
       <c r="H19">
         <v>-1446367000000.0</v>
       </c>
       <c r="I19">
         <v>1942485000000.0</v>
       </c>
       <c r="J19">
         <v>-1601761000000.0</v>
       </c>
       <c r="K19">
         <v>-1779098000000.0</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B21">
         <v>-1450000000000.0</v>
       </c>
       <c r="C21">
         <v>1450000000000.0</v>
       </c>
       <c r="D21">
         <v>-600000000000.0</v>
       </c>
       <c r="E21">
         <v>-1533400000000.0</v>
       </c>
       <c r="F21">
         <v>-1397418000000.0</v>
       </c>
       <c r="G21">
         <v>-87440000000.0</v>
       </c>
       <c r="H21">
         <v>2239227000000.0</v>
       </c>
       <c r="I21">
         <v>-3236590000000.0</v>
       </c>
@@ -25603,51 +26019,51 @@
       </c>
       <c r="K21">
         <v>692970000000.0</v>
       </c>
       <c r="L21">
         <v>450000000000.0</v>
       </c>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B22">
         <v>3537297000000.0</v>
       </c>
       <c r="C22">
         <v>2904648000000.0</v>
       </c>
       <c r="D22">
         <v>4800940000000.0</v>
       </c>
       <c r="E22">
         <v>5364761000000.0</v>
       </c>
       <c r="F22">
         <v>5758148000000.0</v>
       </c>
       <c r="G22">
         <v>7163536000000.0</v>
       </c>
       <c r="H22">
         <v>7392837000000.0</v>
       </c>
       <c r="I22">
         <v>9109445000000.0</v>
       </c>
@@ -25686,51 +26102,51 @@
       </c>
       <c r="U22">
         <v>1721595000000.0</v>
       </c>
       <c r="V22">
         <v>1440485000000.0</v>
       </c>
       <c r="W22">
         <v>1468445000000.0</v>
       </c>
       <c r="X22">
         <v>1296711000000.0</v>
       </c>
       <c r="Y22">
         <v>978249000000.0</v>
       </c>
       <c r="Z22">
         <v>886944000000.0</v>
       </c>
       <c r="AA22">
         <v>813205000000.0</v>
       </c>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B23">
         <v>-79802000000.0</v>
       </c>
       <c r="C23">
         <v>-247243000000.0</v>
       </c>
       <c r="D23">
         <v>-63530000000.0</v>
       </c>
       <c r="E23">
         <v>-283400000000.0</v>
       </c>
       <c r="F23">
         <v>-232418000000.0</v>
       </c>
       <c r="G23">
         <v>-182440000000.0</v>
       </c>
       <c r="H23">
         <v>2460000000000.0</v>
       </c>
       <c r="I23">
         <v>-246590000000.0</v>
       </c>
@@ -25761,51 +26177,51 @@
       <c r="R23">
         <v>-700047000000.0</v>
       </c>
       <c r="S23">
         <v>-509114000000.0</v>
       </c>
       <c r="T23">
         <v>-1225000000.0</v>
       </c>
       <c r="U23">
         <v>-560000000.0</v>
       </c>
       <c r="V23">
         <v>-3850000000.0</v>
       </c>
       <c r="W23">
         <v>12250000000.0</v>
       </c>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B24">
         <v>11407000000.0</v>
       </c>
       <c r="C24">
         <v>57854000000.0</v>
       </c>
       <c r="D24">
         <v>5705000000.0</v>
       </c>
       <c r="E24">
         <v>112300000000.0</v>
       </c>
       <c r="F24">
         <v>-96092000000.0</v>
       </c>
       <c r="G24">
         <v>-40473000000.0</v>
       </c>
       <c r="H24">
         <v>2478000000.0</v>
       </c>
       <c r="I24">
         <v>3006842000000.0</v>
       </c>
@@ -25838,63 +26254,63 @@
       </c>
       <c r="S24">
         <v>460610000000.0</v>
       </c>
       <c r="T24">
         <v>-530008000000.0</v>
       </c>
       <c r="U24">
         <v>2984000000.0</v>
       </c>
       <c r="V24">
         <v>1877000000.0</v>
       </c>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24">
         <v>24500000000.0</v>
       </c>
       <c r="Z24">
         <v>7000000000.0</v>
       </c>
       <c r="AA24"/>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B25">
         <v>1591505000000.0</v>
       </c>
       <c r="C25">
-        <v>3959982000000.0</v>
+        <v>423611000000.0</v>
       </c>
       <c r="D25">
         <v>1363601000000.0</v>
       </c>
       <c r="E25">
-        <v>-5790311000000.0</v>
+        <v>-628435000000.0</v>
       </c>
       <c r="F25">
         <v>1067035000000.0</v>
       </c>
       <c r="G25">
         <v>97021000000.0</v>
       </c>
       <c r="H25">
         <v>146887000000.0</v>
       </c>
       <c r="I25">
         <v>-9109445000000.0</v>
       </c>
       <c r="J25">
         <v>-7004562000000.0</v>
       </c>
       <c r="K25">
         <v>-6390672000000.0</v>
       </c>
       <c r="L25">
         <v>-5851805000000.0</v>
       </c>
       <c r="M25">
         <v>-5738523000000.0</v>
       </c>
@@ -25911,117 +26327,117 @@
         <v>-3386970000000.0</v>
       </c>
       <c r="R25">
         <v>-3043354000000.0</v>
       </c>
       <c r="S25">
         <v>-2407231000000.0</v>
       </c>
       <c r="T25">
         <v>-1964652000000.0</v>
       </c>
       <c r="U25">
         <v>-1721595000000.0</v>
       </c>
       <c r="V25">
         <v>-1440485000000.0</v>
       </c>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B26">
         <v>-285045000000.0</v>
       </c>
       <c r="C26">
         <v>0.0</v>
       </c>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B28">
         <v>-6912264000000.0</v>
       </c>
       <c r="C28">
         <v>-3294681000000.0</v>
       </c>
       <c r="D28">
         <v>-5771276000000.0</v>
       </c>
       <c r="E28">
         <v>-7357788000000.0</v>
       </c>
       <c r="F28">
         <v>-7739754000000.0</v>
       </c>
       <c r="G28">
         <v>-7458509000000.0</v>
       </c>
       <c r="H28">
         <v>-6937190000000.0</v>
       </c>
       <c r="I28">
         <v>-9916201000000.0</v>
       </c>
@@ -26050,51 +26466,51 @@
         <v>-2847461000000.0</v>
       </c>
       <c r="R28">
         <v>-2436028000000.0</v>
       </c>
       <c r="S28">
         <v>-1994516000000.0</v>
       </c>
       <c r="T28">
         <v>-1637785000000.0</v>
       </c>
       <c r="U28">
         <v>-1522856000000.0</v>
       </c>
       <c r="V28">
         <v>-1528273000000.0</v>
       </c>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B29">
         <v>5797496000000.0</v>
       </c>
       <c r="C29">
         <v>3959982000000.0</v>
       </c>
       <c r="D29">
         <v>7118088000000.0</v>
       </c>
       <c r="E29">
         <v>5790311000000.0</v>
       </c>
       <c r="F29">
         <v>7902091000000.0</v>
       </c>
       <c r="G29">
         <v>8363993000000.0</v>
       </c>
       <c r="H29">
         <v>8669069000000.0</v>
       </c>
       <c r="I29">
         <v>7914537000000.0</v>
       </c>
@@ -26133,51 +26549,51 @@
       </c>
       <c r="U29">
         <v>2174808000000.0</v>
       </c>
       <c r="V29">
         <v>1664158000000.0</v>
       </c>
       <c r="W29">
         <v>1415869000000.0</v>
       </c>
       <c r="X29">
         <v>1260848000000.0</v>
       </c>
       <c r="Y29">
         <v>1142908000000.0</v>
       </c>
       <c r="Z29">
         <v>1122152000000.0</v>
       </c>
       <c r="AA29">
         <v>582960000000.0</v>
       </c>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="B30">
         <v>6149111000000.0</v>
       </c>
       <c r="C30">
         <v>-1014874000000.0</v>
       </c>
       <c r="D30">
         <v>-829323000000.0</v>
       </c>
       <c r="E30">
         <v>-526063000000.0</v>
       </c>
       <c r="F30">
         <v>-681255000000.0</v>
       </c>
       <c r="G30">
         <v>-690216000000.0</v>
       </c>
       <c r="H30">
         <v>-1446367000000.0</v>
       </c>
       <c r="I30">
         <v>1942485000000.0</v>
       </c>
@@ -26225,891 +26641,909 @@
       <c r="Y30"/>
       <c r="Z30"/>
       <c r="AA30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CS30"/>
+  <dimension ref="A1:CU30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:97">
+    <row r="1" spans="1:99">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>88</v>
       </c>
       <c r="C1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D1" t="s">
+        <v>90</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>90</v>
       </c>
       <c r="F1" t="s">
         <v>91</v>
       </c>
       <c r="G1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H1" t="s">
+        <v>93</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>93</v>
       </c>
       <c r="J1" t="s">
         <v>94</v>
       </c>
       <c r="K1" t="s">
+        <v>95</v>
+      </c>
+      <c r="L1" t="s">
+        <v>96</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>96</v>
       </c>
       <c r="N1" t="s">
         <v>97</v>
       </c>
       <c r="O1" t="s">
+        <v>98</v>
+      </c>
+      <c r="P1" t="s">
+        <v>99</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>99</v>
       </c>
       <c r="R1" t="s">
         <v>100</v>
       </c>
       <c r="S1" t="s">
+        <v>101</v>
+      </c>
+      <c r="T1" t="s">
+        <v>102</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>102</v>
       </c>
       <c r="V1" t="s">
         <v>103</v>
       </c>
       <c r="W1" t="s">
+        <v>104</v>
+      </c>
+      <c r="X1" t="s">
+        <v>105</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>105</v>
       </c>
       <c r="Z1" t="s">
         <v>106</v>
       </c>
       <c r="AA1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AD1" t="s">
         <v>109</v>
       </c>
       <c r="AE1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AH1" t="s">
         <v>112</v>
       </c>
       <c r="AI1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AL1" t="s">
         <v>115</v>
       </c>
       <c r="AM1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AP1" t="s">
         <v>118</v>
       </c>
       <c r="AQ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AT1" t="s">
         <v>121</v>
       </c>
       <c r="AU1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AX1" t="s">
         <v>124</v>
       </c>
       <c r="AY1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BB1" t="s">
         <v>127</v>
       </c>
       <c r="BC1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BE1" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BF1" t="s">
         <v>130</v>
       </c>
       <c r="BG1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BI1" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BJ1" t="s">
         <v>133</v>
       </c>
       <c r="BK1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BM1" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BN1" t="s">
         <v>136</v>
       </c>
       <c r="BO1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BQ1" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BR1" t="s">
         <v>139</v>
       </c>
       <c r="BS1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BU1" t="s">
         <v>18</v>
-      </c>
-[...4 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BV1" t="s">
         <v>142</v>
       </c>
       <c r="BW1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BY1" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BZ1" t="s">
         <v>145</v>
       </c>
       <c r="CA1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CC1" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>147</v>
       </c>
       <c r="CD1" t="s">
         <v>148</v>
       </c>
       <c r="CE1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CG1" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CH1" t="s">
         <v>151</v>
       </c>
       <c r="CI1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CK1" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CL1" t="s">
         <v>154</v>
       </c>
       <c r="CM1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CN1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CO1" t="s">
         <v>23</v>
       </c>
-      <c r="CN1" t="s">
-[...2 lines deleted...]
-      <c r="CO1" t="s">
+      <c r="CP1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
       </c>
-      <c r="CP1" t="s">
-[...2 lines deleted...]
-      <c r="CQ1" t="s">
+      <c r="CR1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CS1" t="s">
         <v>25</v>
       </c>
-      <c r="CR1" t="s">
+      <c r="CT1" t="s">
         <v>26</v>
       </c>
-      <c r="CS1" t="s">
-        <v>158</v>
+      <c r="CU1" t="s">
+        <v>160</v>
       </c>
     </row>
-    <row r="2" spans="1:97">
+    <row r="2" spans="1:99">
       <c r="A2" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B2">
+        <v>1736727000000.0</v>
+      </c>
+      <c r="C2">
+        <v>5401521000000.0</v>
+      </c>
+      <c r="D2">
         <v>5705674000000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>879803000000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>2001709000000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>1080574000000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>671180000000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>539639000000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>2745650000000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>409313000000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>1020598000000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>1718586000000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>2989988000000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>827913000000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>502882000000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>1138056000000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>2894767000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>552737000000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>325197000000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>541885000000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>526356000000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>590309000000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>844076000000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>664742000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>1311453000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>491919000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>628649000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>523971000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>639314000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>1358795000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>351667000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>1074925000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>666458000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>959713000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>404784000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>419596000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>399075000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>577217000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>373835000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>507733000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>1822254000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>677756000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>628159000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>834415000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>1471604000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>463278000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>859127000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>473529000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>1068378000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>387877000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>261202000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>520601000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>847109000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>262659000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>229690000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>843290000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>2577641000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>1278862000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>336143000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>364475000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>1876429000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>1182324000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>317759000000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>478474000000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>1954851000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>1320600000000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>858322000000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>583956000000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>1464221000000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>965689000000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>722347000000.0</v>
       </c>
-      <c r="BS2"/>
-      <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
       <c r="CD2"/>
       <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
       <c r="CH2"/>
       <c r="CI2"/>
       <c r="CJ2"/>
       <c r="CK2"/>
       <c r="CL2"/>
       <c r="CM2"/>
       <c r="CN2"/>
       <c r="CO2"/>
       <c r="CP2"/>
       <c r="CQ2"/>
       <c r="CR2"/>
       <c r="CS2"/>
+      <c r="CT2"/>
+      <c r="CU2"/>
     </row>
-    <row r="3" spans="1:97">
+    <row r="3" spans="1:99">
       <c r="A3" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B3">
+        <v>361852000000</v>
+      </c>
+      <c r="C3">
+        <v>270112000000</v>
+      </c>
+      <c r="D3">
         <v>263562000000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>477145000000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>73517000000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>185545000000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>126089000000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>415854000000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>361839000000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>111430000000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>406465000000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>140266000000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>240679000000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>309775000000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>144308000000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>248205000000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>225986000000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>99944000000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>64228000000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>271605000000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>111160000000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>242848000000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>61114000000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>180885000000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>163221000000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>133701000000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>214143000000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>488462000000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>321898000000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>349386000000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>289099000000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>270885000000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>215127000000</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>405606000000</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>172739000000</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>384689000000</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>467204000000</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>170996000000</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>586100000000</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>531136000000</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>481179000000</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>348751000000</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>425990000000</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>595193000000</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>252643000000</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>355723000000</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>268885000000</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>337184000000</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>390111000000</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>221105000000</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>177506000000</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>362638000000</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>248399000000</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>204423000000</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>369589000000</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>287129000000</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>298693000000</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>236509000000</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>322700000000</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>400180000000</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>407573000000</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>482932000000</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>401539000000</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>480026000000</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>302956000000</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>256164000000</v>
       </c>
-      <c r="BN3">
+      <c r="BP3">
         <v>273246000000</v>
       </c>
-      <c r="BO3">
+      <c r="BQ3">
         <v>257932000000</v>
       </c>
-      <c r="BP3">
+      <c r="BR3">
         <v>212063000000</v>
       </c>
-      <c r="BQ3">
+      <c r="BS3">
         <v>137655000000</v>
       </c>
-      <c r="BR3">
+      <c r="BT3">
         <v>96473000000</v>
       </c>
-      <c r="BS3">
+      <c r="BU3">
         <v>506243000000</v>
       </c>
-      <c r="BT3">
+      <c r="BV3">
         <v>319467000000</v>
       </c>
-      <c r="BU3">
+      <c r="BW3">
         <v>213504000000</v>
       </c>
-      <c r="BV3">
+      <c r="BX3">
         <v>107443000000</v>
       </c>
-      <c r="BW3">
+      <c r="BY3">
         <v>614134000000</v>
       </c>
-      <c r="BX3">
+      <c r="BZ3">
         <v>361213000000</v>
       </c>
-      <c r="BY3">
+      <c r="CA3">
         <v>178988000000</v>
       </c>
-      <c r="BZ3">
+      <c r="CB3">
         <v>75018000000</v>
       </c>
-      <c r="CA3">
+      <c r="CC3">
         <v>341111000000</v>
       </c>
-      <c r="CB3">
+      <c r="CD3">
         <v>200795000000</v>
       </c>
-      <c r="CC3">
+      <c r="CE3">
         <v>119579000000</v>
       </c>
-      <c r="CD3">
+      <c r="CF3">
         <v>55285000000</v>
       </c>
-      <c r="CE3">
+      <c r="CG3">
         <v>214746000000</v>
       </c>
-      <c r="CF3">
+      <c r="CH3">
         <v>95168000000</v>
       </c>
-      <c r="CG3">
+      <c r="CI3">
         <v>39026000000</v>
       </c>
-      <c r="CH3">
+      <c r="CJ3">
         <v>4306000000</v>
       </c>
-      <c r="CI3">
+      <c r="CK3">
         <v>250792000000</v>
       </c>
-      <c r="CJ3">
+      <c r="CL3">
         <v>200171000000</v>
       </c>
-      <c r="CK3">
+      <c r="CM3">
         <v>125386000000</v>
       </c>
-      <c r="CL3">
+      <c r="CN3">
         <v>66152000000</v>
       </c>
-      <c r="CM3">
+      <c r="CO3">
         <v>315454000000</v>
       </c>
-      <c r="CN3">
+      <c r="CP3">
         <v>75913000000</v>
       </c>
-      <c r="CO3">
+      <c r="CQ3">
         <v>138511000000</v>
       </c>
-      <c r="CP3">
+      <c r="CR3">
         <v>0</v>
       </c>
-      <c r="CQ3">
+      <c r="CS3">
         <v>215846000000</v>
       </c>
-      <c r="CR3">
+      <c r="CT3">
         <v>104193000000</v>
       </c>
-      <c r="CS3">
+      <c r="CU3">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:97">
+    <row r="4" spans="1:99">
       <c r="A4" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -27163,54 +27597,56 @@
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
+      <c r="CT4"/>
+      <c r="CU4"/>
     </row>
-    <row r="5" spans="1:97">
+    <row r="5" spans="1:99">
       <c r="A5" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -27264,366 +27700,374 @@
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
+      <c r="CT5"/>
+      <c r="CU5"/>
     </row>
-    <row r="6" spans="1:97">
+    <row r="6" spans="1:99">
       <c r="A6" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B6">
+        <v>288423000000.0</v>
+      </c>
+      <c r="C6">
+        <v>-3664794000000.0</v>
+      </c>
+      <c r="D6">
         <v>-304153000000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>4825871000000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-1121906000000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>921135000000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>409394000000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>131541000000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-2206011000000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>2336337000000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-611285000000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-697988000000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-1271402000000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>2162075000000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>325031000000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-635174000000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-1756711000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>2342030000000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>227540000000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-216688000000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>15529000000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-63953000000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-253767000000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>179334000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-646711000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>819534000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-136730000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>104678000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-115343000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-719481000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>1007128000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-723258000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>408467000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-293255000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>554929000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-14812000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>20521000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-178142000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>203382000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-133898000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-1314521000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>1144498000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>49597000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>-206256000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-637189000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>1008326000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>-395849000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>385598000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>-594849000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>680501000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>126675000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>-259399000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>-326508000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>584450000000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>32969000000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>-613600000000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>-1734351000000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>1298779000000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>942719000000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>-28332000000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>-1511954000000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>694105000000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>864565000000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>-160715000000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>-1476377000000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>634251000000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>462278000000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>274366000000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BR6">
         <v>-880265000000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BS6">
         <v>498532000000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BT6">
         <v>243342000000.0</v>
       </c>
-      <c r="BS6"/>
-      <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
+      <c r="CT6"/>
+      <c r="CU6"/>
     </row>
-    <row r="7" spans="1:97">
+    <row r="7" spans="1:99">
       <c r="A7" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B7"/>
-      <c r="C7">
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7">
         <v>-2222836000000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-1782054000000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-1169684000000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-530495000000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-2517988000000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-1788852000000.0</v>
       </c>
-      <c r="I7"/>
-      <c r="J7"/>
       <c r="K7"/>
-      <c r="L7">
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7">
         <v>-1754746000000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-1201503000000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-632442000000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-2006815000000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-1524953000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-1006832000000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-461410000000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-2197890000000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-1724780000000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-1203737000000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-585263000000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-2591555000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-2048872000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-1674990000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>-888397000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>-1988260000000.0</v>
       </c>
-      <c r="AB7"/>
-      <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
@@ -27648,54 +28092,56 @@
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
+      <c r="CT7"/>
+      <c r="CU7"/>
     </row>
-    <row r="8" spans="1:97">
+    <row r="8" spans="1:99">
       <c r="A8" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -27749,54 +28195,56 @@
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
+      <c r="CT8"/>
+      <c r="CU8"/>
     </row>
-    <row r="9" spans="1:97">
+    <row r="9" spans="1:99">
       <c r="A9" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
@@ -27850,54 +28298,56 @@
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
+      <c r="CT9"/>
+      <c r="CU9"/>
     </row>
-    <row r="10" spans="1:97">
+    <row r="10" spans="1:99">
       <c r="A10" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
@@ -27951,73 +28401,71 @@
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
       <c r="CQ10"/>
       <c r="CR10"/>
       <c r="CS10"/>
+      <c r="CT10"/>
+      <c r="CU10"/>
     </row>
-    <row r="11" spans="1:97">
+    <row r="11" spans="1:99">
       <c r="A11" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
-      <c r="N11">
-[...4 lines deleted...]
-      </c>
+      <c r="N11"/>
+      <c r="O11"/>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
         <v>0.0</v>
       </c>
       <c r="V11">
         <v>0.0</v>
       </c>
       <c r="W11">
         <v>0.0</v>
       </c>
       <c r="X11">
@@ -28025,52 +28473,56 @@
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
       <c r="AE11">
         <v>0.0</v>
       </c>
       <c r="AF11">
         <v>0.0</v>
       </c>
-      <c r="AG11"/>
-      <c r="AH11"/>
+      <c r="AG11">
+        <v>0.0</v>
+      </c>
+      <c r="AH11">
+        <v>0.0</v>
+      </c>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
@@ -28090,126 +28542,128 @@
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
+      <c r="CT11"/>
+      <c r="CU11"/>
     </row>
-    <row r="12" spans="1:97">
+    <row r="12" spans="1:99">
       <c r="A12" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
-      <c r="N12">
+      <c r="N12"/>
+      <c r="O12"/>
+      <c r="P12">
         <v>-560684000000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>640637000000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>236331000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>1277580000000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>-511980000000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>1006566000000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>521764000000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>894276000000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>-1355571000000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>600592000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>-412040000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>1115862000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>-1207393000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>966551000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>-290888000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>-363213000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>-165563000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>250289000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>-1599128000000.0</v>
       </c>
-      <c r="AG12"/>
-      <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
@@ -28229,54 +28683,56 @@
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
+      <c r="CT12"/>
+      <c r="CU12"/>
     </row>
-    <row r="13" spans="1:97">
+    <row r="13" spans="1:99">
       <c r="A13" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -28330,767 +28786,793 @@
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
+      <c r="CT13"/>
+      <c r="CU13"/>
     </row>
-    <row r="14" spans="1:97">
+    <row r="14" spans="1:99">
       <c r="A14" t="s">
-        <v>202</v>
-[...2 lines deleted...]
-      <c r="C14"/>
+        <v>204</v>
+      </c>
+      <c r="B14">
+        <v>163247000000.0</v>
+      </c>
+      <c r="C14">
+        <v>160650000000.0</v>
+      </c>
       <c r="D14">
+        <v>153278000000.0</v>
+      </c>
+      <c r="E14"/>
+      <c r="F14">
         <v>237282000000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>231607000000.0</v>
       </c>
-      <c r="F14"/>
-      <c r="G14"/>
       <c r="H14">
+        <v>141179000000.0</v>
+      </c>
+      <c r="I14">
+        <v>210686000000.0</v>
+      </c>
+      <c r="J14">
         <v>184598000000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>215812000000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>266478000000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>242536000000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>234574000000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>238646000000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>237791000000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>108470000000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>103748000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>107586000000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>105746000000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>285305000000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>274319000000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>259860000000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>251218000000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>315045000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>215409000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>243320000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>292979000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>342196000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>250641000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>260598000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>244423000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>249124000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>278361000000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>322685000000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>176485000000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>166173000000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>160361000000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>167476000000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>138851000000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>139127000000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>134674000000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>134155000000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>121659000000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>131068000000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>117498000000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>114937000000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>119800000000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>43030000000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>108587000000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>101250000000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>101587000000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>117460000000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>104967000000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>141826000000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>92793000000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>91361000000.0</v>
       </c>
-      <c r="BD14"/>
-      <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14"/>
       <c r="CP14"/>
       <c r="CQ14"/>
       <c r="CR14"/>
       <c r="CS14"/>
+      <c r="CT14"/>
+      <c r="CU14"/>
     </row>
-    <row r="15" spans="1:97">
+    <row r="15" spans="1:99">
       <c r="A15" t="s">
-        <v>203</v>
-[...1 lines deleted...]
-      <c r="B15"/>
+        <v>205</v>
+      </c>
+      <c r="B15">
+        <v>0.0</v>
+      </c>
       <c r="C15">
+        <v>4329861000000.0</v>
+      </c>
+      <c r="D15"/>
+      <c r="E15">
         <v>3304367000000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>1793050000000.0</v>
       </c>
-      <c r="E15"/>
-      <c r="F15">
+      <c r="G15"/>
+      <c r="H15">
         <v>0.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>1559888000000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>2937550000000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>479000000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>479000000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>2399096000000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>2708650000000.0</v>
       </c>
-      <c r="M15"/>
-[...1 lines deleted...]
-      <c r="O15">
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15">
         <v>2619788000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3204600000000.0</v>
       </c>
       <c r="R15">
         <v>3204600000000.0</v>
       </c>
       <c r="S15">
+        <v>3204600000000.0</v>
+      </c>
+      <c r="T15">
+        <v>3204600000000.0</v>
+      </c>
+      <c r="U15">
         <v>2514878000000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>1152000000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>3807387000000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>18919000000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>3296469000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>4073231000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>51000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>1318000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>3274735000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>744000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>5900767000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>171000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>3125059000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>541000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>3845212000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>44611000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>2990351000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>3502220000000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>842000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>632000000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>2888267000000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>2878853000000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>75832000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>232000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>2652550000000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>2823319000000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>73989000000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>42474000000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>2540151000000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>2583767000000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>1494000000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>1305000000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>2512145000000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>2325962000000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>216818000000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>3602000000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>2283021000000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>2252586000000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>130000000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>2040000000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>1901013000000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>2618402000000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BK15">
         <v>112000000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BL15">
         <v>380000000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BM15">
         <v>761178000000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BN15">
         <v>2275722000000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BO15">
         <v>258000000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BP15">
         <v>303000000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BQ15">
         <v>760952000000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BR15">
         <v>1674064000000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BS15">
         <v>866000000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BT15">
         <v>146000000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BU15">
         <v>1994516000000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BV15">
         <v>1272066000000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BW15">
         <v>1150000000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BX15">
         <v>875000000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BY15">
         <v>1636560000000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BZ15">
         <v>953750000000.0</v>
       </c>
-      <c r="BY15"/>
-[...1 lines deleted...]
-      <c r="CA15">
+      <c r="CA15"/>
+      <c r="CB15"/>
+      <c r="CC15">
         <v>1522296000000.0</v>
       </c>
-      <c r="CB15"/>
-      <c r="CC15"/>
       <c r="CD15"/>
-      <c r="CE15">
+      <c r="CE15"/>
+      <c r="CF15"/>
+      <c r="CG15">
         <v>1529850000000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CH15">
         <v>1072050000000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CI15">
         <v>461650000000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CJ15">
         <v>457800000000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CK15">
         <v>1527400000000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CL15">
         <v>993300000000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CM15">
         <v>381500000000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CN15">
         <v>381500000000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CO15">
         <v>1220800000000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CP15">
         <v>305200000000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CQ15">
         <v>686700000000.0</v>
       </c>
-      <c r="CP15"/>
-      <c r="CQ15">
+      <c r="CR15"/>
+      <c r="CS15">
         <v>564620000000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CT15">
         <v>297570000000.0</v>
       </c>
-      <c r="CS15"/>
+      <c r="CU15"/>
     </row>
-    <row r="16" spans="1:97">
+    <row r="16" spans="1:99">
       <c r="A16" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B16">
+        <v>2025150000000.0</v>
+      </c>
+      <c r="C16">
+        <v>1736727000000.0</v>
+      </c>
+      <c r="D16">
         <v>5401521000000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>5705674000000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>879803000000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>2001709000000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>1080574000000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>671180000000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>539639000000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>2745650000000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>409313000000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>1020598000000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>1718586000000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>2989988000000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>827913000000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>502882000000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>1138056000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>2894767000000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>552737000000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>325197000000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>541885000000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>526356000000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>590309000000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>844076000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>664742000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>1311453000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>491919000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>628649000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>523971000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>639314000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>1358795000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>351667000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>1074925000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>666458000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>959713000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>404784000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>419596000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>399075000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>577217000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>373835000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>507733000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>1822254000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>677756000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>628159000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>834415000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>1471604000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>463278000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>859127000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>473529000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>1068378000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>387877000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>261202000000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>520601000000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>847109000000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>262659000000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>229690000000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>843290000000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>2577641000000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>1278862000000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>336143000000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>364475000000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>1876429000000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>1182324000000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>317759000000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>478474000000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BO16">
         <v>1954851000000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BP16">
         <v>1320600000000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BQ16">
         <v>858322000000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BR16">
         <v>583956000000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BS16">
         <v>1464221000000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BT16">
         <v>965689000000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BU16">
         <v>722347000000.0</v>
       </c>
-      <c r="BT16"/>
-      <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
+      <c r="CT16"/>
+      <c r="CU16"/>
     </row>
-    <row r="17" spans="1:97">
+    <row r="17" spans="1:99">
       <c r="A17" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -29144,377 +29626,385 @@
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
+      <c r="CT17"/>
+      <c r="CU17"/>
     </row>
-    <row r="18" spans="1:97">
+    <row r="18" spans="1:99">
       <c r="A18" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B18">
+        <v>1007129000000.0</v>
+      </c>
+      <c r="C18">
+        <v>977519000000.0</v>
+      </c>
+      <c r="D18">
         <v>-1017062000000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>2112548000000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>1322856000000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>525178000000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>974618000000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>709452000000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>288157000000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>2480579000000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-590934000000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>1708645000000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>1455021000000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>2181312000000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>1260975000000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>613541000000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>1059312000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>7642000000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>41518000000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>2393773000000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>2023672000000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>2259100000000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>538819000000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>2470627000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>1469530000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>2990099000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>741787000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>2711183000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>1457889000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>1554848000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>1496304000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>1973311000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>2174924000000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>804189000000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>1897756000000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>1322034000000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>2166077000000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>1069314000000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>893448000000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>1607767000000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>997414000000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>1238706000000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>1053276000000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>2200957000000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>687694000000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>1152038000000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>785918000000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>2783988000000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>877648000000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>709976000000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>965204000000.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>1725379000000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>1457282000000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>899081000000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>974888000000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>1372029000000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>474666000000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BG18">
         <v>1267927000000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BH18">
         <v>931993000000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BI18">
         <v>1388240000000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BJ18">
         <v>642734000000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BK18">
         <v>685316000000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BL18">
         <v>1053362000000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BM18">
         <v>1031809000000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BN18">
         <v>165338000000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BO18">
         <v>641340000000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BP18">
         <v>468310000000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BQ18">
         <v>1038627000000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BR18">
         <v>801252000000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BS18">
         <v>495555000000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BT18">
         <v>241153000000.0</v>
       </c>
-      <c r="BS18"/>
-      <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
+      <c r="CT18"/>
+      <c r="CU18"/>
     </row>
-    <row r="19" spans="1:97">
+    <row r="19" spans="1:99">
       <c r="A19" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
-      <c r="E19">
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19">
         <v>-180503000000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-125797000000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-475521000000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-302953000000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>169874000000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-406274000000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-137816000000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-239369000000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-308510000000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-143628000000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-236985000000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-274442000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>48991000000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-63627000000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-266133000000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-111660000000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-242847000000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-60615000000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-179574000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-162876000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-133678000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-214088000000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-488654000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-321051000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>-348153000000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>-288509000000.0</v>
       </c>
-      <c r="AE19"/>
-      <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
@@ -29536,54 +30026,56 @@
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
+      <c r="CT19"/>
+      <c r="CU19"/>
     </row>
-    <row r="20" spans="1:97">
+    <row r="20" spans="1:99">
       <c r="A20" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -29637,140 +30129,146 @@
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
+      <c r="CT20"/>
+      <c r="CU20"/>
     </row>
-    <row r="21" spans="1:97">
+    <row r="21" spans="1:99">
       <c r="A21" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B21">
         <v>0.0</v>
       </c>
       <c r="C21">
+        <v>0.0</v>
+      </c>
+      <c r="D21">
+        <v>0.0</v>
+      </c>
+      <c r="E21">
         <v>-950000000000.0</v>
       </c>
-      <c r="D21"/>
-      <c r="E21">
+      <c r="F21"/>
+      <c r="G21">
         <v>400000000000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-550000000000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>1050000000000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>400000000000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>0.0</v>
       </c>
-      <c r="J21"/>
-      <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
-      <c r="N21">
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21">
         <v>-613967000000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>569950000000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>41672000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-662992000000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-1482030000000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-101087000000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-2006314000000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>1484308000000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-774325000000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>1004681000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>1955803000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-2146805000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-901119000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>668419000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-1569532000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>3627250000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-486910000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>460000000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>-4800000000000.0</v>
       </c>
-      <c r="AG21"/>
-      <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
@@ -29790,1062 +30288,1088 @@
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
+      <c r="CT21"/>
+      <c r="CU21"/>
     </row>
-    <row r="22" spans="1:97">
+    <row r="22" spans="1:99">
       <c r="A22" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B22">
+        <v>1231365000000.0</v>
+      </c>
+      <c r="C22">
+        <v>829096000000.0</v>
+      </c>
+      <c r="D22">
         <v>1252773000000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>202048000000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>1179674000000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>918196000000.0</v>
       </c>
-      <c r="F22">
-[...2 lines deleted...]
-      <c r="G22">
+      <c r="H22">
+        <v>1097654000000.0</v>
+      </c>
+      <c r="I22">
         <v>358995000000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>543040000000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>1017941000000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>1448717000000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>612083000000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>1429582000000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>1353992000000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>1405283000000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>753276000000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>1181550000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>1408728000000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>2021207000000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>1379354000000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>1332902000000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>1347812000000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>1698080000000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>1725197000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>1818704000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>1756954000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>1862681000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>1883234000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>1812371000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>1948712000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>1748520000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>1805952000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>3773624000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>1690738000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>1839131000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>1775162000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>1605442000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>1663117000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>1960841000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>1640121000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>1452344000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>1728167000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>1570040000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>1668632000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>1252533000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>1338941000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>1591699000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>1689594000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>1200938000000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>1487010000000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>1360981000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>1262126000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>1266609000000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>1391907000000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>1431983000000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>1185577000000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>1323999000000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>1166991000000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>1162710000000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>1138845000000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>956542000000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>1070815000000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>998102000000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>835696000000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>781110000000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>798381000000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>971783000000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>764947000000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>783158000000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>726192000000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BT22">
         <v>769057000000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>360369000000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>678245000000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>665421000000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>703196000000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BY22">
         <v>388715000000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BZ22">
         <v>522213000000.0</v>
       </c>
-      <c r="BY22">
+      <c r="CA22">
         <v>517908000000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CB22">
         <v>535816000000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CC22">
         <v>348180000000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CD22">
         <v>495530000000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CE22">
         <v>440659000000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CF22">
         <v>437226000000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CG22">
         <v>241303000000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CH22">
         <v>393839000000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CI22">
         <v>384209000000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CJ22">
         <v>421134000000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CK22">
         <v>700164000000.0</v>
       </c>
-      <c r="CJ22"/>
-[...1 lines deleted...]
-      <c r="CL22">
+      <c r="CL22"/>
+      <c r="CM22"/>
+      <c r="CN22">
         <v>421793000000.0</v>
       </c>
-      <c r="CM22"/>
-      <c r="CN22"/>
       <c r="CO22"/>
       <c r="CP22"/>
       <c r="CQ22"/>
       <c r="CR22"/>
       <c r="CS22"/>
+      <c r="CT22"/>
+      <c r="CU22"/>
     </row>
-    <row r="23" spans="1:97">
+    <row r="23" spans="1:99">
       <c r="A23" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B23">
+        <v>-9957000000.0</v>
+      </c>
+      <c r="C23">
+        <v>-169711000000.0</v>
+      </c>
+      <c r="D23">
         <v>-17336000000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-38401000000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-16646000000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-9084000000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-15671000000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-8346000000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-15504000000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-202653000000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-20261000000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-10108000000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-19038000000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-20417000000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-13967000000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>600000000000.0</v>
       </c>
-      <c r="P23">
-[...2 lines deleted...]
-      <c r="Q23">
+      <c r="R23">
+        <v>-3162928000000.0</v>
+      </c>
+      <c r="S23">
         <v>-400000000000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-32030000000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-51087000000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-56314000000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>1394308000000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-745000000000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-35319000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-19197000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-96805000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>-31119000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>-1581000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>-19532000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>-172750000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>-26910000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>521648000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>-4738353000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>2767037000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>-1310778000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>1650000000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>1350000000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>-1250000000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>-692970000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>1142970000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>550000000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>-347502000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>-1000000000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>250000000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>1450000000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>-100000000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>100000000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>150000000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>1100000000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>-40000000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>40000000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>260197000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>500000000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>-100000000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>100000000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>1040000000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>-30030000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>30030000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>-315285000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>231160000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>468000000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>-476525000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>-399875000000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>-440000000000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>630000000000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>-256024000000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>-272399000000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>-257613000000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>-210513000000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>-135448000000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>-96473000000.0</v>
       </c>
-      <c r="BS23"/>
-      <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
-      <c r="CI23">
+      <c r="CI23"/>
+      <c r="CJ23"/>
+      <c r="CK23">
         <v>12250000000.0</v>
       </c>
-      <c r="CJ23"/>
-      <c r="CK23"/>
       <c r="CL23"/>
       <c r="CM23"/>
       <c r="CN23"/>
       <c r="CO23"/>
       <c r="CP23"/>
       <c r="CQ23"/>
       <c r="CR23"/>
       <c r="CS23"/>
+      <c r="CT23"/>
+      <c r="CU23"/>
     </row>
-    <row r="24" spans="1:97">
+    <row r="24" spans="1:99">
       <c r="A24" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B24">
+        <v>-875000000000.0</v>
+      </c>
+      <c r="C24">
+        <v>-165000000000.0</v>
+      </c>
+      <c r="D24">
         <v>60000000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>7006073000000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>5334000000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>5042000000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>292000000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>-59667000000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>58886000000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>58444000000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>191000000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>2450000000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>1310000000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>1265000000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>680000000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>11220000000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>-48456000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>148935000000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>601000000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>5472000000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>-500000000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>1000000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>499000000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>1311000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>345000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>23000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>55000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>-192000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>847000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>1233000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>590000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>-24187000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>3026484000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>526000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>4019000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>-1000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>3327000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>780000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>3122000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>-1199000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>7843000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>1249000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>65000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>5224000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>30414000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>874000000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>7561000000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>-7242000000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>7697000000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>4544000000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>113966000000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>56793000000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>-2298000000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>-1557000000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>2963000000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>2252000000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BF24">
         <v>39293000000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BG24">
         <v>1612000000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BH24">
         <v>7415000000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BI24">
         <v>250731000000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BJ24">
         <v>284000000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BK24">
         <v>6407000000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BL24">
         <v>1664000000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BM24">
         <v>581000000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BN24">
         <v>800000000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BO24">
         <v>140000000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BP24">
         <v>847000000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BQ24">
         <v>319000000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BR24">
         <v>1550000000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BS24">
         <v>2207000000.0</v>
       </c>
-      <c r="BR24"/>
-      <c r="BS24">
+      <c r="BT24"/>
+      <c r="BU24">
         <v>447686000000.0</v>
       </c>
-      <c r="BT24"/>
-      <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
-      <c r="CO24">
-[...1 lines deleted...]
-      </c>
+      <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24">
+        <v>24500000000.0</v>
+      </c>
+      <c r="CR24"/>
+      <c r="CS24">
         <v>7000000000.0</v>
       </c>
-      <c r="CR24"/>
-      <c r="CS24"/>
+      <c r="CT24"/>
+      <c r="CU24"/>
     </row>
-    <row r="25" spans="1:97">
+    <row r="25" spans="1:99">
       <c r="A25" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B25">
-        <v>-2006273000000.0</v>
+        <v>-25631000000.0</v>
       </c>
       <c r="C25">
+        <v>257885000000.0</v>
+      </c>
+      <c r="D25">
+        <v>-2159551000000.0</v>
+      </c>
+      <c r="E25">
         <v>2589693000000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>-20583000000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>710723000000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>1100707000000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>1125306000000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>-77642000000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>1567020000000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>-1366708000000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>994292000000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>31544000000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>898449000000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-237791000000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>-861746000000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>-1285298000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>-1516314000000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>-2126953000000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>-1379354000000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>-1332902000000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>-1347812000000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>-1698080000000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>-1725197000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>-1818704000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>-1756954000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>-1862681000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>-1883234000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>-1812371000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>-1948712000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>-1748520000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>-1805952000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>-3773624000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>-1690738000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>-1839131000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>-1775162000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>-1605442000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>-1663117000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>-1960841000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>-1640121000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>-1452344000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>-1728167000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>-1570040000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>-1668632000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>-1252533000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>-1338941000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>-1591699000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>-1689594000000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>-1200938000000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>-1487010000000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>-1360981000000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>-1262126000000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>-1266609000000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>-1391907000000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>-1431983000000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>-1185577000000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>-1323999000000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>-1166991000000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>-1162710000000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>-1138845000000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>-956542000000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>-1070815000000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>-998102000000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>-835696000000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>-781110000000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BO25">
         <v>-798381000000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BP25">
         <v>-971783000000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BQ25">
         <v>-764947000000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BR25">
         <v>-783158000000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BS25">
         <v>-726192000000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BT25">
         <v>-769057000000.0</v>
       </c>
-      <c r="BS25"/>
-      <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
+      <c r="CT25"/>
+      <c r="CU25"/>
     </row>
-    <row r="26" spans="1:97">
+    <row r="26" spans="1:99">
       <c r="A26" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26">
         <v>-285045000000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>-285045000000.0</v>
       </c>
-      <c r="E26"/>
-      <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
@@ -30893,54 +31417,56 @@
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
+      <c r="CT26"/>
+      <c r="CU26"/>
     </row>
-    <row r="27" spans="1:97">
+    <row r="27" spans="1:99">
       <c r="A27" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -30994,821 +31520,841 @@
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
+      <c r="CT27"/>
+      <c r="CU27"/>
     </row>
-    <row r="28" spans="1:97">
+    <row r="28" spans="1:99">
       <c r="A28" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B28">
+        <v>-9957000000.0</v>
+      </c>
+      <c r="C28">
+        <v>-4499572000000.0</v>
+      </c>
+      <c r="D28">
         <v>-17336000000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-4292768000000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-2444741000000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>390916000000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-565671000000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-518234000000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-2553054000000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-202653000000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-20740000000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-2409204000000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-2727688000000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-20417000000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-613967000000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-2049838000000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-3162928000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-662992000000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-1482030000000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-2615965000000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-2007466000000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-2323079000000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-793244000000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-2291788000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-2117428000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-2146856000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-902437000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-2606316000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-1570276000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-2273517000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-487081000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-2665059000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-4800541000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-1095212000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-1355389000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-1340351000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-2152220000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-1250842000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-693602000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-1745297000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-2328853000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-75832000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-1000232000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-2402550000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-1373319000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-173989000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-1192474000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>-2390151000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-1483767000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-41494000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>-938097000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-2035353000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-1825962000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>-316818000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>-943602000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>-1942181000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>-2282616000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>29900000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>-2040000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>-1669853000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>-2150402000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>-112000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>-190380000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>-1201178000000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>-1645722000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>-258000000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>-303000000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>-760952000000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>-1674064000000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>-866000000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>-146000000.0</v>
       </c>
-      <c r="BS28"/>
-      <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
       <c r="CI28"/>
       <c r="CJ28"/>
       <c r="CK28"/>
       <c r="CL28"/>
       <c r="CM28"/>
       <c r="CN28"/>
       <c r="CO28"/>
       <c r="CP28"/>
       <c r="CQ28"/>
       <c r="CR28"/>
       <c r="CS28"/>
+      <c r="CT28"/>
+      <c r="CU28"/>
     </row>
-    <row r="29" spans="1:97">
+    <row r="29" spans="1:99">
       <c r="A29" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B29">
+        <v>1368981000000.0</v>
+      </c>
+      <c r="C29">
+        <v>1247631000000.0</v>
+      </c>
+      <c r="D29">
         <v>-753500000000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>2589693000000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>1396373000000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>710723000000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>1100707000000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>1125306000000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>649996000000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>2369149000000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-184469000000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>1848911000000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>1695700000000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>2491087000000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>1405283000000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>861746000000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>1285298000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>107586000000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>105746000000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>2665378000000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>2134832000000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>2501948000000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>599933000000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>2651512000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>1632751000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>3123800000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>955930000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>3199645000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>1779787000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>1904234000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>1785403000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>2244196000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>2390051000000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>1209795000000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>2070495000000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>1706723000000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>2633281000000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>1240310000000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>1479548000000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>2138903000000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>1478593000000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>1587457000000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>1479266000000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>2796150000000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>940337000000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>1507761000000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>1054803000000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>3121172000000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>1267759000000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>931081000000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>1142710000000.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>2088017000000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>1705681000000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>1103504000000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>1344477000000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>1659158000000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BF29">
         <v>773359000000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BG29">
         <v>1504436000000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BH29">
         <v>1254693000000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BI29">
         <v>1788420000000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BJ29">
         <v>1050307000000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BK29">
         <v>1168248000000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BL29">
         <v>1454901000000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BM29">
         <v>1511835000000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BN29">
         <v>468294000000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BO29">
         <v>897504000000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BP29">
         <v>741556000000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BQ29">
         <v>1296559000000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BR29">
         <v>1013315000000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BS29">
         <v>633210000000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BT29">
         <v>337626000000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BU29">
         <v>2785785000000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BV29">
         <v>1497191000000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BW29">
         <v>733146000000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BX29">
         <v>685160000000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BY29">
         <v>2250013000000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BZ29">
         <v>1177771000000.0</v>
       </c>
-      <c r="BY29">
+      <c r="CA29">
         <v>367115000000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CB29">
         <v>90278000000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CC29">
         <v>2174808000000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CD29">
         <v>1447809000000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CE29">
         <v>746874000000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CF29">
         <v>145015000000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CG29">
         <v>1665735000000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CH29">
         <v>959549000000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CI29">
         <v>632477000000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CJ29">
         <v>268843000000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CK29">
         <v>1415869000000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CL29">
         <v>695762000000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CM29">
         <v>495549000000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CN29">
         <v>192704000000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CO29">
         <v>1260848000000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CP29">
         <v>744017000000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CQ29">
         <v>1142908000000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CR29">
         <v>599818000000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CS29">
         <v>1122152000000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CT29">
         <v>582960000000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CU29">
         <v>436847000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:97">
+    <row r="30" spans="1:99">
       <c r="A30" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="B30">
+        <v>-1070626000000.0</v>
+      </c>
+      <c r="C30">
+        <v>-412863000000.0</v>
+      </c>
+      <c r="D30">
         <v>466498000000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>6528928000000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-73517000000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-180503000000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-125797000000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-475521000000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-302953000000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>169874000000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-406274000000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-137816000000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-239369000000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-308510000000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-143628000000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-236985000000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-274442000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>48991000000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-63627000000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-266133000000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-111660000000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-242847000000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-60615000000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-179574000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-162876000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-133678000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-214088000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-488654000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-321051000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-348153000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-288509000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-295072000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>2811357000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-405080000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-168720000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-384690000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-463877000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>-170216000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>-582978000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>-532335000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>-473336000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>-347502000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>-425925000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>-589969000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-222229000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>-355723000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>-261324000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>-344426000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>-382414000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>-216561000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>-63540000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>-305845000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>-250697000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>-205980000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>-366626000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>-292448000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>-259400000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>-234897000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>-315285000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>-149449000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>-407289000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>-476525000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>-399875000000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>-479445000000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>-302156000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>-256024000000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>-272399000000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>-257613000000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>-210513000000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>-135448000000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>-96473000000.0</v>
       </c>
-      <c r="BS30"/>
-      <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
       <c r="CK30"/>
       <c r="CL30"/>
       <c r="CM30"/>
       <c r="CN30"/>
       <c r="CO30"/>
       <c r="CP30"/>
       <c r="CQ30"/>
       <c r="CR30"/>
       <c r="CS30"/>
+      <c r="CT30"/>
+      <c r="CU30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>