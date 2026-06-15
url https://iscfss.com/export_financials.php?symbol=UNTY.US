--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="241">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -298,50 +298,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1222,51 +1225,53 @@
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="2" spans="1:31">
       <c r="A2" t="s">
         <v>31</v>
       </c>
-      <c r="B2"/>
+      <c r="B2">
+        <v>2138000.0</v>
+      </c>
       <c r="C2">
         <v>1702000.0</v>
       </c>
       <c r="D2">
         <v>1924000.0</v>
       </c>
       <c r="E2">
         <v>691000.0</v>
       </c>
       <c r="F2">
         <v>129000.0</v>
       </c>
       <c r="G2">
         <v>248000.0</v>
       </c>
       <c r="H2">
         <v>455000.0</v>
       </c>
       <c r="I2">
         <v>406000.0</v>
       </c>
       <c r="J2">
         <v>436000.0</v>
       </c>
       <c r="K2">
@@ -1566,51 +1571,53 @@
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
     </row>
     <row r="8" spans="1:31">
       <c r="A8" t="s">
         <v>37</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>105892000.0</v>
+      </c>
       <c r="C8">
         <v>103936000.0</v>
       </c>
       <c r="D8">
         <v>100426000.0</v>
       </c>
       <c r="E8">
         <v>97204000.0</v>
       </c>
       <c r="F8">
         <v>94003000.0</v>
       </c>
       <c r="G8">
         <v>91873000.0</v>
       </c>
       <c r="H8">
         <v>90113000.0</v>
       </c>
       <c r="I8">
         <v>88484000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
@@ -2642,51 +2649,53 @@
         <v>432874000.0</v>
       </c>
       <c r="Z23">
         <v>379232000.0</v>
       </c>
       <c r="AA23">
         <v>356003000.0</v>
       </c>
       <c r="AB23">
         <v>438969000.0</v>
       </c>
       <c r="AC23">
         <v>254600000.0</v>
       </c>
       <c r="AD23">
         <v>213800000.0</v>
       </c>
       <c r="AE23">
         <v>172700000.0</v>
       </c>
     </row>
     <row r="24" spans="1:31">
       <c r="A24" t="s">
         <v>53</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>266084000.0</v>
+      </c>
       <c r="C24">
         <v>230814000.0</v>
       </c>
       <c r="D24">
         <v>366748000.0</v>
       </c>
       <c r="E24">
         <v>393310000.0</v>
       </c>
       <c r="F24">
         <v>50310000.0</v>
       </c>
       <c r="G24">
         <v>250310000.0</v>
       </c>
       <c r="H24">
         <v>10310000.0</v>
       </c>
       <c r="I24">
         <v>10310000.0</v>
       </c>
       <c r="J24">
         <v>10310000.0</v>
       </c>
       <c r="K24">
@@ -2784,51 +2793,53 @@
         <v>15465000.0</v>
       </c>
       <c r="P25">
         <v>15465000.0</v>
       </c>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
     </row>
     <row r="26" spans="1:31">
       <c r="A26" t="s">
         <v>55</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>124015000.0</v>
+      </c>
       <c r="C26">
         <v>145028000.0</v>
       </c>
       <c r="D26">
         <v>135689000.0</v>
       </c>
       <c r="E26">
         <v>140946000.0</v>
       </c>
       <c r="F26">
         <v>79322000.0</v>
       </c>
       <c r="G26">
         <v>50387000.0</v>
       </c>
       <c r="H26">
         <v>1409163000.0</v>
       </c>
       <c r="I26">
         <v>63732000.0</v>
       </c>
       <c r="J26">
         <v>69800000.0</v>
       </c>
       <c r="K26">
@@ -2977,51 +2988,53 @@
         <v>9810000.0</v>
       </c>
       <c r="Z28">
         <v>-1126000.0</v>
       </c>
       <c r="AA28">
         <v>-841000.0</v>
       </c>
       <c r="AB28">
         <v>42000000.0</v>
       </c>
       <c r="AC28">
         <v>-32200000.0</v>
       </c>
       <c r="AD28">
         <v>-32300000.0</v>
       </c>
       <c r="AE28">
         <v>-33000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:31">
       <c r="A29" t="s">
         <v>58</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>611715000.0</v>
+      </c>
       <c r="C29">
         <v>526397000.0</v>
       </c>
       <c r="D29">
         <v>628178000.0</v>
       </c>
       <c r="E29">
         <v>632541000.0</v>
       </c>
       <c r="F29">
         <v>256038000.0</v>
       </c>
       <c r="G29">
         <v>384221000.0</v>
       </c>
       <c r="H29">
         <v>454019000.0</v>
       </c>
       <c r="I29">
         <v>358798000.0</v>
       </c>
       <c r="J29">
         <v>403415000.0</v>
       </c>
       <c r="K29"/>
@@ -4123,51 +4136,53 @@
       </c>
       <c r="S44">
         <v>18064000.0</v>
       </c>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44">
         <v>285000.0</v>
       </c>
       <c r="AA44">
         <v>4929000.0</v>
       </c>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
     </row>
     <row r="45" spans="1:31">
       <c r="A45" t="s">
         <v>74</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>28580000.0</v>
+      </c>
       <c r="C45">
         <v>28282000.0</v>
       </c>
       <c r="D45">
         <v>41109000.0</v>
       </c>
       <c r="E45">
         <v>45795000.0</v>
       </c>
       <c r="F45">
         <v>43961000.0</v>
       </c>
       <c r="G45">
         <v>22591000.0</v>
       </c>
       <c r="H45">
         <v>24107000.0</v>
       </c>
       <c r="I45">
         <v>23371000.0</v>
       </c>
       <c r="J45">
         <v>23470000.0</v>
       </c>
       <c r="K45">
@@ -5534,789 +5549,797 @@
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DQ62"/>
+  <dimension ref="A1:DR62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:121">
+    <row r="1" spans="1:122">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>92</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="D1" t="s">
         <v>93</v>
       </c>
       <c r="E1" t="s">
         <v>94</v>
       </c>
       <c r="F1" t="s">
+        <v>95</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="H1" t="s">
         <v>96</v>
       </c>
       <c r="I1" t="s">
         <v>97</v>
       </c>
       <c r="J1" t="s">
+        <v>98</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="L1" t="s">
         <v>99</v>
       </c>
       <c r="M1" t="s">
         <v>100</v>
       </c>
       <c r="N1" t="s">
+        <v>101</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="P1" t="s">
         <v>102</v>
       </c>
       <c r="Q1" t="s">
         <v>103</v>
       </c>
       <c r="R1" t="s">
+        <v>104</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="T1" t="s">
         <v>105</v>
       </c>
       <c r="U1" t="s">
         <v>106</v>
       </c>
       <c r="V1" t="s">
+        <v>107</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="X1" t="s">
         <v>108</v>
       </c>
       <c r="Y1" t="s">
         <v>109</v>
       </c>
       <c r="Z1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AB1" t="s">
         <v>111</v>
       </c>
       <c r="AC1" t="s">
         <v>112</v>
       </c>
       <c r="AD1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AF1" t="s">
         <v>114</v>
       </c>
       <c r="AG1" t="s">
         <v>115</v>
       </c>
       <c r="AH1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AJ1" t="s">
         <v>117</v>
       </c>
       <c r="AK1" t="s">
         <v>118</v>
       </c>
       <c r="AL1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AN1" t="s">
         <v>120</v>
       </c>
       <c r="AO1" t="s">
         <v>121</v>
       </c>
       <c r="AP1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AR1" t="s">
         <v>123</v>
       </c>
       <c r="AS1" t="s">
         <v>124</v>
       </c>
       <c r="AT1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AV1" t="s">
         <v>126</v>
       </c>
       <c r="AW1" t="s">
         <v>127</v>
       </c>
       <c r="AX1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="AZ1" t="s">
         <v>129</v>
       </c>
       <c r="BA1" t="s">
         <v>130</v>
       </c>
       <c r="BB1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BD1" t="s">
         <v>132</v>
       </c>
       <c r="BE1" t="s">
         <v>133</v>
       </c>
       <c r="BF1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BH1" t="s">
         <v>135</v>
       </c>
       <c r="BI1" t="s">
         <v>136</v>
       </c>
       <c r="BJ1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BL1" t="s">
         <v>138</v>
       </c>
       <c r="BM1" t="s">
         <v>139</v>
       </c>
       <c r="BN1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BP1" t="s">
         <v>141</v>
       </c>
       <c r="BQ1" t="s">
         <v>142</v>
       </c>
       <c r="BR1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BT1" t="s">
         <v>144</v>
       </c>
       <c r="BU1" t="s">
         <v>145</v>
       </c>
       <c r="BV1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="BX1" t="s">
         <v>147</v>
       </c>
       <c r="BY1" t="s">
         <v>148</v>
       </c>
       <c r="BZ1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CB1" t="s">
         <v>150</v>
       </c>
       <c r="CC1" t="s">
         <v>151</v>
       </c>
       <c r="CD1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CF1" t="s">
         <v>153</v>
       </c>
       <c r="CG1" t="s">
         <v>154</v>
       </c>
       <c r="CH1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CJ1" t="s">
         <v>156</v>
       </c>
       <c r="CK1" t="s">
         <v>157</v>
       </c>
       <c r="CL1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CN1" t="s">
         <v>159</v>
       </c>
       <c r="CO1" t="s">
         <v>160</v>
       </c>
       <c r="CP1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CR1" t="s">
         <v>162</v>
       </c>
       <c r="CS1" t="s">
         <v>163</v>
       </c>
       <c r="CT1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="CV1" t="s">
         <v>165</v>
       </c>
       <c r="CW1" t="s">
         <v>166</v>
       </c>
       <c r="CX1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="CZ1" t="s">
         <v>168</v>
       </c>
       <c r="DA1" t="s">
         <v>169</v>
       </c>
       <c r="DB1" t="s">
+        <v>170</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="DD1" t="s">
         <v>171</v>
       </c>
       <c r="DE1" t="s">
         <v>172</v>
       </c>
       <c r="DF1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DG1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="DH1" t="s">
         <v>174</v>
       </c>
       <c r="DI1" t="s">
         <v>175</v>
       </c>
       <c r="DJ1" t="s">
+        <v>176</v>
+      </c>
+      <c r="DK1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="DL1" t="s">
         <v>177</v>
       </c>
       <c r="DM1" t="s">
         <v>178</v>
       </c>
       <c r="DN1" t="s">
+        <v>179</v>
+      </c>
+      <c r="DO1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="DP1" t="s">
         <v>180</v>
       </c>
       <c r="DQ1" t="s">
         <v>181</v>
       </c>
+      <c r="DR1" t="s">
+        <v>182</v>
+      </c>
     </row>
-    <row r="2" spans="1:121">
+    <row r="2" spans="1:122">
       <c r="A2" t="s">
         <v>31</v>
       </c>
-      <c r="B2"/>
+      <c r="B2">
+        <v>2302000.0</v>
+      </c>
       <c r="C2">
+        <v>2138000.0</v>
+      </c>
+      <c r="D2">
         <v>1790000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1463000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>2147000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1702000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1765000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1657000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1551000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1924000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1412000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>715000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>932000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>691000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>294000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>128000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>132000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>129000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>158000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>231000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>255000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>248000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>283000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>228000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>237000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>455000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>420000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>414000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>419000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>406000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>506000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>509000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>410000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>436000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>400000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>410000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>405000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>430000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>446000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>368000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>390000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>461000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>460000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>418000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>478000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>474000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>476000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>466000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>455000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>454000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>430000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>443000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>438000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>434000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>464000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>470000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>498000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>523000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>533000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>569000.0</v>
       </c>
       <c r="BI2">
         <v>569000.0</v>
       </c>
       <c r="BJ2">
+        <v>569000.0</v>
+      </c>
+      <c r="BK2">
         <v>556000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>618000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>661000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>706000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>710000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>797000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>847000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>841000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>805000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>869000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>779000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>794000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>635000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>757000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>595000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>523000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>475000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>360000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>313000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>298000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>274000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>249000.0</v>
       </c>
       <c r="CF2">
         <v>249000.0</v>
       </c>
       <c r="CG2">
+        <v>249000.0</v>
+      </c>
+      <c r="CH2">
         <v>165000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>176000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>165000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>172000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>178000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>185000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>190000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>200000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>236000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>280000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>294000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>440000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>412000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>366000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>1120000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>934000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>885000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>667000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>1339000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>1187000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>1046000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>1200000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>1100000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>600000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>500000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="DH2">
         <v>500000.0</v>
       </c>
       <c r="DI2">
         <v>500000.0</v>
       </c>
       <c r="DJ2">
         <v>500000.0</v>
       </c>
       <c r="DK2">
-        <v>600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="DL2">
         <v>600000.0</v>
       </c>
       <c r="DM2">
         <v>600000.0</v>
       </c>
       <c r="DN2">
-        <v>500000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="DO2">
         <v>500000.0</v>
       </c>
-      <c r="DP2"/>
+      <c r="DP2">
+        <v>500000.0</v>
+      </c>
       <c r="DQ2"/>
+      <c r="DR2"/>
     </row>
-    <row r="3" spans="1:121">
+    <row r="3" spans="1:122">
       <c r="A3" t="s">
         <v>32</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -6396,52 +6419,53 @@
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
       <c r="DI3"/>
       <c r="DJ3"/>
       <c r="DK3"/>
       <c r="DL3"/>
       <c r="DM3"/>
       <c r="DN3"/>
       <c r="DO3"/>
       <c r="DP3"/>
       <c r="DQ3"/>
+      <c r="DR3"/>
     </row>
-    <row r="4" spans="1:121">
+    <row r="4" spans="1:122">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -6521,428 +6545,430 @@
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
+      <c r="DR4"/>
     </row>
-    <row r="5" spans="1:121">
+    <row r="5" spans="1:122">
       <c r="A5" t="s">
         <v>34</v>
       </c>
       <c r="B5">
+        <v>-1134000.0</v>
+      </c>
+      <c r="C5">
         <v>-1095000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-1273000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-1925000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-1832000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-2107000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-2204000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-3080000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-2852000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-2737000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-3960000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-3623000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-3179000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-3260000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-2800000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-2622000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>608000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>322000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>68000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-197000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-534000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-1189000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-1273000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-758000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-832000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>154000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-68000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-53000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-207000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-157000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-203000.0</v>
       </c>
-      <c r="AF5">
-[...1 lines deleted...]
-      </c>
       <c r="AG5">
+        <v>0.0</v>
+      </c>
+      <c r="AH5">
         <v>30000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>206000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>131000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>198000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>134000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>160000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-415000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-793000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-701000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-467000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-410000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-432000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>180000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>143000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-5000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>7000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-166000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-476000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-413000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>227000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>953000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>1333000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>1215000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>929000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>818000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>1121000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>1120000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>399000.0</v>
       </c>
       <c r="BI5">
         <v>399000.0</v>
       </c>
       <c r="BJ5">
+        <v>399000.0</v>
+      </c>
+      <c r="BK5">
         <v>123000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>680000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>255000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-188000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-461000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-962000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-2201000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-3116000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-2356000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-2336000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-1754000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-914000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-490000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-931000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-1159000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-677000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-824000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-1084000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-1733000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-1219000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-1149000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-764000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-490000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-1098000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>-484000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>-516000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>-1837000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>4000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>-481000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>-791000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>50000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>-149000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>285000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>241000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>211000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>-177000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>-5000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>318000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>-37000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>-56000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>-294000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>-725000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>-956000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>-889000.0</v>
       </c>
-      <c r="DB5"/>
-      <c r="DC5">
+      <c r="DC5"/>
+      <c r="DD5">
         <v>-700000.0</v>
       </c>
-      <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
       <c r="DK5"/>
-      <c r="DL5">
-[...1 lines deleted...]
-      </c>
+      <c r="DL5"/>
       <c r="DM5">
         <v>-100000.0</v>
       </c>
       <c r="DN5">
         <v>-100000.0</v>
       </c>
-      <c r="DO5"/>
+      <c r="DO5">
+        <v>-100000.0</v>
+      </c>
       <c r="DP5"/>
       <c r="DQ5"/>
+      <c r="DR5"/>
     </row>
-    <row r="6" spans="1:121">
+    <row r="6" spans="1:122">
       <c r="A6" t="s">
         <v>35</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
-[...1 lines deleted...]
-      </c>
+      <c r="AE6"/>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
@@ -6986,51 +7012,53 @@
       </c>
       <c r="BA6">
         <v>0.0</v>
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
-      <c r="BI6"/>
+      <c r="BI6">
+        <v>0.0</v>
+      </c>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
@@ -7047,77 +7075,78 @@
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
       <c r="DE6"/>
       <c r="DF6"/>
       <c r="DG6"/>
       <c r="DH6"/>
       <c r="DI6"/>
       <c r="DJ6"/>
       <c r="DK6"/>
       <c r="DL6"/>
       <c r="DM6"/>
       <c r="DN6"/>
       <c r="DO6"/>
       <c r="DP6"/>
       <c r="DQ6"/>
+      <c r="DR6"/>
     </row>
-    <row r="7" spans="1:121">
+    <row r="7" spans="1:122">
       <c r="A7" t="s">
         <v>36</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
-      <c r="N7">
+      <c r="N7"/>
+      <c r="O7">
         <v>5600000.0</v>
       </c>
-      <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
-      <c r="R7">
+      <c r="R7"/>
+      <c r="S7">
         <v>5331000.0</v>
       </c>
-      <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
@@ -7176,111 +7205,116 @@
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
+      <c r="DR7"/>
     </row>
-    <row r="8" spans="1:121">
+    <row r="8" spans="1:122">
       <c r="A8" t="s">
         <v>37</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>106034000.0</v>
+      </c>
       <c r="C8">
+        <v>105892000.0</v>
+      </c>
+      <c r="D8">
         <v>105320000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>104674000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>104033000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>103936000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>102886000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>102226000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>101676000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>100426000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>99741000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>98910000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>98197000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>97204000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>96493000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>95650000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>94853000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>94003000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>93409000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>92810000.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -7337,52 +7371,53 @@
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
+      <c r="DR8"/>
     </row>
-    <row r="9" spans="1:121">
+    <row r="9" spans="1:122">
       <c r="A9" t="s">
         <v>38</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
@@ -7462,413 +7497,417 @@
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
+      <c r="DR9"/>
     </row>
-    <row r="10" spans="1:121">
+    <row r="10" spans="1:122">
       <c r="A10" t="s">
         <v>39</v>
       </c>
       <c r="B10">
+        <v>229160000.0</v>
+      </c>
+      <c r="C10">
         <v>216519000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>203486000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>293733000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>211593000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>180438000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>194501000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>197418000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>182986000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>194776000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>161447000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>151234000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>127087000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>114793000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>24959000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>23997000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>26728000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>244818000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>21823000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>24527000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>25911000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>22750000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>21601000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>24066000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>20377000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>21106000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>29426000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>21606000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>20737000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>20028000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>23217000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>26784000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>17044000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>23701000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>20318000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>21745000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>18345000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>22105000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>23811000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>20169000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>26919000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>22681000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>21863000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>28240000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>25282000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>29351000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>29384000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>35197000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>30025000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>24272000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>27602000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>21860000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>18392000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>23705000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>17027000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>18600000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>17986000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>17688000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>15965000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>15478000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>55358000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>17637000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>47307000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>55494000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>66388000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>73635000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>17035000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>17295000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>17896000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>18902000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>21987000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>20368000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>19698000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>14336000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>12826000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>14696000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>15697000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>14727000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>16399000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>13709000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>12171000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>11945000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>11675000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>11284000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>11286000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>12439000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>9312000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>11161000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>9950000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>11915000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>35950000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>14907000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>12188000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>12237000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>14686000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>14409000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>13762000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>16832000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>12973000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>13416000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>16027000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>13740000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>21863000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>26245000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>19464000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>15100000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>18500000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>19300000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>56900000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>32500000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>24700000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>29300000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>27500000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>32600000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>29900000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>26900000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>40400000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>33400000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>27600000.0</v>
       </c>
-      <c r="DP10"/>
       <c r="DQ10"/>
+      <c r="DR10"/>
     </row>
-    <row r="11" spans="1:121">
+    <row r="11" spans="1:122">
       <c r="A11" t="s">
         <v>40</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -7948,1445 +7987,1456 @@
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
+      <c r="DR11"/>
     </row>
-    <row r="12" spans="1:121">
+    <row r="12" spans="1:122">
       <c r="A12" t="s">
         <v>41</v>
       </c>
       <c r="B12">
+        <v>344428000.0</v>
+      </c>
+      <c r="C12">
         <v>340534000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>285549000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>305840000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>302031000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>195967000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>292152000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>296499000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>277668000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>286541000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>253569000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>244200000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>221200000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>210186000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>117459000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>117969000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>104606000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>301298000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>61586000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>57337000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>58241000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>68367000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>70314000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>77168000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>76667000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>85381000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>76721000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>66932000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>66671000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>66741000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>70091000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>75491000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>67206000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>75988000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>73068000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>76570000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>70591000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>62673000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>67997000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>65435000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>75485000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>75546000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>75333000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>84006000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>83157000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>89424000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>95438000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>103931000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>116179000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>105405000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>108528000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>106072000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>109459000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>113243000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>17027000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>18600000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>17986000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>17688000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>15965000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>15478000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>55358000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>17637000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>47307000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>55494000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>66388000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>73635000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>17035000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>17295000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>17896000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>18902000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>21987000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>20368000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>19698000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>14336000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>12826000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>14696000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>15697000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>14727000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>16399000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>13709000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>12171000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>11945000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>11675000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>11284000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>11286000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>12439000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>9312000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>11161000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>9950000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>11915000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>35950000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>14907000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>12188000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>12237000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>14686000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>14409000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>13762000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>16832000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>12973000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>13416000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>16027000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>13740000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>21863000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>26245000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>19464000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>15100000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>18500000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>19300000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>56900000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>32500000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>24700000.0</v>
       </c>
-      <c r="DH12">
+      <c r="DI12">
         <v>29300000.0</v>
       </c>
-      <c r="DI12">
+      <c r="DJ12">
         <v>27500000.0</v>
       </c>
-      <c r="DJ12">
+      <c r="DK12">
         <v>32600000.0</v>
       </c>
-      <c r="DK12">
+      <c r="DL12">
         <v>29900000.0</v>
       </c>
-      <c r="DL12">
+      <c r="DM12">
         <v>26900000.0</v>
       </c>
-      <c r="DM12">
+      <c r="DN12">
         <v>40400000.0</v>
       </c>
-      <c r="DN12">
+      <c r="DO12">
         <v>33400000.0</v>
       </c>
-      <c r="DO12">
+      <c r="DP12">
         <v>27600000.0</v>
       </c>
-      <c r="DP12"/>
       <c r="DQ12"/>
+      <c r="DR12"/>
     </row>
-    <row r="13" spans="1:121">
+    <row r="13" spans="1:122">
       <c r="A13" t="s">
         <v>42</v>
       </c>
       <c r="B13">
+        <v>106034000.0</v>
+      </c>
+      <c r="C13">
         <v>105892000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>105320000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>104674000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>104033000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>103936000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>102886000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>102226000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>101676000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>100426000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>99741000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>98910000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>98197000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>97204000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>96493000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>95650000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>94853000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>94003000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>93409000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>92810000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>92180000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>91873000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>91474000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>91103000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>90370000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>90113000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>89753000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>89327000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>88779000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>88484000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>88149000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>87755000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>87361000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>86782000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>86423000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>86112000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>85757000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>85383000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>70450000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>59844000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>59546000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>59371000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>59205000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>59067000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>58927000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>58785000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>58638000.0</v>
       </c>
-      <c r="AV13">
+      <c r="AW13">
         <v>52356000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AX13">
         <v>52237000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AY13">
         <v>52051000.0</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>51944000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>54461000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>54357000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BC13">
         <v>54274000.0</v>
       </c>
-      <c r="BC13">
+      <c r="BD13">
         <v>54176000.0</v>
       </c>
-      <c r="BD13">
+      <c r="BE13">
         <v>53917000.0</v>
       </c>
-      <c r="BE13">
+      <c r="BF13">
         <v>53846000.0</v>
       </c>
-      <c r="BF13">
+      <c r="BG13">
         <v>53746000.0</v>
       </c>
-      <c r="BG13">
+      <c r="BH13">
         <v>53663000.0</v>
       </c>
-      <c r="BH13">
+      <c r="BI13">
         <v>53590000.0</v>
       </c>
-      <c r="BI13">
+      <c r="BJ13">
         <v>52842000.0</v>
       </c>
-      <c r="BJ13">
+      <c r="BK13">
         <v>55884000.0</v>
       </c>
-      <c r="BK13">
+      <c r="BL13">
         <v>55798000.0</v>
       </c>
-      <c r="BL13">
+      <c r="BM13">
         <v>55592000.0</v>
       </c>
-      <c r="BM13">
+      <c r="BN13">
         <v>55536000.0</v>
       </c>
-      <c r="BN13">
+      <c r="BO13">
         <v>55454000.0</v>
       </c>
-      <c r="BO13">
+      <c r="BP13">
         <v>55351000.0</v>
       </c>
-      <c r="BP13">
+      <c r="BQ13">
         <v>55264000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>55179000.0</v>
       </c>
       <c r="BR13">
         <v>55179000.0</v>
       </c>
       <c r="BS13">
+        <v>55179000.0</v>
+      </c>
+      <c r="BT13">
         <v>52453000.0</v>
       </c>
-      <c r="BT13">
+      <c r="BU13">
         <v>52281000.0</v>
       </c>
-      <c r="BU13">
+      <c r="BV13">
         <v>49600000.0</v>
       </c>
-      <c r="BV13">
+      <c r="BW13">
         <v>49447000.0</v>
       </c>
-      <c r="BW13">
+      <c r="BX13">
         <v>49282000.0</v>
       </c>
-      <c r="BX13">
+      <c r="BY13">
         <v>49087000.0</v>
       </c>
-      <c r="BY13">
+      <c r="BZ13">
         <v>44677000.0</v>
       </c>
-      <c r="BZ13">
+      <c r="CA13">
         <v>44343000.0</v>
       </c>
-      <c r="CA13">
+      <c r="CB13">
         <v>44118000.0</v>
       </c>
-      <c r="CB13">
+      <c r="CC13">
         <v>43866000.0</v>
       </c>
-      <c r="CC13">
+      <c r="CD13">
         <v>38697000.0</v>
       </c>
-      <c r="CD13">
+      <c r="CE13">
         <v>38423000.0</v>
       </c>
-      <c r="CE13">
+      <c r="CF13">
         <v>38078000.0</v>
       </c>
-      <c r="CF13">
+      <c r="CG13">
         <v>37988000.0</v>
       </c>
-      <c r="CG13">
+      <c r="CH13">
         <v>34101000.0</v>
       </c>
-      <c r="CH13">
+      <c r="CI13">
         <v>34025000.0</v>
       </c>
-      <c r="CI13">
+      <c r="CJ13">
         <v>33711000.0</v>
       </c>
-      <c r="CJ13">
+      <c r="CK13">
         <v>33659000.0</v>
       </c>
-      <c r="CK13">
+      <c r="CL13">
         <v>32237000.0</v>
       </c>
-      <c r="CL13">
+      <c r="CM13">
         <v>31989000.0</v>
       </c>
-      <c r="CM13">
+      <c r="CN13">
         <v>31852000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31827000.0</v>
       </c>
       <c r="CO13">
         <v>31827000.0</v>
       </c>
       <c r="CP13">
         <v>31827000.0</v>
       </c>
       <c r="CQ13">
+        <v>31827000.0</v>
+      </c>
+      <c r="CR13">
         <v>32159000.0</v>
       </c>
-      <c r="CR13">
+      <c r="CS13">
         <v>34584000.0</v>
       </c>
-      <c r="CS13">
+      <c r="CT13">
         <v>33630000.0</v>
       </c>
-      <c r="CT13">
+      <c r="CU13">
         <v>33248000.0</v>
       </c>
-      <c r="CU13">
+      <c r="CV13">
         <v>32702000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26234000.0</v>
       </c>
       <c r="CW13">
         <v>26234000.0</v>
       </c>
       <c r="CX13">
         <v>26234000.0</v>
       </c>
       <c r="CY13">
         <v>26234000.0</v>
       </c>
       <c r="CZ13">
+        <v>26234000.0</v>
+      </c>
+      <c r="DA13">
         <v>26233000.0</v>
       </c>
-      <c r="DA13">
+      <c r="DB13">
         <v>26224000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26200000.0</v>
       </c>
       <c r="DC13">
         <v>26200000.0</v>
       </c>
-      <c r="DD13"/>
+      <c r="DD13">
+        <v>26200000.0</v>
+      </c>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
+      <c r="DR13"/>
     </row>
-    <row r="14" spans="1:121">
+    <row r="14" spans="1:122">
       <c r="A14" t="s">
         <v>43</v>
       </c>
       <c r="B14">
+        <v>10199000.0</v>
+      </c>
+      <c r="C14">
         <v>10195000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>10231000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>10212000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>10247000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>10204000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>10148000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>10149000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>10276000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>10209000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>10258000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>10203000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>10686000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>10740000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>10714000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>10706000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>10664000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>10555000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>10507000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>10569000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>10565000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>10629000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>10706000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>10888000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>11037000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>11057000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>11036000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>11026000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>10955000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>10935000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>10936000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>10915000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>10853000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>10794000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>10761000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>10735000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>10705000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>9878000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>9496000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>9468000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>9550200.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>9401700.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>9389600.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>9376400.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>9365400.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>9325800.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>8740600.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>8459000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>8419400.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>8379800.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>8604200.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>8702100.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>8629500.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>8599800.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>8560200.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>8562400.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8571200.0</v>
       </c>
       <c r="BF14">
         <v>8571200.0</v>
       </c>
       <c r="BG14">
+        <v>8571200.0</v>
+      </c>
+      <c r="BH14">
         <v>8559100.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>8481000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7940900.0</v>
       </c>
       <c r="BJ14">
         <v>7940900.0</v>
       </c>
       <c r="BK14">
+        <v>7940900.0</v>
+      </c>
+      <c r="BL14">
         <v>8213700.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>8222500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8023400.0</v>
       </c>
       <c r="BN14">
         <v>8023400.0</v>
       </c>
       <c r="BO14">
-        <v>7830900.0</v>
+        <v>8023400.0</v>
       </c>
       <c r="BP14">
         <v>7830900.0</v>
       </c>
       <c r="BQ14">
-        <v>7862800.0</v>
+        <v>7830900.0</v>
       </c>
       <c r="BR14">
         <v>7862800.0</v>
       </c>
       <c r="BS14">
+        <v>7862800.0</v>
+      </c>
+      <c r="BT14">
         <v>7984900.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>8002500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8398005.0</v>
       </c>
       <c r="BV14">
         <v>8398005.0</v>
       </c>
       <c r="BW14">
+        <v>8398005.0</v>
+      </c>
+      <c r="BX14">
         <v>8208585.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>8425725.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>9276324.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>8834883.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>8817905.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>8792437.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>9220598.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>8781280.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>8591545.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>8587725.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>9015774.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>8177439.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>8190810.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>8176102.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8069673.0</v>
       </c>
       <c r="CL14">
         <v>8069673.0</v>
       </c>
       <c r="CM14">
+        <v>8069673.0</v>
+      </c>
+      <c r="CN14">
         <v>7947532.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>7875933.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7961572.0</v>
       </c>
       <c r="CP14">
         <v>7961572.0</v>
       </c>
       <c r="CQ14">
+        <v>7961572.0</v>
+      </c>
+      <c r="CR14">
         <v>8347857.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>8190128.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8176861.0</v>
       </c>
       <c r="CT14">
         <v>8176861.0</v>
       </c>
       <c r="CU14">
+        <v>8176861.0</v>
+      </c>
+      <c r="CV14">
         <v>6903234.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>5511679.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>7340563.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>5464077.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>5464079.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>7338679.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>7336024.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>5461129.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>6600570.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>5482197.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5567695.0</v>
       </c>
       <c r="DF14">
         <v>5567695.0</v>
       </c>
       <c r="DG14">
+        <v>5567695.0</v>
+      </c>
+      <c r="DH14">
         <v>4794818.0</v>
       </c>
-      <c r="DH14">
+      <c r="DI14">
         <v>4756506.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4674853.0</v>
       </c>
       <c r="DJ14">
         <v>4674853.0</v>
       </c>
       <c r="DK14">
+        <v>4674853.0</v>
+      </c>
+      <c r="DL14">
         <v>4608510.0</v>
       </c>
-      <c r="DL14">
+      <c r="DM14">
         <v>4593769.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4580501.0</v>
       </c>
       <c r="DN14">
         <v>4580501.0</v>
       </c>
       <c r="DO14">
-        <v>3636490.0</v>
+        <v>4580501.0</v>
       </c>
       <c r="DP14">
         <v>3636490.0</v>
       </c>
       <c r="DQ14">
         <v>3636490.0</v>
       </c>
+      <c r="DR14">
+        <v>3636490.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:121">
+    <row r="15" spans="1:122">
       <c r="A15" t="s">
         <v>44</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15">
         <v>98910000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>98197000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>97204000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>96493000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>95650000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>94853000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>94003000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>93409000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>92810000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>92180000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>91873000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>91474000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>91103000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>90370000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>90113000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>89753000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>89327000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>88779000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>88484000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>88149000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>87755000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>87361000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>86782000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>86423000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>86112000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>85757000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>85383000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>70450000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>59844000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>59546000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>59371000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>59205000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>59067000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>58927000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>58785000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>58638000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>52356000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>52237000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>52051000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>51944000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>54461000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>54357000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>54274000.0</v>
       </c>
-      <c r="BC15">
-[...1 lines deleted...]
-      </c>
       <c r="BD15">
+        <v>0.0</v>
+      </c>
+      <c r="BE15">
         <v>53917000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>53846000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>53746000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>53663000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>53590000.0</v>
       </c>
-      <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
-      <c r="BY15">
-[...1 lines deleted...]
-      </c>
+      <c r="BY15"/>
       <c r="BZ15">
         <v>44343000.0</v>
       </c>
-      <c r="CA15"/>
+      <c r="CA15">
+        <v>44343000.0</v>
+      </c>
       <c r="CB15"/>
-      <c r="CC15">
-[...1 lines deleted...]
-      </c>
+      <c r="CC15"/>
       <c r="CD15">
         <v>38423000.0</v>
       </c>
       <c r="CE15">
+        <v>38423000.0</v>
+      </c>
+      <c r="CF15">
         <v>38078000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>37988000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>34101000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>34025000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>33711000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>33659000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>32237000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>31989000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>31852000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31827000.0</v>
       </c>
       <c r="CO15">
         <v>31827000.0</v>
       </c>
       <c r="CP15">
         <v>31827000.0</v>
       </c>
       <c r="CQ15">
+        <v>31827000.0</v>
+      </c>
+      <c r="CR15">
         <v>32159000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>34584000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>33630000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>33248000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>32702000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26234000.0</v>
       </c>
       <c r="CW15">
         <v>26234000.0</v>
       </c>
       <c r="CX15">
         <v>26234000.0</v>
       </c>
       <c r="CY15">
         <v>26234000.0</v>
       </c>
       <c r="CZ15">
+        <v>26234000.0</v>
+      </c>
+      <c r="DA15">
         <v>26233000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>26224000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26200000.0</v>
       </c>
       <c r="DC15">
         <v>26200000.0</v>
       </c>
-      <c r="DD15"/>
+      <c r="DD15">
+        <v>26200000.0</v>
+      </c>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
       <c r="DO15"/>
       <c r="DP15"/>
       <c r="DQ15"/>
+      <c r="DR15"/>
     </row>
-    <row r="16" spans="1:121">
+    <row r="16" spans="1:122">
       <c r="A16" t="s">
         <v>45</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16">
         <v>-1657000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-1551000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-1924000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-227198000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-197285000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-178606000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-343050000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-239874000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-125238000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-417000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-552000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-19999000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-125035000.0</v>
       </c>
-      <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
@@ -9443,52 +9493,53 @@
       <c r="CS16"/>
       <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
+      <c r="DR16"/>
     </row>
-    <row r="17" spans="1:121">
+    <row r="17" spans="1:122">
       <c r="A17" t="s">
         <v>46</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -9568,87 +9619,86 @@
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
+      <c r="DR17"/>
     </row>
-    <row r="18" spans="1:121">
+    <row r="18" spans="1:122">
       <c r="A18" t="s">
         <v>47</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
-      <c r="AE18">
-[...1 lines deleted...]
-      </c>
+      <c r="AE18"/>
       <c r="AF18">
         <v>0.0</v>
       </c>
       <c r="AG18">
         <v>0.0</v>
       </c>
       <c r="AH18">
         <v>0.0</v>
       </c>
       <c r="AI18">
         <v>0.0</v>
       </c>
       <c r="AJ18">
         <v>0.0</v>
       </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
         <v>0.0</v>
       </c>
       <c r="AM18">
         <v>0.0</v>
       </c>
       <c r="AN18">
@@ -9692,51 +9742,53 @@
       </c>
       <c r="BA18">
         <v>0.0</v>
       </c>
       <c r="BB18">
         <v>0.0</v>
       </c>
       <c r="BC18">
         <v>0.0</v>
       </c>
       <c r="BD18">
         <v>0.0</v>
       </c>
       <c r="BE18">
         <v>0.0</v>
       </c>
       <c r="BF18">
         <v>0.0</v>
       </c>
       <c r="BG18">
         <v>0.0</v>
       </c>
       <c r="BH18">
         <v>0.0</v>
       </c>
-      <c r="BI18"/>
+      <c r="BI18">
+        <v>0.0</v>
+      </c>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
@@ -9753,94 +9805,95 @@
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
+      <c r="DR18"/>
     </row>
-    <row r="19" spans="1:121">
+    <row r="19" spans="1:122">
       <c r="A19" t="s">
         <v>48</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
-      <c r="Y19">
+      <c r="Y19"/>
+      <c r="Z19">
         <v>236400000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>231187000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>225277000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>214473000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>209492000.0</v>
       </c>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
@@ -9888,52 +9941,53 @@
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
+      <c r="DR19"/>
     </row>
-    <row r="20" spans="1:121">
+    <row r="20" spans="1:122">
       <c r="A20" t="s">
         <v>49</v>
       </c>
       <c r="B20">
         <v>1516000.0</v>
       </c>
       <c r="C20">
         <v>1516000.0</v>
       </c>
       <c r="D20">
         <v>1516000.0</v>
       </c>
       <c r="E20">
         <v>1516000.0</v>
       </c>
       <c r="F20">
         <v>1516000.0</v>
       </c>
       <c r="G20">
         <v>1516000.0</v>
       </c>
       <c r="H20">
         <v>1516000.0</v>
       </c>
       <c r="I20">
@@ -9996,1246 +10050,1256 @@
       <c r="AB20">
         <v>1516000.0</v>
       </c>
       <c r="AC20">
         <v>1516000.0</v>
       </c>
       <c r="AD20">
         <v>1516000.0</v>
       </c>
       <c r="AE20">
         <v>1516000.0</v>
       </c>
       <c r="AF20">
         <v>1516000.0</v>
       </c>
       <c r="AG20">
         <v>1516000.0</v>
       </c>
       <c r="AH20">
         <v>1516000.0</v>
       </c>
       <c r="AI20">
         <v>1516000.0</v>
       </c>
       <c r="AJ20">
-        <v>0.0</v>
+        <v>1516000.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
+        <v>0.0</v>
+      </c>
+      <c r="AM20">
         <v>1516000.0</v>
       </c>
-      <c r="AM20">
-[...1 lines deleted...]
-      </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
+        <v>0.0</v>
+      </c>
+      <c r="AQ20">
         <v>1500000.0</v>
       </c>
-      <c r="AQ20">
-[...1 lines deleted...]
-      </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
+        <v>0.0</v>
+      </c>
+      <c r="AU20">
         <v>1500000.0</v>
       </c>
-      <c r="AU20">
-[...1 lines deleted...]
-      </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
-        <v>1500000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AY20">
         <v>1500000.0</v>
       </c>
       <c r="AZ20">
         <v>1500000.0</v>
       </c>
       <c r="BA20">
         <v>1500000.0</v>
       </c>
       <c r="BB20">
         <v>1500000.0</v>
       </c>
       <c r="BC20">
         <v>1500000.0</v>
       </c>
       <c r="BD20">
         <v>1500000.0</v>
       </c>
       <c r="BE20">
         <v>1500000.0</v>
       </c>
       <c r="BF20">
-        <v>0.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
-      <c r="BI20"/>
+      <c r="BI20">
+        <v>0.0</v>
+      </c>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
-      <c r="BN20">
+      <c r="BN20"/>
+      <c r="BO20">
         <v>1559000.0</v>
       </c>
-      <c r="BO20">
+      <c r="BP20">
         <v>4230000.0</v>
       </c>
-      <c r="BP20">
+      <c r="BQ20">
         <v>4263000.0</v>
       </c>
-      <c r="BQ20">
+      <c r="BR20">
         <v>4328000.0</v>
       </c>
-      <c r="BR20">
+      <c r="BS20">
         <v>4712000.0</v>
       </c>
-      <c r="BS20">
+      <c r="BT20">
         <v>4364000.0</v>
       </c>
-      <c r="BT20">
+      <c r="BU20">
         <v>4095000.0</v>
       </c>
-      <c r="BU20">
+      <c r="BV20">
         <v>4131000.0</v>
       </c>
-      <c r="BV20">
+      <c r="BW20">
         <v>1588000.0</v>
       </c>
-      <c r="BW20">
+      <c r="BX20">
         <v>4073000.0</v>
       </c>
-      <c r="BX20">
+      <c r="BY20">
         <v>3687000.0</v>
       </c>
-      <c r="BY20">
+      <c r="BZ20">
         <v>3594000.0</v>
       </c>
-      <c r="BZ20">
+      <c r="CA20">
         <v>1603000.0</v>
       </c>
-      <c r="CA20">
+      <c r="CB20">
         <v>3724000.0</v>
       </c>
-      <c r="CB20">
+      <c r="CC20">
         <v>3460000.0</v>
       </c>
-      <c r="CC20">
+      <c r="CD20">
         <v>3350000.0</v>
       </c>
-      <c r="CD20">
+      <c r="CE20">
         <v>1618000.0</v>
       </c>
-      <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
+      <c r="DR20"/>
     </row>
-    <row r="21" spans="1:121">
+    <row r="21" spans="1:122">
       <c r="A21" t="s">
         <v>50</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
-      <c r="J21">
+      <c r="J21"/>
+      <c r="K21">
         <v>881000.0</v>
       </c>
-      <c r="K21"/>
-[...2 lines deleted...]
-      </c>
+      <c r="L21"/>
       <c r="M21">
         <v>1516000.0</v>
       </c>
       <c r="N21">
+        <v>1516000.0</v>
+      </c>
+      <c r="O21">
         <v>691000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1516000.0</v>
       </c>
       <c r="P21">
         <v>1516000.0</v>
       </c>
       <c r="Q21">
         <v>1516000.0</v>
       </c>
       <c r="R21">
+        <v>1516000.0</v>
+      </c>
+      <c r="S21">
         <v>1012999.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1516000.0</v>
       </c>
       <c r="T21">
         <v>1516000.0</v>
       </c>
       <c r="U21">
         <v>1516000.0</v>
       </c>
       <c r="V21">
+        <v>1516000.0</v>
+      </c>
+      <c r="W21">
         <v>1857000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1516000.0</v>
       </c>
       <c r="X21">
         <v>1516000.0</v>
       </c>
       <c r="Y21">
         <v>1516000.0</v>
       </c>
       <c r="Z21">
+        <v>1516000.0</v>
+      </c>
+      <c r="AA21">
         <v>2025999.0</v>
       </c>
-      <c r="AA21"/>
       <c r="AB21"/>
-      <c r="AC21">
+      <c r="AC21"/>
+      <c r="AD21">
         <v>1516000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>2375000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>3651000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>3501000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>1516000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>1800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1516000.0</v>
       </c>
       <c r="AJ21">
         <v>1516000.0</v>
       </c>
       <c r="AK21">
         <v>1516000.0</v>
       </c>
       <c r="AL21">
+        <v>1516000.0</v>
+      </c>
+      <c r="AM21">
         <v>2085999.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1516000.0</v>
       </c>
       <c r="AN21">
         <v>1516000.0</v>
       </c>
       <c r="AO21">
         <v>1516000.0</v>
       </c>
       <c r="AP21">
+        <v>1516000.0</v>
+      </c>
+      <c r="AQ21">
         <v>16000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1516000.0</v>
       </c>
       <c r="AR21">
         <v>1516000.0</v>
       </c>
       <c r="AS21">
         <v>1516000.0</v>
       </c>
       <c r="AT21">
+        <v>1516000.0</v>
+      </c>
+      <c r="AU21">
         <v>16000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1516000.0</v>
       </c>
       <c r="AV21">
         <v>1516000.0</v>
       </c>
       <c r="AW21">
         <v>1516000.0</v>
       </c>
       <c r="AX21">
+        <v>1516000.0</v>
+      </c>
+      <c r="AY21">
         <v>16000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1516000.0</v>
       </c>
       <c r="AZ21">
         <v>1516000.0</v>
       </c>
       <c r="BA21">
         <v>1516000.0</v>
       </c>
       <c r="BB21">
+        <v>1516000.0</v>
+      </c>
+      <c r="BC21">
         <v>16000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>3478000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>1522000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>3672000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>1530000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>1533000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>1537000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>3725000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>1544000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>3750000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>3972000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>4009000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>2456000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>2540000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>2708000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>2890000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>3077000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>3298000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>3458000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>3575000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>3644000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>3731000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>3885000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>3860000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>3897000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>3914000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>4035000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>4090000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>4056000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>2288000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>2177000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>2065000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>2018000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>1846000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>1548000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>1320000.0</v>
       </c>
-      <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
       <c r="DQ21"/>
+      <c r="DR21"/>
     </row>
-    <row r="22" spans="1:121">
+    <row r="22" spans="1:122">
       <c r="A22" t="s">
         <v>51</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
+      <c r="H22"/>
+      <c r="I22">
         <v>17923000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-196151000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>7086000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-177548000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-166092000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-141577000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-128196000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-174765000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-119004000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-197294000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-256821000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-226056000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-231338000.0</v>
       </c>
-      <c r="U22"/>
-      <c r="V22">
+      <c r="V22"/>
+      <c r="W22">
         <v>1304000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>711000.0</v>
       </c>
       <c r="X22">
         <v>711000.0</v>
       </c>
       <c r="Y22">
+        <v>711000.0</v>
+      </c>
+      <c r="Z22">
         <v>1523000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>127000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>1723000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>921000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>273000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>151000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>56000.0</v>
       </c>
       <c r="AF22">
         <v>56000.0</v>
       </c>
       <c r="AG22">
+        <v>56000.0</v>
+      </c>
+      <c r="AH22">
         <v>21635000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>45000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>18431000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>14531000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>13335000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>236000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>17314000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>14947000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>14641000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>226000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>15696000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>13633000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>8904000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>318000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>9493000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>7559000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>8984000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>429000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>7142000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>8524000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>7608000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>758000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>9164000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>8442000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>9640000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>10700000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>12839000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>-33000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>12535000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>12743000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>24794000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>25821000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>25935000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>22936000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>24138000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>23627000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>23322000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>22891000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>20181000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>25871000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>23898000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>24746000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>17148000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>9280000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>9554000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>12484000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>18474000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>24384000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>17002000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>14179000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>15010000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>13880000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>8370000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>7919000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>10654000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>7491000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>7975000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>14341000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>11022000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>12413000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>14104000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>14592000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>14330000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>10736000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>14473000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>17977000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>15182000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>8563000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>7764000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>6883000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>5341000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>7603000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>4597000.0</v>
       </c>
-      <c r="DB22"/>
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22"/>
       <c r="DQ22"/>
+      <c r="DR22"/>
     </row>
-    <row r="23" spans="1:121">
+    <row r="23" spans="1:122">
       <c r="A23" t="s">
         <v>52</v>
       </c>
       <c r="B23">
+        <v>3027327000.0</v>
+      </c>
+      <c r="C23">
         <v>2966652000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>2876365000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2928523000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2767943000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2654017000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2635319000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>2597707000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2568088000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2578507000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>2563006000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2552301000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2475851000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2444948000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2339537000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>2117156000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>2067692000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>2033713000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1991115000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1973311000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>2004818000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1958914000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1930836000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1900774000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1740076000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1718942000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1664308000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1626737000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1590046000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1579157000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1553152000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1514120000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1439902000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>1455496000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1329834000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1275517000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1226168000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1189906000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>1152896000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>1128370000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>1120955000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>1084866000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>1052711000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>1024303000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>1035404000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>1008788000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>969593000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>932414000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>961168000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>921118000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>876101000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>824575000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>827182000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>819730000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>802675000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>785111000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>810198000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>810846000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>820652000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>820833000.0</v>
       </c>
       <c r="BI23">
         <v>820833000.0</v>
       </c>
       <c r="BJ23">
+        <v>820833000.0</v>
+      </c>
+      <c r="BK23">
         <v>818410000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>846385000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>869735000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>889927000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>930357000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>922689000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>913446000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>886677000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>898310000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>864083000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>832315000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>807874000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>752196000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>746821000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>732403000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>681302000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>694106000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>671811000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>670870000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>628055000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>614172000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>609916000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>577507000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>525842000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>515417000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>493713000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>491229000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>473261000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>467419000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>450509000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>448770000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>445270000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>432874000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>423990000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>410336000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>394230000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>379232000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>368589000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>359170000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>367044000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>356003000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>407584000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>417706000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>409742000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>439000000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>437600000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>359300000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>298300000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>254600000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>238500000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>230200000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>223300000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>213800000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>204500000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>195000000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>187600000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>172700000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>156500000.0</v>
       </c>
-      <c r="DP23"/>
       <c r="DQ23"/>
+      <c r="DR23"/>
     </row>
-    <row r="24" spans="1:121">
+    <row r="24" spans="1:122">
       <c r="A24" t="s">
         <v>53</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>258584000.0</v>
+      </c>
       <c r="C24">
+        <v>266084000.0</v>
+      </c>
+      <c r="D24">
         <v>242017000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>387417000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>253602000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>230814000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>277108000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>285108000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>309707000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>366748000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>398920000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>433310000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>384310000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>393310000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>290310000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>175310000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50310000.0</v>
       </c>
       <c r="R24">
         <v>50310000.0</v>
       </c>
       <c r="S24">
+        <v>50310000.0</v>
+      </c>
+      <c r="T24">
         <v>10310000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>175310000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>10310000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>250310000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10310000.0</v>
       </c>
       <c r="X24">
         <v>10310000.0</v>
       </c>
       <c r="Y24">
         <v>10310000.0</v>
       </c>
       <c r="Z24">
         <v>10310000.0</v>
       </c>
       <c r="AA24">
         <v>10310000.0</v>
       </c>
       <c r="AB24">
         <v>10310000.0</v>
       </c>
       <c r="AC24">
         <v>10310000.0</v>
       </c>
       <c r="AD24">
         <v>10310000.0</v>
       </c>
       <c r="AE24">
         <v>10310000.0</v>
       </c>
@@ -11248,275 +11312,276 @@
       <c r="AH24">
         <v>10310000.0</v>
       </c>
       <c r="AI24">
         <v>10310000.0</v>
       </c>
       <c r="AJ24">
         <v>10310000.0</v>
       </c>
       <c r="AK24">
         <v>10310000.0</v>
       </c>
       <c r="AL24">
         <v>10310000.0</v>
       </c>
       <c r="AM24">
         <v>10310000.0</v>
       </c>
       <c r="AN24">
         <v>10310000.0</v>
       </c>
       <c r="AO24">
         <v>10310000.0</v>
       </c>
       <c r="AP24">
-        <v>15465000.0</v>
+        <v>10310000.0</v>
       </c>
       <c r="AQ24">
         <v>15465000.0</v>
       </c>
       <c r="AR24">
         <v>15465000.0</v>
       </c>
       <c r="AS24">
         <v>15465000.0</v>
       </c>
       <c r="AT24">
         <v>15465000.0</v>
       </c>
       <c r="AU24">
         <v>15465000.0</v>
       </c>
       <c r="AV24">
         <v>15465000.0</v>
       </c>
       <c r="AW24">
         <v>15465000.0</v>
       </c>
       <c r="AX24">
         <v>15465000.0</v>
       </c>
       <c r="AY24">
         <v>15465000.0</v>
       </c>
       <c r="AZ24">
         <v>15465000.0</v>
       </c>
       <c r="BA24">
         <v>15465000.0</v>
       </c>
       <c r="BB24">
         <v>15465000.0</v>
       </c>
       <c r="BC24">
+        <v>15465000.0</v>
+      </c>
+      <c r="BD24">
         <v>90465000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15465000.0</v>
       </c>
       <c r="BE24">
         <v>15465000.0</v>
       </c>
       <c r="BF24">
         <v>15465000.0</v>
       </c>
       <c r="BG24">
         <v>15465000.0</v>
       </c>
       <c r="BH24">
         <v>15465000.0</v>
       </c>
       <c r="BI24">
-        <v>90465000.0</v>
+        <v>15465000.0</v>
       </c>
       <c r="BJ24">
         <v>90465000.0</v>
       </c>
       <c r="BK24">
+        <v>90465000.0</v>
+      </c>
+      <c r="BL24">
         <v>101509000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>103137000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>102019000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>100465000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15465000.0</v>
       </c>
       <c r="BP24">
         <v>15465000.0</v>
       </c>
       <c r="BQ24">
         <v>15465000.0</v>
       </c>
       <c r="BR24">
-        <v>110465000.0</v>
+        <v>15465000.0</v>
       </c>
       <c r="BS24">
         <v>110465000.0</v>
       </c>
       <c r="BT24">
-        <v>15465000.0</v>
+        <v>110465000.0</v>
       </c>
       <c r="BU24">
         <v>15465000.0</v>
       </c>
       <c r="BV24">
+        <v>15465000.0</v>
+      </c>
+      <c r="BW24">
         <v>95465000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>85465000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>84744000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>74744000.0</v>
       </c>
       <c r="BZ24">
         <v>74744000.0</v>
       </c>
       <c r="CA24">
+        <v>74744000.0</v>
+      </c>
+      <c r="CB24">
         <v>59589000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49279000.0</v>
       </c>
       <c r="CC24">
         <v>49279000.0</v>
       </c>
       <c r="CD24">
         <v>49279000.0</v>
       </c>
       <c r="CE24">
+        <v>49279000.0</v>
+      </c>
+      <c r="CF24">
         <v>9279000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>49279000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39279000.0</v>
       </c>
       <c r="CH24">
         <v>39279000.0</v>
       </c>
       <c r="CI24">
+        <v>39279000.0</v>
+      </c>
+      <c r="CJ24">
         <v>34279000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29279000.0</v>
       </c>
       <c r="CK24">
         <v>29279000.0</v>
       </c>
       <c r="CL24">
+        <v>29279000.0</v>
+      </c>
+      <c r="CM24">
         <v>19279000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>20512000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>21717000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>21745000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>21768000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>21787000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>12809000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>12831000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>12853000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>12874000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>12895000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>12915000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>12899000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>3295000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>3854000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>3876000.0</v>
       </c>
-      <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
+      <c r="DR24"/>
     </row>
-    <row r="25" spans="1:121">
+    <row r="25" spans="1:122">
       <c r="A25" t="s">
         <v>54</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
-[...1 lines deleted...]
-      </c>
+      <c r="L25"/>
       <c r="M25">
         <v>10310000.0</v>
       </c>
       <c r="N25">
         <v>10310000.0</v>
       </c>
       <c r="O25">
         <v>10310000.0</v>
       </c>
       <c r="P25">
         <v>10310000.0</v>
       </c>
       <c r="Q25">
         <v>10310000.0</v>
       </c>
       <c r="R25">
         <v>10310000.0</v>
       </c>
       <c r="S25">
         <v>10310000.0</v>
       </c>
       <c r="T25">
         <v>10310000.0</v>
       </c>
       <c r="U25">
@@ -11561,105 +11626,107 @@
       <c r="AH25">
         <v>10310000.0</v>
       </c>
       <c r="AI25">
         <v>10310000.0</v>
       </c>
       <c r="AJ25">
         <v>10310000.0</v>
       </c>
       <c r="AK25">
         <v>10310000.0</v>
       </c>
       <c r="AL25">
         <v>10310000.0</v>
       </c>
       <c r="AM25">
         <v>10310000.0</v>
       </c>
       <c r="AN25">
         <v>10310000.0</v>
       </c>
       <c r="AO25">
         <v>10310000.0</v>
       </c>
       <c r="AP25">
-        <v>15465000.0</v>
+        <v>10310000.0</v>
       </c>
       <c r="AQ25">
         <v>15465000.0</v>
       </c>
       <c r="AR25">
         <v>15465000.0</v>
       </c>
       <c r="AS25">
         <v>15465000.0</v>
       </c>
       <c r="AT25">
         <v>15465000.0</v>
       </c>
       <c r="AU25">
         <v>15465000.0</v>
       </c>
       <c r="AV25">
         <v>15465000.0</v>
       </c>
       <c r="AW25">
         <v>15465000.0</v>
       </c>
       <c r="AX25">
         <v>15465000.0</v>
       </c>
       <c r="AY25">
         <v>15465000.0</v>
       </c>
       <c r="AZ25">
         <v>15465000.0</v>
       </c>
       <c r="BA25">
         <v>15465000.0</v>
       </c>
       <c r="BB25">
         <v>15465000.0</v>
       </c>
-      <c r="BC25"/>
-      <c r="BD25">
+      <c r="BC25">
         <v>15465000.0</v>
       </c>
+      <c r="BD25"/>
       <c r="BE25">
         <v>15465000.0</v>
       </c>
       <c r="BF25">
         <v>15465000.0</v>
       </c>
       <c r="BG25">
         <v>15465000.0</v>
       </c>
       <c r="BH25">
         <v>15465000.0</v>
       </c>
-      <c r="BI25"/>
+      <c r="BI25">
+        <v>15465000.0</v>
+      </c>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
@@ -11676,229 +11743,234 @@
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
       <c r="DJ25"/>
       <c r="DK25"/>
       <c r="DL25"/>
       <c r="DM25"/>
       <c r="DN25"/>
       <c r="DO25"/>
       <c r="DP25"/>
       <c r="DQ25"/>
+      <c r="DR25"/>
     </row>
-    <row r="26" spans="1:121">
+    <row r="26" spans="1:122">
       <c r="A26" t="s">
         <v>55</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>115268000.0</v>
+      </c>
       <c r="C26">
+        <v>124015000.0</v>
+      </c>
+      <c r="D26">
         <v>131252000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>139348000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>142092000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>145028000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>143712000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>145187000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>138702000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>135689000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>136091000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>137061000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>138264000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>140946000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>136871000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>139835000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>116254000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>79322000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>1642354000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>37054000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>1645483000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>50387000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>1591054000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>1572273000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>1422269000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>1409163000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>63991000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>62122000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>1297310000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>1289078000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>1268316000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>1231877000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>1180914000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>1157118000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>1079760000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>1034004000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>987996000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>960835000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>937147000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>902285000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>874356000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>876199000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>843139000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>809292000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>772461000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>749274000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>731448000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>696031000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>671144000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>665560000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>647067000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>608007000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>582226000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>572278000.0</v>
       </c>
-      <c r="BC26"/>
-      <c r="BD26">
+      <c r="BD26"/>
+      <c r="BE26">
         <v>-16284000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>566413000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>576244000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>587186000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>599087000.0</v>
       </c>
-      <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
@@ -11915,52 +11987,53 @@
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
+      <c r="DR26"/>
     </row>
-    <row r="27" spans="1:121">
+    <row r="27" spans="1:122">
       <c r="A27" t="s">
         <v>56</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -12040,487 +12113,495 @@
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
+      <c r="DR27"/>
     </row>
-    <row r="28" spans="1:121">
+    <row r="28" spans="1:122">
       <c r="A28" t="s">
         <v>57</v>
       </c>
       <c r="B28">
+        <v>29424000.0</v>
+      </c>
+      <c r="C28">
         <v>49565000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>38531000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>93684000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>42009000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>50376000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>82607000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>87690000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>126721000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>171972000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>237473000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>282076000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>257223000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>284117000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>265351000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>151313000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>23582000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-189208000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>48487000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>150783000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>154399000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>189976000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>228709000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>209244000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>158933000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>272204000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>190884000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>178704000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>184573000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>200282000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>167093000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>203526000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>174266000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>261609000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>141992000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>130565000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>111965000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>124205000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>101499000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>104141000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>78391000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>84784000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>83602000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>102225000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>145183000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>111114000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>86081000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>105268000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>55440000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>98193000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>62863000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>103605000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>72073000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>66760000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>73438000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-3135000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>72479000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-2223000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-500000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-13000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>35107000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>72828000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>54202000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>47643000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>35631000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>26830000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>83430000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>93170000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>94569000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>101563000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>108478000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>90097000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>90767000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>86129000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>72639000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>70048000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>74047000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>65017000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>50690000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>35570000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>37108000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>37334000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>37604000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>47995000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>27993000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>31840000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>24967000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>18118000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>19329000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>7364000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-15438000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-2190000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>557000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>9810000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-1899000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>-1600000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>-931000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>-1126000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>-99000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>-521000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>-3112000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>-841000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>-18568000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>-22391000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>-15588000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>42000000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>15100000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>-14000000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>-53500000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>-32200000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>-24400000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>-29000000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>-27200000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>-32300000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>-29600000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>-26600000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>-40000000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>-33000000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>-27600000.0</v>
       </c>
-      <c r="DP28"/>
       <c r="DQ28"/>
+      <c r="DR28"/>
     </row>
-    <row r="29" spans="1:121">
+    <row r="29" spans="1:122">
       <c r="A29" t="s">
         <v>58</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>616679000.0</v>
+      </c>
       <c r="C29">
+        <v>611715000.0</v>
+      </c>
+      <c r="D29">
         <v>576040000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>707257000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>559744000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>526397000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>561365000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>558503000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>576468000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>628178000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>651304000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>677383000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>624769000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>632541000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>520544000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>396099000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>265238000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>256038000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>266577000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>364066000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>361496000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>384221000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>419544000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>399917000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>343615000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -12572,574 +12653,578 @@
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
+      <c r="DR29"/>
     </row>
-    <row r="30" spans="1:121">
+    <row r="30" spans="1:122">
       <c r="A30" t="s">
         <v>59</v>
       </c>
       <c r="B30">
+        <v>13255000.0</v>
+      </c>
+      <c r="C30">
         <v>12896000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>13288000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>12411000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>12998000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>12691000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>12913000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>13257000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>13165000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>13582000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>16101000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>14858000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>14314000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>13403000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>11385000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>9961000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>9568000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>9586000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>9684000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>9486000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>9831000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>11473000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>10169000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>11039000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>7396000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>7265000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>6858000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>7109000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>6926000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>6550000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>6412000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>6027000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>5898000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>5492000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>5222000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>4669000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>4483000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>4698000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>4165000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>3953000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>3839000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>4110000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>3704000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>3690000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>3637000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>3836000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>3422000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>3283000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>3212000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>3701000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>3131000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>3353000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>3362000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>4056000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>3478000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>3415000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>3672000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>3703000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>3519000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3725000.0</v>
       </c>
       <c r="BI30">
         <v>3725000.0</v>
       </c>
       <c r="BJ30">
+        <v>3725000.0</v>
+      </c>
+      <c r="BK30">
         <v>3791000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>3750000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>3972000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>4009000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>4225000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>4230000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>4263000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>4328000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>4712000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>4364000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>4095000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>4131000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>4382000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>4073000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>3687000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>3594000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>4276000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>3724000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>3460000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>3350000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>3167000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>2932000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>2747000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>2600000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>2493000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>2390000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>2420000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>2340000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>2389000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>2199000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>2397000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>2455000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>2579000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>2368000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>2248000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>2270000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>2261000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>2445000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>2564000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>2810000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>2836000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>3048000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>3139000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>3314000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>2900000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>2800000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>1900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1200000.0</v>
       </c>
       <c r="DF30">
         <v>1200000.0</v>
       </c>
       <c r="DG30">
+        <v>1200000.0</v>
+      </c>
+      <c r="DH30">
         <v>1500000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>1700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1300000.0</v>
       </c>
       <c r="DJ30">
         <v>1300000.0</v>
       </c>
       <c r="DK30">
+        <v>1300000.0</v>
+      </c>
+      <c r="DL30">
         <v>1400000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>1300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1100000.0</v>
       </c>
       <c r="DN30">
         <v>1100000.0</v>
       </c>
       <c r="DO30">
+        <v>1100000.0</v>
+      </c>
+      <c r="DP30">
         <v>900000.0</v>
       </c>
-      <c r="DP30"/>
       <c r="DQ30"/>
+      <c r="DR30"/>
     </row>
-    <row r="31" spans="1:121">
+    <row r="31" spans="1:122">
       <c r="A31" t="s">
         <v>60</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>250868000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>242557000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>238943000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>237711000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>228718000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>219273000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>213412000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>204213000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>194751000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>187240000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>179670000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>172395000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>167718000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>165091000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>162789000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>159193000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>153368000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>147867000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>142201000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>136972000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>131551000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>126625000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>121588000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>116589000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>114298000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>110931000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>107789000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>104775000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>86636000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>83451000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>80760000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>76954000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>74549000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>72174000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>70471000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>68607000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>66868000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>58961000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>57294000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>55657000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>54423000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>56562000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>56378000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>55879000.0</v>
       </c>
-      <c r="BC31"/>
-      <c r="BD31">
+      <c r="BD31"/>
+      <c r="BE31">
         <v>-16284000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>52793000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>52483000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>52194000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>51392000.0</v>
       </c>
-      <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
@@ -13156,52 +13241,53 @@
       <c r="CS31"/>
       <c r="CT31"/>
       <c r="CU31"/>
       <c r="CV31"/>
       <c r="CW31"/>
       <c r="CX31"/>
       <c r="CY31"/>
       <c r="CZ31"/>
       <c r="DA31"/>
       <c r="DB31"/>
       <c r="DC31"/>
       <c r="DD31"/>
       <c r="DE31"/>
       <c r="DF31"/>
       <c r="DG31"/>
       <c r="DH31"/>
       <c r="DI31"/>
       <c r="DJ31"/>
       <c r="DK31"/>
       <c r="DL31"/>
       <c r="DM31"/>
       <c r="DN31"/>
       <c r="DO31"/>
       <c r="DP31"/>
       <c r="DQ31"/>
+      <c r="DR31"/>
     </row>
-    <row r="32" spans="1:121">
+    <row r="32" spans="1:122">
       <c r="A32" t="s">
         <v>61</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
@@ -13281,468 +13367,472 @@
       <c r="CS32"/>
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
       <c r="DB32"/>
       <c r="DC32"/>
       <c r="DD32"/>
       <c r="DE32"/>
       <c r="DF32"/>
       <c r="DG32"/>
       <c r="DH32"/>
       <c r="DI32"/>
       <c r="DJ32"/>
       <c r="DK32"/>
       <c r="DL32"/>
       <c r="DM32"/>
       <c r="DN32"/>
       <c r="DO32"/>
       <c r="DP32"/>
       <c r="DQ32"/>
+      <c r="DR32"/>
     </row>
-    <row r="33" spans="1:121">
+    <row r="33" spans="1:122">
       <c r="A33" t="s">
         <v>62</v>
       </c>
       <c r="B33">
+        <v>2645786000.0</v>
+      </c>
+      <c r="C33">
         <v>2588882000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>2577528000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>2610272000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>2452914000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>2445359000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>2330254000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>2287951000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>2277255000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>2278384000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>2270894000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>2268174000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>2228333000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>2212219000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>2175897000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>1978068000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>1939820000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>1716816000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>1910546000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>1899068000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>1927849000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>1876410000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>1842565000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>1804992000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>1648422000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>1624440000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>1573410000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>1544684000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>1507887000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>1503050000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>1470467000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>1426664000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>1360258000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>1371796000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>1251544000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>1194278000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>1151094000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>1120542000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>1080734000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>1058982000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>1041631000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>1004694000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>973674000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>936607000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>948610000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>915129000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>870733000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>825200000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>126449000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>811531000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>764442000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>715150000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>712573000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>700116000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>780091000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>128514000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>786154000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>120416000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>112933000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>133138000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>758756000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>793716000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>791783000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>806433000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>815394000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>847758000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>901424000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>891888000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>864453000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>874696000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>837732000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>807852000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>784045000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>733478000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>729922000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>714020000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>662011000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>675103000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>651688000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>653701000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>612534000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>599060000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>595309000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>563476000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>511956000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>500485000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>482011000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>477648000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>460971000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>453115000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>412360000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>431466000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>430627000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>418337000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>406936000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>393679000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>378198000.0</v>
       </c>
-      <c r="CT33">
+      <c r="CU33">
         <v>360139000.0</v>
       </c>
-      <c r="CU33">
+      <c r="CV33">
         <v>353171000.0</v>
       </c>
-      <c r="CV33">
+      <c r="CW33">
         <v>343190000.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>348207000.0</v>
       </c>
-      <c r="CX33">
+      <c r="CY33">
         <v>339427000.0</v>
       </c>
-      <c r="CY33">
+      <c r="CZ33">
         <v>382673000.0</v>
       </c>
-      <c r="CZ33">
+      <c r="DA33">
         <v>388322000.0</v>
       </c>
-      <c r="DA33">
+      <c r="DB33">
         <v>386964000.0</v>
       </c>
-      <c r="DB33"/>
-      <c r="DC33">
+      <c r="DC33"/>
+      <c r="DD33">
         <v>416300000.0</v>
       </c>
-      <c r="DD33">
+      <c r="DE33">
         <v>338100000.0</v>
       </c>
-      <c r="DE33">
+      <c r="DF33">
         <v>240200000.0</v>
       </c>
-      <c r="DF33">
+      <c r="DG33">
         <v>220900000.0</v>
       </c>
-      <c r="DG33">
+      <c r="DH33">
         <v>212300000.0</v>
       </c>
-      <c r="DH33">
+      <c r="DI33">
         <v>199200000.0</v>
       </c>
-      <c r="DI33">
+      <c r="DJ33">
         <v>194500000.0</v>
       </c>
-      <c r="DJ33">
+      <c r="DK33">
         <v>179900000.0</v>
       </c>
-      <c r="DK33">
+      <c r="DL33">
         <v>173200000.0</v>
       </c>
-      <c r="DL33">
+      <c r="DM33">
         <v>166800000.0</v>
       </c>
-      <c r="DM33">
+      <c r="DN33">
         <v>146100000.0</v>
       </c>
-      <c r="DN33">
+      <c r="DO33">
         <v>138200000.0</v>
       </c>
-      <c r="DO33"/>
       <c r="DP33"/>
       <c r="DQ33"/>
+      <c r="DR33"/>
     </row>
-    <row r="34" spans="1:121">
+    <row r="34" spans="1:122">
       <c r="A34" t="s">
         <v>63</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
-      <c r="L34">
+      <c r="L34"/>
+      <c r="M34">
         <v>423000000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>374000000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>383000000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>280000000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>165000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>40000000.0</v>
       </c>
       <c r="R34">
         <v>40000000.0</v>
       </c>
       <c r="S34">
+        <v>40000000.0</v>
+      </c>
+      <c r="T34">
         <v>60000000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>165000000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>170000000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>200000000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>240000000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>223000000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>169000000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>283000000.0</v>
       </c>
-      <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
@@ -13793,803 +13883,808 @@
       <c r="CS34"/>
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
       <c r="DB34"/>
       <c r="DC34"/>
       <c r="DD34"/>
       <c r="DE34"/>
       <c r="DF34"/>
       <c r="DG34"/>
       <c r="DH34"/>
       <c r="DI34"/>
       <c r="DJ34"/>
       <c r="DK34"/>
       <c r="DL34"/>
       <c r="DM34"/>
       <c r="DN34"/>
       <c r="DO34"/>
       <c r="DP34"/>
       <c r="DQ34"/>
+      <c r="DR34"/>
     </row>
-    <row r="35" spans="1:121">
+    <row r="35" spans="1:122">
       <c r="A35" t="s">
         <v>64</v>
       </c>
       <c r="B35">
+        <v>39516000.0</v>
+      </c>
+      <c r="C35">
         <v>266084000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>273068000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>419854000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>284256000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>256419000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>303160000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>311824000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>338506000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>366748000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>398920000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>433310000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>384310000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>393310000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>290310000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>175310000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>50310000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>55610000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>70310000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>175310000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>180310000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>218359000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>250310000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>233310000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>179310000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>293310000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>220310000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>200310000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>205310000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>220310000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>190310000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>230310000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>191310000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>285310000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>147310000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>137310000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>115310000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>116310000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>110310000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>109310000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>90310000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>92465000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>90465000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>115465000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>155465000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>125465000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>100465000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>105465000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>85465000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>77465000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>45465000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>80465000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45465000.0</v>
       </c>
       <c r="BB35">
         <v>45465000.0</v>
       </c>
       <c r="BC35">
+        <v>45465000.0</v>
+      </c>
+      <c r="BD35">
         <v>90465000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>15465000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>90465000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15465000.0</v>
       </c>
       <c r="BG35">
         <v>15465000.0</v>
       </c>
       <c r="BH35">
         <v>15465000.0</v>
       </c>
       <c r="BI35">
         <v>15465000.0</v>
       </c>
       <c r="BJ35">
         <v>15465000.0</v>
       </c>
       <c r="BK35">
         <v>15465000.0</v>
       </c>
       <c r="BL35">
         <v>15465000.0</v>
       </c>
       <c r="BM35">
         <v>15465000.0</v>
       </c>
       <c r="BN35">
         <v>15465000.0</v>
       </c>
       <c r="BO35">
         <v>15465000.0</v>
       </c>
       <c r="BP35">
         <v>15465000.0</v>
       </c>
       <c r="BQ35">
         <v>15465000.0</v>
       </c>
       <c r="BR35">
         <v>15465000.0</v>
       </c>
       <c r="BS35">
+        <v>15465000.0</v>
+      </c>
+      <c r="BT35">
         <v>131995000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>111704000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>116902000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>103033000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>86588000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>87473000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>91555000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>80938000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>68357000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>50735000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>50843000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>51109000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>51445000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>61573000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>41481000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>45475000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>35388000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>29867000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>31283000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>21490000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>21304000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>22234000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>23185000.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>23182000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>13932000.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>14473000.0</v>
       </c>
-      <c r="CS35">
+      <c r="CT35">
         <v>14181000.0</v>
       </c>
-      <c r="CT35">
+      <c r="CU35">
         <v>14076000.0</v>
       </c>
-      <c r="CU35">
+      <c r="CV35">
         <v>13825000.0</v>
       </c>
-      <c r="CV35">
+      <c r="CW35">
         <v>13507000.0</v>
       </c>
-      <c r="CW35">
+      <c r="CX35">
         <v>13391000.0</v>
       </c>
-      <c r="CX35">
+      <c r="CY35">
         <v>13704000.0</v>
       </c>
-      <c r="CY35">
+      <c r="CZ35">
         <v>5353000.0</v>
       </c>
-      <c r="CZ35">
+      <c r="DA35">
         <v>6403000.0</v>
       </c>
-      <c r="DA35">
+      <c r="DB35">
         <v>5727000.0</v>
       </c>
-      <c r="DB35">
+      <c r="DC35">
         <v>53000000.0</v>
       </c>
-      <c r="DC35">
+      <c r="DD35">
         <v>34700000.0</v>
       </c>
-      <c r="DD35">
+      <c r="DE35">
         <v>5900000.0</v>
       </c>
-      <c r="DE35">
+      <c r="DF35">
         <v>4800000.0</v>
       </c>
-      <c r="DF35">
+      <c r="DG35">
         <v>1000000.0</v>
       </c>
-      <c r="DG35">
+      <c r="DH35">
         <v>1100000.0</v>
       </c>
-      <c r="DH35">
+      <c r="DI35">
         <v>1200000.0</v>
       </c>
-      <c r="DI35">
+      <c r="DJ35">
         <v>800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>900000.0</v>
       </c>
       <c r="DK35">
         <v>900000.0</v>
       </c>
       <c r="DL35">
-        <v>800000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="DM35">
         <v>800000.0</v>
       </c>
       <c r="DN35">
+        <v>800000.0</v>
+      </c>
+      <c r="DO35">
         <v>600000.0</v>
       </c>
-      <c r="DO35"/>
       <c r="DP35"/>
       <c r="DQ35"/>
+      <c r="DR35"/>
     </row>
-    <row r="36" spans="1:121">
+    <row r="36" spans="1:122">
       <c r="A36" t="s">
         <v>65</v>
       </c>
       <c r="B36">
+        <v>42962000.0</v>
+      </c>
+      <c r="C36">
         <v>2540390000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>55080000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>94588000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>48923000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>47591000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>58912000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>63534000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>51380000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>54616000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>45105000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>48370000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>45720000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>51440000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>179453000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>120733000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>191191000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>29750000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>225539000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>232945000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>249470000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>236454000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>219381000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>201392000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>195574000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>181545000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>175258000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>169162000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>163654000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>165284000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>155384000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>148365000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>133005000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>166755000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>121991000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>109766000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>111993000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>107098000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>85587000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>99833000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>122356000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>87369000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>89593000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>85877000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>133992000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>123239000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>95458000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>84299000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>-6308000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>95650000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>67328000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>56089000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>78576000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>86791000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>72283000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>-6977000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>70718000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>-120416000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>-6889000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>-6756000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>18538000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>43841000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>21757000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>19152000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>18871000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>14922000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>72374000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>58795000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>32937000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>29757000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>49160000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>52833000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>61752000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>39448000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>44991000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>64692000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>36764000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>53414000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>34779000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>54792000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>37713000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>38843000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>53551000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>34807000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>29371000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>23729000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>18754000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>28270000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>40615000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>20386000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>4388000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>22635000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>27909000.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>20214000.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CR36">
         <v>21924000.0</v>
       </c>
-      <c r="CR36">
+      <c r="CS36">
         <v>25227000.0</v>
       </c>
-      <c r="CS36">
+      <c r="CT36">
         <v>13492000.0</v>
       </c>
-      <c r="CT36">
+      <c r="CU36">
         <v>1482000.0</v>
       </c>
-      <c r="CU36">
+      <c r="CV36">
         <v>13305000.0</v>
       </c>
-      <c r="CV36">
+      <c r="CW36">
         <v>9968000.0</v>
       </c>
-      <c r="CW36">
+      <c r="CX36">
         <v>38472000.0</v>
       </c>
-      <c r="CX36">
+      <c r="CY36">
         <v>35628000.0</v>
       </c>
-      <c r="CY36">
+      <c r="CZ36">
         <v>69475000.0</v>
       </c>
-      <c r="CZ36">
+      <c r="DA36">
         <v>20180000.0</v>
       </c>
-      <c r="DA36">
+      <c r="DB36">
         <v>16804000.0</v>
       </c>
-      <c r="DB36"/>
-      <c r="DC36">
+      <c r="DC36"/>
+      <c r="DD36">
         <v>14300000.0</v>
       </c>
-      <c r="DD36">
+      <c r="DE36">
         <v>15500000.0</v>
       </c>
-      <c r="DE36">
+      <c r="DF36">
         <v>15200000.0</v>
       </c>
-      <c r="DF36">
+      <c r="DG36">
         <v>10400000.0</v>
       </c>
-      <c r="DG36">
+      <c r="DH36">
         <v>1300000.0</v>
       </c>
-      <c r="DH36">
+      <c r="DI36">
         <v>1400000.0</v>
       </c>
-      <c r="DI36">
+      <c r="DJ36">
         <v>1700000.0</v>
       </c>
-      <c r="DJ36">
+      <c r="DK36">
         <v>1400000.0</v>
       </c>
-      <c r="DK36">
+      <c r="DL36">
         <v>1100000.0</v>
       </c>
-      <c r="DL36">
+      <c r="DM36">
         <v>1200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="DN36">
         <v>1000000.0</v>
       </c>
-      <c r="DO36"/>
+      <c r="DO36">
+        <v>1000000.0</v>
+      </c>
       <c r="DP36"/>
       <c r="DQ36"/>
+      <c r="DR36"/>
     </row>
-    <row r="37" spans="1:121">
+    <row r="37" spans="1:122">
       <c r="A37" t="s">
         <v>66</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-      <c r="AE37">
-[...1 lines deleted...]
-      </c>
+      <c r="AE37"/>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
@@ -14633,51 +14728,53 @@
       </c>
       <c r="BA37">
         <v>0.0</v>
       </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
       <c r="BC37">
         <v>0.0</v>
       </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
-      <c r="BI37"/>
+      <c r="BI37">
+        <v>0.0</v>
+      </c>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
@@ -14694,1725 +14791,1737 @@
       <c r="CS37"/>
       <c r="CT37"/>
       <c r="CU37"/>
       <c r="CV37"/>
       <c r="CW37"/>
       <c r="CX37"/>
       <c r="CY37"/>
       <c r="CZ37"/>
       <c r="DA37"/>
       <c r="DB37"/>
       <c r="DC37"/>
       <c r="DD37"/>
       <c r="DE37"/>
       <c r="DF37"/>
       <c r="DG37"/>
       <c r="DH37"/>
       <c r="DI37"/>
       <c r="DJ37"/>
       <c r="DK37"/>
       <c r="DL37"/>
       <c r="DM37"/>
       <c r="DN37"/>
       <c r="DO37"/>
       <c r="DP37"/>
       <c r="DQ37"/>
+      <c r="DR37"/>
     </row>
-    <row r="38" spans="1:121">
+    <row r="38" spans="1:122">
       <c r="A38" t="s">
         <v>67</v>
       </c>
-      <c r="B38">
+      <c r="B38"/>
+      <c r="C38">
         <v>2828867000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>2725177000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>2762715000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>2767943000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>2654017000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>2249303000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>1.0</v>
       </c>
-      <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38">
         <v>-1496000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>2228068000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>2227709000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>-5233000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>2282590000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>2177173000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>1828587000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>1922481000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>1840842000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>1848416000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>1848119000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>1880636000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>1806021000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>1777943000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>1728138000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>1575449000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>1603746000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>1410341000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>1385446000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>1346173000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>1481130000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>1388318000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>1403155000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>1336627000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>44357000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>1194566000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>1135185000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>1092635000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>44499000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>984556000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>963075000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>954175000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>8548000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>885369000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>845331000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>854321000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>30700000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>766918000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>717745000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>715328000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>-9452000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>640349000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>691153000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>577764000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>689215000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>662199000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>634582000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>646632000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>669039000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>688235000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>668492000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>625618000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>626674000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>644278000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>649871000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>663872000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>715522000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>716449000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>713461000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>692532000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>711033000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>724270000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>686927000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>652818000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>621197000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>604405000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>598080000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>544569000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>553480000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>526141000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>532157000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>498556000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>480518000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>481742000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>439494000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>404601000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>391453000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>367218000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>360228000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>366656000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>354789000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>321057000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>343207000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>342139000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CQ38">
         <v>327635000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CR38">
         <v>321716000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CS38">
         <v>317930000.0</v>
       </c>
-      <c r="CS38">
+      <c r="CT38">
         <v>289898000.0</v>
       </c>
-      <c r="CT38">
+      <c r="CU38">
         <v>270876000.0</v>
       </c>
-      <c r="CU38">
+      <c r="CV38">
         <v>262302000.0</v>
       </c>
-      <c r="CV38">
+      <c r="CW38">
         <v>244977000.0</v>
       </c>
-      <c r="CW38">
+      <c r="CX38">
         <v>259870000.0</v>
       </c>
-      <c r="CX38">
+      <c r="CY38">
         <v>259210000.0</v>
       </c>
-      <c r="CY38">
+      <c r="CZ38">
         <v>300481000.0</v>
       </c>
-      <c r="CZ38">
+      <c r="DA38">
         <v>303961000.0</v>
       </c>
-      <c r="DA38">
+      <c r="DB38">
         <v>301532000.0</v>
       </c>
-      <c r="DB38">
+      <c r="DC38">
         <v>439000000.0</v>
       </c>
-      <c r="DC38">
+      <c r="DD38">
         <v>328100000.0</v>
       </c>
-      <c r="DD38">
+      <c r="DE38">
         <v>240000000.0</v>
       </c>
-      <c r="DE38">
+      <c r="DF38">
         <v>184600000.0</v>
       </c>
-      <c r="DF38">
+      <c r="DG38">
         <v>175400000.0</v>
       </c>
-      <c r="DG38">
+      <c r="DH38">
         <v>156700000.0</v>
       </c>
-      <c r="DH38">
+      <c r="DI38">
         <v>139500000.0</v>
       </c>
-      <c r="DI38">
+      <c r="DJ38">
         <v>134500000.0</v>
       </c>
-      <c r="DJ38">
+      <c r="DK38">
         <v>134300000.0</v>
       </c>
-      <c r="DK38">
+      <c r="DL38">
         <v>127400000.0</v>
       </c>
-      <c r="DL38">
+      <c r="DM38">
         <v>116100000.0</v>
       </c>
-      <c r="DM38">
+      <c r="DN38">
         <v>105300000.0</v>
       </c>
-      <c r="DN38">
+      <c r="DO38">
         <v>97900000.0</v>
       </c>
-      <c r="DO38">
+      <c r="DP38">
         <v>156500000.0</v>
       </c>
-      <c r="DP38"/>
       <c r="DQ38"/>
+      <c r="DR38"/>
     </row>
-    <row r="39" spans="1:121">
+    <row r="39" spans="1:122">
       <c r="A39" t="s">
         <v>68</v>
       </c>
       <c r="B39">
+        <v>37152000.0</v>
+      </c>
+      <c r="C39">
         <v>24340000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>-187740000.0</v>
       </c>
-      <c r="D39"/>
       <c r="E39"/>
-      <c r="F39">
+      <c r="F39"/>
+      <c r="G39">
         <v>-12691000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>207414000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>210675000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>196151000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>208358000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>22442000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>25069000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>12004000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>9140000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>34796000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>11158000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>13698000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>6013000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>9299000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>7420000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>8897000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>2664000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>7788000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>7575000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>7591000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>1856000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>7319000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>8012000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>8562000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>2816000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>6182000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>5938000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>6540000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>2220000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>1154843000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>1094562000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>1053295000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>1993000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>984556000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>963075000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>954175000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>516000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>885369000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>845331000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>854321000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>399000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>766918000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>717745000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>715328000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>481000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>640349000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>586542000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>1788000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>2315000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>2079000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>634582000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>2386000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>669039000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>688235000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>662181000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>2994000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>3266000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>3545000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>3836000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>4136000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>4739000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>716449000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>713461000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>692532000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>711033000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>724270000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>686927000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>656045000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>621197000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>604405000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>598080000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>544569000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>553480000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>526141000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>532157000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>498556000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>480518000.0</v>
       </c>
-      <c r="CE39"/>
       <c r="CF39"/>
       <c r="CG39"/>
       <c r="CH39"/>
       <c r="CI39"/>
       <c r="CJ39"/>
       <c r="CK39"/>
       <c r="CL39"/>
       <c r="CM39"/>
       <c r="CN39"/>
       <c r="CO39"/>
       <c r="CP39"/>
-      <c r="CQ39">
+      <c r="CQ39"/>
+      <c r="CR39">
         <v>-2368000.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>-2248000.0</v>
       </c>
-      <c r="CS39">
+      <c r="CT39">
         <v>-2270000.0</v>
       </c>
-      <c r="CT39">
+      <c r="CU39">
         <v>-2261000.0</v>
       </c>
-      <c r="CU39">
+      <c r="CV39">
         <v>-2445000.0</v>
       </c>
-      <c r="CV39"/>
       <c r="CW39"/>
       <c r="CX39"/>
       <c r="CY39"/>
       <c r="CZ39"/>
       <c r="DA39"/>
       <c r="DB39"/>
       <c r="DC39"/>
       <c r="DD39"/>
       <c r="DE39"/>
       <c r="DF39"/>
       <c r="DG39"/>
       <c r="DH39"/>
       <c r="DI39"/>
       <c r="DJ39"/>
       <c r="DK39"/>
       <c r="DL39"/>
       <c r="DM39"/>
       <c r="DN39"/>
       <c r="DO39"/>
       <c r="DP39"/>
       <c r="DQ39"/>
+      <c r="DR39"/>
     </row>
-    <row r="40" spans="1:121">
+    <row r="40" spans="1:122">
       <c r="A40" t="s">
         <v>69</v>
       </c>
       <c r="B40">
+        <v>2381442000.0</v>
+      </c>
+      <c r="C40">
         <v>2354937000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>2267484000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>2187366000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>2175398000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>2100313000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>2046137000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>2010831000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>1961270000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>1948405000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>1910290000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>1874203000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>1850150000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>1811720000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>1818699000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>1720929000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>1802322000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>1772245000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>1724380000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>1609014000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>1643067000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>1566396000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>1511009000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>1500629000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>1396224000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>1264468000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>1288694000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>1276630000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>1240600000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>1219953000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>1229269000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>1155160000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>1125078000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>1053378000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>1051310000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>1010350000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>986148000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>951875000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>938988000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>918725000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>932979000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>898470000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>870721000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>819730000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>792474000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>797726000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>785268000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>731006000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>-455000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>741026000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>729267000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>630380000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>658122000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>651321000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>635359000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>-470000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>645233000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>-523000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>-533000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>-569000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>659418000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>657304000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>673528000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>696304000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>718490000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>761317000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>754042000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>735070000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>705846000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>709237000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>684680000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>671881000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>642282000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>601268000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>612215000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>596093000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>541399000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>566465000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>557451000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>576376000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>534437000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>521860000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>518696000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>477274000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>447790000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>433898000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>423765000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>429368000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>409330000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>414982000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>399451000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>397098000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>394025000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>382585000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>374094000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>367312000.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>353777000.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>339954000.0</v>
       </c>
-      <c r="CU40">
+      <c r="CV40">
         <v>329971000.0</v>
       </c>
-      <c r="CV40">
+      <c r="CW40">
         <v>322828000.0</v>
       </c>
-      <c r="CW40">
+      <c r="CX40">
         <v>331088000.0</v>
       </c>
-      <c r="CX40">
+      <c r="CY40">
         <v>320318000.0</v>
       </c>
-      <c r="CY40">
+      <c r="CZ40">
         <v>378672000.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DA40">
         <v>384808000.0</v>
       </c>
-      <c r="DA40">
+      <c r="DB40">
         <v>377339000.0</v>
       </c>
-      <c r="DB40">
+      <c r="DC40">
         <v>416000000.0</v>
       </c>
-      <c r="DC40">
+      <c r="DD40">
         <v>377900000.0</v>
       </c>
-      <c r="DD40">
+      <c r="DE40">
         <v>326700000.0</v>
       </c>
-      <c r="DE40">
+      <c r="DF40">
         <v>265200000.0</v>
       </c>
-      <c r="DF40">
+      <c r="DG40">
         <v>226900000.0</v>
       </c>
-      <c r="DG40">
+      <c r="DH40">
         <v>215200000.0</v>
       </c>
-      <c r="DH40">
+      <c r="DI40">
         <v>207800000.0</v>
       </c>
-      <c r="DI40">
+      <c r="DJ40">
         <v>201700000.0</v>
       </c>
-      <c r="DJ40">
+      <c r="DK40">
         <v>192400000.0</v>
       </c>
-      <c r="DK40">
+      <c r="DL40">
         <v>183800000.0</v>
       </c>
-      <c r="DL40">
+      <c r="DM40">
         <v>175000000.0</v>
       </c>
-      <c r="DM40">
+      <c r="DN40">
         <v>168000000.0</v>
       </c>
-      <c r="DN40">
+      <c r="DO40">
         <v>153600000.0</v>
       </c>
-      <c r="DO40">
+      <c r="DP40">
         <v>143600000.0</v>
       </c>
-      <c r="DP40"/>
       <c r="DQ40"/>
+      <c r="DR40"/>
     </row>
-    <row r="41" spans="1:121">
+    <row r="41" spans="1:122">
       <c r="A41" t="s">
         <v>70</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>500000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>642000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>5268000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>5175000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>5044000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="S41">
         <v>1000.0</v>
       </c>
       <c r="T41">
+        <v>1000.0</v>
+      </c>
+      <c r="U41">
         <v>4191000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>4155000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>4607000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>4046000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>3989000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>3927000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>4158000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>3578000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>3299000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>3137000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>3037000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>2682000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>1707000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>7974000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>8944000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>8078000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>6793000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>5850000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>6582000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>6114000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>6895000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>6550000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>4438000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>4934000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>4721000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>3511000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>3859000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>3824000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>3389000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>4269000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>2782000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>2585000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>2454000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>6443000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>2995000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>2697000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>3302000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>2630000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>2852000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>2880000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>2324000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>3211000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>3072000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>3988000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>3733000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>4394000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>3788000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>4174000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>4154000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>3421000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>2925000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>2399000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>2018000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>7231000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>3203000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>1880000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>3324000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>2334000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>1669000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>1628000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>1769000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>1862000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>2104000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>2415000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>2543000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>2367000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>1372000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>1274000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>760000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CL41">
         <v>2182000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CM41">
         <v>2396000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CN41">
         <v>982000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CO41">
         <v>717000.0</v>
       </c>
-      <c r="CO41">
+      <c r="CP41">
         <v>1676000.0</v>
       </c>
-      <c r="CP41">
+      <c r="CQ41">
         <v>1418000.0</v>
       </c>
-      <c r="CQ41">
+      <c r="CR41">
         <v>1439000.0</v>
       </c>
-      <c r="CR41">
+      <c r="CS41">
         <v>2104000.0</v>
       </c>
-      <c r="CS41">
+      <c r="CT41">
         <v>1762000.0</v>
       </c>
-      <c r="CT41">
+      <c r="CU41">
         <v>1589000.0</v>
       </c>
-      <c r="CU41">
+      <c r="CV41">
         <v>2071000.0</v>
       </c>
-      <c r="CV41">
+      <c r="CW41">
         <v>1546000.0</v>
       </c>
-      <c r="CW41">
+      <c r="CX41">
         <v>1361000.0</v>
       </c>
-      <c r="CX41">
+      <c r="CY41">
         <v>1472000.0</v>
       </c>
-      <c r="CY41">
+      <c r="CZ41">
         <v>3397000.0</v>
       </c>
-      <c r="CZ41">
+      <c r="DA41">
         <v>3736000.0</v>
       </c>
-      <c r="DA41">
+      <c r="DB41">
         <v>2897000.0</v>
       </c>
-      <c r="DB41"/>
       <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
       <c r="DG41"/>
       <c r="DH41"/>
       <c r="DI41"/>
       <c r="DJ41"/>
       <c r="DK41"/>
       <c r="DL41"/>
       <c r="DM41"/>
       <c r="DN41"/>
       <c r="DO41"/>
       <c r="DP41"/>
       <c r="DQ41"/>
+      <c r="DR41"/>
     </row>
-    <row r="42" spans="1:121">
+    <row r="42" spans="1:122">
       <c r="A42" t="s">
         <v>71</v>
       </c>
       <c r="B42">
+        <v>-3425000.0</v>
+      </c>
+      <c r="C42">
         <v>-3101000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-35515000.0</v>
       </c>
       <c r="D42">
         <v>-35515000.0</v>
       </c>
       <c r="E42">
-        <v>-33577000.0</v>
+        <v>-35515000.0</v>
       </c>
       <c r="F42">
         <v>-33577000.0</v>
       </c>
       <c r="G42">
+        <v>-33577000.0</v>
+      </c>
+      <c r="H42">
         <v>-33566000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>-33285000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>-31443000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>-27367000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>-25954000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>-25037000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>-19894000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>-11675000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-11633000.0</v>
       </c>
       <c r="P42">
         <v>-11633000.0</v>
       </c>
       <c r="Q42">
         <v>-11633000.0</v>
       </c>
       <c r="R42">
         <v>-11633000.0</v>
       </c>
       <c r="S42">
+        <v>-11633000.0</v>
+      </c>
+      <c r="T42">
         <v>-11547000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>-9668000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>-8791000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>-7442000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>-5135000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>-2991000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>-172000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>154000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>-68000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>-53000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>-207000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>-157000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>-203000.0</v>
       </c>
-      <c r="AF42"/>
-      <c r="AG42">
+      <c r="AG42"/>
+      <c r="AH42">
         <v>30000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>206000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>131000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>198000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>134000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>160000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>-415000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>-793000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>-701000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>-467000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>-410000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>-432000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>180000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>143000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>-5000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>7000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>-166000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>-476000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>-413000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>227000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>953000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>1333000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>54176000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>929000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>53846000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>53746000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>53663000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>-748000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>52842000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>51715000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>51629000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>51423000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>51367000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>51285000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>51182000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>51095000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>51010000.0</v>
       </c>
       <c r="BR42">
         <v>51010000.0</v>
       </c>
       <c r="BS42">
+        <v>51010000.0</v>
+      </c>
+      <c r="BT42">
         <v>48284000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>48112000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>45431000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>45278000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>46064000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>47966000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>44435000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>-242000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>43876000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>43624000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>38455000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-242000.0</v>
       </c>
       <c r="CE42">
         <v>-242000.0</v>
       </c>
       <c r="CF42">
         <v>-242000.0</v>
       </c>
       <c r="CG42">
+        <v>-242000.0</v>
+      </c>
+      <c r="CH42">
         <v>3403000.0</v>
       </c>
-      <c r="CH42"/>
-      <c r="CI42">
+      <c r="CI42"/>
+      <c r="CJ42">
         <v>1200000.0</v>
       </c>
-      <c r="CJ42"/>
-      <c r="CK42">
+      <c r="CK42"/>
+      <c r="CL42">
         <v>233000.0</v>
       </c>
-      <c r="CL42"/>
       <c r="CM42"/>
-      <c r="CN42">
+      <c r="CN42"/>
+      <c r="CO42">
         <v>50000.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>429796000.0</v>
       </c>
-      <c r="CP42"/>
-      <c r="CQ42">
+      <c r="CQ42"/>
+      <c r="CR42">
         <v>526000.0</v>
       </c>
-      <c r="CR42">
+      <c r="CS42">
         <v>496000.0</v>
       </c>
-      <c r="CS42">
+      <c r="CT42">
         <v>285000.0</v>
       </c>
-      <c r="CT42">
+      <c r="CU42">
         <v>280000.0</v>
       </c>
-      <c r="CU42">
+      <c r="CV42">
         <v>603000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1762000.0</v>
       </c>
       <c r="CW42">
         <v>-1762000.0</v>
       </c>
       <c r="CX42">
         <v>-1762000.0</v>
       </c>
       <c r="CY42">
         <v>-1762000.0</v>
       </c>
       <c r="CZ42">
         <v>-1762000.0</v>
       </c>
       <c r="DA42">
         <v>-1762000.0</v>
       </c>
       <c r="DB42">
+        <v>-1762000.0</v>
+      </c>
+      <c r="DC42">
         <v>-2500000.0</v>
       </c>
-      <c r="DC42">
+      <c r="DD42">
         <v>-1800000.0</v>
       </c>
-      <c r="DD42">
+      <c r="DE42">
         <v>24000000.0</v>
       </c>
-      <c r="DE42">
+      <c r="DF42">
         <v>24100000.0</v>
       </c>
-      <c r="DF42">
+      <c r="DG42">
         <v>21800000.0</v>
       </c>
-      <c r="DG42">
+      <c r="DH42">
         <v>17500000.0</v>
       </c>
-      <c r="DH42">
+      <c r="DI42">
         <v>17000000.0</v>
       </c>
-      <c r="DI42">
+      <c r="DJ42">
         <v>16900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17100000.0</v>
       </c>
       <c r="DK42">
         <v>17100000.0</v>
       </c>
       <c r="DL42">
         <v>17100000.0</v>
       </c>
       <c r="DM42">
+        <v>17100000.0</v>
+      </c>
+      <c r="DN42">
         <v>17000000.0</v>
       </c>
-      <c r="DN42">
+      <c r="DO42">
         <v>16900000.0</v>
       </c>
-      <c r="DO42">
+      <c r="DP42">
         <v>11400000.0</v>
       </c>
-      <c r="DP42"/>
       <c r="DQ42"/>
+      <c r="DR42"/>
     </row>
-    <row r="43" spans="1:121">
+    <row r="43" spans="1:122">
       <c r="A43" t="s">
         <v>72</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -16492,87 +16601,86 @@
       <c r="CS43"/>
       <c r="CT43"/>
       <c r="CU43"/>
       <c r="CV43"/>
       <c r="CW43"/>
       <c r="CX43"/>
       <c r="CY43"/>
       <c r="CZ43"/>
       <c r="DA43"/>
       <c r="DB43"/>
       <c r="DC43"/>
       <c r="DD43"/>
       <c r="DE43"/>
       <c r="DF43"/>
       <c r="DG43"/>
       <c r="DH43"/>
       <c r="DI43"/>
       <c r="DJ43"/>
       <c r="DK43"/>
       <c r="DL43"/>
       <c r="DM43"/>
       <c r="DN43"/>
       <c r="DO43"/>
       <c r="DP43"/>
       <c r="DQ43"/>
+      <c r="DR43"/>
     </row>
-    <row r="44" spans="1:121">
+    <row r="44" spans="1:122">
       <c r="A44" t="s">
         <v>73</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...1 lines deleted...]
-      </c>
+      <c r="AE44"/>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
@@ -16590,1708 +16698,1721 @@
       <c r="AR44">
         <v>0.0</v>
       </c>
       <c r="AS44">
         <v>0.0</v>
       </c>
       <c r="AT44">
         <v>0.0</v>
       </c>
       <c r="AU44">
         <v>0.0</v>
       </c>
       <c r="AV44">
         <v>0.0</v>
       </c>
       <c r="AW44">
         <v>0.0</v>
       </c>
       <c r="AX44">
         <v>0.0</v>
       </c>
       <c r="AY44">
         <v>0.0</v>
       </c>
       <c r="AZ44">
+        <v>0.0</v>
+      </c>
+      <c r="BA44">
         <v>10209000.0</v>
       </c>
-      <c r="BA44">
+      <c r="BB44">
         <v>20263000.0</v>
       </c>
-      <c r="BB44">
+      <c r="BC44">
         <v>20115000.0</v>
       </c>
-      <c r="BC44">
+      <c r="BD44">
         <v>19968000.0</v>
       </c>
-      <c r="BD44">
+      <c r="BE44">
         <v>19824000.0</v>
       </c>
-      <c r="BE44">
+      <c r="BF44">
         <v>19683000.0</v>
       </c>
-      <c r="BF44">
+      <c r="BG44">
         <v>19545000.0</v>
       </c>
-      <c r="BG44">
+      <c r="BH44">
         <v>19409000.0</v>
       </c>
-      <c r="BH44">
+      <c r="BI44">
         <v>19278000.0</v>
       </c>
-      <c r="BI44">
+      <c r="BJ44">
         <v>19146000.0</v>
       </c>
-      <c r="BJ44">
+      <c r="BK44">
         <v>19019000.0</v>
       </c>
-      <c r="BK44">
+      <c r="BL44">
         <v>18894000.0</v>
       </c>
-      <c r="BL44">
+      <c r="BM44">
         <v>18770000.0</v>
       </c>
-      <c r="BM44">
+      <c r="BN44">
         <v>18650000.0</v>
       </c>
-      <c r="BN44">
+      <c r="BO44">
         <v>18533000.0</v>
       </c>
-      <c r="BO44">
+      <c r="BP44">
         <v>18418000.0</v>
       </c>
-      <c r="BP44">
+      <c r="BQ44">
         <v>18305000.0</v>
       </c>
-      <c r="BQ44">
+      <c r="BR44">
         <v>18194000.0</v>
       </c>
-      <c r="BR44">
+      <c r="BS44">
         <v>18064000.0</v>
       </c>
-      <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
-      <c r="CQ44">
-[...1 lines deleted...]
-      </c>
+      <c r="CQ44"/>
       <c r="CR44">
         <v>285000.0</v>
       </c>
       <c r="CS44">
         <v>285000.0</v>
       </c>
       <c r="CT44">
         <v>285000.0</v>
       </c>
       <c r="CU44">
         <v>285000.0</v>
       </c>
       <c r="CV44">
-        <v>4929000.0</v>
+        <v>285000.0</v>
       </c>
       <c r="CW44">
         <v>4929000.0</v>
       </c>
       <c r="CX44">
         <v>4929000.0</v>
       </c>
       <c r="CY44">
         <v>4929000.0</v>
       </c>
       <c r="CZ44">
         <v>4929000.0</v>
       </c>
       <c r="DA44">
         <v>4929000.0</v>
       </c>
-      <c r="DB44"/>
+      <c r="DB44">
+        <v>4929000.0</v>
+      </c>
       <c r="DC44"/>
       <c r="DD44"/>
       <c r="DE44"/>
       <c r="DF44"/>
       <c r="DG44"/>
       <c r="DH44"/>
       <c r="DI44"/>
       <c r="DJ44"/>
       <c r="DK44"/>
       <c r="DL44"/>
       <c r="DM44"/>
       <c r="DN44"/>
       <c r="DO44"/>
       <c r="DP44"/>
       <c r="DQ44"/>
+      <c r="DR44"/>
     </row>
-    <row r="45" spans="1:121">
+    <row r="45" spans="1:122">
       <c r="A45" t="s">
         <v>74</v>
       </c>
       <c r="B45"/>
-      <c r="C45"/>
+      <c r="C45">
+        <v>28580000.0</v>
+      </c>
       <c r="D45"/>
       <c r="E45"/>
-      <c r="F45">
+      <c r="F45"/>
+      <c r="G45">
         <v>28282000.0</v>
       </c>
-      <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
-      <c r="J45">
+      <c r="J45"/>
+      <c r="K45">
         <v>41109000.0</v>
       </c>
-      <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
-      <c r="N45">
+      <c r="N45"/>
+      <c r="O45">
         <v>45795000.0</v>
       </c>
-      <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>19799000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>20043000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>22591000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>20507000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>20751000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>21046000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>24107000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>21700000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>22813000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>23059000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>23371000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>23416000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>23493000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>23405000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>23470000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>23080000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>23134000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>23261000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>23398000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>22302000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>20397000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>19211000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>15171000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>15297000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>15385000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>15465000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>15231000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>15420000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>15469000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>15474000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>15672000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>15671000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>15823000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>15747000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>12062000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>12016000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>12146000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>12321000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>11350000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>10648000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>10650000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>10782000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>10967000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>11137000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>11348000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>11525000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>11773000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>11911000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>12067000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>12329000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>12580000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>12475000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>12372000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>12067000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>12102000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>11729000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>11614000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>11525000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>11610000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>11123000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>10954000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>10723000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>10593000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>10555000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>10208000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>9191000.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>7439000.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>6978000.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>6888000.0</v>
       </c>
-      <c r="CK45">
+      <c r="CL45">
         <v>6764000.0</v>
       </c>
-      <c r="CL45">
+      <c r="CM45">
         <v>5979000.0</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>7280000.0</v>
       </c>
-      <c r="CN45">
+      <c r="CO45">
         <v>8475000.0</v>
       </c>
-      <c r="CO45">
+      <c r="CP45">
         <v>8569000.0</v>
       </c>
-      <c r="CP45">
+      <c r="CQ45">
         <v>8669000.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CR45">
         <v>8772000.0</v>
       </c>
-      <c r="CR45">
+      <c r="CS45">
         <v>8960000.0</v>
       </c>
-      <c r="CS45">
+      <c r="CT45">
         <v>8333000.0</v>
       </c>
-      <c r="CT45">
+      <c r="CU45">
         <v>8567000.0</v>
       </c>
-      <c r="CU45">
+      <c r="CV45">
         <v>8812000.0</v>
       </c>
-      <c r="CV45">
+      <c r="CW45">
         <v>8997000.0</v>
       </c>
-      <c r="CW45">
+      <c r="CX45">
         <v>9174000.0</v>
       </c>
-      <c r="CX45">
+      <c r="CY45">
         <v>9380000.0</v>
       </c>
-      <c r="CY45">
+      <c r="CZ45">
         <v>10779000.0</v>
       </c>
-      <c r="CZ45">
+      <c r="DA45">
         <v>12369000.0</v>
       </c>
-      <c r="DA45">
+      <c r="DB45">
         <v>11906000.0</v>
       </c>
-      <c r="DB45">
+      <c r="DC45">
         <v>12400000.0</v>
       </c>
-      <c r="DC45">
+      <c r="DD45">
         <v>12100000.0</v>
       </c>
-      <c r="DD45">
+      <c r="DE45">
         <v>11000000.0</v>
       </c>
-      <c r="DE45">
+      <c r="DF45">
         <v>8600000.0</v>
       </c>
-      <c r="DF45">
+      <c r="DG45">
         <v>4600000.0</v>
       </c>
-      <c r="DG45">
+      <c r="DH45">
         <v>4500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4400000.0</v>
       </c>
       <c r="DI45">
         <v>4400000.0</v>
       </c>
       <c r="DJ45">
+        <v>4400000.0</v>
+      </c>
+      <c r="DK45">
         <v>4300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3600000.0</v>
       </c>
       <c r="DL45">
         <v>3600000.0</v>
       </c>
       <c r="DM45">
+        <v>3600000.0</v>
+      </c>
+      <c r="DN45">
         <v>3500000.0</v>
       </c>
-      <c r="DN45">
+      <c r="DO45">
         <v>3100000.0</v>
       </c>
-      <c r="DO45">
+      <c r="DP45">
         <v>2700000.0</v>
       </c>
-      <c r="DP45"/>
       <c r="DQ45"/>
+      <c r="DR45"/>
     </row>
-    <row r="46" spans="1:121">
+    <row r="46" spans="1:122">
       <c r="A46" t="s">
         <v>75</v>
       </c>
       <c r="B46">
+        <v>18118000.0</v>
+      </c>
+      <c r="C46">
         <v>18022000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>18439000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>18561000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>18715000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>18778000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>18857000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>19073000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>19281000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>19567000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>19783000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>19923000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>19868000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>20002000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>19094000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>19288000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>19593000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>25114000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>20106000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>19799000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>20043000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>22591000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>20507000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>20751000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>21046000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>24107000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>21700000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>22813000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>23059000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>23371000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>23416000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>23493000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>23405000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>23470000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>23080000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>23134000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>23261000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>23398000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>22302000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>20397000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>19211000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>15171000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>15297000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>15385000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>15465000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>15231000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>15420000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>15469000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>15474000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>15672000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>15671000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>15823000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>15747000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>12062000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>12016000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>12146000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>12321000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>11350000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>10648000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10782000.0</v>
       </c>
       <c r="BI46">
         <v>10782000.0</v>
       </c>
       <c r="BJ46">
+        <v>10782000.0</v>
+      </c>
+      <c r="BK46">
         <v>10967000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>11137000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>11348000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>11525000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>11773000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>11911000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>12067000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>12329000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>12580000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>12475000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>12372000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>12067000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>12102000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>11729000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>11614000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>11525000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>11610000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>11123000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>10954000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>10723000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>10593000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>10555000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>10208000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>9191000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>7439000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>6978000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>6888000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>6764000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>5979000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>7280000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>8475000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>8569000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>8669000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>8772000.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>8960000.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>8333000.0</v>
       </c>
-      <c r="CT46">
+      <c r="CU46">
         <v>8567000.0</v>
       </c>
-      <c r="CU46">
+      <c r="CV46">
         <v>8812000.0</v>
       </c>
-      <c r="CV46">
+      <c r="CW46">
         <v>8997000.0</v>
       </c>
-      <c r="CW46">
+      <c r="CX46">
         <v>9174000.0</v>
       </c>
-      <c r="CX46">
+      <c r="CY46">
         <v>9380000.0</v>
       </c>
-      <c r="CY46">
+      <c r="CZ46">
         <v>10779000.0</v>
       </c>
-      <c r="CZ46">
+      <c r="DA46">
         <v>12369000.0</v>
       </c>
-      <c r="DA46">
+      <c r="DB46">
         <v>11906000.0</v>
       </c>
-      <c r="DB46">
+      <c r="DC46">
         <v>12400000.0</v>
       </c>
-      <c r="DC46">
+      <c r="DD46">
         <v>12100000.0</v>
       </c>
-      <c r="DD46">
+      <c r="DE46">
         <v>11000000.0</v>
       </c>
-      <c r="DE46">
+      <c r="DF46">
         <v>8600000.0</v>
       </c>
-      <c r="DF46">
+      <c r="DG46">
         <v>4600000.0</v>
       </c>
-      <c r="DG46">
+      <c r="DH46">
         <v>4500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4400000.0</v>
       </c>
       <c r="DI46">
         <v>4400000.0</v>
       </c>
       <c r="DJ46">
+        <v>4400000.0</v>
+      </c>
+      <c r="DK46">
         <v>4300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3600000.0</v>
       </c>
       <c r="DL46">
         <v>3600000.0</v>
       </c>
       <c r="DM46">
+        <v>3600000.0</v>
+      </c>
+      <c r="DN46">
         <v>3500000.0</v>
       </c>
-      <c r="DN46">
+      <c r="DO46">
         <v>3100000.0</v>
       </c>
-      <c r="DO46">
+      <c r="DP46">
         <v>2700000.0</v>
       </c>
-      <c r="DP46"/>
       <c r="DQ46"/>
+      <c r="DR46"/>
     </row>
-    <row r="47" spans="1:121">
+    <row r="47" spans="1:122">
       <c r="A47" t="s">
         <v>76</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>19783000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>19923000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>20044000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>20002000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>19094000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>19288000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>19593000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>19914000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>20106000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>21926000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>20043000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>22591000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>21218000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>21462000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>22569000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>23038000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>24601000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>23734000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>23332000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>23427000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>23472000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>23549000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>23461000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>23896000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>23787000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>23715000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>24433000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>24448000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>24005000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>22099000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>20628000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>16762000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>17056000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>17650000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>17440000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>15231000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>17078000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>16584000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>17941000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>16305000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>16920000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>16575000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>16799000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>13888000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>12016000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>14501000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>13946000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>14382000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>13301000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>13372000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>10782000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>10967000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>11137000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>11348000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>11525000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>11773000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>11911000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>12067000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>12329000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>12580000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>12475000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>12372000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>12067000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>12102000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>11729000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>11614000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>11525000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>11610000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>11123000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>10954000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>10723000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>10593000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>10555000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>10208000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>9191000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>7439000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>6978000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>6888000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>6764000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>5979000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>7280000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>8475000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>8569000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CQ47">
         <v>8669000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CR47">
         <v>8772000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CS47">
         <v>8960000.0</v>
       </c>
-      <c r="CS47">
+      <c r="CT47">
         <v>8333000.0</v>
       </c>
-      <c r="CT47">
+      <c r="CU47">
         <v>8567000.0</v>
       </c>
-      <c r="CU47">
+      <c r="CV47">
         <v>8812000.0</v>
       </c>
-      <c r="CV47">
+      <c r="CW47">
         <v>8997000.0</v>
       </c>
-      <c r="CW47">
+      <c r="CX47">
         <v>9174000.0</v>
       </c>
-      <c r="CX47">
+      <c r="CY47">
         <v>9380000.0</v>
       </c>
-      <c r="CY47">
+      <c r="CZ47">
         <v>10779000.0</v>
       </c>
-      <c r="CZ47">
+      <c r="DA47">
         <v>11612000.0</v>
       </c>
-      <c r="DA47">
+      <c r="DB47">
         <v>11906000.0</v>
       </c>
-      <c r="DB47"/>
       <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
       <c r="DG47"/>
       <c r="DH47"/>
       <c r="DI47"/>
       <c r="DJ47"/>
       <c r="DK47"/>
       <c r="DL47"/>
       <c r="DM47"/>
       <c r="DN47"/>
       <c r="DO47"/>
       <c r="DP47"/>
       <c r="DQ47"/>
+      <c r="DR47"/>
     </row>
-    <row r="48" spans="1:121">
+    <row r="48" spans="1:122">
       <c r="A48" t="s">
         <v>77</v>
       </c>
       <c r="B48">
+        <v>256620000.0</v>
+      </c>
+      <c r="C48">
         <v>243935000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>265491000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>252606000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>237518000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>227331000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>217141000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>207534000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>199380000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>191108000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>182557000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>173823000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>165335000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>156958000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>148174000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>139394000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>131100000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>123037000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>114337000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>105811000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>98331000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>90669000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>84168000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>79253000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>74939000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>70442000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>65199000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>60109000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>55145000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>50161000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>45121000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>40386000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>35713000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>31117000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>29260000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>26137000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>23414000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>20748000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>18117000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>25916000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>23431000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>19566000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>17270000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>15055000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>12880000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>11195000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>9751000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>8114000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>6739000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>5598000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>4408000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>3390000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>2584000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>1788000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>1028000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>231000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>-345000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>-854000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>-1056000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2006000.0</v>
       </c>
       <c r="BI48">
         <v>-2006000.0</v>
       </c>
       <c r="BJ48">
+        <v>-2006000.0</v>
+      </c>
+      <c r="BK48">
         <v>-772000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>-473000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>-815000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>-1117000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>-1492000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>-1253000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>-135000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>1437000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>1085000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>591000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>1593000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>3379000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>2472000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>2128000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>1435000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>4067000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>2951000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>2851000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>1555000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>5241000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>3897000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>2454000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>1155000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>3403000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>2327000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>1200000.0</v>
       </c>
-      <c r="CJ48"/>
-      <c r="CK48">
+      <c r="CK48"/>
+      <c r="CL48">
         <v>229000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>-746000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>-1497000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>-2639000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>-3854000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>-5006000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>-6015000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>-6969000.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>-7878000.0</v>
       </c>
-      <c r="CT48">
+      <c r="CU48">
         <v>-8692000.0</v>
       </c>
-      <c r="CU48">
+      <c r="CV48">
         <v>-9632000.0</v>
       </c>
-      <c r="CV48">
+      <c r="CW48">
         <v>-7463000.0</v>
       </c>
-      <c r="CW48">
+      <c r="CX48">
         <v>-7665000.0</v>
       </c>
-      <c r="CX48">
+      <c r="CY48">
         <v>-7793000.0</v>
       </c>
-      <c r="CY48">
+      <c r="CZ48">
         <v>-6456000.0</v>
       </c>
-      <c r="CZ48">
+      <c r="DA48">
         <v>-3136000.0</v>
       </c>
-      <c r="DA48">
+      <c r="DB48">
         <v>-2872000.0</v>
       </c>
-      <c r="DB48">
+      <c r="DC48">
         <v>-1900000.0</v>
       </c>
-      <c r="DC48">
+      <c r="DD48">
         <v>200000.0</v>
       </c>
-      <c r="DD48">
+      <c r="DE48">
         <v>2100000.0</v>
       </c>
-      <c r="DE48">
+      <c r="DF48">
         <v>3700000.0</v>
       </c>
-      <c r="DF48">
+      <c r="DG48">
         <v>4500000.0</v>
       </c>
-      <c r="DG48">
+      <c r="DH48">
         <v>4200000.0</v>
       </c>
-      <c r="DH48">
+      <c r="DI48">
         <v>3700000.0</v>
       </c>
-      <c r="DI48">
+      <c r="DJ48">
         <v>3100000.0</v>
       </c>
-      <c r="DJ48">
+      <c r="DK48">
         <v>2900000.0</v>
       </c>
-      <c r="DK48">
+      <c r="DL48">
         <v>2100000.0</v>
       </c>
-      <c r="DL48">
+      <c r="DM48">
         <v>1600000.0</v>
       </c>
-      <c r="DM48">
+      <c r="DN48">
         <v>1300000.0</v>
       </c>
-      <c r="DN48">
+      <c r="DO48">
         <v>1200000.0</v>
       </c>
-      <c r="DO48">
+      <c r="DP48">
         <v>900000.0</v>
       </c>
-      <c r="DP48"/>
       <c r="DQ48"/>
+      <c r="DR48"/>
     </row>
-    <row r="49" spans="1:121">
+    <row r="49" spans="1:122">
       <c r="A49" t="s">
         <v>78</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>173823000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>165335000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>156958000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>148174000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>139394000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>131100000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>123037000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>114337000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>105811000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>98331000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>90669000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>84168000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>79253000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>74939000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>70442000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>65199000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>60109000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>55145000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>50161000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>45121000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>40386000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>35713000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>31117000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>29260000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>26137000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>23414000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>20748000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>18117000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>25916000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>23431000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>19566000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>17270000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>15055000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>12880000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>11195000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>9751000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>8114000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>6739000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>5598000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>4408000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>3390000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>2584000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>1788000.0</v>
       </c>
-      <c r="BC49">
-[...1 lines deleted...]
-      </c>
       <c r="BD49">
+        <v>0.0</v>
+      </c>
+      <c r="BE49">
         <v>231000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>-345000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>-854000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BH49">
         <v>-1056000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>-1757000.0</v>
       </c>
-      <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
@@ -18308,137 +18429,138 @@
       <c r="CS49"/>
       <c r="CT49"/>
       <c r="CU49"/>
       <c r="CV49"/>
       <c r="CW49"/>
       <c r="CX49"/>
       <c r="CY49"/>
       <c r="CZ49"/>
       <c r="DA49"/>
       <c r="DB49"/>
       <c r="DC49"/>
       <c r="DD49"/>
       <c r="DE49"/>
       <c r="DF49"/>
       <c r="DG49"/>
       <c r="DH49"/>
       <c r="DI49"/>
       <c r="DJ49"/>
       <c r="DK49"/>
       <c r="DL49"/>
       <c r="DM49"/>
       <c r="DN49"/>
       <c r="DO49"/>
       <c r="DP49"/>
       <c r="DQ49"/>
+      <c r="DR49"/>
     </row>
-    <row r="50" spans="1:121">
+    <row r="50" spans="1:122">
       <c r="A50" t="s">
         <v>79</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
-      <c r="Z50">
-[...1 lines deleted...]
-      </c>
+      <c r="Z50"/>
       <c r="AA50">
         <v>50000000.0</v>
       </c>
       <c r="AB50">
         <v>50000000.0</v>
       </c>
       <c r="AC50">
         <v>50000000.0</v>
       </c>
       <c r="AD50">
         <v>50000000.0</v>
       </c>
       <c r="AE50">
+        <v>50000000.0</v>
+      </c>
+      <c r="AF50">
         <v>190310000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>230310000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>191310000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>15000000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>162310000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>152310000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>120000000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>131310000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>115000000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>114000000.0</v>
       </c>
-      <c r="AO50">
+      <c r="AP50">
         <v>95000000.0</v>
       </c>
-      <c r="AP50">
+      <c r="AQ50">
         <v>107465000.0</v>
       </c>
-      <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50">
         <v>140465000.0</v>
       </c>
-      <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
@@ -18469,972 +18591,980 @@
       <c r="CS50"/>
       <c r="CT50"/>
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
       <c r="CX50"/>
       <c r="CY50"/>
       <c r="CZ50"/>
       <c r="DA50"/>
       <c r="DB50"/>
       <c r="DC50"/>
       <c r="DD50"/>
       <c r="DE50"/>
       <c r="DF50"/>
       <c r="DG50"/>
       <c r="DH50"/>
       <c r="DI50"/>
       <c r="DJ50"/>
       <c r="DK50"/>
       <c r="DL50"/>
       <c r="DM50"/>
       <c r="DN50"/>
       <c r="DO50"/>
       <c r="DP50"/>
       <c r="DQ50"/>
+      <c r="DR50"/>
     </row>
-    <row r="51" spans="1:121">
+    <row r="51" spans="1:122">
       <c r="A51" t="s">
         <v>80</v>
       </c>
       <c r="B51">
+        <v>258584000.0</v>
+      </c>
+      <c r="C51">
         <v>266084000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>242017000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>387417000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>253602000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>230814000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>277108000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>285108000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>309707000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>366748000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>398920000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>433310000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>384310000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>398910000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>290310000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>175310000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>50310000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>55610000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>70310000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>175310000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>180310000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>212726000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>250310000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>233310000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>179310000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>293310000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>220310000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>200310000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>205310000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>220310000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>190310000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>230310000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>191310000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>285310000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>162310000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>152310000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>130310000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>146310000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>125310000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>124310000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>105310000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>107465000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>105465000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>130465000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>170465000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>140465000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>115465000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>140465000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>130465000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>122465000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>90465000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>125465000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>90465000.0</v>
       </c>
       <c r="BB51">
         <v>90465000.0</v>
       </c>
       <c r="BC51">
         <v>90465000.0</v>
       </c>
       <c r="BD51">
         <v>90465000.0</v>
       </c>
       <c r="BE51">
         <v>90465000.0</v>
       </c>
       <c r="BF51">
         <v>90465000.0</v>
       </c>
       <c r="BG51">
         <v>90465000.0</v>
       </c>
       <c r="BH51">
         <v>90465000.0</v>
       </c>
       <c r="BI51">
         <v>90465000.0</v>
       </c>
       <c r="BJ51">
         <v>90465000.0</v>
       </c>
       <c r="BK51">
+        <v>90465000.0</v>
+      </c>
+      <c r="BL51">
         <v>101509000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>103137000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>102019000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100465000.0</v>
       </c>
       <c r="BO51">
         <v>100465000.0</v>
       </c>
       <c r="BP51">
+        <v>100465000.0</v>
+      </c>
+      <c r="BQ51">
         <v>110465000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>112465000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>120465000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>130465000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>110465000.0</v>
       </c>
       <c r="BU51">
         <v>110465000.0</v>
       </c>
       <c r="BV51">
+        <v>110465000.0</v>
+      </c>
+      <c r="BW51">
         <v>100465000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>85465000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>84744000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>89744000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>79744000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>67089000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49279000.0</v>
       </c>
       <c r="CC51">
         <v>49279000.0</v>
       </c>
       <c r="CD51">
         <v>49279000.0</v>
       </c>
       <c r="CE51">
         <v>49279000.0</v>
       </c>
       <c r="CF51">
+        <v>49279000.0</v>
+      </c>
+      <c r="CG51">
         <v>59279000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>39279000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>44279000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>34279000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29279000.0</v>
       </c>
       <c r="CK51">
         <v>29279000.0</v>
       </c>
       <c r="CL51">
+        <v>29279000.0</v>
+      </c>
+      <c r="CM51">
         <v>19279000.0</v>
       </c>
-      <c r="CM51">
+      <c r="CN51">
         <v>20512000.0</v>
       </c>
-      <c r="CN51">
+      <c r="CO51">
         <v>12717000.0</v>
       </c>
-      <c r="CO51">
+      <c r="CP51">
         <v>12745000.0</v>
       </c>
-      <c r="CP51">
+      <c r="CQ51">
         <v>22047000.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CR51">
         <v>12787000.0</v>
       </c>
-      <c r="CR51">
+      <c r="CS51">
         <v>12809000.0</v>
       </c>
-      <c r="CS51">
+      <c r="CT51">
         <v>12831000.0</v>
       </c>
-      <c r="CT51">
+      <c r="CU51">
         <v>15706000.0</v>
       </c>
-      <c r="CU51">
+      <c r="CV51">
         <v>12874000.0</v>
       </c>
-      <c r="CV51">
+      <c r="CW51">
         <v>12895000.0</v>
       </c>
-      <c r="CW51">
+      <c r="CX51">
         <v>12915000.0</v>
       </c>
-      <c r="CX51">
+      <c r="CY51">
         <v>12899000.0</v>
       </c>
-      <c r="CY51">
+      <c r="CZ51">
         <v>3295000.0</v>
       </c>
-      <c r="CZ51">
+      <c r="DA51">
         <v>3854000.0</v>
       </c>
-      <c r="DA51">
+      <c r="DB51">
         <v>3876000.0</v>
       </c>
-      <c r="DB51">
+      <c r="DC51">
         <v>57100000.0</v>
       </c>
-      <c r="DC51">
+      <c r="DD51">
         <v>33600000.0</v>
       </c>
-      <c r="DD51">
+      <c r="DE51">
         <v>5300000.0</v>
       </c>
-      <c r="DE51">
+      <c r="DF51">
         <v>3400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="DG51">
         <v>300000.0</v>
       </c>
       <c r="DH51">
         <v>300000.0</v>
       </c>
       <c r="DI51">
         <v>300000.0</v>
       </c>
       <c r="DJ51">
         <v>300000.0</v>
       </c>
       <c r="DK51">
         <v>300000.0</v>
       </c>
       <c r="DL51">
         <v>300000.0</v>
       </c>
       <c r="DM51">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="DN51">
         <v>400000.0</v>
       </c>
-      <c r="DO51"/>
+      <c r="DO51">
+        <v>400000.0</v>
+      </c>
       <c r="DP51"/>
       <c r="DQ51"/>
+      <c r="DR51"/>
     </row>
-    <row r="52" spans="1:121">
+    <row r="52" spans="1:122">
       <c r="A52" t="s">
         <v>81</v>
       </c>
-      <c r="B52"/>
-      <c r="C52">
+      <c r="B52">
+        <v>248274000.0</v>
+      </c>
+      <c r="C52"/>
+      <c r="D52">
         <v>210000000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>330000000.0</v>
       </c>
-      <c r="E52"/>
-      <c r="F52">
+      <c r="F52"/>
+      <c r="G52">
         <v>151207000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>243000000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>221000000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>245600000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>351937000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>228610000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>198000000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>179538000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>343741000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>240168000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>125366000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>549000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>681000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>20157000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>125266000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45617000.0</v>
       </c>
       <c r="V52">
         <v>45617000.0</v>
       </c>
-      <c r="W52"/>
+      <c r="W52">
+        <v>45617000.0</v>
+      </c>
       <c r="X52"/>
       <c r="Y52"/>
-      <c r="Z52">
+      <c r="Z52"/>
+      <c r="AA52">
         <v>50000000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>210000000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>190000000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>195000000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>210000000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>180000000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>220000000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>181000000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>275000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15000000.0</v>
       </c>
       <c r="AJ52">
         <v>15000000.0</v>
       </c>
       <c r="AK52">
         <v>15000000.0</v>
       </c>
       <c r="AL52">
         <v>15000000.0</v>
       </c>
       <c r="AM52">
         <v>15000000.0</v>
       </c>
       <c r="AN52">
         <v>15000000.0</v>
       </c>
       <c r="AO52">
         <v>15000000.0</v>
       </c>
       <c r="AP52">
         <v>15000000.0</v>
       </c>
       <c r="AQ52">
         <v>15000000.0</v>
       </c>
       <c r="AR52">
         <v>15000000.0</v>
       </c>
       <c r="AS52">
         <v>15000000.0</v>
       </c>
       <c r="AT52">
         <v>15000000.0</v>
       </c>
       <c r="AU52">
         <v>15000000.0</v>
       </c>
       <c r="AV52">
+        <v>15000000.0</v>
+      </c>
+      <c r="AW52">
         <v>35000000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>115000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45000000.0</v>
       </c>
       <c r="AY52">
         <v>45000000.0</v>
       </c>
       <c r="AZ52">
         <v>45000000.0</v>
       </c>
       <c r="BA52">
         <v>45000000.0</v>
       </c>
       <c r="BB52">
         <v>45000000.0</v>
       </c>
-      <c r="BC52"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BC52">
+        <v>45000000.0</v>
+      </c>
+      <c r="BD52"/>
       <c r="BE52">
         <v>75000000.0</v>
       </c>
       <c r="BF52">
         <v>75000000.0</v>
       </c>
       <c r="BG52">
         <v>75000000.0</v>
       </c>
       <c r="BH52">
         <v>75000000.0</v>
       </c>
       <c r="BI52">
         <v>75000000.0</v>
       </c>
       <c r="BJ52">
         <v>75000000.0</v>
       </c>
       <c r="BK52">
+        <v>75000000.0</v>
+      </c>
+      <c r="BL52">
         <v>86044000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>87672000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>86554000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>85000000.0</v>
       </c>
       <c r="BO52">
         <v>85000000.0</v>
       </c>
       <c r="BP52">
+        <v>85000000.0</v>
+      </c>
+      <c r="BQ52">
         <v>95000000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>97000000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>105000000.0</v>
       </c>
-      <c r="BS52"/>
       <c r="BT52"/>
       <c r="BU52"/>
       <c r="BV52"/>
       <c r="BW52"/>
       <c r="BX52"/>
       <c r="BY52"/>
       <c r="BZ52"/>
       <c r="CA52"/>
       <c r="CB52"/>
       <c r="CC52"/>
       <c r="CD52"/>
       <c r="CE52"/>
       <c r="CF52"/>
       <c r="CG52"/>
       <c r="CH52"/>
       <c r="CI52"/>
       <c r="CJ52"/>
       <c r="CK52"/>
       <c r="CL52"/>
       <c r="CM52"/>
       <c r="CN52"/>
       <c r="CO52"/>
       <c r="CP52"/>
       <c r="CQ52"/>
       <c r="CR52"/>
       <c r="CS52"/>
       <c r="CT52"/>
       <c r="CU52"/>
       <c r="CV52"/>
       <c r="CW52"/>
       <c r="CX52"/>
       <c r="CY52"/>
       <c r="CZ52"/>
       <c r="DA52"/>
       <c r="DB52"/>
       <c r="DC52"/>
       <c r="DD52"/>
       <c r="DE52"/>
       <c r="DF52"/>
       <c r="DG52"/>
       <c r="DH52"/>
-      <c r="DI52">
+      <c r="DI52"/>
+      <c r="DJ52">
         <v>300000.0</v>
       </c>
-      <c r="DJ52"/>
       <c r="DK52"/>
       <c r="DL52"/>
       <c r="DM52"/>
       <c r="DN52"/>
       <c r="DO52"/>
       <c r="DP52"/>
       <c r="DQ52"/>
+      <c r="DR52"/>
     </row>
-    <row r="53" spans="1:121">
+    <row r="53" spans="1:122">
       <c r="A53" t="s">
         <v>82</v>
       </c>
       <c r="B53">
+        <v>115268000.0</v>
+      </c>
+      <c r="C53">
         <v>124015000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>82063000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>12107000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>90438000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>15529000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>97651000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>99081000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>94682000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>91765000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>92122000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>92966000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>94113000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>95393000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>92500000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>93972000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>77878000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>56480000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>39763000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>32810000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>32330000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>45617000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>48713000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>53102000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>56290000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>64275000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>47295000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>45326000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>45934000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>46713000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>46874000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>48707000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>50162000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>52287000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>52750000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>54825000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>52246000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>40568000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>44186000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>45266000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>48566000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>52865000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>53470000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>55766000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>57875000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>60073000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>66054000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>68734000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>86154000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>81133000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>80926000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>84212000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>91067000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>89538000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>90852000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>97965000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>110181000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>88765000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>88083000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BI53">
         <v>101872000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BJ53">
         <v>103238000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BK53">
         <v>26289000.0</v>
       </c>
-      <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
-      <c r="BN53">
+      <c r="BN53"/>
+      <c r="BO53">
         <v>-50118000.0</v>
       </c>
-      <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
-      <c r="BR53">
+      <c r="BR53"/>
+      <c r="BS53">
         <v>15529000.0</v>
       </c>
-      <c r="BS53"/>
       <c r="BT53"/>
-      <c r="BU53">
+      <c r="BU53"/>
+      <c r="BV53">
         <v>3227000.0</v>
       </c>
-      <c r="BV53">
+      <c r="BW53">
         <v>21976000.0</v>
       </c>
-      <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
-      <c r="BZ53">
+      <c r="BZ53"/>
+      <c r="CA53">
         <v>40709000.0</v>
       </c>
-      <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
-      <c r="CD53">
+      <c r="CD53"/>
+      <c r="CE53">
         <v>26814000.0</v>
       </c>
-      <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
-      <c r="CH53">
+      <c r="CH53"/>
+      <c r="CI53">
         <v>10967000.0</v>
       </c>
-      <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
-      <c r="CL53">
+      <c r="CL53"/>
+      <c r="CM53">
         <v>14500000.0</v>
       </c>
-      <c r="CM53"/>
       <c r="CN53"/>
       <c r="CO53"/>
-      <c r="CP53">
+      <c r="CP53"/>
+      <c r="CQ53">
         <v>18000000.0</v>
       </c>
-      <c r="CQ53">
+      <c r="CR53">
         <v>2317000.0</v>
       </c>
-      <c r="CR53"/>
-      <c r="CS53">
+      <c r="CS53"/>
+      <c r="CT53">
         <v>57483000.0</v>
       </c>
-      <c r="CT53"/>
-      <c r="CU53">
+      <c r="CU53"/>
+      <c r="CV53">
         <v>58256000.0</v>
       </c>
-      <c r="CV53"/>
       <c r="CW53"/>
-      <c r="CX53">
+      <c r="CX53"/>
+      <c r="CY53">
         <v>31500000.0</v>
       </c>
-      <c r="CY53"/>
       <c r="CZ53"/>
       <c r="DA53"/>
       <c r="DB53"/>
       <c r="DC53"/>
       <c r="DD53"/>
       <c r="DE53"/>
       <c r="DF53"/>
       <c r="DG53"/>
       <c r="DH53"/>
       <c r="DI53"/>
       <c r="DJ53"/>
       <c r="DK53"/>
       <c r="DL53"/>
       <c r="DM53"/>
       <c r="DN53"/>
       <c r="DO53"/>
       <c r="DP53"/>
       <c r="DQ53"/>
+      <c r="DR53"/>
     </row>
-    <row r="54" spans="1:121">
+    <row r="54" spans="1:122">
       <c r="A54" t="s">
         <v>83</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...1 lines deleted...]
-      </c>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
@@ -19478,51 +19608,53 @@
       </c>
       <c r="BA54">
         <v>0.0</v>
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
-      <c r="BI54"/>
+      <c r="BI54">
+        <v>0.0</v>
+      </c>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
@@ -19539,1527 +19671,1538 @@
       <c r="CS54"/>
       <c r="CT54"/>
       <c r="CU54"/>
       <c r="CV54"/>
       <c r="CW54"/>
       <c r="CX54"/>
       <c r="CY54"/>
       <c r="CZ54"/>
       <c r="DA54"/>
       <c r="DB54"/>
       <c r="DC54"/>
       <c r="DD54"/>
       <c r="DE54"/>
       <c r="DF54"/>
       <c r="DG54"/>
       <c r="DH54"/>
       <c r="DI54"/>
       <c r="DJ54"/>
       <c r="DK54"/>
       <c r="DL54"/>
       <c r="DM54"/>
       <c r="DN54"/>
       <c r="DO54"/>
       <c r="DP54"/>
       <c r="DQ54"/>
+      <c r="DR54"/>
     </row>
-    <row r="55" spans="1:121">
+    <row r="55" spans="1:122">
       <c r="A55" t="s">
         <v>84</v>
       </c>
       <c r="B55">
+        <v>3027327000.0</v>
+      </c>
+      <c r="C55">
         <v>2966652000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>2876365000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>2928523000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>2767943000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>2654017000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>2635319000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>2597707000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>2568088000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>2578507000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>2563006000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>2552301000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>2475851000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>2444948000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>2339537000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>2117156000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>2067692000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>2033713000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>1991115000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>1973311000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>2004818000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>1958914000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>1930836000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>1900774000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>1740076000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>1718942000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>1664308000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>1626737000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>1590046000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>1579157000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>1553152000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>1514120000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>1439902000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>1455496000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>1329834000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>1275517000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>1226168000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>1189906000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>1152896000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>1128370000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>1120955000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>1084866000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>1052711000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>1024303000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>1035404000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>1008788000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>969593000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>932414000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>961168000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>921118000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>876101000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>824575000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>827182000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>819730000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>802675000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>785111000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>810198000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>810846000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>820652000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>820833000.0</v>
       </c>
       <c r="BI55">
         <v>820833000.0</v>
       </c>
       <c r="BJ55">
+        <v>820833000.0</v>
+      </c>
+      <c r="BK55">
         <v>818410000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>846385000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>869735000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>889927000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>930357000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>922689000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>913446000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>886677000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>898310000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>864083000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>832315000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>807874000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>752196000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>746821000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>732403000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>681302000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>694106000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>671811000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>670870000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>628055000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>614172000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>609916000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>577507000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>525842000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>515417000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>493713000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>491229000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>473261000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>467419000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>450509000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>448770000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>445270000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>432874000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>423990000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>410336000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>394230000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>379232000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>368589000.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>359170000.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>367044000.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>356003000.0</v>
       </c>
-      <c r="CY55">
+      <c r="CZ55">
         <v>407584000.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DA55">
         <v>417706000.0</v>
       </c>
-      <c r="DA55">
+      <c r="DB55">
         <v>409742000.0</v>
       </c>
-      <c r="DB55">
+      <c r="DC55">
         <v>439000000.0</v>
       </c>
-      <c r="DC55">
+      <c r="DD55">
         <v>437600000.0</v>
       </c>
-      <c r="DD55">
+      <c r="DE55">
         <v>359300000.0</v>
       </c>
-      <c r="DE55">
+      <c r="DF55">
         <v>298300000.0</v>
       </c>
-      <c r="DF55">
+      <c r="DG55">
         <v>254600000.0</v>
       </c>
-      <c r="DG55">
+      <c r="DH55">
         <v>238500000.0</v>
       </c>
-      <c r="DH55">
+      <c r="DI55">
         <v>230200000.0</v>
       </c>
-      <c r="DI55">
+      <c r="DJ55">
         <v>223300000.0</v>
       </c>
-      <c r="DJ55">
+      <c r="DK55">
         <v>213800000.0</v>
       </c>
-      <c r="DK55">
+      <c r="DL55">
         <v>204500000.0</v>
       </c>
-      <c r="DL55">
+      <c r="DM55">
         <v>195000000.0</v>
       </c>
-      <c r="DM55">
+      <c r="DN55">
         <v>187600000.0</v>
       </c>
-      <c r="DN55">
+      <c r="DO55">
         <v>172700000.0</v>
       </c>
-      <c r="DO55">
+      <c r="DP55">
         <v>156500000.0</v>
       </c>
-      <c r="DP55"/>
       <c r="DQ55"/>
+      <c r="DR55"/>
     </row>
-    <row r="56" spans="1:121">
+    <row r="56" spans="1:122">
       <c r="A56" t="s">
         <v>85</v>
       </c>
       <c r="B56">
+        <v>394835000.0</v>
+      </c>
+      <c r="C56">
         <v>377770000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>298837000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>318251000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>315029000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>208658000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>305065000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>309756000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>290833000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>300123000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>292112000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>284127000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>247518000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>232729000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>163640000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>139088000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>127872000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>316897000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>80569000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>74243000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>76969000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>82504000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>88271000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>95782000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>91654000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>94502000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>90898000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>82053000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>82159000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>76107000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>82685000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>87456000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>79644000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>83700000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>78290000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>81239000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>75074000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>69364000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>72162000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>69388000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>79324000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>80172000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>79037000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>87696000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>86794000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>93659000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>98860000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>107214000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>119391000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>109587000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>111659000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>109425000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>114609000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>119614000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>22584000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>22015000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>24044000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>21391000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>19484000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>19203000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>62077000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>24694000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>54602000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>63302000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>74533000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>82599000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>21265000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>21558000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>22224000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>23614000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>26351000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>24463000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>23829000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>18718000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>16899000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>18383000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>19291000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>19003000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>20123000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>17169000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>15521000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>15112000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>14607000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>14031000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>13886000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>14932000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>11702000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>13581000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>12290000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>14304000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>38149000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>17304000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>14643000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>14816000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>17054000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>16657000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>16032000.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>19093000.0</v>
       </c>
-      <c r="CU56">
+      <c r="CV56">
         <v>15418000.0</v>
       </c>
-      <c r="CV56">
+      <c r="CW56">
         <v>15980000.0</v>
       </c>
-      <c r="CW56">
+      <c r="CX56">
         <v>18837000.0</v>
       </c>
-      <c r="CX56">
+      <c r="CY56">
         <v>16576000.0</v>
       </c>
-      <c r="CY56">
+      <c r="CZ56">
         <v>24911000.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DA56">
         <v>29384000.0</v>
       </c>
-      <c r="DA56">
+      <c r="DB56">
         <v>22778000.0</v>
       </c>
-      <c r="DB56"/>
-      <c r="DC56">
+      <c r="DC56"/>
+      <c r="DD56">
         <v>21300000.0</v>
       </c>
-      <c r="DD56">
+      <c r="DE56">
         <v>21200000.0</v>
       </c>
-      <c r="DE56">
+      <c r="DF56">
         <v>58100000.0</v>
       </c>
-      <c r="DF56">
+      <c r="DG56">
         <v>33700000.0</v>
       </c>
-      <c r="DG56">
+      <c r="DH56">
         <v>26200000.0</v>
       </c>
-      <c r="DH56">
+      <c r="DI56">
         <v>31000000.0</v>
       </c>
-      <c r="DI56">
+      <c r="DJ56">
         <v>28800000.0</v>
       </c>
-      <c r="DJ56">
+      <c r="DK56">
         <v>33900000.0</v>
       </c>
-      <c r="DK56">
+      <c r="DL56">
         <v>31300000.0</v>
       </c>
-      <c r="DL56">
+      <c r="DM56">
         <v>28200000.0</v>
       </c>
-      <c r="DM56">
+      <c r="DN56">
         <v>41500000.0</v>
       </c>
-      <c r="DN56">
+      <c r="DO56">
         <v>34500000.0</v>
       </c>
-      <c r="DO56"/>
       <c r="DP56"/>
       <c r="DQ56"/>
+      <c r="DR56"/>
     </row>
-    <row r="57" spans="1:121">
+    <row r="57" spans="1:122">
       <c r="A57" t="s">
         <v>86</v>
       </c>
       <c r="B57">
+        <v>2629716000.0</v>
+      </c>
+      <c r="C57">
         <v>2354937000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>2269274000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>2188829000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>2177545000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>2102015000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>2047902000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>2012488000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>1962821000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>1950329000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>1911702000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>1874918000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>1851082000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>1812411000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>1818993000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>1721057000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>1802454000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>1772374000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>1724538000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>1609245000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>1643322000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>1566644000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>1511292000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>1500857000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>1396461000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>1264923000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>1289114000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>1277044000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>1241019000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>1220359000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>1229775000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>1155669000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>1125488000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>1052081000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>1066710000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>1025760000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>1001553000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>967305000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>954434000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>934093000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>948369000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>913931000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>886181000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>835148000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>807952000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>813200000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>800744000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>766472000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>455000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>786480000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>774697000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>675823000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>703560000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>696755000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>635823000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>470000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>645731000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>523000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>533000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>569000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>734987000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>732860000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>760190000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>784637000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>805750000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>847027000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>839839000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>830917000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>803687000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>815042000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>685549000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>672660000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>643076000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>601903000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>612972000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>596688000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>541922000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>566940000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>557811000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>576689000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>534735000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>522134000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>518945000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>477523000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>447955000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>434074000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>423930000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>429540000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>409508000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>415167000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>399641000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>397298000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>394261000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>382865000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>374388000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>367752000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>354189000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>340320000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>331091000.0</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>323762000.0</v>
       </c>
-      <c r="CW57">
+      <c r="CX57">
         <v>331973000.0</v>
       </c>
-      <c r="CX57">
+      <c r="CY57">
         <v>320985000.0</v>
       </c>
-      <c r="CY57">
+      <c r="CZ57">
         <v>380011000.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DA57">
         <v>385995000.0</v>
       </c>
-      <c r="DA57">
+      <c r="DB57">
         <v>378385000.0</v>
       </c>
-      <c r="DB57">
+      <c r="DC57">
         <v>417200000.0</v>
       </c>
-      <c r="DC57">
+      <c r="DD57">
         <v>379000000.0</v>
       </c>
-      <c r="DD57">
+      <c r="DE57">
         <v>327300000.0</v>
       </c>
-      <c r="DE57">
+      <c r="DF57">
         <v>265700000.0</v>
       </c>
-      <c r="DF57">
+      <c r="DG57">
         <v>227300000.0</v>
       </c>
-      <c r="DG57">
+      <c r="DH57">
         <v>215700000.0</v>
       </c>
-      <c r="DH57">
+      <c r="DI57">
         <v>208300000.0</v>
       </c>
-      <c r="DI57">
+      <c r="DJ57">
         <v>202500000.0</v>
       </c>
-      <c r="DJ57">
+      <c r="DK57">
         <v>192900000.0</v>
       </c>
-      <c r="DK57">
+      <c r="DL57">
         <v>184400000.0</v>
       </c>
-      <c r="DL57">
+      <c r="DM57">
         <v>175600000.0</v>
       </c>
-      <c r="DM57">
+      <c r="DN57">
         <v>168600000.0</v>
       </c>
-      <c r="DN57">
+      <c r="DO57">
         <v>154100000.0</v>
       </c>
-      <c r="DO57">
+      <c r="DP57">
         <v>144100000.0</v>
       </c>
-      <c r="DP57"/>
       <c r="DQ57"/>
+      <c r="DR57"/>
     </row>
-    <row r="58" spans="1:121">
+    <row r="58" spans="1:122">
       <c r="A58" t="s">
         <v>87</v>
       </c>
       <c r="B58">
+        <v>2669232000.0</v>
+      </c>
+      <c r="C58">
         <v>2621021000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>2542342000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>2608683000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>2461801000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>2358434000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>2351062000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>2324312000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>2301327000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>2317077000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>2310622000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>2308228000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>2235392000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>2205721000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>2109303000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>1896367000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>1852764000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>1827984000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>1794848000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>1784555000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>1823632000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>1785003000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>1761602000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>1734167000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>1575771000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>1558233000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>1509424000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>1477354000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>1446329000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>1440669000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>1420085000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>1385979000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>1316798000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>1337391000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>1214020000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>1163070000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>1116863000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>1083615000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>1064744000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>1043403000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>1038679000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>1006396000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>976646000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>950613000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>963417000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>938665000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>901209000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>871937000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>902358000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>863945000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>820162000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>756288000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>749025000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>742220000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>726288000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>710210000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>736196000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>737288000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>747516000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>750452000.0</v>
       </c>
       <c r="BI58">
         <v>750452000.0</v>
       </c>
       <c r="BJ58">
+        <v>750452000.0</v>
+      </c>
+      <c r="BK58">
         <v>748325000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>775655000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>800102000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>821215000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>862492000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>855304000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>846382000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>819152000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>830507000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>817544000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>784364000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>759978000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>704936000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>699560000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>684161000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>633477000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>647878000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>626168000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>627424000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>585578000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>573243000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>570390000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>539096000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>489436000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>479549000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>459318000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>459407000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>440791000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>436657000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>420945000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>419532000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>417446000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>405768000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>388320000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>382225000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>368370000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>354396000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>344916000.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>337269000.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>345364000.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>334689000.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>385364000.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DA58">
         <v>392398000.0</v>
       </c>
-      <c r="DA58">
+      <c r="DB58">
         <v>384112000.0</v>
       </c>
-      <c r="DB58">
+      <c r="DC58">
         <v>417200000.0</v>
       </c>
-      <c r="DC58">
+      <c r="DD58">
         <v>413700000.0</v>
       </c>
-      <c r="DD58">
+      <c r="DE58">
         <v>333200000.0</v>
       </c>
-      <c r="DE58">
+      <c r="DF58">
         <v>270500000.0</v>
       </c>
-      <c r="DF58">
+      <c r="DG58">
         <v>228300000.0</v>
       </c>
-      <c r="DG58">
+      <c r="DH58">
         <v>216800000.0</v>
       </c>
-      <c r="DH58">
+      <c r="DI58">
         <v>209500000.0</v>
       </c>
-      <c r="DI58">
+      <c r="DJ58">
         <v>203300000.0</v>
       </c>
-      <c r="DJ58">
+      <c r="DK58">
         <v>193800000.0</v>
       </c>
-      <c r="DK58">
+      <c r="DL58">
         <v>185300000.0</v>
       </c>
-      <c r="DL58">
+      <c r="DM58">
         <v>176400000.0</v>
       </c>
-      <c r="DM58">
+      <c r="DN58">
         <v>169400000.0</v>
       </c>
-      <c r="DN58">
+      <c r="DO58">
         <v>154700000.0</v>
       </c>
-      <c r="DO58">
+      <c r="DP58">
         <v>144200000.0</v>
       </c>
-      <c r="DP58"/>
       <c r="DQ58"/>
+      <c r="DR58"/>
     </row>
-    <row r="59" spans="1:121">
+    <row r="59" spans="1:122">
       <c r="A59" t="s">
         <v>88</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
-[...1 lines deleted...]
-      </c>
+      <c r="AE59"/>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
@@ -21103,51 +21246,53 @@
       </c>
       <c r="BA59">
         <v>0.0</v>
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
-      <c r="BI59"/>
+      <c r="BI59">
+        <v>0.0</v>
+      </c>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
@@ -21164,470 +21309,472 @@
       <c r="CS59"/>
       <c r="CT59"/>
       <c r="CU59"/>
       <c r="CV59"/>
       <c r="CW59"/>
       <c r="CX59"/>
       <c r="CY59"/>
       <c r="CZ59"/>
       <c r="DA59"/>
       <c r="DB59"/>
       <c r="DC59"/>
       <c r="DD59"/>
       <c r="DE59"/>
       <c r="DF59"/>
       <c r="DG59"/>
       <c r="DH59"/>
       <c r="DI59"/>
       <c r="DJ59"/>
       <c r="DK59"/>
       <c r="DL59"/>
       <c r="DM59"/>
       <c r="DN59"/>
       <c r="DO59"/>
       <c r="DP59"/>
       <c r="DQ59"/>
+      <c r="DR59"/>
     </row>
-    <row r="60" spans="1:121">
+    <row r="60" spans="1:122">
       <c r="A60" t="s">
         <v>89</v>
       </c>
       <c r="B60">
+        <v>358095000.0</v>
+      </c>
+      <c r="C60">
         <v>345631000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>334023000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>319840000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>306142000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>295583000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>284257000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>273395000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>266761000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>261430000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>252384000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>244073000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>240459000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>239227000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>230234000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>220789000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>214928000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>205729000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>196267000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>188756000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>181186000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>173911000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>169234000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>166607000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>164305000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>160709000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>154884000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>149383000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>143717000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>138488000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>133067000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>128141000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>123104000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>118105000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>115814000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>112447000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>109305000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>106291000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>88152000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>84967000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>82276000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>78470000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>76065000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>73690000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>71987000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>70123000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>68384000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>60477000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>58810000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>57173000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>55939000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>68287000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>78157000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>77510000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>76387000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>74901000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>74002000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>73558000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>73136000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>70381000.0</v>
       </c>
       <c r="BI60">
         <v>70381000.0</v>
       </c>
       <c r="BJ60">
+        <v>70381000.0</v>
+      </c>
+      <c r="BK60">
         <v>70085000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>70730000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>69633000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>68712000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>67865000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>67385000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>67064000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>67525000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>67803000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>46539000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>47951000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>47896000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>47260000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>47261000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>48242000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>47825000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>46228000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>45643000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>43446000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>42477000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>40929000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>39526000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>38411000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>36406000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>35868000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>34395000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>31822000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>32470000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>30762000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>29564000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>29238000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>27824000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>27106000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>26670000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>28111000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>25860000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>24836000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>23673000.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>21901000.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>21680000.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>21314000.0</v>
       </c>
-      <c r="CY60">
+      <c r="CZ60">
         <v>22220000.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DA60">
         <v>25308000.0</v>
       </c>
-      <c r="DA60">
+      <c r="DB60">
         <v>25630000.0</v>
       </c>
-      <c r="DB60">
+      <c r="DC60">
         <v>21800000.0</v>
       </c>
-      <c r="DC60">
+      <c r="DD60">
         <v>23900000.0</v>
       </c>
-      <c r="DD60">
+      <c r="DE60">
         <v>26100000.0</v>
       </c>
-      <c r="DE60">
+      <c r="DF60">
         <v>27800000.0</v>
       </c>
-      <c r="DF60">
+      <c r="DG60">
         <v>26300000.0</v>
       </c>
-      <c r="DG60">
+      <c r="DH60">
         <v>21700000.0</v>
       </c>
-      <c r="DH60">
+      <c r="DI60">
         <v>20700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20000000.0</v>
       </c>
       <c r="DJ60">
         <v>20000000.0</v>
       </c>
       <c r="DK60">
+        <v>20000000.0</v>
+      </c>
+      <c r="DL60">
         <v>19200000.0</v>
       </c>
-      <c r="DL60">
+      <c r="DM60">
         <v>18600000.0</v>
       </c>
-      <c r="DM60">
+      <c r="DN60">
         <v>18200000.0</v>
       </c>
-      <c r="DN60">
+      <c r="DO60">
         <v>18000000.0</v>
       </c>
-      <c r="DO60">
+      <c r="DP60">
         <v>12300000.0</v>
       </c>
-      <c r="DP60"/>
       <c r="DQ60"/>
+      <c r="DR60"/>
     </row>
-    <row r="61" spans="1:121">
+    <row r="61" spans="1:122">
       <c r="A61" t="s">
         <v>90</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
-      <c r="O61">
-[...1 lines deleted...]
-      </c>
+      <c r="O61"/>
       <c r="P61">
         <v>-11633000.0</v>
       </c>
       <c r="Q61">
         <v>-11633000.0</v>
       </c>
       <c r="R61">
         <v>-11633000.0</v>
       </c>
       <c r="S61">
+        <v>-11633000.0</v>
+      </c>
+      <c r="T61">
         <v>-11547000.0</v>
       </c>
-      <c r="T61">
+      <c r="U61">
         <v>-9668000.0</v>
       </c>
-      <c r="U61">
+      <c r="V61">
         <v>-8791000.0</v>
       </c>
-      <c r="V61">
+      <c r="W61">
         <v>-7442000.0</v>
       </c>
-      <c r="W61">
+      <c r="X61">
         <v>-5135000.0</v>
       </c>
-      <c r="X61">
+      <c r="Y61">
         <v>-2991000.0</v>
       </c>
-      <c r="Y61">
+      <c r="Z61">
         <v>-172000.0</v>
       </c>
-      <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
-      <c r="AE61">
-[...1 lines deleted...]
-      </c>
+      <c r="AE61"/>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
@@ -21671,171 +21818,174 @@
       </c>
       <c r="BA61">
         <v>0.0</v>
       </c>
       <c r="BB61">
         <v>0.0</v>
       </c>
       <c r="BC61">
         <v>0.0</v>
       </c>
       <c r="BD61">
         <v>0.0</v>
       </c>
       <c r="BE61">
         <v>0.0</v>
       </c>
       <c r="BF61">
         <v>0.0</v>
       </c>
       <c r="BG61">
         <v>0.0</v>
       </c>
       <c r="BH61">
         <v>0.0</v>
       </c>
-      <c r="BI61"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BI61">
+        <v>0.0</v>
+      </c>
+      <c r="BJ61"/>
       <c r="BK61">
         <v>-4169000.0</v>
       </c>
       <c r="BL61">
         <v>-4169000.0</v>
       </c>
       <c r="BM61">
         <v>-4169000.0</v>
       </c>
       <c r="BN61">
         <v>-4169000.0</v>
       </c>
       <c r="BO61">
         <v>-4169000.0</v>
       </c>
       <c r="BP61">
         <v>-4169000.0</v>
       </c>
       <c r="BQ61">
         <v>-4169000.0</v>
       </c>
       <c r="BR61">
         <v>-4169000.0</v>
       </c>
       <c r="BS61">
         <v>-4169000.0</v>
       </c>
       <c r="BT61">
         <v>-4169000.0</v>
       </c>
       <c r="BU61">
         <v>-4169000.0</v>
       </c>
       <c r="BV61">
         <v>-4169000.0</v>
       </c>
       <c r="BW61">
+        <v>-4169000.0</v>
+      </c>
+      <c r="BX61">
         <v>-3218000.0</v>
       </c>
-      <c r="BX61">
+      <c r="BY61">
         <v>-1121000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-242000.0</v>
       </c>
       <c r="BZ61">
         <v>-242000.0</v>
       </c>
       <c r="CA61">
         <v>-242000.0</v>
       </c>
       <c r="CB61">
         <v>-242000.0</v>
       </c>
       <c r="CC61">
         <v>-242000.0</v>
       </c>
       <c r="CD61">
         <v>-242000.0</v>
       </c>
       <c r="CE61">
         <v>-242000.0</v>
       </c>
       <c r="CF61">
         <v>-242000.0</v>
       </c>
-      <c r="CG61"/>
+      <c r="CG61">
+        <v>-242000.0</v>
+      </c>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
       <c r="CP61"/>
       <c r="CQ61"/>
       <c r="CR61"/>
       <c r="CS61"/>
       <c r="CT61"/>
       <c r="CU61"/>
-      <c r="CV61">
-[...1 lines deleted...]
-      </c>
+      <c r="CV61"/>
       <c r="CW61">
         <v>-1762000.0</v>
       </c>
       <c r="CX61">
         <v>-1762000.0</v>
       </c>
       <c r="CY61">
         <v>-1762000.0</v>
       </c>
       <c r="CZ61">
         <v>-1762000.0</v>
       </c>
       <c r="DA61">
         <v>-1762000.0</v>
       </c>
-      <c r="DB61"/>
+      <c r="DB61">
+        <v>-1762000.0</v>
+      </c>
       <c r="DC61"/>
       <c r="DD61"/>
       <c r="DE61"/>
       <c r="DF61"/>
       <c r="DG61"/>
       <c r="DH61"/>
       <c r="DI61"/>
       <c r="DJ61"/>
       <c r="DK61"/>
       <c r="DL61"/>
       <c r="DM61"/>
       <c r="DN61"/>
       <c r="DO61"/>
       <c r="DP61"/>
       <c r="DQ61"/>
+      <c r="DR61"/>
     </row>
-    <row r="62" spans="1:121">
+    <row r="62" spans="1:122">
       <c r="A62" t="s">
         <v>91</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -21915,50 +22065,51 @@
       <c r="CS62"/>
       <c r="CT62"/>
       <c r="CU62"/>
       <c r="CV62"/>
       <c r="CW62"/>
       <c r="CX62"/>
       <c r="CY62"/>
       <c r="CZ62"/>
       <c r="DA62"/>
       <c r="DB62"/>
       <c r="DC62"/>
       <c r="DD62"/>
       <c r="DE62"/>
       <c r="DF62"/>
       <c r="DG62"/>
       <c r="DH62"/>
       <c r="DI62"/>
       <c r="DJ62"/>
       <c r="DK62"/>
       <c r="DL62"/>
       <c r="DM62"/>
       <c r="DN62"/>
       <c r="DO62"/>
       <c r="DP62"/>
       <c r="DQ62"/>
+      <c r="DR62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -22045,51 +22196,51 @@
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="2" spans="1:31">
       <c r="A2" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B2">
         <v>60536000.0</v>
       </c>
       <c r="C2">
         <v>61076000.0</v>
       </c>
       <c r="D2">
         <v>51665000.0</v>
       </c>
       <c r="E2">
         <v>14905000.0</v>
       </c>
       <c r="F2">
         <v>7922000.0</v>
       </c>
       <c r="G2">
         <v>21480000.0</v>
       </c>
       <c r="H2">
         <v>20155000.0</v>
       </c>
       <c r="I2">
         <v>15566000.0</v>
       </c>
@@ -22140,51 +22291,51 @@
       </c>
       <c r="Y2">
         <v>10922000.0</v>
       </c>
       <c r="Z2">
         <v>13102000.0</v>
       </c>
       <c r="AA2">
         <v>17038000.0</v>
       </c>
       <c r="AB2">
         <v>14400000.0</v>
       </c>
       <c r="AC2">
         <v>8000000.0</v>
       </c>
       <c r="AD2">
         <v>6800000.0</v>
       </c>
       <c r="AE2">
         <v>5200000.0</v>
       </c>
     </row>
     <row r="3" spans="1:31">
       <c r="A3" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>2580000.0</v>
       </c>
       <c r="D3">
         <v>2383000.0</v>
       </c>
       <c r="E3">
         <v>2756000.0</v>
       </c>
       <c r="F3">
         <v>1609000.0</v>
       </c>
       <c r="G3">
         <v>1909000.0</v>
       </c>
       <c r="H3">
         <v>1619000.0</v>
       </c>
       <c r="I3">
         <v>1937000.0</v>
       </c>
       <c r="J3">
         <v>1238000.0</v>
@@ -22233,86 +22384,86 @@
       </c>
       <c r="Y3">
         <v>1199000.0</v>
       </c>
       <c r="Z3">
         <v>1216000.0</v>
       </c>
       <c r="AA3">
         <v>1639000.0</v>
       </c>
       <c r="AB3">
         <v>1600000.0</v>
       </c>
       <c r="AC3">
         <v>400000.0</v>
       </c>
       <c r="AD3">
         <v>400000.0</v>
       </c>
       <c r="AE3">
         <v>400000.0</v>
       </c>
     </row>
     <row r="4" spans="1:31">
       <c r="A4" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
     </row>
     <row r="5" spans="1:31">
       <c r="A5" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B5"/>
       <c r="C5">
         <v>54390000.0</v>
       </c>
       <c r="D5">
         <v>52995000.0</v>
       </c>
       <c r="E5">
         <v>51421000.0</v>
       </c>
       <c r="F5">
         <v>48130000.0</v>
       </c>
       <c r="G5">
         <v>31119000.0</v>
       </c>
       <c r="H5">
         <v>30315000.0</v>
       </c>
       <c r="I5">
         <v>27307000.0</v>
       </c>
       <c r="J5">
         <v>22433000.0</v>
@@ -22361,51 +22512,51 @@
       </c>
       <c r="Y5">
         <v>5820000.0</v>
       </c>
       <c r="Z5">
         <v>1659000.0</v>
       </c>
       <c r="AA5">
         <v>-5073000.0</v>
       </c>
       <c r="AB5">
         <v>-5800000.0</v>
       </c>
       <c r="AC5">
         <v>3400000.0</v>
       </c>
       <c r="AD5">
         <v>3300000.0</v>
       </c>
       <c r="AE5">
         <v>1600000.0</v>
       </c>
     </row>
     <row r="6" spans="1:31">
       <c r="A6" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B6">
         <v>75512000.0</v>
       </c>
       <c r="C6">
         <v>56970000.0</v>
       </c>
       <c r="D6">
         <v>55378000.0</v>
       </c>
       <c r="E6">
         <v>54177000.0</v>
       </c>
       <c r="F6">
         <v>49739000.0</v>
       </c>
       <c r="G6">
         <v>33028000.0</v>
       </c>
       <c r="H6">
         <v>31934000.0</v>
       </c>
       <c r="I6">
         <v>29244000.0</v>
       </c>
@@ -22456,123 +22607,123 @@
       </c>
       <c r="Y6">
         <v>7019000.0</v>
       </c>
       <c r="Z6">
         <v>2875000.0</v>
       </c>
       <c r="AA6">
         <v>-3434000.0</v>
       </c>
       <c r="AB6">
         <v>-4200000.0</v>
       </c>
       <c r="AC6">
         <v>3800000.0</v>
       </c>
       <c r="AD6">
         <v>3700000.0</v>
       </c>
       <c r="AE6">
         <v>2000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:31">
       <c r="A7" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
     </row>
     <row r="8" spans="1:31">
       <c r="A8" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>-1733000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
     </row>
     <row r="9" spans="1:31">
       <c r="A9" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B9">
         <v>127871000.0</v>
       </c>
       <c r="C9">
         <v>101993000.0</v>
       </c>
       <c r="D9">
         <v>99053000.0</v>
       </c>
       <c r="E9">
         <v>93361000.0</v>
       </c>
       <c r="F9">
         <v>87855000.0</v>
       </c>
       <c r="G9">
         <v>69544000.0</v>
       </c>
       <c r="H9">
         <v>63953000.0</v>
       </c>
       <c r="I9">
         <v>60881000.0</v>
       </c>
@@ -22623,51 +22774,51 @@
       </c>
       <c r="Y9">
         <v>21364000.0</v>
       </c>
       <c r="Z9">
         <v>16181000.0</v>
       </c>
       <c r="AA9">
         <v>18645000.0</v>
       </c>
       <c r="AB9">
         <v>14900000.0</v>
       </c>
       <c r="AC9">
         <v>13900000.0</v>
       </c>
       <c r="AD9">
         <v>11200000.0</v>
       </c>
       <c r="AE9">
         <v>8100000.0</v>
       </c>
     </row>
     <row r="10" spans="1:31">
       <c r="A10" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B10">
         <v>75512000.0</v>
       </c>
       <c r="C10">
         <v>54390000.0</v>
       </c>
       <c r="D10">
         <v>52995000.0</v>
       </c>
       <c r="E10">
         <v>51421000.0</v>
       </c>
       <c r="F10">
         <v>48130000.0</v>
       </c>
       <c r="G10">
         <v>31119000.0</v>
       </c>
       <c r="H10">
         <v>30315000.0</v>
       </c>
       <c r="I10">
         <v>27307000.0</v>
       </c>
@@ -22718,51 +22869,51 @@
       </c>
       <c r="Y10">
         <v>5820000.0</v>
       </c>
       <c r="Z10">
         <v>1659000.0</v>
       </c>
       <c r="AA10">
         <v>-5073000.0</v>
       </c>
       <c r="AB10">
         <v>-5800000.0</v>
       </c>
       <c r="AC10">
         <v>3400000.0</v>
       </c>
       <c r="AD10">
         <v>3300000.0</v>
       </c>
       <c r="AE10">
         <v>1600000.0</v>
       </c>
     </row>
     <row r="11" spans="1:31">
       <c r="A11" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B11">
         <v>17561000.0</v>
       </c>
       <c r="C11">
         <v>12940000.0</v>
       </c>
       <c r="D11">
         <v>13288000.0</v>
       </c>
       <c r="E11">
         <v>12964000.0</v>
       </c>
       <c r="F11">
         <v>12011000.0</v>
       </c>
       <c r="G11">
         <v>7475000.0</v>
       </c>
       <c r="H11">
         <v>6662000.0</v>
       </c>
       <c r="I11">
         <v>5388000.0</v>
       </c>
@@ -22813,51 +22964,51 @@
       </c>
       <c r="Y11">
         <v>2111000.0</v>
       </c>
       <c r="Z11">
         <v>-382000.0</v>
       </c>
       <c r="AA11">
         <v>839000.0</v>
       </c>
       <c r="AB11">
         <v>-2400000.0</v>
       </c>
       <c r="AC11">
         <v>1300000.0</v>
       </c>
       <c r="AD11">
         <v>1300000.0</v>
       </c>
       <c r="AE11">
         <v>600000.0</v>
       </c>
     </row>
     <row r="12" spans="1:31">
       <c r="A12" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B12">
         <v>56595000.0</v>
       </c>
       <c r="C12">
         <v>57127000.0</v>
       </c>
       <c r="D12">
         <v>48497000.0</v>
       </c>
       <c r="E12">
         <v>10631000.0</v>
       </c>
       <c r="F12">
         <v>7741000.0</v>
       </c>
       <c r="G12">
         <v>14480000.0</v>
       </c>
       <c r="H12">
         <v>18055000.0</v>
       </c>
       <c r="I12">
         <v>13516000.0</v>
       </c>
@@ -22908,53 +23059,55 @@
       </c>
       <c r="Y12">
         <v>8572000.0</v>
       </c>
       <c r="Z12">
         <v>11702000.0</v>
       </c>
       <c r="AA12">
         <v>16322000.0</v>
       </c>
       <c r="AB12">
         <v>12700000.0</v>
       </c>
       <c r="AC12">
         <v>7200000.0</v>
       </c>
       <c r="AD12">
         <v>6300000.0</v>
       </c>
       <c r="AE12">
         <v>4800000.0</v>
       </c>
     </row>
     <row r="13" spans="1:31">
       <c r="A13" t="s">
-        <v>193</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>194</v>
+      </c>
+      <c r="B13">
+        <v>173628000.0</v>
+      </c>
       <c r="C13">
         <v>155738000.0</v>
       </c>
       <c r="D13">
         <v>136060000.0</v>
       </c>
       <c r="E13">
         <v>100739000.0</v>
       </c>
       <c r="F13">
         <v>84781000.0</v>
       </c>
       <c r="G13">
         <v>78915000.0</v>
       </c>
       <c r="H13">
         <v>75648000.0</v>
       </c>
       <c r="I13">
         <v>67263000.0</v>
       </c>
       <c r="J13">
         <v>55310000.0</v>
       </c>
       <c r="K13">
@@ -22963,86 +23116,86 @@
       <c r="L13">
         <v>41651000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
     </row>
     <row r="14" spans="1:31">
       <c r="A14" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
     </row>
     <row r="15" spans="1:31">
       <c r="A15" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B15">
         <v>57951000.0</v>
       </c>
       <c r="C15">
         <v>41450000.0</v>
       </c>
       <c r="D15">
         <v>39707000.0</v>
       </c>
       <c r="E15">
         <v>38457000.0</v>
       </c>
       <c r="F15">
         <v>36119000.0</v>
       </c>
       <c r="G15">
         <v>23644000.0</v>
       </c>
       <c r="H15">
         <v>23653000.0</v>
       </c>
       <c r="I15">
         <v>21919000.0</v>
       </c>
@@ -23093,51 +23246,51 @@
       </c>
       <c r="Y15">
         <v>3709000.0</v>
       </c>
       <c r="Z15">
         <v>2041000.0</v>
       </c>
       <c r="AA15">
         <v>-5912000.0</v>
       </c>
       <c r="AB15">
         <v>-3400000.0</v>
       </c>
       <c r="AC15">
         <v>2100000.0</v>
       </c>
       <c r="AD15">
         <v>2000000.0</v>
       </c>
       <c r="AE15">
         <v>1000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:31">
       <c r="A16" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>38457000.0</v>
       </c>
       <c r="F16">
         <v>36119000.0</v>
       </c>
       <c r="G16">
         <v>23644000.0</v>
       </c>
       <c r="H16">
         <v>23700000.0</v>
       </c>
       <c r="I16">
         <v>21919000.0</v>
       </c>
       <c r="J16">
         <v>12893000.0</v>
       </c>
       <c r="K16">
         <v>13209000.0</v>
       </c>
@@ -23168,53 +23321,55 @@
       </c>
       <c r="U16">
         <v>5845000.0</v>
       </c>
       <c r="V16">
         <v>6210000.0</v>
       </c>
       <c r="W16">
         <v>5330000.0</v>
       </c>
       <c r="X16">
         <v>4583000.0</v>
       </c>
       <c r="Y16">
         <v>3686000.0</v>
       </c>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
     </row>
     <row r="17" spans="1:31">
       <c r="A17" t="s">
-        <v>197</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>198</v>
+      </c>
+      <c r="B17">
+        <v>57951000.0</v>
+      </c>
       <c r="C17">
         <v>41450000.0</v>
       </c>
       <c r="D17">
         <v>39893000.0</v>
       </c>
       <c r="E17">
         <v>38457000.0</v>
       </c>
       <c r="F17">
         <v>36119000.0</v>
       </c>
       <c r="G17">
         <v>23644000.0</v>
       </c>
       <c r="H17">
         <v>36977000.0</v>
       </c>
       <c r="I17">
         <v>21919000.0</v>
       </c>
       <c r="J17">
         <v>12893000.0</v>
       </c>
       <c r="K17">
@@ -23231,53 +23386,55 @@
       </c>
       <c r="O17">
         <v>4244000.0</v>
       </c>
       <c r="P17">
         <v>2546000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
     </row>
     <row r="18" spans="1:31">
       <c r="A18" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>199</v>
+      </c>
+      <c r="B18">
+        <v>117033000.0</v>
+      </c>
       <c r="C18">
         <v>98611000.0</v>
       </c>
       <c r="D18">
         <v>95674000.0</v>
       </c>
       <c r="E18">
         <v>90108000.0</v>
       </c>
       <c r="F18">
         <v>77039000.0</v>
       </c>
       <c r="G18">
         <v>64435000.0</v>
       </c>
       <c r="H18">
         <v>57593000.0</v>
       </c>
       <c r="I18">
         <v>53747000.0</v>
       </c>
       <c r="J18">
         <v>45857000.0</v>
       </c>
       <c r="K18">
@@ -23286,121 +23443,121 @@
       <c r="L18">
         <v>33991000.0</v>
       </c>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
     </row>
     <row r="19" spans="1:31">
       <c r="A19" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
     </row>
     <row r="20" spans="1:31">
       <c r="A20" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
     </row>
     <row r="21" spans="1:31">
       <c r="A21" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B21">
         <v>75512000.0</v>
       </c>
       <c r="C21">
         <v>54390000.0</v>
       </c>
       <c r="D21">
         <v>52995000.0</v>
       </c>
       <c r="E21">
         <v>51421000.0</v>
       </c>
       <c r="F21">
         <v>48130000.0</v>
       </c>
       <c r="G21">
         <v>31119000.0</v>
       </c>
       <c r="H21">
         <v>30315000.0</v>
       </c>
       <c r="I21">
         <v>27307000.0</v>
       </c>
@@ -23451,86 +23608,86 @@
       </c>
       <c r="Y21">
         <v>5820000.0</v>
       </c>
       <c r="Z21">
         <v>1659000.0</v>
       </c>
       <c r="AA21">
         <v>-5073000.0</v>
       </c>
       <c r="AB21">
         <v>-5800000.0</v>
       </c>
       <c r="AC21">
         <v>3400000.0</v>
       </c>
       <c r="AD21">
         <v>3300000.0</v>
       </c>
       <c r="AE21">
         <v>1600000.0</v>
       </c>
     </row>
     <row r="22" spans="1:31">
       <c r="A22" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
     </row>
     <row r="23" spans="1:31">
       <c r="A23" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B23">
         <v>112895000.0</v>
       </c>
       <c r="C23">
         <v>108679000.0</v>
       </c>
       <c r="D23">
         <v>97723000.0</v>
       </c>
       <c r="E23">
         <v>56845000.0</v>
       </c>
       <c r="F23">
         <v>47647000.0</v>
       </c>
       <c r="G23">
         <v>59905000.0</v>
       </c>
       <c r="H23">
         <v>53793000.0</v>
       </c>
       <c r="I23">
         <v>49140000.0</v>
       </c>
@@ -23581,194 +23738,196 @@
       </c>
       <c r="Y23">
         <v>26466000.0</v>
       </c>
       <c r="Z23">
         <v>27624000.0</v>
       </c>
       <c r="AA23">
         <v>40756000.0</v>
       </c>
       <c r="AB23">
         <v>35100000.0</v>
       </c>
       <c r="AC23">
         <v>18500000.0</v>
       </c>
       <c r="AD23">
         <v>14700000.0</v>
       </c>
       <c r="AE23">
         <v>11700000.0</v>
       </c>
     </row>
     <row r="24" spans="1:31">
       <c r="A24" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24">
         <v>988000.0</v>
       </c>
       <c r="O24">
         <v>1602000.0</v>
       </c>
       <c r="P24">
         <v>1558000.0</v>
       </c>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
     </row>
     <row r="25" spans="1:31">
       <c r="A25" t="s">
-        <v>205</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>206</v>
+      </c>
+      <c r="B25">
+        <v>2807000.0</v>
+      </c>
       <c r="C25">
         <v>2580000.0</v>
       </c>
       <c r="D25">
         <v>2722000.0</v>
       </c>
       <c r="E25">
         <v>2756000.0</v>
       </c>
       <c r="F25">
         <v>1609000.0</v>
       </c>
       <c r="G25">
         <v>1909000.0</v>
       </c>
       <c r="H25">
         <v>1619000.0</v>
       </c>
       <c r="I25">
         <v>1937000.0</v>
       </c>
       <c r="J25">
         <v>1238000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
     </row>
     <row r="26" spans="1:31">
       <c r="A26" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
       </c>
       <c r="O26">
         <v>0.0</v>
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
     </row>
     <row r="27" spans="1:31">
       <c r="A27" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B27">
         <v>1682000.0</v>
       </c>
       <c r="C27">
         <v>1611000.0</v>
       </c>
       <c r="D27">
         <v>1436000.0</v>
       </c>
       <c r="E27">
         <v>1212000.0</v>
       </c>
       <c r="F27">
         <v>1236000.0</v>
       </c>
       <c r="G27">
         <v>906000.0</v>
       </c>
       <c r="H27">
         <v>1358000.0</v>
       </c>
       <c r="I27">
         <v>1411000.0</v>
       </c>
@@ -23809,51 +23968,51 @@
         <v>575000.0</v>
       </c>
       <c r="V27">
         <v>697000.0</v>
       </c>
       <c r="W27">
         <v>695000.0</v>
       </c>
       <c r="X27">
         <v>596000.0</v>
       </c>
       <c r="Y27">
         <v>463000.0</v>
       </c>
       <c r="Z27">
         <v>375000.0</v>
       </c>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
     </row>
     <row r="28" spans="1:31">
       <c r="A28" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B28">
         <v>38817000.0</v>
       </c>
       <c r="C28">
         <v>31805000.0</v>
       </c>
       <c r="D28">
         <v>31613000.0</v>
       </c>
       <c r="E28">
         <v>28887000.0</v>
       </c>
       <c r="F28">
         <v>26426000.0</v>
       </c>
       <c r="G28">
         <v>24572000.0</v>
       </c>
       <c r="H28">
         <v>23050000.0</v>
       </c>
       <c r="I28">
         <v>22942000.0</v>
       </c>
@@ -23904,53 +24063,55 @@
       </c>
       <c r="Y28">
         <v>7498000.0</v>
       </c>
       <c r="Z28">
         <v>6814000.0</v>
       </c>
       <c r="AA28">
         <v>9198000.0</v>
       </c>
       <c r="AB28">
         <v>8700000.0</v>
       </c>
       <c r="AC28">
         <v>4700000.0</v>
       </c>
       <c r="AD28">
         <v>3900000.0</v>
       </c>
       <c r="AE28">
         <v>2800000.0</v>
       </c>
     </row>
     <row r="29" spans="1:31">
       <c r="A29" t="s">
-        <v>209</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>210</v>
+      </c>
+      <c r="B29">
+        <v>17561000.0</v>
+      </c>
       <c r="C29">
         <v>12940000.0</v>
       </c>
       <c r="D29">
         <v>13688000.0</v>
       </c>
       <c r="E29">
         <v>12964000.0</v>
       </c>
       <c r="F29">
         <v>12011000.0</v>
       </c>
       <c r="G29">
         <v>7475000.0</v>
       </c>
       <c r="H29">
         <v>6662000.0</v>
       </c>
       <c r="I29">
         <v>5388000.0</v>
       </c>
       <c r="J29">
         <v>9540000.0</v>
       </c>
       <c r="K29">
@@ -23959,51 +24120,51 @@
       <c r="L29">
         <v>4811000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
     </row>
     <row r="30" spans="1:31">
       <c r="A30" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B30">
         <v>52359000.0</v>
       </c>
       <c r="C30">
         <v>47603000.0</v>
       </c>
       <c r="D30">
         <v>46058000.0</v>
       </c>
       <c r="E30">
         <v>41940000.0</v>
       </c>
       <c r="F30">
         <v>39725000.0</v>
       </c>
       <c r="G30">
         <v>38425000.0</v>
       </c>
       <c r="H30">
         <v>33638000.0</v>
       </c>
       <c r="I30">
         <v>33574000.0</v>
       </c>
@@ -24054,51 +24215,51 @@
       </c>
       <c r="Y30">
         <v>15544000.0</v>
       </c>
       <c r="Z30">
         <v>14522000.0</v>
       </c>
       <c r="AA30">
         <v>23718000.0</v>
       </c>
       <c r="AB30">
         <v>20700000.0</v>
       </c>
       <c r="AC30">
         <v>10500000.0</v>
       </c>
       <c r="AD30">
         <v>7900000.0</v>
       </c>
       <c r="AE30">
         <v>6500000.0</v>
       </c>
     </row>
     <row r="31" spans="1:31">
       <c r="A31" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B31"/>
       <c r="C31">
         <v>-99737000.0</v>
       </c>
       <c r="D31">
         <v>52995000.0</v>
       </c>
       <c r="E31">
         <v>-3676000.0</v>
       </c>
       <c r="F31">
         <v>-4226000.0</v>
       </c>
       <c r="G31">
         <v>-5010000.0</v>
       </c>
       <c r="H31">
         <v>-2491000.0</v>
       </c>
       <c r="I31">
         <v>-2120000.0</v>
       </c>
       <c r="J31">
         <v>-3078000.0</v>
@@ -24147,51 +24308,51 @@
       </c>
       <c r="Y31">
         <v>5820000.0</v>
       </c>
       <c r="Z31">
         <v>-12918000.0</v>
       </c>
       <c r="AA31">
         <v>-5073000.0</v>
       </c>
       <c r="AB31">
         <v>-5800000.0</v>
       </c>
       <c r="AC31">
         <v>3400000.0</v>
       </c>
       <c r="AD31">
         <v>3300000.0</v>
       </c>
       <c r="AE31">
         <v>1600000.0</v>
       </c>
     </row>
     <row r="32" spans="1:31">
       <c r="A32" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B32">
         <v>188407000.0</v>
       </c>
       <c r="C32">
         <v>163069000.0</v>
       </c>
       <c r="D32">
         <v>150718000.0</v>
       </c>
       <c r="E32">
         <v>108266000.0</v>
       </c>
       <c r="F32">
         <v>95777000.0</v>
       </c>
       <c r="G32">
         <v>91024000.0</v>
       </c>
       <c r="H32">
         <v>84108000.0</v>
       </c>
       <c r="I32">
         <v>76447000.0</v>
       </c>
@@ -24261,1176 +24422,1181 @@
       <c r="AE32">
         <v>13300000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DQ32"/>
+  <dimension ref="A1:DR32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:121">
+    <row r="1" spans="1:122">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>92</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="D1" t="s">
         <v>93</v>
       </c>
       <c r="E1" t="s">
         <v>94</v>
       </c>
       <c r="F1" t="s">
+        <v>95</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="H1" t="s">
         <v>96</v>
       </c>
       <c r="I1" t="s">
         <v>97</v>
       </c>
       <c r="J1" t="s">
+        <v>98</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="L1" t="s">
         <v>99</v>
       </c>
       <c r="M1" t="s">
         <v>100</v>
       </c>
       <c r="N1" t="s">
+        <v>101</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="P1" t="s">
         <v>102</v>
       </c>
       <c r="Q1" t="s">
         <v>103</v>
       </c>
       <c r="R1" t="s">
+        <v>104</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="T1" t="s">
         <v>105</v>
       </c>
       <c r="U1" t="s">
         <v>106</v>
       </c>
       <c r="V1" t="s">
+        <v>107</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="X1" t="s">
         <v>108</v>
       </c>
       <c r="Y1" t="s">
         <v>109</v>
       </c>
       <c r="Z1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AB1" t="s">
         <v>111</v>
       </c>
       <c r="AC1" t="s">
         <v>112</v>
       </c>
       <c r="AD1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AF1" t="s">
         <v>114</v>
       </c>
       <c r="AG1" t="s">
         <v>115</v>
       </c>
       <c r="AH1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AJ1" t="s">
         <v>117</v>
       </c>
       <c r="AK1" t="s">
         <v>118</v>
       </c>
       <c r="AL1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AN1" t="s">
         <v>120</v>
       </c>
       <c r="AO1" t="s">
         <v>121</v>
       </c>
       <c r="AP1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AR1" t="s">
         <v>123</v>
       </c>
       <c r="AS1" t="s">
         <v>124</v>
       </c>
       <c r="AT1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AV1" t="s">
         <v>126</v>
       </c>
       <c r="AW1" t="s">
         <v>127</v>
       </c>
       <c r="AX1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="AZ1" t="s">
         <v>129</v>
       </c>
       <c r="BA1" t="s">
         <v>130</v>
       </c>
       <c r="BB1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BD1" t="s">
         <v>132</v>
       </c>
       <c r="BE1" t="s">
         <v>133</v>
       </c>
       <c r="BF1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BH1" t="s">
         <v>135</v>
       </c>
       <c r="BI1" t="s">
         <v>136</v>
       </c>
       <c r="BJ1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BL1" t="s">
         <v>138</v>
       </c>
       <c r="BM1" t="s">
         <v>139</v>
       </c>
       <c r="BN1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BP1" t="s">
         <v>141</v>
       </c>
       <c r="BQ1" t="s">
         <v>142</v>
       </c>
       <c r="BR1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BT1" t="s">
         <v>144</v>
       </c>
       <c r="BU1" t="s">
         <v>145</v>
       </c>
       <c r="BV1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="BX1" t="s">
         <v>147</v>
       </c>
       <c r="BY1" t="s">
         <v>148</v>
       </c>
       <c r="BZ1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CB1" t="s">
         <v>150</v>
       </c>
       <c r="CC1" t="s">
         <v>151</v>
       </c>
       <c r="CD1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CF1" t="s">
         <v>153</v>
       </c>
       <c r="CG1" t="s">
         <v>154</v>
       </c>
       <c r="CH1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CJ1" t="s">
         <v>156</v>
       </c>
       <c r="CK1" t="s">
         <v>157</v>
       </c>
       <c r="CL1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CN1" t="s">
         <v>159</v>
       </c>
       <c r="CO1" t="s">
         <v>160</v>
       </c>
       <c r="CP1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CR1" t="s">
         <v>162</v>
       </c>
       <c r="CS1" t="s">
         <v>163</v>
       </c>
       <c r="CT1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="CV1" t="s">
         <v>165</v>
       </c>
       <c r="CW1" t="s">
         <v>166</v>
       </c>
       <c r="CX1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="CZ1" t="s">
         <v>168</v>
       </c>
       <c r="DA1" t="s">
         <v>169</v>
       </c>
       <c r="DB1" t="s">
+        <v>170</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="DD1" t="s">
         <v>171</v>
       </c>
       <c r="DE1" t="s">
         <v>172</v>
       </c>
       <c r="DF1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DG1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="DH1" t="s">
         <v>174</v>
       </c>
       <c r="DI1" t="s">
         <v>175</v>
       </c>
       <c r="DJ1" t="s">
+        <v>176</v>
+      </c>
+      <c r="DK1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="DL1" t="s">
         <v>177</v>
       </c>
       <c r="DM1" t="s">
         <v>178</v>
       </c>
       <c r="DN1" t="s">
+        <v>179</v>
+      </c>
+      <c r="DO1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="DP1" t="s">
         <v>180</v>
       </c>
       <c r="DQ1" t="s">
         <v>181</v>
       </c>
+      <c r="DR1" t="s">
+        <v>182</v>
+      </c>
     </row>
-    <row r="2" spans="1:121">
+    <row r="2" spans="1:122">
       <c r="A2" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B2">
+        <v>15497000.0</v>
+      </c>
+      <c r="C2">
         <v>14499000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>30771000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>15904000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>14867000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>15074000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>15774000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>15488000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>14739000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>15476000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>14013000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>12563000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>9551000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>7249000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>4003000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>2502000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1037000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1103000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1531000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>2231000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>3058000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>3950000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>5437000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>6253000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>5841000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>5048000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>5401000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>4921000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>4784000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>4396000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>4127000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>3775000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>3268000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>3044000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>2878000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>2727000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>2454000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>2425000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>2628000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>2545000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>2389000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>2115000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>2132000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>1849000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>2064000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>2764000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>2409000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>2347000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>2336000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>2503000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>2203000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>1899000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>2274000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>2565000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>2844000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>2915000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>3450000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>3610000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>3999000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>4475000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>5267000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>5740000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>4814000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>5181000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>5549000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>6765000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>8327000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>7173000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>7316000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>7462000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>7983000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>6079000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>6450000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>6860000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>7043000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>6238000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>5883000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>6160000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>5714000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>4861000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>4247000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>4044000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>3823000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>3028000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>2558000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>2313000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>2068000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>1944000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>1858000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>2032000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>2048000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>2159000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>2389000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>2525000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>2520000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>3159000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>2718000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>3251000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>3066000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>3282000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>3503000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>4227000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>4204000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>4136000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>4471000.0</v>
       </c>
-      <c r="DB2"/>
-      <c r="DC2">
+      <c r="DC2"/>
+      <c r="DD2">
         <v>4659000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>3600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2100000.0</v>
       </c>
       <c r="DF2">
         <v>2100000.0</v>
       </c>
       <c r="DG2">
         <v>2100000.0</v>
       </c>
       <c r="DH2">
+        <v>2100000.0</v>
+      </c>
+      <c r="DI2">
         <v>1900000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>2000000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>1800000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>1900000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>1700000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>1600000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>1400000.0</v>
       </c>
-      <c r="DO2"/>
       <c r="DP2"/>
       <c r="DQ2"/>
+      <c r="DR2"/>
     </row>
-    <row r="3" spans="1:121">
+    <row r="3" spans="1:122">
       <c r="A3" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B3"/>
-      <c r="C3">
+      <c r="C3"/>
+      <c r="D3">
         <v>727000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>295000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>684000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>848000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>968000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>210000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>554000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>305000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>1419000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>1397000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>-738000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>644000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>700000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>965000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>447000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>484000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>542000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>114000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>469000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>614000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>504000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>474000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>317000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>475000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>349000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>674000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>121000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>578000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>464000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>516000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>379000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>167000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>274000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>548000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>249000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>102000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>128000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>257000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>247000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>37000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>141000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>186000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>166000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>483000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>292000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>213000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>397000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>306000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>302000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>294000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>365000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>359000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>377000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>352000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>270000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>480000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>64000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>419000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>302000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>341000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>332000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>293000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>316000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>303000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>312000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>374000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>429000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>47000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>388000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>-35000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>273000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>369000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>320000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>153000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>234000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>-140000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>550000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>100000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>325000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>81000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>237000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>361000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>354000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>180000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>468000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>82000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>305000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>197000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>208000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>236000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>243000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>327000.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>262000.0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>255000.0</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>355000.0</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>482000.0</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>272000.0</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>222000.0</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>240000.0</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>701000.0</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>309000.0</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>315000.0</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>314000.0</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>600000.0</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>100000.0</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>700000.0</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>200000.0</v>
       </c>
-      <c r="DF3"/>
-      <c r="DG3">
+      <c r="DG3"/>
+      <c r="DH3">
         <v>100000.0</v>
       </c>
-      <c r="DH3">
+      <c r="DI3">
         <v>200000.0</v>
       </c>
-      <c r="DI3">
+      <c r="DJ3">
         <v>100000.0</v>
       </c>
-      <c r="DJ3"/>
-      <c r="DK3">
+      <c r="DK3"/>
+      <c r="DL3">
         <v>100000.0</v>
       </c>
-      <c r="DL3">
+      <c r="DM3">
         <v>200000.0</v>
       </c>
-      <c r="DM3">
+      <c r="DN3">
         <v>100000.0</v>
       </c>
-      <c r="DN3">
+      <c r="DO3">
         <v>200000.0</v>
       </c>
-      <c r="DO3">
+      <c r="DP3">
         <v>80000.0</v>
       </c>
-      <c r="DP3"/>
       <c r="DQ3"/>
+      <c r="DR3"/>
     </row>
-    <row r="4" spans="1:121">
+    <row r="4" spans="1:122">
       <c r="A4" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...1 lines deleted...]
-      </c>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
@@ -25612,826 +25778,831 @@
       </c>
       <c r="CT4">
         <v>0.0</v>
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
-      <c r="DB4"/>
+      <c r="DB4">
+        <v>0.0</v>
+      </c>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
+      <c r="DR4"/>
     </row>
-    <row r="5" spans="1:121">
+    <row r="5" spans="1:122">
       <c r="A5" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B5"/>
-      <c r="C5">
+      <c r="C5"/>
+      <c r="D5">
         <v>18866000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>21528000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>15424000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>14489000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>14567000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>12552000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>12784000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>13049000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>13047000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>13109000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>13791000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>13635000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>13267000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>12608000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>11911000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>13132000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>12672000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>10884000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>11442000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>9868000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>7626000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>6659000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>6966000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>7940000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>7635000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>7480000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>7260000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>7349000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>6745000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>6748000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>6464000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>6408000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>5771000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>5350000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>4904000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>4926000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>4633000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>4448000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>6460000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>3954000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>3845000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>3610000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>2959000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>2653000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>2694000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>2251000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>1955000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>1872000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>1986000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>2086000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>1738000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>1810000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>1802000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>1494000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>1364000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>817000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>1506000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>921000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>72000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>35000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>968000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>893000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>933000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-205000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-1090000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-1752000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>1067000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>218000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-1141000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>1599000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>1870000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>922000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>1482000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>2218000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>2081000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>1389000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>2471000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>2429000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>2499000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>2710000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>2612000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>2468000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>2108000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>2133000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>2283000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>2120000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>1846000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>1461000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>2049000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>1918000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>1853000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>1622000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>1499000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>1430000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>1269000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>589000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>729000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>207000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>134000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>1141000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>-4077000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>-412000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>-1725000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>900000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>-2800000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>2300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>800000.0</v>
       </c>
       <c r="DF5">
         <v>800000.0</v>
       </c>
       <c r="DG5">
+        <v>800000.0</v>
+      </c>
+      <c r="DH5">
         <v>1100000.0</v>
       </c>
-      <c r="DH5">
+      <c r="DI5">
         <v>1000000.0</v>
       </c>
-      <c r="DI5">
+      <c r="DJ5">
         <v>500000.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DK5">
         <v>1300000.0</v>
       </c>
-      <c r="DK5">
+      <c r="DL5">
         <v>1000000.0</v>
       </c>
-      <c r="DL5">
+      <c r="DM5">
         <v>800000.0</v>
       </c>
-      <c r="DM5">
+      <c r="DN5">
         <v>300000.0</v>
       </c>
-      <c r="DN5">
+      <c r="DO5">
         <v>600000.0</v>
       </c>
-      <c r="DO5">
+      <c r="DP5">
         <v>1500000.0</v>
       </c>
-      <c r="DP5"/>
       <c r="DQ5"/>
+      <c r="DR5"/>
     </row>
-    <row r="6" spans="1:121">
+    <row r="6" spans="1:122">
       <c r="A6" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B6">
+        <v>19238000.0</v>
+      </c>
+      <c r="C6">
         <v>19694000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>19593000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>21823000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>16108000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>15337000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>15535000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>12762000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>13338000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>13354000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>14466000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>14506000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>13053000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>14279000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>13967000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>13573000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>12358000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>13616000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>13214000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>10998000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>11911000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>10482000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>8130000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>7133000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>7283000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>8415000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>7984000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>8154000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>7381000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>7927000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>7209000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>7264000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>6843000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>6575000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>6045000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>5898000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>5153000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>5028000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>4761000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>4705000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>6707000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>3991000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>3986000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>3796000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>3125000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>3136000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>2986000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>2464000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>2352000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>2178000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>2288000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>2380000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>2103000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>2169000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>2179000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>1846000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>1634000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>1297000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>1570000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>1340000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>374000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>376000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>1300000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>1186000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>1249000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>98000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-778000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-1378000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>1496000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>265000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-753000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>1564000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>2143000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>1291000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>1802000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>2371000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>2315000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>1249000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>3021000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>2529000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>2824000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>2791000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>2849000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>2829000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>2462000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>2313000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>2751000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>2202000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>2151000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>1658000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>2257000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>2154000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>2096000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>1949000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>1761000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>1685000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>1624000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>1071000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>1001000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>429000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>374000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>1842000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>-3768000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>-97000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>-1411000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>1500000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>-2700000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>3000000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>1000000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1200000.0</v>
       </c>
       <c r="DH6">
         <v>1200000.0</v>
       </c>
       <c r="DI6">
+        <v>1200000.0</v>
+      </c>
+      <c r="DJ6">
         <v>600000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>1300000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>1100000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>1000000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>400000.0</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>800000.0</v>
       </c>
-      <c r="DO6">
+      <c r="DP6">
         <v>1580000.0</v>
       </c>
-      <c r="DP6">
+      <c r="DQ6">
         <v>200000.0</v>
       </c>
-      <c r="DQ6">
+      <c r="DR6">
         <v>300000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:121">
+    <row r="7" spans="1:122">
       <c r="A7" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
@@ -26613,102 +26784,103 @@
       </c>
       <c r="CT7">
         <v>0.0</v>
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
       <c r="CY7">
         <v>0.0</v>
       </c>
       <c r="CZ7">
         <v>0.0</v>
       </c>
       <c r="DA7">
         <v>0.0</v>
       </c>
-      <c r="DB7"/>
+      <c r="DB7">
+        <v>0.0</v>
+      </c>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
+      <c r="DR7"/>
     </row>
-    <row r="8" spans="1:121">
+    <row r="8" spans="1:122">
       <c r="A8" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
-[...1 lines deleted...]
-      </c>
+      <c r="AD8"/>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
@@ -26890,1602 +27062,1621 @@
       </c>
       <c r="CT8">
         <v>0.0</v>
       </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
       <c r="CX8">
         <v>0.0</v>
       </c>
       <c r="CY8">
         <v>0.0</v>
       </c>
       <c r="CZ8">
         <v>0.0</v>
       </c>
       <c r="DA8">
         <v>0.0</v>
       </c>
-      <c r="DB8"/>
+      <c r="DB8">
+        <v>0.0</v>
+      </c>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
+      <c r="DR8"/>
     </row>
-    <row r="9" spans="1:121">
+    <row r="9" spans="1:122">
       <c r="A9" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B9">
+        <v>32558000.0</v>
+      </c>
+      <c r="C9">
         <v>35267000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>32281000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>34282000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>28035000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>26927000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>26356000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>24181000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>24916000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>24453000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>24805000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>24814000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>25044000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>24881000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>23177000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>23287000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>22128000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>23523000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>22018000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>21125000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>21150000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>19822000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>16788000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>15179000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>15951000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>15794000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>15559000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>16214000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>15626000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>15587000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>15826000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>14847000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>14619000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>14027000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>13164000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>12715000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>11920000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>12229000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>11512000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>11078000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>10627000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>10802000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>10697000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>10262000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>9461000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>8697000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>8935000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>8395000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>8213000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>7507000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>7921000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>8160000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>7864000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>7266000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>7619000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>7607000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>7143000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>6828000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>7607000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>7168000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>6230000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>6641000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>7372000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>6933000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>6874000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>8484000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>5020000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>6200000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>6622000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>6330000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>5584000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>7216000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>7640000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>6850000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>6983000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>7485000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>7498000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>6861000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>7787000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>7430000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>7755000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>7514000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>7194000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>7110000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>6756000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>6585000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>6639000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>6139000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>6249000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>6367000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>6216000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>6119000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>5908000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>5784000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>5329000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>5330000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>4921000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>4174000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>4230000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>4103000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>3674000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>6795000.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>3407000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>5270000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>3174000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>2900000.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>3198000.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>4600000.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>4200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3700000.0</v>
       </c>
       <c r="DG9">
         <v>3700000.0</v>
       </c>
       <c r="DH9">
+        <v>3700000.0</v>
+      </c>
+      <c r="DI9">
         <v>3600000.0</v>
       </c>
-      <c r="DI9">
+      <c r="DJ9">
         <v>2900000.0</v>
       </c>
-      <c r="DJ9">
+      <c r="DK9">
         <v>3300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2800000.0</v>
       </c>
       <c r="DL9">
         <v>2800000.0</v>
       </c>
       <c r="DM9">
+        <v>2800000.0</v>
+      </c>
+      <c r="DN9">
         <v>2300000.0</v>
       </c>
-      <c r="DN9">
+      <c r="DO9">
         <v>2400000.0</v>
       </c>
-      <c r="DO9">
+      <c r="DP9">
         <v>2300000.0</v>
       </c>
-      <c r="DP9"/>
       <c r="DQ9"/>
+      <c r="DR9"/>
     </row>
-    <row r="10" spans="1:121">
+    <row r="10" spans="1:122">
       <c r="A10" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B10">
+        <v>18487000.0</v>
+      </c>
+      <c r="C10">
         <v>19694000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>18866000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>21528000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>15424000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>14489000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>14567000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>12552000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>12784000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>13048000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>13047000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>13109000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>13791000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>13635000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>13267000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>12608000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>11911000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>13132000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>12672000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>10884000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>11442000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>9868000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>7626000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>6659000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>6966000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>7940000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>7635000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>7480000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>7260000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>7349000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>6745000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>6748000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>6464000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>6408000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>5771000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>5350000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>4904000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>4926000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>4633000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>4448000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>6460000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>3954000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>3845000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>3610000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>2959000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>2653000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>2694000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>2251000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>1955000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>1872000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>1986000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>2086000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>1738000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>1810000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>1802000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>1494000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>1364000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>817000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>1506000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>921000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>72000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>35000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>968000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>893000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>933000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-205000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>-1090000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>-1752000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>1067000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>218000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>-1141000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>1599000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>1870000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>922000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>1482000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>2218000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>2081000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>1389000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>2471000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>2429000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>2499000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>2710000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>2612000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>2468000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>2108000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>2133000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>2283000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>2120000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>1846000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>1461000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>2049000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>1918000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>1853000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>1622000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>1499000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>1430000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>1269000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>589000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>729000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>207000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>134000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>1141000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>-4077000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>-412000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>-1725000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>-3100000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>-2800000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>-700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>800000.0</v>
       </c>
       <c r="DF10">
         <v>800000.0</v>
       </c>
       <c r="DG10">
+        <v>800000.0</v>
+      </c>
+      <c r="DH10">
         <v>1100000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>1000000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>500000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>1300000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>1000000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>800000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>300000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>600000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>200000.0</v>
       </c>
-      <c r="DP10"/>
       <c r="DQ10"/>
+      <c r="DR10"/>
     </row>
-    <row r="11" spans="1:121">
+    <row r="11" spans="1:122">
       <c r="A11" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B11">
+        <v>4199000.0</v>
+      </c>
+      <c r="C11">
         <v>4222000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>4476000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>5037000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>3826000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>2984000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>3662000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>3098000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>3198000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>3278000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>3097000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>3409000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>3504000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>3679000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>3325000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>3157000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>2803000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>3386000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>3213000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>2466000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>2946000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>2523000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>1866000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>1488000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>1598000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>1820000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>1676000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>1646000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>1520000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>1547000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>1255000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>1351000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>1235000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>3908000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>2014000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>1906000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>1712000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>1766000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>1613000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>1624000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>2255000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>1315000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>1294000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>1182000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>1020000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>952000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>808000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>723000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>662000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>605000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>684000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>739000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>538000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>643000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>606000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>518000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>459000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>221000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>420000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>277000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>-148000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>-50000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>242000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>212000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>185000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>-339000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>-343000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>-552000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>336000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>-366000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>-139000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>495000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>626000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>242000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>430000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>676000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>630000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>465000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>844000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>792000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>842000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>956000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>993000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>941000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>798000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>775000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>852000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>773000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>652000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>547000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>747000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>703000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>701000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>613000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>537000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>514000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>447000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>-396000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>3000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>5000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>6000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>2478000.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>-757000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>-173000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>-709000.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>-1300000.0</v>
       </c>
-      <c r="DC11">
+      <c r="DD11">
         <v>-1100000.0</v>
       </c>
-      <c r="DD11">
+      <c r="DE11">
         <v>-300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="DF11">
         <v>300000.0</v>
       </c>
       <c r="DG11">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="DH11">
         <v>400000.0</v>
       </c>
       <c r="DI11">
+        <v>400000.0</v>
+      </c>
+      <c r="DJ11">
         <v>200000.0</v>
       </c>
-      <c r="DJ11">
+      <c r="DK11">
         <v>500000.0</v>
       </c>
-      <c r="DK11">
+      <c r="DL11">
         <v>400000.0</v>
       </c>
-      <c r="DL11">
+      <c r="DM11">
         <v>300000.0</v>
       </c>
-      <c r="DM11">
+      <c r="DN11">
         <v>100000.0</v>
       </c>
-      <c r="DN11">
+      <c r="DO11">
         <v>200000.0</v>
       </c>
-      <c r="DO11">
+      <c r="DP11">
         <v>100000.0</v>
       </c>
-      <c r="DP11">
+      <c r="DQ11">
         <v>-200000.0</v>
       </c>
-      <c r="DQ11">
+      <c r="DR11">
         <v>-300000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:121">
+    <row r="12" spans="1:122">
       <c r="A12" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B12">
+        <v>14449000.0</v>
+      </c>
+      <c r="C12">
         <v>14499000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>14504000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>14043000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>13550000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>13774000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>14694000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>14563000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>14096000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>13727000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>13457000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>11870000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>9443000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>5616000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>2486000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1314000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1215000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1421000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1531000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>2231000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>2558000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>2949000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>3437000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>3753000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>4341000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>4548000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>4651000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>4571000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>4284000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>3896000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>3627000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>3225000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>2768000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>2544000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>2378000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>2327000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>2204000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>2225000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>2208000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>2145000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>2189000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>2015000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>1932000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>1849000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>1864000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>1914000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>1859000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>1797000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>1736000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>1703000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>1603000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>1599000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>1624000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>1765000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>1844000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>1915000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>2250000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>2460000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>2599000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>2725000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>2767000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>2990000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>3314000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>3681000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>4049000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>4765000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>5327000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>5673000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>5816000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>6162000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>5883000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>5429000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>6000000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>6310000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>6593000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>5888000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>5683000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>5560000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>5314000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>4611000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>3947000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>3519000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>3148000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>2678000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>2258000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>1963000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>1743000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>1694000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>1608000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>1657000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>1673000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>1759000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>1939000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>2125000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>2145000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>2184000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>2118000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>2426000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>2791000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>3132000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>3353000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>3937000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>4114000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>4046000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>4225000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>4000000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>3759000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>3000000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>2000000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>1800000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>1900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1800000.0</v>
       </c>
       <c r="DI12">
         <v>1800000.0</v>
       </c>
       <c r="DJ12">
-        <v>1700000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="DK12">
         <v>1700000.0</v>
       </c>
       <c r="DL12">
-        <v>1500000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="DM12">
         <v>1500000.0</v>
       </c>
       <c r="DN12">
+        <v>1500000.0</v>
+      </c>
+      <c r="DO12">
         <v>1400000.0</v>
       </c>
-      <c r="DO12">
+      <c r="DP12">
         <v>1300000.0</v>
       </c>
-      <c r="DP12"/>
       <c r="DQ12"/>
+      <c r="DR12"/>
     </row>
-    <row r="13" spans="1:121">
+    <row r="13" spans="1:122">
       <c r="A13" t="s">
-        <v>193</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>194</v>
+      </c>
+      <c r="B13">
+        <v>45179000.0</v>
+      </c>
       <c r="C13">
+        <v>45867000.0</v>
+      </c>
+      <c r="D13">
         <v>44361000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>42600000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>40801000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>40264000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>39550000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>37987000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>37937000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>37760000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>36990000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>35392000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>33353000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>30325000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>26224000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>23071000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>21119000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>22272000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>21254000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>20680000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>20576000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>20288000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>19764000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>19278000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>19585000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>19312000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>19055000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>18781000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>18500000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -28533,86 +28724,85 @@
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
+      <c r="DR13"/>
     </row>
-    <row r="14" spans="1:121">
+    <row r="14" spans="1:122">
       <c r="A14" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-      <c r="AD14">
-[...1 lines deleted...]
-      </c>
+      <c r="AD14"/>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
@@ -28794,929 +28984,938 @@
       </c>
       <c r="CT14">
         <v>0.0</v>
       </c>
       <c r="CU14">
         <v>0.0</v>
       </c>
       <c r="CV14">
         <v>0.0</v>
       </c>
       <c r="CW14">
         <v>0.0</v>
       </c>
       <c r="CX14">
         <v>0.0</v>
       </c>
       <c r="CY14">
         <v>0.0</v>
       </c>
       <c r="CZ14">
         <v>0.0</v>
       </c>
       <c r="DA14">
         <v>0.0</v>
       </c>
-      <c r="DB14"/>
+      <c r="DB14">
+        <v>0.0</v>
+      </c>
       <c r="DC14"/>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
       <c r="DH14"/>
       <c r="DI14"/>
       <c r="DJ14"/>
       <c r="DK14"/>
       <c r="DL14"/>
       <c r="DM14"/>
       <c r="DN14"/>
       <c r="DO14"/>
       <c r="DP14"/>
       <c r="DQ14"/>
+      <c r="DR14"/>
     </row>
-    <row r="15" spans="1:121">
+    <row r="15" spans="1:122">
       <c r="A15" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B15">
+        <v>14288000.0</v>
+      </c>
+      <c r="C15">
         <v>15472000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>14395000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>16491000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>11598000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>11505000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>10905000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>9454000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>9586000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>9770000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>9950000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>9700000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>10287000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>9956000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>9942000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>9451000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>9108000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>9746000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>9459000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>8418000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>8496000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>7345000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>5760000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>5171000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>5368000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>6120000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>5959000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>5834000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>5740000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>5802000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>5490000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>5397000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>5229000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>2500000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>3757000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>3444000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>3192000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>3160000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>3020000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>2824000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>4205000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>2639000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>2551000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>2428000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>1939000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>1701000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>1886000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>1528000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>1293000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>1267000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>1302000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>1347000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>1200000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>1167000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>1196000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>976000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>905000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>596000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>1086000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>644000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>220000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>85000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>726000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>681000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>748000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>134000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>-747000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>-1200000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>731000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>584000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>-1002000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>1104000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>1244000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>680000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>1052000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>1542000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>1451000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>924000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>1627000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>1637000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>1657000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>1754000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>1619000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>1527000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>1310000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>1358000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>1431000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>1347000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>1194000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>914000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>1302000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>1215000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>1152000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>1009000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>962000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>916000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>822000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>985000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>726000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>202000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>128000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>-1337000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>-3320000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>-239000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>-1016000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>-1800000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>-1700000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>-400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="DF15">
         <v>500000.0</v>
       </c>
       <c r="DG15">
+        <v>500000.0</v>
+      </c>
+      <c r="DH15">
         <v>700000.0</v>
       </c>
-      <c r="DH15">
+      <c r="DI15">
         <v>600000.0</v>
       </c>
-      <c r="DI15">
+      <c r="DJ15">
         <v>300000.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DK15">
         <v>800000.0</v>
       </c>
-      <c r="DK15">
+      <c r="DL15">
         <v>600000.0</v>
       </c>
-      <c r="DL15">
+      <c r="DM15">
         <v>500000.0</v>
       </c>
-      <c r="DM15">
+      <c r="DN15">
         <v>200000.0</v>
       </c>
-      <c r="DN15">
+      <c r="DO15">
         <v>400000.0</v>
       </c>
-      <c r="DO15">
+      <c r="DP15">
         <v>100000.0</v>
       </c>
-      <c r="DP15">
+      <c r="DQ15">
         <v>200000.0</v>
       </c>
-      <c r="DQ15">
+      <c r="DR15">
         <v>300000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:121">
+    <row r="16" spans="1:122">
       <c r="A16" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>9950000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>9700000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>10287000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>9956000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>9942000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>9451000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>9108000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>9746000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>9459000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>8418000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>8496000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>7345000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>5760000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>5171000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>5368000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>6167000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>5959000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>5834000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>5740000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>5803000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>5490000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>5397000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>5229000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>2507000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>3757000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>3444000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>3192000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>3151000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>3020000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>2824000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>4205000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>2639000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>2551000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>2428000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>1939000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>1701000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>1886000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>1528000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>1293000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>1266000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>1183000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>882000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>796000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>760000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>798000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>575000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>509000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>203000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>700000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>249000.0</v>
       </c>
-      <c r="BI16">
-[...1 lines deleted...]
-      </c>
       <c r="BJ16">
+        <v>0.0</v>
+      </c>
+      <c r="BK16">
         <v>377000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>342000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>302000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>375000.0</v>
       </c>
-      <c r="BN16">
-[...1 lines deleted...]
-      </c>
       <c r="BO16">
         <v>0.0</v>
       </c>
       <c r="BP16">
+        <v>0.0</v>
+      </c>
+      <c r="BQ16">
         <v>-352000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>352000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>584000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>-1104000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>1104000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>1244000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>680000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>1052000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>1542000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>1451000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>924000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>1627000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>1637000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>1657000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>1754000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>1619000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>1527000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>1310000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>1358000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>1431000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>1347000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>1194000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>914000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>1302000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>1215000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>1152000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>1009000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>954000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>909000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>814000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>978000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>-71000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>71000.0</v>
       </c>
-      <c r="CW16">
-[...1 lines deleted...]
-      </c>
       <c r="CX16">
         <v>0.0</v>
       </c>
       <c r="CY16">
         <v>0.0</v>
       </c>
       <c r="CZ16">
         <v>0.0</v>
       </c>
       <c r="DA16">
         <v>0.0</v>
       </c>
-      <c r="DB16"/>
+      <c r="DB16">
+        <v>0.0</v>
+      </c>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
+      <c r="DR16"/>
     </row>
-    <row r="17" spans="1:121">
+    <row r="17" spans="1:122">
       <c r="A17" t="s">
-        <v>197</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>198</v>
+      </c>
+      <c r="B17">
+        <v>14288000.0</v>
+      </c>
       <c r="C17">
+        <v>15467000.0</v>
+      </c>
+      <c r="D17">
         <v>14390000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>16491000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>11598000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>11505000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>10905000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>9454000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>9586000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>9770000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>9950000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>9700000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>10287000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>9956000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>9942000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>9451000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>9108000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>9746000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>9459000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>8418000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>8496000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>7345000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>5760000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>5171000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>5368000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>19444000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>5959000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>5834000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>5740000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>16579000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>5490000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>5397000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>5229000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>2500000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>3757000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>3444000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>3192000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>3160000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>3020000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>2824000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>4205000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>2639000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>2551000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>2428000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>1939000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>1701000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>1886000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>1528000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>1293000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>1266000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>1302000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>1347000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>1200000.0</v>
       </c>
-      <c r="BB17">
-[...1 lines deleted...]
-      </c>
       <c r="BC17">
         <v>0.0</v>
       </c>
       <c r="BD17">
+        <v>0.0</v>
+      </c>
+      <c r="BE17">
         <v>976000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>905000.0</v>
       </c>
-      <c r="BF17">
-[...1 lines deleted...]
-      </c>
       <c r="BG17">
+        <v>0.0</v>
+      </c>
+      <c r="BH17">
         <v>1086000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>644000.0</v>
       </c>
-      <c r="BI17">
-[...1 lines deleted...]
-      </c>
       <c r="BJ17">
         <v>0.0</v>
       </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
@@ -29805,154 +30004,161 @@
       </c>
       <c r="CT17">
         <v>0.0</v>
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
       <c r="CY17">
         <v>0.0</v>
       </c>
       <c r="CZ17">
         <v>0.0</v>
       </c>
       <c r="DA17">
         <v>0.0</v>
       </c>
-      <c r="DB17"/>
+      <c r="DB17">
+        <v>0.0</v>
+      </c>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
+      <c r="DR17"/>
     </row>
-    <row r="18" spans="1:121">
+    <row r="18" spans="1:122">
       <c r="A18" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>199</v>
+      </c>
+      <c r="B18">
+        <v>30730000.0</v>
+      </c>
       <c r="C18">
+        <v>31369000.0</v>
+      </c>
+      <c r="D18">
         <v>29856000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>28557000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>27251000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>26490000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>24856000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>23424000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>23841000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>24033000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>23533000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>23522000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>23910000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>24709000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>23738000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>21757000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>19904000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>20849000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>19723000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>18449000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>18018000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>17339000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>16327000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>15525000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>15244000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>14764000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>14404000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>14210000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>14216000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
@@ -30000,54 +30206,55 @@
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
+      <c r="DR18"/>
     </row>
-    <row r="19" spans="1:121">
+    <row r="19" spans="1:122">
       <c r="A19" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -30125,86 +30332,85 @@
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
+      <c r="DR19"/>
     </row>
-    <row r="20" spans="1:121">
+    <row r="20" spans="1:122">
       <c r="A20" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
-[...1 lines deleted...]
-      </c>
+      <c r="AD20"/>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
@@ -30386,463 +30592,467 @@
       </c>
       <c r="CT20">
         <v>0.0</v>
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
       <c r="CZ20">
         <v>0.0</v>
       </c>
       <c r="DA20">
         <v>0.0</v>
       </c>
-      <c r="DB20"/>
+      <c r="DB20">
+        <v>0.0</v>
+      </c>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
+      <c r="DR20"/>
     </row>
-    <row r="21" spans="1:121">
+    <row r="21" spans="1:122">
       <c r="A21" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B21">
+        <v>19238000.0</v>
+      </c>
+      <c r="C21">
         <v>19694000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>19901000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>21528000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>15424000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>14489000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>14567000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>12552000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>12784000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>13048000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>13047000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>13109000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>13791000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>13635000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>13267000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>12608000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>11911000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>13132000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>12672000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>10884000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>11442000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>9868000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>7626000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>6659000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>6966000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>7940000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>7635000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>7480000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>7260000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>7349000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>6745000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>6748000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>6464000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>6408000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>5771000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>5350000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>4904000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>4926000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>4633000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>4448000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>6460000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>3954000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>3845000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>3610000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>2959000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>2653000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>2694000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>2251000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>1955000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>1872000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>1986000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>2086000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>1738000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>1810000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>1802000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>1494000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>1364000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>817000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>1506000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>921000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>72000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>35000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>968000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>893000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>933000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>-205000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>-1090000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>-1752000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>1067000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>218000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>-1141000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>1599000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>1870000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>922000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>1482000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>2218000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>2081000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>1389000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>2471000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>2429000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>2499000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>2710000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>2612000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>2468000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>2108000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>2133000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>2283000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>2120000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>1846000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>1461000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>2049000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>1918000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>1853000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>1622000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>1499000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>1430000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>1269000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>589000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>729000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>207000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>134000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>1141000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>-4077000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>-412000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>-1725000.0</v>
       </c>
-      <c r="DB21"/>
-      <c r="DC21">
+      <c r="DC21"/>
+      <c r="DD21">
         <v>-2800000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>-700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>800000.0</v>
       </c>
       <c r="DF21">
         <v>800000.0</v>
       </c>
       <c r="DG21">
+        <v>800000.0</v>
+      </c>
+      <c r="DH21">
         <v>1100000.0</v>
       </c>
-      <c r="DH21">
+      <c r="DI21">
         <v>1000000.0</v>
       </c>
-      <c r="DI21">
+      <c r="DJ21">
         <v>500000.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DK21">
         <v>1300000.0</v>
       </c>
-      <c r="DK21">
+      <c r="DL21">
         <v>1000000.0</v>
       </c>
-      <c r="DL21">
+      <c r="DM21">
         <v>800000.0</v>
       </c>
-      <c r="DM21">
+      <c r="DN21">
         <v>300000.0</v>
       </c>
-      <c r="DN21">
+      <c r="DO21">
         <v>600000.0</v>
       </c>
-      <c r="DO21"/>
-      <c r="DP21">
+      <c r="DP21"/>
+      <c r="DQ21">
         <v>200000.0</v>
       </c>
-      <c r="DQ21">
+      <c r="DR21">
         <v>300000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:121">
+    <row r="22" spans="1:122">
       <c r="A22" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -31024,506 +31234,512 @@
       </c>
       <c r="CT22">
         <v>0.0</v>
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
       <c r="CZ22">
         <v>0.0</v>
       </c>
       <c r="DA22">
         <v>0.0</v>
       </c>
-      <c r="DB22"/>
+      <c r="DB22">
+        <v>0.0</v>
+      </c>
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22"/>
       <c r="DQ22"/>
+      <c r="DR22"/>
     </row>
-    <row r="23" spans="1:121">
+    <row r="23" spans="1:122">
       <c r="A23" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B23">
+        <v>28817000.0</v>
+      </c>
+      <c r="C23">
         <v>30072000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>43151000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>28658000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>27478000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>27512000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>27563000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>27117000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>26871000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>26880000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>25771000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>24268000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>20804000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>18495000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>13913000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>13181000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>11254000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>11494000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>10877000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>12472000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>12766000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>13904000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>14599000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>14773000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>14826000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>12902000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>13325000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>13655000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>13150000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>12634000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>13208000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>11874000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>11423000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>10663000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>10271000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>10092000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>9470000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>9728000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>9507000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>9175000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>6556000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>8963000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>8984000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>8501000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>8566000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>8808000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>8650000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>8491000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>8594000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8138000.0</v>
       </c>
       <c r="AY23">
         <v>8138000.0</v>
       </c>
       <c r="AZ23">
+        <v>8138000.0</v>
+      </c>
+      <c r="BA23">
         <v>7973000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>8400000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>8021000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>8661000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>9028000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>9229000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>9621000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>10100000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>10722000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>11425000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>12346000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>11218000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>11221000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>11490000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>15454000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>14437000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>15125000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>12871000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>13574000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>14708000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>11696000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>12220000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>12788000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>12544000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>11505000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>11300000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>11632000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>11030000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>9862000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>9503000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>8848000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>8405000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>7670000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>7206000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>6765000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>6424000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>5963000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>6261000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>6938000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>6215000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>6360000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>6444000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>6687000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>6350000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>7059000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>6370000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>6836000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>6567000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>7178000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>7043000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>9881000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>11688000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>9818000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>9370000.0</v>
       </c>
-      <c r="DB23"/>
-      <c r="DC23">
+      <c r="DC23"/>
+      <c r="DD23">
         <v>10657000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>8900000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>5500000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>5000000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>4700000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>4500000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>4400000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>3800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3700000.0</v>
       </c>
       <c r="DL23">
         <v>3700000.0</v>
       </c>
       <c r="DM23">
+        <v>3700000.0</v>
+      </c>
+      <c r="DN23">
         <v>3600000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>3200000.0</v>
       </c>
-      <c r="DO23"/>
-      <c r="DP23">
+      <c r="DP23"/>
+      <c r="DQ23">
         <v>200000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>300000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:121">
+    <row r="24" spans="1:122">
       <c r="A24" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
-      <c r="AY24">
+      <c r="AY24"/>
+      <c r="AZ24">
         <v>119000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>465000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>404000.0</v>
       </c>
-      <c r="BB24"/>
       <c r="BC24"/>
-      <c r="BD24">
+      <c r="BD24"/>
+      <c r="BE24">
         <v>401000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>396000.0</v>
       </c>
-      <c r="BF24"/>
-      <c r="BG24">
+      <c r="BG24"/>
+      <c r="BH24">
         <v>386000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>395000.0</v>
       </c>
-      <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
@@ -31540,441 +31756,445 @@
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
+      <c r="DR24"/>
     </row>
-    <row r="25" spans="1:121">
+    <row r="25" spans="1:122">
       <c r="A25" t="s">
-        <v>205</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>206</v>
+      </c>
+      <c r="B25">
+        <v>296000.0</v>
+      </c>
       <c r="C25">
+        <v>1101000.0</v>
+      </c>
+      <c r="D25">
         <v>727000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>295000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>684000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>848000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>968000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>210000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>554000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>305000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>1419000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>1397000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-738000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>644000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>700000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>965000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>447000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>484000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>542000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>114000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>469000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>614000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>504000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>474000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>317000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>475000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>349000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>674000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>121000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>578000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>464000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>516000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>379000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>167000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>274000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>548000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>249000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>102000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>128000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>257000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>247000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>37000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>141000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>186000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>166000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>483000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>292000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>213000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>397000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>306000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>302000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>294000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>365000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>359000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>377000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>352000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>270000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>480000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>65000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>193000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>302000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>341000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>332000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>293000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>316000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>303000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>312000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>374000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>429000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>47000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>388000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>-35000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>273000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>369000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>320000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>181000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>206000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>-140000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>197000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>453000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>325000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>81000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>237000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>361000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>354000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>180000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>468000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>82000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>305000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>197000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>208000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>236000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>243000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>327000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>262000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>255000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>355000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>482000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>272000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>222000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>240000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>701000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>309000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>315000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>314000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>600000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>100000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>700000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>200000.0</v>
       </c>
-      <c r="DF25"/>
-      <c r="DG25">
+      <c r="DG25"/>
+      <c r="DH25">
         <v>100000.0</v>
       </c>
-      <c r="DH25">
+      <c r="DI25">
         <v>200000.0</v>
       </c>
-      <c r="DI25">
+      <c r="DJ25">
         <v>100000.0</v>
       </c>
-      <c r="DJ25"/>
-      <c r="DK25">
+      <c r="DK25"/>
+      <c r="DL25">
         <v>100000.0</v>
       </c>
-      <c r="DL25">
+      <c r="DM25">
         <v>200000.0</v>
       </c>
-      <c r="DM25">
+      <c r="DN25">
         <v>100000.0</v>
       </c>
-      <c r="DN25">
+      <c r="DO25">
         <v>200000.0</v>
       </c>
-      <c r="DO25">
+      <c r="DP25">
         <v>80000.0</v>
       </c>
-      <c r="DP25"/>
       <c r="DQ25"/>
+      <c r="DR25"/>
     </row>
-    <row r="26" spans="1:121">
+    <row r="26" spans="1:122">
       <c r="A26" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
-[...1 lines deleted...]
-      </c>
+      <c r="AD26"/>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
@@ -32156,822 +32376,835 @@
       </c>
       <c r="CT26">
         <v>0.0</v>
       </c>
       <c r="CU26">
         <v>0.0</v>
       </c>
       <c r="CV26">
         <v>0.0</v>
       </c>
       <c r="CW26">
         <v>0.0</v>
       </c>
       <c r="CX26">
         <v>0.0</v>
       </c>
       <c r="CY26">
         <v>0.0</v>
       </c>
       <c r="CZ26">
         <v>0.0</v>
       </c>
       <c r="DA26">
         <v>0.0</v>
       </c>
-      <c r="DB26"/>
+      <c r="DB26">
+        <v>0.0</v>
+      </c>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
+      <c r="DR26"/>
     </row>
-    <row r="27" spans="1:121">
+    <row r="27" spans="1:122">
       <c r="A27" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B27">
+        <v>393000.0</v>
+      </c>
+      <c r="C27">
         <v>379000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>455000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>456000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>391000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>348000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>465000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>397000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>400000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>328000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>405000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>443000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>260000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>339000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>307000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>340000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>225000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>304000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>261000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>403000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>268000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>218000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>191000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>207000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>290000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>302000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>334000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>374000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>348000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>360000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>370000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>362000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>319000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>320000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>299000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>323000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>236000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>247000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>304000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>303000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>241000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>302000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>203000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>343000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>182000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>269000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>291000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>287000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>151000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>228000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>218000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>181000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>120000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>210000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>181000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>302000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>146000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>217000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>187000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>205000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>118000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>146000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>130000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>241000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>106000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>157000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>147000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>151000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>75000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>5000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>158000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>79000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>62000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>145000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>101000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>105000.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>94000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>156000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>101000.0</v>
       </c>
-      <c r="CB27">
+      <c r="CC27">
         <v>148000.0</v>
       </c>
-      <c r="CC27">
+      <c r="CD27">
         <v>170000.0</v>
       </c>
-      <c r="CD27">
+      <c r="CE27">
         <v>149000.0</v>
       </c>
-      <c r="CE27">
+      <c r="CF27">
         <v>176000.0</v>
       </c>
-      <c r="CF27">
+      <c r="CG27">
         <v>187000.0</v>
       </c>
-      <c r="CG27">
+      <c r="CH27">
         <v>185000.0</v>
       </c>
-      <c r="CH27">
+      <c r="CI27">
         <v>306000.0</v>
       </c>
-      <c r="CI27">
+      <c r="CJ27">
         <v>134000.0</v>
       </c>
-      <c r="CJ27">
+      <c r="CK27">
         <v>111000.0</v>
       </c>
-      <c r="CK27">
+      <c r="CL27">
         <v>144000.0</v>
       </c>
-      <c r="CL27">
+      <c r="CM27">
         <v>159000.0</v>
       </c>
-      <c r="CM27">
+      <c r="CN27">
         <v>162000.0</v>
       </c>
-      <c r="CN27"/>
       <c r="CO27"/>
-      <c r="CP27">
+      <c r="CP27"/>
+      <c r="CQ27">
         <v>3712000.0</v>
       </c>
-      <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
+      <c r="DR27"/>
     </row>
-    <row r="28" spans="1:121">
+    <row r="28" spans="1:122">
       <c r="A28" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B28">
+        <v>11841000.0</v>
+      </c>
+      <c r="C28">
         <v>12141000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>11925000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>8738000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>8638000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>8440000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>7751000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>7673000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>7943000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>7821000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>8046000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>8091000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>7655000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>7647000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>6944000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>7286000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>7010000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>8203000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>6107000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>6762000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>6485000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>7762000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>6149000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>5893000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>5727000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>6866000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>5524000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>5484000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>5175000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>6573000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>6070000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>5117000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>5182000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>6123000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>4574000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>4592000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>4368000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>5990000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>4181000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>4013000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>3844000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>5425000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>3977000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>3631000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>3655000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>4887000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>3380000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>3293000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>3395000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>4680000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>3149000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>3345000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>3325000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>3010000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>3353000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>3301000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>3353000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>3525000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>3553000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>3699000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>3883000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>3942000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>3822000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>3697000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>3853000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>3726000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>3791000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>4043000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>3466000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>2837000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>2948000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>2980000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>3220000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>2972000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>2816000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>2723000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>2955000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>2830000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>2809000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>2664000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>2725000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>2561000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>2367000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>2314000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>2397000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>2180000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>1956000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>2060000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>2239000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>2304000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>2135000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>1952000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>1910000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>1893000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>1867000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>1930000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>1808000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>1743000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>1760000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>1683000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>1628000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>2014000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>2239000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>2644000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>2301000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>2100000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>2000000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>2700000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>1800000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>1000000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>1300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1200000.0</v>
       </c>
       <c r="DI28">
         <v>1200000.0</v>
       </c>
       <c r="DJ28">
+        <v>1200000.0</v>
+      </c>
+      <c r="DK28">
         <v>1000000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="DM28">
         <v>1000000.0</v>
       </c>
       <c r="DN28">
+        <v>1000000.0</v>
+      </c>
+      <c r="DO28">
         <v>800000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>700000.0</v>
       </c>
-      <c r="DP28"/>
       <c r="DQ28"/>
+      <c r="DR28"/>
     </row>
-    <row r="29" spans="1:121">
+    <row r="29" spans="1:122">
       <c r="A29" t="s">
-        <v>209</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>210</v>
+      </c>
+      <c r="B29">
+        <v>4199000.0</v>
+      </c>
       <c r="C29">
+        <v>4222000.0</v>
+      </c>
+      <c r="D29">
         <v>4476000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>5037000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>3826000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>2984000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>3662000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>3098000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>3198000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>3279000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>3097000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>3409000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>3504000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>3678000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>3325000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>3156000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>2803000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>3387000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>3213000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>2466000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>2946000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>2523000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1866000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>1488000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1598000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>1820000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>1676000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>1646000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>1520000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
@@ -33019,4630 +33252,4728 @@
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
+      <c r="DR29"/>
     </row>
-    <row r="30" spans="1:121">
+    <row r="30" spans="1:122">
       <c r="A30" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B30">
+        <v>13320000.0</v>
+      </c>
+      <c r="C30">
         <v>15573000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>12380000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>12754000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>12611000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>12438000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>11789000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>11629000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>12132000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>11404000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>11758000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>11705000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>11253000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>11246000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>9910000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>10679000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>10217000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>10391000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>9346000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>10241000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>9708000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>9954000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>9162000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>8520000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>8985000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>7854000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>7924000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>8734000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>8366000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>8238000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>9081000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>8099000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>8155000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>7619000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>7393000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>7365000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>7016000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>7303000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>6879000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>6630000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>4167000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>6848000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>6852000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>6652000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>6502000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>6044000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>6241000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>6144000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>6258000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>5635000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>5935000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>6074000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>6126000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>5456000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>5817000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>6113000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>5779000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>6011000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>6101000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>6247000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>6158000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>6606000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>6404000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>6040000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>5941000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>8689000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>6110000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>7952000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>5555000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>6112000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>6725000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>5617000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>5770000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>5928000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>5501000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>5267000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>5417000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>5472000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>5316000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>5001000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>5256000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>4804000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>4582000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>4642000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>4648000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>4452000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>4356000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>4019000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>4403000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>4906000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>4167000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>4201000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>4055000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>4162000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>3830000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>3900000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>3652000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>3585000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>3501000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>3896000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>3540000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>5654000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>7484000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>5682000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>4899000.0</v>
       </c>
-      <c r="DB30"/>
-      <c r="DC30">
+      <c r="DC30"/>
+      <c r="DD30">
         <v>5998000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>5300000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>3400000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>2900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2600000.0</v>
       </c>
       <c r="DH30">
         <v>2600000.0</v>
       </c>
       <c r="DI30">
+        <v>2600000.0</v>
+      </c>
+      <c r="DJ30">
         <v>2400000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>2000000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>1800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="DM30">
         <v>2000000.0</v>
       </c>
       <c r="DN30">
+        <v>2000000.0</v>
+      </c>
+      <c r="DO30">
         <v>1800000.0</v>
       </c>
-      <c r="DO30"/>
-      <c r="DP30">
+      <c r="DP30"/>
+      <c r="DQ30">
         <v>200000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>300000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:121">
+    <row r="31" spans="1:122">
       <c r="A31" t="s">
-        <v>211</v>
-[...2 lines deleted...]
-      <c r="C31">
+        <v>212</v>
+      </c>
+      <c r="B31">
+        <v>-751000.0</v>
+      </c>
+      <c r="C31"/>
+      <c r="D31">
         <v>-1035000.0</v>
       </c>
-      <c r="D31"/>
       <c r="E31"/>
-      <c r="F31">
+      <c r="F31"/>
+      <c r="G31">
         <v>-848000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-350000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-925000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-723000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-1162000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-1458000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-1490000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>13791000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-5628000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-798000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-891000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-1215000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-1015000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-1531000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-1141000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-721000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-1311000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-1622000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-935000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-1138000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-570000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-486000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-671000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-765000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-337000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-312000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-757000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-713000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-621000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-821000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-664000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-971000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-1105000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-724000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-787000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>1519000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-650000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-962000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-949000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-971000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-1914000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-929000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-893000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-1081000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-905000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-953000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-242000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-276000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-247000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>1802000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>1494000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>1364000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>817000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>1506000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-2725000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>72000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>35000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>968000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-3681000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>933000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>33561000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-1090000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-1752000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-5816000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>218000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-1141000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-5429000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-6000000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>32682000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>-6593000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>-5888000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>-5683000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>33928000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>-5314000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>-4611000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>-3947000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>32721000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>-3148000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>-2678000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>-2258000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>28629000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>-1743000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>-1694000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>-1608000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>27088000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>-1673000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>-1759000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>-1939000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>24757000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>-2145000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>-2184000.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>-2118000.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>589000.0</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>-2791000.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>207000.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>-3353000.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>1141000.0</v>
       </c>
-      <c r="CY31">
+      <c r="CZ31">
         <v>-4114000.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DA31">
         <v>-412000.0</v>
       </c>
-      <c r="DA31">
+      <c r="DB31">
         <v>-1725000.0</v>
       </c>
-      <c r="DB31"/>
-      <c r="DC31">
+      <c r="DC31"/>
+      <c r="DD31">
         <v>-3800000.0</v>
       </c>
-      <c r="DD31">
+      <c r="DE31">
         <v>-700000.0</v>
       </c>
-      <c r="DE31">
+      <c r="DF31">
         <v>800000.0</v>
       </c>
-      <c r="DF31">
+      <c r="DG31">
         <v>-4600000.0</v>
       </c>
-      <c r="DG31">
+      <c r="DH31">
         <v>1100000.0</v>
       </c>
-      <c r="DH31">
+      <c r="DI31">
         <v>1000000.0</v>
       </c>
-      <c r="DI31">
+      <c r="DJ31">
         <v>500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1700000.0</v>
       </c>
       <c r="DK31">
         <v>-1700000.0</v>
       </c>
       <c r="DL31">
+        <v>-1700000.0</v>
+      </c>
+      <c r="DM31">
         <v>800000.0</v>
       </c>
-      <c r="DM31">
+      <c r="DN31">
         <v>300000.0</v>
       </c>
-      <c r="DN31">
+      <c r="DO31">
         <v>600000.0</v>
       </c>
-      <c r="DO31"/>
       <c r="DP31"/>
       <c r="DQ31"/>
+      <c r="DR31"/>
     </row>
-    <row r="32" spans="1:121">
+    <row r="32" spans="1:122">
       <c r="A32" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B32">
+        <v>48055000.0</v>
+      </c>
+      <c r="C32">
         <v>49766000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>63052000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>50186000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>42902000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>42001000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>42130000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>39669000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>39655000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>39929000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>38818000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>37377000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>34595000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>32130000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>27180000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>25789000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>23165000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>24626000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>23549000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>23356000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>24208000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>23772000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>22225000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>21432000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>21792000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>20842000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>20960000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>21135000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>20410000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>19983000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>19953000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>18622000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>17887000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>17071000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>16042000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>15442000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>14374000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>14654000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>14140000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>13623000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>13016000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>12917000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>12829000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>12111000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>11525000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>11461000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>11344000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>10742000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>10549000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>10010000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>10124000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>10059000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>10138000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>9831000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>10463000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>10522000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>10593000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>10438000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>11606000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>11643000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>11497000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>12381000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>12186000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>12114000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>12423000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>15249000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>13347000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>13373000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>13938000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>13792000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>13567000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>13295000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>14090000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>13710000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>14026000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>13723000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>13381000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>13021000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>13501000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>12291000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>12002000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>11558000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>11017000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>10138000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>9314000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>8898000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>8707000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>8083000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>8107000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>8399000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>8264000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>8278000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>8297000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>8309000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>7849000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>8489000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>7639000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>7425000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>7296000.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>7385000.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>7177000.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>11022000.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>7611000.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>9406000.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>7645000.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>2900000.0</v>
       </c>
-      <c r="DC32">
+      <c r="DD32">
         <v>7857000.0</v>
       </c>
-      <c r="DD32">
+      <c r="DE32">
         <v>8200000.0</v>
       </c>
-      <c r="DE32">
+      <c r="DF32">
         <v>6300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5800000.0</v>
       </c>
       <c r="DG32">
         <v>5800000.0</v>
       </c>
       <c r="DH32">
+        <v>5800000.0</v>
+      </c>
+      <c r="DI32">
         <v>5500000.0</v>
       </c>
-      <c r="DI32">
+      <c r="DJ32">
         <v>4900000.0</v>
       </c>
-      <c r="DJ32">
+      <c r="DK32">
         <v>5100000.0</v>
       </c>
-      <c r="DK32">
+      <c r="DL32">
         <v>4700000.0</v>
       </c>
-      <c r="DL32">
+      <c r="DM32">
         <v>4500000.0</v>
       </c>
-      <c r="DM32">
+      <c r="DN32">
         <v>3900000.0</v>
       </c>
-      <c r="DN32">
+      <c r="DO32">
         <v>3800000.0</v>
       </c>
-      <c r="DO32">
+      <c r="DP32">
         <v>2300000.0</v>
       </c>
-      <c r="DP32"/>
       <c r="DQ32"/>
+      <c r="DR32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AD30"/>
+  <dimension ref="A1:AE30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30">
+    <row r="1" spans="1:31">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
         <v>2</v>
       </c>
-      <c r="C1" t="s">
+      <c r="D1" t="s">
         <v>3</v>
       </c>
-      <c r="D1" t="s">
+      <c r="E1" t="s">
         <v>4</v>
       </c>
-      <c r="E1" t="s">
+      <c r="F1" t="s">
         <v>5</v>
       </c>
-      <c r="F1" t="s">
+      <c r="G1" t="s">
         <v>6</v>
       </c>
-      <c r="G1" t="s">
+      <c r="H1" t="s">
         <v>7</v>
       </c>
-      <c r="H1" t="s">
+      <c r="I1" t="s">
         <v>8</v>
       </c>
-      <c r="I1" t="s">
+      <c r="J1" t="s">
         <v>9</v>
       </c>
-      <c r="J1" t="s">
+      <c r="K1" t="s">
         <v>10</v>
       </c>
-      <c r="K1" t="s">
+      <c r="L1" t="s">
         <v>11</v>
       </c>
-      <c r="L1" t="s">
+      <c r="M1" t="s">
         <v>12</v>
       </c>
-      <c r="M1" t="s">
+      <c r="N1" t="s">
         <v>13</v>
       </c>
-      <c r="N1" t="s">
+      <c r="O1" t="s">
         <v>14</v>
       </c>
-      <c r="O1" t="s">
+      <c r="P1" t="s">
         <v>15</v>
       </c>
-      <c r="P1" t="s">
+      <c r="Q1" t="s">
         <v>16</v>
       </c>
-      <c r="Q1" t="s">
+      <c r="R1" t="s">
         <v>17</v>
       </c>
-      <c r="R1" t="s">
+      <c r="S1" t="s">
         <v>18</v>
       </c>
-      <c r="S1" t="s">
+      <c r="T1" t="s">
         <v>19</v>
       </c>
-      <c r="T1" t="s">
+      <c r="U1" t="s">
         <v>20</v>
       </c>
-      <c r="U1" t="s">
+      <c r="V1" t="s">
         <v>21</v>
       </c>
-      <c r="V1" t="s">
+      <c r="W1" t="s">
         <v>22</v>
       </c>
-      <c r="W1" t="s">
+      <c r="X1" t="s">
         <v>23</v>
       </c>
-      <c r="X1" t="s">
+      <c r="Y1" t="s">
         <v>24</v>
       </c>
-      <c r="Y1" t="s">
+      <c r="Z1" t="s">
         <v>25</v>
       </c>
-      <c r="Z1" t="s">
+      <c r="AA1" t="s">
         <v>26</v>
       </c>
-      <c r="AA1" t="s">
+      <c r="AB1" t="s">
         <v>27</v>
       </c>
-      <c r="AB1" t="s">
+      <c r="AC1" t="s">
         <v>28</v>
       </c>
-      <c r="AC1" t="s">
+      <c r="AD1" t="s">
         <v>29</v>
       </c>
-      <c r="AD1" t="s">
+      <c r="AE1" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="2" spans="1:30">
+    <row r="2" spans="1:31">
       <c r="A2" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B2">
+        <v>180438000.0</v>
+      </c>
+      <c r="C2">
         <v>194776000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>114793000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>244818000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>219311000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>158016000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>145515000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>150254000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>105895000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>88157000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>129821000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>99404000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>94192000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>82574000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>43926000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>73635000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>34431000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>36312000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>55436000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>38759000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>23406000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>26415000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>30237000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>16832000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>45240000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>15121000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>32500000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>32600000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>33400000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>24700000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:30">
+    <row r="3" spans="1:31">
       <c r="A3" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B3">
+        <v>564000</v>
+      </c>
+      <c r="C3">
         <v>693000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>955000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1482000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1269000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>559000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>709000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1507000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1509000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>9595000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>951000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>597000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>4789000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>1817000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>1715000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>421000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>496000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>1759000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>1587000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>2049000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>2819000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>2305000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>537000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>1016000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>150000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>825000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>5300000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>700000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>1600000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>1900000</v>
       </c>
     </row>
-    <row r="4" spans="1:30">
+    <row r="4" spans="1:31">
       <c r="A4" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
-      <c r="D4">
+      <c r="D4"/>
+      <c r="E4">
         <v>-130025000.0</v>
       </c>
-      <c r="E4">
+      <c r="F4">
         <v>25507000.0</v>
       </c>
-      <c r="F4">
+      <c r="G4">
         <v>61295000.0</v>
       </c>
-      <c r="G4">
+      <c r="H4">
         <v>12501000.0</v>
       </c>
-      <c r="H4">
+      <c r="I4">
         <v>-4739000.0</v>
       </c>
-      <c r="I4">
+      <c r="J4">
         <v>44359000.0</v>
       </c>
-      <c r="J4">
+      <c r="K4">
         <v>17738000.0</v>
       </c>
-      <c r="K4">
+      <c r="L4">
         <v>-41664000.0</v>
       </c>
-      <c r="L4">
+      <c r="M4">
         <v>30417000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>5212000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>11618000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>38648000.0</v>
       </c>
-      <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
+      <c r="AE4"/>
     </row>
-    <row r="5" spans="1:30">
+    <row r="5" spans="1:31">
       <c r="A5" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>-2556000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-305115000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-293317000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-116275000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-68103000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-87566000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-114269000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-104813000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-59349000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-77078000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-104233000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-50761000.0</v>
       </c>
-      <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
+      <c r="AE5"/>
     </row>
-    <row r="6" spans="1:30">
+    <row r="6" spans="1:31">
       <c r="A6" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B6">
+        <v>36081000.0</v>
+      </c>
+      <c r="C6">
         <v>-14338000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>79983000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-130025000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>25507000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>61295000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>12501000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-4739000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>44359000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>17738000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-41664000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>30417000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>5212000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>11618000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>38648000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-29709000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>39204000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-1881000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-19124000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>16677000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>15353000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-3009000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-3822000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>13405000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-28408000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>30119000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-17400000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-100000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-800000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-24700000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:30">
+    <row r="7" spans="1:31">
       <c r="A7" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B7">
+        <v>-12292000.0</v>
+      </c>
+      <c r="C7">
         <v>2987000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>4438000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>1210000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>1753000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-3726000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>1480000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>1064000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>1234000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>639000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-325000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>392000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>1470000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>1853000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>971000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>1800000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-3283000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-351000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-9915000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>4700000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-93478000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>8195000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-42937000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-16832000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>351532000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>1121000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-4000000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-1700000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-100000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-700000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:30">
+    <row r="8" spans="1:31">
       <c r="A8" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
+      <c r="AE8"/>
     </row>
-    <row r="9" spans="1:30">
+    <row r="9" spans="1:31">
       <c r="A9" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
-      <c r="I9">
-[...1 lines deleted...]
-      </c>
+      <c r="I9"/>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9">
         <v>0.0</v>
       </c>
       <c r="N9">
         <v>0.0</v>
       </c>
       <c r="O9">
         <v>0.0</v>
       </c>
-      <c r="P9"/>
+      <c r="P9">
+        <v>0.0</v>
+      </c>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
+      <c r="AE9"/>
     </row>
-    <row r="10" spans="1:30">
+    <row r="10" spans="1:31">
       <c r="A10" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
-      <c r="I10">
-[...1 lines deleted...]
-      </c>
+      <c r="I10"/>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
+        <v>0.0</v>
+      </c>
+      <c r="M10">
         <v>2274000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>2509000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>3299000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>4512000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>4765000.0</v>
       </c>
-      <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
-      <c r="T10">
+      <c r="T10"/>
+      <c r="U10">
         <v>4700000.0</v>
       </c>
-      <c r="U10"/>
-      <c r="V10">
+      <c r="V10"/>
+      <c r="W10">
         <v>8195000.0</v>
       </c>
-      <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
+      <c r="AE10"/>
     </row>
-    <row r="11" spans="1:30">
+    <row r="11" spans="1:31">
       <c r="A11" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
-[...1 lines deleted...]
-      </c>
+      <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
-      <c r="M11"/>
+      <c r="M11">
+        <v>0.0</v>
+      </c>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
+      <c r="AE11"/>
     </row>
-    <row r="12" spans="1:30">
+    <row r="12" spans="1:31">
       <c r="A12" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>3999000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>290632000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>11918000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>124018000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>82816000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>-916000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>-5794000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>-6780000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>62721000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>81428000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>111087000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>62957000.0</v>
       </c>
-      <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
+      <c r="AE12"/>
     </row>
-    <row r="13" spans="1:30">
+    <row r="13" spans="1:31">
       <c r="A13" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>1210000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>1753000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>-3726000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>1480000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>1064000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>1234000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>639000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>-325000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>392000.0</v>
       </c>
-      <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
+      <c r="AE13"/>
     </row>
-    <row r="14" spans="1:30">
+    <row r="14" spans="1:31">
       <c r="A14" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B14">
+        <v>2807000.0</v>
+      </c>
+      <c r="C14">
         <v>2580000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>2383000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>2756000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1609000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1909000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1619000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1937000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>1238000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>734000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>530000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>1385000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>1267000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>1358000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>1040000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>1317000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>1418000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>597000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>1076000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>835000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>1033000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>1035000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>884000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>1199000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>1216000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>1639000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>1600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="AC14">
         <v>400000.0</v>
       </c>
       <c r="AD14">
         <v>400000.0</v>
       </c>
+      <c r="AE14">
+        <v>400000.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:30">
+    <row r="15" spans="1:31">
       <c r="A15" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B15">
+        <v>5609000.0</v>
+      </c>
+      <c r="C15">
         <v>5021000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>4721000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>4373000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>3617000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>3298000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>3255000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>2802000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>2380000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>1524000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>1109000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>757000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>773000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1032000.0</v>
       </c>
       <c r="O15">
         <v>1032000.0</v>
       </c>
       <c r="P15">
         <v>1032000.0</v>
       </c>
       <c r="Q15">
+        <v>1032000.0</v>
+      </c>
+      <c r="R15">
         <v>975000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>1009000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>1377000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>1291000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>1079000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>859000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>162000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>23000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>45000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>25000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>900000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="AD15">
         <v>400000.0</v>
       </c>
+      <c r="AE15">
+        <v>400000.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:30">
+    <row r="16" spans="1:31">
       <c r="A16" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B16">
+        <v>216519000.0</v>
+      </c>
+      <c r="C16">
         <v>180438000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>194776000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>114793000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>244818000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>219311000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>158016000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>145515000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>150254000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>105895000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>88157000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>129821000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>99404000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>94192000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>82574000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>43926000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>73635000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>34431000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>36312000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>55436000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>38759000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>23406000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>26415000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>30237000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>16832000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>45240000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>15100000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>32500000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>32600000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>33400000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:30">
+    <row r="17" spans="1:31">
       <c r="A17" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
+      <c r="AE17"/>
     </row>
-    <row r="18" spans="1:30">
+    <row r="18" spans="1:31">
       <c r="A18" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B18">
+        <v>44342000.0</v>
+      </c>
+      <c r="C18">
         <v>47294000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>45954000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>41187000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>22185000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>33186000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>32495000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>37083000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>12940000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-807000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>2031000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>11120000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>6656000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>11490000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>14639000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>16554000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>4018000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>2689000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-5399000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>5165000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-788000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>6904000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>3110000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>8169000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-3761000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-7408000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-11800000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-1600000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-700000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-2300000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:30">
+    <row r="19" spans="1:31">
       <c r="A19" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B19">
+        <v>31427000.0</v>
+      </c>
+      <c r="C19">
         <v>-92813000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-236331000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-582224000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-103994000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-186784000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-133471000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-140078000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-219633000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-81827000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>8021000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-63453000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-98372000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-7567000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>31354000.0</v>
       </c>
-      <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
+      <c r="AE19"/>
     </row>
-    <row r="20" spans="1:30">
+    <row r="20" spans="1:31">
       <c r="A20" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
-      <c r="H20">
-[...2 lines deleted...]
-      <c r="I20"/>
+      <c r="H20"/>
+      <c r="I20">
+        <v>0.0</v>
+      </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
+      <c r="AE20"/>
     </row>
-    <row r="21" spans="1:30">
+    <row r="21" spans="1:31">
       <c r="A21" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B21">
+        <v>35270000.0</v>
+      </c>
+      <c r="C21">
         <v>-135934000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-26562000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>343000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-160000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-83000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>73000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-65000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>154000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>26109000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-33000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>18000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>32000000.0</v>
       </c>
-      <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
+      <c r="AE21"/>
     </row>
-    <row r="22" spans="1:30">
+    <row r="22" spans="1:31">
       <c r="A22" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B22">
+        <v>57951000.0</v>
+      </c>
+      <c r="C22">
         <v>41450000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>39707000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>38457000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>36119000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>23644000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>23653000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>21919000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>12893000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>13209000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>9557000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>6408000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>5115000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>4244000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>2546000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>2240000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-1081000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>1930000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>4725000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>5845000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>6210000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>5330000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>4583000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>3709000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>2041000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-5912000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-3400000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>2100000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>2000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>1000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:30">
+    <row r="23" spans="1:31">
       <c r="A23" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B23">
+        <v>223748000.0</v>
+      </c>
+      <c r="C23">
         <v>177653000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>137896000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>398371000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-251000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-222000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>325667000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>165126000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>97923000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>51780000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>100152000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>55713000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>66582000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>4962000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-10367000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-103448000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>51122000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>126498000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>34803000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>44605000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>66919000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>18916000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>32397000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>51631000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>20743000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-28814000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>130700000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>34500000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>38800000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>42600000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:30">
+    <row r="24" spans="1:31">
       <c r="A24" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B24">
+        <v>-301508000.0</v>
+      </c>
+      <c r="C24">
         <v>-83082000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-62468000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>42423000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>73823000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>4012000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>1065000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-144223000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-209383000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-81832000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-117759000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-88128000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-99475000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-341000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>13766000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>29901000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>24725000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-95574000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-70683000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-60942000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-49338000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-44262000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-28921000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-44202000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-36192000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>105331000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-153100000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-37400000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-34700000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-37500000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:30">
+    <row r="25" spans="1:31">
       <c r="A25" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B25">
+        <v>-4812000.0</v>
+      </c>
+      <c r="C25">
         <v>894000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-1283000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-230000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-16188000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>13596000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>5480000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>13879000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-3208000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-6449000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-7597000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>2636000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>2864000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>4759000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>11572000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>11975000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>9234000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>3186000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>995000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-3625000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-5196000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-5178000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-1302000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>4843000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-7344000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-2179000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-1200000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-1400000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-1200000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-1000000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:30">
+    <row r="26" spans="1:31">
       <c r="A26" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B26">
+        <v>-5039000.0</v>
+      </c>
+      <c r="C26">
         <v>-6210000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-15692000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-42000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-4191000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-7442000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>453000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>576119.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>509000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>14962000.0</v>
       </c>
-      <c r="K26">
-[...1 lines deleted...]
-      </c>
       <c r="L26">
+        <v>0.0</v>
+      </c>
+      <c r="M26">
         <v>6143000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-23356000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>186000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>446000.0</v>
       </c>
-      <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
-      <c r="S26">
+      <c r="S26"/>
+      <c r="T26">
         <v>-3927000.0</v>
       </c>
-      <c r="T26"/>
-      <c r="U26">
+      <c r="U26"/>
+      <c r="V26">
         <v>-242000.0</v>
       </c>
-      <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
+      <c r="AE26"/>
     </row>
-    <row r="27" spans="1:30">
+    <row r="27" spans="1:31">
       <c r="A27" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B27">
+        <v>2092000.0</v>
+      </c>
+      <c r="C27">
         <v>1823000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>1751000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>1681000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>1617000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>1412000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1271000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>1053000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>746293.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>545164.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>450330.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>398000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>340000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>310000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>221000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>317000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>310000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>348000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>-2487000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>-3486000.0</v>
       </c>
-      <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
-      <c r="X27">
+      <c r="X27"/>
+      <c r="Y27">
         <v>12977000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>-353739000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>-1185000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>-3300000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>-2700000.0</v>
       </c>
-      <c r="AC27"/>
       <c r="AD27"/>
+      <c r="AE27"/>
     </row>
-    <row r="28" spans="1:30">
+    <row r="28" spans="1:31">
       <c r="A28" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B28">
+        <v>248011000.0</v>
+      </c>
+      <c r="C28">
         <v>30488000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>90921000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>368589000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>33493000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>214334000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>112412000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>97324000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>249543000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>90777000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>66043000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>79099000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>97809000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>3943000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-11399000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-114386000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>30156000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>145724000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>51618000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>74095000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>71451000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>43751000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>32397000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>49817000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>20782000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-71839000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>181800000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>38500000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>38700000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>49600000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:30">
+    <row r="29" spans="1:31">
       <c r="A29" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B29">
+        <v>44906000.0</v>
+      </c>
+      <c r="C29">
         <v>47987000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>46909000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>42669000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>23454000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>33745000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>33204000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>38590000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>14449000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>8788000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>2982000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>11717000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>11445000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>13307000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>16354000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>17008000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>4514000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>4448000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-3812000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>7214000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>2031000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>9209000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>3647000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>9185000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-3611000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-6583000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-6500000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-900000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>900000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-400000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:30">
+    <row r="30" spans="1:31">
       <c r="A30" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B30">
+        <v>-256836000.0</v>
+      </c>
+      <c r="C30">
         <v>-92813000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-57847000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-541283000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-31440000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-186784000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-133115000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-140653000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-219633000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-81827000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-110689000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-60399000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-104042000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-5619000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>33693000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>67705000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>4534000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-152053000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-66930000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-64632000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-58129000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-55969000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-39866000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-45597000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-45579000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>108541000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-192700000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-37700000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-40400000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-40500000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DN30"/>
+  <dimension ref="A1:DP30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:118">
+    <row r="1" spans="1:120">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>92</v>
       </c>
       <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
         <v>93</v>
       </c>
-      <c r="D1" t="s">
+      <c r="E1" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>2</v>
       </c>
       <c r="F1" t="s">
         <v>95</v>
       </c>
       <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
         <v>96</v>
       </c>
-      <c r="H1" t="s">
+      <c r="I1" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>3</v>
       </c>
       <c r="J1" t="s">
         <v>98</v>
       </c>
       <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
         <v>99</v>
       </c>
-      <c r="L1" t="s">
+      <c r="M1" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>4</v>
       </c>
       <c r="N1" t="s">
         <v>101</v>
       </c>
       <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
         <v>102</v>
       </c>
-      <c r="P1" t="s">
+      <c r="Q1" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>5</v>
       </c>
       <c r="R1" t="s">
         <v>104</v>
       </c>
       <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
         <v>105</v>
       </c>
-      <c r="T1" t="s">
+      <c r="U1" t="s">
         <v>106</v>
-      </c>
-[...1 lines deleted...]
-        <v>6</v>
       </c>
       <c r="V1" t="s">
         <v>107</v>
       </c>
       <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
         <v>108</v>
       </c>
-      <c r="X1" t="s">
+      <c r="Y1" t="s">
         <v>109</v>
-      </c>
-[...1 lines deleted...]
-        <v>7</v>
       </c>
       <c r="Z1" t="s">
         <v>110</v>
       </c>
       <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
         <v>111</v>
       </c>
-      <c r="AB1" t="s">
+      <c r="AC1" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>8</v>
       </c>
       <c r="AD1" t="s">
         <v>113</v>
       </c>
       <c r="AE1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF1" t="s">
         <v>114</v>
       </c>
-      <c r="AF1" t="s">
+      <c r="AG1" t="s">
         <v>115</v>
-      </c>
-[...1 lines deleted...]
-        <v>9</v>
       </c>
       <c r="AH1" t="s">
         <v>116</v>
       </c>
       <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>117</v>
       </c>
-      <c r="AJ1" t="s">
+      <c r="AK1" t="s">
         <v>118</v>
-      </c>
-[...1 lines deleted...]
-        <v>10</v>
       </c>
       <c r="AL1" t="s">
         <v>119</v>
       </c>
       <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN1" t="s">
         <v>120</v>
       </c>
-      <c r="AN1" t="s">
+      <c r="AO1" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="AP1" t="s">
         <v>122</v>
       </c>
       <c r="AQ1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AR1" t="s">
         <v>123</v>
       </c>
-      <c r="AR1" t="s">
+      <c r="AS1" t="s">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
       <c r="AT1" t="s">
         <v>125</v>
       </c>
       <c r="AU1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AV1" t="s">
         <v>126</v>
       </c>
-      <c r="AV1" t="s">
+      <c r="AW1" t="s">
         <v>127</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
       <c r="AX1" t="s">
         <v>128</v>
       </c>
       <c r="AY1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>129</v>
       </c>
-      <c r="AZ1" t="s">
+      <c r="BA1" t="s">
         <v>130</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="BB1" t="s">
         <v>131</v>
       </c>
       <c r="BC1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BD1" t="s">
         <v>132</v>
       </c>
-      <c r="BD1" t="s">
+      <c r="BE1" t="s">
         <v>133</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
       <c r="BF1" t="s">
         <v>134</v>
       </c>
       <c r="BG1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BH1" t="s">
         <v>135</v>
       </c>
-      <c r="BH1" t="s">
+      <c r="BI1" t="s">
         <v>136</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="BJ1" t="s">
         <v>137</v>
       </c>
       <c r="BK1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BL1" t="s">
         <v>138</v>
       </c>
-      <c r="BL1" t="s">
+      <c r="BM1" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
       <c r="BN1" t="s">
         <v>140</v>
       </c>
       <c r="BO1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BP1" t="s">
         <v>141</v>
       </c>
-      <c r="BP1" t="s">
+      <c r="BQ1" t="s">
         <v>142</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
       <c r="BR1" t="s">
         <v>143</v>
       </c>
       <c r="BS1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BT1" t="s">
         <v>144</v>
       </c>
-      <c r="BT1" t="s">
+      <c r="BU1" t="s">
         <v>145</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
       <c r="BV1" t="s">
         <v>146</v>
       </c>
       <c r="BW1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BX1" t="s">
         <v>147</v>
       </c>
-      <c r="BX1" t="s">
+      <c r="BY1" t="s">
         <v>148</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
       <c r="BZ1" t="s">
         <v>149</v>
       </c>
       <c r="CA1" t="s">
+        <v>20</v>
+      </c>
+      <c r="CB1" t="s">
         <v>150</v>
       </c>
-      <c r="CB1" t="s">
+      <c r="CC1" t="s">
         <v>151</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
       <c r="CD1" t="s">
         <v>152</v>
       </c>
       <c r="CE1" t="s">
+        <v>21</v>
+      </c>
+      <c r="CF1" t="s">
         <v>153</v>
       </c>
-      <c r="CF1" t="s">
+      <c r="CG1" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="CH1" t="s">
         <v>155</v>
       </c>
       <c r="CI1" t="s">
+        <v>22</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>156</v>
       </c>
-      <c r="CJ1" t="s">
+      <c r="CK1" t="s">
         <v>157</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="CL1" t="s">
         <v>158</v>
       </c>
       <c r="CM1" t="s">
+        <v>23</v>
+      </c>
+      <c r="CN1" t="s">
         <v>159</v>
       </c>
-      <c r="CN1" t="s">
+      <c r="CO1" t="s">
         <v>160</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="CP1" t="s">
         <v>161</v>
       </c>
       <c r="CQ1" t="s">
+        <v>24</v>
+      </c>
+      <c r="CR1" t="s">
         <v>162</v>
       </c>
-      <c r="CR1" t="s">
+      <c r="CS1" t="s">
         <v>163</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
       <c r="CT1" t="s">
         <v>164</v>
       </c>
       <c r="CU1" t="s">
+        <v>25</v>
+      </c>
+      <c r="CV1" t="s">
         <v>165</v>
       </c>
-      <c r="CV1" t="s">
+      <c r="CW1" t="s">
         <v>166</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="CX1" t="s">
         <v>167</v>
       </c>
       <c r="CY1" t="s">
+        <v>26</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>168</v>
       </c>
-      <c r="CZ1" t="s">
+      <c r="DA1" t="s">
         <v>169</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="DB1" t="s">
         <v>170</v>
       </c>
       <c r="DC1" t="s">
+        <v>27</v>
+      </c>
+      <c r="DD1" t="s">
         <v>171</v>
       </c>
-      <c r="DD1" t="s">
+      <c r="DE1" t="s">
         <v>172</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
       <c r="DF1" t="s">
         <v>173</v>
       </c>
       <c r="DG1" t="s">
+        <v>28</v>
+      </c>
+      <c r="DH1" t="s">
         <v>174</v>
       </c>
-      <c r="DH1" t="s">
+      <c r="DI1" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="DJ1" t="s">
         <v>176</v>
       </c>
       <c r="DK1" t="s">
+        <v>29</v>
+      </c>
+      <c r="DL1" t="s">
         <v>177</v>
       </c>
-      <c r="DL1" t="s">
+      <c r="DM1" t="s">
         <v>178</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="DN1" t="s">
         <v>179</v>
       </c>
+      <c r="DO1" t="s">
+        <v>30</v>
+      </c>
+      <c r="DP1" t="s">
+        <v>180</v>
+      </c>
     </row>
-    <row r="2" spans="1:118">
+    <row r="2" spans="1:120">
       <c r="A2" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B2">
+        <v>216519000.0</v>
+      </c>
+      <c r="C2">
+        <v>203486000.0</v>
+      </c>
+      <c r="D2">
         <v>293733000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>211593000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>180438000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>194501000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>197418000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>182986000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>194776000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>161447000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>151234000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>127087000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>114793000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>163380000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>109043000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>187726000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>244818000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>216372000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>221852000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>239577000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>219311000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>201395000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>186683000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>178995000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>158016000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>166760000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>154840000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>149137000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>145515000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>144556000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>139275000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>116287000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>150254000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>104830000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>104815000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>103204000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>105895000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>84670000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>96077000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>126473000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>88157000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>88857000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>90442000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>133845000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>129821000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>101589000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>95338000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>128213000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>99404000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>74726000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>56310000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>79976000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>94192000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>72563000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>37835000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>71817000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>82574000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>90090000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>46282000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>55358000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>43926000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>47307000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>55494000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>66388000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>73635000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>65888000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>54527000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>30225000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>34431000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>51343000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>54046000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>63740000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>36312000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>45321000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>65759000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>39114000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>55436000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>38782000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>56340000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>37897000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>38759000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>53622000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>34620000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>28889000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>23406000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>20673000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>32816000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>45256000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>26415000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>35950000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CN2">
         <v>33907000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CO2">
         <v>37188000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CP2">
         <v>30237000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CQ2">
         <v>34686000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CR2">
         <v>38409000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CS2">
         <v>25762000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CT2">
         <v>16832000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CU2">
         <v>24973000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CV2">
         <v>21416000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CW2">
         <v>52527000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CX2">
         <v>45240000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CY2">
         <v>80863000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CZ2">
         <v>34245000.0</v>
       </c>
-      <c r="CY2">
+      <c r="DA2">
         <v>19464000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DB2">
         <v>15121000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DC2">
         <v>18500000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DD2">
         <v>19300000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DE2">
         <v>56900000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DF2">
         <v>32500000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DG2">
         <v>7500000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DH2">
         <v>29300000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DI2">
         <v>41700000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DJ2">
         <v>32600000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DK2">
         <v>8900000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DL2">
         <v>7000000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DM2">
         <v>47800000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DN2">
         <v>33400000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DO2">
         <v>2.0</v>
       </c>
-      <c r="DN2"/>
+      <c r="DP2"/>
     </row>
-    <row r="3" spans="1:118">
+    <row r="3" spans="1:120">
       <c r="A3" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B3">
+        <v>425000</v>
+      </c>
+      <c r="C3">
+        <v>745000</v>
+      </c>
+      <c r="D3">
         <v>214000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>187000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>279000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>339000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>139000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>137000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>78000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>161000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>214000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>385000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>195000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>1242000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>143000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>56000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>41000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>164000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>694000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>187000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>224000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>124000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>157000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>112000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>166000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>55000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>367000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>178000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>109000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>373000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>361000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>464000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>309000</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>752000</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>306000</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>241000</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>210000</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>1405000</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>2189000</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>1458000</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>4543000</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>115000</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>160000</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>184000</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>492000</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>71000</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>209000</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>256000</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>61000</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>302000</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>139000</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>4251000</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>96000</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>324000</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>155000</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>116000</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>1222000</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>990000</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>237000</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>376000</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>112000</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>138000</v>
-      </c>
-[...4 lines deleted...]
-        <v>131000</v>
       </c>
       <c r="BL3">
         <v>76000</v>
       </c>
       <c r="BM3">
+        <v>131000</v>
+      </c>
+      <c r="BN3">
+        <v>76000</v>
+      </c>
+      <c r="BO3">
         <v>191000</v>
       </c>
-      <c r="BN3">
+      <c r="BP3">
         <v>157000</v>
       </c>
-      <c r="BO3">
+      <c r="BQ3">
         <v>62000</v>
       </c>
-      <c r="BP3">
+      <c r="BR3">
         <v>86000</v>
       </c>
-      <c r="BQ3">
+      <c r="BS3">
         <v>428000</v>
       </c>
-      <c r="BR3">
+      <c r="BT3">
         <v>415000</v>
       </c>
-      <c r="BS3">
+      <c r="BU3">
         <v>648000</v>
       </c>
-      <c r="BT3">
+      <c r="BV3">
         <v>44000</v>
       </c>
-      <c r="BU3">
+      <c r="BW3">
         <v>666000</v>
       </c>
-      <c r="BV3">
+      <c r="BX3">
         <v>392000</v>
       </c>
-      <c r="BW3">
+      <c r="BY3">
         <v>356000</v>
       </c>
-      <c r="BX3">
+      <c r="BZ3">
         <v>173000</v>
       </c>
-      <c r="BY3">
+      <c r="CA3">
         <v>741000</v>
       </c>
-      <c r="BZ3">
+      <c r="CB3">
         <v>453000</v>
       </c>
-      <c r="CA3">
+      <c r="CC3">
         <v>484000</v>
       </c>
-      <c r="CB3">
+      <c r="CD3">
         <v>371000</v>
       </c>
-      <c r="CC3">
+      <c r="CE3">
         <v>276000</v>
       </c>
-      <c r="CD3">
+      <c r="CF3">
         <v>565000</v>
       </c>
-      <c r="CE3">
+      <c r="CG3">
         <v>1224000</v>
       </c>
-      <c r="CF3">
+      <c r="CH3">
         <v>754000</v>
       </c>
-      <c r="CG3">
+      <c r="CI3">
         <v>691000</v>
       </c>
-      <c r="CH3">
+      <c r="CJ3">
         <v>312000</v>
       </c>
-      <c r="CI3">
+      <c r="CK3">
         <v>324000</v>
       </c>
-      <c r="CJ3">
+      <c r="CL3">
         <v>978000</v>
       </c>
-      <c r="CK3">
+      <c r="CM3">
         <v>197000</v>
       </c>
-      <c r="CL3">
+      <c r="CN3">
         <v>130000</v>
       </c>
-      <c r="CM3">
+      <c r="CO3">
         <v>102000</v>
       </c>
-      <c r="CN3">
+      <c r="CP3">
         <v>108000</v>
       </c>
-      <c r="CO3">
+      <c r="CQ3">
         <v>103000</v>
       </c>
-      <c r="CP3">
+      <c r="CR3">
         <v>36000</v>
       </c>
-      <c r="CQ3">
+      <c r="CS3">
         <v>848000</v>
       </c>
-      <c r="CR3">
+      <c r="CT3">
         <v>29000</v>
       </c>
-      <c r="CS3">
+      <c r="CU3">
         <v>5000</v>
       </c>
-      <c r="CT3">
+      <c r="CV3">
         <v>54000</v>
       </c>
-      <c r="CU3">
+      <c r="CW3">
         <v>75000</v>
       </c>
-      <c r="CV3">
+      <c r="CX3">
         <v>16000</v>
       </c>
-      <c r="CW3">
+      <c r="CY3">
         <v>659000</v>
       </c>
-      <c r="CX3">
+      <c r="CZ3">
         <v>19000</v>
       </c>
-      <c r="CY3">
+      <c r="DA3">
         <v>96000</v>
       </c>
-      <c r="CZ3">
+      <c r="DB3">
         <v>89000</v>
       </c>
-      <c r="DA3">
+      <c r="DC3">
         <v>100000</v>
       </c>
-      <c r="DB3">
+      <c r="DD3">
         <v>100000</v>
       </c>
-      <c r="DC3">
+      <c r="DE3">
         <v>900000</v>
       </c>
-      <c r="DD3">
+      <c r="DF3">
         <v>4200000</v>
       </c>
-      <c r="DE3">
+      <c r="DG3">
         <v>0</v>
       </c>
-      <c r="DF3">
+      <c r="DH3">
         <v>200000</v>
       </c>
-      <c r="DG3">
+      <c r="DI3">
         <v>200000</v>
       </c>
-      <c r="DH3">
+      <c r="DJ3">
         <v>300000</v>
       </c>
-      <c r="DI3">
+      <c r="DK3">
         <v>700000</v>
       </c>
-      <c r="DJ3">
+      <c r="DL3">
         <v>200000</v>
       </c>
-      <c r="DK3">
+      <c r="DM3">
         <v>200000</v>
       </c>
-      <c r="DL3">
+      <c r="DN3">
         <v>500000</v>
       </c>
-      <c r="DM3">
+      <c r="DO3">
         <v>100000</v>
       </c>
-      <c r="DN3">
+      <c r="DP3">
         <v>320000</v>
       </c>
     </row>
-    <row r="4" spans="1:118">
+    <row r="4" spans="1:120">
       <c r="A4" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-      <c r="K4">
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4">
         <v>24147000.0</v>
       </c>
-      <c r="L4">
+      <c r="N4">
         <v>12294000.0</v>
       </c>
-      <c r="M4">
+      <c r="O4">
         <v>-48587000.0</v>
       </c>
-      <c r="N4">
+      <c r="P4">
         <v>54337000.0</v>
       </c>
-      <c r="O4">
+      <c r="Q4">
         <v>-78683000.0</v>
       </c>
-      <c r="P4">
+      <c r="R4">
         <v>-57092000.0</v>
       </c>
-      <c r="Q4">
+      <c r="S4">
         <v>28446000.0</v>
       </c>
-      <c r="R4">
+      <c r="T4">
         <v>-5480000.0</v>
       </c>
-      <c r="S4">
+      <c r="U4">
         <v>-17725000.0</v>
       </c>
-      <c r="T4">
+      <c r="V4">
         <v>20266000.0</v>
       </c>
-      <c r="U4">
+      <c r="W4">
         <v>17916000.0</v>
       </c>
-      <c r="V4">
+      <c r="X4">
         <v>14712000.0</v>
       </c>
-      <c r="W4">
+      <c r="Y4">
         <v>7688000.0</v>
       </c>
-      <c r="X4">
+      <c r="Z4">
         <v>20979000.0</v>
       </c>
-      <c r="Y4">
+      <c r="AA4">
         <v>-8744000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AB4">
         <v>11920000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AC4">
         <v>5703000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AD4">
         <v>3622000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AE4">
         <v>959000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AF4">
         <v>5281000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AG4">
         <v>22988000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AH4">
         <v>-33967000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AI4">
         <v>45424000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AJ4">
         <v>15000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AK4">
         <v>1611000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AL4">
         <v>-2691000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AM4">
         <v>21225000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AN4">
         <v>-11407000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AO4">
         <v>-30396000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AP4">
         <v>38316000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AQ4">
         <v>-700000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AR4">
         <v>-1585000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AS4">
         <v>-43403000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AT4">
         <v>4024000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AU4">
         <v>28232000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AV4">
         <v>6251000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AW4">
         <v>-32875000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AX4">
         <v>28809000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AY4">
         <v>24678000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AZ4">
         <v>18416000.0</v>
       </c>
-      <c r="AY4">
+      <c r="BA4">
         <v>-23666000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BB4">
         <v>-14216000.0</v>
       </c>
-      <c r="BA4"/>
-[...1 lines deleted...]
-      <c r="BC4">
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4">
         <v>-33982000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BF4">
         <v>-10757000.0</v>
       </c>
-      <c r="BE4"/>
-      <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
@@ -37659,200 +37990,202 @@
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
+      <c r="DO4"/>
+      <c r="DP4"/>
     </row>
-    <row r="5" spans="1:118">
+    <row r="5" spans="1:120">
       <c r="A5" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-      <c r="K5">
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5">
         <v>-15326000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>2778000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>96328000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-40001000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-29433000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-29450000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-47731000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-71731000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-83851000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-101802000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-108603000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-81745000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-67980000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-34989000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-41291000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-33718000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-26179000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-15087000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-12861000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-37144000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>1074000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-19172000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-19517000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-26938000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-17673000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-23438000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-32058000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-31046000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-27283000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-23882000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-16678000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-39373000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-31395000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-17367000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>-10625000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>-18260000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>-12173000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>-18291000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>-16950000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>-11407000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>-25829000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>-22892000.0</v>
       </c>
-      <c r="BA5"/>
-[...1 lines deleted...]
-      <c r="BC5">
+      <c r="BC5"/>
+      <c r="BD5"/>
+      <c r="BE5">
         <v>-16813000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>-21345000.0</v>
       </c>
-      <c r="BE5"/>
-      <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
@@ -37869,766 +38202,780 @@
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
       <c r="DK5"/>
       <c r="DL5"/>
       <c r="DM5"/>
       <c r="DN5"/>
+      <c r="DO5"/>
+      <c r="DP5"/>
     </row>
-    <row r="6" spans="1:118">
+    <row r="6" spans="1:120">
       <c r="A6" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B6">
+        <v>12641000.0</v>
+      </c>
+      <c r="C6">
+        <v>13033000.0</v>
+      </c>
+      <c r="D6">
         <v>-90247000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>82140000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>31155000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-14063000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-2917000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>14432000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-11790000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>33329000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>10213000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>24147000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>12294000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-48587000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>54337000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-78683000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-57092000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>28446000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-5480000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-17725000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>20266000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>17916000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>14712000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>7688000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>20979000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-8744000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>11920000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>5703000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>3622000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>959000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>5281000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>22988000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-33967000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>45424000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>15000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>1611000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-2691000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>21225000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-11407000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-30396000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>38316000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>-700000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-1585000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>-43403000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>4024000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>28232000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>6251000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>-32875000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>28809000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>24678000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>18416000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>-23666000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>-14216000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>21629000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>34728000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>-33982000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>-10757000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>-7516000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>43808000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>-9076000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>11432000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>-3381000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>-8187000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>-10894000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>-7247000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>7747000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>11361000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>24302000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BR6">
         <v>-4206000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BS6">
         <v>-16912000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BT6">
         <v>-2703000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BU6">
         <v>-9694000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BV6">
         <v>27428000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BW6">
         <v>-9009000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BX6">
         <v>-20438000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BY6">
         <v>26645000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BZ6">
         <v>-16322000.0</v>
       </c>
-      <c r="BY6">
+      <c r="CA6">
         <v>16654000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CB6">
         <v>-17558000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CC6">
         <v>18443000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CD6">
         <v>-862000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CE6">
         <v>-14863000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CF6">
         <v>19002000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CG6">
         <v>5731000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CH6">
         <v>5483000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CI6">
         <v>2733000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CJ6">
         <v>-12143000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CK6">
         <v>-12440000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CL6">
         <v>18841000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CM6">
         <v>-9535000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CN6">
         <v>2043000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CO6">
         <v>-3281000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CP6">
         <v>6951000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CQ6">
         <v>-4449000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CR6">
         <v>-3723000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CS6">
         <v>12647000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CT6">
         <v>8930000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CU6">
         <v>-8141000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CV6">
         <v>3557000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CW6">
         <v>-31111000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CX6">
         <v>7287000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CY6">
         <v>-35623000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CZ6">
         <v>46618000.0</v>
       </c>
-      <c r="CY6">
+      <c r="DA6">
         <v>14781000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DB6">
         <v>4343000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DC6">
         <v>-3400000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DD6">
         <v>-800000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DE6">
         <v>-37600000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DF6">
         <v>24400000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DG6">
         <v>15800000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DH6">
         <v>-29300000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DI6">
         <v>29300000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DJ6">
         <v>-32600000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DK6">
         <v>8400000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DL6">
         <v>8900000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DM6">
         <v>7000000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DN6">
         <v>-33400000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DO6">
         <v>15700000.0</v>
       </c>
-      <c r="DN6">
+      <c r="DP6">
         <v>11020000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:118">
+    <row r="7" spans="1:120">
       <c r="A7" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B7">
+        <v>-1733000.0</v>
+      </c>
+      <c r="C7">
+        <v>-28335000.0</v>
+      </c>
+      <c r="D7">
         <v>30763000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-37899000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>4782000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>9150000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>6605000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-17973000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>5205000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>13150000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>2597000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-15668000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>4359000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>20040000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-13179000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-17765000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>12114000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-924000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>1231000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>2131000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-685000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-2439000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>1459000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-4460000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>1714000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-2313000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>5014000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>-2040000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>819000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>-651000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>592000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>2075000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>-952000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>174000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>456000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AK7">
         <v>1509000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AL7">
         <v>-905000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AM7">
         <v>-59000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AN7">
         <v>-528000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AO7">
         <v>-484000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AP7">
         <v>1710000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AQ7">
         <v>-685000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AR7">
         <v>-373000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AS7">
         <v>867000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AT7">
         <v>-134000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AU7">
         <v>1017000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AV7">
         <v>425000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AW7">
         <v>108000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AX7">
         <v>-565000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AY7">
         <v>-328000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AZ7">
         <v>784000.0</v>
       </c>
-      <c r="AY7">
+      <c r="BA7">
         <v>1346000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BB7">
         <v>-674000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BC7">
         <v>-455000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BD7">
         <v>-368000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BE7">
         <v>1566000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BF7">
         <v>200000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BG7">
         <v>-1353000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BH7">
         <v>5016000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BI7">
         <v>-1500000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BJ7">
         <v>257000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BK7">
         <v>-197000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BL7">
         <v>312000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BM7">
         <v>-143000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BN7">
         <v>1724000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BO7">
         <v>-5236000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BP7">
         <v>-132000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BQ7">
         <v>1042000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BR7">
         <v>1043000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BS7">
         <v>-2290000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BT7">
         <v>139000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BU7">
         <v>-1528000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BV7">
         <v>1605000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BW7">
         <v>-7054000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BX7">
         <v>-7751000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BY7">
         <v>1227000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BZ7">
         <v>3663000.0</v>
       </c>
-      <c r="BY7">
+      <c r="CA7">
         <v>6988000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CB7">
         <v>-2401000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CC7">
         <v>2176000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CD7">
         <v>-2063000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CE7">
         <v>-1814000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CF7">
         <v>-30909000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CG7">
         <v>-49702000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CH7">
         <v>-11053000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CI7">
         <v>-467073000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CJ7">
         <v>448251000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CK7">
         <v>-17389000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CL7">
         <v>5850000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CM7">
         <v>-440878000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CN7">
         <v>409071000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CO7">
         <v>619000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CP7">
         <v>-11749000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CQ7">
         <v>390446000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CR7">
         <v>-388023000.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CS7">
         <v>647000.0</v>
       </c>
-      <c r="CR7">
+      <c r="CT7">
         <v>-3070000.0</v>
       </c>
-      <c r="CS7">
+      <c r="CU7">
         <v>348759000.0</v>
       </c>
-      <c r="CT7">
+      <c r="CV7">
         <v>5373000.0</v>
       </c>
-      <c r="CU7">
+      <c r="CW7">
         <v>8100000.0</v>
       </c>
-      <c r="CV7">
+      <c r="CX7">
         <v>-10700000.0</v>
       </c>
-      <c r="CW7">
+      <c r="CY7">
         <v>408000.0</v>
       </c>
-      <c r="CX7">
+      <c r="CZ7">
         <v>-591000.0</v>
       </c>
-      <c r="CY7">
+      <c r="DA7">
         <v>1519000.0</v>
       </c>
-      <c r="CZ7">
+      <c r="DB7">
         <v>-215000.0</v>
       </c>
-      <c r="DA7">
+      <c r="DC7">
         <v>-600000.0</v>
       </c>
-      <c r="DB7">
+      <c r="DD7">
         <v>300000.0</v>
       </c>
-      <c r="DC7">
+      <c r="DE7">
         <v>-2500000.0</v>
       </c>
-      <c r="DD7">
+      <c r="DF7">
         <v>-1200000.0</v>
       </c>
-      <c r="DE7">
+      <c r="DG7">
         <v>-1900000.0</v>
       </c>
-      <c r="DF7">
+      <c r="DH7">
         <v>300000.0</v>
       </c>
-      <c r="DG7">
+      <c r="DI7">
         <v>-6200000.0</v>
       </c>
-      <c r="DH7">
+      <c r="DJ7">
         <v>-9500000.0</v>
       </c>
-      <c r="DI7">
+      <c r="DK7">
         <v>-8500000.0</v>
       </c>
-      <c r="DJ7">
+      <c r="DL7">
         <v>100000.0</v>
       </c>
-      <c r="DK7">
+      <c r="DM7">
         <v>-500000.0</v>
       </c>
-      <c r="DL7">
+      <c r="DN7">
         <v>300000.0</v>
       </c>
-      <c r="DM7">
+      <c r="DO7">
         <v>-400000.0</v>
       </c>
-      <c r="DN7">
+      <c r="DP7">
         <v>-17900000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:118">
+    <row r="8" spans="1:120">
       <c r="A8" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -38703,89 +39050,87 @@
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
+      <c r="DO8"/>
+      <c r="DP8"/>
     </row>
-    <row r="9" spans="1:118">
+    <row r="9" spans="1:120">
       <c r="A9" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
-      <c r="AD9">
-[...4 lines deleted...]
-      </c>
+      <c r="AD9"/>
+      <c r="AE9"/>
       <c r="AF9">
         <v>0.0</v>
       </c>
       <c r="AG9">
         <v>0.0</v>
       </c>
       <c r="AH9">
         <v>0.0</v>
       </c>
       <c r="AI9">
         <v>0.0</v>
       </c>
       <c r="AJ9">
         <v>0.0</v>
       </c>
       <c r="AK9">
         <v>0.0</v>
       </c>
       <c r="AL9">
         <v>0.0</v>
       </c>
       <c r="AM9">
         <v>0.0</v>
       </c>
       <c r="AN9">
@@ -38826,52 +39171,56 @@
       </c>
       <c r="AZ9">
         <v>0.0</v>
       </c>
       <c r="BA9">
         <v>0.0</v>
       </c>
       <c r="BB9">
         <v>0.0</v>
       </c>
       <c r="BC9">
         <v>0.0</v>
       </c>
       <c r="BD9">
         <v>0.0</v>
       </c>
       <c r="BE9">
         <v>0.0</v>
       </c>
       <c r="BF9">
         <v>0.0</v>
       </c>
       <c r="BG9">
         <v>0.0</v>
       </c>
-      <c r="BH9"/>
-      <c r="BI9"/>
+      <c r="BH9">
+        <v>0.0</v>
+      </c>
+      <c r="BI9">
+        <v>0.0</v>
+      </c>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
@@ -38885,279 +39234,279 @@
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
+      <c r="DO9"/>
+      <c r="DP9"/>
     </row>
-    <row r="10" spans="1:118">
+    <row r="10" spans="1:120">
       <c r="A10" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
-      <c r="AD10">
+      <c r="AD10"/>
+      <c r="AE10"/>
+      <c r="AF10">
         <v>12034000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>9774000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>3171000.0</v>
       </c>
-      <c r="AG10">
-[...2 lines deleted...]
-      <c r="AH10">
+      <c r="AI10">
+        <v>0.0</v>
+      </c>
+      <c r="AJ10">
         <v>1183000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>3278000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>4514000.0</v>
       </c>
-      <c r="AK10">
-[...4 lines deleted...]
-      </c>
       <c r="AM10">
+        <v>0.0</v>
+      </c>
+      <c r="AN10">
+        <v>0.0</v>
+      </c>
+      <c r="AO10">
         <v>1172000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>319000.0</v>
       </c>
-      <c r="AO10">
-[...4 lines deleted...]
-      </c>
       <c r="AQ10">
         <v>0.0</v>
       </c>
       <c r="AR10">
         <v>0.0</v>
       </c>
       <c r="AS10">
+        <v>0.0</v>
+      </c>
+      <c r="AT10">
+        <v>0.0</v>
+      </c>
+      <c r="AU10">
         <v>2274000.0</v>
       </c>
-      <c r="AT10">
-[...4 lines deleted...]
-      </c>
       <c r="AV10">
+        <v>0.0</v>
+      </c>
+      <c r="AW10">
+        <v>0.0</v>
+      </c>
+      <c r="AX10">
         <v>341000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>2509000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>2956000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>484000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>1099000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>3299000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>1913000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>2826000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>221000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>4512000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>2467000.0</v>
       </c>
-      <c r="BG10">
-[...2 lines deleted...]
-      <c r="BH10">
+      <c r="BI10">
+        <v>0.0</v>
+      </c>
+      <c r="BJ10">
         <v>745000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>4765000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>2075000.0</v>
       </c>
-      <c r="BK10"/>
-      <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
-      <c r="BP10">
-[...1 lines deleted...]
-      </c>
+      <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10">
+        <v>4334000.0</v>
+      </c>
+      <c r="BS10"/>
+      <c r="BT10">
         <v>216000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>50000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>1605000.0</v>
       </c>
-      <c r="BU10"/>
-[...1 lines deleted...]
-      <c r="BW10">
+      <c r="BW10"/>
+      <c r="BX10"/>
+      <c r="BY10">
         <v>4890000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>3663000.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>4700000.0</v>
       </c>
-      <c r="BZ10"/>
-      <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
-      <c r="CG10">
+      <c r="CG10"/>
+      <c r="CH10"/>
+      <c r="CI10">
         <v>8195000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CJ10">
         <v>5930000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CK10">
         <v>8068000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CL10">
         <v>6377000.0</v>
       </c>
-      <c r="CK10"/>
-      <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
       <c r="CQ10"/>
       <c r="CR10"/>
       <c r="CS10"/>
       <c r="CT10"/>
       <c r="CU10"/>
       <c r="CV10"/>
       <c r="CW10"/>
       <c r="CX10"/>
       <c r="CY10"/>
       <c r="CZ10"/>
       <c r="DA10"/>
       <c r="DB10"/>
       <c r="DC10"/>
       <c r="DD10"/>
       <c r="DE10"/>
       <c r="DF10"/>
       <c r="DG10"/>
       <c r="DH10"/>
       <c r="DI10"/>
       <c r="DJ10"/>
       <c r="DK10"/>
       <c r="DL10"/>
       <c r="DM10"/>
       <c r="DN10"/>
+      <c r="DO10"/>
+      <c r="DP10"/>
     </row>
-    <row r="11" spans="1:118">
+    <row r="11" spans="1:120">
       <c r="A11" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
-[...4 lines deleted...]
-      </c>
+      <c r="J11"/>
+      <c r="K11"/>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
@@ -39186,68 +39535,72 @@
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
       <c r="AE11">
         <v>0.0</v>
       </c>
       <c r="AF11">
         <v>0.0</v>
       </c>
       <c r="AG11">
         <v>0.0</v>
       </c>
       <c r="AH11">
         <v>0.0</v>
       </c>
       <c r="AI11">
         <v>0.0</v>
       </c>
-      <c r="AJ11"/>
+      <c r="AJ11">
+        <v>0.0</v>
+      </c>
       <c r="AK11">
         <v>0.0</v>
       </c>
       <c r="AL11"/>
-      <c r="AM11"/>
+      <c r="AM11">
+        <v>0.0</v>
+      </c>
       <c r="AN11"/>
-      <c r="AO11">
-[...1 lines deleted...]
-      </c>
+      <c r="AO11"/>
       <c r="AP11"/>
-      <c r="AQ11"/>
+      <c r="AQ11">
+        <v>0.0</v>
+      </c>
       <c r="AR11"/>
-      <c r="AS11">
-[...1 lines deleted...]
-      </c>
+      <c r="AS11"/>
       <c r="AT11"/>
-      <c r="AU11"/>
+      <c r="AU11">
+        <v>0.0</v>
+      </c>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
@@ -39275,200 +39628,202 @@
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
+      <c r="DO11"/>
+      <c r="DP11"/>
     </row>
-    <row r="12" spans="1:118">
+    <row r="12" spans="1:120">
       <c r="A12" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>611000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>649000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>-62535000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>15826000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>23191000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>27517000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>10001000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>62132000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>-2597000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>104424000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>-4588000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>88797000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>70224000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>40729000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>42809000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>36673000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>24133000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>20403000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>16337000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>38611000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>6750000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>21118000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>18497000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>24841000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>17526000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>26730000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>32205000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>26517000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>26803000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>23243000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>17240000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>36283000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>27988000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>15683000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>14829000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>17519000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>11772000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>18601000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>16945000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>15043000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>26296000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>23144000.0</v>
       </c>
-      <c r="BA12"/>
-[...1 lines deleted...]
-      <c r="BC12">
+      <c r="BC12"/>
+      <c r="BD12"/>
+      <c r="BE12">
         <v>21176000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>22399000.0</v>
       </c>
-      <c r="BE12"/>
-      <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
@@ -39485,165 +39840,167 @@
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
+      <c r="DO12"/>
+      <c r="DP12"/>
     </row>
-    <row r="13" spans="1:118">
+    <row r="13" spans="1:120">
       <c r="A13" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>-15668000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>-15668000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>20040000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>-24726000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>-6218000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>12114000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>-2677000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>1231000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>2131000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>-685000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>-2439000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>1459000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>-4460000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>1714000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>-2313000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>5014000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>-2040000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>819000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>-651000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>592000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>2075000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>-952000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>1234000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>456000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>1509000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>-905000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>639000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AN13">
         <v>-528000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AO13">
         <v>-484000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AP13">
         <v>1710000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AQ13">
         <v>-325000.0</v>
       </c>
-      <c r="AP13"/>
-      <c r="AQ13"/>
       <c r="AR13"/>
-      <c r="AS13">
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13">
         <v>392000.0</v>
       </c>
-      <c r="AT13"/>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
@@ -39671,1100 +40028,1120 @@
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
+      <c r="DO13"/>
+      <c r="DP13"/>
     </row>
-    <row r="14" spans="1:118">
+    <row r="14" spans="1:120">
       <c r="A14" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B14">
+        <v>296000.0</v>
+      </c>
+      <c r="C14">
+        <v>1101000.0</v>
+      </c>
+      <c r="D14">
         <v>727000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>295000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>684000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>848000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>968000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>210000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>554000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>305000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>1419000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>1397000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>-738000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>644000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>700000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>965000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>447000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>484000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>542000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>114000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>469000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>614000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>504000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>474000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>317000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>475000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>349000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>674000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>121000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>578000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>464000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>516000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>379000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>167000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>274000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>548000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>249000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>102000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>128000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>257000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>247000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>37000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>141000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>186000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>166000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>483000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>292000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>213000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>397000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>306000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>302000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>294000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>365000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>359000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>377000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>352000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>270000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>480000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>64000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>419000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>302000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>341000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>332000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>293000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>316000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>303000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BP14">
         <v>312000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>374000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BR14">
         <v>429000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BS14">
         <v>47000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BT14">
         <v>388000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BU14">
         <v>-35000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BV14">
         <v>273000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BW14">
         <v>369000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BX14">
         <v>320000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BY14">
         <v>153000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BZ14">
         <v>234000.0</v>
       </c>
-      <c r="BY14">
+      <c r="CA14">
         <v>-140000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CB14">
         <v>550000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CC14">
         <v>100000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CD14">
         <v>325000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CE14">
         <v>81000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CF14">
         <v>237000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CG14">
         <v>361000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CH14">
         <v>354000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CI14">
         <v>180000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CJ14">
         <v>468000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CK14">
         <v>82000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CL14">
         <v>305000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CM14">
         <v>197000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CN14">
         <v>208000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CO14">
         <v>236000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CP14">
         <v>243000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CQ14">
         <v>327000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CR14">
         <v>262000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CS14">
         <v>255000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CT14">
         <v>355000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CU14">
         <v>482000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CV14">
         <v>272000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CW14">
         <v>222000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CX14">
         <v>240000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CY14">
         <v>701000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CZ14">
         <v>309000.0</v>
       </c>
-      <c r="CY14">
+      <c r="DA14">
         <v>315000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DB14">
         <v>314000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DC14">
         <v>600000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DD14">
         <v>100000.0</v>
       </c>
-      <c r="DC14">
+      <c r="DE14">
         <v>700000.0</v>
       </c>
-      <c r="DD14">
+      <c r="DF14">
         <v>200000.0</v>
       </c>
-      <c r="DE14"/>
-[...5 lines deleted...]
-      </c>
+      <c r="DG14"/>
       <c r="DH14">
         <v>100000.0</v>
       </c>
-      <c r="DI14"/>
+      <c r="DI14">
+        <v>200000.0</v>
+      </c>
       <c r="DJ14">
         <v>100000.0</v>
       </c>
-      <c r="DK14">
-[...1 lines deleted...]
-      </c>
+      <c r="DK14"/>
       <c r="DL14">
         <v>100000.0</v>
       </c>
       <c r="DM14">
         <v>200000.0</v>
       </c>
       <c r="DN14">
+        <v>100000.0</v>
+      </c>
+      <c r="DO14">
+        <v>200000.0</v>
+      </c>
+      <c r="DP14">
         <v>80000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:118">
+    <row r="15" spans="1:120">
       <c r="A15" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B15">
+        <v>1543000.0</v>
+      </c>
+      <c r="C15">
+        <v>1456000.0</v>
+      </c>
+      <c r="D15">
         <v>1446000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>1352000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>1355000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>1264000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>1248000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>1248000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>1261000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>1172000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>1168000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>1166000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>1215000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>1130000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>1121000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>1114000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>1008000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>1009000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>899000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>906000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>803000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>813000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>816000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>828000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>841000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>848000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>838000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>839000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>730000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>735000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>727000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>697000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>643000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>614000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>593000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>680000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>493000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>499000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>394000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>316000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>315000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>321000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>314000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>236000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>238000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>240000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>233000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>144000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>140000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>71000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>127000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>317000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>258000.0</v>
       </c>
       <c r="BB15">
         <v>258000.0</v>
       </c>
       <c r="BC15">
         <v>258000.0</v>
       </c>
       <c r="BD15">
         <v>258000.0</v>
       </c>
       <c r="BE15">
         <v>258000.0</v>
       </c>
       <c r="BF15">
         <v>258000.0</v>
       </c>
       <c r="BG15">
         <v>258000.0</v>
       </c>
       <c r="BH15">
         <v>258000.0</v>
       </c>
       <c r="BI15">
         <v>258000.0</v>
       </c>
       <c r="BJ15">
         <v>258000.0</v>
       </c>
       <c r="BK15">
         <v>258000.0</v>
       </c>
       <c r="BL15">
         <v>258000.0</v>
       </c>
       <c r="BM15">
         <v>258000.0</v>
       </c>
       <c r="BN15">
         <v>258000.0</v>
       </c>
       <c r="BO15">
         <v>258000.0</v>
       </c>
       <c r="BP15">
+        <v>258000.0</v>
+      </c>
+      <c r="BQ15">
+        <v>258000.0</v>
+      </c>
+      <c r="BR15">
         <v>201000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BS15">
         <v>19000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BT15">
         <v>354000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BU15">
         <v>338000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BV15">
         <v>336000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BW15">
         <v>355000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BX15">
         <v>354000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BY15">
         <v>336000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BZ15">
         <v>332000.0</v>
       </c>
-      <c r="BY15">
+      <c r="CA15">
         <v>331000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CB15">
         <v>330000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CC15">
         <v>319000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CD15">
         <v>311000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CE15">
         <v>305000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CF15">
         <v>305000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CG15">
         <v>238000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CH15">
         <v>231000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CI15">
         <v>288000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CJ15">
         <v>186000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CK15">
         <v>224000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CL15">
         <v>161000.0</v>
       </c>
-      <c r="CK15"/>
-      <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
-      <c r="CO15">
+      <c r="CO15"/>
+      <c r="CP15"/>
+      <c r="CQ15">
         <v>23000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>7000.0</v>
       </c>
       <c r="CR15">
         <v>8000.0</v>
       </c>
-      <c r="CS15"/>
+      <c r="CS15">
+        <v>7000.0</v>
+      </c>
       <c r="CT15">
+        <v>8000.0</v>
+      </c>
+      <c r="CU15"/>
+      <c r="CV15">
         <v>1795000.0</v>
       </c>
-      <c r="CU15"/>
-      <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
-      <c r="CY15">
-[...4 lines deleted...]
-      </c>
+      <c r="CY15"/>
+      <c r="CZ15"/>
       <c r="DA15">
         <v>300000.0</v>
       </c>
       <c r="DB15">
-        <v>200000.0</v>
+        <v>25000.0</v>
       </c>
       <c r="DC15">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="DD15">
         <v>200000.0</v>
       </c>
       <c r="DE15">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="DF15">
         <v>200000.0</v>
       </c>
       <c r="DG15">
         <v>100000.0</v>
       </c>
       <c r="DH15">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="DI15">
         <v>100000.0</v>
       </c>
       <c r="DJ15">
         <v>100000.0</v>
       </c>
       <c r="DK15">
         <v>100000.0</v>
       </c>
       <c r="DL15">
         <v>100000.0</v>
       </c>
       <c r="DM15">
+        <v>100000.0</v>
+      </c>
+      <c r="DN15">
+        <v>100000.0</v>
+      </c>
+      <c r="DO15">
         <v>200000.0</v>
       </c>
-      <c r="DN15">
+      <c r="DP15">
         <v>70000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:118">
+    <row r="16" spans="1:120">
       <c r="A16" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B16">
+        <v>229160000.0</v>
+      </c>
+      <c r="C16">
+        <v>216519000.0</v>
+      </c>
+      <c r="D16">
         <v>203486000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>293733000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>211593000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>180438000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>194501000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>197418000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>182986000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>194776000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>161447000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>151234000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>127087000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>114793000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>163380000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>109043000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>187726000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>244818000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>216372000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>221852000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>239577000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>219311000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>201395000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>186683000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>178995000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>158016000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>166760000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>154840000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>149137000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>145515000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>144556000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>139275000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>116287000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>150254000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>104830000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>104815000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>103204000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>105895000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>84670000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>96077000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>126473000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>88157000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>88857000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>90442000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>133845000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>129821000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>101589000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>95338000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>128213000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>99404000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>74726000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>56310000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>79976000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>94192000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>72563000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>37835000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>71817000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>82574000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>90090000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>46282000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>55358000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>43926000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>47307000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>55494000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>66388000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BO16">
         <v>73635000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BP16">
         <v>65888000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BQ16">
         <v>54527000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BR16">
         <v>30225000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BS16">
         <v>34431000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BT16">
         <v>51343000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BU16">
         <v>54046000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BV16">
         <v>63740000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BW16">
         <v>36312000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BX16">
         <v>45321000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BY16">
         <v>65759000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BZ16">
         <v>39114000.0</v>
       </c>
-      <c r="BY16">
+      <c r="CA16">
         <v>55436000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CB16">
         <v>38782000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CC16">
         <v>56340000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CD16">
         <v>37897000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CE16">
         <v>38759000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CF16">
         <v>53622000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CG16">
         <v>34620000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CH16">
         <v>28889000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CI16">
         <v>23406000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CJ16">
         <v>20673000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CK16">
         <v>32816000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CL16">
         <v>45256000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CM16">
         <v>26415000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CN16">
         <v>35950000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CO16">
         <v>33907000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CP16">
         <v>37188000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CQ16">
         <v>30237000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CR16">
         <v>34686000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CS16">
         <v>38409000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CT16">
         <v>25762000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CU16">
         <v>16832000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CV16">
         <v>24973000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CW16">
         <v>21416000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CX16">
         <v>52527000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CY16">
         <v>45240000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CZ16">
         <v>80863000.0</v>
       </c>
-      <c r="CY16">
+      <c r="DA16">
         <v>34245000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DB16">
         <v>19464000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DC16">
         <v>15100000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DD16">
         <v>18500000.0</v>
       </c>
-      <c r="DC16">
+      <c r="DE16">
         <v>19300000.0</v>
       </c>
-      <c r="DD16">
+      <c r="DF16">
         <v>56900000.0</v>
       </c>
-      <c r="DE16">
+      <c r="DG16">
         <v>15800000.0</v>
       </c>
-      <c r="DF16">
+      <c r="DH16">
         <v>7500000.0</v>
       </c>
-      <c r="DG16">
+      <c r="DI16">
         <v>29300000.0</v>
       </c>
-      <c r="DH16">
+      <c r="DJ16">
         <v>41700000.0</v>
       </c>
-      <c r="DI16">
+      <c r="DK16">
         <v>8400000.0</v>
       </c>
-      <c r="DJ16">
+      <c r="DL16">
         <v>8900000.0</v>
       </c>
-      <c r="DK16">
+      <c r="DM16">
         <v>7000000.0</v>
       </c>
-      <c r="DL16">
+      <c r="DN16">
         <v>47800000.0</v>
       </c>
-      <c r="DM16">
+      <c r="DO16">
         <v>15700000.0</v>
       </c>
-      <c r="DN16">
+      <c r="DP16">
         <v>11020000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:118">
+    <row r="17" spans="1:120">
       <c r="A17" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -40839,574 +41216,586 @@
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
+      <c r="DO17"/>
+      <c r="DP17"/>
     </row>
-    <row r="18" spans="1:118">
+    <row r="18" spans="1:120">
       <c r="A18" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B18">
+        <v>14497000.0</v>
+      </c>
+      <c r="C18">
+        <v>6087000.0</v>
+      </c>
+      <c r="D18">
         <v>45326000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-25507000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>17575000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>22681000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>17515000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-8586000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>15684000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>24741000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>13123000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-5465000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>13555000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>43138000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-2426000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-7827000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>19570000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>3116000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-235000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>7879000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>11425000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>808000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>13227000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>7833000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>11318000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>8121000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>8941000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>4328000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>11105000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>9340000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>7125000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>13320000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>7298000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>969000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>1707000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>3668000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>6596000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>2079000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>-3471000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>1223000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>-638000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>3228000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>-428000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>-838000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>69000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>6449000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>1378000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>1224000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>2069000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>1429000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>5252000.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>-1953000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>1929000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>3243000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>1183000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>5816000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>1180000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BG18">
         <v>1758000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BH18">
         <v>11813000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BI18">
         <v>-1924000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BJ18">
         <v>3221000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BK18">
         <v>6373000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BL18">
         <v>5215000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BM18">
         <v>3154000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BN18">
         <v>2566000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BO18">
         <v>-2141000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BP18">
         <v>1543000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BQ18">
         <v>-2917000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BR18">
         <v>7226000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BS18">
         <v>-645000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BT18">
         <v>2846000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BU18">
         <v>-5782000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BV18">
         <v>6538000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BW18">
         <v>-5932000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BX18">
         <v>-8044000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BY18">
         <v>3165000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BZ18">
         <v>5412000.0</v>
       </c>
-      <c r="BY18">
+      <c r="CA18">
         <v>5657000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CB18">
         <v>-2362000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CC18">
         <v>3155000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CD18">
         <v>-1285000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CE18">
         <v>2030000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CF18">
         <v>783000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CG18">
         <v>-4958000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CH18">
         <v>1357000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CI18">
         <v>2388000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CJ18">
         <v>-2186000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CK18">
         <v>-217000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CL18">
         <v>7111000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CM18">
         <v>-3386000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CN18">
         <v>3348000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CO18">
         <v>1905000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CP18">
         <v>1243000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CQ18">
         <v>1094000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CR18">
         <v>-3427000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CS18">
         <v>5117000.0</v>
       </c>
-      <c r="CR18">
+      <c r="CT18">
         <v>5385000.0</v>
       </c>
-      <c r="CS18">
+      <c r="CU18">
         <v>-686000.0</v>
       </c>
-      <c r="CT18">
+      <c r="CV18">
         <v>-5716000.0</v>
       </c>
-      <c r="CU18">
+      <c r="CW18">
         <v>1977000.0</v>
       </c>
-      <c r="CV18">
+      <c r="CX18">
         <v>664000.0</v>
       </c>
-      <c r="CW18">
+      <c r="CY18">
         <v>-2160000.0</v>
       </c>
-      <c r="CX18">
+      <c r="CZ18">
         <v>-958000.0</v>
       </c>
-      <c r="CY18">
+      <c r="DA18">
         <v>240000.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DB18">
         <v>-671000.0</v>
       </c>
-      <c r="DA18">
+      <c r="DC18">
         <v>-17100000.0</v>
       </c>
-      <c r="DB18">
+      <c r="DD18">
         <v>3400000.0</v>
       </c>
-      <c r="DC18">
+      <c r="DE18">
         <v>7700000.0</v>
       </c>
-      <c r="DD18">
+      <c r="DF18">
         <v>-5800000.0</v>
       </c>
-      <c r="DE18">
+      <c r="DG18">
         <v>-8700000.0</v>
       </c>
-      <c r="DF18">
+      <c r="DH18">
         <v>-7900000.0</v>
       </c>
-      <c r="DG18">
+      <c r="DI18">
         <v>8100000.0</v>
       </c>
-      <c r="DH18">
+      <c r="DJ18">
         <v>-100000.0</v>
       </c>
-      <c r="DI18">
+      <c r="DK18">
         <v>-600000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-900000.0</v>
       </c>
       <c r="DL18">
         <v>400000.0</v>
       </c>
       <c r="DM18">
+        <v>-900000.0</v>
+      </c>
+      <c r="DN18">
+        <v>400000.0</v>
+      </c>
+      <c r="DO18">
         <v>-300000.0</v>
       </c>
-      <c r="DN18">
+      <c r="DP18">
         <v>50000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:118">
+    <row r="19" spans="1:120">
       <c r="A19" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B19">
+        <v>8595000.0</v>
+      </c>
+      <c r="C19">
+        <v>9130000.0</v>
+      </c>
+      <c r="D19">
         <v>-69112000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>-35084000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-82766000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-44246000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-46503000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>961000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-3025000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>3798000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-2384000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-38925000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-23181000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-185544000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-152639000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-149018000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-95023000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>1370000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-61566000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-2399000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>23042000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-4430000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-20299000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-16093000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-3809000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-66538000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-25365000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-30750000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-10818000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>-25936000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>-34792000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AG19">
         <v>-57635000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AH19">
         <v>-21715000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AI19">
         <v>-77825000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AJ19">
         <v>-41101000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AK19">
         <v>-47302000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AL19">
         <v>-42930000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AM19">
         <v>-14264000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AN19">
         <v>-29799000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AO19">
         <v>-36081000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AP19">
         <v>5610000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AQ19">
         <v>-36527000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AR19">
         <v>-27217000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AS19">
         <v>-28781000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AT19">
         <v>-21485000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AU19">
         <v>-15630000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AV19">
         <v>-30950000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AW19">
         <v>-6278000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AX19">
         <v>-10595000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AY19">
         <v>-21238000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AZ19">
         <v>-37599000.0</v>
       </c>
-      <c r="AY19">
+      <c r="BA19">
         <v>-19587000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BB19">
         <v>-19948000.0</v>
       </c>
-      <c r="BA19"/>
-[...1 lines deleted...]
-      <c r="BC19">
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19">
         <v>-13339000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BF19">
         <v>-12470000.0</v>
       </c>
-      <c r="BE19"/>
-      <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
@@ -41423,54 +41812,56 @@
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
+      <c r="DO19"/>
+      <c r="DP19"/>
     </row>
-    <row r="20" spans="1:118">
+    <row r="20" spans="1:120">
       <c r="A20" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -41545,197 +41936,203 @@
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
+      <c r="DO20"/>
+      <c r="DP20"/>
     </row>
-    <row r="21" spans="1:118">
+    <row r="21" spans="1:120">
       <c r="A21" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B21">
+        <v>-7500000.0</v>
+      </c>
+      <c r="C21">
+        <v>24067000.0</v>
+      </c>
+      <c r="D21">
         <v>-145400000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>133815000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>22788000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-46294000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-8000000.0</v>
       </c>
-      <c r="G21"/>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21">
         <v>49000000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-9000000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>103000000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>115000000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>125000000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>125000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>140000000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-105000000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-5000000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-30000000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-40000000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>17000000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>54000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-114000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>73000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>20000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-5000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-15000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>30000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-40000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>39000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>-94000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>123000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>10000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>22000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>-1000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>6000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>1000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>19000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>109000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>2000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>-25000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>-40000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>30000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>25000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>-25000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>10000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>8000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>-3000000.0</v>
       </c>
-      <c r="AX21"/>
-      <c r="AY21">
+      <c r="AZ21"/>
+      <c r="BA21">
         <v>35000000.0</v>
       </c>
-      <c r="AZ21"/>
-      <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
@@ -41757,3068 +42154,3124 @@
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
+      <c r="DO21"/>
+      <c r="DP21"/>
     </row>
-    <row r="22" spans="1:118">
+    <row r="22" spans="1:120">
       <c r="A22" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B22">
+        <v>14288000.0</v>
+      </c>
+      <c r="C22">
+        <v>15467000.0</v>
+      </c>
+      <c r="D22">
         <v>14395000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>16491000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>11598000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>11505000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>10905000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>9454000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>9586000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>9770000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>9950000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>9700000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>10287000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>9956000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>9942000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>9451000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>9108000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>9746000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>9459000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>8418000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>8496000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>7345000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>5760000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>5171000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>5368000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>6120000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>5959000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>5834000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>5740000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>5802000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>5490000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>5398000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>5229000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>2500000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>3757000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>3444000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>3192000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>3160000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>3020000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>2824000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>4205000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>2639000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>2551000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>2428000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>1939000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>1701000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>1886000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>1528000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>1293000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>1267000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>1302000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>1346000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>1200000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>1167000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>1196000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>976000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>905000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>596000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>1087000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>643000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>220000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>85000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>726000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>681000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>748000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>134000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>-746000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>-1200000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>731000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>584000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BT22">
         <v>-1002000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>1104000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>1244000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>680000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>1052000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BY22">
         <v>1542000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BZ22">
         <v>1451000.0</v>
       </c>
-      <c r="BY22">
+      <c r="CA22">
         <v>924000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CB22">
         <v>1627000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CC22">
         <v>1637000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CD22">
         <v>1657000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CE22">
         <v>1754000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CF22">
         <v>1619000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CG22">
         <v>1527000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CH22">
         <v>1310000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CI22">
         <v>1358000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CJ22">
         <v>1431000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CK22">
         <v>1347000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CL22">
         <v>1194000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CM22">
         <v>914000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CN22">
         <v>1302000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CO22">
         <v>1215000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CP22">
         <v>1152000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CQ22">
         <v>1009000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CR22">
         <v>962000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CS22">
         <v>916000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CT22">
         <v>822000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CU22">
         <v>985000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CV22">
         <v>726000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CW22">
         <v>202000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CX22">
         <v>128000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CY22">
         <v>-1337000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CZ22">
         <v>-3320000.0</v>
       </c>
-      <c r="CY22">
+      <c r="DA22">
         <v>-239000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DB22">
         <v>-1016000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DC22">
         <v>-1800000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DD22">
         <v>-1700000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DE22">
         <v>-400000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DF22">
         <v>500000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DG22">
         <v>500000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DH22">
         <v>600000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DI22">
         <v>700000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DJ22">
         <v>300000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DK22">
         <v>800000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DL22">
         <v>500000.0</v>
       </c>
-      <c r="DK22">
+      <c r="DM22">
         <v>500000.0</v>
       </c>
-      <c r="DL22">
+      <c r="DN22">
         <v>200000.0</v>
       </c>
-      <c r="DM22">
+      <c r="DO22">
         <v>400000.0</v>
       </c>
-      <c r="DN22">
+      <c r="DP22">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:118">
+    <row r="23" spans="1:120">
       <c r="A23" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B23">
+        <v>55079000.0</v>
+      </c>
+      <c r="C23">
+        <v>56924000.0</v>
+      </c>
+      <c r="D23">
         <v>80118000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>12019000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>75085000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>54732000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>35461000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>49609000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>37851000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>39386000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>35737000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>74850000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>36547000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>121508000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>99024000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-73201000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>42068000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>52825000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>112028000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-33889000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>70514000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>64574000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>9983000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>105201000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>128366000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-23432000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>9070000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>37964000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>19065000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>-11710000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>73182000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>28987000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>74667000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>-346000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>39754000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>23400000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>35115000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>27231000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>21151000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>-14516000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>32326000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>28246000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>50820000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>25986000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>-4900000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>12421000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>59998000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>-39541000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>28988000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>43586000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>85711000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>-34072000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>3357000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>15662000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>16820000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>-26658000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>-849000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>-10200000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>13007000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>-15168000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>1990000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>-15410000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>-22981000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>-21561000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>-43405000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>7574000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>18854000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>28296000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>-3851000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>40470000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>12798000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>29599000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>41014000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>-10947000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>16122000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>54587000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>-25066000.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>9014000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>-1425000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>41939000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>12577000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>-17879000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>41422000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>29484000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>13892000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>10133000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>-5603000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CK23">
         <v>20038000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CL23">
         <v>-5652000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CM23">
         <v>16625000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CN23">
         <v>2378000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CO23">
         <v>3073000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CP23">
         <v>11440000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CQ23">
         <v>8514000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CR23">
         <v>15782000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CS23">
         <v>13535000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CT23">
         <v>13823000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CU23">
         <v>11045000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CV23">
         <v>7834000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CW23">
         <v>-8260000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CX23">
         <v>10770000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CY23">
         <v>-54877000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CZ23">
         <v>-6136000.0</v>
       </c>
-      <c r="CY23">
+      <c r="DA23">
         <v>7444000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DB23">
         <v>24730000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DC23">
         <v>2700000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DD23">
         <v>51100000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DE23">
         <v>63500000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DF23">
         <v>38400000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DG23">
         <v>11700000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DH23">
         <v>7500000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DI23">
         <v>6000000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DJ23">
         <v>9300000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DK23">
         <v>8500000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DL23">
         <v>8900000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DM23">
         <v>7000000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DN23">
         <v>14400000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DO23">
         <v>15900000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DP23">
         <v>17420000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:118">
+    <row r="24" spans="1:120">
       <c r="A24" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B24">
+        <v>-55689000.0</v>
+      </c>
+      <c r="C24">
+        <v>-114548000.0</v>
+      </c>
+      <c r="D24">
         <v>-79172000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>-43331000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>-86076000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>-41618000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>-49670000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>8219000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>-13000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>2204000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>-2686000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>-6000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>3431000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>832000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>-157885000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>-94232000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>-49790000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>23239000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>2829000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>17466000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>-42696000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>-7187000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>-25902000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>-161972000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>-12030000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>-63421000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>-23492000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>-32421000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>-11866000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>-26033000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>-36227000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>-59270000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>-22693000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>-79482000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>-53607000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>-45077000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>-31217000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>-23936000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>-31337000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>-28726000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>2167000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>-33817000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>-29430000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>-30909000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>-23603000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>-22349000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>-33314000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>-23813000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>-8652000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>-19421000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>-40601000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>-29107000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>-10347000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>7533000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>8266000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>-26365000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BF24">
         <v>10236000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BG24">
         <v>8251000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BH24">
         <v>4767000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BI24">
         <v>1769000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BJ24">
         <v>-1246000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BK24">
         <v>11177000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BL24">
         <v>2080000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BM24">
         <v>11496000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BN24">
         <v>3959000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BO24">
         <v>309000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BP24">
         <v>5413000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BQ24">
         <v>9077000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BR24">
         <v>10090000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BS24">
         <v>-578000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BT24">
         <v>-42760000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BU24">
         <v>-38338000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BV24">
         <v>-14210000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BW24">
         <v>-14731000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BX24">
         <v>-18748000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BY24">
         <v>-26329000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BZ24">
         <v>-10875000.0</v>
       </c>
-      <c r="BY24">
+      <c r="CA24">
         <v>-15211000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CB24">
         <v>-10863000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CC24">
         <v>-30435000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CD24">
         <v>-16601000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CE24">
         <v>4901000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CF24">
         <v>-23229000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CG24">
         <v>-24098000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CH24">
         <v>-6912000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CI24">
         <v>-26051000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CJ24">
         <v>-13799000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CK24">
         <v>-6287000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CL24">
         <v>1683000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CM24">
         <v>-14669000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CN24">
         <v>1806000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CO24">
         <v>-8431000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CP24">
         <v>-7627000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CQ24">
         <v>-8147000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CR24">
         <v>-4014000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CS24">
         <v>-20959000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CT24">
         <v>-11082000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CU24">
         <v>-18808000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CV24">
         <v>-6345000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CW24">
         <v>-14931000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CX24">
         <v>3880000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CY24">
         <v>10409000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CZ24">
         <v>52834000.0</v>
       </c>
-      <c r="CY24">
+      <c r="DA24">
         <v>2143000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DB24">
         <v>35974000.0</v>
       </c>
-      <c r="DA24"/>
-      <c r="DB24">
+      <c r="DC24"/>
+      <c r="DD24">
         <v>-95400000.0</v>
       </c>
-      <c r="DC24">
+      <c r="DE24">
         <v>-67400000.0</v>
       </c>
-      <c r="DD24">
+      <c r="DF24">
         <v>-2000000.0</v>
       </c>
-      <c r="DE24">
+      <c r="DG24">
         <v>-29900000.0</v>
       </c>
-      <c r="DF24">
+      <c r="DH24">
         <v>-8600000.0</v>
       </c>
-      <c r="DG24">
+      <c r="DI24">
         <v>-8400000.0</v>
       </c>
-      <c r="DH24">
+      <c r="DJ24">
         <v>-4300000.0</v>
       </c>
-      <c r="DI24">
+      <c r="DK24">
         <v>-6800000.0</v>
       </c>
-      <c r="DJ24">
+      <c r="DL24">
         <v>-11000000.0</v>
       </c>
-      <c r="DK24">
+      <c r="DM24">
         <v>-9900000.0</v>
       </c>
-      <c r="DL24">
+      <c r="DN24">
         <v>-7700000.0</v>
       </c>
-      <c r="DM24">
+      <c r="DO24">
         <v>-7500000.0</v>
       </c>
-      <c r="DN24"/>
+      <c r="DP24"/>
     </row>
-    <row r="25" spans="1:118">
+    <row r="25" spans="1:120">
       <c r="A25" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B25">
+        <v>1755000.0</v>
+      </c>
+      <c r="C25">
+        <v>17747000.0</v>
+      </c>
+      <c r="D25">
         <v>-435000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>-4622000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>895000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>706000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>219000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>-59000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>28000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>760000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>-837000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>-540000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-666000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>12439000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>795000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>194000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>-2389000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>-7298000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>-9463000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>-2612946.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>3186000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>-4143000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>6258000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>7414000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>4067000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>3435900.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>-2186000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>61000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>4169000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>3642000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>1476000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>6110959.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>2650000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>-3075000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>-2503000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>-1693000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>4063000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>58725.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>-4054000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>77125.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>-2531000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>1048609.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>-2530000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>-4507000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>-1609000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>3113000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>-1207000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>-524000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>661000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>232535.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>2719941.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>-829000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>1083000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>2231539.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>-506000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>2940000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>980000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>2941000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>5965000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>-1766000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>2986000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>6195000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>3808000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>2319000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>507000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BO25">
         <v>2755000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BP25">
         <v>2855000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BQ25">
         <v>-1963000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BR25">
         <v>5280000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BS25">
         <v>1189000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BT25">
         <v>4002000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BU25">
         <v>-3773000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BV25">
         <v>3763000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BW25">
         <v>1095000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BX25">
         <v>-1277000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BY25">
         <v>491000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BZ25">
         <v>686000.0</v>
       </c>
-      <c r="BY25">
+      <c r="CA25">
         <v>-1374000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CB25">
         <v>-1685000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CC25">
         <v>-991000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CD25">
         <v>-25000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CE25">
         <v>471000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CF25">
         <v>-508000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CG25">
         <v>-5622000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CH25">
         <v>447000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CI25">
         <v>1541000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CJ25">
         <v>-3773000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CK25">
         <v>-1322000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CL25">
         <v>6590000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CM25">
         <v>-4300000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CN25">
         <v>1968000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CO25">
         <v>556000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CP25">
         <v>-44000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CQ25">
         <v>-139000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CR25">
         <v>-4615000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CS25">
         <v>4794000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CT25">
         <v>4237000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CU25">
         <v>-2148000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CV25">
         <v>-6660000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CW25">
         <v>1628000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CX25">
         <v>312000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CY25">
         <v>-1273000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CZ25">
         <v>2625000.0</v>
       </c>
-      <c r="CY25">
+      <c r="DA25">
         <v>-1259000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DB25">
         <v>335000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DC25">
         <v>-15200000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DD25">
         <v>4800000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DE25">
         <v>10800000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DF25">
         <v>-1000000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DG25">
         <v>-7300000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DH25">
         <v>-8700000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DI25">
         <v>7400000.0</v>
       </c>
-      <c r="DH25">
+      <c r="DJ25">
         <v>-200000.0</v>
       </c>
-      <c r="DI25">
+      <c r="DK25">
         <v>7800000.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DL25">
         <v>-100000.0</v>
       </c>
-      <c r="DK25">
+      <c r="DM25">
         <v>-900000.0</v>
       </c>
-      <c r="DL25">
+      <c r="DN25">
         <v>300000.0</v>
       </c>
-      <c r="DM25">
+      <c r="DO25">
         <v>-400000.0</v>
       </c>
-      <c r="DN25">
+      <c r="DP25">
         <v>18090000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:118">
+    <row r="26" spans="1:120">
       <c r="A26" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B26">
+        <v>-324000.0</v>
+      </c>
+      <c r="C26">
+        <v>-3460000.0</v>
+      </c>
+      <c r="D26">
         <v>53000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>-1938000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>-451000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>-11000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>-281000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>-1842000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>-4076000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>-1413000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>-919000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>-5141000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>-8219000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>-42000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>-46000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>314323.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>-220000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>-86000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>-1879000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>-876000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>-1350000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>-2307000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>-2144000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>-2819000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>-172000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>-213000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>61000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>197000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>-20970000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>274424000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>108114.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>101643.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>-17393000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>149000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>89000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>136000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>-270000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>14828000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>29000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>105000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>-1260000.0</v>
       </c>
-      <c r="AO26">
-[...4 lines deleted...]
-      </c>
       <c r="AQ26">
         <v>0.0</v>
       </c>
       <c r="AR26">
+        <v>0.0</v>
+      </c>
+      <c r="AS26">
+        <v>0.0</v>
+      </c>
+      <c r="AT26">
         <v>-2250000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AU26">
         <v>-10000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AV26">
         <v>6161000.0</v>
       </c>
-      <c r="AU26">
-[...2 lines deleted...]
-      <c r="AV26">
+      <c r="AW26">
+        <v>0.0</v>
+      </c>
+      <c r="AX26">
         <v>-1440000.0</v>
       </c>
-      <c r="AW26">
-[...2 lines deleted...]
-      <c r="AX26">
+      <c r="AY26">
+        <v>0.0</v>
+      </c>
+      <c r="AZ26">
         <v>-10325000.0</v>
       </c>
-      <c r="AY26">
+      <c r="BA26">
         <v>-10324000.0</v>
       </c>
-      <c r="AZ26">
-[...4 lines deleted...]
-      </c>
       <c r="BB26">
         <v>0.0</v>
       </c>
       <c r="BC26">
         <v>0.0</v>
       </c>
       <c r="BD26">
+        <v>0.0</v>
+      </c>
+      <c r="BE26">
+        <v>0.0</v>
+      </c>
+      <c r="BF26">
         <v>17000.0</v>
       </c>
-      <c r="BE26">
-[...4 lines deleted...]
-      </c>
       <c r="BG26">
         <v>0.0</v>
       </c>
-      <c r="BH26"/>
-      <c r="BI26"/>
+      <c r="BH26">
+        <v>0.0</v>
+      </c>
+      <c r="BI26">
+        <v>0.0</v>
+      </c>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
-      <c r="BN26">
-[...1 lines deleted...]
-      </c>
+      <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26">
+        <v>-3000.0</v>
+      </c>
+      <c r="BQ26"/>
+      <c r="BR26">
         <v>-48000.0</v>
       </c>
-      <c r="BQ26"/>
-      <c r="BR26"/>
       <c r="BS26"/>
-      <c r="BT26">
+      <c r="BT26"/>
+      <c r="BU26"/>
+      <c r="BV26">
         <v>-450000.0</v>
       </c>
-      <c r="BU26"/>
-      <c r="BV26"/>
       <c r="BW26"/>
-      <c r="BX26">
+      <c r="BX26"/>
+      <c r="BY26"/>
+      <c r="BZ26">
         <v>-334000.0</v>
       </c>
-      <c r="BY26"/>
-      <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
-      <c r="CF26">
+      <c r="CF26"/>
+      <c r="CG26"/>
+      <c r="CH26">
         <v>-76000.0</v>
       </c>
-      <c r="CG26"/>
-      <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
-      <c r="CR26">
+      <c r="CR26"/>
+      <c r="CS26"/>
+      <c r="CT26">
         <v>-382000.0</v>
       </c>
-      <c r="CS26"/>
-      <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
+      <c r="DO26"/>
+      <c r="DP26"/>
     </row>
-    <row r="27" spans="1:118">
+    <row r="27" spans="1:120">
       <c r="A27" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B27">
+        <v>556000.0</v>
+      </c>
+      <c r="C27">
+        <v>527000.0</v>
+      </c>
+      <c r="D27">
         <v>536000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>536000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>493000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>442000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>455000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>450000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>476000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>482000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>429000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>423000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>417000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>442000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>405000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>439000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>394000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>428000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>405000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>409946.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>374000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>353000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>352000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>342000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>365000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>339100.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>328000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>321000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>283000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>267000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>258000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>263041.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>265000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>175368.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>180508.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>178000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>212000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>127275.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>147000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>138875.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>132000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>107391.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>116439.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>119000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>107000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>92000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>99803.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>106000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>100000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>89465.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>81059.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>86075.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>83000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>75461.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>77000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BE27">
         <v>74000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BF27">
         <v>83000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BG27">
         <v>76000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BH27">
         <v>68000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BI27">
         <v>42000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BJ27">
         <v>35000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BK27">
         <v>98000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BL27">
         <v>79000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BM27">
         <v>53000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BN27">
         <v>87000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BO27">
         <v>87000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BP27">
         <v>90000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BQ27">
         <v>85000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BR27">
         <v>48000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BS27">
         <v>-1289000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BT27">
         <v>2948000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BU27">
         <v>-211000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BV27">
         <v>57000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BW27">
         <v>-575000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BX27">
         <v>-371000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BY27">
         <v>2723000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BZ27">
         <v>-698000.0</v>
       </c>
-      <c r="BY27"/>
-      <c r="BZ27">
+      <c r="CA27"/>
+      <c r="CB27">
         <v>2809000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CC27">
         <v>2664000.0</v>
       </c>
-      <c r="CB27"/>
-      <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
-      <c r="CI27">
+      <c r="CI27"/>
+      <c r="CJ27"/>
+      <c r="CK27">
         <v>2060000.0</v>
       </c>
-      <c r="CJ27"/>
-[...1 lines deleted...]
-      <c r="CL27">
+      <c r="CL27"/>
+      <c r="CM27"/>
+      <c r="CN27">
         <v>2135000.0</v>
       </c>
-      <c r="CM27"/>
-      <c r="CN27"/>
       <c r="CO27"/>
-      <c r="CP27">
+      <c r="CP27"/>
+      <c r="CQ27"/>
+      <c r="CR27">
         <v>1867000.0</v>
       </c>
-      <c r="CQ27">
+      <c r="CS27">
         <v>1930000.0</v>
       </c>
-      <c r="CR27"/>
-      <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
+      <c r="DO27"/>
+      <c r="DP27"/>
     </row>
-    <row r="28" spans="1:118">
+    <row r="28" spans="1:120">
       <c r="A28" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B28">
+        <v>45238000.0</v>
+      </c>
+      <c r="C28">
+        <v>76075000.0</v>
+      </c>
+      <c r="D28">
         <v>-66675000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>142544000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>96067000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>7163000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>25932000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>21920000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-24527000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>4629000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-740000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>68543000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>18489000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>92987000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>212903000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>51000000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>11699000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>31730000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>4250000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-40671000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>38184000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>21414000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>24013000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>155554000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>13353000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>48720000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>28232000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>32125000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>3335000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>17555000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>32455000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>67290000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-19976000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>122040000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>49161000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>44720000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>33622000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>32732000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>21757000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>4168000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>32120000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>29925000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>25506000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-14250000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>24862000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>37171000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>34765000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>-29685000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>36848000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>43515000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>50584000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>611000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>3099000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>15404000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>16562000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>-26916000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>-1107000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>-10458000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>12749000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>-15426000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>1732000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>-26712000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>-24867000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>-20701000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>-42109000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>7376000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>8593000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>26038000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>-12100000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>33101000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>32533000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>29328000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>50762000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>2916000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>14865000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>48901000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>-15171000.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>21417000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>-1578000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>41765000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>12491000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>-17794000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>31205000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>49303000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>8737000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>20160000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>-738000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>19894000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CL28">
         <v>4435000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CM28">
         <v>16762000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CN28">
         <v>1173000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CO28">
         <v>3045000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CP28">
         <v>11417000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CQ28">
         <v>7855000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CR28">
         <v>13327000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CS28">
         <v>14460000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CT28">
         <v>14175000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CU28">
         <v>10463000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CV28">
         <v>7813000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CW28">
         <v>-8280000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CX28">
         <v>10786000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CY28">
         <v>-44877000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CZ28">
         <v>-6136000.0</v>
       </c>
-      <c r="CY28">
+      <c r="DA28">
         <v>7444000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DB28">
         <v>-28295000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DC28">
         <v>2400000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DD28">
         <v>78700000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DE28">
         <v>62600000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DF28">
         <v>38100000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DG28">
         <v>15800000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DH28">
         <v>7500000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DI28">
         <v>6100000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DJ28">
         <v>9100000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DK28">
         <v>8400000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DL28">
         <v>8900000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DM28">
         <v>7000000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DN28">
         <v>14400000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DO28">
         <v>15700000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DP28">
         <v>17350000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:118">
+    <row r="29" spans="1:120">
       <c r="A29" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B29">
+        <v>14922000.0</v>
+      </c>
+      <c r="C29">
+        <v>6832000.0</v>
+      </c>
+      <c r="D29">
         <v>45540000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-25320000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>17854000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>23020000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>17654000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-8449000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>15762000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>24902000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>13337000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-5080000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>13750000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>44380000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-2283000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-7771000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>19611000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>3280000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>459000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>8066000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>11649000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>932000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>13384000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>7945000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>11484000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>8176000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>9308000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>4506000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>11214000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>9713000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>7486000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>13784000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>7607000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>1721000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>2013000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>3909000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>6806000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>3484000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>-1282000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>2681000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>3905000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>3343000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>-268000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>-654000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>561000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>6520000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>1587000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>1480000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>2130000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>1731000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>5391000.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>2298000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>2025000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>3567000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>1342000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>5972000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BF29">
         <v>2402000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BG29">
         <v>2748000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BH29">
         <v>12050000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BI29">
         <v>-1548000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BJ29">
         <v>3333000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BK29">
         <v>6511000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BL29">
         <v>5291000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BM29">
         <v>3279000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BN29">
         <v>2642000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BO29">
         <v>-1950000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BP29">
         <v>1700000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BQ29">
         <v>-2855000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BR29">
         <v>7312000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BS29">
         <v>-217000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BT29">
         <v>3261000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BU29">
         <v>-5134000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BV29">
         <v>6538000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BW29">
         <v>-5266000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BX29">
         <v>-7652000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BY29">
         <v>3521000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BZ29">
         <v>5585000.0</v>
       </c>
-      <c r="BY29">
+      <c r="CA29">
         <v>6398000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CB29">
         <v>-1909000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CC29">
         <v>3639000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CD29">
         <v>-914000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CE29">
         <v>2306000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CF29">
         <v>1348000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CG29">
         <v>-3734000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CH29">
         <v>2111000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CI29">
         <v>3079000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CJ29">
         <v>-1874000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CK29">
         <v>107000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CL29">
         <v>8089000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CM29">
         <v>-3189000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CN29">
         <v>3478000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CO29">
         <v>2007000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CP29">
         <v>1351000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CQ29">
         <v>1197000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CR29">
         <v>-3391000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CS29">
         <v>5965000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CT29">
         <v>5414000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CU29">
         <v>-681000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CV29">
         <v>-5662000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CW29">
         <v>2052000.0</v>
       </c>
-      <c r="CV29">
+      <c r="CX29">
         <v>680000.0</v>
       </c>
-      <c r="CW29">
+      <c r="CY29">
         <v>-1501000.0</v>
       </c>
-      <c r="CX29">
+      <c r="CZ29">
         <v>-977000.0</v>
       </c>
-      <c r="CY29">
+      <c r="DA29">
         <v>336000.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DB29">
         <v>-582000.0</v>
       </c>
-      <c r="DA29">
+      <c r="DC29">
         <v>-17000000.0</v>
       </c>
-      <c r="DB29">
+      <c r="DD29">
         <v>3500000.0</v>
       </c>
-      <c r="DC29">
+      <c r="DE29">
         <v>8600000.0</v>
       </c>
-      <c r="DD29">
+      <c r="DF29">
         <v>-1600000.0</v>
       </c>
-      <c r="DE29">
+      <c r="DG29">
         <v>-8700000.0</v>
       </c>
-      <c r="DF29">
+      <c r="DH29">
         <v>-7700000.0</v>
       </c>
-      <c r="DG29">
+      <c r="DI29">
         <v>8300000.0</v>
       </c>
-      <c r="DH29">
+      <c r="DJ29">
         <v>200000.0</v>
       </c>
-      <c r="DI29">
+      <c r="DK29">
         <v>100000.0</v>
       </c>
-      <c r="DJ29">
+      <c r="DL29">
         <v>600000.0</v>
       </c>
-      <c r="DK29">
+      <c r="DM29">
         <v>-700000.0</v>
       </c>
-      <c r="DL29">
+      <c r="DN29">
         <v>900000.0</v>
       </c>
-      <c r="DM29">
+      <c r="DO29">
         <v>-200000.0</v>
       </c>
-      <c r="DN29">
+      <c r="DP29">
         <v>370000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:118">
+    <row r="30" spans="1:120">
       <c r="A30" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B30">
+        <v>-47519000.0</v>
+      </c>
+      <c r="C30">
+        <v>-69874000.0</v>
+      </c>
+      <c r="D30">
         <v>-69112000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-35084000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-82766000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-44246000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-46503000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>961000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-3025000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>3798000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-2384000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-39316000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-19945000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-185954000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-156283000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-121912000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-88402000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-6564000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-10189000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>14880000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-29567000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-4430000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-22685000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-155811000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-3858000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-65640000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-25620000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-30928000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-10927000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-26309000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-34660000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-58086000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-21598000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-78337000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-51159000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-47018000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-43119000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>-14991000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>-31882000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>-37245000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>2291000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>-33968000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>-26823000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>-28499000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-21399000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>-15459000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>-30101000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>-4670000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>-10169000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>-20568000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>-37559000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>-26575000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>-19340000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>2658000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>16824000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>-13038000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>-12052000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>194000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>19009000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>7898000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>6367000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>16820000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>11389000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>6528000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>32214000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>2321000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>1068000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>870000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>582000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>-49796000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>-38496000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>-33889000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>-29872000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>-6659000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>-27651000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>-25884000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>-6736000.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>-11161000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>-14071000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>-26961000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>-12439000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>625000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>-13551000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>-39838000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>-5365000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>-20506000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CJ30">
         <v>-9531000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CK30">
         <v>-32441000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CL30">
         <v>6317000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CM30">
         <v>-23108000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CN30">
         <v>-2608000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CO30">
         <v>-8333000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CP30">
         <v>-5817000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CQ30">
         <v>-13501000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CR30">
         <v>-13659000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CS30">
         <v>-7778000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CT30">
         <v>-10659000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CU30">
         <v>-17923000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CV30">
         <v>1406000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CW30">
         <v>-24883000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CX30">
         <v>-4179000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CY30">
         <v>10755000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CZ30">
         <v>53731000.0</v>
       </c>
-      <c r="CY30">
+      <c r="DA30">
         <v>6976000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DB30">
         <v>33220000.0</v>
       </c>
-      <c r="DA30"/>
-      <c r="DB30">
+      <c r="DC30"/>
+      <c r="DD30">
         <v>-83000000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DE30">
         <v>-108700000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DF30">
         <v>-12200000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DG30">
         <v>800000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DH30">
         <v>-4400000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DI30">
         <v>-12700000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DJ30">
         <v>-14400000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DK30">
         <v>-5800000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DL30">
         <v>-6400000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DM30">
         <v>-19800000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DN30">
         <v>-8400000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DO30">
         <v>-9700000.0</v>
       </c>
-      <c r="DN30"/>
+      <c r="DP30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>