--- v0 (2026-03-02)
+++ v1 (2026-09-14)
@@ -17056,60 +17056,60 @@
       </c>
       <c r="BD1" t="s">
         <v>17</v>
       </c>
       <c r="BE1" t="s">
         <v>164</v>
       </c>
       <c r="BF1" t="s">
         <v>165</v>
       </c>
       <c r="BG1" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="2" spans="1:59">
       <c r="A2" t="s">
         <v>167</v>
       </c>
       <c r="B2">
         <v>1088479.0</v>
       </c>
       <c r="C2">
         <v>2760157.0</v>
       </c>
       <c r="D2">
-        <v>2971014.0</v>
+        <v>2971014000.0</v>
       </c>
       <c r="E2">
-        <v>1691733.0</v>
+        <v>1691733000.0</v>
       </c>
       <c r="F2">
-        <v>1626247.0</v>
+        <v>1626247000.0</v>
       </c>
       <c r="G2">
-        <v>1141687.0</v>
+        <v>1141687000.0</v>
       </c>
       <c r="H2">
         <v>1135806.0</v>
       </c>
       <c r="I2">
         <v>2159670.0</v>
       </c>
       <c r="J2">
         <v>2745180.0</v>
       </c>
       <c r="K2">
         <v>2730492.0</v>
       </c>
       <c r="L2">
         <v>2241773.0</v>
       </c>
       <c r="M2">
         <v>2057075.0</v>
       </c>
       <c r="N2">
         <v>2045367.0</v>
       </c>
       <c r="O2">
         <v>3191642.0</v>
       </c>
@@ -17484,60 +17484,60 @@
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
     </row>
     <row r="6" spans="1:59">
       <c r="A6" t="s">
         <v>171</v>
       </c>
       <c r="B6">
         <v>82307.0</v>
       </c>
       <c r="C6">
         <v>-1671678.0</v>
       </c>
       <c r="D6">
-        <v>-210857.0</v>
+        <v>-210857000.0</v>
       </c>
       <c r="E6">
-        <v>1279281.0</v>
+        <v>1279281000.0</v>
       </c>
       <c r="F6">
-        <v>65486.0</v>
+        <v>65486000.0</v>
       </c>
       <c r="G6">
-        <v>484560.0</v>
+        <v>484560000.0</v>
       </c>
       <c r="H6">
         <v>5881.0</v>
       </c>
       <c r="I6">
         <v>-1023864.0</v>
       </c>
       <c r="J6">
         <v>-585510.0</v>
       </c>
       <c r="K6">
         <v>14688.0</v>
       </c>
       <c r="L6">
         <v>488719.0</v>
       </c>
       <c r="M6">
         <v>184698.0</v>
       </c>
       <c r="N6">
         <v>11708.0</v>
       </c>
       <c r="O6">
         <v>-1146275.0</v>
       </c>
@@ -18090,54 +18090,54 @@
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
     </row>
     <row r="14" spans="1:59">
       <c r="A14" t="s">
         <v>179</v>
       </c>
       <c r="B14">
         <v>4927378.0</v>
       </c>
       <c r="C14">
         <v>4927378.0</v>
       </c>
       <c r="D14">
-        <v>4927378.0</v>
+        <v>4927378000.0</v>
       </c>
       <c r="E14">
-        <v>4927378.0</v>
+        <v>4927378000.0</v>
       </c>
       <c r="F14">
         <v>4927378065.0</v>
       </c>
       <c r="G14">
         <v>4927378064.0</v>
       </c>
       <c r="H14">
         <v>18808577.0</v>
       </c>
       <c r="I14">
         <v>189200.0</v>
       </c>
       <c r="J14">
         <v>355867.0</v>
       </c>
       <c r="K14">
         <v>355867.0</v>
       </c>
       <c r="L14">
         <v>4707106.0</v>
       </c>
       <c r="M14">
         <v>5039976.0</v>
       </c>
@@ -18278,60 +18278,60 @@
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
     </row>
     <row r="16" spans="1:59">
       <c r="A16" t="s">
         <v>181</v>
       </c>
       <c r="B16">
         <v>1170786.0</v>
       </c>
       <c r="C16">
         <v>1088479.0</v>
       </c>
       <c r="D16">
-        <v>2760157.0</v>
+        <v>2760157000.0</v>
       </c>
       <c r="E16">
-        <v>2971014.0</v>
+        <v>2971014000.0</v>
       </c>
       <c r="F16">
-        <v>1691733.0</v>
+        <v>1691733000.0</v>
       </c>
       <c r="G16">
-        <v>1626247.0</v>
+        <v>1626247000.0</v>
       </c>
       <c r="H16">
         <v>1141687.0</v>
       </c>
       <c r="I16">
         <v>1135806.0</v>
       </c>
       <c r="J16">
         <v>2159670.0</v>
       </c>
       <c r="K16">
         <v>2745180.0</v>
       </c>
       <c r="L16">
         <v>2730492.0</v>
       </c>
       <c r="M16">
         <v>2241773.0</v>
       </c>
       <c r="N16">
         <v>2057075.0</v>
       </c>
       <c r="O16">
         <v>2045367.0</v>
       </c>
@@ -18466,60 +18466,60 @@
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
     </row>
     <row r="18" spans="1:59">
       <c r="A18" t="s">
         <v>183</v>
       </c>
       <c r="B18">
         <v>-20691514.0</v>
       </c>
       <c r="C18">
         <v>52456933.0</v>
       </c>
       <c r="D18">
-        <v>1716129.0</v>
+        <v>1716129000.0</v>
       </c>
       <c r="E18">
-        <v>1100173.0</v>
+        <v>1100173000.0</v>
       </c>
       <c r="F18">
-        <v>797406.0</v>
+        <v>797406000.0</v>
       </c>
       <c r="G18">
-        <v>1533885.0</v>
+        <v>1533885000.0</v>
       </c>
       <c r="H18">
         <v>1713984.0</v>
       </c>
       <c r="I18">
         <v>4012245.0</v>
       </c>
       <c r="J18">
         <v>-585509.0</v>
       </c>
       <c r="K18">
         <v>219779.0</v>
       </c>
       <c r="L18">
         <v>244985.0</v>
       </c>
       <c r="M18">
         <v>184697.0</v>
       </c>
       <c r="N18">
         <v>5011708.0</v>
       </c>
       <c r="O18">
         <v>-1146275.0</v>
       </c>
@@ -18794,60 +18794,60 @@
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
     </row>
     <row r="22" spans="1:59">
       <c r="A22" t="s">
         <v>146</v>
       </c>
       <c r="B22">
         <v>59267.0</v>
       </c>
       <c r="C22">
         <v>160591.0</v>
       </c>
       <c r="D22">
-        <v>27605.0</v>
+        <v>27605000.0</v>
       </c>
       <c r="E22">
-        <v>94278.0</v>
+        <v>94278000.0</v>
       </c>
       <c r="F22">
-        <v>235784.0</v>
+        <v>235784000.0</v>
       </c>
       <c r="G22">
-        <v>219402.0</v>
+        <v>219402000.0</v>
       </c>
       <c r="H22">
         <v>28948.0</v>
       </c>
       <c r="I22">
         <v>3362.91</v>
       </c>
       <c r="J22">
         <v>297793.0</v>
       </c>
       <c r="K22">
         <v>70908.0</v>
       </c>
       <c r="L22">
         <v>362724.0</v>
       </c>
       <c r="M22">
         <v>53850.0</v>
       </c>
       <c r="N22">
         <v>132625.0</v>
       </c>
       <c r="O22">
         <v>86185.0</v>
       </c>
@@ -18973,60 +18973,60 @@
       </c>
       <c r="BD22">
         <v>1819862100.0</v>
       </c>
       <c r="BE22">
         <v>713546000.0</v>
       </c>
       <c r="BF22">
         <v>1984811200.0</v>
       </c>
       <c r="BG22">
         <v>455635400.0</v>
       </c>
     </row>
     <row r="23" spans="1:59">
       <c r="A23" t="s">
         <v>187</v>
       </c>
       <c r="B23">
         <v>-81259.43</v>
       </c>
       <c r="C23">
         <v>-54128610.0</v>
       </c>
       <c r="D23">
-        <v>-1926986.0</v>
+        <v>-1926986000.0</v>
       </c>
       <c r="E23">
-        <v>179107.0</v>
+        <v>179107000.0</v>
       </c>
       <c r="F23">
-        <v>-731920.0</v>
+        <v>-731920000.0</v>
       </c>
       <c r="G23">
-        <v>-1049324.0</v>
+        <v>-1049324000.0</v>
       </c>
       <c r="H23">
         <v>-1708103.0</v>
       </c>
       <c r="I23">
         <v>-5036109.0</v>
       </c>
       <c r="J23"/>
       <c r="K23">
         <v>-205091.0</v>
       </c>
       <c r="L23">
         <v>243733.0</v>
       </c>
       <c r="M23"/>
       <c r="N23">
         <v>-5000000.0</v>
       </c>
       <c r="O23"/>
       <c r="P23">
         <v>-4270875.0</v>
       </c>
       <c r="Q23">
         <v>-20000000.0</v>
       </c>
@@ -19161,60 +19161,60 @@
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
     </row>
     <row r="25" spans="1:59">
       <c r="A25" t="s">
         <v>189</v>
       </c>
       <c r="B25">
         <v>-25678159.15</v>
       </c>
       <c r="C25">
         <v>47368964.0</v>
       </c>
       <c r="D25">
-        <v>-3238854.03</v>
+        <v>-3238854032.0</v>
       </c>
       <c r="E25">
-        <v>-3921483.38</v>
+        <v>-3921483379.0</v>
       </c>
       <c r="F25">
-        <v>561622.0</v>
+        <v>561622000.0</v>
       </c>
       <c r="G25">
-        <v>1314483.0</v>
+        <v>1314483000.0</v>
       </c>
       <c r="H25">
         <v>-17123541.41</v>
       </c>
       <c r="I25">
         <v>3819682.0</v>
       </c>
       <c r="J25">
         <v>-1239169.0</v>
       </c>
       <c r="K25">
         <v>-206996.38</v>
       </c>
       <c r="L25">
         <v>-4824845.0</v>
       </c>
       <c r="M25">
         <v>-4909129.37</v>
       </c>
       <c r="N25">
         <v>-4614481.0</v>
       </c>
       <c r="O25">
         <v>-1594331.01</v>
       </c>
@@ -19412,60 +19412,60 @@
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
     </row>
     <row r="28" spans="1:59">
       <c r="A28" t="s">
         <v>192</v>
       </c>
       <c r="B28">
         <v>-81259.43</v>
       </c>
       <c r="C28">
         <v>-54128610.0</v>
       </c>
       <c r="D28">
-        <v>-1926986.0</v>
+        <v>-1926986000.0</v>
       </c>
       <c r="E28">
-        <v>179107.0</v>
+        <v>179107000.0</v>
       </c>
       <c r="F28">
-        <v>-731920.0</v>
+        <v>-731920000.0</v>
       </c>
       <c r="G28">
-        <v>-1049324.0</v>
+        <v>-1049324000.0</v>
       </c>
       <c r="H28">
         <v>-1708103.0</v>
       </c>
       <c r="I28">
         <v>-5036109.0</v>
       </c>
       <c r="J28"/>
       <c r="K28">
         <v>-205091.0</v>
       </c>
       <c r="L28">
         <v>243733.0</v>
       </c>
       <c r="M28"/>
       <c r="N28">
         <v>-5000000.0</v>
       </c>
       <c r="O28"/>
       <c r="P28">
         <v>-4270875.0</v>
       </c>
       <c r="Q28">
         <v>-20000000.0</v>
       </c>
@@ -19529,60 +19529,60 @@
       <c r="AU28"/>
       <c r="AV28"/>
       <c r="AW28"/>
       <c r="AX28"/>
       <c r="AY28"/>
       <c r="AZ28"/>
       <c r="BA28"/>
       <c r="BB28"/>
       <c r="BC28"/>
       <c r="BD28"/>
       <c r="BE28"/>
       <c r="BF28"/>
       <c r="BG28"/>
     </row>
     <row r="29" spans="1:59">
       <c r="A29" t="s">
         <v>193</v>
       </c>
       <c r="B29">
         <v>-20691514.0</v>
       </c>
       <c r="C29">
         <v>52456933.0</v>
       </c>
       <c r="D29">
-        <v>1716129.0</v>
+        <v>1716129000.0</v>
       </c>
       <c r="E29">
-        <v>1100173.0</v>
+        <v>1100173000.0</v>
       </c>
       <c r="F29">
-        <v>797406.0</v>
+        <v>797406000.0</v>
       </c>
       <c r="G29">
-        <v>1533885.0</v>
+        <v>1533885000.0</v>
       </c>
       <c r="H29">
         <v>1713984.0</v>
       </c>
       <c r="I29">
         <v>4012245.0</v>
       </c>
       <c r="J29">
         <v>-585509.0</v>
       </c>
       <c r="K29">
         <v>219779.0</v>
       </c>
       <c r="L29">
         <v>244985.0</v>
       </c>
       <c r="M29">
         <v>184697.0</v>
       </c>
       <c r="N29">
         <v>5011708.0</v>
       </c>
       <c r="O29">
         <v>-1146275.0</v>
       </c>