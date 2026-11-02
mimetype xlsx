--- v0 (2026-09-14)
+++ v1 (2026-11-02)
@@ -4545,54 +4545,62 @@
         <v>-879331216.0</v>
       </c>
       <c r="AK36">
         <v>-837547257.0</v>
       </c>
       <c r="AL36">
         <v>-485312466.0</v>
       </c>
       <c r="AM36">
         <v>-641848061.0</v>
       </c>
       <c r="AN36">
         <v>-689301218.0</v>
       </c>
       <c r="AO36">
         <v>-1710820022.0</v>
       </c>
       <c r="AP36">
         <v>-971182025.0</v>
       </c>
     </row>
     <row r="37" spans="1:42">
       <c r="A37" t="s">
         <v>77</v>
       </c>
-      <c r="B37"/>
-[...2 lines deleted...]
-      <c r="E37"/>
+      <c r="B37">
+        <v>2057000000.0</v>
+      </c>
+      <c r="C37">
+        <v>2565000000.0</v>
+      </c>
+      <c r="D37">
+        <v>2662000000.0</v>
+      </c>
+      <c r="E37">
+        <v>2680000000.0</v>
+      </c>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
@@ -10805,54 +10813,54 @@
         <v>133830925.0</v>
       </c>
       <c r="EX13"/>
       <c r="EY13"/>
       <c r="EZ13"/>
       <c r="FA13">
         <v>128518790.0</v>
       </c>
       <c r="FB13"/>
       <c r="FC13"/>
       <c r="FD13"/>
       <c r="FE13">
         <v>150784521.0</v>
       </c>
       <c r="FF13"/>
       <c r="FG13"/>
     </row>
     <row r="14" spans="1:163">
       <c r="A14" t="s">
         <v>54</v>
       </c>
       <c r="B14">
         <v>2183200000.0</v>
       </c>
       <c r="C14">
-        <v>2195300000.0</v>
+        <v>2191000000.0</v>
       </c>
       <c r="D14">
-        <v>2198399978.0</v>
+        <v>2199600000.0</v>
       </c>
       <c r="E14">
         <v>2225067000.0</v>
       </c>
       <c r="F14">
         <v>2231999977.0</v>
       </c>
       <c r="G14">
         <v>2511000000.0</v>
       </c>
       <c r="H14">
         <v>2247111088.0</v>
       </c>
       <c r="I14">
         <v>2528000000.0</v>
       </c>
       <c r="J14">
         <v>2254933310.0</v>
       </c>
       <c r="K14">
         <v>2536800000.0</v>
       </c>
       <c r="L14">
         <v>2553400000.0</v>
       </c>
@@ -17558,54 +17566,62 @@
       <c r="ET36"/>
       <c r="EU36"/>
       <c r="EV36"/>
       <c r="EW36">
         <v>-689301218.0</v>
       </c>
       <c r="EX36"/>
       <c r="EY36"/>
       <c r="EZ36"/>
       <c r="FA36">
         <v>-1710820022.0</v>
       </c>
       <c r="FB36"/>
       <c r="FC36"/>
       <c r="FD36"/>
       <c r="FE36">
         <v>-971182025.0</v>
       </c>
       <c r="FF36"/>
       <c r="FG36"/>
     </row>
     <row r="37" spans="1:163">
       <c r="A37" t="s">
         <v>77</v>
       </c>
-      <c r="B37"/>
-[...2 lines deleted...]
-      <c r="E37"/>
+      <c r="B37">
+        <v>2113000000.0</v>
+      </c>
+      <c r="C37">
+        <v>2057000000.0</v>
+      </c>
+      <c r="D37">
+        <v>2136000000.0</v>
+      </c>
+      <c r="E37">
+        <v>2565000000.0</v>
+      </c>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
@@ -25991,51 +26007,51 @@
       <c r="P3">
         <v>1029000000.0</v>
       </c>
       <c r="Q3">
         <v>993000000.0</v>
       </c>
       <c r="R3">
         <v>1032000000.0</v>
       </c>
       <c r="S3">
         <v>1003000000.0</v>
       </c>
       <c r="T3">
         <v>943000000.0</v>
       </c>
       <c r="U3">
         <v>982000000.0</v>
       </c>
       <c r="V3">
         <v>1274000000.0</v>
       </c>
       <c r="W3">
         <v>2857034640.0</v>
       </c>
       <c r="X3">
-        <v>1143000000.0</v>
+        <v>2034304860.0</v>
       </c>
       <c r="Y3">
         <v>2584454640.0</v>
       </c>
       <c r="Z3">
         <v>2845000000.0</v>
       </c>
       <c r="AA3">
         <v>3084474586.0</v>
       </c>
       <c r="AB3">
         <v>1191274734.0</v>
       </c>
       <c r="AC3">
         <v>883160162.0</v>
       </c>
       <c r="AD3">
         <v>1106080539.0</v>
       </c>
       <c r="AE3">
         <v>1168178288.0</v>
       </c>
       <c r="AF3">
         <v>959281105.0</v>
       </c>
@@ -26165,51 +26181,51 @@
       <c r="P5">
         <v>6776000000.0</v>
       </c>
       <c r="Q5">
         <v>6611000000.0</v>
       </c>
       <c r="R5">
         <v>5392000000.0</v>
       </c>
       <c r="S5">
         <v>7635000000.0</v>
       </c>
       <c r="T5">
         <v>5266000000.0</v>
       </c>
       <c r="U5">
         <v>5421000000.0</v>
       </c>
       <c r="V5">
         <v>5205000000.0</v>
       </c>
       <c r="W5">
         <v>3372965360.0</v>
       </c>
       <c r="X5">
-        <v>3916000000.0</v>
+        <v>6707171410.0</v>
       </c>
       <c r="Y5">
         <v>3024230839.0</v>
       </c>
       <c r="Z5">
         <v>5270000000.0</v>
       </c>
       <c r="AA5">
         <v>2224525414.0</v>
       </c>
       <c r="AB5">
         <v>5072161657.0</v>
       </c>
       <c r="AC5">
         <v>4621022326.0</v>
       </c>
       <c r="AD5">
         <v>2287643340.0</v>
       </c>
       <c r="AE5">
         <v>4191132000.0</v>
       </c>
       <c r="AF5">
         <v>3267099341.0</v>
       </c>
@@ -26293,51 +26309,51 @@
       <c r="P6">
         <v>7805000000.0</v>
       </c>
       <c r="Q6">
         <v>7604000000.0</v>
       </c>
       <c r="R6">
         <v>6424000000.0</v>
       </c>
       <c r="S6">
         <v>8638000000.0</v>
       </c>
       <c r="T6">
         <v>6209000000.0</v>
       </c>
       <c r="U6">
         <v>6403000000.0</v>
       </c>
       <c r="V6">
         <v>6479000000.0</v>
       </c>
       <c r="W6">
         <v>6230000000.0</v>
       </c>
       <c r="X6">
-        <v>5059000000.0</v>
+        <v>8741476270.0</v>
       </c>
       <c r="Y6">
         <v>5608685479.0</v>
       </c>
       <c r="Z6">
         <v>8115000000.0</v>
       </c>
       <c r="AA6">
         <v>5309000000.0</v>
       </c>
       <c r="AB6">
         <v>6263436391.0</v>
       </c>
       <c r="AC6">
         <v>5504182488.0</v>
       </c>
       <c r="AD6">
         <v>3393723879.0</v>
       </c>
       <c r="AE6">
         <v>5359310288.0</v>
       </c>
       <c r="AF6">
         <v>4226380446.0</v>
       </c>
@@ -28118,51 +28134,53 @@
       </c>
       <c r="AJ26">
         <v>595540698.0</v>
       </c>
       <c r="AK26">
         <v>574318120.0</v>
       </c>
       <c r="AL26">
         <v>506941992.0</v>
       </c>
       <c r="AM26">
         <v>512244125.0</v>
       </c>
       <c r="AN26">
         <v>474883930.0</v>
       </c>
       <c r="AO26">
         <v>421486354.0</v>
       </c>
       <c r="AP26"/>
     </row>
     <row r="27" spans="1:42">
       <c r="A27" t="s">
         <v>249</v>
       </c>
-      <c r="B27"/>
+      <c r="B27">
+        <v>8142000000.0</v>
+      </c>
       <c r="C27">
         <v>9410000000.0</v>
       </c>
       <c r="D27">
         <v>8546000000.0</v>
       </c>
       <c r="E27">
         <v>7821000000.0</v>
       </c>
       <c r="F27">
         <v>6873000000.0</v>
       </c>
       <c r="G27">
         <v>7091000000.0</v>
       </c>
       <c r="H27">
         <v>7272000000.0</v>
       </c>
       <c r="I27">
         <v>7150000000.0</v>
       </c>
       <c r="J27">
         <v>7575000000.0</v>
       </c>
       <c r="K27">
@@ -29572,144 +29590,144 @@
       <c r="EO2"/>
       <c r="EP2"/>
       <c r="EQ2"/>
       <c r="ER2"/>
       <c r="ES2"/>
       <c r="ET2"/>
       <c r="EU2"/>
       <c r="EV2"/>
       <c r="EW2"/>
       <c r="EX2"/>
       <c r="EY2"/>
       <c r="EZ2"/>
       <c r="FA2"/>
       <c r="FB2"/>
       <c r="FC2"/>
       <c r="FD2"/>
       <c r="FE2"/>
       <c r="FF2"/>
       <c r="FG2"/>
     </row>
     <row r="3" spans="1:163">
       <c r="A3" t="s">
         <v>225</v>
       </c>
       <c r="B3">
-        <v>627846514.0</v>
+        <v>632000000.0</v>
       </c>
       <c r="C3">
-        <v>463371000.0</v>
+        <v>707000000.0</v>
       </c>
       <c r="D3">
-        <v>397500000.0</v>
+        <v>646000000.0</v>
       </c>
       <c r="E3">
-        <v>240000000.0</v>
+        <v>965000806.0</v>
       </c>
       <c r="F3">
         <v>794000000.0</v>
       </c>
       <c r="G3">
         <v>397000000.0</v>
       </c>
       <c r="H3">
-        <v>236000000.0</v>
+        <v>821434519.0</v>
       </c>
       <c r="I3">
         <v>118000000.0</v>
       </c>
       <c r="J3">
         <v>753000000.0</v>
       </c>
       <c r="K3">
         <v>376500000.0</v>
       </c>
       <c r="L3">
-        <v>227000000.0</v>
+        <v>1078689494.0</v>
       </c>
       <c r="M3">
         <v>113500000.0</v>
       </c>
       <c r="N3">
         <v>842000000.0</v>
       </c>
       <c r="O3">
         <v>421000000.0</v>
       </c>
       <c r="P3">
-        <v>1521000000.0</v>
+        <v>894842673.0</v>
       </c>
       <c r="Q3">
         <v>125500000.0</v>
       </c>
       <c r="R3">
         <v>860000000.0</v>
       </c>
       <c r="S3">
         <v>430000000.0</v>
       </c>
       <c r="T3">
-        <v>1767000000.0</v>
+        <v>1024357000.0</v>
       </c>
       <c r="U3">
         <v>147500000.0</v>
       </c>
       <c r="V3">
         <v>987000000.0</v>
       </c>
       <c r="W3">
         <v>493500000.0</v>
       </c>
       <c r="X3">
-        <v>1751000000.0</v>
+        <v>1006529784.0</v>
       </c>
       <c r="Y3">
         <v>123500000.0</v>
       </c>
       <c r="Z3">
         <v>965000000.0</v>
       </c>
       <c r="AA3">
         <v>482500000.0</v>
       </c>
       <c r="AB3">
-        <v>1769000000.0</v>
+        <v>994781552.0</v>
       </c>
       <c r="AC3">
         <v>114500000.0</v>
       </c>
       <c r="AD3">
         <v>1009000000.0</v>
       </c>
       <c r="AE3">
         <v>504500000.0</v>
       </c>
       <c r="AF3">
         <v>1099000000.0</v>
       </c>
       <c r="AG3">
-        <v>1099000000.0</v>
+        <v>786962000.0</v>
       </c>
       <c r="AH3">
         <v>225500000.0</v>
       </c>
       <c r="AI3">
         <v>763000000.0</v>
       </c>
       <c r="AJ3">
         <v>381500000.0</v>
       </c>
       <c r="AK3">
         <v>492000000.0</v>
       </c>
       <c r="AL3">
         <v>246000000.0</v>
       </c>
       <c r="AM3">
         <v>681000000.0</v>
       </c>
       <c r="AN3">
         <v>340500000.0</v>
       </c>
       <c r="AO3">
         <v>969000000.0</v>
       </c>
@@ -29743,147 +29761,147 @@
       <c r="AY3">
         <v>583000000.0</v>
       </c>
       <c r="AZ3">
         <v>291500000.0</v>
       </c>
       <c r="BA3">
         <v>787000000.0</v>
       </c>
       <c r="BB3">
         <v>223500000.0</v>
       </c>
       <c r="BC3">
         <v>412000000.0</v>
       </c>
       <c r="BD3"/>
       <c r="BE3">
         <v>514500000.0</v>
       </c>
       <c r="BF3"/>
       <c r="BG3">
         <v>514500000.0</v>
       </c>
       <c r="BH3"/>
       <c r="BI3">
-        <v>514000000.0</v>
+        <v>252000000.0</v>
       </c>
       <c r="BJ3">
         <v>257000000.0</v>
       </c>
       <c r="BK3">
-        <v>550000000.0</v>
+        <v>239000000.0</v>
       </c>
       <c r="BL3">
         <v>275000000.0</v>
       </c>
       <c r="BM3">
-        <v>474000000.0</v>
+        <v>298000000.0</v>
       </c>
       <c r="BN3">
         <v>237000000.0</v>
       </c>
       <c r="BO3">
-        <v>522000000.0</v>
+        <v>236000000.0</v>
       </c>
       <c r="BP3">
         <v>261000000.0</v>
       </c>
       <c r="BQ3">
-        <v>537000000.0</v>
+        <v>241000000.0</v>
       </c>
       <c r="BR3">
         <v>296000000.0</v>
       </c>
       <c r="BS3">
-        <v>466000000.0</v>
+        <v>233000000.0</v>
       </c>
       <c r="BT3">
         <v>233000000.0</v>
       </c>
       <c r="BU3">
-        <v>496000000.0</v>
+        <v>231000000.0</v>
       </c>
       <c r="BV3">
         <v>248000000.0</v>
       </c>
       <c r="BW3">
-        <v>483569760.0</v>
+        <v>222215120.0</v>
       </c>
       <c r="BX3">
         <v>241784880.0</v>
       </c>
       <c r="BY3">
-        <v>491000000.0</v>
+        <v>304000000.0</v>
       </c>
       <c r="BZ3">
         <v>224000000.0</v>
       </c>
       <c r="CA3">
         <v>491000000.0</v>
       </c>
       <c r="CB3">
         <v>-10725130.0</v>
       </c>
       <c r="CC3">
         <v>637000000.0</v>
       </c>
       <c r="CD3">
         <v>9974280.0</v>
       </c>
       <c r="CE3">
         <v>637000000.0</v>
       </c>
       <c r="CF3">
         <v>44000000.0</v>
       </c>
       <c r="CG3">
         <v>1428517320.0</v>
       </c>
       <c r="CH3">
         <v>13671060.0</v>
       </c>
       <c r="CI3">
         <v>1428517320.0</v>
       </c>
       <c r="CJ3">
         <v>109000000.0</v>
       </c>
       <c r="CK3">
         <v>1183247090.0</v>
       </c>
       <c r="CL3">
         <v>823891039.0</v>
       </c>
       <c r="CM3">
         <v>1017152430.0</v>
       </c>
       <c r="CN3">
         <v>269536408.0</v>
       </c>
       <c r="CO3">
-        <v>642026440.0</v>
+        <v>224751514.0</v>
       </c>
       <c r="CP3">
         <v>321013220.0</v>
       </c>
       <c r="CQ3">
         <v>683968566.0</v>
       </c>
       <c r="CR3">
         <v>341984283.0</v>
       </c>
       <c r="CS3">
         <v>1422500000.0</v>
       </c>
       <c r="CT3">
         <v>348577362.0</v>
       </c>
       <c r="CU3">
         <v>1422500000.0</v>
       </c>
       <c r="CV3">
         <v>352654781.0</v>
       </c>
       <c r="CW3">
         <v>1542237293.0</v>
       </c>
@@ -30168,57 +30186,57 @@
       <c r="EO4"/>
       <c r="EP4"/>
       <c r="EQ4"/>
       <c r="ER4"/>
       <c r="ES4"/>
       <c r="ET4"/>
       <c r="EU4"/>
       <c r="EV4"/>
       <c r="EW4"/>
       <c r="EX4"/>
       <c r="EY4"/>
       <c r="EZ4"/>
       <c r="FA4"/>
       <c r="FB4"/>
       <c r="FC4"/>
       <c r="FD4"/>
       <c r="FE4"/>
       <c r="FF4"/>
       <c r="FG4"/>
     </row>
     <row r="5" spans="1:163">
       <c r="A5" t="s">
         <v>227</v>
       </c>
       <c r="B5">
-        <v>5105226643.0</v>
+        <v>5215000000.0</v>
       </c>
       <c r="C5">
-        <v>4200297000.0</v>
+        <v>4642000000.0</v>
       </c>
       <c r="D5">
-        <v>2839000000.0</v>
+        <v>5075000000.0</v>
       </c>
       <c r="E5">
         <v>5124000000.0</v>
       </c>
       <c r="F5">
         <v>6123000000.0</v>
       </c>
       <c r="G5">
         <v>3061500000.0</v>
       </c>
       <c r="H5">
         <v>4971490456.0</v>
       </c>
       <c r="I5">
         <v>2396500000.0</v>
       </c>
       <c r="J5">
         <v>6173056466.0</v>
       </c>
       <c r="K5">
         <v>2637500000.0</v>
       </c>
       <c r="L5">
         <v>6778727784.0</v>
       </c>
@@ -30351,81 +30369,81 @@
       <c r="BC5">
         <v>3608000000.0</v>
       </c>
       <c r="BD5"/>
       <c r="BE5">
         <v>3388000000.0</v>
       </c>
       <c r="BF5"/>
       <c r="BG5">
         <v>3388000000.0</v>
       </c>
       <c r="BH5"/>
       <c r="BI5">
         <v>3624000000.0</v>
       </c>
       <c r="BJ5">
         <v>1812000000.0</v>
       </c>
       <c r="BK5">
         <v>2876000000.0</v>
       </c>
       <c r="BL5">
         <v>1438000000.0</v>
       </c>
       <c r="BM5">
-        <v>3020000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BN5">
         <v>1510000000.0</v>
       </c>
       <c r="BO5">
-        <v>2602000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BP5">
         <v>1301000000.0</v>
       </c>
       <c r="BQ5">
         <v>4701000000.0</v>
       </c>
       <c r="BR5">
         <v>2552000000.0</v>
       </c>
       <c r="BS5">
         <v>2934000000.0</v>
       </c>
       <c r="BT5">
         <v>1387000000.0</v>
       </c>
       <c r="BU5">
-        <v>2906000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BV5">
         <v>1453000000.0</v>
       </c>
       <c r="BW5">
-        <v>2485219200.0</v>
+        <v>0.0</v>
       </c>
       <c r="BX5">
         <v>1242609600.0</v>
       </c>
       <c r="BY5">
         <v>2710500000.0</v>
       </c>
       <c r="BZ5">
         <v>1923410360.0</v>
       </c>
       <c r="CA5">
         <v>2710500000.0</v>
       </c>
       <c r="CB5">
         <v>1409117080.0</v>
       </c>
       <c r="CC5">
         <v>2602500000.0</v>
       </c>
       <c r="CD5">
         <v>1549338160.0</v>
       </c>
       <c r="CE5">
         <v>2602500000.0</v>
       </c>
@@ -30435,51 +30453,51 @@
       <c r="CG5">
         <v>1686482680.0</v>
       </c>
       <c r="CH5">
         <v>1661435880.0</v>
       </c>
       <c r="CI5">
         <v>1686482680.0</v>
       </c>
       <c r="CJ5">
         <v>1316000000.0</v>
       </c>
       <c r="CK5">
         <v>4162110786.0</v>
       </c>
       <c r="CL5">
         <v>1518785407.0</v>
       </c>
       <c r="CM5">
         <v>2463727102.0</v>
       </c>
       <c r="CN5">
         <v>1270878655.0</v>
       </c>
       <c r="CO5">
-        <v>3289119680.0</v>
+        <v>0.0</v>
       </c>
       <c r="CP5">
         <v>1644559840.0</v>
       </c>
       <c r="CQ5">
         <v>2359527924.0</v>
       </c>
       <c r="CR5">
         <v>1179763962.0</v>
       </c>
       <c r="CS5">
         <v>2635000000.0</v>
       </c>
       <c r="CT5">
         <v>1269191265.0</v>
       </c>
       <c r="CU5">
         <v>2635000000.0</v>
       </c>
       <c r="CV5">
         <v>1070905806.0</v>
       </c>
       <c r="CW5">
         <v>1112262707.0</v>
       </c>
@@ -30597,144 +30615,144 @@
       <c r="EY5">
         <v>1104464898.0</v>
       </c>
       <c r="EZ5"/>
       <c r="FA5">
         <v>935561515.0</v>
       </c>
       <c r="FB5"/>
       <c r="FC5">
         <v>935561515.0</v>
       </c>
       <c r="FD5"/>
       <c r="FE5">
         <v>-8447504875.96</v>
       </c>
       <c r="FF5"/>
       <c r="FG5">
         <v>8502630399.27</v>
       </c>
     </row>
     <row r="6" spans="1:163">
       <c r="A6" t="s">
         <v>228</v>
       </c>
       <c r="B6">
-        <v>5733073157.0</v>
+        <v>5847000000.0</v>
       </c>
       <c r="C6">
-        <v>4663668000.0</v>
+        <v>5349000000.0</v>
       </c>
       <c r="D6">
-        <v>3236500000.0</v>
+        <v>5721000000.0</v>
       </c>
       <c r="E6">
-        <v>5364000000.0</v>
+        <v>6089000806.0</v>
       </c>
       <c r="F6">
         <v>6917000000.0</v>
       </c>
       <c r="G6">
         <v>3458500000.0</v>
       </c>
       <c r="H6">
-        <v>5207490456.0</v>
+        <v>5792924975.0</v>
       </c>
       <c r="I6">
         <v>2514500000.0</v>
       </c>
       <c r="J6">
         <v>6926056466.0</v>
       </c>
       <c r="K6">
         <v>3014000000.0</v>
       </c>
       <c r="L6">
-        <v>7005727784.0</v>
+        <v>7857417278.0</v>
       </c>
       <c r="M6">
         <v>2398500000.0</v>
       </c>
       <c r="N6">
         <v>5908000000.0</v>
       </c>
       <c r="O6">
         <v>2954000000.0</v>
       </c>
       <c r="P6">
-        <v>6309000000.0</v>
+        <v>5682842673.0</v>
       </c>
       <c r="Q6">
         <v>2519500000.0</v>
       </c>
       <c r="R6">
         <v>5709000000.0</v>
       </c>
       <c r="S6">
         <v>2854500000.0</v>
       </c>
       <c r="T6">
-        <v>6051000000.0</v>
+        <v>5308357000.0</v>
       </c>
       <c r="U6">
         <v>2289500000.0</v>
       </c>
       <c r="V6">
         <v>6061000000.0</v>
       </c>
       <c r="W6">
         <v>3030500000.0</v>
       </c>
       <c r="X6">
-        <v>6631000000.0</v>
+        <v>5886529784.0</v>
       </c>
       <c r="Y6">
         <v>2563500000.0</v>
       </c>
       <c r="Z6">
         <v>6002000000.0</v>
       </c>
       <c r="AA6">
         <v>3001000000.0</v>
       </c>
       <c r="AB6">
-        <v>6037000000.0</v>
+        <v>5262781552.0</v>
       </c>
       <c r="AC6">
         <v>2357500000.0</v>
       </c>
       <c r="AD6">
         <v>5961000000.0</v>
       </c>
       <c r="AE6">
         <v>2980500000.0</v>
       </c>
       <c r="AF6">
         <v>6269000000.0</v>
       </c>
       <c r="AG6">
-        <v>6269000000.0</v>
+        <v>5956962000.0</v>
       </c>
       <c r="AH6">
         <v>2167500000.0</v>
       </c>
       <c r="AI6">
         <v>5640000000.0</v>
       </c>
       <c r="AJ6">
         <v>2820000000.0</v>
       </c>
       <c r="AK6">
         <v>4039000000.0</v>
       </c>
       <c r="AL6">
         <v>2019500000.0</v>
       </c>
       <c r="AM6">
         <v>4841000000.0</v>
       </c>
       <c r="AN6">
         <v>2420500000.0</v>
       </c>
       <c r="AO6">
         <v>4521000000.0</v>
       </c>
@@ -30768,147 +30786,147 @@
       <c r="AY6">
         <v>4088000000.0</v>
       </c>
       <c r="AZ6">
         <v>2044000000.0</v>
       </c>
       <c r="BA6">
         <v>4232000000.0</v>
       </c>
       <c r="BB6">
         <v>1946000000.0</v>
       </c>
       <c r="BC6">
         <v>4020000000.0</v>
       </c>
       <c r="BD6"/>
       <c r="BE6">
         <v>3902500000.0</v>
       </c>
       <c r="BF6"/>
       <c r="BG6">
         <v>3902500000.0</v>
       </c>
       <c r="BH6"/>
       <c r="BI6">
-        <v>4138000000.0</v>
+        <v>3876000000.0</v>
       </c>
       <c r="BJ6">
         <v>2069000000.0</v>
       </c>
       <c r="BK6">
-        <v>3426000000.0</v>
+        <v>3115000000.0</v>
       </c>
       <c r="BL6">
         <v>1713000000.0</v>
       </c>
       <c r="BM6">
-        <v>3494000000.0</v>
+        <v>298000000.0</v>
       </c>
       <c r="BN6">
         <v>1747000000.0</v>
       </c>
       <c r="BO6">
-        <v>3124000000.0</v>
+        <v>236000000.0</v>
       </c>
       <c r="BP6">
         <v>1562000000.0</v>
       </c>
       <c r="BQ6">
-        <v>5238000000.0</v>
+        <v>4942000000.0</v>
       </c>
       <c r="BR6">
         <v>2848000000.0</v>
       </c>
       <c r="BS6">
-        <v>3400000000.0</v>
+        <v>3167000000.0</v>
       </c>
       <c r="BT6">
         <v>1620000000.0</v>
       </c>
       <c r="BU6">
-        <v>3402000000.0</v>
+        <v>231000000.0</v>
       </c>
       <c r="BV6">
         <v>1701000000.0</v>
       </c>
       <c r="BW6">
-        <v>2968788960.0</v>
+        <v>222215120.0</v>
       </c>
       <c r="BX6">
         <v>1484394480.0</v>
       </c>
       <c r="BY6">
-        <v>3201500000.0</v>
+        <v>3014500000.0</v>
       </c>
       <c r="BZ6">
         <v>2147410360.0</v>
       </c>
       <c r="CA6">
         <v>3201500000.0</v>
       </c>
       <c r="CB6">
         <v>1398391950.0</v>
       </c>
       <c r="CC6">
         <v>3239500000.0</v>
       </c>
       <c r="CD6">
         <v>1559312440.0</v>
       </c>
       <c r="CE6">
         <v>3239500000.0</v>
       </c>
       <c r="CF6">
         <v>1364000000.0</v>
       </c>
       <c r="CG6">
         <v>3115000000.0</v>
       </c>
       <c r="CH6">
         <v>1675106940.0</v>
       </c>
       <c r="CI6">
         <v>3115000000.0</v>
       </c>
       <c r="CJ6">
         <v>1425000000.0</v>
       </c>
       <c r="CK6">
         <v>5345357876.0</v>
       </c>
       <c r="CL6">
         <v>2342676446.0</v>
       </c>
       <c r="CM6">
         <v>3480879532.0</v>
       </c>
       <c r="CN6">
         <v>1540415063.0</v>
       </c>
       <c r="CO6">
-        <v>3931146120.0</v>
+        <v>224751514.0</v>
       </c>
       <c r="CP6">
         <v>1965573060.0</v>
       </c>
       <c r="CQ6">
         <v>3043496490.0</v>
       </c>
       <c r="CR6">
         <v>1521748245.0</v>
       </c>
       <c r="CS6">
         <v>4057500000.0</v>
       </c>
       <c r="CT6">
         <v>1617768627.0</v>
       </c>
       <c r="CU6">
         <v>4057500000.0</v>
       </c>
       <c r="CV6">
         <v>1423560587.0</v>
       </c>
       <c r="CW6">
         <v>2654500000.0</v>
       </c>
@@ -31439,54 +31457,54 @@
       <c r="ER8"/>
       <c r="ES8"/>
       <c r="ET8"/>
       <c r="EU8"/>
       <c r="EV8"/>
       <c r="EW8"/>
       <c r="EX8"/>
       <c r="EY8"/>
       <c r="EZ8"/>
       <c r="FA8"/>
       <c r="FB8"/>
       <c r="FC8"/>
       <c r="FD8"/>
       <c r="FE8"/>
       <c r="FF8"/>
       <c r="FG8"/>
     </row>
     <row r="9" spans="1:163">
       <c r="A9" t="s">
         <v>231</v>
       </c>
       <c r="B9">
         <v>25623000000.0</v>
       </c>
       <c r="C9">
-        <v>19885004000.0</v>
+        <v>24997000000.0</v>
       </c>
       <c r="D9">
-        <v>15063500000.0</v>
+        <v>25506000000.0</v>
       </c>
       <c r="E9">
         <v>-3747000000.0</v>
       </c>
       <c r="F9">
         <v>31117000000.0</v>
       </c>
       <c r="G9">
         <v>15558500000.0</v>
       </c>
       <c r="H9">
         <v>-5253000000.0</v>
       </c>
       <c r="I9">
         <v>-2626500000.0</v>
       </c>
       <c r="J9">
         <v>7530108006.0</v>
       </c>
       <c r="K9">
         <v>15214000000.0</v>
       </c>
       <c r="L9">
         <v>-5456000000.0</v>
       </c>
@@ -31930,54 +31948,54 @@
       </c>
       <c r="FC9">
         <v>11843075604.0</v>
       </c>
       <c r="FD9">
         <v>2387054712.0</v>
       </c>
       <c r="FE9">
         <v>18562380563.0</v>
       </c>
       <c r="FF9">
         <v>2834250392.0</v>
       </c>
       <c r="FG9">
         <v>8502630400.0</v>
       </c>
     </row>
     <row r="10" spans="1:163">
       <c r="A10" t="s">
         <v>232</v>
       </c>
       <c r="B10">
         <v>4659000000.0</v>
       </c>
       <c r="C10">
-        <v>5990526000.0</v>
+        <v>4118000000.0</v>
       </c>
       <c r="D10">
-        <v>2546500000.0</v>
+        <v>4575000000.0</v>
       </c>
       <c r="E10">
         <v>3303000000.0</v>
       </c>
       <c r="F10">
         <v>5566000000.0</v>
       </c>
       <c r="G10">
         <v>2783000000.0</v>
       </c>
       <c r="H10">
         <v>4072000000.0</v>
       </c>
       <c r="I10">
         <v>2036000000.0</v>
       </c>
       <c r="J10">
         <v>5267000000.0</v>
       </c>
       <c r="K10">
         <v>2633500000.0</v>
       </c>
       <c r="L10">
         <v>5978000000.0</v>
       </c>
@@ -32352,57 +32370,57 @@
       </c>
       <c r="EX10"/>
       <c r="EY10">
         <v>954804508.0</v>
       </c>
       <c r="EZ10"/>
       <c r="FA10">
         <v>789768694.0</v>
       </c>
       <c r="FB10"/>
       <c r="FC10">
         <v>789768694.0</v>
       </c>
       <c r="FD10"/>
       <c r="FE10"/>
       <c r="FF10"/>
       <c r="FG10">
         <v>1545136011.0</v>
       </c>
     </row>
     <row r="11" spans="1:163">
       <c r="A11" t="s">
         <v>233</v>
       </c>
       <c r="B11">
-        <v>1359009543.0</v>
+        <v>1368000000.0</v>
       </c>
       <c r="C11">
-        <v>1197374000.0</v>
+        <v>1317000000.0</v>
       </c>
       <c r="D11">
-        <v>641000000.0</v>
+        <v>1164000000.0</v>
       </c>
       <c r="E11">
         <v>950000000.0</v>
       </c>
       <c r="F11">
         <v>1550000000.0</v>
       </c>
       <c r="G11">
         <v>775000000.0</v>
       </c>
       <c r="H11">
         <v>814000000.0</v>
       </c>
       <c r="I11">
         <v>407000000.0</v>
       </c>
       <c r="J11">
         <v>1385000000.0</v>
       </c>
       <c r="K11">
         <v>692500000.0</v>
       </c>
       <c r="L11">
         <v>925000000.0</v>
       </c>
@@ -32819,57 +32837,57 @@
       </c>
       <c r="EX11"/>
       <c r="EY11">
         <v>384224271.0</v>
       </c>
       <c r="EZ11"/>
       <c r="FA11">
         <v>305404867.0</v>
       </c>
       <c r="FB11"/>
       <c r="FC11">
         <v>305404867.0</v>
       </c>
       <c r="FD11"/>
       <c r="FE11"/>
       <c r="FF11"/>
       <c r="FG11">
         <v>643671560.0</v>
       </c>
     </row>
     <row r="12" spans="1:163">
       <c r="A12" t="s">
         <v>234</v>
       </c>
       <c r="B12">
-        <v>562784526.0</v>
+        <v>556000000.0</v>
       </c>
       <c r="C12">
-        <v>467365000.0</v>
+        <v>524000000.0</v>
       </c>
       <c r="D12">
-        <v>188500000.0</v>
+        <v>500000000.0</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12">
         <v>899490456.0</v>
       </c>
       <c r="I12"/>
       <c r="J12">
         <v>906056466.0</v>
       </c>
       <c r="K12"/>
       <c r="L12">
         <v>800727784.0</v>
       </c>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
@@ -33735,54 +33753,54 @@
       <c r="ER14"/>
       <c r="ES14"/>
       <c r="ET14"/>
       <c r="EU14"/>
       <c r="EV14"/>
       <c r="EW14"/>
       <c r="EX14"/>
       <c r="EY14"/>
       <c r="EZ14"/>
       <c r="FA14"/>
       <c r="FB14"/>
       <c r="FC14"/>
       <c r="FD14"/>
       <c r="FE14"/>
       <c r="FF14"/>
       <c r="FG14"/>
     </row>
     <row r="15" spans="1:163">
       <c r="A15" t="s">
         <v>237</v>
       </c>
       <c r="B15">
         <v>3316000000.0</v>
       </c>
       <c r="C15">
-        <v>2580497000.0</v>
+        <v>5957000000.0</v>
       </c>
       <c r="D15">
-        <v>1756000000.0</v>
+        <v>3512000000.0</v>
       </c>
       <c r="E15">
         <v>2043000000.0</v>
       </c>
       <c r="F15">
         <v>3701000000.0</v>
       </c>
       <c r="G15">
         <v>1850500000.0</v>
       </c>
       <c r="H15">
         <v>2939000000.0</v>
       </c>
       <c r="I15">
         <v>1469500000.0</v>
       </c>
       <c r="J15">
         <v>3548000000.0</v>
       </c>
       <c r="K15">
         <v>1774000000.0</v>
       </c>
       <c r="L15">
         <v>4737000000.0</v>
       </c>
@@ -35113,54 +35131,54 @@
       <c r="ER20"/>
       <c r="ES20"/>
       <c r="ET20"/>
       <c r="EU20"/>
       <c r="EV20"/>
       <c r="EW20"/>
       <c r="EX20"/>
       <c r="EY20"/>
       <c r="EZ20"/>
       <c r="FA20"/>
       <c r="FB20"/>
       <c r="FC20"/>
       <c r="FD20"/>
       <c r="FE20"/>
       <c r="FF20"/>
       <c r="FG20"/>
     </row>
     <row r="21" spans="1:163">
       <c r="A21" t="s">
         <v>243</v>
       </c>
       <c r="B21">
         <v>4885000000.0</v>
       </c>
       <c r="C21">
-        <v>7245411000.0</v>
+        <v>4275000000.0</v>
       </c>
       <c r="D21">
-        <v>2657500000.0</v>
+        <v>4762000000.0</v>
       </c>
       <c r="E21">
         <v>3452000000.0</v>
       </c>
       <c r="F21">
         <v>5948000000.0</v>
       </c>
       <c r="G21">
         <v>3061500000.0</v>
       </c>
       <c r="H21">
         <v>4793000000.0</v>
       </c>
       <c r="I21">
         <v>2396500000.0</v>
       </c>
       <c r="J21">
         <v>5275000000.0</v>
       </c>
       <c r="K21">
         <v>2637500000.0</v>
       </c>
       <c r="L21">
         <v>4570000000.0</v>
       </c>
@@ -35764,57 +35782,57 @@
       <c r="EO22"/>
       <c r="EP22"/>
       <c r="EQ22"/>
       <c r="ER22"/>
       <c r="ES22"/>
       <c r="ET22"/>
       <c r="EU22"/>
       <c r="EV22"/>
       <c r="EW22"/>
       <c r="EX22"/>
       <c r="EY22"/>
       <c r="EZ22"/>
       <c r="FA22"/>
       <c r="FB22"/>
       <c r="FC22"/>
       <c r="FD22"/>
       <c r="FE22"/>
       <c r="FF22"/>
       <c r="FG22"/>
     </row>
     <row r="23" spans="1:163">
       <c r="A23" t="s">
         <v>245</v>
       </c>
       <c r="B23">
-        <v>20733953708.0</v>
+        <v>20738000000.0</v>
       </c>
       <c r="C23">
-        <v>16148076000.0</v>
+        <v>20722000000.0</v>
       </c>
       <c r="D23">
-        <v>12406000000.0</v>
+        <v>20744000000.0</v>
       </c>
       <c r="E23">
         <v>26192000000.0</v>
       </c>
       <c r="F23">
         <v>25169000000.0</v>
       </c>
       <c r="G23">
         <v>12579000000.0</v>
       </c>
       <c r="H23">
         <v>44078000000.0</v>
       </c>
       <c r="I23">
         <v>22039000000.0</v>
       </c>
       <c r="J23">
         <v>24852000000.0</v>
       </c>
       <c r="K23">
         <v>12426000000.0</v>
       </c>
       <c r="L23">
         <v>47602000000.0</v>
       </c>
@@ -37596,54 +37614,54 @@
       <c r="ER29"/>
       <c r="ES29"/>
       <c r="ET29"/>
       <c r="EU29"/>
       <c r="EV29"/>
       <c r="EW29"/>
       <c r="EX29"/>
       <c r="EY29"/>
       <c r="EZ29"/>
       <c r="FA29"/>
       <c r="FB29"/>
       <c r="FC29"/>
       <c r="FD29"/>
       <c r="FE29"/>
       <c r="FF29"/>
       <c r="FG29"/>
     </row>
     <row r="30" spans="1:163">
       <c r="A30" t="s">
         <v>252</v>
       </c>
       <c r="B30">
         <v>20738000000.0</v>
       </c>
       <c r="C30">
-        <v>15684706000.0</v>
+        <v>20722000000.0</v>
       </c>
       <c r="D30">
-        <v>12406000000.0</v>
+        <v>20744000000.0</v>
       </c>
       <c r="E30">
         <v>-7199000000.0</v>
       </c>
       <c r="F30">
         <v>25169000000.0</v>
       </c>
       <c r="G30">
         <v>12579000000.0</v>
       </c>
       <c r="H30">
         <v>9649000000.0</v>
       </c>
       <c r="I30">
         <v>4824500000.0</v>
       </c>
       <c r="J30">
         <v>24852000000.0</v>
       </c>
       <c r="K30">
         <v>12426000000.0</v>
       </c>
       <c r="L30">
         <v>11696000000.0</v>
       </c>
@@ -38013,54 +38031,54 @@
       <c r="EZ30"/>
       <c r="FA30">
         <v>11795399279.0</v>
       </c>
       <c r="FB30"/>
       <c r="FC30">
         <v>11795399279.0</v>
       </c>
       <c r="FD30"/>
       <c r="FE30">
         <v>-25203713857.64</v>
       </c>
       <c r="FF30"/>
       <c r="FG30">
         <v>52213599296.64</v>
       </c>
     </row>
     <row r="31" spans="1:163">
       <c r="A31" t="s">
         <v>253</v>
       </c>
       <c r="B31">
         <v>-226000000.0</v>
       </c>
       <c r="C31">
-        <v>-1254885000.0</v>
+        <v>-157000000.0</v>
       </c>
       <c r="D31">
-        <v>-111000000.0</v>
+        <v>-187000000.0</v>
       </c>
       <c r="E31">
         <v>-149000000.0</v>
       </c>
       <c r="F31">
         <v>-382000000.0</v>
       </c>
       <c r="G31">
         <v>-278500000.0</v>
       </c>
       <c r="H31">
         <v>-721000000.0</v>
       </c>
       <c r="I31">
         <v>-360500000.0</v>
       </c>
       <c r="J31">
         <v>-8000000.0</v>
       </c>
       <c r="K31">
         <v>-4000000.0</v>
       </c>
       <c r="L31">
         <v>1408000000.0</v>
       </c>
@@ -38440,54 +38458,54 @@
       <c r="EZ31"/>
       <c r="FA31">
         <v>742092369.0</v>
       </c>
       <c r="FB31"/>
       <c r="FC31">
         <v>742092369.0</v>
       </c>
       <c r="FD31"/>
       <c r="FE31">
         <v>8447504875.0</v>
       </c>
       <c r="FF31"/>
       <c r="FG31">
         <v>-6957494388.0</v>
       </c>
     </row>
     <row r="32" spans="1:163">
       <c r="A32" t="s">
         <v>254</v>
       </c>
       <c r="B32">
         <v>25623000000.0</v>
       </c>
       <c r="C32">
-        <v>20348374000.0</v>
+        <v>24997000000.0</v>
       </c>
       <c r="D32">
-        <v>15063500000.0</v>
+        <v>25506000000.0</v>
       </c>
       <c r="E32">
         <v>29644000000.0</v>
       </c>
       <c r="F32">
         <v>31117000000.0</v>
       </c>
       <c r="G32">
         <v>15558500000.0</v>
       </c>
       <c r="H32">
         <v>29176000000.0</v>
       </c>
       <c r="I32">
         <v>14588000000.0</v>
       </c>
       <c r="J32">
         <v>30428000000.0</v>
       </c>
       <c r="K32">
         <v>15214000000.0</v>
       </c>
       <c r="L32">
         <v>30450000000.0</v>
       </c>
@@ -39180,51 +39198,51 @@
       </c>
       <c r="AE2">
         <v>13759461.0</v>
       </c>
       <c r="AF2">
         <v>-161487020.21</v>
       </c>
       <c r="AG2">
         <v>388842455.0</v>
       </c>
       <c r="AH2">
         <v>893505620.0</v>
       </c>
       <c r="AI2">
         <v>384072164.0</v>
       </c>
       <c r="AJ2">
         <v>205503480.0</v>
       </c>
     </row>
     <row r="3" spans="1:36">
       <c r="A3" t="s">
         <v>256</v>
       </c>
       <c r="B3">
-        <v>1391415000</v>
+        <v>1591000000</v>
       </c>
       <c r="C3">
         <v>1971000000</v>
       </c>
       <c r="D3">
         <v>1745000000</v>
       </c>
       <c r="E3">
         <v>1627000000</v>
       </c>
       <c r="F3">
         <v>1239000000</v>
       </c>
       <c r="G3">
         <v>932000000</v>
       </c>
       <c r="H3">
         <v>1429000000</v>
       </c>
       <c r="I3">
         <v>1424000000</v>
       </c>
       <c r="J3">
         <v>1621000000</v>
       </c>
@@ -40338,51 +40356,51 @@
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
     </row>
     <row r="18" spans="1:36">
       <c r="A18" t="s">
         <v>271</v>
       </c>
       <c r="B18">
-        <v>6392459000.0</v>
+        <v>6759000000.0</v>
       </c>
       <c r="C18">
         <v>7548000000.0</v>
       </c>
       <c r="D18">
         <v>7681000000.0</v>
       </c>
       <c r="E18">
         <v>5655000000.0</v>
       </c>
       <c r="F18">
         <v>6733000000.0</v>
       </c>
       <c r="G18">
         <v>8126000000.0</v>
       </c>
       <c r="H18">
         <v>6680000000.0</v>
       </c>
       <c r="I18">
         <v>5329000000.0</v>
       </c>
       <c r="J18">
         <v>5671000000.0</v>
       </c>
@@ -41336,51 +41354,51 @@
       </c>
       <c r="AE28">
         <v>404528170.0</v>
       </c>
       <c r="AF28">
         <v>-92794780.27</v>
       </c>
       <c r="AG28">
         <v>283026312.0</v>
       </c>
       <c r="AH28">
         <v>-115333811.61</v>
       </c>
       <c r="AI28">
         <v>-262323798.4</v>
       </c>
       <c r="AJ28">
         <v>-181737771.79</v>
       </c>
     </row>
     <row r="29" spans="1:36">
       <c r="A29" t="s">
         <v>281</v>
       </c>
       <c r="B29">
-        <v>7783875000.0</v>
+        <v>8350000000.0</v>
       </c>
       <c r="C29">
         <v>9519000000.0</v>
       </c>
       <c r="D29">
         <v>9426000000.0</v>
       </c>
       <c r="E29">
         <v>7282000000.0</v>
       </c>
       <c r="F29">
         <v>7972000000.0</v>
       </c>
       <c r="G29">
         <v>9058000000.0</v>
       </c>
       <c r="H29">
         <v>8109000000.0</v>
       </c>
       <c r="I29">
         <v>6753000000.0</v>
       </c>
       <c r="J29">
         <v>7292000000.0</v>
       </c>
@@ -41962,57 +41980,57 @@
       </c>
       <c r="DN1" t="s">
         <v>33</v>
       </c>
       <c r="DO1" t="s">
         <v>199</v>
       </c>
       <c r="DP1" t="s">
         <v>34</v>
       </c>
       <c r="DQ1" t="s">
         <v>202</v>
       </c>
       <c r="DR1" t="s">
         <v>35</v>
       </c>
       <c r="DS1" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="2" spans="1:123">
       <c r="A2" t="s">
         <v>255</v>
       </c>
       <c r="B2">
-        <v>4016638069.0</v>
+        <v>3870000000.0</v>
       </c>
       <c r="C2">
         <v>4266832354.0</v>
       </c>
       <c r="D2">
-        <v>5073321622.0</v>
+        <v>5950000000.0</v>
       </c>
       <c r="E2">
         <v>4854000000.0</v>
       </c>
       <c r="F2">
         <v>3603890296.0</v>
       </c>
       <c r="G2">
         <v>3603890296.0</v>
       </c>
       <c r="H2">
         <v>4285565737.0</v>
       </c>
       <c r="I2">
         <v>4870000000.0</v>
       </c>
       <c r="J2">
         <v>3838160694.0</v>
       </c>
       <c r="K2">
         <v>3838160694.0</v>
       </c>
       <c r="L2">
         <v>4658017991.0</v>
       </c>
@@ -42333,57 +42351,57 @@
       </c>
       <c r="DN2">
         <v>893505620.0</v>
       </c>
       <c r="DO2">
         <v>893505620.0</v>
       </c>
       <c r="DP2">
         <v>384072164.0</v>
       </c>
       <c r="DQ2">
         <v>384072164.0</v>
       </c>
       <c r="DR2">
         <v>205503480.0</v>
       </c>
       <c r="DS2">
         <v>205503480.0</v>
       </c>
     </row>
     <row r="3" spans="1:123">
       <c r="A3" t="s">
         <v>256</v>
       </c>
       <c r="B3">
-        <v>538491673</v>
+        <v>611000000</v>
       </c>
       <c r="C3">
-        <v>738043900</v>
+        <v>1012000000</v>
       </c>
       <c r="D3">
-        <v>350500000</v>
+        <v>579000000</v>
       </c>
       <c r="E3">
         <v>1121000000</v>
       </c>
       <c r="F3">
         <v>617000000</v>
       </c>
       <c r="G3">
         <v>308500000</v>
       </c>
       <c r="H3">
         <v>954000000</v>
       </c>
       <c r="I3">
         <v>477000000</v>
       </c>
       <c r="J3">
         <v>478000000</v>
       </c>
       <c r="K3">
         <v>239000000</v>
       </c>
       <c r="L3">
         <v>863000000</v>
       </c>
@@ -42958,57 +42976,57 @@
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
       <c r="DK5"/>
       <c r="DL5"/>
       <c r="DM5"/>
       <c r="DN5"/>
       <c r="DO5"/>
       <c r="DP5"/>
       <c r="DQ5"/>
       <c r="DR5"/>
       <c r="DS5"/>
     </row>
     <row r="6" spans="1:123">
       <c r="A6" t="s">
         <v>259</v>
       </c>
       <c r="B6">
-        <v>735196893.0</v>
+        <v>801000000.0</v>
       </c>
       <c r="C6">
         <v>-321012977.0</v>
       </c>
       <c r="D6">
-        <v>4268000000.0</v>
+        <v>-1302000000.0</v>
       </c>
       <c r="E6">
         <v>-4854000000.0</v>
       </c>
       <c r="F6">
         <v>4854000000.0</v>
       </c>
       <c r="G6">
         <v>404500000.0</v>
       </c>
       <c r="H6">
         <v>-681675441.0</v>
       </c>
       <c r="I6">
         <v>-5282500000.0</v>
       </c>
       <c r="J6">
         <v>1031839306.0</v>
       </c>
       <c r="K6">
         <v>322500000.0</v>
       </c>
       <c r="L6">
         <v>-819857297.0</v>
       </c>
@@ -43323,57 +43341,57 @@
       </c>
       <c r="DN6">
         <v>-489174442.0</v>
       </c>
       <c r="DO6">
         <v>-489174442.0</v>
       </c>
       <c r="DP6">
         <v>461890707.0</v>
       </c>
       <c r="DQ6">
         <v>461890707.0</v>
       </c>
       <c r="DR6">
         <v>222279275.0</v>
       </c>
       <c r="DS6">
         <v>222279275.0</v>
       </c>
     </row>
     <row r="7" spans="1:123">
       <c r="A7" t="s">
         <v>260</v>
       </c>
       <c r="B7">
-        <v>-1246021138.0</v>
+        <v>-1231000000.0</v>
       </c>
       <c r="C7">
         <v>2767965205.0</v>
       </c>
       <c r="D7">
-        <v>-1578000000.0</v>
+        <v>-2427000000.0</v>
       </c>
       <c r="E7">
         <v>2190000000.0</v>
       </c>
       <c r="F7">
         <v>-2594000000.0</v>
       </c>
       <c r="G7">
         <v>-1297000000.0</v>
       </c>
       <c r="H7">
         <v>2439000000.0</v>
       </c>
       <c r="I7">
         <v>1219500000.0</v>
       </c>
       <c r="J7">
         <v>-1129000000.0</v>
       </c>
       <c r="K7">
         <v>-564500000.0</v>
       </c>
       <c r="L7">
         <v>-2134000000.0</v>
       </c>
@@ -43787,57 +43805,57 @@
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
     </row>
     <row r="9" spans="1:123">
       <c r="A9" t="s">
         <v>262</v>
       </c>
       <c r="B9">
-        <v>-2578079480.0</v>
+        <v>-2547000000.0</v>
       </c>
       <c r="C9">
         <v>-372864172.0</v>
       </c>
       <c r="D9">
-        <v>-1161500000.0</v>
+        <v>-1366000000.0</v>
       </c>
       <c r="E9">
         <v>1953000000.0</v>
       </c>
       <c r="F9">
         <v>-2159000000.0</v>
       </c>
       <c r="G9">
         <v>-1079500000.0</v>
       </c>
       <c r="H9">
         <v>768000000.0</v>
       </c>
       <c r="I9">
         <v>384000000.0</v>
       </c>
       <c r="J9">
         <v>-1229000000.0</v>
       </c>
       <c r="K9">
         <v>-614500000.0</v>
       </c>
       <c r="L9">
         <v>-1852000000.0</v>
       </c>
@@ -44004,57 +44022,57 @@
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
       <c r="DR9"/>
       <c r="DS9"/>
     </row>
     <row r="10" spans="1:123">
       <c r="A10" t="s">
         <v>263</v>
       </c>
       <c r="B10">
-        <v>-419051788.0</v>
+        <v>-414000000.0</v>
       </c>
       <c r="C10">
         <v>523903208.0</v>
       </c>
       <c r="D10">
-        <v>-416500000.0</v>
+        <v>-632000000.0</v>
       </c>
       <c r="E10">
         <v>237000000.0</v>
       </c>
       <c r="F10">
         <v>-435000000.0</v>
       </c>
       <c r="G10">
         <v>-217500000.0</v>
       </c>
       <c r="H10">
         <v>340000000.0</v>
       </c>
       <c r="I10">
         <v>170000000.0</v>
       </c>
       <c r="J10">
         <v>100000000.0</v>
       </c>
       <c r="K10">
         <v>50000000.0</v>
       </c>
       <c r="L10">
         <v>-1398000000.0</v>
       </c>
@@ -44828,144 +44846,144 @@
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
     </row>
     <row r="14" spans="1:123">
       <c r="A14" t="s">
         <v>267</v>
       </c>
       <c r="B14">
-        <v>639711908.0</v>
+        <v>632000000.0</v>
       </c>
       <c r="C14">
-        <v>506312599.0</v>
+        <v>463625485.0</v>
       </c>
       <c r="D14">
-        <v>397500000.0</v>
+        <v>646000000.0</v>
       </c>
       <c r="E14">
-        <v>830000000.0</v>
+        <v>965000806.0</v>
       </c>
       <c r="F14">
         <v>794000000.0</v>
       </c>
       <c r="G14">
         <v>397000000.0</v>
       </c>
       <c r="H14">
-        <v>637000000.0</v>
+        <v>821434519.0</v>
       </c>
       <c r="I14">
         <v>318500000.0</v>
       </c>
       <c r="J14">
         <v>753000000.0</v>
       </c>
       <c r="K14">
         <v>376500000.0</v>
       </c>
       <c r="L14">
-        <v>667000000.0</v>
+        <v>1078689494.0</v>
       </c>
       <c r="M14">
         <v>333500000.0</v>
       </c>
       <c r="N14">
         <v>842000000.0</v>
       </c>
       <c r="O14">
         <v>421000000.0</v>
       </c>
       <c r="P14">
-        <v>1091000000.0</v>
+        <v>894842673.0</v>
       </c>
       <c r="Q14">
         <v>340500000.0</v>
       </c>
       <c r="R14">
         <v>860000000.0</v>
       </c>
       <c r="S14">
         <v>430000000.0</v>
       </c>
       <c r="T14">
-        <v>1310000000.0</v>
+        <v>1024357000.0</v>
       </c>
       <c r="U14">
         <v>376000000.0</v>
       </c>
       <c r="V14">
         <v>987000000.0</v>
       </c>
       <c r="W14">
         <v>493500000.0</v>
       </c>
       <c r="X14">
-        <v>1295000000.0</v>
+        <v>1006529784.0</v>
       </c>
       <c r="Y14">
         <v>351500000.0</v>
       </c>
       <c r="Z14">
         <v>965000000.0</v>
       </c>
       <c r="AA14">
         <v>482500000.0</v>
       </c>
       <c r="AB14">
-        <v>1286000000.0</v>
+        <v>994781552.0</v>
       </c>
       <c r="AC14">
         <v>356000000.0</v>
       </c>
       <c r="AD14">
         <v>1009000000.0</v>
       </c>
       <c r="AE14">
         <v>504500000.0</v>
       </c>
       <c r="AF14">
         <v>1036500000.0</v>
       </c>
       <c r="AG14">
-        <v>775000000.0</v>
+        <v>786962000.0</v>
       </c>
       <c r="AH14">
         <v>225500000.0</v>
       </c>
       <c r="AI14">
         <v>763000000.0</v>
       </c>
       <c r="AJ14">
         <v>381500000.0</v>
       </c>
       <c r="AK14">
         <v>492000000.0</v>
       </c>
       <c r="AL14">
         <v>246000000.0</v>
       </c>
       <c r="AM14">
         <v>681000000.0</v>
       </c>
       <c r="AN14">
         <v>340500000.0</v>
       </c>
       <c r="AO14">
         <v>969000000.0</v>
       </c>
@@ -45011,119 +45029,119 @@
       <c r="BC14">
         <v>412000000.0</v>
       </c>
       <c r="BD14"/>
       <c r="BE14">
         <v>514500000.0</v>
       </c>
       <c r="BF14"/>
       <c r="BG14">
         <v>514500000.0</v>
       </c>
       <c r="BH14"/>
       <c r="BI14">
         <v>252000000.0</v>
       </c>
       <c r="BJ14">
         <v>243000000.0</v>
       </c>
       <c r="BK14">
         <v>239000000.0</v>
       </c>
       <c r="BL14">
         <v>259000000.0</v>
       </c>
       <c r="BM14">
-        <v>516000000.0</v>
+        <v>298000000.0</v>
       </c>
       <c r="BN14">
         <v>237000000.0</v>
       </c>
       <c r="BO14">
-        <v>516000000.0</v>
+        <v>236000000.0</v>
       </c>
       <c r="BP14">
         <v>261000000.0</v>
       </c>
       <c r="BQ14">
-        <v>501500000.0</v>
+        <v>241000000.0</v>
       </c>
       <c r="BR14">
         <v>296000000.0</v>
       </c>
       <c r="BS14">
-        <v>501500000.0</v>
+        <v>233000000.0</v>
       </c>
       <c r="BT14">
         <v>233000000.0</v>
       </c>
       <c r="BU14">
         <v>231000000.0</v>
       </c>
       <c r="BV14">
         <v>248000000.0</v>
       </c>
       <c r="BW14">
-        <v>712000000.0</v>
+        <v>222215120.0</v>
       </c>
       <c r="BX14">
         <v>241784880.0</v>
       </c>
       <c r="BY14">
-        <v>982000000.0</v>
+        <v>304000000.0</v>
       </c>
       <c r="BZ14">
         <v>224000000.0</v>
       </c>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14">
         <v>637000000.0</v>
       </c>
       <c r="CD14"/>
       <c r="CE14">
         <v>637000000.0</v>
       </c>
       <c r="CF14"/>
       <c r="CG14">
         <v>1428517320.0</v>
       </c>
       <c r="CH14"/>
       <c r="CI14">
         <v>1428517320.0</v>
       </c>
       <c r="CJ14"/>
       <c r="CK14">
         <v>1017152430.0</v>
       </c>
       <c r="CL14"/>
       <c r="CM14">
         <v>1017152430.0</v>
       </c>
       <c r="CN14"/>
       <c r="CO14">
-        <v>1292227320.0</v>
+        <v>224751514.0</v>
       </c>
       <c r="CP14">
         <v>321013220.0</v>
       </c>
       <c r="CQ14">
         <v>1292227320.0</v>
       </c>
       <c r="CR14"/>
       <c r="CS14">
         <v>1422500000.0</v>
       </c>
       <c r="CT14">
         <v>348577362.67</v>
       </c>
       <c r="CU14">
         <v>1422500000.0</v>
       </c>
       <c r="CV14">
         <v>352654781.98</v>
       </c>
       <c r="CW14">
         <v>1542237293.0</v>
       </c>
       <c r="CX14">
         <v>58053306.33</v>
@@ -45171,57 +45189,57 @@
       </c>
       <c r="DN14">
         <v>447415648.0</v>
       </c>
       <c r="DO14">
         <v>447415648.0</v>
       </c>
       <c r="DP14">
         <v>349555874.0</v>
       </c>
       <c r="DQ14">
         <v>349555874.0</v>
       </c>
       <c r="DR14">
         <v>366271509.0</v>
       </c>
       <c r="DS14">
         <v>366271509.0</v>
       </c>
     </row>
     <row r="15" spans="1:123">
       <c r="A15" t="s">
         <v>268</v>
       </c>
       <c r="B15">
-        <v>2057807453.0</v>
+        <v>2033000000.0</v>
       </c>
       <c r="C15">
         <v>2289336313.0</v>
       </c>
       <c r="D15">
-        <v>1117000000.0</v>
+        <v>2234000000.0</v>
       </c>
       <c r="E15">
         <v>2183000000.0</v>
       </c>
       <c r="F15">
         <v>2136000000.0</v>
       </c>
       <c r="G15">
         <v>1068000000.0</v>
       </c>
       <c r="H15">
         <v>2161000000.0</v>
       </c>
       <c r="I15">
         <v>1080500000.0</v>
       </c>
       <c r="J15">
         <v>2202000000.0</v>
       </c>
       <c r="K15">
         <v>1101000000.0</v>
       </c>
       <c r="L15">
         <v>2153000000.0</v>
       </c>
@@ -45492,51 +45510,51 @@
         <v>265726000.0</v>
       </c>
       <c r="DC15"/>
       <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
       <c r="DO15"/>
       <c r="DP15"/>
       <c r="DQ15"/>
       <c r="DR15"/>
       <c r="DS15"/>
     </row>
     <row r="16" spans="1:123">
       <c r="A16" t="s">
         <v>269</v>
       </c>
       <c r="B16">
-        <v>4751834963.0</v>
+        <v>4671000000.0</v>
       </c>
       <c r="C16">
         <v>3945819376.0</v>
       </c>
       <c r="D16">
         <v>4268000000.0</v>
       </c>
       <c r="E16">
         <v>5073321622.0</v>
       </c>
       <c r="F16">
         <v>404500000.0</v>
       </c>
       <c r="G16">
         <v>404500000.0</v>
       </c>
       <c r="H16">
         <v>3603890296.0</v>
       </c>
       <c r="I16">
         <v>-412500000.0</v>
       </c>
       <c r="J16">
         <v>4870000000.0</v>
       </c>
@@ -45990,57 +46008,57 @@
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
     </row>
     <row r="18" spans="1:123">
       <c r="A18" t="s">
         <v>271</v>
       </c>
       <c r="B18">
-        <v>1746049115.0</v>
+        <v>1963000000.0</v>
       </c>
       <c r="C18">
-        <v>5477411847.0</v>
+        <v>5051000000.0</v>
       </c>
       <c r="D18">
-        <v>793000000.0</v>
+        <v>1708000000.0</v>
       </c>
       <c r="E18">
         <v>5034000000.0</v>
       </c>
       <c r="F18">
         <v>2747000000.0</v>
       </c>
       <c r="G18">
         <v>1373500000.0</v>
       </c>
       <c r="H18">
         <v>5106000000.0</v>
       </c>
       <c r="I18">
         <v>2553000000.0</v>
       </c>
       <c r="J18">
         <v>2888000000.0</v>
       </c>
       <c r="K18">
         <v>1444000000.0</v>
       </c>
       <c r="L18">
         <v>3370000000.0</v>
       </c>
@@ -46832,57 +46850,57 @@
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
       <c r="DQ21"/>
       <c r="DR21"/>
       <c r="DS21"/>
     </row>
     <row r="22" spans="1:123">
       <c r="A22" t="s">
         <v>237</v>
       </c>
       <c r="B22">
-        <v>3060900020.0</v>
+        <v>3291000000.0</v>
       </c>
       <c r="C22">
         <v>2156072787.0</v>
       </c>
       <c r="D22">
-        <v>1756000000.0</v>
+        <v>3811000000.0</v>
       </c>
       <c r="E22">
         <v>2043000000.0</v>
       </c>
       <c r="F22">
         <v>3701000000.0</v>
       </c>
       <c r="G22">
         <v>1850500000.0</v>
       </c>
       <c r="H22">
         <v>2939000000.0</v>
       </c>
       <c r="I22">
         <v>1469500000.0</v>
       </c>
       <c r="J22">
         <v>3548000000.0</v>
       </c>
       <c r="K22">
         <v>1774000000.0</v>
       </c>
       <c r="L22">
         <v>4737000000.0</v>
       </c>
@@ -47203,57 +47221,57 @@
       </c>
       <c r="DN22">
         <v>1283917201.0</v>
       </c>
       <c r="DO22">
         <v>1283917201.0</v>
       </c>
       <c r="DP22">
         <v>1331701196.0</v>
       </c>
       <c r="DQ22">
         <v>1331701196.0</v>
       </c>
       <c r="DR22">
         <v>1396584877.0</v>
       </c>
       <c r="DS22">
         <v>1396584877.0</v>
       </c>
     </row>
     <row r="23" spans="1:123">
       <c r="A23" t="s">
         <v>275</v>
       </c>
       <c r="B23">
-        <v>-338075597.0</v>
+        <v>2357000000.0</v>
       </c>
       <c r="C23">
         <v>2425701995.0</v>
       </c>
       <c r="D23">
-        <v>951500000.0</v>
+        <v>-1270000000.0</v>
       </c>
       <c r="E23">
         <v>-1471000000.0</v>
       </c>
       <c r="F23">
         <v>-18000000.0</v>
       </c>
       <c r="G23">
         <v>178500000.0</v>
       </c>
       <c r="H23">
         <v>-2543000000.0</v>
       </c>
       <c r="I23">
         <v>-894500000.0</v>
       </c>
       <c r="J23">
         <v>-287000000.0</v>
       </c>
       <c r="K23">
         <v>233000000.0</v>
       </c>
       <c r="L23">
         <v>-5813000000.0</v>
       </c>
@@ -47568,57 +47586,57 @@
       </c>
       <c r="DN23">
         <v>0.41</v>
       </c>
       <c r="DO23">
         <v>0.41</v>
       </c>
       <c r="DP23">
         <v>0.14</v>
       </c>
       <c r="DQ23">
         <v>0.14</v>
       </c>
       <c r="DR23">
         <v>0.16</v>
       </c>
       <c r="DS23">
         <v>0.16</v>
       </c>
     </row>
     <row r="24" spans="1:123">
       <c r="A24" t="s">
         <v>276</v>
       </c>
       <c r="B24">
-        <v>376539287.0</v>
+        <v>-57000000.0</v>
       </c>
       <c r="C24">
         <v>-836984321.0</v>
       </c>
       <c r="D24">
-        <v>255500000.0</v>
+        <v>325000000.0</v>
       </c>
       <c r="E24">
         <v>886000000.0</v>
       </c>
       <c r="F24">
         <v>1022000000.0</v>
       </c>
       <c r="G24">
         <v>511000000.0</v>
       </c>
       <c r="H24">
         <v>-84000000.0</v>
       </c>
       <c r="I24">
         <v>-42000000.0</v>
       </c>
       <c r="J24">
         <v>345000000.0</v>
       </c>
       <c r="K24">
         <v>172500000.0</v>
       </c>
       <c r="L24">
         <v>4729000000.0</v>
       </c>
@@ -47933,144 +47951,144 @@
       </c>
       <c r="DN24">
         <v>-90808805.0</v>
       </c>
       <c r="DO24">
         <v>-90808805.0</v>
       </c>
       <c r="DP24">
         <v>-25730324.0</v>
       </c>
       <c r="DQ24">
         <v>-25730324.0</v>
       </c>
       <c r="DR24">
         <v>-73394100.0</v>
       </c>
       <c r="DS24">
         <v>-73394100.0</v>
       </c>
     </row>
     <row r="25" spans="1:123">
       <c r="A25" t="s">
         <v>277</v>
       </c>
       <c r="B25">
-        <v>-170050000.0</v>
+        <v>-240000000.0</v>
       </c>
       <c r="C25">
-        <v>785105155.0</v>
+        <v>827792271.0</v>
       </c>
       <c r="D25">
-        <v>1630500000.0</v>
+        <v>115000000.0</v>
       </c>
       <c r="E25">
-        <v>932000000.0</v>
+        <v>796999194.0</v>
       </c>
       <c r="F25">
         <v>1299000000.0</v>
       </c>
       <c r="G25">
         <v>649500000.0</v>
       </c>
       <c r="H25">
-        <v>-8000000.0</v>
+        <v>-192434519.0</v>
       </c>
       <c r="I25">
         <v>-4000000.0</v>
       </c>
       <c r="J25">
         <v>35000000.0</v>
       </c>
       <c r="K25">
         <v>17500000.0</v>
       </c>
       <c r="L25">
-        <v>879000000.0</v>
+        <v>4361670312.0</v>
       </c>
       <c r="M25">
         <v>439500000.0</v>
       </c>
       <c r="N25">
         <v>325000000.0</v>
       </c>
       <c r="O25">
         <v>162500000.0</v>
       </c>
       <c r="P25">
-        <v>362000000.0</v>
+        <v>558157327.0</v>
       </c>
       <c r="Q25">
         <v>386000000.0</v>
       </c>
       <c r="R25">
         <v>214000000.0</v>
       </c>
       <c r="S25">
         <v>107000000.0</v>
       </c>
       <c r="T25">
-        <v>136000000.0</v>
+        <v>421643000.0</v>
       </c>
       <c r="U25">
         <v>347000000.0</v>
       </c>
       <c r="V25">
         <v>398000000.0</v>
       </c>
       <c r="W25">
         <v>199000000.0</v>
       </c>
       <c r="X25">
-        <v>-9000000.0</v>
+        <v>279470216.0</v>
       </c>
       <c r="Y25">
         <v>291500000.0</v>
       </c>
       <c r="Z25">
         <v>214000000.0</v>
       </c>
       <c r="AA25">
         <v>107000000.0</v>
       </c>
       <c r="AB25">
-        <v>-3005000000.0</v>
+        <v>-2713781552.0</v>
       </c>
       <c r="AC25">
         <v>-1215500000.0</v>
       </c>
       <c r="AD25">
         <v>232000000.0</v>
       </c>
       <c r="AE25">
         <v>116000000.0</v>
       </c>
       <c r="AF25">
         <v>186500000.0</v>
       </c>
       <c r="AG25">
-        <v>437000000.0</v>
+        <v>425038000.0</v>
       </c>
       <c r="AH25">
         <v>380500000.0</v>
       </c>
       <c r="AI25">
         <v>-410000000.0</v>
       </c>
       <c r="AJ25">
         <v>-205000000.0</v>
       </c>
       <c r="AK25">
         <v>85000000.0</v>
       </c>
       <c r="AL25">
         <v>42500000.0</v>
       </c>
       <c r="AM25">
         <v>75000000.0</v>
       </c>
       <c r="AN25">
         <v>37500000.0</v>
       </c>
       <c r="AO25">
         <v>841000000.0</v>
       </c>
@@ -48116,133 +48134,133 @@
       <c r="BC25">
         <v>-857000000.0</v>
       </c>
       <c r="BD25"/>
       <c r="BE25">
         <v>228000000.0</v>
       </c>
       <c r="BF25"/>
       <c r="BG25">
         <v>228000000.0</v>
       </c>
       <c r="BH25"/>
       <c r="BI25">
         <v>234000000.0</v>
       </c>
       <c r="BJ25">
         <v>60000000.0</v>
       </c>
       <c r="BK25">
         <v>15000000.0</v>
       </c>
       <c r="BL25">
         <v>134000000.0</v>
       </c>
       <c r="BM25">
-        <v>205000000.0</v>
+        <v>423000000.0</v>
       </c>
       <c r="BN25">
         <v>-103000000.0</v>
       </c>
       <c r="BO25">
-        <v>205000000.0</v>
+        <v>485000000.0</v>
       </c>
       <c r="BP25">
         <v>-317000000.0</v>
       </c>
       <c r="BQ25">
-        <v>7500000.0</v>
+        <v>268000000.0</v>
       </c>
       <c r="BR25">
         <v>326000000.0</v>
       </c>
       <c r="BS25">
-        <v>7500000.0</v>
+        <v>276000000.0</v>
       </c>
       <c r="BT25">
         <v>-770000000.0</v>
       </c>
       <c r="BU25">
-        <v>521000000.0</v>
+        <v>187000000.0</v>
       </c>
       <c r="BV25">
         <v>-740000000.0</v>
       </c>
       <c r="BW25">
-        <v>-442000000.0</v>
+        <v>381784880.0</v>
       </c>
       <c r="BX25">
         <v>-157197600.0</v>
       </c>
       <c r="BY25">
-        <v>2003000000.0</v>
+        <v>2681000000.0</v>
       </c>
       <c r="BZ25">
         <v>-562000000.0</v>
       </c>
       <c r="CA25">
         <v>-224000000.0</v>
       </c>
       <c r="CB25"/>
       <c r="CC25">
         <v>283500000.0</v>
       </c>
       <c r="CD25">
         <v>-97000000.0</v>
       </c>
       <c r="CE25">
         <v>283500000.0</v>
       </c>
       <c r="CF25">
         <v>-849000000.0</v>
       </c>
       <c r="CG25">
         <v>-1046352400.0</v>
       </c>
       <c r="CH25">
         <v>-1128264540.0</v>
       </c>
       <c r="CI25">
         <v>-1046352400.0</v>
       </c>
       <c r="CJ25">
         <v>-1316000000.0</v>
       </c>
       <c r="CK25">
         <v>-711175895.0</v>
       </c>
       <c r="CL25">
         <v>-1518785407.0</v>
       </c>
       <c r="CM25">
         <v>-711175895.0</v>
       </c>
       <c r="CN25">
         <v>-1270878655.46</v>
       </c>
       <c r="CO25">
-        <v>-1587543797.0</v>
+        <v>-520067991.0</v>
       </c>
       <c r="CP25">
         <v>-1076457580.0</v>
       </c>
       <c r="CQ25">
         <v>-1587543797.0</v>
       </c>
       <c r="CR25">
         <v>-1179763962.58</v>
       </c>
       <c r="CS25">
         <v>-709500000.0</v>
       </c>
       <c r="CT25">
         <v>1895184689.0</v>
       </c>
       <c r="CU25">
         <v>-709500000.0</v>
       </c>
       <c r="CV25">
         <v>-1066052758.37</v>
       </c>
       <c r="CW25">
         <v>-2635340674.0</v>
       </c>
@@ -48296,57 +48314,57 @@
       </c>
       <c r="DN25">
         <v>-560098108.0</v>
       </c>
       <c r="DO25">
         <v>-560098108.0</v>
       </c>
       <c r="DP25">
         <v>-868555351.0</v>
       </c>
       <c r="DQ25">
         <v>-868555351.0</v>
       </c>
       <c r="DR25">
         <v>-954822293.0</v>
       </c>
       <c r="DS25">
         <v>-954822293.0</v>
       </c>
     </row>
     <row r="26" spans="1:123">
       <c r="A26" t="s">
         <v>278</v>
       </c>
       <c r="B26">
-        <v>-1525388997.0</v>
+        <v>-1507000000.0</v>
       </c>
       <c r="C26">
         <v>-49575094.0</v>
       </c>
       <c r="D26">
-        <v>-755000000.0</v>
+        <v>-1510000000.0</v>
       </c>
       <c r="E26">
         <v>-1133000000.0</v>
       </c>
       <c r="F26">
         <v>-375000000.0</v>
       </c>
       <c r="G26">
         <v>-187500000.0</v>
       </c>
       <c r="H26">
         <v>-754000000.0</v>
       </c>
       <c r="I26">
         <v>-377000000.0</v>
       </c>
       <c r="J26">
         <v>-753000000.0</v>
       </c>
       <c r="K26">
         <v>-376500000.0</v>
       </c>
       <c r="L26">
         <v>-861000000.0</v>
       </c>
@@ -48570,54 +48588,58 @@
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26">
         <v>-179759954.0</v>
       </c>
       <c r="DM26">
         <v>-179759954.0</v>
       </c>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
     </row>
     <row r="27" spans="1:123">
       <c r="A27" t="s">
         <v>279</v>
       </c>
-      <c r="B27"/>
-      <c r="C27"/>
+      <c r="B27">
+        <v>122000000.0</v>
+      </c>
+      <c r="C27">
+        <v>113000000.0</v>
+      </c>
       <c r="D27">
-        <v>81000000.0</v>
+        <v>142000000.0</v>
       </c>
       <c r="E27">
         <v>160000000.0</v>
       </c>
       <c r="F27">
         <v>164000000.0</v>
       </c>
       <c r="G27">
         <v>82000000.0</v>
       </c>
       <c r="H27">
         <v>53000000.0</v>
       </c>
       <c r="I27">
         <v>26500000.0</v>
       </c>
       <c r="J27">
         <v>159000000.0</v>
       </c>
       <c r="K27">
         <v>79500000.0</v>
       </c>
       <c r="L27">
         <v>84000000.0</v>
       </c>
@@ -48844,57 +48866,57 @@
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
     </row>
     <row r="28" spans="1:123">
       <c r="A28" t="s">
         <v>280</v>
       </c>
       <c r="B28">
-        <v>-602260420.0</v>
+        <v>-1183000000.0</v>
       </c>
       <c r="C28">
         <v>-3632447077.0</v>
       </c>
       <c r="D28">
-        <v>-1470500000.0</v>
+        <v>-2941000000.0</v>
       </c>
       <c r="E28">
         <v>-4787000000.0</v>
       </c>
       <c r="F28">
         <v>-2154000000.0</v>
       </c>
       <c r="G28">
         <v>-1077000000.0</v>
       </c>
       <c r="H28">
         <v>-4704000000.0</v>
       </c>
       <c r="I28">
         <v>-2352000000.0</v>
       </c>
       <c r="J28">
         <v>-2489000000.0</v>
       </c>
       <c r="K28">
         <v>-1244500000.0</v>
       </c>
       <c r="L28">
         <v>-7966000000.0</v>
       </c>
@@ -49213,54 +49235,54 @@
       </c>
       <c r="DN28">
         <v>-57666905.0</v>
       </c>
       <c r="DO28">
         <v>-57666905.0</v>
       </c>
       <c r="DP28">
         <v>-131161899.0</v>
       </c>
       <c r="DQ28">
         <v>-131161899.0</v>
       </c>
       <c r="DR28">
         <v>-90868885.0</v>
       </c>
       <c r="DS28">
         <v>-90868885.0</v>
       </c>
     </row>
     <row r="29" spans="1:123">
       <c r="A29" t="s">
         <v>281</v>
       </c>
       <c r="B29">
-        <v>2284540788.0</v>
+        <v>2574000000.0</v>
       </c>
       <c r="C29">
-        <v>6215455748.0</v>
+        <v>6063000000.0</v>
       </c>
       <c r="D29">
         <v>2287000000.0</v>
       </c>
       <c r="E29">
         <v>6155000000.0</v>
       </c>
       <c r="F29">
         <v>3364000000.0</v>
       </c>
       <c r="G29">
         <v>1682000000.0</v>
       </c>
       <c r="H29">
         <v>6060000000.0</v>
       </c>
       <c r="I29">
         <v>3030000000.0</v>
       </c>
       <c r="J29">
         <v>3366000000.0</v>
       </c>
       <c r="K29">
         <v>1683000000.0</v>
       </c>
@@ -49584,57 +49606,57 @@
       </c>
       <c r="DN29">
         <v>1057889444.0</v>
       </c>
       <c r="DO29">
         <v>1057889444.0</v>
       </c>
       <c r="DP29">
         <v>917505725.0</v>
       </c>
       <c r="DQ29">
         <v>917505725.0</v>
       </c>
       <c r="DR29">
         <v>1063165964.0</v>
       </c>
       <c r="DS29">
         <v>1063165964.0</v>
       </c>
     </row>
     <row r="30" spans="1:123">
       <c r="A30" t="s">
         <v>282</v>
       </c>
       <c r="B30">
-        <v>-950458041.0</v>
+        <v>-668000000.0</v>
       </c>
       <c r="C30">
         <v>-2905375249.0</v>
       </c>
       <c r="D30">
-        <v>-324000000.0</v>
+        <v>-648000000.0</v>
       </c>
       <c r="E30">
         <v>-233000000.0</v>
       </c>
       <c r="F30">
         <v>-392000000.0</v>
       </c>
       <c r="G30"/>
       <c r="H30">
         <v>-2094000000.0</v>
       </c>
       <c r="I30"/>
       <c r="J30">
         <v>-200000000.0</v>
       </c>
       <c r="K30"/>
       <c r="L30">
         <v>2885000000.0</v>
       </c>
       <c r="M30">
         <v>1442500000.0</v>
       </c>
       <c r="N30">
         <v>-432000000.0</v>
       </c>