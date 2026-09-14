--- v0 (2026-03-02)
+++ v1 (2026-09-14)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="215">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="218">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -283,50 +286,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1034,87 +1043,62 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z62"/>
+  <dimension ref="A1:AA62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1149,4008 +1133,4176 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
     </row>
-    <row r="2" spans="1:26">
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B2">
+        <v>484062000000.0</v>
+      </c>
+      <c r="C2">
         <v>555145000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>465275000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>625235000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>393174000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>370306000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>451990000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>302403000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>534492000000.0</v>
       </c>
-      <c r="J2">
-[...1 lines deleted...]
-      </c>
       <c r="K2">
+        <v>398217000000.0</v>
+      </c>
+      <c r="L2">
         <v>367005334619.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>381899807713.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>463538990751.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>394466233719.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>409839689103.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>238492625087.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>219906161054.0</v>
       </c>
-      <c r="R2">
-[...1 lines deleted...]
-      </c>
       <c r="S2">
+        <v>234142592764.0</v>
+      </c>
+      <c r="T2">
         <v>96759816894.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>55192091406.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>42139076059.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>31059123000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>31371719000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>80619359000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>67486000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>63735000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:26">
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
+      <c r="AA3"/>
     </row>
-    <row r="4" spans="1:26">
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
+      <c r="AA4"/>
     </row>
-    <row r="5" spans="1:26">
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B5">
+        <v>121258000000.0</v>
+      </c>
+      <c r="C5">
         <v>125292000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>107602000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>102819000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>112092000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>138639000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>111867000000.0</v>
       </c>
-      <c r="H5"/>
-[...4 lines deleted...]
-      <c r="M5"/>
+      <c r="I5">
+        <v>117335000000.0</v>
+      </c>
+      <c r="J5">
+        <v>115905000000.0</v>
+      </c>
+      <c r="K5">
+        <v>132685628363.0</v>
+      </c>
+      <c r="L5">
+        <v>142419444945.0</v>
+      </c>
+      <c r="M5">
+        <v>9469043929.0</v>
+      </c>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
+      <c r="AA5"/>
     </row>
-    <row r="6" spans="1:26">
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
+      <c r="AA6"/>
     </row>
-    <row r="7" spans="1:26">
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B7">
+        <v>41902000000.0</v>
+      </c>
+      <c r="C7">
         <v>36154000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>29334000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>11056000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>26786000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>44399000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>1788000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>2050000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>2340000000.0</v>
       </c>
-      <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
+      <c r="AA7"/>
     </row>
-    <row r="8" spans="1:26">
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B8">
         <v>519909000000.0</v>
       </c>
       <c r="C8">
         <v>519909000000.0</v>
       </c>
       <c r="D8">
-        <v>577676000000.0</v>
+        <v>519909000000.0</v>
       </c>
       <c r="E8">
         <v>577676000000.0</v>
       </c>
       <c r="F8">
         <v>577676000000.0</v>
       </c>
       <c r="G8">
         <v>577676000000.0</v>
       </c>
       <c r="H8">
         <v>577676000000.0</v>
       </c>
-      <c r="I8"/>
+      <c r="I8">
+        <v>577676000000.0</v>
+      </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
+      <c r="AA8"/>
     </row>
-    <row r="9" spans="1:26">
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B9">
         <v>46138000000.0</v>
       </c>
       <c r="C9">
         <v>46138000000.0</v>
       </c>
       <c r="D9">
-        <v>51251000000.0</v>
+        <v>46138000000.0</v>
       </c>
       <c r="E9">
         <v>51251000000.0</v>
       </c>
       <c r="F9">
         <v>51251000000.0</v>
       </c>
       <c r="G9">
         <v>51251000000.0</v>
       </c>
       <c r="H9">
         <v>51251000000.0</v>
       </c>
       <c r="I9">
         <v>51251000000.0</v>
       </c>
       <c r="J9">
-        <v>51130441730.0</v>
+        <v>51251000000.0</v>
       </c>
       <c r="K9">
         <v>51130441730.0</v>
       </c>
-      <c r="L9"/>
+      <c r="L9">
+        <v>51130441730.0</v>
+      </c>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
+      <c r="AA9"/>
     </row>
-    <row r="10" spans="1:26">
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B10">
+        <v>3163368000000.0</v>
+      </c>
+      <c r="C10">
         <v>2434322000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>2174324000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1248642000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1598901000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1649669000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>2040591000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1444310000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>2120400000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1521371695873.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>849122582559.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>489284795925.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>611624871676.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>535889526748.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>242776108938.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>383120307358.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>214879968612.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>162869889775.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>39992003196.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>75213787855.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>46783703269.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>26391625000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>21605593000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>12833491000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>63701000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>26052000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:26">
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B11">
+        <v>1177195000000.0</v>
+      </c>
+      <c r="C11">
         <v>417754000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>39419000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>38715000000.0</v>
       </c>
-      <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
+      <c r="AA11"/>
     </row>
-    <row r="12" spans="1:26">
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B12">
+        <v>3163368000000.0</v>
+      </c>
+      <c r="C12">
         <v>2434322000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>2174324000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>2077045000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>3437425000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>3996494000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>2040591000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1444310000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>2120400000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1521371695873.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>849122582559.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>489284795925.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>611624871676.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>535889526748.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>242776108938.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>383120307358.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>214879968612.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>322869889775.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>39992003196.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>75213787855.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>46783703269.0</v>
       </c>
-      <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
+      <c r="AA12"/>
     </row>
-    <row r="13" spans="1:26">
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B13">
         <v>519909000000.0</v>
       </c>
       <c r="C13">
         <v>519909000000.0</v>
       </c>
       <c r="D13">
-        <v>577676000000.0</v>
+        <v>519909000000.0</v>
       </c>
       <c r="E13">
         <v>577676000000.0</v>
       </c>
       <c r="F13">
         <v>577676000000.0</v>
       </c>
       <c r="G13">
         <v>577676000000.0</v>
       </c>
       <c r="H13">
         <v>577676000000.0</v>
       </c>
       <c r="I13">
         <v>577676000000.0</v>
       </c>
       <c r="J13">
-        <v>577676400000.0</v>
+        <v>577676000000.0</v>
       </c>
       <c r="K13">
         <v>577676400000.0</v>
       </c>
       <c r="L13">
         <v>577676400000.0</v>
       </c>
       <c r="M13">
         <v>577676400000.0</v>
       </c>
       <c r="N13">
         <v>577676400000.0</v>
       </c>
       <c r="O13">
         <v>577676400000.0</v>
       </c>
       <c r="P13">
         <v>577676400000.0</v>
       </c>
       <c r="Q13">
         <v>577676400000.0</v>
       </c>
       <c r="R13">
         <v>577676400000.0</v>
       </c>
       <c r="S13">
         <v>577676400000.0</v>
       </c>
       <c r="T13">
         <v>577676400000.0</v>
       </c>
       <c r="U13">
         <v>577676400000.0</v>
       </c>
       <c r="V13">
         <v>577676400000.0</v>
       </c>
       <c r="W13">
-        <v>385117600000.0</v>
+        <v>577676400000.0</v>
       </c>
       <c r="X13">
         <v>385117600000.0</v>
       </c>
       <c r="Y13">
-        <v>385118000000.0</v>
+        <v>385117600000.0</v>
       </c>
       <c r="Z13">
         <v>385118000000.0</v>
       </c>
+      <c r="AA13">
+        <v>385118000000.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:26">
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B14">
         <v>10398175000.0</v>
       </c>
       <c r="C14">
-        <v>10398175200.0</v>
+        <v>10398175000.0</v>
       </c>
       <c r="D14">
         <v>10398175200.0</v>
       </c>
       <c r="E14">
         <v>10398175200.0</v>
       </c>
       <c r="F14">
+        <v>10398175200.0</v>
+      </c>
+      <c r="G14">
         <v>11048942070.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>11553528000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11554000000.0</v>
       </c>
       <c r="I14">
         <v>11554000000.0</v>
       </c>
       <c r="J14">
         <v>11554000000.0</v>
       </c>
       <c r="K14">
-        <v>11553528000.0</v>
+        <v>11554000000.0</v>
       </c>
       <c r="L14">
         <v>11553528000.0</v>
       </c>
       <c r="M14">
         <v>11553528000.0</v>
       </c>
       <c r="N14">
         <v>11553528000.0</v>
       </c>
       <c r="O14">
+        <v>11553528000.0</v>
+      </c>
+      <c r="P14">
         <v>11668956955.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>11580891225.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>11648162322.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>11569961951.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11553528000.0</v>
       </c>
       <c r="T14">
         <v>11553528000.0</v>
       </c>
       <c r="U14">
         <v>11553528000.0</v>
       </c>
-      <c r="V14"/>
+      <c r="V14">
+        <v>11553528000.0</v>
+      </c>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
+      <c r="AA14"/>
     </row>
-    <row r="15" spans="1:26">
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
+      <c r="AA15"/>
     </row>
-    <row r="16" spans="1:26">
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>59703000000.0</v>
       </c>
-      <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16">
         <v>135903000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>145007000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>71224067980.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>167373682966.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>17414824736.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>22410075747.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>57854467257.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>7249611708.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>22821438399.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>5498459706.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>24809980329.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>521284787.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>3085747776.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>709379857.0</v>
       </c>
-      <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
+      <c r="AA16"/>
     </row>
-    <row r="17" spans="1:26">
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
+      <c r="AA17"/>
     </row>
-    <row r="18" spans="1:26">
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
+      <c r="AA18"/>
     </row>
-    <row r="19" spans="1:26">
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
+      <c r="AA19"/>
     </row>
-    <row r="20" spans="1:26">
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
+      <c r="AA20"/>
     </row>
-    <row r="21" spans="1:26">
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B21">
+        <v>14870000000.0</v>
+      </c>
+      <c r="C21">
         <v>8880000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>8108000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>2885000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>4092000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>5649000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>6822000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>9672000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>8298000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>8550986750.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>13763798541.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>13887879432.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>18694072362.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>17933194395.0</v>
       </c>
-      <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21">
+        <v>172853599664.0</v>
+      </c>
+      <c r="T21">
         <v>624519000.0</v>
       </c>
-      <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
+      <c r="AA21"/>
     </row>
-    <row r="22" spans="1:26">
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B22">
+        <v>1222981000000.0</v>
+      </c>
+      <c r="C22">
         <v>1521020000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>1461537000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>1637361000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>681983000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>924639000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>987927000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>708773000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>682624000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>760534170292.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>738803692770.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>714411455060.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>534977217239.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>334169035934.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>368496687848.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>357743682574.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>383588600255.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>284292916789.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>291483008089.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>147844571046.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>169390834678.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>150019677000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>143634980000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>103295253000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>101132000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>103146000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:26">
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B23">
+        <v>9253470000000.0</v>
+      </c>
+      <c r="C23">
         <v>8461365000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>7523956000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>7376375000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>7406856000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>8754116000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>6608422000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>5555871000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>5186940000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>4239199641365.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>3539995910248.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2917083567355.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2811620982142.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2420793382029.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2179181979434.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>2006595762260.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1732701994634.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1740646379006.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1362829538011.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1249080371256.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1254444147713.0</v>
       </c>
-      <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
+      <c r="AA23"/>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24">
         <v>0.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>598319000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>1493639000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>9914000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>49065000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>56821000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>71985522862.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>99905151400.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>60256511000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>51581817000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>31438151000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>96358098000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>186909388000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>137838189000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>143179110000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>274092900000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>70212429000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>175644720000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>398323881000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>276850467000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>315761785000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>317636000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>105894000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:26">
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B25">
+        <v>29748000000.0</v>
+      </c>
+      <c r="C25">
         <v>27061000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>18976000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>3918000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>608725000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1520429000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>9914000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>50688000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>58706000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>71985522860.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>99905151400.0</v>
       </c>
-      <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
+      <c r="AA25"/>
     </row>
-    <row r="26" spans="1:26">
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-      <c r="H26">
+      <c r="H26"/>
+      <c r="I26">
         <v>836590000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>81530000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>192913000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>150437550716.0</v>
       </c>
-      <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
+      <c r="AA26"/>
     </row>
-    <row r="27" spans="1:26">
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
+      <c r="AA27"/>
     </row>
-    <row r="28" spans="1:26">
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B28">
+        <v>-3119844000000.0</v>
+      </c>
+      <c r="C28">
         <v>-2396474000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-2143423000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-637818000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-77137000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1390507000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-1989402000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-1305089000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-2032485000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-1423462108598.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-721968269351.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-403931447767.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-501400271773.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-432539688290.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>13183193502.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-3781254119.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>55511136217.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>154089675487.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>359864495879.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>280316328904.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>337231895777.0</v>
       </c>
-      <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
+      <c r="AA28"/>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B29">
+        <v>8222197000000.0</v>
+      </c>
+      <c r="C29">
         <v>7340924000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>6602376000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>6338503000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>6542154000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>7733162000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>5597840000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>4797443000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>4170451000000.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
+      <c r="AA29"/>
     </row>
-    <row r="30" spans="1:26">
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B30">
+        <v>800887000000.0</v>
+      </c>
+      <c r="C30">
         <v>911662000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>767095000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>686527000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>686952000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>656244000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>652067000000.0</v>
       </c>
-      <c r="H30">
-[...1 lines deleted...]
-      </c>
       <c r="I30">
-        <v>504629000000.0</v>
+        <v>560619000000.0</v>
       </c>
       <c r="J30">
-        <v>504381000000.0</v>
+        <v>538024000000.0</v>
       </c>
       <c r="K30">
-        <v>448129204430.0</v>
+        <v>504381100667.0</v>
       </c>
       <c r="L30">
-        <v>407449450000.0</v>
+        <v>477628933703.0</v>
       </c>
       <c r="M30">
-        <v>381952811000.0</v>
+        <v>407449449974.0</v>
       </c>
       <c r="N30">
+        <v>371164887102.0</v>
+      </c>
+      <c r="O30">
         <v>308798934000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>275488747000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>193510728000.0</v>
       </c>
-      <c r="Q30">
-[...1 lines deleted...]
-      </c>
       <c r="R30">
-        <v>151204613000.0</v>
+        <v>178089061704.0</v>
       </c>
       <c r="S30">
-        <v>162577140000.0</v>
+        <v>172853599664.0</v>
       </c>
       <c r="T30">
-        <v>158484789130.0</v>
+        <v>162577000000.0</v>
       </c>
       <c r="U30">
-        <v>146222612784.0</v>
+        <v>124373000000.0</v>
       </c>
       <c r="V30">
+        <v>118876000000.0</v>
+      </c>
+      <c r="W30">
         <v>100848646000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>75089415000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>54755682000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>54353000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>50539000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:26">
+    <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>5735850000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>5043084000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>4680255000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>5541617000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>4650600000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>4068295000000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>3464932000000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>2767094969562.0</v>
       </c>
-      <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
+      <c r="AA31"/>
     </row>
-    <row r="32" spans="1:26">
+    <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B32">
+        <v>4406982000000.0</v>
+      </c>
+      <c r="C32">
         <v>3966934000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>3698082000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>3161497000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>3288282000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>3266082000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>2880327000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>2158360000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>2619365000000.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
+      <c r="AA32"/>
     </row>
-    <row r="33" spans="1:26">
+    <row r="33" spans="1:27">
       <c r="A33" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B33">
+        <v>4058640000000.0</v>
+      </c>
+      <c r="C33">
         <v>3591617000000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>3112481000000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>2757985000000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>2562035000000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>3160695000000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>2891781000000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>2762350000000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>1746950000000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>1364377767352.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>1436430855621.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>1274981820536.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>1246110327004.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>1224366778186.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>1255101688376.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>1051153871682.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>919312076873.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>914036628472.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>810882843014.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>827537223225.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>838016388620.0</v>
       </c>
-      <c r="V33"/>
       <c r="W33"/>
       <c r="X33"/>
       <c r="Y33"/>
       <c r="Z33"/>
+      <c r="AA33"/>
     </row>
-    <row r="34" spans="1:26">
+    <row r="34" spans="1:27">
       <c r="A34" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
-      <c r="D34">
+      <c r="D34"/>
+      <c r="E34">
         <v>5000000.0</v>
       </c>
-      <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
+      <c r="AA34"/>
     </row>
-    <row r="35" spans="1:26">
+    <row r="35" spans="1:27">
       <c r="A35" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B35">
+        <v>149162000000.0</v>
+      </c>
+      <c r="C35">
         <v>131633000000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>123595000000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>96803000000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>712191000000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>1645040000000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>116969000000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>145754000000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>157560000000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>156440554888.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>180862036933.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>161018718399.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>162680395048.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>151451739464.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>169140887640.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>227914581277.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>153822226576.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>158130347331.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>297760937935.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>77301252601.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>176319300725.0</v>
       </c>
-      <c r="V35"/>
       <c r="W35"/>
       <c r="X35"/>
       <c r="Y35"/>
       <c r="Z35"/>
+      <c r="AA35"/>
     </row>
-    <row r="36" spans="1:26">
+    <row r="36" spans="1:27">
       <c r="A36" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B36">
+        <v>266418000000.0</v>
+      </c>
+      <c r="C36">
         <v>944956000000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>390246000000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>1197642000000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>2068935000000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>2930418000000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>494742000000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>954206000000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>174008000000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>44885647.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>236612803917.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>235051711986.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>209731945298.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>189370236717.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>185365725274.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>109222318694.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>86212512447.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>58071071458.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>45075419941.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>37328821597.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>47181379203.0</v>
       </c>
-      <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
+      <c r="AA36"/>
     </row>
-    <row r="37" spans="1:26">
+    <row r="37" spans="1:27">
       <c r="A37" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
+      <c r="AA37"/>
     </row>
-    <row r="38" spans="1:26">
+    <row r="38" spans="1:27">
       <c r="A38" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B38">
+        <v>304016000000.0</v>
+      </c>
+      <c r="C38">
         <v>705397000000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>404491000000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>382506000000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>244450000000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>595585000000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>510947000000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>462953000000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>309680000000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>120842000000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>34218835350.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>106749976000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>141705565000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>121077063000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>108013181000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>48270119000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>69495964000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>101167114000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>2220565000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>2395560000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>24086386000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>60965107000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>2522485000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>41835524000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>153717000000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>89435000000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:26">
+    <row r="39" spans="1:27">
       <c r="A39" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B39">
+        <v>7594000000.0</v>
+      </c>
+      <c r="C39">
         <v>2744000000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>65310000000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>149633000000.0</v>
       </c>
-      <c r="E39">
-[...1 lines deleted...]
-      </c>
       <c r="F39">
-        <v>2164000000.0</v>
+        <v>99407000000.0</v>
       </c>
       <c r="G39">
-        <v>25192000000.0</v>
+        <v>108844000000.0</v>
       </c>
       <c r="H39">
-        <v>640438000000.0</v>
+        <v>38822000000.0</v>
       </c>
       <c r="I39">
-        <v>636966000000.0</v>
+        <v>48998000000.0</v>
       </c>
       <c r="J39">
-        <v>592916007848.0</v>
+        <v>132337000000.0</v>
       </c>
       <c r="K39">
-        <v>515638779298.0</v>
+        <v>7720786815.0</v>
       </c>
       <c r="L39">
-        <v>438405495834.0</v>
+        <v>67509574868.0</v>
       </c>
       <c r="M39">
-        <v>418908566223.0</v>
+        <v>43303772894.0</v>
       </c>
       <c r="N39">
-        <v>326368041161.0</v>
+        <v>47743679121.0</v>
       </c>
       <c r="O39">
-        <v>312807494272.0</v>
+        <v>17569107888.0</v>
       </c>
       <c r="P39">
-        <v>214577900646.0</v>
+        <v>16605382018.0</v>
       </c>
       <c r="Q39">
-        <v>214921348894.0</v>
+        <v>21067172977.0</v>
       </c>
       <c r="R39">
-        <v>219446943970.0</v>
+        <v>36832287190.0</v>
       </c>
       <c r="S39">
+        <v>46593344306.0</v>
+      </c>
+      <c r="T39">
         <v>220471683712.0</v>
       </c>
-      <c r="T39">
-[...1 lines deleted...]
-      </c>
       <c r="U39">
-        <v>54030608362.0</v>
+        <v>198484789130.0</v>
       </c>
       <c r="V39">
+        <v>200253221146.0</v>
+      </c>
+      <c r="W39">
         <v>19784989000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>25330860000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>23634744000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>23204000000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>12636000000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:26">
+    <row r="40" spans="1:27">
       <c r="A40" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B40">
+        <v>290010000000.0</v>
+      </c>
+      <c r="C40">
         <v>288019000000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>178152000000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>185679000000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>166186000000.0</v>
       </c>
-      <c r="F40">
-[...1 lines deleted...]
-      </c>
       <c r="G40">
-        <v>343049000000.0</v>
+        <v>207929000000.0</v>
       </c>
       <c r="H40">
-        <v>108322000000.0</v>
+        <v>120162000000.0</v>
       </c>
       <c r="I40">
-        <v>111917000000.0</v>
+        <v>-27581000000.0</v>
       </c>
       <c r="J40">
-        <v>98160855213.0</v>
+        <v>-33090000000.0</v>
       </c>
       <c r="K40">
-        <v>2.0</v>
+        <v>98158523714.0</v>
       </c>
       <c r="L40">
-        <v>66555619683.0</v>
+        <v>-81026828369.0</v>
       </c>
       <c r="M40">
-        <v>89202203771.0</v>
+        <v>49140794947.0</v>
       </c>
       <c r="N40">
+        <v>66792128024.0</v>
+      </c>
+      <c r="O40">
         <v>68590140263.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>30903886904.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>23814026112.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>26384461079.0</v>
       </c>
-      <c r="R40">
-[...1 lines deleted...]
-      </c>
       <c r="S40">
+        <v>13132503495.0</v>
+      </c>
+      <c r="T40">
         <v>9686073262.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>12280197578.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>11583052248.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>11061355000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>6648213000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>8495486000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>4626000000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>2040000000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:26">
+    <row r="41" spans="1:27">
       <c r="A41" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>92880000000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>103466000000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>124611000000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>107055000000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>95066000000.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>98854000000.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>84455000000.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>80956885531.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>36232698000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>34995857000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>34404885000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>27420226000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>21025276000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>15984038000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>14951237000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>7869132000.0</v>
       </c>
-      <c r="T41"/>
-      <c r="U41">
+      <c r="U41"/>
+      <c r="V41">
         <v>674581000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>2354587000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>1177293000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>309528000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>505000000.0</v>
       </c>
-      <c r="Z41"/>
+      <c r="AA41"/>
     </row>
-    <row r="42" spans="1:26">
+    <row r="42" spans="1:27">
       <c r="A42" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B42">
         <v>46138000000.0</v>
       </c>
       <c r="C42">
         <v>46138000000.0</v>
       </c>
       <c r="D42">
-        <v>-1803160000000.0</v>
+        <v>46138000000.0</v>
       </c>
       <c r="E42">
         <v>-1803160000000.0</v>
       </c>
       <c r="F42">
-        <v>-1841671000000.0</v>
+        <v>-1803160000000.0</v>
       </c>
       <c r="G42">
+        <v>-1803160000000.0</v>
+      </c>
+      <c r="H42">
         <v>51251000000.0</v>
       </c>
-      <c r="H42">
-[...1 lines deleted...]
-      </c>
       <c r="I42">
-        <v>167156000000.0</v>
+        <v>51251000000.0</v>
       </c>
       <c r="J42">
-        <v>183816070090.0</v>
+        <v>51251000000.0</v>
       </c>
       <c r="K42">
-        <v>193549886672.0</v>
+        <v>51130441727.0</v>
       </c>
       <c r="L42">
-        <v>157956337160.0</v>
+        <v>51130441727.0</v>
       </c>
       <c r="M42">
+        <v>51130441727.0</v>
+      </c>
+      <c r="N42">
         <v>125430441727.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>90130441727.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>51130441727.0</v>
       </c>
       <c r="P42">
         <v>51130441727.0</v>
       </c>
       <c r="Q42">
         <v>51130441727.0</v>
       </c>
       <c r="R42">
-        <v>78695399583.0</v>
+        <v>51130441727.0</v>
       </c>
       <c r="S42">
+        <v>41581804239.0</v>
+      </c>
+      <c r="T42">
         <v>78240257185.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>88244037071.0</v>
       </c>
       <c r="U42">
         <v>88244037071.0</v>
       </c>
-      <c r="V42"/>
+      <c r="V42">
+        <v>88244037071.0</v>
+      </c>
       <c r="W42"/>
       <c r="X42"/>
       <c r="Y42"/>
       <c r="Z42"/>
+      <c r="AA42"/>
     </row>
-    <row r="43" spans="1:26">
+    <row r="43" spans="1:27">
       <c r="A43" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
+      <c r="AA43"/>
     </row>
-    <row r="44" spans="1:26">
+    <row r="44" spans="1:27">
       <c r="A44" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
+      <c r="AA44"/>
     </row>
-    <row r="45" spans="1:26">
+    <row r="45" spans="1:27">
       <c r="A45" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B45">
+        <v>5832720000000.0</v>
+      </c>
+      <c r="C45">
         <v>4930611000000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>4668864000000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>4440043000000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>4193243000000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>3583209000000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>3229608000000.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
+      <c r="AA45"/>
     </row>
-    <row r="46" spans="1:26">
+    <row r="46" spans="1:27">
       <c r="A46" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B46">
+        <v>3580792000000.0</v>
+      </c>
+      <c r="C46">
         <v>2499314000000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>2594751000000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>2272466000000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>2193204000000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>1763252000000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>1556666000000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>1453135000000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>1336398000000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>1042072476333.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>1160712905883.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>1003229206363.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>965974994305.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>979511601619.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>1069735963102.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>941931552988.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>808903387439.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>766344567479.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>765807423073.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>790208401628.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>786798199324.0</v>
       </c>
-      <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
+      <c r="AA46"/>
     </row>
-    <row r="47" spans="1:26">
+    <row r="47" spans="1:27">
       <c r="A47" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B47">
+        <v>3580792000000.0</v>
+      </c>
+      <c r="C47">
         <v>2749933000000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>2594751000000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>2272466000000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>2193204000000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>1763252000000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>1556666000000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>1453135000000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>1336398000000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>1042072000000.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>1236938493680.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>1003229206000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>965974994000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>979511602000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>1069735963000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>941931553000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>808903387000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>766344567000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>765807423000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>790208402000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>786798199000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>780338772000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>781151870000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>757937566000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>551494000000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>410875000000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:26">
+    <row r="48" spans="1:27">
       <c r="A48" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B48">
+        <v>7533270000000.0</v>
+      </c>
+      <c r="C48">
         <v>6647891000000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>5927160000000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>6853367000000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>6162325000000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>5811260000000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>4807645000000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>3914010000000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>3340044000000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>2711990768415.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>2009632481431.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>1519187913079.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>1294930340599.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>1004984228158.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>770378334080.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>669145878032.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>562776336549.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>478951799015.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>175240297811.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>148878473720.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>148545211230.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>141117472000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>139603207000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>138846448000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>122841000000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>92445000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:26">
+    <row r="49" spans="1:27">
       <c r="A49" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
+      <c r="AA49"/>
     </row>
-    <row r="50" spans="1:26">
+    <row r="50" spans="1:27">
       <c r="A50" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B50">
+        <v>1622000000.0</v>
+      </c>
+      <c r="C50">
         <v>1694000000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>1567000000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>599768000000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>896659000000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>1502138000000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>39487000000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>88106000000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>28754000000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>25924064413.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>24710100898.0</v>
       </c>
-      <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
+      <c r="AA50"/>
     </row>
-    <row r="51" spans="1:26">
+    <row r="51" spans="1:27">
       <c r="A51" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B51">
+        <v>43524000000.0</v>
+      </c>
+      <c r="C51">
         <v>37848000000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>30901000000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>610824000000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>1521764000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>3040176000000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>51189000000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>139221000000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>87915000000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>97909587275.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>127154313208.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>85353348158.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>110224599903.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>103349838458.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>255959302440.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>379339053239.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>270391104829.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>316959565262.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>399856499075.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>355530116759.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>384015599046.0</v>
       </c>
-      <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
+      <c r="AA51"/>
     </row>
-    <row r="52" spans="1:26">
+    <row r="52" spans="1:27">
       <c r="A52" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B52">
+        <v>13776000000.0</v>
+      </c>
+      <c r="C52">
         <v>10787000000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>11925000000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>606906000000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>913039000000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>1519747000000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>41275000000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>88533000000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>29209000000.0</v>
       </c>
-      <c r="J52">
-[...1 lines deleted...]
-      </c>
       <c r="K52">
-        <v>27249161806.0</v>
+        <v>25926000000.0</v>
       </c>
       <c r="L52">
-        <v>25096837094.0</v>
+        <v>-203509610620.0</v>
       </c>
       <c r="M52">
+        <v>685033188.0</v>
+      </c>
+      <c r="N52">
         <v>58642782739.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>71911687904.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>159601204227.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>192429665126.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>132552916127.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>173780455502.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>125763599075.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>285317687946.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>208370878931.0</v>
       </c>
-      <c r="V52"/>
       <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
+      <c r="AA52"/>
     </row>
-    <row r="53" spans="1:26">
+    <row r="53" spans="1:27">
       <c r="A53" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B53"/>
-      <c r="C53">
+      <c r="C53"/>
+      <c r="D53">
         <v>0.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>828403000000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>1838524000000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>2346825000000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>-1022000000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>508584000000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>-123220000000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>-99667009704.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>138503002090.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>144517923689.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>113147192605.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>103530630049.0</v>
       </c>
-      <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
-      <c r="R53">
+      <c r="R53"/>
+      <c r="S53">
         <v>160000000000.0</v>
       </c>
-      <c r="S53"/>
-      <c r="T53">
+      <c r="T53"/>
+      <c r="U53">
         <v>90400000000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>89230608000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>134744014000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>25069195000.0</v>
       </c>
-      <c r="X53"/>
-      <c r="Y53">
+      <c r="Y53"/>
+      <c r="Z53">
         <v>6281000000.0</v>
       </c>
-      <c r="Z53"/>
+      <c r="AA53"/>
     </row>
-    <row r="54" spans="1:26">
+    <row r="54" spans="1:27">
       <c r="A54" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
+      <c r="AA54"/>
     </row>
-    <row r="55" spans="1:26">
+    <row r="55" spans="1:27">
       <c r="A55" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B55">
+        <v>9253470000000.0</v>
+      </c>
+      <c r="C55">
         <v>8461365000000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>7523956000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>7376375000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>7406856000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>8754116000000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>6608422000000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>5555871000000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>5186940000000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>4239199641365.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>3539995910248.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>2917083567355.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>2811620982142.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>2420793382029.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>2179181979434.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>2006595762260.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1732701994634.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>1740646379006.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>1362829538011.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>1249080371256.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>1254444147713.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>1300239864000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>1120850814000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>1018072632000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>970601000000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>707022000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:26">
+    <row r="56" spans="1:27">
       <c r="A56" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B56">
+        <v>5194830000000.0</v>
+      </c>
+      <c r="C56">
         <v>4869748000000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>4411475000000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>4618390000000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>4844821000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>5593421000000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>3716641000000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>2793521000000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>3439990000000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>2874821874013.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>2103565054627.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>1642101746819.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>1565510655138.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>1196426603843.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>924080291058.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>955441890578.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>813389917761.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>826609750534.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>551946694997.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>421543148031.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>416427759093.0</v>
       </c>
-      <c r="V56"/>
       <c r="W56"/>
       <c r="X56"/>
       <c r="Y56"/>
       <c r="Z56"/>
+      <c r="AA56"/>
     </row>
-    <row r="57" spans="1:26">
+    <row r="57" spans="1:27">
       <c r="A57" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B57">
+        <v>787848000000.0</v>
+      </c>
+      <c r="C57">
         <v>902814000000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>713393000000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>1456893000000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>1556539000000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>2327339000000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>836314000000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>635161000000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>820625000000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>593525591694.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>561628179393.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>490967089226.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>633794053008.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>592822529143.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>607594391942.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>477557754724.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>384341997966.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>445865532090.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>232730774018.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>355875724706.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>262802387095.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>89623487000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>282117795000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>176266414000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>145630000000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>124694000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:26">
+    <row r="58" spans="1:27">
       <c r="A58" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B58">
+        <v>937010000000.0</v>
+      </c>
+      <c r="C58">
         <v>1034447000000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>836988000000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>1553696000000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>2268730000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>3972379000000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>953283000000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>780915000000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>978185000000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>749966146582.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>742490216326.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>651985807625.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>796474448056.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>744274268607.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>776735279582.0</v>
       </c>
-      <c r="P58">
-[...1 lines deleted...]
-      </c>
       <c r="Q58">
+        <v>705472336000.0</v>
+      </c>
+      <c r="R58">
         <v>538164224542.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>603995879421.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>530491711953.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>433176977307.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>439121687820.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>490301955000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>560145555000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>492337727000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>463771000000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>230588000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:26">
+    <row r="59" spans="1:27">
       <c r="A59" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
+      <c r="AA59"/>
     </row>
-    <row r="60" spans="1:26">
+    <row r="60" spans="1:27">
       <c r="A60" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B60">
+        <v>8220575000000.0</v>
+      </c>
+      <c r="C60">
         <v>7339230000000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>6600809000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>5738735000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>5047176000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>4685904000000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>5548439000000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>4660272000000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>4084876000000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>3473483238505.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>2780858768103.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>2254820650239.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>1998037182326.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>1672791069885.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>1399185175807.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>1297952719759.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>1191583178276.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>1135323598598.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>831156954996.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>814798910791.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>814465648301.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>809937909000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>560705259000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>525734905000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>506830000000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>476434000000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:26">
+    <row r="61" spans="1:27">
       <c r="A61" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
-      <c r="E61">
-[...1 lines deleted...]
-      </c>
+      <c r="E61"/>
       <c r="F61">
         <v>-1854411000000.0</v>
       </c>
-      <c r="G61"/>
+      <c r="G61">
+        <v>-1854411000000.0</v>
+      </c>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
+      <c r="AA61"/>
     </row>
-    <row r="62" spans="1:26">
+    <row r="62" spans="1:27">
       <c r="A62" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
+      <c r="AA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CM62"/>
+  <dimension ref="A1:CP62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:91">
+    <row r="1" spans="1:94">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D1" t="s">
-        <v>89</v>
+        <v>1</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>90</v>
       </c>
       <c r="F1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="G1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="H1" t="s">
-        <v>92</v>
+        <v>2</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>93</v>
       </c>
       <c r="J1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="K1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="L1" t="s">
-        <v>95</v>
+        <v>3</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>96</v>
       </c>
       <c r="N1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="O1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="P1" t="s">
-        <v>98</v>
+        <v>4</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>99</v>
       </c>
       <c r="R1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="S1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="T1" t="s">
-        <v>101</v>
+        <v>5</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="V1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="W1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="X1" t="s">
-        <v>104</v>
+        <v>6</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>105</v>
       </c>
       <c r="Z1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AA1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AB1" t="s">
-        <v>107</v>
+        <v>7</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>108</v>
       </c>
       <c r="AD1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AE1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AF1" t="s">
-        <v>110</v>
+        <v>8</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>111</v>
       </c>
       <c r="AH1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AI1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AJ1" t="s">
-        <v>113</v>
+        <v>9</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>114</v>
       </c>
       <c r="AL1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AM1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="AN1" t="s">
-        <v>116</v>
+        <v>10</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>117</v>
       </c>
       <c r="AP1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AQ1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="AR1" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>120</v>
       </c>
       <c r="AT1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AU1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="AV1" t="s">
-        <v>122</v>
+        <v>12</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>123</v>
       </c>
       <c r="AX1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="AY1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="AZ1" t="s">
-        <v>125</v>
+        <v>13</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>126</v>
       </c>
       <c r="BB1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BC1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="BD1" t="s">
-        <v>128</v>
+        <v>14</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>129</v>
       </c>
       <c r="BF1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BG1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="BH1" t="s">
-        <v>131</v>
+        <v>15</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>132</v>
       </c>
       <c r="BJ1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="BK1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="BL1" t="s">
-        <v>134</v>
+        <v>16</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>135</v>
       </c>
       <c r="BN1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="BO1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="BP1" t="s">
-        <v>137</v>
+        <v>17</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>138</v>
       </c>
       <c r="BR1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="BS1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="BT1" t="s">
-        <v>140</v>
+        <v>18</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>141</v>
       </c>
       <c r="BV1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="BW1" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="BX1" t="s">
-        <v>143</v>
+        <v>19</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
         <v>145</v>
       </c>
       <c r="CA1" t="s">
         <v>146</v>
       </c>
       <c r="CB1" t="s">
         <v>147</v>
       </c>
       <c r="CC1" t="s">
         <v>148</v>
       </c>
       <c r="CD1" t="s">
         <v>149</v>
       </c>
       <c r="CE1" t="s">
-        <v>21</v>
+        <v>150</v>
       </c>
       <c r="CF1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="CG1" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="CH1" t="s">
-        <v>152</v>
+        <v>22</v>
       </c>
       <c r="CI1" t="s">
         <v>153</v>
       </c>
       <c r="CJ1" t="s">
-        <v>23</v>
+        <v>154</v>
       </c>
       <c r="CK1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="CL1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CM1" t="s">
         <v>24</v>
       </c>
-      <c r="CM1" t="s">
-        <v>155</v>
+      <c r="CN1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CO1" t="s">
+        <v>25</v>
+      </c>
+      <c r="CP1" t="s">
+        <v>158</v>
       </c>
     </row>
-    <row r="2" spans="1:91">
+    <row r="2" spans="1:94">
       <c r="A2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B2">
+        <v>588402000000.0</v>
+      </c>
+      <c r="C2">
+        <v>641893000000.0</v>
+      </c>
+      <c r="D2">
+        <v>484062000000.0</v>
+      </c>
+      <c r="E2">
         <v>384578000000.0</v>
       </c>
-      <c r="C2">
+      <c r="F2">
         <v>314447000000.0</v>
       </c>
-      <c r="D2">
+      <c r="G2">
         <v>414711000000.0</v>
       </c>
-      <c r="E2">
+      <c r="H2">
         <v>555145000000.0</v>
       </c>
-      <c r="F2">
+      <c r="I2">
         <v>464020000000.0</v>
       </c>
-      <c r="G2">
+      <c r="J2">
         <v>549255000000.0</v>
       </c>
-      <c r="H2">
+      <c r="K2">
         <v>468420000000.0</v>
       </c>
-      <c r="I2">
+      <c r="L2">
         <v>465275000000.0</v>
       </c>
-      <c r="J2">
+      <c r="M2">
         <v>337180000000.0</v>
       </c>
-      <c r="K2">
+      <c r="N2">
         <v>468093000000.0</v>
       </c>
-      <c r="L2">
+      <c r="O2">
         <v>415934000000.0</v>
       </c>
-      <c r="M2">
+      <c r="P2">
         <v>625235000000.0</v>
       </c>
-      <c r="N2">
+      <c r="Q2">
         <v>572119000000.0</v>
       </c>
-      <c r="O2">
+      <c r="R2">
         <v>363614000000.0</v>
       </c>
-      <c r="P2">
+      <c r="S2">
         <v>519484000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="T2">
         <v>393174000000.0</v>
       </c>
-      <c r="R2">
+      <c r="U2">
         <v>388026000000.0</v>
       </c>
-      <c r="S2">
+      <c r="V2">
         <v>343224000000.0</v>
       </c>
-      <c r="T2">
+      <c r="W2">
         <v>379650000000.0</v>
       </c>
-      <c r="U2">
+      <c r="X2">
         <v>370306000000.0</v>
       </c>
-      <c r="V2">
+      <c r="Y2">
         <v>389870000000.0</v>
       </c>
-      <c r="W2">
+      <c r="Z2">
         <v>413672000000.0</v>
       </c>
-      <c r="X2">
+      <c r="AA2">
         <v>468340000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AB2">
         <v>451990000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AC2">
         <v>443245000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AD2">
         <v>395866000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AE2">
         <v>346248000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AF2">
         <v>302403000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AG2">
         <v>415038000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AH2">
         <v>324660000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AI2">
         <v>307185000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AJ2">
         <v>534492000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AK2">
         <v>297550123214.0</v>
       </c>
-      <c r="AI2">
+      <c r="AL2">
         <v>366902840909.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AM2">
         <v>263911015980.0</v>
       </c>
-      <c r="AK2">
-[...2 lines deleted...]
-      <c r="AL2">
+      <c r="AN2">
+        <v>398217000000.0</v>
+      </c>
+      <c r="AO2">
         <v>321215155459.0</v>
       </c>
-      <c r="AM2">
+      <c r="AP2">
         <v>357037255642.0</v>
       </c>
-      <c r="AN2">
+      <c r="AQ2">
         <v>294820351315.0</v>
       </c>
-      <c r="AO2">
+      <c r="AR2">
         <v>367005334619.0</v>
       </c>
-      <c r="AP2">
+      <c r="AS2">
         <v>407959120922.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AT2">
         <v>379249940338.0</v>
       </c>
-      <c r="AR2">
+      <c r="AU2">
         <v>463074657049.0</v>
       </c>
-      <c r="AS2">
+      <c r="AV2">
         <v>381899807713.0</v>
       </c>
-      <c r="AT2">
+      <c r="AW2">
         <v>559512159706.0</v>
       </c>
-      <c r="AU2">
+      <c r="AX2">
         <v>523509697207.0</v>
       </c>
-      <c r="AV2">
+      <c r="AY2">
         <v>460318290005.0</v>
       </c>
-      <c r="AW2">
+      <c r="AZ2">
         <v>463538990751.0</v>
       </c>
-      <c r="AX2">
+      <c r="BA2">
         <v>464484637991.0</v>
       </c>
-      <c r="AY2">
+      <c r="BB2">
         <v>418341254327.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BC2">
         <v>451885637992.0</v>
       </c>
-      <c r="BA2">
+      <c r="BD2">
         <v>394466233719.0</v>
       </c>
-      <c r="BB2">
-[...2 lines deleted...]
-      <c r="BC2">
+      <c r="BE2">
+        <v>353161448558.0</v>
+      </c>
+      <c r="BF2">
         <v>386505761100.0</v>
       </c>
-      <c r="BD2">
+      <c r="BG2">
         <v>353985923100.0</v>
       </c>
-      <c r="BE2">
+      <c r="BH2">
         <v>409839689100.0</v>
       </c>
-      <c r="BF2">
+      <c r="BI2">
         <v>262387589100.0</v>
       </c>
-      <c r="BG2">
+      <c r="BJ2">
         <v>289341157200.0</v>
       </c>
-      <c r="BH2">
+      <c r="BK2">
         <v>229565358400.0</v>
       </c>
-      <c r="BI2">
+      <c r="BL2">
         <v>238492625100.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BM2">
         <v>188147609900.0</v>
       </c>
-      <c r="BK2">
+      <c r="BN2">
         <v>206871075700.0</v>
       </c>
-      <c r="BL2">
+      <c r="BO2">
         <v>256480850000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BP2">
         <v>219906161100.0</v>
       </c>
-      <c r="BN2">
+      <c r="BQ2">
         <v>179891018700.0</v>
       </c>
-      <c r="BO2">
+      <c r="BR2">
         <v>204803226400.0</v>
       </c>
-      <c r="BP2">
+      <c r="BS2">
         <v>275023182800.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BT2">
         <v>234142592800.0</v>
       </c>
-      <c r="BR2">
+      <c r="BU2">
         <v>143432549500.0</v>
       </c>
-      <c r="BS2">
+      <c r="BV2">
         <v>133072949900.0</v>
       </c>
-      <c r="BT2">
+      <c r="BW2">
         <v>121767260100.0</v>
       </c>
-      <c r="BU2">
+      <c r="BX2">
         <v>96895206700.0</v>
       </c>
-      <c r="BV2">
+      <c r="BY2">
         <v>96117720400.0</v>
       </c>
-      <c r="BW2">
+      <c r="BZ2">
         <v>132980665300.0</v>
       </c>
-      <c r="BX2">
+      <c r="CA2">
         <v>78489371300.0</v>
       </c>
-      <c r="BY2">
+      <c r="CB2">
         <v>74677368000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CC2">
         <v>48317465000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CD2">
         <v>43952669000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CE2">
         <v>43756577000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CF2">
         <v>42003533000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CG2">
         <v>32210775000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CH2">
         <v>31059123000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CI2">
         <v>23868384000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CJ2">
         <v>21899521000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CK2">
         <v>16543777000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CL2">
         <v>44658000000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CM2">
         <v>80619359000.0</v>
       </c>
-      <c r="CK2"/>
-      <c r="CL2">
+      <c r="CN2"/>
+      <c r="CO2">
         <v>67486000000.0</v>
       </c>
-      <c r="CM2"/>
+      <c r="CP2"/>
     </row>
-    <row r="3" spans="1:91">
+    <row r="3" spans="1:94">
       <c r="A3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -5198,54 +5350,57 @@
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
+      <c r="CN3"/>
+      <c r="CO3"/>
+      <c r="CP3"/>
     </row>
-    <row r="4" spans="1:91">
+    <row r="4" spans="1:94">
       <c r="A4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -5293,175 +5448,243 @@
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
+      <c r="CN4"/>
+      <c r="CO4"/>
+      <c r="CP4"/>
     </row>
-    <row r="5" spans="1:91">
+    <row r="5" spans="1:94">
       <c r="A5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B5">
+        <v>130019000000.0</v>
+      </c>
+      <c r="C5">
+        <v>126451000000.0</v>
+      </c>
+      <c r="D5">
+        <v>121258000000.0</v>
+      </c>
+      <c r="E5">
         <v>138612000000.0</v>
       </c>
-      <c r="C5">
+      <c r="F5">
         <v>134209000000.0</v>
       </c>
-      <c r="D5">
+      <c r="G5">
         <v>129695000000.0</v>
       </c>
-      <c r="E5">
+      <c r="H5">
         <v>125292000000.0</v>
       </c>
-      <c r="F5">
+      <c r="I5">
         <v>105190000000.0</v>
       </c>
-      <c r="G5"/>
-      <c r="H5">
+      <c r="J5">
+        <v>106020000000.0</v>
+      </c>
+      <c r="K5">
         <v>106772000000.0</v>
       </c>
-      <c r="I5">
+      <c r="L5">
         <v>107602000000.0</v>
       </c>
-      <c r="J5">
+      <c r="M5">
         <v>108372000000.0</v>
       </c>
-      <c r="K5">
+      <c r="N5">
         <v>115624000000.0</v>
       </c>
-      <c r="L5">
+      <c r="O5">
         <v>100722000000.0</v>
       </c>
-      <c r="M5">
+      <c r="P5">
         <v>102819000000.0</v>
       </c>
-      <c r="N5">
+      <c r="Q5">
         <v>120910000000.0</v>
       </c>
-      <c r="O5">
+      <c r="R5">
         <v>117970000000.0</v>
       </c>
-      <c r="P5"/>
-[...27 lines deleted...]
-      <c r="AR5"/>
+      <c r="S5">
+        <v>115031000000.0</v>
+      </c>
+      <c r="T5">
+        <v>112092000000.0</v>
+      </c>
+      <c r="U5">
+        <v>132741000000.0</v>
+      </c>
+      <c r="V5">
+        <v>134605000000.0</v>
+      </c>
+      <c r="W5">
+        <v>136469000000.0</v>
+      </c>
+      <c r="X5">
+        <v>3455000000.0</v>
+      </c>
+      <c r="Y5">
+        <v>-28115000000.0</v>
+      </c>
+      <c r="Z5">
+        <v>-23317000000.0</v>
+      </c>
+      <c r="AA5">
+        <v>-23317000000.0</v>
+      </c>
+      <c r="AB5">
+        <v>-23317000000.0</v>
+      </c>
+      <c r="AC5">
+        <v>-17815000000.0</v>
+      </c>
+      <c r="AD5">
+        <v>-17815000000.0</v>
+      </c>
+      <c r="AE5">
+        <v>-17815000000.0</v>
+      </c>
+      <c r="AF5">
+        <v>-17815000000.0</v>
+      </c>
+      <c r="AG5">
+        <v>-19245000000.0</v>
+      </c>
+      <c r="AH5">
+        <v>-19245000000.0</v>
+      </c>
+      <c r="AI5">
+        <v>-19245000000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>-19245000000.0</v>
+      </c>
+      <c r="AK5">
+        <v>-2440267070.0</v>
+      </c>
+      <c r="AL5">
+        <v>-2440267070.0</v>
+      </c>
+      <c r="AM5">
+        <v>-2440267070.0</v>
+      </c>
+      <c r="AN5">
+        <v>-2440000000.0</v>
+      </c>
+      <c r="AO5">
+        <v>7293549512.0</v>
+      </c>
+      <c r="AP5">
+        <v>7293549512.0</v>
+      </c>
+      <c r="AQ5">
+        <v>7293549512.0</v>
+      </c>
+      <c r="AR5">
+        <v>7293549511.0</v>
+      </c>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
-      <c r="AV5"/>
+      <c r="AV5">
+        <v>9469043929.0</v>
+      </c>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
+      <c r="CN5"/>
+      <c r="CO5"/>
+      <c r="CP5"/>
     </row>
-    <row r="6" spans="1:91">
+    <row r="6" spans="1:94">
       <c r="A6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
@@ -5509,133 +5732,142 @@
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
+      <c r="CN6"/>
+      <c r="CO6"/>
+      <c r="CP6"/>
     </row>
-    <row r="7" spans="1:91">
+    <row r="7" spans="1:94">
       <c r="A7" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="B7"/>
+        <v>32</v>
+      </c>
+      <c r="B7">
+        <v>39132000000.0</v>
+      </c>
       <c r="C7">
+        <v>39335000000.0</v>
+      </c>
+      <c r="D7">
+        <v>41902000000.0</v>
+      </c>
+      <c r="E7"/>
+      <c r="F7">
         <v>30750000000.0</v>
       </c>
-      <c r="D7">
+      <c r="G7">
         <v>33644000000.0</v>
       </c>
-      <c r="E7">
+      <c r="H7">
         <v>36154000000.0</v>
       </c>
-      <c r="F7">
+      <c r="I7">
         <v>21033000000.0</v>
       </c>
-      <c r="G7">
+      <c r="J7">
         <v>22984000000.0</v>
       </c>
-      <c r="H7">
+      <c r="K7">
         <v>25642000000.0</v>
       </c>
-      <c r="I7">
+      <c r="L7">
         <v>29334000000.0</v>
       </c>
-      <c r="J7">
+      <c r="M7">
         <v>6846000000.0</v>
       </c>
-      <c r="K7">
+      <c r="N7">
         <v>8670000000.0</v>
       </c>
-      <c r="L7">
+      <c r="O7">
         <v>8912000000.0</v>
       </c>
-      <c r="M7">
+      <c r="P7">
         <v>11056000000.0</v>
       </c>
-      <c r="N7">
+      <c r="Q7">
         <v>13364000000.0</v>
       </c>
-      <c r="O7">
+      <c r="R7">
         <v>17261000000.0</v>
       </c>
-      <c r="P7">
+      <c r="S7">
         <v>22031000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="T7">
         <v>26786000000.0</v>
       </c>
-      <c r="R7">
+      <c r="U7">
         <v>31525000000.0</v>
       </c>
-      <c r="S7">
+      <c r="V7">
         <v>35594000000.0</v>
       </c>
-      <c r="T7">
+      <c r="W7">
         <v>40047000000.0</v>
       </c>
-      <c r="U7">
+      <c r="X7">
         <v>44399000000.0</v>
       </c>
-      <c r="V7"/>
-[...1 lines deleted...]
-      <c r="X7">
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7">
         <v>1723000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AB7">
         <v>1788000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AC7">
         <v>1850000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AD7">
         <v>1910000000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AE7">
         <v>1975000000.0</v>
       </c>
-      <c r="AC7"/>
-[...1 lines deleted...]
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
@@ -5652,110 +5884,119 @@
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
+      <c r="CN7"/>
+      <c r="CO7"/>
+      <c r="CP7"/>
     </row>
-    <row r="8" spans="1:91">
+    <row r="8" spans="1:94">
       <c r="A8" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="B8"/>
+        <v>33</v>
+      </c>
+      <c r="B8">
+        <v>519909000000.0</v>
+      </c>
       <c r="C8">
         <v>519909000000.0</v>
       </c>
       <c r="D8">
         <v>519909000000.0</v>
       </c>
-      <c r="E8">
-[...1 lines deleted...]
-      </c>
+      <c r="E8"/>
       <c r="F8">
         <v>519909000000.0</v>
       </c>
       <c r="G8">
         <v>519909000000.0</v>
       </c>
       <c r="H8">
         <v>519909000000.0</v>
       </c>
       <c r="I8">
         <v>519909000000.0</v>
       </c>
       <c r="J8">
         <v>519909000000.0</v>
       </c>
       <c r="K8">
-        <v>577676000000.0</v>
+        <v>519909000000.0</v>
       </c>
       <c r="L8">
-        <v>577676000000.0</v>
+        <v>519909000000.0</v>
       </c>
       <c r="M8">
-        <v>577676000000.0</v>
+        <v>519909000000.0</v>
       </c>
       <c r="N8">
         <v>577676000000.0</v>
       </c>
       <c r="O8">
         <v>577676000000.0</v>
       </c>
       <c r="P8">
         <v>577676000000.0</v>
       </c>
       <c r="Q8">
         <v>577676000000.0</v>
       </c>
       <c r="R8">
         <v>577676000000.0</v>
       </c>
       <c r="S8">
         <v>577676000000.0</v>
       </c>
-      <c r="T8"/>
-[...1 lines deleted...]
-      <c r="V8"/>
+      <c r="T8">
+        <v>577676000000.0</v>
+      </c>
+      <c r="U8">
+        <v>577676000000.0</v>
+      </c>
+      <c r="V8">
+        <v>577676000000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -5781,127 +6022,132 @@
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
+      <c r="CN8"/>
+      <c r="CO8"/>
+      <c r="CP8"/>
     </row>
-    <row r="9" spans="1:91">
+    <row r="9" spans="1:94">
       <c r="A9" t="s">
-        <v>33</v>
-[...6 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
       <c r="D9">
         <v>46138000000.0</v>
       </c>
       <c r="E9">
         <v>46138000000.0</v>
       </c>
       <c r="F9">
         <v>46138000000.0</v>
       </c>
-      <c r="G9"/>
-[...2 lines deleted...]
-      <c r="J9">
+      <c r="G9">
         <v>46138000000.0</v>
       </c>
-      <c r="K9">
-[...4 lines deleted...]
-      </c>
+      <c r="H9">
+        <v>46138000000.0</v>
+      </c>
+      <c r="I9">
+        <v>46138000000.0</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
       <c r="M9">
-        <v>51251000000.0</v>
+        <v>46138000000.0</v>
       </c>
       <c r="N9">
         <v>51251000000.0</v>
       </c>
       <c r="O9">
         <v>51251000000.0</v>
       </c>
       <c r="P9">
         <v>51251000000.0</v>
       </c>
       <c r="Q9">
         <v>51251000000.0</v>
       </c>
       <c r="R9">
         <v>51251000000.0</v>
       </c>
       <c r="S9">
         <v>51251000000.0</v>
       </c>
       <c r="T9">
         <v>51251000000.0</v>
       </c>
       <c r="U9">
         <v>51251000000.0</v>
       </c>
       <c r="V9">
         <v>51251000000.0</v>
       </c>
       <c r="W9">
         <v>51251000000.0</v>
       </c>
       <c r="X9">
         <v>51251000000.0</v>
       </c>
       <c r="Y9">
         <v>51251000000.0</v>
       </c>
       <c r="Z9">
         <v>51251000000.0</v>
       </c>
-      <c r="AA9"/>
-[...1 lines deleted...]
-      <c r="AC9"/>
+      <c r="AA9">
+        <v>51251000000.0</v>
+      </c>
+      <c r="AB9">
+        <v>51251000000.0</v>
+      </c>
+      <c r="AC9">
+        <v>51251000000.0</v>
+      </c>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
@@ -5920,285 +6166,301 @@
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
+      <c r="CN9"/>
+      <c r="CO9"/>
+      <c r="CP9"/>
     </row>
-    <row r="10" spans="1:91">
+    <row r="10" spans="1:94">
       <c r="A10" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B10">
+        <v>2435024000000.0</v>
+      </c>
+      <c r="C10">
+        <v>3717761000000.0</v>
+      </c>
+      <c r="D10">
+        <v>3163368000000.0</v>
+      </c>
+      <c r="E10">
         <v>2546167000000.0</v>
       </c>
-      <c r="C10">
+      <c r="F10">
         <v>2085385000000.0</v>
       </c>
-      <c r="D10">
+      <c r="G10">
         <v>2183735000000.0</v>
       </c>
-      <c r="E10">
+      <c r="H10">
         <v>2434322000000.0</v>
       </c>
-      <c r="F10">
+      <c r="I10">
         <v>2443724000000.0</v>
       </c>
-      <c r="G10">
+      <c r="J10">
         <v>2912103000000.0</v>
       </c>
-      <c r="H10">
+      <c r="K10">
         <v>2521711000000.0</v>
       </c>
-      <c r="I10">
+      <c r="L10">
         <v>2174324000000.0</v>
       </c>
-      <c r="J10">
+      <c r="M10">
         <v>2347505000000.0</v>
       </c>
-      <c r="K10">
+      <c r="N10">
         <v>2492699000000.0</v>
       </c>
-      <c r="L10">
+      <c r="O10">
         <v>1428854000000.0</v>
       </c>
-      <c r="M10">
+      <c r="P10">
         <v>1248642000000.0</v>
       </c>
-      <c r="N10">
+      <c r="Q10">
         <v>1424866000000.0</v>
       </c>
-      <c r="O10">
+      <c r="R10">
         <v>1566836000000.0</v>
       </c>
-      <c r="P10">
+      <c r="S10">
         <v>1569124000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="T10">
         <v>1598901000000.0</v>
       </c>
-      <c r="R10">
+      <c r="U10">
         <v>2736138000000.0</v>
       </c>
-      <c r="S10">
+      <c r="V10">
         <v>2216351000000.0</v>
       </c>
-      <c r="T10">
+      <c r="W10">
         <v>1863513000000.0</v>
       </c>
-      <c r="U10">
+      <c r="X10">
         <v>1649669000000.0</v>
       </c>
-      <c r="V10">
+      <c r="Y10">
         <v>710205000000.0</v>
       </c>
-      <c r="W10">
+      <c r="Z10">
         <v>1880040000000.0</v>
       </c>
-      <c r="X10">
+      <c r="AA10">
         <v>1892000000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AB10">
         <v>2040591000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AC10">
         <v>1682562000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AD10">
         <v>1927124000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AE10">
         <v>1651036000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AF10">
         <v>1444310000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AG10">
         <v>2342834000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AH10">
         <v>2216768000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AI10">
         <v>2005784000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AJ10">
         <v>2120400000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AK10">
         <v>2091596312427.0</v>
       </c>
-      <c r="AI10">
+      <c r="AL10">
         <v>1775675130461.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AM10">
         <v>1656266828356.0</v>
       </c>
-      <c r="AK10">
+      <c r="AN10">
         <v>1521371695873.0</v>
       </c>
-      <c r="AL10">
+      <c r="AO10">
         <v>1409066443321.0</v>
       </c>
-      <c r="AM10">
+      <c r="AP10">
         <v>1157529005975.0</v>
       </c>
-      <c r="AN10">
+      <c r="AQ10">
         <v>1029826888023.0</v>
       </c>
-      <c r="AO10">
+      <c r="AR10">
         <v>849122582559.0</v>
       </c>
-      <c r="AP10">
+      <c r="AS10">
         <v>719248338544.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AT10">
         <v>584684626992.0</v>
       </c>
-      <c r="AR10">
+      <c r="AU10">
         <v>599071927942.0</v>
       </c>
-      <c r="AS10">
+      <c r="AV10">
         <v>489284795925.0</v>
       </c>
-      <c r="AT10">
+      <c r="AW10">
         <v>578880371350.0</v>
       </c>
-      <c r="AU10">
+      <c r="AX10">
         <v>569497164270.0</v>
       </c>
-      <c r="AV10">
+      <c r="AY10">
         <v>552583596159.0</v>
       </c>
-      <c r="AW10">
+      <c r="AZ10">
         <v>611624871676.0</v>
       </c>
-      <c r="AX10">
+      <c r="BA10">
         <v>584688069287.0</v>
       </c>
-      <c r="AY10">
+      <c r="BB10">
         <v>694250057029.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BC10">
         <v>676576419458.0</v>
       </c>
-      <c r="BA10">
+      <c r="BD10">
         <v>535889526748.0</v>
       </c>
-      <c r="BB10"/>
-[...2 lines deleted...]
-      <c r="BE10"/>
+      <c r="BE10">
+        <v>429876456046.0</v>
+      </c>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
+      <c r="CN10"/>
+      <c r="CO10"/>
+      <c r="CP10"/>
     </row>
-    <row r="11" spans="1:91">
+    <row r="11" spans="1:94">
       <c r="A11" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>36</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11">
+        <v>1177195000000.0</v>
+      </c>
+      <c r="E11">
         <v>566155000000.0</v>
       </c>
-      <c r="C11">
+      <c r="F11">
         <v>385242000000.0</v>
       </c>
-      <c r="D11">
+      <c r="G11">
         <v>430741000000.0</v>
       </c>
-      <c r="E11">
+      <c r="H11">
         <v>417754000000.0</v>
       </c>
-      <c r="F11">
+      <c r="I11">
         <v>1250995000000.0</v>
       </c>
-      <c r="G11"/>
-[...1 lines deleted...]
-      <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
-      <c r="N11">
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11"/>
+      <c r="Q11">
         <v>1424866000000.0</v>
       </c>
-      <c r="O11">
+      <c r="R11">
         <v>38367000000.0</v>
       </c>
-      <c r="P11"/>
-[...1 lines deleted...]
-      <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
@@ -6228,285 +6490,303 @@
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
+      <c r="CN11"/>
+      <c r="CO11"/>
+      <c r="CP11"/>
     </row>
-    <row r="12" spans="1:91">
+    <row r="12" spans="1:94">
       <c r="A12" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B12">
+        <v>2435024000000.0</v>
+      </c>
+      <c r="C12">
+        <v>3717761000000.0</v>
+      </c>
+      <c r="D12">
+        <v>3163368000000.0</v>
+      </c>
+      <c r="E12">
         <v>2546167000000.0</v>
       </c>
-      <c r="C12">
+      <c r="F12">
         <v>2085385000000.0</v>
       </c>
-      <c r="D12">
+      <c r="G12">
         <v>2183735000000.0</v>
       </c>
-      <c r="E12">
+      <c r="H12">
         <v>2434322000000.0</v>
       </c>
-      <c r="F12">
+      <c r="I12">
         <v>2443724000000.0</v>
       </c>
-      <c r="G12"/>
-      <c r="H12">
+      <c r="J12">
+        <v>2912103000000.0</v>
+      </c>
+      <c r="K12">
         <v>2521711000000.0</v>
       </c>
-      <c r="I12">
+      <c r="L12">
         <v>2174324000000.0</v>
       </c>
-      <c r="J12">
+      <c r="M12">
         <v>2347505000000.0</v>
       </c>
-      <c r="K12">
+      <c r="N12">
         <v>2593199000000.0</v>
       </c>
-      <c r="L12">
+      <c r="O12">
         <v>2254830000000.0</v>
       </c>
-      <c r="M12">
+      <c r="P12">
         <v>2077045000000.0</v>
       </c>
-      <c r="N12">
+      <c r="Q12">
         <v>3263390000000.0</v>
       </c>
-      <c r="O12">
+      <c r="R12">
         <v>3405360000000.0</v>
       </c>
-      <c r="P12">
+      <c r="S12">
         <v>3407648000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="T12">
         <v>3437425000000.0</v>
       </c>
-      <c r="R12">
+      <c r="U12">
         <v>5020709000000.0</v>
       </c>
-      <c r="S12">
+      <c r="V12">
         <v>5302032000000.0</v>
       </c>
-      <c r="T12">
+      <c r="W12">
         <v>4949194000000.0</v>
       </c>
-      <c r="U12">
+      <c r="X12">
         <v>3996494000000.0</v>
       </c>
-      <c r="V12">
+      <c r="Y12">
         <v>710205000000.0</v>
       </c>
-      <c r="W12">
+      <c r="Z12">
         <v>1880040000000.0</v>
       </c>
-      <c r="X12">
+      <c r="AA12">
         <v>1892000000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AB12">
         <v>2040591000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AC12">
         <v>1682562000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AD12">
         <v>1927124000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AE12">
         <v>1651036000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AF12">
         <v>1444310000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AG12">
         <v>2342834000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AH12">
         <v>2216768000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AI12">
         <v>2005784000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AJ12">
         <v>2120400000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AK12">
         <v>2091596312427.0</v>
       </c>
-      <c r="AI12">
+      <c r="AL12">
         <v>1775675130461.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AM12">
         <v>1656266828356.0</v>
       </c>
-      <c r="AK12">
+      <c r="AN12">
         <v>1521371695873.0</v>
       </c>
-      <c r="AL12">
+      <c r="AO12">
         <v>1409066443321.0</v>
       </c>
-      <c r="AM12">
+      <c r="AP12">
         <v>1157529005975.0</v>
       </c>
-      <c r="AN12">
+      <c r="AQ12">
         <v>1029826888023.0</v>
       </c>
-      <c r="AO12">
+      <c r="AR12">
         <v>849122582559.0</v>
       </c>
-      <c r="AP12">
+      <c r="AS12">
         <v>719248338544.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AT12">
         <v>584684626992.0</v>
       </c>
-      <c r="AR12">
+      <c r="AU12">
         <v>599071927942.0</v>
       </c>
-      <c r="AS12">
+      <c r="AV12">
         <v>489284795925.0</v>
       </c>
-      <c r="AT12">
+      <c r="AW12">
         <v>578880371350.0</v>
       </c>
-      <c r="AU12">
+      <c r="AX12">
         <v>569497164270.0</v>
       </c>
-      <c r="AV12">
+      <c r="AY12">
         <v>552583596159.0</v>
       </c>
-      <c r="AW12">
+      <c r="AZ12">
         <v>611624871676.0</v>
       </c>
-      <c r="AX12">
+      <c r="BA12">
         <v>584688069287.0</v>
       </c>
-      <c r="AY12">
+      <c r="BB12">
         <v>694250057029.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BC12">
         <v>676576419458.0</v>
       </c>
-      <c r="BA12">
+      <c r="BD12">
         <v>535889526748.0</v>
       </c>
-      <c r="BB12"/>
-[...2 lines deleted...]
-      <c r="BE12"/>
+      <c r="BE12">
+        <v>429876456046.0</v>
+      </c>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
+      <c r="CN12"/>
+      <c r="CO12"/>
+      <c r="CP12"/>
     </row>
-    <row r="13" spans="1:91">
+    <row r="13" spans="1:94">
       <c r="A13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B13">
         <v>519909000000.0</v>
       </c>
       <c r="C13">
         <v>519909000000.0</v>
       </c>
       <c r="D13">
         <v>519909000000.0</v>
       </c>
       <c r="E13">
         <v>519909000000.0</v>
       </c>
       <c r="F13">
         <v>519909000000.0</v>
       </c>
-      <c r="G13"/>
+      <c r="G13">
+        <v>519909000000.0</v>
+      </c>
       <c r="H13">
         <v>519909000000.0</v>
       </c>
       <c r="I13">
         <v>519909000000.0</v>
       </c>
       <c r="J13">
         <v>519909000000.0</v>
       </c>
       <c r="K13">
-        <v>577676000000.0</v>
+        <v>519909000000.0</v>
       </c>
       <c r="L13">
-        <v>577676000000.0</v>
+        <v>519909000000.0</v>
       </c>
       <c r="M13">
-        <v>577676000000.0</v>
+        <v>519909000000.0</v>
       </c>
       <c r="N13">
         <v>577676000000.0</v>
       </c>
       <c r="O13">
         <v>577676000000.0</v>
       </c>
       <c r="P13">
         <v>577676000000.0</v>
       </c>
       <c r="Q13">
         <v>577676000000.0</v>
       </c>
       <c r="R13">
         <v>577676000000.0</v>
       </c>
       <c r="S13">
         <v>577676000000.0</v>
       </c>
       <c r="T13">
         <v>577676000000.0</v>
       </c>
       <c r="U13">
         <v>577676000000.0</v>
       </c>
@@ -6525,57 +6805,57 @@
       <c r="Z13">
         <v>577676000000.0</v>
       </c>
       <c r="AA13">
         <v>577676000000.0</v>
       </c>
       <c r="AB13">
         <v>577676000000.0</v>
       </c>
       <c r="AC13">
         <v>577676000000.0</v>
       </c>
       <c r="AD13">
         <v>577676000000.0</v>
       </c>
       <c r="AE13">
         <v>577676000000.0</v>
       </c>
       <c r="AF13">
         <v>577676000000.0</v>
       </c>
       <c r="AG13">
         <v>577676000000.0</v>
       </c>
       <c r="AH13">
-        <v>577676400000.0</v>
+        <v>577676000000.0</v>
       </c>
       <c r="AI13">
-        <v>577676400000.0</v>
+        <v>577676000000.0</v>
       </c>
       <c r="AJ13">
-        <v>577676400000.0</v>
+        <v>577676000000.0</v>
       </c>
       <c r="AK13">
         <v>577676400000.0</v>
       </c>
       <c r="AL13">
         <v>577676400000.0</v>
       </c>
       <c r="AM13">
         <v>577676400000.0</v>
       </c>
       <c r="AN13">
         <v>577676400000.0</v>
       </c>
       <c r="AO13">
         <v>577676400000.0</v>
       </c>
       <c r="AP13">
         <v>577676400000.0</v>
       </c>
       <c r="AQ13">
         <v>577676400000.0</v>
       </c>
       <c r="AR13">
         <v>577676400000.0</v>
       </c>
@@ -6681,181 +6961,190 @@
       <c r="BZ13">
         <v>577676400000.0</v>
       </c>
       <c r="CA13">
         <v>577676400000.0</v>
       </c>
       <c r="CB13">
         <v>577676400000.0</v>
       </c>
       <c r="CC13">
         <v>577676400000.0</v>
       </c>
       <c r="CD13">
         <v>577676400000.0</v>
       </c>
       <c r="CE13">
         <v>577676400000.0</v>
       </c>
       <c r="CF13">
         <v>577676400000.0</v>
       </c>
       <c r="CG13">
         <v>577676400000.0</v>
       </c>
       <c r="CH13">
+        <v>577676400000.0</v>
+      </c>
+      <c r="CI13">
+        <v>577676400000.0</v>
+      </c>
+      <c r="CJ13">
+        <v>577676400000.0</v>
+      </c>
+      <c r="CK13">
         <v>385117600000.0</v>
       </c>
-      <c r="CI13">
-[...5 lines deleted...]
-      <c r="CK13"/>
       <c r="CL13">
         <v>385118000000.0</v>
       </c>
-      <c r="CM13"/>
+      <c r="CM13">
+        <v>385117600000.0</v>
+      </c>
+      <c r="CN13"/>
+      <c r="CO13">
+        <v>385118000000.0</v>
+      </c>
+      <c r="CP13"/>
     </row>
-    <row r="14" spans="1:91">
+    <row r="14" spans="1:94">
       <c r="A14" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B14">
         <v>10398175000.0</v>
       </c>
       <c r="C14">
         <v>10398175000.0</v>
       </c>
       <c r="D14">
         <v>10398175000.0</v>
       </c>
       <c r="E14">
         <v>10398175000.0</v>
       </c>
       <c r="F14">
         <v>10398175000.0</v>
       </c>
       <c r="G14">
-        <v>10398175200.0</v>
+        <v>10398175000.0</v>
       </c>
       <c r="H14">
-        <v>10398175200.0</v>
+        <v>10398175000.0</v>
       </c>
       <c r="I14">
-        <v>10398175200.0</v>
+        <v>10398175000.0</v>
       </c>
       <c r="J14">
         <v>10398175200.0</v>
       </c>
       <c r="K14">
         <v>10398175200.0</v>
       </c>
       <c r="L14">
         <v>10398175200.0</v>
       </c>
       <c r="M14">
         <v>10398175200.0</v>
       </c>
       <c r="N14">
         <v>10398175200.0</v>
       </c>
       <c r="O14">
         <v>10398175200.0</v>
       </c>
       <c r="P14">
         <v>10398175200.0</v>
       </c>
       <c r="Q14">
+        <v>10398175200.0</v>
+      </c>
+      <c r="R14">
+        <v>10398175200.0</v>
+      </c>
+      <c r="S14">
+        <v>10398175200.0</v>
+      </c>
+      <c r="T14">
         <v>10398175431.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>10398175200.0</v>
       </c>
       <c r="U14">
         <v>11048942070.0</v>
       </c>
       <c r="V14">
         <v>11048942070.0</v>
       </c>
       <c r="W14">
-        <v>11554000000.0</v>
+        <v>10398175200.0</v>
       </c>
       <c r="X14">
-        <v>11553528000.0</v>
+        <v>11048942070.0</v>
       </c>
       <c r="Y14">
-        <v>11554000000.0</v>
+        <v>11048942070.0</v>
       </c>
       <c r="Z14">
         <v>11554000000.0</v>
       </c>
       <c r="AA14">
-        <v>11554000000.0</v>
+        <v>11553528000.0</v>
       </c>
       <c r="AB14">
         <v>11554000000.0</v>
       </c>
       <c r="AC14">
         <v>11554000000.0</v>
       </c>
       <c r="AD14">
         <v>11554000000.0</v>
       </c>
       <c r="AE14">
         <v>11554000000.0</v>
       </c>
       <c r="AF14">
         <v>11554000000.0</v>
       </c>
       <c r="AG14">
         <v>11554000000.0</v>
       </c>
       <c r="AH14">
         <v>11554000000.0</v>
       </c>
       <c r="AI14">
-        <v>11553528000.0</v>
+        <v>11554000000.0</v>
       </c>
       <c r="AJ14">
         <v>11554000000.0</v>
       </c>
       <c r="AK14">
-        <v>11553528000.0</v>
+        <v>11554000000.0</v>
       </c>
       <c r="AL14">
         <v>11553528000.0</v>
       </c>
       <c r="AM14">
-        <v>11553528000.0</v>
+        <v>11554000000.0</v>
       </c>
       <c r="AN14">
         <v>11553528000.0</v>
       </c>
       <c r="AO14">
         <v>11553528000.0</v>
       </c>
       <c r="AP14">
         <v>11553528000.0</v>
       </c>
       <c r="AQ14">
         <v>11553528000.0</v>
       </c>
       <c r="AR14">
         <v>11553528000.0</v>
       </c>
       <c r="AS14">
         <v>11553528000.0</v>
       </c>
       <c r="AT14">
         <v>11553528000.0</v>
       </c>
       <c r="AU14">
         <v>11553528000.0</v>
       </c>
@@ -6864,89 +7153,98 @@
       </c>
       <c r="AW14">
         <v>11553528000.0</v>
       </c>
       <c r="AX14">
         <v>11553528000.0</v>
       </c>
       <c r="AY14">
         <v>11553528000.0</v>
       </c>
       <c r="AZ14">
         <v>11553528000.0</v>
       </c>
       <c r="BA14">
         <v>11553528000.0</v>
       </c>
       <c r="BB14">
         <v>11553528000.0</v>
       </c>
       <c r="BC14">
         <v>11553528000.0</v>
       </c>
       <c r="BD14">
         <v>11553528000.0</v>
       </c>
-      <c r="BE14"/>
-[...1 lines deleted...]
-      <c r="BG14"/>
+      <c r="BE14">
+        <v>11553528000.0</v>
+      </c>
+      <c r="BF14">
+        <v>11553528000.0</v>
+      </c>
+      <c r="BG14">
+        <v>11553528000.0</v>
+      </c>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
+      <c r="CN14"/>
+      <c r="CO14"/>
+      <c r="CP14"/>
     </row>
-    <row r="15" spans="1:91">
+    <row r="15" spans="1:94">
       <c r="A15" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
@@ -6994,225 +7292,233 @@
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
+      <c r="CN15"/>
+      <c r="CO15"/>
+      <c r="CP15"/>
     </row>
-    <row r="16" spans="1:91">
+    <row r="16" spans="1:94">
       <c r="A16" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16">
+        <v>489401000000.0</v>
+      </c>
+      <c r="K16">
         <v>90185000000.0</v>
       </c>
-      <c r="I16">
+      <c r="L16">
         <v>59703000000.0</v>
       </c>
-      <c r="J16"/>
-[...1 lines deleted...]
-      <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
-      <c r="R16">
+      <c r="R16"/>
+      <c r="S16"/>
+      <c r="T16"/>
+      <c r="U16">
         <v>301420000000.0</v>
       </c>
-      <c r="S16">
+      <c r="V16">
         <v>270264000000.0</v>
       </c>
-      <c r="T16">
+      <c r="W16">
         <v>309207000000.0</v>
       </c>
-      <c r="U16">
+      <c r="X16">
         <v>229357000000.0</v>
       </c>
-      <c r="V16">
+      <c r="Y16">
         <v>274703000000.0</v>
       </c>
-      <c r="W16">
+      <c r="Z16">
         <v>226429000000.0</v>
       </c>
-      <c r="X16">
+      <c r="AA16">
         <v>332999000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AB16">
         <v>222887000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AC16">
         <v>264053000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AD16">
         <v>233464000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AE16">
         <v>197788000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AF16">
         <v>135903000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AG16">
         <v>192361000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AH16">
         <v>165214000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AI16">
         <v>296716000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AJ16">
         <v>145007000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AK16">
         <v>69369961914.0</v>
       </c>
-      <c r="AI16">
+      <c r="AL16">
         <v>27936652081.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AM16">
         <v>107045970784.0</v>
       </c>
-      <c r="AK16">
+      <c r="AN16">
         <v>71224067980.0</v>
       </c>
-      <c r="AL16">
+      <c r="AO16">
         <v>79783404472.0</v>
       </c>
-      <c r="AM16">
+      <c r="AP16">
         <v>32676998723.0</v>
       </c>
-      <c r="AN16">
+      <c r="AQ16">
         <v>92385369224.0</v>
       </c>
-      <c r="AO16">
+      <c r="AR16">
         <v>167373682966.0</v>
       </c>
-      <c r="AP16">
+      <c r="AS16">
         <v>64465742573.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AT16">
         <v>60811869416.0</v>
       </c>
-      <c r="AR16">
+      <c r="AU16">
         <v>50975414835.0</v>
       </c>
-      <c r="AS16">
+      <c r="AV16">
         <v>17414824736.0</v>
       </c>
-      <c r="AT16">
+      <c r="AW16">
         <v>12429990192.0</v>
       </c>
-      <c r="AU16">
+      <c r="AX16">
         <v>17690577500.0</v>
       </c>
-      <c r="AV16">
+      <c r="AY16">
         <v>21887730905.0</v>
       </c>
-      <c r="AW16">
+      <c r="AZ16">
         <v>22410075747.0</v>
       </c>
-      <c r="AX16">
+      <c r="BA16">
         <v>24754522846.0</v>
       </c>
-      <c r="AY16">
+      <c r="BB16">
         <v>44881761768.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BC16">
         <v>63378553477.0</v>
       </c>
-      <c r="BA16">
+      <c r="BD16">
         <v>57854467257.0</v>
       </c>
-      <c r="BB16"/>
-[...1 lines deleted...]
-      <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
+      <c r="CN16"/>
+      <c r="CO16"/>
+      <c r="CP16"/>
     </row>
-    <row r="17" spans="1:91">
+    <row r="17" spans="1:94">
       <c r="A17" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -7260,54 +7566,57 @@
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
+      <c r="CN17"/>
+      <c r="CO17"/>
+      <c r="CP17"/>
     </row>
-    <row r="18" spans="1:91">
+    <row r="18" spans="1:94">
       <c r="A18" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
@@ -7355,54 +7664,57 @@
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
+      <c r="CN18"/>
+      <c r="CO18"/>
+      <c r="CP18"/>
     </row>
-    <row r="19" spans="1:91">
+    <row r="19" spans="1:94">
       <c r="A19" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -7450,54 +7762,57 @@
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
+      <c r="CN19"/>
+      <c r="CO19"/>
+      <c r="CP19"/>
     </row>
-    <row r="20" spans="1:91">
+    <row r="20" spans="1:94">
       <c r="A20" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -7545,1047 +7860,1084 @@
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
+      <c r="CN20"/>
+      <c r="CO20"/>
+      <c r="CP20"/>
     </row>
-    <row r="21" spans="1:91">
+    <row r="21" spans="1:94">
       <c r="A21" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B21">
+        <v>19016000000.0</v>
+      </c>
+      <c r="C21">
+        <v>14524000000.0</v>
+      </c>
+      <c r="D21">
+        <v>14870000000.0</v>
+      </c>
+      <c r="E21">
         <v>8321000000.0</v>
       </c>
-      <c r="C21">
+      <c r="F21">
         <v>8809000000.0</v>
       </c>
-      <c r="D21">
+      <c r="G21">
         <v>8461000000.0</v>
       </c>
-      <c r="E21">
+      <c r="H21">
         <v>8880000000.0</v>
       </c>
-      <c r="F21">
+      <c r="I21">
         <v>9299000000.0</v>
       </c>
-      <c r="G21">
+      <c r="J21">
         <v>8683000000.0</v>
       </c>
-      <c r="H21">
+      <c r="K21">
         <v>8928000000.0</v>
       </c>
-      <c r="I21">
+      <c r="L21">
         <v>8108000000.0</v>
       </c>
-      <c r="J21">
+      <c r="M21">
         <v>3763000000.0</v>
       </c>
-      <c r="K21">
+      <c r="N21">
         <v>3854000000.0</v>
       </c>
-      <c r="L21">
+      <c r="O21">
         <v>2792000000.0</v>
       </c>
-      <c r="M21">
+      <c r="P21">
         <v>2885000000.0</v>
       </c>
-      <c r="N21">
+      <c r="Q21">
         <v>2978000000.0</v>
       </c>
-      <c r="O21">
+      <c r="R21">
         <v>3347000000.0</v>
       </c>
-      <c r="P21">
+      <c r="S21">
         <v>3716000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="T21">
         <v>4092000000.0</v>
       </c>
-      <c r="R21">
+      <c r="U21">
         <v>4467000000.0</v>
       </c>
-      <c r="S21">
+      <c r="V21">
         <v>4856000000.0</v>
       </c>
-      <c r="T21">
+      <c r="W21">
         <v>5253000000.0</v>
       </c>
-      <c r="U21">
+      <c r="X21">
         <v>5649000000.0</v>
       </c>
-      <c r="V21">
+      <c r="Y21">
         <v>6022000000.0</v>
       </c>
-      <c r="W21">
+      <c r="Z21">
         <v>6098000000.0</v>
       </c>
-      <c r="X21">
+      <c r="AA21">
         <v>6460000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AB21">
         <v>6822000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AC21">
         <v>7164000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AD21">
         <v>8019000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AE21">
         <v>8840000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AF21">
         <v>9672000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AG21">
         <v>10526000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AH21">
         <v>11119000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AI21">
         <v>7733000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AJ21">
         <v>8298000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AK21">
         <v>8962119469.0</v>
       </c>
-      <c r="AI21">
+      <c r="AL21">
         <v>12171808704.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AM21">
         <v>7822132598.0</v>
       </c>
-      <c r="AK21">
+      <c r="AN21">
         <v>8550986750.0</v>
       </c>
-      <c r="AL21">
+      <c r="AO21">
         <v>9781598856.0</v>
       </c>
-      <c r="AM21">
+      <c r="AP21">
         <v>13079228527.0</v>
       </c>
-      <c r="AN21">
+      <c r="AQ21">
         <v>11782470290.0</v>
       </c>
-      <c r="AO21">
+      <c r="AR21">
         <v>13763798541.0</v>
       </c>
-      <c r="AP21">
+      <c r="AS21">
         <v>9231672766.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AT21">
         <v>10582019928.0</v>
       </c>
-      <c r="AR21">
+      <c r="AU21">
         <v>12251196810.0</v>
       </c>
-      <c r="AS21">
+      <c r="AV21">
         <v>13887879432.0</v>
       </c>
-      <c r="AT21">
+      <c r="AW21">
         <v>15462739218.0</v>
       </c>
-      <c r="AU21">
+      <c r="AX21">
         <v>17059165393.0</v>
       </c>
-      <c r="AV21">
+      <c r="AY21">
         <v>17405305792.0</v>
       </c>
-      <c r="AW21">
+      <c r="AZ21">
         <v>18694072362.0</v>
       </c>
-      <c r="AX21">
+      <c r="BA21">
         <v>18462992261.0</v>
       </c>
-      <c r="AY21">
+      <c r="BB21">
         <v>19480510092.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BC21">
         <v>18011852824.0</v>
       </c>
-      <c r="BA21">
+      <c r="BD21">
         <v>17933194395.0</v>
       </c>
-      <c r="BB21"/>
-[...1 lines deleted...]
-      <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
-      <c r="BS21">
-[...1 lines deleted...]
-      </c>
+      <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21">
+        <v>610287700.0</v>
+      </c>
+      <c r="BW21"/>
+      <c r="BX21"/>
+      <c r="BY21">
         <v>631634300.0</v>
       </c>
-      <c r="BW21">
+      <c r="BZ21">
         <v>638749800.0</v>
       </c>
-      <c r="BX21">
+      <c r="CA21">
         <v>645865300.0</v>
       </c>
-      <c r="BY21"/>
-[...1 lines deleted...]
-      <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
+      <c r="CN21"/>
+      <c r="CO21"/>
+      <c r="CP21"/>
     </row>
-    <row r="22" spans="1:91">
+    <row r="22" spans="1:94">
       <c r="A22" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B22">
+        <v>1761410000000.0</v>
+      </c>
+      <c r="C22">
+        <v>1198071000000.0</v>
+      </c>
+      <c r="D22">
+        <v>1222981000000.0</v>
+      </c>
+      <c r="E22">
         <v>1295347000000.0</v>
       </c>
-      <c r="C22">
+      <c r="F22">
         <v>1492693000000.0</v>
       </c>
-      <c r="D22">
+      <c r="G22">
         <v>1384673000000.0</v>
       </c>
-      <c r="E22">
+      <c r="H22">
         <v>1521020000000.0</v>
       </c>
-      <c r="F22">
+      <c r="I22">
         <v>1350275000000.0</v>
       </c>
-      <c r="G22">
-[...2 lines deleted...]
-      <c r="H22">
+      <c r="J22">
+        <v>1228991000000.0</v>
+      </c>
+      <c r="K22">
         <v>1239550000000.0</v>
       </c>
-      <c r="I22">
+      <c r="L22">
         <v>1461537000000.0</v>
       </c>
-      <c r="J22">
+      <c r="M22">
         <v>1508264000000.0</v>
       </c>
-      <c r="K22">
+      <c r="N22">
         <v>1521704000000.0</v>
       </c>
-      <c r="L22">
+      <c r="O22">
         <v>1560615000000.0</v>
       </c>
-      <c r="M22">
+      <c r="P22">
         <v>1637361000000.0</v>
       </c>
-      <c r="N22">
+      <c r="Q22">
         <v>1245252000000.0</v>
       </c>
-      <c r="O22">
+      <c r="R22">
         <v>1063389000000.0</v>
       </c>
-      <c r="P22">
+      <c r="S22">
         <v>882424000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="T22">
         <v>681983000000.0</v>
       </c>
-      <c r="R22">
+      <c r="U22">
         <v>700571000000.0</v>
       </c>
-      <c r="S22">
+      <c r="V22">
         <v>852396000000.0</v>
       </c>
-      <c r="T22">
+      <c r="W22">
         <v>896441000000.0</v>
       </c>
-      <c r="U22">
+      <c r="X22">
         <v>924639000000.0</v>
       </c>
-      <c r="V22">
+      <c r="Y22">
         <v>1094795000000.0</v>
       </c>
-      <c r="W22">
+      <c r="Z22">
         <v>1143775000000.0</v>
       </c>
-      <c r="X22">
+      <c r="AA22">
         <v>1001082000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AB22">
         <v>987927000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AC22">
         <v>832215000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AD22">
         <v>741037000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AE22">
         <v>641079000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AF22">
         <v>708773000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AG22">
         <v>651321000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AH22">
         <v>648848000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AI22">
         <v>647555000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AJ22">
         <v>682624000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AK22">
         <v>621357314505.0</v>
       </c>
-      <c r="AI22">
+      <c r="AL22">
         <v>674691106454.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AM22">
         <v>703048498314.0</v>
       </c>
-      <c r="AK22">
+      <c r="AN22">
         <v>760534170292.0</v>
       </c>
-      <c r="AL22">
+      <c r="AO22">
         <v>657296103206.0</v>
       </c>
-      <c r="AM22">
+      <c r="AP22">
         <v>661965062648.0</v>
       </c>
-      <c r="AN22">
+      <c r="AQ22">
         <v>656387099722.0</v>
       </c>
-      <c r="AO22">
+      <c r="AR22">
         <v>738803692770.0</v>
       </c>
-      <c r="AP22">
+      <c r="AS22">
         <v>727233075908.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AT22">
         <v>758646993790.0</v>
       </c>
-      <c r="AR22">
+      <c r="AU22">
         <v>767995465874.0</v>
       </c>
-      <c r="AS22">
+      <c r="AV22">
         <v>714411455060.0</v>
       </c>
-      <c r="AT22">
+      <c r="AW22">
         <v>713141918800.0</v>
       </c>
-      <c r="AU22">
+      <c r="AX22">
         <v>592274723133.0</v>
       </c>
-      <c r="AV22">
+      <c r="AY22">
         <v>551427208943.0</v>
       </c>
-      <c r="AW22">
+      <c r="AZ22">
         <v>534977217239.0</v>
       </c>
-      <c r="AX22">
+      <c r="BA22">
         <v>562371499092.0</v>
       </c>
-      <c r="AY22">
+      <c r="BB22">
         <v>373097515996.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BC22">
         <v>328010426563.0</v>
       </c>
-      <c r="BA22">
+      <c r="BD22">
         <v>334169035934.0</v>
       </c>
-      <c r="BB22">
-[...2 lines deleted...]
-      <c r="BC22">
+      <c r="BE22">
+        <v>341080533482.0</v>
+      </c>
+      <c r="BF22">
         <v>331332500400.0</v>
       </c>
-      <c r="BD22">
+      <c r="BG22">
         <v>384562547600.0</v>
       </c>
-      <c r="BE22">
+      <c r="BH22">
         <v>368496687800.0</v>
       </c>
-      <c r="BF22">
+      <c r="BI22">
         <v>354237981300.0</v>
       </c>
-      <c r="BG22">
+      <c r="BJ22">
         <v>367117754600.0</v>
       </c>
-      <c r="BH22">
+      <c r="BK22">
         <v>356534633000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BL22">
         <v>357743682600.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BM22">
         <v>337704268700.0</v>
       </c>
-      <c r="BK22">
+      <c r="BN22">
         <v>372074183000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BO22">
         <v>376293682800.0</v>
       </c>
-      <c r="BM22">
+      <c r="BP22">
         <v>383588600300.0</v>
       </c>
-      <c r="BN22">
+      <c r="BQ22">
         <v>360179084000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BR22">
         <v>408137600900.0</v>
       </c>
-      <c r="BP22">
+      <c r="BS22">
         <v>358656004300.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BT22">
         <v>284292916800.0</v>
       </c>
-      <c r="BR22">
+      <c r="BU22">
         <v>241976423800.0</v>
       </c>
-      <c r="BS22">
+      <c r="BV22">
         <v>248867631900.0</v>
       </c>
-      <c r="BT22">
+      <c r="BW22">
         <v>269680789200.0</v>
       </c>
-      <c r="BU22">
+      <c r="BX22">
         <v>291483008100.0</v>
       </c>
-      <c r="BV22">
+      <c r="BY22">
         <v>240981242600.0</v>
       </c>
-      <c r="BW22">
+      <c r="BZ22">
         <v>267287862100.0</v>
       </c>
-      <c r="BX22">
+      <c r="CA22">
         <v>180762436500.0</v>
       </c>
-      <c r="BY22">
+      <c r="CB22">
         <v>139063524000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CC22">
         <v>171600039000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CD22">
         <v>154926769000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CE22">
         <v>170695500000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CF22">
         <v>165077315000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CG22">
         <v>162640515000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CH22">
         <v>150019677000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CI22">
         <v>143975370000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CJ22">
         <v>141941057000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CK22">
         <v>142283423000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CL22">
         <v>126171000000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CM22">
         <v>103295253000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CN22">
         <v>128092000000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CO22">
         <v>101132000000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CP22">
         <v>110122000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:91">
+    <row r="23" spans="1:94">
       <c r="A23" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B23">
+        <v>9066914000000.0</v>
+      </c>
+      <c r="C23">
+        <v>10004255000000.0</v>
+      </c>
+      <c r="D23">
+        <v>9253470000000.0</v>
+      </c>
+      <c r="E23">
         <v>8575107000000.0</v>
       </c>
-      <c r="C23">
+      <c r="F23">
         <v>8157660000000.0</v>
       </c>
-      <c r="D23">
+      <c r="G23">
         <v>8642648000000.0</v>
       </c>
-      <c r="E23">
+      <c r="H23">
         <v>8461365000000.0</v>
       </c>
-      <c r="F23">
+      <c r="I23">
         <v>7891837000000.0</v>
       </c>
-      <c r="G23"/>
-      <c r="H23">
+      <c r="J23">
+        <v>8334514000000.0</v>
+      </c>
+      <c r="K23">
         <v>7972924000000.0</v>
       </c>
-      <c r="I23">
+      <c r="L23">
         <v>7523956000000.0</v>
       </c>
-      <c r="J23">
+      <c r="M23">
         <v>7714774000000.0</v>
       </c>
-      <c r="K23">
+      <c r="N23">
         <v>7820405000000.0</v>
       </c>
-      <c r="L23">
+      <c r="O23">
         <v>7478037000000.0</v>
       </c>
-      <c r="M23">
+      <c r="P23">
         <v>7376375000000.0</v>
       </c>
-      <c r="N23">
+      <c r="Q23">
         <v>8051073000000.0</v>
       </c>
-      <c r="O23">
+      <c r="R23">
         <v>7898317000000.0</v>
       </c>
-      <c r="P23">
+      <c r="S23">
         <v>7838343000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="T23">
         <v>7406856000000.0</v>
       </c>
-      <c r="R23">
+      <c r="U23">
         <v>9014510000000.0</v>
       </c>
-      <c r="S23">
+      <c r="V23">
         <v>9304602000000.0</v>
       </c>
-      <c r="T23">
+      <c r="W23">
         <v>9126109000000.0</v>
       </c>
-      <c r="U23">
+      <c r="X23">
         <v>8754116000000.0</v>
       </c>
-      <c r="V23">
+      <c r="Y23">
         <v>5584247000000.0</v>
       </c>
-      <c r="W23">
+      <c r="Z23">
         <v>7054390000000.0</v>
       </c>
-      <c r="X23">
+      <c r="AA23">
         <v>7132805000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AB23">
         <v>6608422000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AC23">
         <v>6390921000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AD23">
         <v>6175342000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AE23">
         <v>5854889000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AF23">
         <v>5555871000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AG23">
         <v>5584546000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AH23">
         <v>5403818000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AI23">
         <v>5226639000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AJ23">
         <v>5186940000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AK23">
         <v>4915574988908.0</v>
       </c>
-      <c r="AI23">
+      <c r="AL23">
         <v>4638027006707.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AM23">
         <v>4333568564761.0</v>
       </c>
-      <c r="AK23">
+      <c r="AN23">
         <v>4239199641365.0</v>
       </c>
-      <c r="AL23">
+      <c r="AO23">
         <v>3986678999761.0</v>
       </c>
-      <c r="AM23">
+      <c r="AP23">
         <v>3788084840541.0</v>
       </c>
-      <c r="AN23">
+      <c r="AQ23">
         <v>3615227678046.0</v>
       </c>
-      <c r="AO23">
+      <c r="AR23">
         <v>3539995910248.0</v>
       </c>
-      <c r="AP23">
+      <c r="AS23">
         <v>3387804301139.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AT23">
         <v>3210680309424.0</v>
       </c>
-      <c r="AR23">
+      <c r="AU23">
         <v>3151359259246.0</v>
       </c>
-      <c r="AS23">
+      <c r="AV23">
         <v>2917083567355.0</v>
       </c>
-      <c r="AT23">
+      <c r="AW23">
         <v>3037557524779.0</v>
       </c>
-      <c r="AU23">
+      <c r="AX23">
         <v>2941764160872.0</v>
       </c>
-      <c r="AV23">
+      <c r="AY23">
         <v>2833107049385.0</v>
       </c>
-      <c r="AW23">
+      <c r="AZ23">
         <v>2811620982142.0</v>
       </c>
-      <c r="AX23">
+      <c r="BA23">
         <v>2716723595833.0</v>
       </c>
-      <c r="AY23">
+      <c r="BB23">
         <v>2693408758958.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BC23">
         <v>2586217579811.0</v>
       </c>
-      <c r="BA23">
+      <c r="BD23">
         <v>2420793382029.0</v>
       </c>
-      <c r="BB23"/>
-[...1 lines deleted...]
-      <c r="BD23"/>
       <c r="BE23"/>
       <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
       <c r="CK23"/>
       <c r="CL23"/>
       <c r="CM23"/>
+      <c r="CN23"/>
+      <c r="CO23"/>
+      <c r="CP23"/>
     </row>
-    <row r="24" spans="1:91">
+    <row r="24" spans="1:94">
       <c r="A24" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
-      <c r="M24">
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24">
         <v>0.0</v>
       </c>
-      <c r="N24">
+      <c r="Q24">
         <v>599766000000.0</v>
       </c>
-      <c r="O24">
+      <c r="R24">
         <v>599416000000.0</v>
       </c>
-      <c r="P24">
+      <c r="S24">
         <v>598950000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="T24">
         <v>598319000000.0</v>
       </c>
-      <c r="R24">
+      <c r="U24">
         <v>1497315000000.0</v>
       </c>
-      <c r="S24">
+      <c r="V24">
         <v>1496072000000.0</v>
       </c>
-      <c r="T24">
+      <c r="W24">
         <v>1494836000000.0</v>
       </c>
-      <c r="U24">
+      <c r="X24">
         <v>1493639000000.0</v>
       </c>
-      <c r="V24">
+      <c r="Y24">
         <v>0.0</v>
       </c>
-      <c r="W24"/>
-      <c r="X24">
+      <c r="Z24"/>
+      <c r="AA24">
         <v>0.0</v>
       </c>
-      <c r="Y24">
+      <c r="AB24">
         <v>9914000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AC24">
         <v>9660000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AD24">
         <v>26898000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AE24">
         <v>26970000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AF24">
         <v>49065000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AG24">
         <v>85038000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AH24">
         <v>100908000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AI24">
         <v>98336000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AJ24">
         <v>58706000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AK24">
         <v>56912781500.0</v>
       </c>
-      <c r="AI24">
+      <c r="AL24">
         <v>53339740400.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AM24">
         <v>49002419700.0</v>
       </c>
-      <c r="AK24">
+      <c r="AN24">
         <v>71985522900.0</v>
       </c>
-      <c r="AL24">
+      <c r="AO24">
         <v>72635894000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AP24">
         <v>73012803000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AQ24">
         <v>74987080900.0</v>
       </c>
-      <c r="AO24">
+      <c r="AR24">
         <v>99905151400.0</v>
       </c>
-      <c r="AP24">
+      <c r="AS24">
         <v>58428173600.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AT24">
         <v>46109241700.0</v>
       </c>
-      <c r="AR24">
+      <c r="AU24">
         <v>43775634800.0</v>
       </c>
-      <c r="AS24">
+      <c r="AV24">
         <v>60256511100.0</v>
       </c>
-      <c r="AT24">
+      <c r="AW24">
         <v>62409737400.0</v>
       </c>
-      <c r="AU24">
+      <c r="AX24">
         <v>65992089500.0</v>
       </c>
-      <c r="AV24">
+      <c r="AY24">
         <v>37866620100.0</v>
       </c>
-      <c r="AW24">
+      <c r="AZ24">
         <v>51581817200.0</v>
       </c>
-      <c r="AX24">
+      <c r="BA24">
         <v>187000000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BB24">
         <v>369918500.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BC24">
         <v>16263130100.0</v>
       </c>
-      <c r="BA24">
+      <c r="BD24">
         <v>31438150600.0</v>
       </c>
-      <c r="BB24">
+      <c r="BE24">
         <v>48091905000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BF24">
         <v>64708513900.0</v>
       </c>
-      <c r="BD24">
+      <c r="BG24">
         <v>81198995300.0</v>
       </c>
-      <c r="BE24">
+      <c r="BH24">
         <v>96358098200.0</v>
       </c>
-      <c r="BF24">
+      <c r="BI24">
         <v>116754519600.0</v>
       </c>
-      <c r="BG24">
+      <c r="BJ24">
         <v>120714285700.0</v>
       </c>
-      <c r="BH24">
+      <c r="BK24">
         <v>135714285700.0</v>
       </c>
-      <c r="BI24">
+      <c r="BL24">
         <v>186909388100.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BM24">
         <v>242623673800.0</v>
       </c>
-      <c r="BK24">
+      <c r="BN24">
         <v>164896215600.0</v>
       </c>
-      <c r="BL24">
+      <c r="BO24">
         <v>162007958400.0</v>
       </c>
-      <c r="BM24">
+      <c r="BP24">
         <v>137838188700.0</v>
       </c>
-      <c r="BN24">
+      <c r="BQ24">
         <v>163668419000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BR24">
         <v>189498649200.0</v>
       </c>
-      <c r="BP24">
+      <c r="BS24">
         <v>125676711200.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BT24">
         <v>143179109800.0</v>
       </c>
-      <c r="BR24">
+      <c r="BU24">
         <v>152796669000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BV24">
         <v>164048280500.0</v>
       </c>
-      <c r="BT24">
+      <c r="BW24">
         <v>172588325000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BX24">
         <v>274092900000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BY24">
         <v>281648025000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BZ24">
         <v>299657012600.0</v>
       </c>
-      <c r="BX24">
+      <c r="CA24">
         <v>233176265500.0</v>
       </c>
-      <c r="BY24">
+      <c r="CB24">
         <v>130565037000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CC24">
         <v>136362118000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CD24">
         <v>230054359000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CE24">
         <v>176420439000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CF24">
         <v>180139094000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CG24">
         <v>381184967000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CH24">
         <v>398323881000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CI24">
         <v>392710616000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CJ24">
         <v>394350249000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CK24">
         <v>320836870000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CL24">
         <v>316306000000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CM24">
         <v>315761785000.0</v>
       </c>
-      <c r="CK24"/>
-      <c r="CL24">
+      <c r="CN24"/>
+      <c r="CO24">
         <v>317636000000.0</v>
       </c>
-      <c r="CM24"/>
+      <c r="CP24"/>
     </row>
-    <row r="25" spans="1:91">
+    <row r="25" spans="1:94">
       <c r="A25" t="s">
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>50</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25">
+        <v>29748000000.0</v>
+      </c>
+      <c r="E25">
         <v>19328000000.0</v>
       </c>
-      <c r="C25">
+      <c r="F25">
         <v>21834000000.0</v>
       </c>
-      <c r="D25">
+      <c r="G25">
         <v>24573000000.0</v>
       </c>
-      <c r="E25">
+      <c r="H25">
         <v>27061000000.0</v>
       </c>
-      <c r="F25">
+      <c r="I25">
         <v>15092000000.0</v>
       </c>
-      <c r="G25"/>
-[...2 lines deleted...]
-      <c r="J25">
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25">
         <v>2084000000.0</v>
       </c>
-      <c r="K25">
+      <c r="N25">
         <v>2795000000.0</v>
       </c>
-      <c r="L25">
+      <c r="O25">
         <v>2661000000.0</v>
       </c>
-      <c r="M25">
+      <c r="P25">
         <v>3918000000.0</v>
       </c>
-      <c r="N25">
+      <c r="Q25">
         <v>604531000000.0</v>
       </c>
-      <c r="O25">
+      <c r="R25">
         <v>605738000000.0</v>
       </c>
-      <c r="P25">
+      <c r="S25">
         <v>607267000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="T25">
         <v>608725000000.0</v>
       </c>
-      <c r="R25">
+      <c r="U25">
         <v>1510569000000.0</v>
       </c>
-      <c r="S25">
+      <c r="V25">
         <v>1513030000000.0</v>
       </c>
-      <c r="T25">
+      <c r="W25">
         <v>1516597000000.0</v>
       </c>
-      <c r="U25">
+      <c r="X25">
         <v>1520429000000.0</v>
       </c>
-      <c r="V25"/>
-[...2 lines deleted...]
-      <c r="Y25">
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+      <c r="AB25">
         <v>9914000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AC25">
         <v>9660000000.0</v>
       </c>
-      <c r="AA25"/>
-[...1 lines deleted...]
-      <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
@@ -8604,97 +8956,100 @@
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
+      <c r="CN25"/>
+      <c r="CO25"/>
+      <c r="CP25"/>
     </row>
-    <row r="26" spans="1:91">
+    <row r="26" spans="1:94">
       <c r="A26" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-      <c r="Z26">
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26">
         <v>828673000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AD26">
         <v>825109000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AE26">
         <v>827175000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AF26">
         <v>836590000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AG26">
         <v>104553000000.0</v>
       </c>
-      <c r="AE26"/>
-[...1 lines deleted...]
-      <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
@@ -8709,54 +9064,57 @@
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
+      <c r="CN26"/>
+      <c r="CO26"/>
+      <c r="CP26"/>
     </row>
-    <row r="27" spans="1:91">
+    <row r="27" spans="1:94">
       <c r="A27" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -8804,322 +9162,344 @@
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
+      <c r="CN27"/>
+      <c r="CO27"/>
+      <c r="CP27"/>
     </row>
-    <row r="28" spans="1:91">
+    <row r="28" spans="1:94">
       <c r="A28" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B28">
+        <v>-2394413000000.0</v>
+      </c>
+      <c r="C28">
+        <v>-3676976000000.0</v>
+      </c>
+      <c r="D28">
+        <v>-3119844000000.0</v>
+      </c>
+      <c r="E28">
         <v>-2516582000000.0</v>
       </c>
-      <c r="C28">
+      <c r="F28">
         <v>-2052875000000.0</v>
       </c>
-      <c r="D28">
+      <c r="G28">
         <v>-2148365000000.0</v>
       </c>
-      <c r="E28">
+      <c r="H28">
         <v>-2396474000000.0</v>
       </c>
-      <c r="F28">
+      <c r="I28">
         <v>-2421029000000.0</v>
       </c>
-      <c r="G28"/>
-      <c r="H28">
+      <c r="J28">
+        <v>-2887490000000.0</v>
+      </c>
+      <c r="K28">
         <v>-2494472000000.0</v>
       </c>
-      <c r="I28">
+      <c r="L28">
         <v>-2143423000000.0</v>
       </c>
-      <c r="J28">
+      <c r="M28">
         <v>-1739357000000.0</v>
       </c>
-      <c r="K28">
+      <c r="N28">
         <v>-1883107000000.0</v>
       </c>
-      <c r="L28">
+      <c r="O28">
         <v>-819515000000.0</v>
       </c>
-      <c r="M28">
+      <c r="P28">
         <v>-637818000000.0</v>
       </c>
-      <c r="N28">
+      <c r="Q28">
         <v>87233000000.0</v>
       </c>
-      <c r="O28">
+      <c r="R28">
         <v>-52116000000.0</v>
       </c>
-      <c r="P28">
+      <c r="S28">
         <v>-50896000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="T28">
         <v>-77137000000.0</v>
       </c>
-      <c r="R28">
+      <c r="U28">
         <v>287903000000.0</v>
       </c>
-      <c r="S28">
+      <c r="V28">
         <v>808758000000.0</v>
       </c>
-      <c r="T28">
+      <c r="W28">
         <v>1162090000000.0</v>
       </c>
-      <c r="U28">
+      <c r="X28">
         <v>1390507000000.0</v>
       </c>
-      <c r="V28">
+      <c r="Y28">
         <v>-696847000000.0</v>
       </c>
-      <c r="W28">
+      <c r="Z28">
         <v>-1867035000000.0</v>
       </c>
-      <c r="X28">
+      <c r="AA28">
         <v>-1876060000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AB28">
         <v>-1989402000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AC28">
         <v>-1631394000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AD28">
         <v>-1858057000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AE28">
         <v>-1581851000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AF28">
         <v>-1305089000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AG28">
         <v>-2224816000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AH28">
         <v>-2057605000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AI28">
         <v>-1848194000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AJ28">
         <v>-2032485000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AK28">
         <v>-1910653683893.0</v>
       </c>
-      <c r="AI28">
+      <c r="AL28">
         <v>-1694975508767.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AM28">
         <v>-1581543515911.0</v>
       </c>
-      <c r="AK28">
+      <c r="AN28">
         <v>-1423462108598.0</v>
       </c>
-      <c r="AL28">
+      <c r="AO28">
         <v>-1309864551320.0</v>
       </c>
-      <c r="AM28">
+      <c r="AP28">
         <v>-1057880286329.0</v>
       </c>
-      <c r="AN28">
+      <c r="AQ28">
         <v>-927616240662.0</v>
       </c>
-      <c r="AO28">
+      <c r="AR28">
         <v>-721968269351.0</v>
       </c>
-      <c r="AP28">
+      <c r="AS28">
         <v>-641766233112.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AT28">
         <v>-521642841675.0</v>
       </c>
-      <c r="AR28">
+      <c r="AU28">
         <v>-539179658295.0</v>
       </c>
-      <c r="AS28">
+      <c r="AV28">
         <v>-403931447767.0</v>
       </c>
-      <c r="AT28">
+      <c r="AW28">
         <v>-492819807975.0</v>
       </c>
-      <c r="AU28">
+      <c r="AX28">
         <v>-474893504029.0</v>
       </c>
-      <c r="AV28">
+      <c r="AY28">
         <v>-473209363339.0</v>
       </c>
-      <c r="AW28">
+      <c r="AZ28">
         <v>-501400271773.0</v>
       </c>
-      <c r="AX28">
+      <c r="BA28">
         <v>-510913987810.0</v>
       </c>
-      <c r="AY28">
+      <c r="BB28">
         <v>-556930162608.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BC28">
         <v>-591706243765.0</v>
       </c>
-      <c r="BA28">
+      <c r="BD28">
         <v>-432539688290.0</v>
       </c>
-      <c r="BB28"/>
-[...2 lines deleted...]
-      <c r="BE28"/>
+      <c r="BE28">
+        <v>-429876456046.0</v>
+      </c>
       <c r="BF28"/>
       <c r="BG28"/>
       <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
       <c r="CI28"/>
       <c r="CJ28"/>
       <c r="CK28"/>
       <c r="CL28"/>
       <c r="CM28"/>
+      <c r="CN28"/>
+      <c r="CO28"/>
+      <c r="CP28"/>
     </row>
-    <row r="29" spans="1:91">
+    <row r="29" spans="1:94">
       <c r="A29" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>54</v>
+      </c>
+      <c r="B29">
+        <v>7928032000000.0</v>
+      </c>
       <c r="C29">
+        <v>8722814000000.0</v>
+      </c>
+      <c r="D29">
+        <v>8222197000000.0</v>
+      </c>
+      <c r="E29"/>
+      <c r="F29">
         <v>7485802000000.0</v>
       </c>
-      <c r="D29">
+      <c r="G29">
         <v>7710042000000.0</v>
       </c>
-      <c r="E29">
+      <c r="H29">
         <v>7340924000000.0</v>
       </c>
-      <c r="F29">
+      <c r="I29">
         <v>7065347000000.0</v>
       </c>
-      <c r="G29">
+      <c r="J29">
         <v>6940096000000.0</v>
       </c>
-      <c r="H29">
+      <c r="K29">
         <v>7006666000000.0</v>
       </c>
-      <c r="I29">
+      <c r="L29">
         <v>6602376000000.0</v>
       </c>
-      <c r="J29">
+      <c r="M29">
         <v>6964644000000.0</v>
       </c>
-      <c r="K29">
+      <c r="N29">
         <v>6651370000000.0</v>
       </c>
-      <c r="L29">
+      <c r="O29">
         <v>6692373000000.0</v>
       </c>
-      <c r="M29">
+      <c r="P29">
         <v>6338503000000.0</v>
       </c>
-      <c r="N29">
+      <c r="Q29">
         <v>7129462000000.0</v>
       </c>
-      <c r="O29">
+      <c r="R29">
         <v>7158663000000.0</v>
       </c>
-      <c r="P29">
+      <c r="S29">
         <v>6838179000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="T29">
         <v>6542154000000.0</v>
       </c>
-      <c r="R29">
+      <c r="U29">
         <v>7699059000000.0</v>
       </c>
-      <c r="S29">
+      <c r="V29">
         <v>8331674000000.0</v>
       </c>
-      <c r="T29">
+      <c r="W29">
         <v>8072827000000.0</v>
       </c>
-      <c r="U29">
+      <c r="X29">
         <v>7733162000000.0</v>
       </c>
-      <c r="V29">
+      <c r="Y29">
         <v>4547554000000.0</v>
       </c>
-      <c r="W29">
+      <c r="Z29">
         <v>6116394000000.0</v>
       </c>
-      <c r="X29">
+      <c r="AA29">
         <v>5998417000000.0</v>
       </c>
-      <c r="Y29"/>
-[...1 lines deleted...]
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -9140,398 +9520,410 @@
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
+      <c r="CN29"/>
+      <c r="CO29"/>
+      <c r="CP29"/>
     </row>
-    <row r="30" spans="1:91">
+    <row r="30" spans="1:94">
       <c r="A30" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B30">
+        <v>808209000000.0</v>
+      </c>
+      <c r="C30">
+        <v>842812000000.0</v>
+      </c>
+      <c r="D30">
+        <v>800887000000.0</v>
+      </c>
+      <c r="E30">
         <v>819949000000.0</v>
       </c>
-      <c r="C30">
+      <c r="F30">
         <v>683097000000.0</v>
       </c>
-      <c r="D30">
+      <c r="G30">
         <v>1085602000000.0</v>
       </c>
-      <c r="E30">
+      <c r="H30">
         <v>911662000000.0</v>
       </c>
-      <c r="F30">
+      <c r="I30">
         <v>748887000000.0</v>
       </c>
-      <c r="G30">
-[...2 lines deleted...]
-      <c r="H30">
+      <c r="J30">
+        <v>898387000000.0</v>
+      </c>
+      <c r="K30">
         <v>969555000000.0</v>
       </c>
-      <c r="I30">
+      <c r="L30">
         <v>767095000000.0</v>
       </c>
-      <c r="J30">
+      <c r="M30">
         <v>786890000000.0</v>
       </c>
-      <c r="K30">
+      <c r="N30">
         <v>704389000000.0</v>
       </c>
-      <c r="L30">
+      <c r="O30">
         <v>772789000000.0</v>
       </c>
-      <c r="M30">
+      <c r="P30">
         <v>686527000000.0</v>
       </c>
-      <c r="N30">
-[...7 lines deleted...]
-      </c>
       <c r="Q30">
-        <v>626006000000.0</v>
+        <v>721887000000.0</v>
       </c>
       <c r="R30">
-        <v>620794000000.0</v>
+        <v>725643000000.0</v>
       </c>
       <c r="S30">
+        <v>748470000000.0</v>
+      </c>
+      <c r="T30">
+        <v>686952000000.0</v>
+      </c>
+      <c r="U30">
+        <v>680278000000.0</v>
+      </c>
+      <c r="V30">
         <v>576905000000.0</v>
       </c>
-      <c r="T30">
+      <c r="W30">
         <v>706568000000.0</v>
       </c>
-      <c r="U30">
+      <c r="X30">
         <v>656244000000.0</v>
       </c>
-      <c r="V30">
+      <c r="Y30">
         <v>608114000000.0</v>
       </c>
-      <c r="W30">
+      <c r="Z30">
         <v>844815000000.0</v>
       </c>
-      <c r="X30">
+      <c r="AA30">
         <v>1027877000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AB30">
         <v>652067000000.0</v>
       </c>
-      <c r="Z30">
-[...7 lines deleted...]
-      </c>
       <c r="AC30">
+        <v>803466000000.0</v>
+      </c>
+      <c r="AD30">
+        <v>621932000000.0</v>
+      </c>
+      <c r="AE30">
+        <v>751519000000.0</v>
+      </c>
+      <c r="AF30">
         <v>560619000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AG30">
         <v>563759000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AH30">
         <v>522181000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AI30">
         <v>542252000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AJ30">
         <v>538024000000.0</v>
       </c>
-      <c r="AH30">
-[...7 lines deleted...]
-      </c>
       <c r="AK30">
-        <v>504381100700.0</v>
+        <v>534709360847.0</v>
       </c>
       <c r="AL30">
-        <v>486030346500.0</v>
+        <v>523751713126.0</v>
       </c>
       <c r="AM30">
-        <v>519721725300.0</v>
+        <v>501635775738.0</v>
       </c>
       <c r="AN30">
-        <v>468415500100.0</v>
+        <v>504381100667.0</v>
       </c>
       <c r="AO30">
-        <v>477628933700.0</v>
+        <v>486030346494.0</v>
       </c>
       <c r="AP30">
-        <v>496486009000.0</v>
+        <v>503407228332.0</v>
       </c>
       <c r="AQ30">
-        <v>500169643800.0</v>
+        <v>454713564607.0</v>
       </c>
       <c r="AR30">
-        <v>456613438900.0</v>
+        <v>448129204430.0</v>
       </c>
       <c r="AS30">
-        <v>407449450000.0</v>
+        <v>464896595043.0</v>
       </c>
       <c r="AT30">
-        <v>388716987900.0</v>
+        <v>480904747093.0</v>
       </c>
       <c r="AU30">
-        <v>412584213300.0</v>
+        <v>445786826657.0</v>
       </c>
       <c r="AV30">
-        <v>389880463700.0</v>
+        <v>395101722940.0</v>
       </c>
       <c r="AW30">
-        <v>381952810800.0</v>
+        <v>376495395888.0</v>
       </c>
       <c r="AX30">
-        <v>337432802600.0</v>
+        <v>400845509960.0</v>
       </c>
       <c r="AY30">
-        <v>380096150000.0</v>
+        <v>379665012253.0</v>
       </c>
       <c r="AZ30">
-        <v>339767653900.0</v>
+        <v>371164887102.0</v>
       </c>
       <c r="BA30">
-        <v>308798933300.0</v>
+        <v>328138700709.0</v>
       </c>
       <c r="BB30">
+        <v>355435942630.0</v>
+      </c>
+      <c r="BC30">
+        <v>331954371474.0</v>
+      </c>
+      <c r="BD30">
+        <v>300306700440.0</v>
+      </c>
+      <c r="BE30">
         <v>324322234300.0</v>
       </c>
-      <c r="BC30">
+      <c r="BF30">
         <v>305990504100.0</v>
       </c>
-      <c r="BD30">
+      <c r="BG30">
         <v>270906629200.0</v>
       </c>
-      <c r="BE30">
+      <c r="BH30">
         <v>275488746900.0</v>
       </c>
-      <c r="BF30">
+      <c r="BI30">
         <v>218762489200.0</v>
       </c>
-      <c r="BG30">
+      <c r="BJ30">
         <v>205704728400.0</v>
       </c>
-      <c r="BH30">
+      <c r="BK30">
         <v>188759134600.0</v>
       </c>
-      <c r="BI30">
+      <c r="BL30">
         <v>193510727700.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BM30">
         <v>181284906100.0</v>
       </c>
-      <c r="BK30">
+      <c r="BN30">
         <v>207321052200.0</v>
       </c>
-      <c r="BL30">
+      <c r="BO30">
         <v>177677845400.0</v>
       </c>
-      <c r="BM30">
+      <c r="BP30">
         <v>178089061700.0</v>
       </c>
-      <c r="BN30">
+      <c r="BQ30">
         <v>189617557800.0</v>
       </c>
-      <c r="BO30">
+      <c r="BR30">
         <v>186354714900.0</v>
       </c>
-      <c r="BP30">
+      <c r="BS30">
         <v>164075901700.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BT30">
         <v>151204612700.0</v>
       </c>
-      <c r="BR30">
+      <c r="BU30">
         <v>169938613300.0</v>
       </c>
-      <c r="BS30">
+      <c r="BV30">
         <v>170223742200.0</v>
       </c>
-      <c r="BT30">
+      <c r="BW30">
         <v>176004553900.0</v>
       </c>
-      <c r="BU30">
+      <c r="BX30">
         <v>162577139200.0</v>
       </c>
-      <c r="BV30">
+      <c r="BY30">
         <v>168829522700.0</v>
       </c>
-      <c r="BW30">
+      <c r="BZ30">
         <v>125300806700.0</v>
       </c>
-      <c r="BX30">
+      <c r="CA30">
         <v>122926404700.0</v>
       </c>
-      <c r="BY30">
+      <c r="CB30">
         <v>134759697000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CC30">
         <v>124570408000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CD30">
         <v>126402523000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CE30">
         <v>124379800000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CF30">
         <v>111439796000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CG30">
         <v>103823351000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CH30">
         <v>100848645000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CI30">
         <v>92604515000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CJ30">
         <v>90055792000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CK30">
         <v>77454421000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CL30">
         <v>44980000000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CM30">
         <v>54755682000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CN30">
         <v>46489000000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CO30">
         <v>54353000000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CP30">
         <v>63039000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:91">
+    <row r="31" spans="1:94">
       <c r="A31" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31"/>
+      <c r="O31"/>
+      <c r="P31">
         <v>5735850000000.0</v>
       </c>
-      <c r="N31">
+      <c r="Q31">
         <v>5627749000000.0</v>
       </c>
-      <c r="O31">
+      <c r="R31">
         <v>5657857000000.0</v>
       </c>
-      <c r="P31">
+      <c r="S31">
         <v>5338266000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="T31">
         <v>5043084000000.0</v>
       </c>
-      <c r="R31">
+      <c r="U31">
         <v>4702076000000.0</v>
       </c>
-      <c r="S31">
+      <c r="V31">
         <v>5337303000000.0</v>
       </c>
-      <c r="T31">
+      <c r="W31">
         <v>5082018000000.0</v>
       </c>
-      <c r="U31">
+      <c r="X31">
         <v>4680255000000.0</v>
       </c>
-      <c r="V31">
+      <c r="Y31">
         <v>4528174000000.0</v>
       </c>
-      <c r="W31">
+      <c r="Z31">
         <v>6097291000000.0</v>
       </c>
-      <c r="X31">
+      <c r="AA31">
         <v>5977740000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AB31">
         <v>5541617000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AC31">
         <v>5328811000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AD31">
         <v>5022224000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AE31">
         <v>4951417000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AF31">
         <v>4650600000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AG31">
         <v>4560337000000.0</v>
       </c>
-      <c r="AE31"/>
-[...1 lines deleted...]
-      <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
@@ -9546,125 +9938,134 @@
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
+      <c r="CN31"/>
+      <c r="CO31"/>
+      <c r="CP31"/>
     </row>
-    <row r="32" spans="1:91">
+    <row r="32" spans="1:94">
       <c r="A32" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="B32"/>
+        <v>57</v>
+      </c>
+      <c r="B32">
+        <v>4111342000000.0</v>
+      </c>
       <c r="C32">
+        <v>4947010000000.0</v>
+      </c>
+      <c r="D32">
+        <v>4406982000000.0</v>
+      </c>
+      <c r="E32"/>
+      <c r="F32">
         <v>3883319000000.0</v>
       </c>
-      <c r="D32">
+      <c r="G32">
         <v>4192343000000.0</v>
       </c>
-      <c r="E32">
+      <c r="H32">
         <v>3966934000000.0</v>
       </c>
-      <c r="F32">
+      <c r="I32">
         <v>3946150000000.0</v>
       </c>
-      <c r="G32">
+      <c r="J32">
         <v>3868662000000.0</v>
       </c>
-      <c r="H32">
+      <c r="K32">
         <v>3985241000000.0</v>
       </c>
-      <c r="I32">
+      <c r="L32">
         <v>3698082000000.0</v>
       </c>
-      <c r="J32">
+      <c r="M32">
         <v>3585934000000.0</v>
       </c>
-      <c r="K32">
+      <c r="N32">
         <v>3429234000000.0</v>
       </c>
-      <c r="L32">
+      <c r="O32">
         <v>3497774000000.0</v>
       </c>
-      <c r="M32">
+      <c r="P32">
         <v>3161497000000.0</v>
       </c>
-      <c r="N32">
+      <c r="Q32">
         <v>3747796000000.0</v>
       </c>
-      <c r="O32">
+      <c r="R32">
         <v>3801145000000.0</v>
       </c>
-      <c r="P32">
+      <c r="S32">
         <v>3531593000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="T32">
         <v>3288282000000.0</v>
       </c>
-      <c r="R32">
+      <c r="U32">
         <v>3911148000000.0</v>
       </c>
-      <c r="S32">
+      <c r="V32">
         <v>4580090000000.0</v>
       </c>
-      <c r="T32">
+      <c r="W32">
         <v>4287576000000.0</v>
       </c>
-      <c r="U32">
+      <c r="X32">
         <v>3266082000000.0</v>
       </c>
-      <c r="V32">
+      <c r="Y32">
         <v>1609432000000.0</v>
       </c>
-      <c r="W32">
+      <c r="Z32">
         <v>3204110000000.0</v>
       </c>
-      <c r="X32">
+      <c r="AA32">
         <v>3094917000000.0</v>
       </c>
-      <c r="Y32"/>
-[...1 lines deleted...]
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
@@ -9685,271 +10086,285 @@
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
+      <c r="CN32"/>
+      <c r="CO32"/>
+      <c r="CP32"/>
     </row>
-    <row r="33" spans="1:91">
+    <row r="33" spans="1:94">
       <c r="A33" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B33">
+        <v>4053237000000.0</v>
+      </c>
+      <c r="C33">
+        <v>4022608000000.0</v>
+      </c>
+      <c r="D33">
+        <v>4058640000000.0</v>
+      </c>
+      <c r="E33">
         <v>3907598000000.0</v>
       </c>
-      <c r="C33">
+      <c r="F33">
         <v>3822250000000.0</v>
       </c>
-      <c r="D33">
+      <c r="G33">
         <v>3733796000000.0</v>
       </c>
-      <c r="E33">
+      <c r="H33">
         <v>3591617000000.0</v>
       </c>
-      <c r="F33">
+      <c r="I33">
         <v>3326653000000.0</v>
       </c>
-      <c r="G33">
+      <c r="J33">
         <v>3286925000000.0</v>
       </c>
-      <c r="H33">
+      <c r="K33">
         <v>3232950000000.0</v>
       </c>
-      <c r="I33">
+      <c r="L33">
         <v>3112481000000.0</v>
       </c>
-      <c r="J33">
+      <c r="M33">
         <v>2958403000000.0</v>
       </c>
-      <c r="K33">
+      <c r="N33">
         <v>2809213000000.0</v>
       </c>
-      <c r="L33">
+      <c r="O33">
         <v>2778079000000.0</v>
       </c>
-      <c r="M33">
+      <c r="P33">
         <v>2757985000000.0</v>
       </c>
-      <c r="N33">
+      <c r="Q33">
         <v>2664643000000.0</v>
       </c>
-      <c r="O33">
+      <c r="R33">
         <v>2656109000000.0</v>
       </c>
-      <c r="P33">
+      <c r="S33">
         <v>2615566000000.0</v>
       </c>
-      <c r="Q33">
+      <c r="T33">
         <v>2562035000000.0</v>
       </c>
-      <c r="R33">
+      <c r="U33">
         <v>2514267000000.0</v>
       </c>
-      <c r="S33">
+      <c r="V33">
         <v>2490815000000.0</v>
       </c>
-      <c r="T33">
+      <c r="W33">
         <v>2531393000000.0</v>
       </c>
-      <c r="U33">
+      <c r="X33">
         <v>3160695000000.0</v>
       </c>
-      <c r="V33">
+      <c r="Y33">
         <v>3140974000000.0</v>
       </c>
-      <c r="W33">
+      <c r="Z33">
         <v>3103681000000.0</v>
       </c>
-      <c r="X33">
+      <c r="AA33">
         <v>3105112000000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AB33">
         <v>2891781000000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AC33">
         <v>2889239000000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AD33">
         <v>2806575000000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AE33">
         <v>2784026000000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AF33">
         <v>2762350000000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AG33">
         <v>1966158000000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AH33">
         <v>1950278000000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AI33">
         <v>1958333000000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AJ33">
         <v>1746950000000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AK33">
         <v>1618036343605.0</v>
       </c>
-      <c r="AI33">
+      <c r="AL33">
         <v>1588129933051.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AM33">
         <v>1431652122582.0</v>
       </c>
-      <c r="AK33">
+      <c r="AN33">
         <v>1364377767352.0</v>
       </c>
-      <c r="AL33">
+      <c r="AO33">
         <v>1395787698786.0</v>
       </c>
-      <c r="AM33">
+      <c r="AP33">
         <v>1408940826669.0</v>
       </c>
-      <c r="AN33">
+      <c r="AQ33">
         <v>1431793298466.0</v>
       </c>
-      <c r="AO33">
+      <c r="AR33">
         <v>1436430855621.0</v>
       </c>
-      <c r="AP33">
+      <c r="AS33">
         <v>1385191918855.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AT33">
         <v>1312216634245.0</v>
       </c>
-      <c r="AR33">
+      <c r="AU33">
         <v>1307012448127.0</v>
       </c>
-      <c r="AS33">
+      <c r="AV33">
         <v>1274981820536.0</v>
       </c>
-      <c r="AT33">
+      <c r="AW33">
         <v>1296926852655.0</v>
       </c>
-      <c r="AU33">
+      <c r="AX33">
         <v>1320810943361.0</v>
       </c>
-      <c r="AV33">
+      <c r="AY33">
         <v>1308242366099.0</v>
       </c>
-      <c r="AW33">
+      <c r="AZ33">
         <v>1246110327004.0</v>
       </c>
-      <c r="AX33">
+      <c r="BA33">
         <v>1179864200172.0</v>
       </c>
-      <c r="AY33">
+      <c r="BB33">
         <v>1185936017466.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BC33">
         <v>1206888297407.0</v>
       </c>
-      <c r="BA33">
+      <c r="BD33">
         <v>1224366778186.0</v>
       </c>
-      <c r="BB33"/>
-[...2 lines deleted...]
-      <c r="BE33"/>
+      <c r="BE33">
+        <v>1104982274374.0</v>
+      </c>
       <c r="BF33"/>
       <c r="BG33"/>
       <c r="BH33"/>
       <c r="BI33"/>
       <c r="BJ33"/>
       <c r="BK33"/>
       <c r="BL33"/>
       <c r="BM33"/>
       <c r="BN33"/>
       <c r="BO33"/>
       <c r="BP33"/>
       <c r="BQ33"/>
       <c r="BR33"/>
       <c r="BS33"/>
       <c r="BT33"/>
       <c r="BU33"/>
       <c r="BV33"/>
       <c r="BW33"/>
       <c r="BX33"/>
       <c r="BY33"/>
       <c r="BZ33"/>
       <c r="CA33"/>
       <c r="CB33"/>
       <c r="CC33"/>
       <c r="CD33"/>
       <c r="CE33"/>
       <c r="CF33"/>
       <c r="CG33"/>
       <c r="CH33"/>
       <c r="CI33"/>
       <c r="CJ33"/>
       <c r="CK33"/>
       <c r="CL33"/>
       <c r="CM33"/>
+      <c r="CN33"/>
+      <c r="CO33"/>
+      <c r="CP33"/>
     </row>
-    <row r="34" spans="1:91">
+    <row r="34" spans="1:94">
       <c r="A34" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
-      <c r="M34">
-[...1 lines deleted...]
-      </c>
+      <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
-      <c r="P34"/>
+      <c r="P34">
+        <v>5000000.0</v>
+      </c>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
@@ -9981,450 +10396,477 @@
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
+      <c r="CN34"/>
+      <c r="CO34"/>
+      <c r="CP34"/>
     </row>
-    <row r="35" spans="1:91">
+    <row r="35" spans="1:94">
       <c r="A35" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B35">
+        <v>145191000000.0</v>
+      </c>
+      <c r="C35">
+        <v>145441000000.0</v>
+      </c>
+      <c r="D35">
+        <v>149162000000.0</v>
+      </c>
+      <c r="E35">
         <v>120782000000.0</v>
       </c>
-      <c r="C35">
+      <c r="F35">
         <v>124003000000.0</v>
       </c>
-      <c r="D35">
+      <c r="G35">
         <v>127726000000.0</v>
       </c>
-      <c r="E35">
+      <c r="H35">
         <v>131633000000.0</v>
       </c>
-      <c r="F35">
+      <c r="I35">
         <v>127011000000.0</v>
       </c>
-      <c r="G35">
+      <c r="J35">
         <v>125960000000.0</v>
       </c>
-      <c r="H35">
+      <c r="K35">
         <v>124545000000.0</v>
       </c>
-      <c r="I35">
+      <c r="L35">
         <v>123595000000.0</v>
       </c>
-      <c r="J35">
+      <c r="M35">
         <v>99768000000.0</v>
       </c>
-      <c r="K35">
+      <c r="N35">
         <v>98878000000.0</v>
       </c>
-      <c r="L35">
+      <c r="O35">
         <v>97142000000.0</v>
       </c>
-      <c r="M35">
+      <c r="P35">
         <v>96803000000.0</v>
       </c>
-      <c r="N35">
+      <c r="Q35">
         <v>700757000000.0</v>
       </c>
-      <c r="O35">
+      <c r="R35">
         <v>704378000000.0</v>
       </c>
-      <c r="P35">
+      <c r="S35">
         <v>708320000000.0</v>
       </c>
-      <c r="Q35">
+      <c r="T35">
         <v>712191000000.0</v>
       </c>
-      <c r="R35">
+      <c r="U35">
         <v>1639006000000.0</v>
       </c>
-      <c r="S35">
+      <c r="V35">
         <v>1639730000000.0</v>
       </c>
-      <c r="T35">
+      <c r="W35">
         <v>1641825000000.0</v>
       </c>
-      <c r="U35">
+      <c r="X35">
         <v>1645040000000.0</v>
       </c>
-      <c r="V35">
+      <c r="Y35">
         <v>108538000000.0</v>
       </c>
-      <c r="W35">
+      <c r="Z35">
         <v>102493000000.0</v>
       </c>
-      <c r="X35">
+      <c r="AA35">
         <v>104619000000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AB35">
         <v>116969000000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AC35">
         <v>96701000000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AD35">
         <v>115446000000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AE35">
         <v>119779000000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AF35">
         <v>145754000000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AG35">
         <v>176753000000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AH35">
         <v>192982000000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AI35">
         <v>193879000000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AJ35">
         <v>157560000000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AK35">
         <v>150134822786.0</v>
       </c>
-      <c r="AI35">
+      <c r="AL35">
         <v>132864460314.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AM35">
         <v>130305679645.0</v>
       </c>
-      <c r="AK35">
+      <c r="AN35">
         <v>156440554888.0</v>
       </c>
-      <c r="AL35">
+      <c r="AO35">
         <v>146231546747.0</v>
       </c>
-      <c r="AM35">
+      <c r="AP35">
         <v>148261929638.0</v>
       </c>
-      <c r="AN35">
+      <c r="AQ35">
         <v>155775383952.0</v>
       </c>
-      <c r="AO35">
+      <c r="AR35">
         <v>180862036933.0</v>
       </c>
-      <c r="AP35">
+      <c r="AS35">
         <v>147599862226.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AT35">
         <v>138835276385.0</v>
       </c>
-      <c r="AR35">
+      <c r="AU35">
         <v>139978487427.0</v>
       </c>
-      <c r="AS35">
+      <c r="AV35">
         <v>161018718399.0</v>
       </c>
-      <c r="AT35">
+      <c r="AW35">
         <v>162876801416.0</v>
       </c>
-      <c r="AU35">
+      <c r="AX35">
         <v>170263859516.0</v>
       </c>
-      <c r="AV35">
+      <c r="AY35">
         <v>144258631902.0</v>
       </c>
-      <c r="AW35">
+      <c r="AZ35">
         <v>162680395048.0</v>
       </c>
-      <c r="AX35">
+      <c r="BA35">
         <v>113959900314.0</v>
       </c>
-      <c r="AY35">
+      <c r="BB35">
         <v>116511714092.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BC35">
         <v>133244701033.0</v>
       </c>
-      <c r="BA35">
+      <c r="BD35">
         <v>151451739464.0</v>
       </c>
-      <c r="BB35"/>
-[...2 lines deleted...]
-      <c r="BE35"/>
+      <c r="BE35">
+        <v>45714285713.0</v>
+      </c>
       <c r="BF35"/>
       <c r="BG35"/>
       <c r="BH35"/>
       <c r="BI35"/>
       <c r="BJ35"/>
       <c r="BK35"/>
       <c r="BL35"/>
       <c r="BM35"/>
       <c r="BN35"/>
       <c r="BO35"/>
       <c r="BP35"/>
       <c r="BQ35"/>
       <c r="BR35"/>
       <c r="BS35"/>
       <c r="BT35"/>
       <c r="BU35"/>
       <c r="BV35"/>
       <c r="BW35"/>
       <c r="BX35"/>
       <c r="BY35"/>
       <c r="BZ35"/>
       <c r="CA35"/>
       <c r="CB35"/>
       <c r="CC35"/>
       <c r="CD35"/>
       <c r="CE35"/>
       <c r="CF35"/>
       <c r="CG35"/>
       <c r="CH35"/>
       <c r="CI35"/>
       <c r="CJ35"/>
       <c r="CK35"/>
       <c r="CL35"/>
       <c r="CM35"/>
+      <c r="CN35"/>
+      <c r="CO35"/>
+      <c r="CP35"/>
     </row>
-    <row r="36" spans="1:91">
+    <row r="36" spans="1:94">
       <c r="A36" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B36">
+        <v>112634000000.0</v>
+      </c>
+      <c r="C36">
+        <v>457695000000.0</v>
+      </c>
+      <c r="D36">
+        <v>266418000000.0</v>
+      </c>
+      <c r="E36">
         <v>263299000000.0</v>
       </c>
-      <c r="C36">
+      <c r="F36">
         <v>1106398000000.0</v>
       </c>
-      <c r="D36">
+      <c r="G36">
         <v>1036948000000.0</v>
       </c>
-      <c r="E36">
+      <c r="H36">
         <v>944956000000.0</v>
       </c>
-      <c r="F36">
+      <c r="I36">
         <v>704839000000.0</v>
       </c>
-      <c r="G36"/>
-      <c r="H36">
+      <c r="J36">
+        <v>458362000000.0</v>
+      </c>
+      <c r="K36">
         <v>475419000000.0</v>
       </c>
-      <c r="I36">
+      <c r="L36">
         <v>389355000000.0</v>
       </c>
-      <c r="J36">
+      <c r="M36">
         <v>547752000000.0</v>
       </c>
-      <c r="K36">
+      <c r="N36">
         <v>547556000000.0</v>
       </c>
-      <c r="L36">
+      <c r="O36">
         <v>1228023000000.0</v>
       </c>
-      <c r="M36">
+      <c r="P36">
         <v>1197642000000.0</v>
       </c>
-      <c r="N36">
+      <c r="Q36">
         <v>2112983000000.0</v>
       </c>
-      <c r="O36">
+      <c r="R36">
         <v>2124655000000.0</v>
       </c>
-      <c r="P36">
+      <c r="S36">
         <v>2122849000000.0</v>
       </c>
-      <c r="Q36">
+      <c r="T36">
         <v>2068935000000.0</v>
       </c>
-      <c r="R36">
+      <c r="U36">
         <v>2861286000000.0</v>
       </c>
-      <c r="S36">
+      <c r="V36">
         <v>3618168000000.0</v>
       </c>
-      <c r="T36">
+      <c r="W36">
         <v>3644398000000.0</v>
       </c>
-      <c r="U36">
+      <c r="X36">
         <v>2930418000000.0</v>
       </c>
-      <c r="V36">
+      <c r="Y36">
         <v>1000000.0</v>
       </c>
-      <c r="W36">
+      <c r="Z36">
         <v>1126744000000.0</v>
       </c>
-      <c r="X36">
+      <c r="AA36">
         <v>1138640000000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AB36">
         <v>991493000000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AC36">
         <v>1018869000000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AD36">
         <v>-2000000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AE36">
         <v>168000000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AF36">
         <v>954206000000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AG36">
         <v>184024000000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AH36">
         <v>181155000000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AI36">
         <v>189596000000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AJ36">
         <v>174008000000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AK36">
         <v>191640747029.0</v>
       </c>
-      <c r="AI36">
+      <c r="AL36">
         <v>205875947197.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AM36">
         <v>36985206.0</v>
       </c>
-      <c r="AK36">
+      <c r="AN36">
         <v>44885647.0</v>
       </c>
-      <c r="AL36">
+      <c r="AO36">
         <v>268735269511.0</v>
       </c>
-      <c r="AM36">
+      <c r="AP36">
         <v>260800066144.0</v>
       </c>
-      <c r="AN36">
+      <c r="AQ36">
         <v>256728915531.0</v>
       </c>
-      <c r="AO36">
+      <c r="AR36">
         <v>236612803917.0</v>
       </c>
-      <c r="AP36">
+      <c r="AS36">
         <v>246181062431.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AT36">
         <v>240190304720.0</v>
       </c>
-      <c r="AR36">
+      <c r="AU36">
         <v>238420666892.0</v>
       </c>
-      <c r="AS36">
+      <c r="AV36">
         <v>235051711986.0</v>
       </c>
-      <c r="AT36">
+      <c r="AW36">
         <v>245805765591.0</v>
       </c>
-      <c r="AU36">
+      <c r="AX36">
         <v>242075368458.0</v>
       </c>
-      <c r="AV36">
+      <c r="AY36">
         <v>245205604967.0</v>
       </c>
-      <c r="AW36">
+      <c r="AZ36">
         <v>209731945298.0</v>
       </c>
-      <c r="AX36">
+      <c r="BA36">
         <v>188851782558.0</v>
       </c>
-      <c r="AY36">
+      <c r="BB36">
         <v>171326521278.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BC36">
         <v>1.0</v>
       </c>
-      <c r="BA36">
+      <c r="BD36">
         <v>189370236717.0</v>
       </c>
-      <c r="BB36"/>
-[...2 lines deleted...]
-      <c r="BE36"/>
+      <c r="BE36">
+        <v>-1104982274374.0</v>
+      </c>
       <c r="BF36"/>
       <c r="BG36"/>
       <c r="BH36"/>
       <c r="BI36"/>
       <c r="BJ36"/>
       <c r="BK36"/>
       <c r="BL36"/>
       <c r="BM36"/>
       <c r="BN36"/>
       <c r="BO36"/>
       <c r="BP36"/>
       <c r="BQ36"/>
       <c r="BR36"/>
       <c r="BS36"/>
       <c r="BT36"/>
       <c r="BU36"/>
       <c r="BV36"/>
       <c r="BW36"/>
       <c r="BX36"/>
       <c r="BY36"/>
       <c r="BZ36"/>
       <c r="CA36"/>
       <c r="CB36"/>
       <c r="CC36"/>
       <c r="CD36"/>
       <c r="CE36"/>
       <c r="CF36"/>
       <c r="CG36"/>
       <c r="CH36"/>
       <c r="CI36"/>
       <c r="CJ36"/>
       <c r="CK36"/>
       <c r="CL36"/>
       <c r="CM36"/>
+      <c r="CN36"/>
+      <c r="CO36"/>
+      <c r="CP36"/>
     </row>
-    <row r="37" spans="1:91">
+    <row r="37" spans="1:94">
       <c r="A37" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
@@ -10472,1305 +10914,1351 @@
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
+      <c r="CN37"/>
+      <c r="CO37"/>
+      <c r="CP37"/>
     </row>
-    <row r="38" spans="1:91">
+    <row r="38" spans="1:94">
       <c r="A38" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>63</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38"/>
+      <c r="D38">
+        <v>304016000000.0</v>
+      </c>
+      <c r="E38">
         <v>273669000000.0</v>
       </c>
-      <c r="C38">
+      <c r="F38">
         <v>836735000000.0</v>
       </c>
-      <c r="D38">
+      <c r="G38">
         <v>794388000000.0</v>
       </c>
-      <c r="E38">
+      <c r="H38">
         <v>705397000000.0</v>
       </c>
-      <c r="F38">
+      <c r="I38">
         <v>480336000000.0</v>
       </c>
-      <c r="G38"/>
-[...2 lines deleted...]
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38"/>
+      <c r="M38">
         <v>312698000000.0</v>
       </c>
-      <c r="K38">
+      <c r="N38">
         <v>230443000000.0</v>
       </c>
-      <c r="L38">
+      <c r="O38">
         <v>149793000000.0</v>
       </c>
-      <c r="M38">
+      <c r="P38">
         <v>382506000000.0</v>
       </c>
-      <c r="N38">
+      <c r="Q38">
         <v>295084000000.0</v>
       </c>
-      <c r="O38">
+      <c r="R38">
         <v>305637000000.0</v>
       </c>
-      <c r="P38">
+      <c r="S38">
         <v>298853000000.0</v>
       </c>
-      <c r="Q38">
+      <c r="T38">
         <v>244450000000.0</v>
       </c>
-      <c r="R38">
+      <c r="U38">
         <v>591764000000.0</v>
       </c>
-      <c r="S38">
+      <c r="V38">
         <v>546455000000.0</v>
       </c>
-      <c r="T38">
+      <c r="W38">
         <v>571522000000.0</v>
       </c>
-      <c r="U38">
+      <c r="X38">
         <v>595585000000.0</v>
       </c>
-      <c r="V38">
+      <c r="Y38">
         <v>592982000000.0</v>
       </c>
-      <c r="W38">
+      <c r="Z38">
         <v>573945000000.0</v>
       </c>
-      <c r="X38">
+      <c r="AA38">
         <v>569429000000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AB38">
         <v>510947000000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AC38">
         <v>385060000000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AD38">
         <v>517052000000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AE38">
         <v>488305000000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AF38">
         <v>462953000000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AG38">
         <v>417654000000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AH38">
         <v>508672000000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AI38">
         <v>593040000000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AJ38">
         <v>410552000000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AK38">
         <v>356918910900.0</v>
       </c>
-      <c r="AI38">
+      <c r="AL38">
         <v>321470366400.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AM38">
         <v>417056541100.0</v>
       </c>
-      <c r="AK38">
+      <c r="AN38">
         <v>322305291000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AO38">
         <v>311527657800.0</v>
       </c>
-      <c r="AM38">
+      <c r="AP38">
         <v>304349694500.0</v>
       </c>
-      <c r="AN38">
+      <c r="AQ38">
         <v>298284729500.0</v>
       </c>
-      <c r="AO38">
+      <c r="AR38">
         <v>275717949700.0</v>
       </c>
-      <c r="AP38">
+      <c r="AS38">
         <v>397210529800.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AT38">
         <v>323636060000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AU38">
         <v>325183697400.0</v>
       </c>
-      <c r="AS38">
+      <c r="AV38">
         <v>271752614200.0</v>
       </c>
-      <c r="AT38">
+      <c r="AW38">
         <v>276615075300.0</v>
       </c>
-      <c r="AU38">
+      <c r="AX38">
         <v>274100711600.0</v>
       </c>
-      <c r="AV38">
+      <c r="AY38">
         <v>279643026000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AZ38">
         <v>280135332700.0</v>
       </c>
-      <c r="AX38">
+      <c r="BA38">
         <v>256664082600.0</v>
       </c>
-      <c r="AY38">
+      <c r="BB38">
         <v>238008761900.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BC38">
         <v>245212987700.0</v>
       </c>
-      <c r="BA38">
+      <c r="BD38">
         <v>244855176600.0</v>
       </c>
-      <c r="BB38">
-[...2 lines deleted...]
-      <c r="BC38">
+      <c r="BE38">
+        <v>62345541166.0</v>
+      </c>
+      <c r="BF38">
         <v>182045999200.0</v>
       </c>
-      <c r="BD38">
+      <c r="BG38">
         <v>164174744100.0</v>
       </c>
-      <c r="BE38">
+      <c r="BH38">
         <v>185365725300.0</v>
       </c>
-      <c r="BF38">
+      <c r="BI38">
         <v>173518224600.0</v>
       </c>
-      <c r="BG38">
+      <c r="BJ38">
         <v>165310705500.0</v>
       </c>
-      <c r="BH38">
+      <c r="BK38">
         <v>113605211500.0</v>
       </c>
-      <c r="BI38">
+      <c r="BL38">
         <v>109222318700.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BM38">
         <v>127613885100.0</v>
       </c>
-      <c r="BK38">
+      <c r="BN38">
         <v>116298550000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BO38">
         <v>119957739300.0</v>
       </c>
-      <c r="BM38">
+      <c r="BP38">
         <v>110408689400.0</v>
       </c>
-      <c r="BN38">
+      <c r="BQ38">
         <v>119193115900.0</v>
       </c>
-      <c r="BO38">
+      <c r="BR38">
         <v>153918899000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BS38">
         <v>148698531500.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BT38">
         <v>147692061000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BU38">
         <v>82142818400.0</v>
       </c>
-      <c r="BS38">
+      <c r="BV38">
         <v>53786494100.0</v>
       </c>
-      <c r="BT38">
+      <c r="BW38">
         <v>46655791200.0</v>
       </c>
-      <c r="BU38">
+      <c r="BX38">
         <v>45075419900.0</v>
       </c>
-      <c r="BV38">
+      <c r="BY38">
         <v>43234699700.0</v>
       </c>
-      <c r="BW38">
+      <c r="BZ38">
         <v>40911868200.0</v>
       </c>
-      <c r="BX38">
+      <c r="CA38">
         <v>39554656000.0</v>
       </c>
-      <c r="BY38">
+      <c r="CB38">
         <v>38372952000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CC38">
         <v>37137415000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CD38">
         <v>51673322000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CE38">
         <v>55296657000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CF38">
         <v>55595023000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CG38">
         <v>106204755000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CH38">
         <v>88112142000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CI38">
         <v>64537321000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CJ38">
         <v>63078789000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CK38">
         <v>60594125000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CL38">
         <v>80535000000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CM38">
         <v>65615896000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CN38">
         <v>69196000000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CO38">
         <v>170436000000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CP38">
         <v>200441000000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:91">
+    <row r="39" spans="1:94">
       <c r="A39" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B39">
+        <v>9034000000.0</v>
+      </c>
+      <c r="C39">
+        <v>223003000000.0</v>
+      </c>
+      <c r="D39">
+        <v>7594000000.0</v>
+      </c>
+      <c r="E39">
         <v>6046000000.0</v>
       </c>
-      <c r="C39">
+      <c r="F39">
         <v>74235000000.0</v>
       </c>
-      <c r="D39">
+      <c r="G39">
         <v>254842000000.0</v>
       </c>
-      <c r="E39">
+      <c r="H39">
         <v>2744000000.0</v>
       </c>
-      <c r="F39">
+      <c r="I39">
         <v>22298000000.0</v>
       </c>
-      <c r="G39"/>
-[...5 lines deleted...]
-      </c>
       <c r="J39">
-        <v>75602000000.0</v>
+        <v>125668000000.0</v>
       </c>
       <c r="K39">
-        <v>77046000000.0</v>
+        <v>66264000000.0</v>
       </c>
       <c r="L39">
-        <v>76002000000.0</v>
+        <v>65310000000.0</v>
       </c>
       <c r="M39">
-        <v>80298000000.0</v>
+        <v>127296000000.0</v>
       </c>
       <c r="N39">
+        <v>130976000000.0</v>
+      </c>
+      <c r="O39">
+        <v>125629000000.0</v>
+      </c>
+      <c r="P39">
+        <v>149633000000.0</v>
+      </c>
+      <c r="Q39">
         <v>206027000000.0</v>
       </c>
-      <c r="O39">
-[...7 lines deleted...]
-      </c>
       <c r="R39">
-        <v>778963000000.0</v>
+        <v>108154000000.0</v>
       </c>
       <c r="S39">
-        <v>659359000000.0</v>
+        <v>257943000000.0</v>
       </c>
       <c r="T39">
-        <v>749081000000.0</v>
+        <v>99407000000.0</v>
       </c>
       <c r="U39">
-        <v>672288000000.0</v>
+        <v>158169000000.0</v>
       </c>
       <c r="V39">
-        <v>638273000000.0</v>
+        <v>160266000000.0</v>
       </c>
       <c r="W39">
-        <v>926894000000.0</v>
+        <v>134806000000.0</v>
       </c>
       <c r="X39">
-        <v>1134611000000.0</v>
+        <v>108844000000.0</v>
       </c>
       <c r="Y39">
-        <v>688123000000.0</v>
+        <v>96003000000.0</v>
       </c>
       <c r="Z39">
-        <v>986905000000.0</v>
+        <v>376871000000.0</v>
       </c>
       <c r="AA39">
-        <v>700606000000.0</v>
+        <v>486863000000.0</v>
       </c>
       <c r="AB39">
-        <v>778748000000.0</v>
+        <v>38822000000.0</v>
       </c>
       <c r="AC39">
-        <v>640438000000.0</v>
+        <v>360815000000.0</v>
       </c>
       <c r="AD39">
-        <v>624233000000.0</v>
+        <v>103403000000.0</v>
       </c>
       <c r="AE39">
-        <v>587924000000.0</v>
+        <v>207115000000.0</v>
       </c>
       <c r="AF39">
-        <v>614967000000.0</v>
+        <v>48998000000.0</v>
       </c>
       <c r="AG39">
-        <v>636966000000.0</v>
+        <v>81195000000.0</v>
       </c>
       <c r="AH39">
-        <v>584585018371.0</v>
+        <v>84654000000.0</v>
       </c>
       <c r="AI39">
-        <v>599530836741.0</v>
+        <v>93571000000.0</v>
       </c>
       <c r="AJ39">
-        <v>542601115509.0</v>
+        <v>132337000000.0</v>
       </c>
       <c r="AK39">
-        <v>592916007848.0</v>
+        <v>84021163854.0</v>
       </c>
       <c r="AL39">
-        <v>524528754448.0</v>
+        <v>111275144928.0</v>
       </c>
       <c r="AM39">
-        <v>559649945249.0</v>
+        <v>63806707233.0</v>
       </c>
       <c r="AN39">
-        <v>497220391835.0</v>
+        <v>7720786815.0</v>
       </c>
       <c r="AO39">
-        <v>515638779298.0</v>
+        <v>56118039023.0</v>
       </c>
       <c r="AP39">
-        <v>556130967832.0</v>
+        <v>56242716917.0</v>
       </c>
       <c r="AQ39">
-        <v>555132054397.0</v>
+        <v>42506827228.0</v>
       </c>
       <c r="AR39">
-        <v>477279417303.0</v>
+        <v>67509574868.0</v>
       </c>
       <c r="AS39">
-        <v>438405495834.0</v>
+        <v>91234372789.0</v>
       </c>
       <c r="AT39">
-        <v>448608381974.0</v>
+        <v>74227307304.0</v>
       </c>
       <c r="AU39">
-        <v>459181330108.0</v>
+        <v>31492590646.0</v>
       </c>
       <c r="AV39">
-        <v>420853878184.0</v>
+        <v>43303772894.0</v>
       </c>
       <c r="AW39">
-        <v>418908566223.0</v>
+        <v>72112986086.0</v>
       </c>
       <c r="AX39">
-        <v>389799827282.0</v>
+        <v>58335820148.0</v>
       </c>
       <c r="AY39">
-        <v>440125168467.0</v>
+        <v>41188865931.0</v>
       </c>
       <c r="AZ39">
+        <v>47743679121.0</v>
+      </c>
+      <c r="BA39">
+        <v>61661126573.0</v>
+      </c>
+      <c r="BB39">
+        <v>84689225837.0</v>
+      </c>
+      <c r="BC39">
         <v>374742436383.0</v>
       </c>
-      <c r="BA39">
+      <c r="BD39">
         <v>326368041161.0</v>
       </c>
-      <c r="BB39">
+      <c r="BE39">
         <v>47396204500.0</v>
       </c>
-      <c r="BC39">
+      <c r="BF39">
         <v>63710743900.0</v>
       </c>
-      <c r="BD39">
+      <c r="BG39">
         <v>72484997700.0</v>
       </c>
-      <c r="BE39">
+      <c r="BH39">
         <v>37318747400.0</v>
       </c>
-      <c r="BF39">
+      <c r="BI39">
         <v>43945493100.0</v>
       </c>
-      <c r="BG39">
+      <c r="BJ39">
         <v>25661504600.0</v>
       </c>
-      <c r="BH39">
+      <c r="BK39">
         <v>25964686300.0</v>
       </c>
-      <c r="BI39">
+      <c r="BL39">
         <v>21067173000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BM39">
         <v>16743372300.0</v>
       </c>
-      <c r="BK39">
+      <c r="BN39">
         <v>19144564400.0</v>
       </c>
-      <c r="BL39">
+      <c r="BO39">
         <v>40179351500.0</v>
       </c>
-      <c r="BM39">
+      <c r="BP39">
         <v>36832287200.0</v>
       </c>
-      <c r="BN39">
+      <c r="BQ39">
         <v>26794719700.0</v>
       </c>
-      <c r="BO39">
+      <c r="BR39">
         <v>24265511400.0</v>
       </c>
-      <c r="BP39">
+      <c r="BS39">
         <v>90833221600.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BT39">
         <v>68242331300.0</v>
       </c>
-      <c r="BR39">
+      <c r="BU39">
         <v>59017797900.0</v>
       </c>
-      <c r="BS39">
+      <c r="BV39">
         <v>61425520700.0</v>
       </c>
-      <c r="BT39">
+      <c r="BW39">
         <v>58929835800.0</v>
       </c>
-      <c r="BU39">
+      <c r="BX39">
         <v>57894544600.0</v>
       </c>
-      <c r="BV39">
+      <c r="BY39">
         <v>56668877500.0</v>
       </c>
-      <c r="BW39">
+      <c r="BZ39">
         <v>31654938200.0</v>
       </c>
-      <c r="BX39">
+      <c r="CA39">
         <v>79897123300.0</v>
       </c>
-      <c r="BY39">
+      <c r="CB39">
         <v>67923621000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CC39">
         <v>33338217000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CD39">
         <v>32316044000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CE39">
         <v>82125105000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CF39">
         <v>27780298000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CG39">
         <v>23620848000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CH39">
         <v>19784990000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CI39">
         <v>27788148000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CJ39">
         <v>26887005000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CK39">
         <v>52280604000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CL39">
         <v>28027000000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CM39">
         <v>23634744000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CN39">
         <v>47365000000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CO39">
         <v>23204000000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CP39">
         <v>87677000000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:91">
+    <row r="40" spans="1:94">
       <c r="A40" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B40">
+        <v>299385000000.0</v>
+      </c>
+      <c r="C40">
+        <v>148382000000.0</v>
+      </c>
+      <c r="D40">
+        <v>290010000000.0</v>
+      </c>
+      <c r="E40">
         <v>125631000000.0</v>
       </c>
-      <c r="C40">
+      <c r="F40">
         <v>74768000000.0</v>
       </c>
-      <c r="D40">
+      <c r="G40">
         <v>214472000000.0</v>
       </c>
-      <c r="E40">
+      <c r="H40">
         <v>288019000000.0</v>
       </c>
-      <c r="F40">
+      <c r="I40">
         <v>94061000000.0</v>
       </c>
-      <c r="G40"/>
-[...5 lines deleted...]
-      </c>
       <c r="J40">
-        <v>227193000000.0</v>
+        <v>549610000000.0</v>
       </c>
       <c r="K40">
-        <v>507068000000.0</v>
+        <v>97858000000.0</v>
       </c>
       <c r="L40">
-        <v>179572000000.0</v>
+        <v>118449000000.0</v>
       </c>
       <c r="M40">
-        <v>224752000000.0</v>
+        <v>84400000000.0</v>
       </c>
       <c r="N40">
-        <v>158947000000.0</v>
+        <v>407106000000.0</v>
       </c>
       <c r="O40">
-        <v>168467000000.0</v>
+        <v>102235000000.0</v>
       </c>
       <c r="P40">
-        <v>260739000000.0</v>
+        <v>185679000000.0</v>
       </c>
       <c r="Q40">
-        <v>250326000000.0</v>
+        <v>127396000000.0</v>
       </c>
       <c r="R40">
-        <v>386177000000.0</v>
+        <v>94754000000.0</v>
       </c>
       <c r="S40">
-        <v>108130000000.0</v>
+        <v>129431000000.0</v>
       </c>
       <c r="T40">
-        <v>109277000000.0</v>
+        <v>166186000000.0</v>
       </c>
       <c r="U40">
-        <v>207929000000.0</v>
+        <v>84757000000.0</v>
       </c>
       <c r="V40">
-        <v>155910000000.0</v>
+        <v>-162134000000.0</v>
       </c>
       <c r="W40">
-        <v>93493000000.0</v>
+        <v>-199930000000.0</v>
       </c>
       <c r="X40">
-        <v>115497000000.0</v>
+        <v>-21428000000.0</v>
       </c>
       <c r="Y40">
-        <v>120162000000.0</v>
+        <v>-118793000000.0</v>
       </c>
       <c r="Z40">
-        <v>99904000000.0</v>
+        <v>-132936000000.0</v>
       </c>
       <c r="AA40">
-        <v>249880000000.0</v>
+        <v>-217502000000.0</v>
       </c>
       <c r="AB40">
-        <v>71003000000.0</v>
+        <v>-102725000000.0</v>
       </c>
       <c r="AC40">
-        <v>108322000000.0</v>
+        <v>-164149000000.0</v>
       </c>
       <c r="AD40">
-        <v>74595000000.0</v>
+        <v>16416000000.0</v>
       </c>
       <c r="AE40">
-        <v>224571000000.0</v>
+        <v>-126785000000.0</v>
       </c>
       <c r="AF40">
-        <v>1000000.0</v>
+        <v>-27581000000.0</v>
       </c>
       <c r="AG40">
-        <v>111917000000.0</v>
+        <v>-117766000000.0</v>
       </c>
       <c r="AH40">
-        <v>109278558595.0</v>
+        <v>59357000000.0</v>
       </c>
       <c r="AI40">
-        <v>183936638538.0</v>
+        <v>-216396000000.0</v>
       </c>
       <c r="AJ40">
-        <v>76358085643.0</v>
+        <v>-33090000000.0</v>
       </c>
       <c r="AK40">
-        <v>98160855213.0</v>
+        <v>39908596681.0</v>
       </c>
       <c r="AL40">
-        <v>68450725729.0</v>
+        <v>155999986457.0</v>
       </c>
       <c r="AM40">
-        <v>119277243459.0</v>
+        <v>-30687885141.0</v>
       </c>
       <c r="AN40">
-        <v>78768197344.0</v>
+        <v>98158523714.0</v>
       </c>
       <c r="AO40">
-        <v>2.0</v>
+        <v>-11332678743.0</v>
       </c>
       <c r="AP40">
-        <v>82603029101.0</v>
+        <v>86600244735.0</v>
       </c>
       <c r="AQ40">
-        <v>120644969191.0</v>
+        <v>-13617171880.0</v>
       </c>
       <c r="AR40">
-        <v>64968012564.0</v>
+        <v>-81026828369.0</v>
       </c>
       <c r="AS40">
-        <v>66555619683.0</v>
+        <v>18137286528.0</v>
       </c>
       <c r="AT40">
-        <v>92801259591.0</v>
+        <v>59833099775.0</v>
       </c>
       <c r="AU40">
-        <v>96696248877.0</v>
+        <v>13992597729.0</v>
       </c>
       <c r="AV40">
-        <v>60090354175.0</v>
+        <v>49140794947.0</v>
       </c>
       <c r="AW40">
-        <v>89202203771.0</v>
+        <v>80371269399.0</v>
       </c>
       <c r="AX40">
-        <v>72035283258.0</v>
+        <v>79005671377.0</v>
       </c>
       <c r="AY40">
-        <v>80215253568.0</v>
+        <v>38202623270.0</v>
       </c>
       <c r="AZ40">
+        <v>66792128024.0</v>
+      </c>
+      <c r="BA40">
+        <v>47280760412.0</v>
+      </c>
+      <c r="BB40">
+        <v>35333491800.0</v>
+      </c>
+      <c r="BC40">
         <v>77309976784.0</v>
       </c>
-      <c r="BA40">
+      <c r="BD40">
         <v>68590140263.0</v>
       </c>
-      <c r="BB40">
-[...2 lines deleted...]
-      <c r="BC40">
+      <c r="BE40">
+        <v>212364360563.0</v>
+      </c>
+      <c r="BF40">
         <v>130447462000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BG40">
         <v>80908336000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BH40">
         <v>38153499000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BI40">
         <v>29071612000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BJ40">
         <v>32154419000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BK40">
         <v>62439478000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BL40">
         <v>46635464000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BM40">
         <v>54523235000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BN40">
         <v>54710093000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BO40">
         <v>41935814000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BP40">
         <v>31882921000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BQ40">
         <v>38564394000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BR40">
         <v>39902983000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BS40">
         <v>30620603000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BT40">
         <v>37942484000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BU40">
         <v>84669591000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BV40">
         <v>97602083000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BW40">
         <v>102571946000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BX40">
         <v>10071969000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BY40">
         <v>16579022000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BZ40">
         <v>16467637000.0</v>
       </c>
-      <c r="BX40">
+      <c r="CA40">
         <v>19282157000.0</v>
       </c>
-      <c r="BY40">
+      <c r="CB40">
         <v>22385635000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CC40">
         <v>26940267000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CD40">
         <v>16670464000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CE40">
         <v>13845004000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CF40">
         <v>13268658000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CG40">
         <v>11599092000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CH40">
         <v>11061356000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CI40">
         <v>10317582000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CJ40">
         <v>10853272000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CK40">
         <v>4918162000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CL40">
         <v>8753000000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CM40">
         <v>8495486000.0</v>
       </c>
-      <c r="CK40"/>
-      <c r="CL40">
+      <c r="CN40"/>
+      <c r="CO40">
         <v>3606000000.0</v>
       </c>
-      <c r="CM40"/>
+      <c r="CP40"/>
     </row>
-    <row r="41" spans="1:91">
+    <row r="41" spans="1:94">
       <c r="A41" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41"/>
+      <c r="O41"/>
+      <c r="P41">
         <v>92880000000.0</v>
       </c>
-      <c r="N41">
+      <c r="Q41">
         <v>96226000000.0</v>
       </c>
-      <c r="O41">
+      <c r="R41">
         <v>98640000000.0</v>
       </c>
-      <c r="P41">
+      <c r="S41">
         <v>101053000000.0</v>
       </c>
-      <c r="Q41">
+      <c r="T41">
         <v>103466000000.0</v>
       </c>
-      <c r="R41">
+      <c r="U41">
         <v>128437000000.0</v>
       </c>
-      <c r="S41">
+      <c r="V41">
         <v>126700000000.0</v>
       </c>
-      <c r="T41">
+      <c r="W41">
         <v>125228000000.0</v>
       </c>
-      <c r="U41">
+      <c r="X41">
         <v>124611000000.0</v>
       </c>
-      <c r="V41">
+      <c r="Y41">
         <v>108538000000.0</v>
       </c>
-      <c r="W41">
+      <c r="Z41">
         <v>102493000000.0</v>
       </c>
-      <c r="X41">
+      <c r="AA41">
         <v>104619000000.0</v>
       </c>
-      <c r="Y41">
+      <c r="AB41">
         <v>107055000000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AC41">
         <v>87041000000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AD41">
         <v>88548000000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AE41">
         <v>91251000000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AF41">
         <v>95066000000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AG41">
         <v>90030000000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AH41">
         <v>72503000000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AI41">
         <v>72780000000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AJ41">
         <v>73266000000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AK41">
         <v>44199636600.0</v>
       </c>
-      <c r="AI41">
+      <c r="AL41">
         <v>44685535700.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AM41">
         <v>45171434900.0</v>
       </c>
-      <c r="AK41">
+      <c r="AN41">
         <v>45495367600.0</v>
       </c>
-      <c r="AL41">
+      <c r="AO41">
         <v>28007714500.0</v>
       </c>
-      <c r="AM41">
+      <c r="AP41">
         <v>28493613600.0</v>
       </c>
-      <c r="AN41">
+      <c r="AQ41">
         <v>28979512800.0</v>
       </c>
-      <c r="AO41">
+      <c r="AR41">
         <v>29465411900.0</v>
       </c>
-      <c r="AP41">
+      <c r="AS41">
         <v>34792777900.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AT41">
         <v>35218762400.0</v>
       </c>
-      <c r="AR41">
+      <c r="AU41">
         <v>35644746800.0</v>
       </c>
-      <c r="AS41">
+      <c r="AV41">
         <v>36232697600.0</v>
       </c>
-      <c r="AT41">
+      <c r="AW41">
         <v>33651076700.0</v>
       </c>
-      <c r="AU41">
+      <c r="AX41">
         <v>34099336900.0</v>
       </c>
-      <c r="AV41">
+      <c r="AY41">
         <v>34509958200.0</v>
       </c>
-      <c r="AW41">
+      <c r="AZ41">
         <v>34995857300.0</v>
       </c>
-      <c r="AX41">
+      <c r="BA41">
         <v>37985723500.0</v>
       </c>
-      <c r="AY41">
+      <c r="BB41">
         <v>37106177100.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BC41">
         <v>33918985900.0</v>
       </c>
-      <c r="BA41">
+      <c r="BD41">
         <v>34404885100.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>27420225700.0</v>
       </c>
       <c r="BE41">
         <v>27420225700.0</v>
       </c>
       <c r="BF41">
+        <v>27420225700.0</v>
+      </c>
+      <c r="BG41">
+        <v>27420225700.0</v>
+      </c>
+      <c r="BH41">
+        <v>27420225700.0</v>
+      </c>
+      <c r="BI41">
         <v>19965509100.0</v>
       </c>
-      <c r="BG41">
+      <c r="BJ41">
         <v>20026617800.0</v>
       </c>
-      <c r="BH41">
+      <c r="BK41">
         <v>20479297400.0</v>
       </c>
-      <c r="BI41">
+      <c r="BL41">
         <v>21025276200.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BM41">
         <v>14420404800.0</v>
       </c>
-      <c r="BK41">
+      <c r="BN41">
         <v>14940860300.0</v>
       </c>
-      <c r="BL41">
+      <c r="BO41">
         <v>15466327200.0</v>
       </c>
-      <c r="BM41">
+      <c r="BP41">
         <v>15984037900.0</v>
       </c>
-      <c r="BN41">
+      <c r="BQ41">
         <v>13380848500.0</v>
       </c>
-      <c r="BO41">
+      <c r="BR41">
         <v>13903581300.0</v>
       </c>
-      <c r="BP41">
+      <c r="BS41">
         <v>14359928300.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BT41">
         <v>14951237600.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>7869131600.0</v>
       </c>
       <c r="BU41">
         <v>7869131600.0</v>
       </c>
       <c r="BV41">
+        <v>7869131600.0</v>
+      </c>
+      <c r="BW41">
+        <v>7869131600.0</v>
+      </c>
+      <c r="BX41">
+        <v>7869131600.0</v>
+      </c>
+      <c r="BY41">
         <v>1074892600.0</v>
       </c>
-      <c r="BW41">
+      <c r="BZ41">
         <v>2833800000.0</v>
       </c>
-      <c r="BX41"/>
-[...2 lines deleted...]
-      <c r="CA41">
+      <c r="CA41"/>
+      <c r="CB41"/>
+      <c r="CC41"/>
+      <c r="CD41">
         <v>674581000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CE41">
         <v>3083282000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CF41">
         <v>2840384000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CG41">
         <v>5194970000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CH41">
         <v>4709174000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CI41">
         <v>1340664000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CJ41">
         <v>1269826000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CK41">
         <v>2437802000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CL41">
         <v>309000000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CM41">
         <v>309528000.0</v>
       </c>
-      <c r="CK41"/>
-      <c r="CL41">
+      <c r="CN41"/>
+      <c r="CO41">
         <v>505000000.0</v>
       </c>
-      <c r="CM41"/>
+      <c r="CP41"/>
     </row>
-    <row r="42" spans="1:91">
+    <row r="42" spans="1:94">
       <c r="A42" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B42">
         <v>46138000000.0</v>
       </c>
       <c r="C42">
         <v>46138000000.0</v>
       </c>
       <c r="D42">
         <v>46138000000.0</v>
       </c>
       <c r="E42">
         <v>46138000000.0</v>
       </c>
       <c r="F42">
-        <v>-99514774758000.0</v>
-[...1 lines deleted...]
-      <c r="G42"/>
+        <v>46138000000.0</v>
+      </c>
+      <c r="G42">
+        <v>46138000000.0</v>
+      </c>
       <c r="H42">
         <v>46138000000.0</v>
       </c>
       <c r="I42">
-        <v>46138000000.0</v>
+        <v>-99514774758000.0</v>
       </c>
       <c r="J42">
         <v>46138000000.0</v>
       </c>
       <c r="K42">
-        <v>-1809631000000.0</v>
+        <v>46138000000.0</v>
       </c>
       <c r="L42">
-        <v>-1793879000000.0</v>
+        <v>46138000000.0</v>
       </c>
       <c r="M42">
-        <v>-1795127000000.0</v>
+        <v>46138000000.0</v>
       </c>
       <c r="N42">
-        <v>-1806724000000.0</v>
+        <v>-1803160000000.0</v>
       </c>
       <c r="O42">
-        <v>-1806121000000.0</v>
+        <v>-1803160000000.0</v>
       </c>
       <c r="P42">
-        <v>-1690488000000.0</v>
+        <v>-1803160000000.0</v>
       </c>
       <c r="Q42">
-        <v>-1692825000000.0</v>
+        <v>-1803160000000.0</v>
       </c>
       <c r="R42">
-        <v>-1710702000000.0</v>
+        <v>-1803160000000.0</v>
       </c>
       <c r="S42">
-        <v>-1708145000000.0</v>
+        <v>-1803160000000.0</v>
       </c>
       <c r="T42">
-        <v>-1705587000000.0</v>
+        <v>-1803160000000.0</v>
       </c>
       <c r="U42">
-        <v>-1703032000000.0</v>
+        <v>-1803160000000.0</v>
       </c>
       <c r="V42">
-        <v>-1690244000000.0</v>
+        <v>-1803160000000.0</v>
       </c>
       <c r="W42">
-        <v>163118000000.0</v>
+        <v>-1803160000000.0</v>
       </c>
       <c r="X42">
-        <v>163118000000.0</v>
+        <v>-1803160000000.0</v>
       </c>
       <c r="Y42">
-        <v>163118000000.0</v>
+        <v>-1853543000000.0</v>
       </c>
       <c r="Z42">
-        <v>168620000000.0</v>
+        <v>27934000000.0</v>
       </c>
       <c r="AA42">
-        <v>168620000000.0</v>
+        <v>27934000000.0</v>
       </c>
       <c r="AB42">
-        <v>168620000000.0</v>
+        <v>27934000000.0</v>
       </c>
       <c r="AC42">
-        <v>168586000000.0</v>
+        <v>33436000000.0</v>
       </c>
       <c r="AD42">
-        <v>167156000000.0</v>
+        <v>33436000000.0</v>
       </c>
       <c r="AE42">
-        <v>167156000000.0</v>
+        <v>33436000000.0</v>
       </c>
       <c r="AF42">
-        <v>167156000000.0</v>
+        <v>33436000000.0</v>
       </c>
       <c r="AG42">
-        <v>167156000000.0</v>
+        <v>32006000000.0</v>
       </c>
       <c r="AH42">
-        <v>183936965992.0</v>
+        <v>32006000000.0</v>
       </c>
       <c r="AI42">
-        <v>183936965992.0</v>
+        <v>32006000000.0</v>
       </c>
       <c r="AJ42">
-        <v>183816070090.0</v>
+        <v>-94861000000.0</v>
       </c>
       <c r="AK42">
-        <v>183816070090.0</v>
+        <v>48811070559.0</v>
       </c>
       <c r="AL42">
-        <v>193549886672.0</v>
+        <v>48811070559.0</v>
       </c>
       <c r="AM42">
-        <v>193549886672.0</v>
+        <v>48690174657.0</v>
       </c>
       <c r="AN42">
-        <v>193549886672.0</v>
+        <v>48690441727.0</v>
       </c>
       <c r="AO42">
-        <v>193549886672.0</v>
+        <v>51130441727.0</v>
       </c>
       <c r="AP42">
-        <v>186256337160.0</v>
+        <v>51130441727.0</v>
       </c>
       <c r="AQ42">
-        <v>186256337160.0</v>
+        <v>51130441727.0</v>
       </c>
       <c r="AR42">
-        <v>157956337160.0</v>
+        <v>51130441727.0</v>
       </c>
       <c r="AS42">
-        <v>157956337160.0</v>
+        <v>51130441727.0</v>
       </c>
       <c r="AT42">
-        <v>157930441727.0</v>
+        <v>51130441727.0</v>
       </c>
       <c r="AU42">
-        <v>157930441727.0</v>
+        <v>51130441727.0</v>
       </c>
       <c r="AV42">
-        <v>125430441727.0</v>
+        <v>41983943950.0</v>
       </c>
       <c r="AW42">
-        <v>125430441727.0</v>
+        <v>51130441727.0</v>
       </c>
       <c r="AX42">
-        <v>125430441727.0</v>
+        <v>51130441727.0</v>
       </c>
       <c r="AY42">
         <v>125430441727.0</v>
       </c>
       <c r="AZ42">
+        <v>51130441727.0</v>
+      </c>
+      <c r="BA42">
+        <v>51130441727.0</v>
+      </c>
+      <c r="BB42">
+        <v>51130441727.0</v>
+      </c>
+      <c r="BC42">
         <v>90130441727.0</v>
       </c>
-      <c r="BA42">
+      <c r="BD42">
         <v>90130441727.0</v>
       </c>
-      <c r="BB42"/>
-[...2 lines deleted...]
-      <c r="BE42"/>
+      <c r="BE42">
+        <v>-1493601970791.0</v>
+      </c>
       <c r="BF42"/>
       <c r="BG42"/>
       <c r="BH42"/>
       <c r="BI42"/>
       <c r="BJ42"/>
       <c r="BK42"/>
       <c r="BL42"/>
       <c r="BM42"/>
       <c r="BN42"/>
       <c r="BO42"/>
       <c r="BP42"/>
       <c r="BQ42"/>
       <c r="BR42"/>
       <c r="BS42"/>
       <c r="BT42"/>
       <c r="BU42"/>
       <c r="BV42"/>
       <c r="BW42"/>
       <c r="BX42"/>
       <c r="BY42"/>
       <c r="BZ42"/>
       <c r="CA42"/>
       <c r="CB42"/>
       <c r="CC42"/>
       <c r="CD42"/>
       <c r="CE42"/>
       <c r="CF42"/>
       <c r="CG42"/>
       <c r="CH42"/>
       <c r="CI42"/>
       <c r="CJ42"/>
       <c r="CK42"/>
       <c r="CL42"/>
       <c r="CM42"/>
+      <c r="CN42"/>
+      <c r="CO42"/>
+      <c r="CP42"/>
     </row>
-    <row r="43" spans="1:91">
+    <row r="43" spans="1:94">
       <c r="A43" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
@@ -11818,54 +12306,57 @@
       <c r="BO43"/>
       <c r="BP43"/>
       <c r="BQ43"/>
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
+      <c r="CN43"/>
+      <c r="CO43"/>
+      <c r="CP43"/>
     </row>
-    <row r="44" spans="1:91">
+    <row r="44" spans="1:94">
       <c r="A44" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
@@ -11913,95 +12404,104 @@
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
+      <c r="CN44"/>
+      <c r="CO44"/>
+      <c r="CP44"/>
     </row>
-    <row r="45" spans="1:91">
+    <row r="45" spans="1:94">
       <c r="A45" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="B45"/>
+        <v>70</v>
+      </c>
+      <c r="B45">
+        <v>6086260000000.0</v>
+      </c>
       <c r="C45">
+        <v>5959854000000.0</v>
+      </c>
+      <c r="D45">
+        <v>5832720000000.0</v>
+      </c>
+      <c r="E45"/>
+      <c r="F45">
         <v>5033781000000.0</v>
       </c>
-      <c r="D45">
+      <c r="G45">
         <v>4991974000000.0</v>
       </c>
-      <c r="E45">
+      <c r="H45">
         <v>4930611000000.0</v>
       </c>
-      <c r="F45">
+      <c r="I45">
         <v>4868142000000.0</v>
       </c>
-      <c r="G45">
+      <c r="J45">
         <v>4825572000000.0</v>
       </c>
-      <c r="H45">
+      <c r="K45">
         <v>4728525000000.0</v>
       </c>
-      <c r="I45">
+      <c r="L45">
         <v>4668864000000.0</v>
       </c>
-      <c r="J45">
+      <c r="M45">
         <v>4543144000000.0</v>
       </c>
-      <c r="K45">
+      <c r="N45">
         <v>4481170000000.0</v>
       </c>
-      <c r="L45">
+      <c r="O45">
         <v>4454011000000.0</v>
       </c>
-      <c r="M45">
+      <c r="P45">
         <v>4440043000000.0</v>
       </c>
-      <c r="N45">
+      <c r="Q45">
         <v>4381842000000.0</v>
       </c>
-      <c r="O45"/>
-[...1 lines deleted...]
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
@@ -12032,797 +12532,825 @@
       <c r="BO45"/>
       <c r="BP45"/>
       <c r="BQ45"/>
       <c r="BR45"/>
       <c r="BS45"/>
       <c r="BT45"/>
       <c r="BU45"/>
       <c r="BV45"/>
       <c r="BW45"/>
       <c r="BX45"/>
       <c r="BY45"/>
       <c r="BZ45"/>
       <c r="CA45"/>
       <c r="CB45"/>
       <c r="CC45"/>
       <c r="CD45"/>
       <c r="CE45"/>
       <c r="CF45"/>
       <c r="CG45"/>
       <c r="CH45"/>
       <c r="CI45"/>
       <c r="CJ45"/>
       <c r="CK45"/>
       <c r="CL45"/>
       <c r="CM45"/>
+      <c r="CN45"/>
+      <c r="CO45"/>
+      <c r="CP45"/>
     </row>
-    <row r="46" spans="1:91">
+    <row r="46" spans="1:94">
       <c r="A46" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B46">
+        <v>3717126000000.0</v>
+      </c>
+      <c r="C46">
+        <v>3336921000000.0</v>
+      </c>
+      <c r="D46">
+        <v>3580792000000.0</v>
+      </c>
+      <c r="E46">
         <v>3474498000000.0</v>
       </c>
-      <c r="C46">
+      <c r="F46">
         <v>2548422000000.0</v>
       </c>
-      <c r="D46">
+      <c r="G46">
         <v>2541191000000.0</v>
       </c>
-      <c r="E46">
+      <c r="H46">
         <v>2499314000000.0</v>
       </c>
-      <c r="F46">
+      <c r="I46">
         <v>2473367000000.0</v>
       </c>
-      <c r="G46">
-[...2 lines deleted...]
-      <c r="H46">
+      <c r="J46">
+        <v>2682372000000.0</v>
+      </c>
+      <c r="K46">
         <v>2615636000000.0</v>
       </c>
-      <c r="I46">
+      <c r="L46">
         <v>2594751000000.0</v>
       </c>
-      <c r="J46">
+      <c r="M46">
         <v>2282856000000.0</v>
       </c>
-      <c r="K46">
+      <c r="N46">
         <v>2237106000000.0</v>
       </c>
-      <c r="L46">
+      <c r="O46">
         <v>2249830000000.0</v>
       </c>
-      <c r="M46">
+      <c r="P46">
         <v>2272466000000.0</v>
       </c>
-      <c r="N46">
+      <c r="Q46">
         <v>2254800000000.0</v>
       </c>
-      <c r="O46">
+      <c r="R46">
         <v>2231842000000.0</v>
       </c>
-      <c r="P46">
+      <c r="S46">
         <v>2188410000000.0</v>
       </c>
-      <c r="Q46">
+      <c r="T46">
         <v>2193204000000.0</v>
       </c>
-      <c r="R46">
+      <c r="U46">
         <v>1782027000000.0</v>
       </c>
-      <c r="S46">
+      <c r="V46">
         <v>1798960000000.0</v>
       </c>
-      <c r="T46">
+      <c r="W46">
         <v>1814385000000.0</v>
       </c>
-      <c r="U46">
+      <c r="X46">
         <v>1763252000000.0</v>
       </c>
-      <c r="V46">
+      <c r="Y46">
         <v>1687599000000.0</v>
       </c>
-      <c r="W46">
+      <c r="Z46">
         <v>1572144000000.0</v>
       </c>
-      <c r="X46">
+      <c r="AA46">
         <v>1569881000000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AB46">
         <v>1556666000000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AC46">
         <v>1546542000000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AD46">
         <v>1456397000000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AE46">
         <v>1459538000000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AF46">
         <v>1453135000000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AG46">
         <v>1433425000000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AH46">
         <v>1441606000000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AI46">
         <v>1365293000000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AJ46">
         <v>1336398000000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AK46">
         <v>1261117432735.0</v>
       </c>
-      <c r="AI46">
+      <c r="AL46">
         <v>1266659566620.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AM46">
         <v>1014595581463.0</v>
       </c>
-      <c r="AK46">
+      <c r="AN46">
         <v>1042072476333.0</v>
       </c>
-      <c r="AL46">
+      <c r="AO46">
         <v>1084260041005.0</v>
       </c>
-      <c r="AM46">
+      <c r="AP46">
         <v>1104591132178.0</v>
       </c>
-      <c r="AN46">
+      <c r="AQ46">
         <v>1133508568948.0</v>
       </c>
-      <c r="AO46">
+      <c r="AR46">
         <v>1160712905883.0</v>
       </c>
-      <c r="AP46">
+      <c r="AS46">
         <v>987981389087.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AT46">
         <v>988580574245.0</v>
       </c>
-      <c r="AR46">
+      <c r="AU46">
         <v>981828750772.0</v>
       </c>
-      <c r="AS46">
+      <c r="AV46">
         <v>1003229206363.0</v>
       </c>
-      <c r="AT46">
+      <c r="AW46">
         <v>1020311777356.0</v>
       </c>
-      <c r="AU46">
+      <c r="AX46">
         <v>1046710231758.0</v>
       </c>
-      <c r="AV46">
+      <c r="AY46">
         <v>1028599340074.0</v>
       </c>
-      <c r="AW46">
+      <c r="AZ46">
         <v>965974994305.0</v>
       </c>
-      <c r="AX46">
+      <c r="BA46">
         <v>923200117609.0</v>
       </c>
-      <c r="AY46">
+      <c r="BB46">
         <v>947927255570.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BC46">
         <v>961675309753.0</v>
       </c>
-      <c r="BA46">
+      <c r="BD46">
         <v>979511601619.0</v>
       </c>
-      <c r="BB46"/>
-[...2 lines deleted...]
-      <c r="BE46"/>
+      <c r="BE46">
+        <v>1007588644933.0</v>
+      </c>
       <c r="BF46"/>
       <c r="BG46"/>
       <c r="BH46"/>
       <c r="BI46"/>
       <c r="BJ46"/>
       <c r="BK46"/>
       <c r="BL46"/>
       <c r="BM46"/>
       <c r="BN46"/>
       <c r="BO46"/>
       <c r="BP46"/>
       <c r="BQ46"/>
       <c r="BR46"/>
       <c r="BS46"/>
       <c r="BT46"/>
       <c r="BU46"/>
       <c r="BV46"/>
       <c r="BW46"/>
       <c r="BX46"/>
       <c r="BY46"/>
       <c r="BZ46"/>
       <c r="CA46"/>
       <c r="CB46"/>
       <c r="CC46"/>
       <c r="CD46"/>
       <c r="CE46"/>
       <c r="CF46"/>
       <c r="CG46"/>
       <c r="CH46"/>
       <c r="CI46"/>
       <c r="CJ46"/>
       <c r="CK46"/>
       <c r="CL46"/>
       <c r="CM46"/>
+      <c r="CN46"/>
+      <c r="CO46"/>
+      <c r="CP46"/>
     </row>
-    <row r="47" spans="1:91">
+    <row r="47" spans="1:94">
       <c r="A47" t="s">
-        <v>71</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>72</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47">
+        <v>3580792000000.0</v>
+      </c>
+      <c r="E47">
         <v>3474498000000.0</v>
       </c>
-      <c r="C47">
+      <c r="F47">
         <v>2827903000000.0</v>
       </c>
-      <c r="D47">
+      <c r="G47">
         <v>2795843000000.0</v>
       </c>
-      <c r="E47">
+      <c r="H47">
         <v>2749933000000.0</v>
       </c>
-      <c r="F47">
+      <c r="I47">
         <v>2709853000000.0</v>
       </c>
-      <c r="G47"/>
-[...2 lines deleted...]
-      <c r="J47">
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>2567937000000.0</v>
       </c>
-      <c r="K47">
+      <c r="N47">
         <v>2500857000000.0</v>
       </c>
-      <c r="L47">
+      <c r="O47">
         <v>2520078000000.0</v>
       </c>
-      <c r="M47">
+      <c r="P47">
         <v>2272466000000.0</v>
       </c>
-      <c r="N47">
+      <c r="Q47">
         <v>2254800000000.0</v>
       </c>
-      <c r="O47">
+      <c r="R47">
         <v>2231842000000.0</v>
       </c>
-      <c r="P47">
+      <c r="S47">
         <v>2188604000000.0</v>
       </c>
-      <c r="Q47">
+      <c r="T47">
         <v>2193204000000.0</v>
       </c>
-      <c r="R47">
+      <c r="U47">
         <v>1782027000000.0</v>
       </c>
-      <c r="S47">
+      <c r="V47">
         <v>1798960000000.0</v>
       </c>
-      <c r="T47">
+      <c r="W47">
         <v>1814385000000.0</v>
       </c>
-      <c r="U47">
+      <c r="X47">
         <v>1763252000000.0</v>
       </c>
-      <c r="V47">
+      <c r="Y47">
         <v>1687600000000.0</v>
       </c>
-      <c r="W47">
+      <c r="Z47">
         <v>1572144000000.0</v>
       </c>
-      <c r="X47">
+      <c r="AA47">
         <v>1569881000000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AB47">
         <v>1556666000000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AC47">
         <v>1705307000000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AD47">
         <v>1456395000000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AE47">
         <v>1459706000000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AF47">
         <v>1453135000000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AG47">
         <v>1433425000000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AH47">
         <v>1441606000000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AI47">
         <v>1365293000000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AJ47">
         <v>1336398000000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AK47">
         <v>1261117432700.0</v>
       </c>
-      <c r="AI47">
+      <c r="AL47">
         <v>1266659566600.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AM47">
         <v>1014595581500.0</v>
       </c>
-      <c r="AK47">
+      <c r="AN47">
         <v>1042072476300.0</v>
       </c>
-      <c r="AL47">
+      <c r="AO47">
         <v>1084260041000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AP47">
         <v>1104591132200.0</v>
       </c>
-      <c r="AN47">
+      <c r="AQ47">
         <v>1133508568900.0</v>
       </c>
-      <c r="AO47">
+      <c r="AR47">
         <v>1160712905900.0</v>
       </c>
-      <c r="AP47">
+      <c r="AS47">
         <v>987981389100.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AT47">
         <v>988580574200.0</v>
       </c>
-      <c r="AR47">
+      <c r="AU47">
         <v>981828750800.0</v>
       </c>
-      <c r="AS47">
+      <c r="AV47">
         <v>1003229206400.0</v>
       </c>
-      <c r="AT47">
+      <c r="AW47">
         <v>1020311777400.0</v>
       </c>
-      <c r="AU47">
+      <c r="AX47">
         <v>1046710231800.0</v>
       </c>
-      <c r="AV47">
+      <c r="AY47">
         <v>1028599340100.0</v>
       </c>
-      <c r="AW47">
+      <c r="AZ47">
         <v>965974994300.0</v>
       </c>
-      <c r="AX47">
+      <c r="BA47">
         <v>923200117600.0</v>
       </c>
-      <c r="AY47">
+      <c r="BB47">
         <v>947927255600.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BC47">
         <v>961675309800.0</v>
       </c>
-      <c r="BA47">
+      <c r="BD47">
         <v>979511601600.0</v>
       </c>
-      <c r="BB47">
+      <c r="BE47">
         <v>1007588644900.0</v>
       </c>
-      <c r="BC47">
+      <c r="BF47">
         <v>1031804586400.0</v>
       </c>
-      <c r="BD47">
+      <c r="BG47">
         <v>1047439743100.0</v>
       </c>
-      <c r="BE47">
+      <c r="BH47">
         <v>1069735963100.0</v>
       </c>
-      <c r="BF47">
+      <c r="BI47">
         <v>968641609600.0</v>
       </c>
-      <c r="BG47">
+      <c r="BJ47">
         <v>929602338600.0</v>
       </c>
-      <c r="BH47">
+      <c r="BK47">
         <v>925953105600.0</v>
       </c>
-      <c r="BI47">
+      <c r="BL47">
         <v>941931553000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BM47">
         <v>930796753200.0</v>
       </c>
-      <c r="BK47">
+      <c r="BN47">
         <v>864065209900.0</v>
       </c>
-      <c r="BL47">
+      <c r="BO47">
         <v>841911150900.0</v>
       </c>
-      <c r="BM47">
+      <c r="BP47">
         <v>808903387400.0</v>
       </c>
-      <c r="BN47">
+      <c r="BQ47">
         <v>825395162900.0</v>
       </c>
-      <c r="BO47">
+      <c r="BR47">
         <v>790475629500.0</v>
       </c>
-      <c r="BP47">
+      <c r="BS47">
         <v>749898758200.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BT47">
         <v>766344567500.0</v>
       </c>
-      <c r="BR47">
+      <c r="BU47">
         <v>777345290800.0</v>
       </c>
-      <c r="BS47">
+      <c r="BV47">
         <v>786483059800.0</v>
       </c>
-      <c r="BT47">
+      <c r="BW47">
         <v>790231949300.0</v>
       </c>
-      <c r="BU47">
+      <c r="BX47">
         <v>765807423100.0</v>
       </c>
-      <c r="BV47">
+      <c r="BY47">
         <v>778013465900.0</v>
       </c>
-      <c r="BW47">
+      <c r="BZ47">
         <v>775349017900.0</v>
       </c>
-      <c r="BX47">
+      <c r="CA47">
         <v>780067027500.0</v>
       </c>
-      <c r="BY47">
+      <c r="CB47">
         <v>794066058000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CC47">
         <v>776955300000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CD47">
         <v>776534256000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CE47">
         <v>767463812000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CF47">
         <v>779914035000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CG47">
         <v>771568530000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CH47">
         <v>780338772000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CI47">
         <v>774394404000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CJ47">
         <v>775421426000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CK47">
         <v>770207312000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CL47">
         <v>754727000000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CM47">
         <v>757937566000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CN47">
         <v>697789000000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CO47">
         <v>551494000000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CP47">
         <v>487714000000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:91">
+    <row r="48" spans="1:94">
       <c r="A48" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B48">
+        <v>7230487000000.0</v>
+      </c>
+      <c r="C48">
+        <v>8028866000000.0</v>
+      </c>
+      <c r="D48">
+        <v>7533270000000.0</v>
+      </c>
+      <c r="E48">
         <v>7140855000000.0</v>
       </c>
-      <c r="C48">
+      <c r="F48">
         <v>6783786000000.0</v>
       </c>
-      <c r="D48">
+      <c r="G48">
         <v>7012574000000.0</v>
       </c>
-      <c r="E48">
+      <c r="H48">
         <v>6647891000000.0</v>
       </c>
-      <c r="F48">
+      <c r="I48">
         <v>6392448000000.0</v>
       </c>
-      <c r="G48">
+      <c r="J48">
         <v>6266400000000.0</v>
       </c>
-      <c r="H48">
+      <c r="K48">
         <v>6332250000000.0</v>
       </c>
-      <c r="I48">
+      <c r="L48">
         <v>5927160000000.0</v>
       </c>
-      <c r="J48">
+      <c r="M48">
         <v>5688923000000.0</v>
       </c>
-      <c r="K48">
+      <c r="N48">
         <v>7166779000000.0</v>
       </c>
-      <c r="L48">
+      <c r="O48">
         <v>7207427000000.0</v>
       </c>
-      <c r="M48">
+      <c r="P48">
         <v>6853367000000.0</v>
       </c>
-      <c r="N48">
+      <c r="Q48">
         <v>6738865000000.0</v>
       </c>
-      <c r="O48">
+      <c r="R48">
         <v>6771679000000.0</v>
       </c>
-      <c r="P48">
+      <c r="S48">
         <v>6454794000000.0</v>
       </c>
-      <c r="Q48">
+      <c r="T48">
         <v>6162325000000.0</v>
       </c>
-      <c r="R48">
+      <c r="U48">
         <v>5839569000000.0</v>
       </c>
-      <c r="S48">
+      <c r="V48">
         <v>6472628000000.0</v>
       </c>
-      <c r="T48">
+      <c r="W48">
         <v>6215182000000.0</v>
       </c>
-      <c r="U48">
+      <c r="X48">
         <v>5811260000000.0</v>
       </c>
-      <c r="V48">
+      <c r="Y48">
         <v>5646764000000.0</v>
       </c>
-      <c r="W48">
+      <c r="Z48">
         <v>5362595000000.0</v>
       </c>
-      <c r="X48">
+      <c r="AA48">
         <v>5243406000000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AB48">
         <v>4807645000000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AC48">
         <v>4589679000000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AD48">
         <v>4283947000000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AE48">
         <v>4213961000000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AF48">
         <v>3914010000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AG48">
         <v>3826031000000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AH48">
         <v>3575272000000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AI48">
         <v>3498886000000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AJ48">
         <v>3340044000000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AK48">
         <v>3276430836305.0</v>
       </c>
-      <c r="AI48">
+      <c r="AL48">
         <v>3014895781579.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AM48">
         <v>2949661749310.0</v>
       </c>
-      <c r="AK48">
+      <c r="AN48">
         <v>2711990768415.0</v>
       </c>
-      <c r="AL48">
+      <c r="AO48">
         <v>2556026121504.0</v>
       </c>
-      <c r="AM48">
+      <c r="AP48">
         <v>2310508156555.0</v>
       </c>
-      <c r="AN48">
+      <c r="AQ48">
         <v>2175768084588.0</v>
       </c>
-      <c r="AO48">
+      <c r="AR48">
         <v>2009632481431.0</v>
       </c>
-      <c r="AP48">
+      <c r="AS48">
         <v>1884446738557.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AT48">
         <v>1715117546035.0</v>
       </c>
-      <c r="AR48">
+      <c r="AU48">
         <v>1667931944474.0</v>
       </c>
-      <c r="AS48">
+      <c r="AV48">
         <v>1519187913079.0</v>
       </c>
-      <c r="AT48">
+      <c r="AW48">
         <v>1433913222948.0</v>
       </c>
-      <c r="AU48">
+      <c r="AX48">
         <v>1352371361903.0</v>
       </c>
-      <c r="AV48">
+      <c r="AY48">
         <v>1384395076368.0</v>
       </c>
-      <c r="AW48">
+      <c r="AZ48">
         <v>1294930340599.0</v>
       </c>
-      <c r="AX48">
+      <c r="BA48">
         <v>1247975724206.0</v>
       </c>
-      <c r="AY48">
+      <c r="BB48">
         <v>1189583894914.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BC48">
         <v>1120139263171.0</v>
       </c>
-      <c r="BA48">
+      <c r="BD48">
         <v>1004984228158.0</v>
       </c>
-      <c r="BB48">
-[...2 lines deleted...]
-      <c r="BC48">
+      <c r="BE48">
+        <v>915925570791.0</v>
+      </c>
+      <c r="BF48">
         <v>833696135600.0</v>
       </c>
-      <c r="BD48">
+      <c r="BG48">
         <v>817002517900.0</v>
       </c>
-      <c r="BE48">
+      <c r="BH48">
         <v>770378334100.0</v>
       </c>
-      <c r="BF48">
+      <c r="BI48">
         <v>776839544200.0</v>
       </c>
-      <c r="BG48">
+      <c r="BJ48">
         <v>741661334800.0</v>
       </c>
-      <c r="BH48">
+      <c r="BK48">
         <v>709782739200.0</v>
       </c>
-      <c r="BI48">
+      <c r="BL48">
         <v>669145878000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BM48">
         <v>658947274900.0</v>
       </c>
-      <c r="BK48">
+      <c r="BN48">
         <v>630931188600.0</v>
       </c>
-      <c r="BL48">
+      <c r="BO48">
         <v>593932310200.0</v>
       </c>
-      <c r="BM48">
+      <c r="BP48">
         <v>562776336500.0</v>
       </c>
-      <c r="BN48">
+      <c r="BQ48">
         <v>549133952600.0</v>
       </c>
-      <c r="BO48">
+      <c r="BR48">
         <v>528785700700.0</v>
       </c>
-      <c r="BP48">
+      <c r="BS48">
         <v>491430764300.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BT48">
         <v>478951799000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BU48">
         <v>524259216100.0</v>
       </c>
-      <c r="BS48">
+      <c r="BV48">
         <v>501472119200.0</v>
       </c>
-      <c r="BT48">
+      <c r="BW48">
         <v>506823475800.0</v>
       </c>
-      <c r="BU48">
+      <c r="BX48">
         <v>175240297800.0</v>
       </c>
-      <c r="BV48">
+      <c r="BY48">
         <v>183857731900.0</v>
       </c>
-      <c r="BW48">
+      <c r="BZ48">
         <v>162949947700.0</v>
       </c>
-      <c r="BX48">
+      <c r="CA48">
         <v>155963693600.0</v>
       </c>
-      <c r="BY48">
+      <c r="CB48">
         <v>146797834000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CC48">
         <v>138394439000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CD48">
         <v>150446831000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CE48">
         <v>145653882000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CF48">
         <v>144437164000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CG48">
         <v>143137796000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CH48">
         <v>141117472000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CI48">
         <v>140301527000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CJ48">
         <v>138886189000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CK48">
         <v>138701639000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CL48">
         <v>141729000000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CM48">
         <v>138846448000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CN48">
         <v>131501000000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CO48">
         <v>122841000000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CP48">
         <v>93294000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:91">
+    <row r="49" spans="1:94">
       <c r="A49" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
@@ -12870,143 +13398,152 @@
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
+      <c r="CN49"/>
+      <c r="CO49"/>
+      <c r="CP49"/>
     </row>
-    <row r="50" spans="1:91">
+    <row r="50" spans="1:94">
       <c r="A50" t="s">
-        <v>74</v>
-[...1 lines deleted...]
-      <c r="B50"/>
+        <v>75</v>
+      </c>
+      <c r="B50">
+        <v>1479000000.0</v>
+      </c>
       <c r="C50">
+        <v>1450000000.0</v>
+      </c>
+      <c r="D50">
+        <v>1622000000.0</v>
+      </c>
+      <c r="E50"/>
+      <c r="F50">
         <v>1760000000.0</v>
       </c>
-      <c r="D50">
+      <c r="G50">
         <v>1726000000.0</v>
       </c>
-      <c r="E50">
+      <c r="H50">
         <v>1694000000.0</v>
       </c>
-      <c r="F50">
+      <c r="I50">
         <v>1662000000.0</v>
       </c>
-      <c r="G50">
+      <c r="J50">
         <v>1629000000.0</v>
       </c>
-      <c r="H50">
+      <c r="K50">
         <v>1597000000.0</v>
       </c>
-      <c r="I50">
+      <c r="L50">
         <v>1567000000.0</v>
       </c>
-      <c r="J50">
+      <c r="M50">
         <v>601302000000.0</v>
       </c>
-      <c r="K50">
+      <c r="N50">
         <v>600922000000.0</v>
       </c>
-      <c r="L50">
+      <c r="O50">
         <v>600427000000.0</v>
       </c>
-      <c r="M50">
+      <c r="P50">
         <v>599768000000.0</v>
       </c>
-      <c r="N50">
+      <c r="Q50">
         <v>898969000000.0</v>
       </c>
-      <c r="O50">
+      <c r="R50">
         <v>898043000000.0</v>
       </c>
-      <c r="P50">
+      <c r="S50">
         <v>897247000000.0</v>
       </c>
-      <c r="Q50">
+      <c r="T50">
         <v>896659000000.0</v>
       </c>
-      <c r="R50">
+      <c r="U50">
         <v>1495201000000.0</v>
       </c>
-      <c r="S50">
+      <c r="V50">
         <v>1493443000000.0</v>
       </c>
-      <c r="T50">
+      <c r="W50">
         <v>1490720000000.0</v>
       </c>
-      <c r="U50">
+      <c r="X50">
         <v>1502138000000.0</v>
       </c>
-      <c r="V50">
+      <c r="Y50">
         <v>13358000000.0</v>
       </c>
-      <c r="W50">
+      <c r="Z50">
         <v>13005000000.0</v>
       </c>
-      <c r="X50">
+      <c r="AA50">
         <v>14217000000.0</v>
       </c>
-      <c r="Y50">
+      <c r="AB50">
         <v>39487000000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AC50">
         <v>39658000000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AD50">
         <v>40259000000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AE50">
         <v>40240000000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AF50">
         <v>61709000000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AG50">
         <v>28512000000.0</v>
       </c>
-      <c r="AE50"/>
-[...1 lines deleted...]
-      <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
@@ -13021,631 +13558,659 @@
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
+      <c r="CN50"/>
+      <c r="CO50"/>
+      <c r="CP50"/>
     </row>
-    <row r="51" spans="1:91">
+    <row r="51" spans="1:94">
       <c r="A51" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B51">
+        <v>40611000000.0</v>
+      </c>
+      <c r="C51">
+        <v>40785000000.0</v>
+      </c>
+      <c r="D51">
+        <v>43524000000.0</v>
+      </c>
+      <c r="E51">
         <v>29585000000.0</v>
       </c>
-      <c r="C51">
+      <c r="F51">
         <v>32510000000.0</v>
       </c>
-      <c r="D51">
+      <c r="G51">
         <v>35370000000.0</v>
       </c>
-      <c r="E51">
+      <c r="H51">
         <v>37848000000.0</v>
       </c>
-      <c r="F51">
+      <c r="I51">
         <v>22695000000.0</v>
       </c>
-      <c r="G51"/>
-      <c r="H51">
+      <c r="J51">
+        <v>24613000000.0</v>
+      </c>
+      <c r="K51">
         <v>27239000000.0</v>
       </c>
-      <c r="I51">
+      <c r="L51">
         <v>30901000000.0</v>
       </c>
-      <c r="J51">
+      <c r="M51">
         <v>608148000000.0</v>
       </c>
-      <c r="K51">
+      <c r="N51">
         <v>609592000000.0</v>
       </c>
-      <c r="L51">
+      <c r="O51">
         <v>609339000000.0</v>
       </c>
-      <c r="M51">
+      <c r="P51">
         <v>610824000000.0</v>
       </c>
-      <c r="N51">
+      <c r="Q51">
         <v>1512099000000.0</v>
       </c>
-      <c r="O51">
+      <c r="R51">
         <v>1514720000000.0</v>
       </c>
-      <c r="P51">
+      <c r="S51">
         <v>1518228000000.0</v>
       </c>
-      <c r="Q51">
+      <c r="T51">
         <v>1521764000000.0</v>
       </c>
-      <c r="R51">
+      <c r="U51">
         <v>3024041000000.0</v>
       </c>
-      <c r="S51">
+      <c r="V51">
         <v>3025109000000.0</v>
       </c>
-      <c r="T51">
+      <c r="W51">
         <v>3025603000000.0</v>
       </c>
-      <c r="U51">
+      <c r="X51">
         <v>3040176000000.0</v>
       </c>
-      <c r="V51">
+      <c r="Y51">
         <v>13358000000.0</v>
       </c>
-      <c r="W51">
+      <c r="Z51">
         <v>13005000000.0</v>
       </c>
-      <c r="X51">
+      <c r="AA51">
         <v>15940000000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AB51">
         <v>51189000000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AC51">
         <v>51168000000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AD51">
         <v>69067000000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AE51">
         <v>69185000000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AF51">
         <v>139221000000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AG51">
         <v>118018000000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AH51">
         <v>159163000000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AI51">
         <v>157590000000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AJ51">
         <v>87915000000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AK51">
         <v>180942628534.0</v>
       </c>
-      <c r="AI51">
+      <c r="AL51">
         <v>80699621694.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AM51">
         <v>74723312445.0</v>
       </c>
-      <c r="AK51">
+      <c r="AN51">
         <v>97909587275.0</v>
       </c>
-      <c r="AL51">
-[...2 lines deleted...]
-      <c r="AM51">
+      <c r="AO51">
+        <v>99201892000.0</v>
+      </c>
+      <c r="AP51">
         <v>99648719646.0</v>
       </c>
-      <c r="AN51">
+      <c r="AQ51">
         <v>102210647361.0</v>
       </c>
-      <c r="AO51">
+      <c r="AR51">
         <v>127154313208.0</v>
       </c>
-      <c r="AP51">
+      <c r="AS51">
         <v>77482105432.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AT51">
         <v>63041785317.0</v>
       </c>
-      <c r="AR51">
+      <c r="AU51">
         <v>59892269647.0</v>
       </c>
-      <c r="AS51">
+      <c r="AV51">
         <v>85353348158.0</v>
       </c>
-      <c r="AT51">
+      <c r="AW51">
         <v>86060563375.0</v>
       </c>
-      <c r="AU51">
+      <c r="AX51">
         <v>94603660241.0</v>
       </c>
-      <c r="AV51">
+      <c r="AY51">
         <v>79374232820.0</v>
       </c>
-      <c r="AW51">
+      <c r="AZ51">
         <v>110224599903.0</v>
       </c>
-      <c r="AX51">
+      <c r="BA51">
         <v>73774081477.0</v>
       </c>
-      <c r="AY51">
+      <c r="BB51">
         <v>137319894421.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BC51">
         <v>84870175693.0</v>
       </c>
-      <c r="BA51">
+      <c r="BD51">
         <v>103349838458.0</v>
       </c>
-      <c r="BB51"/>
-[...1 lines deleted...]
-      <c r="BD51"/>
       <c r="BE51"/>
       <c r="BF51"/>
       <c r="BG51"/>
       <c r="BH51"/>
       <c r="BI51"/>
       <c r="BJ51"/>
       <c r="BK51"/>
       <c r="BL51"/>
       <c r="BM51"/>
       <c r="BN51"/>
       <c r="BO51"/>
       <c r="BP51"/>
       <c r="BQ51"/>
       <c r="BR51"/>
       <c r="BS51"/>
       <c r="BT51"/>
       <c r="BU51"/>
       <c r="BV51"/>
       <c r="BW51"/>
       <c r="BX51"/>
       <c r="BY51"/>
       <c r="BZ51"/>
       <c r="CA51"/>
       <c r="CB51"/>
       <c r="CC51"/>
       <c r="CD51"/>
       <c r="CE51"/>
       <c r="CF51"/>
       <c r="CG51"/>
       <c r="CH51"/>
       <c r="CI51"/>
       <c r="CJ51"/>
       <c r="CK51"/>
       <c r="CL51"/>
       <c r="CM51"/>
+      <c r="CN51"/>
+      <c r="CO51"/>
+      <c r="CP51"/>
     </row>
-    <row r="52" spans="1:91">
+    <row r="52" spans="1:94">
       <c r="A52" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B52">
+        <v>14548000000.0</v>
+      </c>
+      <c r="C52">
+        <v>13836000000.0</v>
+      </c>
+      <c r="D52">
+        <v>25930000000.0</v>
+      </c>
+      <c r="E52">
         <v>10257000000.0</v>
       </c>
-      <c r="C52">
+      <c r="F52">
         <v>10676000000.0</v>
       </c>
-      <c r="D52">
+      <c r="G52">
         <v>10797000000.0</v>
       </c>
-      <c r="E52">
+      <c r="H52">
         <v>10787000000.0</v>
       </c>
-      <c r="F52">
+      <c r="I52">
         <v>7603000000.0</v>
       </c>
-      <c r="G52"/>
-      <c r="H52">
+      <c r="J52">
+        <v>8138000000.0</v>
+      </c>
+      <c r="K52">
         <v>9747000000.0</v>
       </c>
-      <c r="I52">
+      <c r="L52">
         <v>11925000000.0</v>
       </c>
-      <c r="J52">
+      <c r="M52">
         <v>606064000000.0</v>
       </c>
-      <c r="K52">
+      <c r="N52">
         <v>606797000000.0</v>
       </c>
-      <c r="L52">
+      <c r="O52">
         <v>606678000000.0</v>
       </c>
-      <c r="M52">
+      <c r="P52">
         <v>606906000000.0</v>
       </c>
-      <c r="N52">
+      <c r="Q52">
         <v>907568000000.0</v>
       </c>
-      <c r="O52">
+      <c r="R52">
         <v>908982000000.0</v>
       </c>
-      <c r="P52">
+      <c r="S52">
         <v>910961000000.0</v>
       </c>
-      <c r="Q52">
+      <c r="T52">
         <v>913039000000.0</v>
       </c>
-      <c r="R52">
+      <c r="U52">
         <v>1513472000000.0</v>
       </c>
-      <c r="S52">
+      <c r="V52">
         <v>1512079000000.0</v>
       </c>
-      <c r="T52">
+      <c r="W52">
         <v>1509006000000.0</v>
       </c>
-      <c r="U52">
+      <c r="X52">
         <v>1519747000000.0</v>
       </c>
-      <c r="V52">
-[...5 lines deleted...]
-      <c r="X52">
+      <c r="Y52">
+        <v>-345757000000.0</v>
+      </c>
+      <c r="Z52">
+        <v>-292033000000.0</v>
+      </c>
+      <c r="AA52">
         <v>15940000000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AB52">
         <v>41275000000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AC52">
         <v>41508000000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AD52">
         <v>42169000000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AE52">
         <v>40657000000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AF52">
         <v>88533000000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AG52">
         <v>31295000000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AH52">
         <v>58255000000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AI52">
         <v>59254000000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AJ52">
         <v>29209000000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AK52">
         <v>124029847039.0</v>
       </c>
-      <c r="AI52">
+      <c r="AL52">
         <v>27359881284.0</v>
       </c>
-      <c r="AJ52">
-[...7 lines deleted...]
-      </c>
       <c r="AM52">
+        <v>-81325078026.0</v>
+      </c>
+      <c r="AN52">
+        <v>25926000000.0</v>
+      </c>
+      <c r="AO52">
+        <v>-113685336647.0</v>
+      </c>
+      <c r="AP52">
         <v>26635916646.0</v>
       </c>
-      <c r="AN52">
-[...7 lines deleted...]
-      </c>
       <c r="AQ52">
-        <v>16932543570.0</v>
+        <v>-65161802793.0</v>
       </c>
       <c r="AR52">
-        <v>16116634813.0</v>
+        <v>-140124521160.0</v>
       </c>
       <c r="AS52">
-        <v>25096837094.0</v>
+        <v>-45411810725.0</v>
       </c>
       <c r="AT52">
+        <v>-43879325846.0</v>
+      </c>
+      <c r="AU52">
+        <v>-34858780022.0</v>
+      </c>
+      <c r="AV52">
+        <v>7682012358.0</v>
+      </c>
+      <c r="AW52">
         <v>23650825984.0</v>
       </c>
-      <c r="AU52">
+      <c r="AX52">
         <v>28611570776.0</v>
       </c>
-      <c r="AV52">
+      <c r="AY52">
         <v>41507612748.0</v>
       </c>
-      <c r="AW52">
+      <c r="AZ52">
         <v>58642782739.0</v>
       </c>
-      <c r="AX52">
+      <c r="BA52">
         <v>73587081450.0</v>
       </c>
-      <c r="AY52">
+      <c r="BB52">
         <v>136949975962.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BC52">
         <v>68607045581.0</v>
       </c>
-      <c r="BA52">
+      <c r="BD52">
         <v>71911687904.0</v>
       </c>
-      <c r="BB52"/>
-[...1 lines deleted...]
-      <c r="BD52"/>
       <c r="BE52"/>
       <c r="BF52"/>
       <c r="BG52"/>
       <c r="BH52"/>
       <c r="BI52"/>
       <c r="BJ52"/>
       <c r="BK52"/>
       <c r="BL52"/>
       <c r="BM52"/>
       <c r="BN52"/>
       <c r="BO52"/>
       <c r="BP52"/>
       <c r="BQ52"/>
       <c r="BR52"/>
       <c r="BS52"/>
       <c r="BT52"/>
       <c r="BU52"/>
       <c r="BV52"/>
       <c r="BW52"/>
       <c r="BX52"/>
       <c r="BY52"/>
       <c r="BZ52"/>
       <c r="CA52"/>
       <c r="CB52"/>
       <c r="CC52"/>
       <c r="CD52"/>
       <c r="CE52"/>
       <c r="CF52"/>
       <c r="CG52"/>
       <c r="CH52"/>
       <c r="CI52"/>
       <c r="CJ52"/>
       <c r="CK52"/>
       <c r="CL52"/>
       <c r="CM52"/>
+      <c r="CN52"/>
+      <c r="CO52"/>
+      <c r="CP52"/>
     </row>
-    <row r="53" spans="1:91">
+    <row r="53" spans="1:94">
       <c r="A53" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
-      <c r="J53">
+      <c r="J53"/>
+      <c r="K53"/>
+      <c r="L53"/>
+      <c r="M53">
         <v>-1078000000.0</v>
       </c>
-      <c r="K53">
+      <c r="N53">
         <v>100500000000.0</v>
       </c>
-      <c r="L53">
+      <c r="O53">
         <v>825976000000.0</v>
       </c>
-      <c r="M53">
+      <c r="P53">
         <v>828403000000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>1838524000000.0</v>
       </c>
       <c r="Q53">
         <v>1838524000000.0</v>
       </c>
       <c r="R53">
+        <v>1838524000000.0</v>
+      </c>
+      <c r="S53">
+        <v>1838524000000.0</v>
+      </c>
+      <c r="T53">
+        <v>1838524000000.0</v>
+      </c>
+      <c r="U53">
         <v>2284571000000.0</v>
       </c>
-      <c r="S53">
+      <c r="V53">
         <v>3085681000000.0</v>
       </c>
-      <c r="T53">
+      <c r="W53">
         <v>3085681000000.0</v>
       </c>
-      <c r="U53">
+      <c r="X53">
         <v>2346825000000.0</v>
       </c>
-      <c r="V53">
+      <c r="Y53">
         <v>-571162000000.0</v>
       </c>
-      <c r="W53">
+      <c r="Z53">
         <v>565627000000.0</v>
       </c>
-      <c r="X53">
+      <c r="AA53">
         <v>582332000000.0</v>
       </c>
-      <c r="Y53">
+      <c r="AB53">
         <v>495729000000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AC53">
         <v>529228000000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AD53">
         <v>-500912000000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AE53">
         <v>-474263000000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AF53">
         <v>508584000000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AG53">
         <v>-204148000000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AH53">
         <v>-181488000000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AI53">
         <v>-268160000000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AJ53">
         <v>-123220000000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AK53">
         <v>-46664278454.0</v>
       </c>
-      <c r="AI53">
+      <c r="AL53">
         <v>11221827511.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AM53">
         <v>-122421104746.0</v>
       </c>
-      <c r="AK53">
+      <c r="AN53">
         <v>-99667009704.0</v>
       </c>
-      <c r="AL53">
+      <c r="AO53">
         <v>169765780574.0</v>
       </c>
-      <c r="AM53">
+      <c r="AP53">
         <v>158848793527.0</v>
       </c>
-      <c r="AN53">
+      <c r="AQ53">
         <v>155332102973.0</v>
       </c>
-      <c r="AO53">
+      <c r="AR53">
         <v>138503002090.0</v>
       </c>
-      <c r="AP53">
+      <c r="AS53">
         <v>35393236009.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AT53">
         <v>95321679506.0</v>
       </c>
-      <c r="AR53">
+      <c r="AU53">
         <v>98613783270.0</v>
       </c>
-      <c r="AS53">
+      <c r="AV53">
         <v>144517923689.0</v>
       </c>
-      <c r="AT53">
+      <c r="AW53">
         <v>179781384886.0</v>
       </c>
-      <c r="AU53">
+      <c r="AX53">
         <v>179533159154.0</v>
       </c>
-      <c r="AV53">
+      <c r="AY53">
         <v>175051316817.0</v>
       </c>
-      <c r="AW53">
+      <c r="AZ53">
         <v>113147192605.0</v>
       </c>
-      <c r="AX53">
+      <c r="BA53">
         <v>109061114205.0</v>
       </c>
-      <c r="AY53">
+      <c r="BB53">
         <v>94851358688.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BC53">
         <v>-92650417824.0</v>
       </c>
-      <c r="BA53">
+      <c r="BD53">
         <v>103530630049.0</v>
       </c>
-      <c r="BB53"/>
-[...1 lines deleted...]
-      <c r="BD53"/>
       <c r="BE53"/>
       <c r="BF53"/>
       <c r="BG53"/>
       <c r="BH53"/>
       <c r="BI53"/>
       <c r="BJ53"/>
       <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
       <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
       <c r="CL53"/>
       <c r="CM53"/>
+      <c r="CN53"/>
+      <c r="CO53"/>
+      <c r="CP53"/>
     </row>
-    <row r="54" spans="1:91">
+    <row r="54" spans="1:94">
       <c r="A54" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
@@ -13693,1078 +14258,1119 @@
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
+      <c r="CN54"/>
+      <c r="CO54"/>
+      <c r="CP54"/>
     </row>
-    <row r="55" spans="1:91">
+    <row r="55" spans="1:94">
       <c r="A55" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B55">
+        <v>9066914000000.0</v>
+      </c>
+      <c r="C55">
+        <v>10004255000000.0</v>
+      </c>
+      <c r="D55">
+        <v>9253470000000.0</v>
+      </c>
+      <c r="E55">
         <v>8575107000000.0</v>
       </c>
-      <c r="C55">
+      <c r="F55">
         <v>8157660000000.0</v>
       </c>
-      <c r="D55">
+      <c r="G55">
         <v>8642648000000.0</v>
       </c>
-      <c r="E55">
+      <c r="H55">
         <v>8461365000000.0</v>
       </c>
-      <c r="F55">
+      <c r="I55">
         <v>7891837000000.0</v>
       </c>
-      <c r="G55">
+      <c r="J55">
         <v>8334514000000.0</v>
       </c>
-      <c r="H55">
+      <c r="K55">
         <v>7972924000000.0</v>
       </c>
-      <c r="I55">
+      <c r="L55">
         <v>7523956000000.0</v>
       </c>
-      <c r="J55">
+      <c r="M55">
         <v>7714774000000.0</v>
       </c>
-      <c r="K55">
+      <c r="N55">
         <v>7820405000000.0</v>
       </c>
-      <c r="L55">
+      <c r="O55">
         <v>7478037000000.0</v>
       </c>
-      <c r="M55">
+      <c r="P55">
         <v>7376375000000.0</v>
       </c>
-      <c r="N55">
+      <c r="Q55">
         <v>8051073000000.0</v>
       </c>
-      <c r="O55">
+      <c r="R55">
         <v>7898317000000.0</v>
       </c>
-      <c r="P55">
+      <c r="S55">
         <v>7838343000000.0</v>
       </c>
-      <c r="Q55">
+      <c r="T55">
         <v>7406856000000.0</v>
       </c>
-      <c r="R55">
+      <c r="U55">
         <v>9014510000000.0</v>
       </c>
-      <c r="S55">
+      <c r="V55">
         <v>9304602000000.0</v>
       </c>
-      <c r="T55">
+      <c r="W55">
         <v>9126109000000.0</v>
       </c>
-      <c r="U55">
+      <c r="X55">
         <v>8754116000000.0</v>
       </c>
-      <c r="V55">
+      <c r="Y55">
         <v>5584247000000.0</v>
       </c>
-      <c r="W55">
+      <c r="Z55">
         <v>7054390000000.0</v>
       </c>
-      <c r="X55">
+      <c r="AA55">
         <v>7132805000000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AB55">
         <v>6608422000000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AC55">
         <v>6390921000000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AD55">
         <v>6175342000000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AE55">
         <v>5854889000000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AF55">
         <v>5555871000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AG55">
         <v>5584546000000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AH55">
         <v>5403818000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AI55">
         <v>5226639000000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AJ55">
         <v>5186940000000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AK55">
         <v>4915574988908.0</v>
       </c>
-      <c r="AI55">
+      <c r="AL55">
         <v>4638027006707.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AM55">
         <v>4333568564761.0</v>
       </c>
-      <c r="AK55">
+      <c r="AN55">
         <v>4239199641365.0</v>
       </c>
-      <c r="AL55">
+      <c r="AO55">
         <v>3986678999761.0</v>
       </c>
-      <c r="AM55">
+      <c r="AP55">
         <v>3788084840541.0</v>
       </c>
-      <c r="AN55">
+      <c r="AQ55">
         <v>3615227678046.0</v>
       </c>
-      <c r="AO55">
+      <c r="AR55">
         <v>3539995910248.0</v>
       </c>
-      <c r="AP55">
+      <c r="AS55">
         <v>3387804301139.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AT55">
         <v>3210680309424.0</v>
       </c>
-      <c r="AR55">
+      <c r="AU55">
         <v>3151359259246.0</v>
       </c>
-      <c r="AS55">
+      <c r="AV55">
         <v>2917083567355.0</v>
       </c>
-      <c r="AT55">
+      <c r="AW55">
         <v>3037557524779.0</v>
       </c>
-      <c r="AU55">
+      <c r="AX55">
         <v>2941764160872.0</v>
       </c>
-      <c r="AV55">
+      <c r="AY55">
         <v>2833107049385.0</v>
       </c>
-      <c r="AW55">
+      <c r="AZ55">
         <v>2811620982142.0</v>
       </c>
-      <c r="AX55">
+      <c r="BA55">
         <v>2716723595833.0</v>
       </c>
-      <c r="AY55">
+      <c r="BB55">
         <v>2693408758958.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BC55">
         <v>2586217579811.0</v>
       </c>
-      <c r="BA55">
+      <c r="BD55">
         <v>2420793382029.0</v>
       </c>
-      <c r="BB55">
-[...2 lines deleted...]
-      <c r="BC55">
+      <c r="BE55">
+        <v>2310003243893.0</v>
+      </c>
+      <c r="BF55">
         <v>2247364084600.0</v>
       </c>
-      <c r="BD55">
+      <c r="BG55">
         <v>2153464430800.0</v>
       </c>
-      <c r="BE55">
+      <c r="BH55">
         <v>2179181979400.0</v>
       </c>
-      <c r="BF55">
+      <c r="BI55">
         <v>2052751684400.0</v>
       </c>
-      <c r="BG55">
+      <c r="BJ55">
         <v>2042033531400.0</v>
       </c>
-      <c r="BH55">
+      <c r="BK55">
         <v>2046583174100.0</v>
       </c>
-      <c r="BI55">
+      <c r="BL55">
         <v>2006595762300.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BM55">
         <v>1984565186300.0</v>
       </c>
-      <c r="BK55">
+      <c r="BN55">
         <v>1895963505900.0</v>
       </c>
-      <c r="BL55">
+      <c r="BO55">
         <v>1850295280300.0</v>
       </c>
-      <c r="BM55">
+      <c r="BP55">
         <v>1732701994600.0</v>
       </c>
-      <c r="BN55">
+      <c r="BQ55">
         <v>1709906388800.0</v>
       </c>
-      <c r="BO55">
+      <c r="BR55">
         <v>1731088636200.0</v>
       </c>
-      <c r="BP55">
+      <c r="BS55">
         <v>1744289333300.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BT55">
         <v>1740646379000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BU55">
         <v>1737144322700.0</v>
       </c>
-      <c r="BS55">
+      <c r="BV55">
         <v>1709303092800.0</v>
       </c>
-      <c r="BT55">
+      <c r="BW55">
         <v>1731084635500.0</v>
       </c>
-      <c r="BU55">
+      <c r="BX55">
         <v>1362829538000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BY55">
         <v>1334776599900.0</v>
       </c>
-      <c r="BW55">
+      <c r="BZ55">
         <v>1354573564100.0</v>
       </c>
-      <c r="BX55">
+      <c r="CA55">
         <v>1361579768000.0</v>
       </c>
-      <c r="BY55">
+      <c r="CB55">
         <v>1226702297000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CC55">
         <v>1235847328000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CD55">
         <v>1176576822000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CE55">
         <v>1253615885000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CF55">
         <v>1249216278000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CG55">
         <v>1253848161000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CH55">
         <v>1300239864000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CI55">
         <v>1339777105000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CJ55">
         <v>1378483001000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CK55">
         <v>1126025451000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CL55">
         <v>1056600000000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CM55">
         <v>1018072632000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CN55">
         <v>988931000000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CO55">
         <v>970601000000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CP55">
         <v>948993000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:91">
+    <row r="56" spans="1:94">
       <c r="A56" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B56">
+        <v>5013677000000.0</v>
+      </c>
+      <c r="C56">
+        <v>5981647000000.0</v>
+      </c>
+      <c r="D56">
+        <v>5194830000000.0</v>
+      </c>
+      <c r="E56">
         <v>4667509000000.0</v>
       </c>
-      <c r="C56">
+      <c r="F56">
         <v>4335410000000.0</v>
       </c>
-      <c r="D56">
+      <c r="G56">
         <v>4908852000000.0</v>
       </c>
-      <c r="E56">
+      <c r="H56">
         <v>4869748000000.0</v>
       </c>
-      <c r="F56">
+      <c r="I56">
         <v>4565184000000.0</v>
       </c>
-      <c r="G56">
+      <c r="J56">
         <v>5047589000000.0</v>
       </c>
-      <c r="H56">
+      <c r="K56">
         <v>4739974000000.0</v>
       </c>
-      <c r="I56">
+      <c r="L56">
         <v>4411475000000.0</v>
       </c>
-      <c r="J56">
+      <c r="M56">
         <v>4756371000000.0</v>
       </c>
-      <c r="K56">
+      <c r="N56">
         <v>5011192000000.0</v>
       </c>
-      <c r="L56">
+      <c r="O56">
         <v>4699958000000.0</v>
       </c>
-      <c r="M56">
+      <c r="P56">
         <v>4618390000000.0</v>
       </c>
-      <c r="N56">
+      <c r="Q56">
         <v>5386430000000.0</v>
       </c>
-      <c r="O56">
+      <c r="R56">
         <v>5242208000000.0</v>
       </c>
-      <c r="P56">
+      <c r="S56">
         <v>5222777000000.0</v>
       </c>
-      <c r="Q56">
+      <c r="T56">
         <v>4844821000000.0</v>
       </c>
-      <c r="R56">
+      <c r="U56">
         <v>6500243000000.0</v>
       </c>
-      <c r="S56">
+      <c r="V56">
         <v>6813787000000.0</v>
       </c>
-      <c r="T56">
+      <c r="W56">
         <v>6594716000000.0</v>
       </c>
-      <c r="U56">
+      <c r="X56">
         <v>5593421000000.0</v>
       </c>
-      <c r="V56">
+      <c r="Y56">
         <v>2443273000000.0</v>
       </c>
-      <c r="W56">
+      <c r="Z56">
         <v>3950709000000.0</v>
       </c>
-      <c r="X56">
+      <c r="AA56">
         <v>4027693000000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AB56">
         <v>3716641000000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AC56">
         <v>3501682000000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AD56">
         <v>3368767000000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AE56">
         <v>3070863000000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AF56">
         <v>2793521000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AG56">
         <v>3618388000000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AH56">
         <v>3453540000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AI56">
         <v>3268306000000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AJ56">
         <v>3439990000000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AK56">
         <v>3297538645303.0</v>
       </c>
-      <c r="AI56">
+      <c r="AL56">
         <v>3049897073656.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AM56">
         <v>2901916442179.0</v>
       </c>
-      <c r="AK56">
+      <c r="AN56">
         <v>2874821874013.0</v>
       </c>
-      <c r="AL56">
+      <c r="AO56">
         <v>2590891300975.0</v>
       </c>
-      <c r="AM56">
+      <c r="AP56">
         <v>2379144013872.0</v>
       </c>
-      <c r="AN56">
+      <c r="AQ56">
         <v>2183434379580.0</v>
       </c>
-      <c r="AO56">
+      <c r="AR56">
         <v>2103565054627.0</v>
       </c>
-      <c r="AP56">
+      <c r="AS56">
         <v>2002612382284.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AT56">
         <v>1898463675179.0</v>
       </c>
-      <c r="AR56">
+      <c r="AU56">
         <v>1844346811119.0</v>
       </c>
-      <c r="AS56">
+      <c r="AV56">
         <v>1642101746819.0</v>
       </c>
-      <c r="AT56">
+      <c r="AW56">
         <v>1740630672124.0</v>
       </c>
-      <c r="AU56">
+      <c r="AX56">
         <v>1620953217511.0</v>
       </c>
-      <c r="AV56">
+      <c r="AY56">
         <v>1524864683286.0</v>
       </c>
-      <c r="AW56">
+      <c r="AZ56">
         <v>1565510655138.0</v>
       </c>
-      <c r="AX56">
+      <c r="BA56">
         <v>1536859395661.0</v>
       </c>
-      <c r="AY56">
+      <c r="BB56">
         <v>1507472741492.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BC56">
         <v>1379329282404.0</v>
       </c>
-      <c r="BA56">
+      <c r="BD56">
         <v>1196426603843.0</v>
       </c>
-      <c r="BB56"/>
-[...2 lines deleted...]
-      <c r="BE56"/>
+      <c r="BE56">
+        <v>1142675428353.0</v>
+      </c>
       <c r="BF56"/>
       <c r="BG56"/>
       <c r="BH56"/>
       <c r="BI56"/>
       <c r="BJ56"/>
       <c r="BK56"/>
       <c r="BL56"/>
       <c r="BM56"/>
       <c r="BN56"/>
       <c r="BO56"/>
       <c r="BP56"/>
       <c r="BQ56"/>
       <c r="BR56"/>
       <c r="BS56"/>
       <c r="BT56"/>
       <c r="BU56"/>
       <c r="BV56"/>
       <c r="BW56"/>
       <c r="BX56"/>
       <c r="BY56"/>
       <c r="BZ56"/>
       <c r="CA56"/>
       <c r="CB56"/>
       <c r="CC56"/>
       <c r="CD56"/>
       <c r="CE56"/>
       <c r="CF56"/>
       <c r="CG56"/>
       <c r="CH56"/>
       <c r="CI56"/>
       <c r="CJ56"/>
       <c r="CK56"/>
       <c r="CL56"/>
       <c r="CM56"/>
+      <c r="CN56"/>
+      <c r="CO56"/>
+      <c r="CP56"/>
     </row>
-    <row r="57" spans="1:91">
+    <row r="57" spans="1:94">
       <c r="A57" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B57">
+        <v>902335000000.0</v>
+      </c>
+      <c r="C57">
+        <v>1034637000000.0</v>
+      </c>
+      <c r="D57">
+        <v>787848000000.0</v>
+      </c>
+      <c r="E57">
         <v>520466000000.0</v>
       </c>
-      <c r="C57">
+      <c r="F57">
         <v>452091000000.0</v>
       </c>
-      <c r="D57">
+      <c r="G57">
         <v>716509000000.0</v>
       </c>
-      <c r="E57">
+      <c r="H57">
         <v>902814000000.0</v>
       </c>
-      <c r="F57">
+      <c r="I57">
         <v>619034000000.0</v>
       </c>
-      <c r="G57">
+      <c r="J57">
         <v>1178927000000.0</v>
       </c>
-      <c r="H57">
+      <c r="K57">
         <v>754733000000.0</v>
       </c>
-      <c r="I57">
+      <c r="L57">
         <v>713393000000.0</v>
       </c>
-      <c r="J57">
+      <c r="M57">
         <v>1170437000000.0</v>
       </c>
-      <c r="K57">
+      <c r="N57">
         <v>1581958000000.0</v>
       </c>
-      <c r="L57">
+      <c r="O57">
         <v>1202184000000.0</v>
       </c>
-      <c r="M57">
+      <c r="P57">
         <v>1456893000000.0</v>
       </c>
-      <c r="N57">
+      <c r="Q57">
         <v>1638634000000.0</v>
       </c>
-      <c r="O57">
+      <c r="R57">
         <v>1441063000000.0</v>
       </c>
-      <c r="P57">
+      <c r="S57">
         <v>1691184000000.0</v>
       </c>
-      <c r="Q57">
+      <c r="T57">
         <v>1556539000000.0</v>
       </c>
-      <c r="R57">
+      <c r="U57">
         <v>2589095000000.0</v>
       </c>
-      <c r="S57">
+      <c r="V57">
         <v>2233697000000.0</v>
       </c>
-      <c r="T57">
+      <c r="W57">
         <v>2307140000000.0</v>
       </c>
-      <c r="U57">
+      <c r="X57">
         <v>2327339000000.0</v>
       </c>
-      <c r="V57">
+      <c r="Y57">
         <v>833841000000.0</v>
       </c>
-      <c r="W57">
+      <c r="Z57">
         <v>746599000000.0</v>
       </c>
-      <c r="X57">
+      <c r="AA57">
         <v>932776000000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AB57">
         <v>836314000000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AC57">
         <v>848710000000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AD57">
         <v>921379000000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AE57">
         <v>655696000000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AF57">
         <v>635161000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AG57">
         <v>713289000000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AH57">
         <v>772700000000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AI57">
         <v>663156000000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AJ57">
         <v>820625000000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AK57">
         <v>600228490762.0</v>
       </c>
-      <c r="AI57">
+      <c r="AL57">
         <v>606136012812.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AM57">
         <v>473035965165.0</v>
       </c>
-      <c r="AK57">
+      <c r="AN57">
         <v>593525591694.0</v>
       </c>
-      <c r="AL57">
+      <c r="AO57">
         <v>496015283688.0</v>
       </c>
-      <c r="AM57">
+      <c r="AP57">
         <v>535627414470.0</v>
       </c>
-      <c r="AN57">
+      <c r="AQ57">
         <v>493197484314.0</v>
       </c>
-      <c r="AO57">
+      <c r="AR57">
         <v>561628179393.0</v>
       </c>
-      <c r="AP57">
+      <c r="AS57">
         <v>574081824444.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AT57">
         <v>577639322515.0</v>
       </c>
-      <c r="AR57">
+      <c r="AU57">
         <v>595134719261.0</v>
       </c>
-      <c r="AS57">
+      <c r="AV57">
         <v>490967089226.0</v>
       </c>
-      <c r="AT57">
+      <c r="AW57">
         <v>688394235473.0</v>
       </c>
-      <c r="AU57">
+      <c r="AX57">
         <v>666508094360.0</v>
       </c>
-      <c r="AV57">
+      <c r="AY57">
         <v>583803987833.0</v>
       </c>
-      <c r="AW57">
+      <c r="AZ57">
         <v>633794053008.0</v>
       </c>
-      <c r="AX57">
+      <c r="BA57">
         <v>634861525545.0</v>
       </c>
-      <c r="AY57">
+      <c r="BB57">
         <v>680388245625.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BC57">
         <v>661181213834.0</v>
       </c>
-      <c r="BA57">
+      <c r="BD57">
         <v>592822529143.0</v>
       </c>
-      <c r="BB57">
-[...2 lines deleted...]
-      <c r="BC57">
+      <c r="BE57">
+        <v>565525809121.0</v>
+      </c>
+      <c r="BF57">
         <v>595185522000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BG57">
         <v>528752920200.0</v>
       </c>
-      <c r="BE57">
+      <c r="BH57">
         <v>607594391900.0</v>
       </c>
-      <c r="BF57">
+      <c r="BI57">
         <v>453098048400.0</v>
       </c>
-      <c r="BG57">
+      <c r="BJ57">
         <v>480973305900.0</v>
       </c>
-      <c r="BH57">
+      <c r="BK57">
         <v>513491257000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BL57">
         <v>477557754700.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BM57">
         <v>430608670500.0</v>
       </c>
-      <c r="BK57">
+      <c r="BN57">
         <v>453730595100.0</v>
       </c>
-      <c r="BL57">
+      <c r="BO57">
         <v>447351214800.0</v>
       </c>
-      <c r="BM57">
+      <c r="BP57">
         <v>384341998000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BQ57">
         <v>351285002400.0</v>
       </c>
-      <c r="BO57">
+      <c r="BR57">
         <v>366384138100.0</v>
       </c>
-      <c r="BP57">
+      <c r="BS57">
         <v>454071842100.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BT57">
         <v>445865532100.0</v>
       </c>
-      <c r="BR57">
+      <c r="BU57">
         <v>385685985000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BV57">
         <v>357105041300.0</v>
       </c>
-      <c r="BT57">
+      <c r="BW57">
         <v>367732323400.0</v>
       </c>
-      <c r="BU57">
+      <c r="BX57">
         <v>232730774000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BY57">
         <v>179580327700.0</v>
       </c>
-      <c r="BW57">
+      <c r="BZ57">
         <v>206403387500.0</v>
       </c>
-      <c r="BX57">
+      <c r="CA57">
         <v>294477210600.0</v>
       </c>
-      <c r="BY57">
+      <c r="CB57">
         <v>278441982000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CC57">
         <v>291253476000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CD57">
         <v>125516529000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CE57">
         <v>258667845000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CF57">
         <v>252009199000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CG57">
         <v>58107476000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CH57">
         <v>89623487000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CI57">
         <v>136603861000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CJ57">
         <v>175156300000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CK57">
         <v>240870984000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CL57">
         <v>211367000000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CM57">
         <v>176266414000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CN57">
         <v>156449000000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CO57">
         <v>145630000000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CP57">
         <v>147910000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:91">
+    <row r="58" spans="1:94">
       <c r="A58" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B58">
+        <v>1047526000000.0</v>
+      </c>
+      <c r="C58">
+        <v>1180078000000.0</v>
+      </c>
+      <c r="D58">
+        <v>937010000000.0</v>
+      </c>
+      <c r="E58">
         <v>641248000000.0</v>
       </c>
-      <c r="C58">
+      <c r="F58">
         <v>576094000000.0</v>
       </c>
-      <c r="D58">
+      <c r="G58">
         <v>844235000000.0</v>
       </c>
-      <c r="E58">
+      <c r="H58">
         <v>1034447000000.0</v>
       </c>
-      <c r="F58">
+      <c r="I58">
         <v>746045000000.0</v>
       </c>
-      <c r="G58">
+      <c r="J58">
         <v>1304887000000.0</v>
       </c>
-      <c r="H58">
+      <c r="K58">
         <v>879278000000.0</v>
       </c>
-      <c r="I58">
+      <c r="L58">
         <v>836988000000.0</v>
       </c>
-      <c r="J58">
+      <c r="M58">
         <v>1270205000000.0</v>
       </c>
-      <c r="K58">
+      <c r="N58">
         <v>1680836000000.0</v>
       </c>
-      <c r="L58">
+      <c r="O58">
         <v>1299326000000.0</v>
       </c>
-      <c r="M58">
+      <c r="P58">
         <v>1553696000000.0</v>
       </c>
-      <c r="N58">
+      <c r="Q58">
         <v>2339391000000.0</v>
       </c>
-      <c r="O58">
+      <c r="R58">
         <v>2145441000000.0</v>
       </c>
-      <c r="P58">
+      <c r="S58">
         <v>2399504000000.0</v>
       </c>
-      <c r="Q58">
+      <c r="T58">
         <v>2268730000000.0</v>
       </c>
-      <c r="R58">
+      <c r="U58">
         <v>4228101000000.0</v>
       </c>
-      <c r="S58">
+      <c r="V58">
         <v>3873427000000.0</v>
       </c>
-      <c r="T58">
+      <c r="W58">
         <v>3948965000000.0</v>
       </c>
-      <c r="U58">
+      <c r="X58">
         <v>3972379000000.0</v>
       </c>
-      <c r="V58">
+      <c r="Y58">
         <v>942379000000.0</v>
       </c>
-      <c r="W58">
+      <c r="Z58">
         <v>849092000000.0</v>
       </c>
-      <c r="X58">
+      <c r="AA58">
         <v>1037395000000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AB58">
         <v>953283000000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AC58">
         <v>945411000000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AD58">
         <v>1036825000000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AE58">
         <v>775475000000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AF58">
         <v>780915000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AG58">
         <v>890042000000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AH58">
         <v>965682000000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AI58">
         <v>857035000000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AJ58">
         <v>978185000000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AK58">
         <v>750363313548.0</v>
       </c>
-      <c r="AI58">
+      <c r="AL58">
         <v>739000473126.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AM58">
         <v>603341644810.0</v>
       </c>
-      <c r="AK58">
+      <c r="AN58">
         <v>749966146582.0</v>
       </c>
-      <c r="AL58">
+      <c r="AO58">
         <v>642246830435.0</v>
       </c>
-      <c r="AM58">
+      <c r="AP58">
         <v>683889344108.0</v>
       </c>
-      <c r="AN58">
+      <c r="AQ58">
         <v>648972868266.0</v>
       </c>
-      <c r="AO58">
+      <c r="AR58">
         <v>742490216326.0</v>
       </c>
-      <c r="AP58">
+      <c r="AS58">
         <v>721681686670.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AT58">
         <v>716474598900.0</v>
       </c>
-      <c r="AR58">
+      <c r="AU58">
         <v>735113206688.0</v>
       </c>
-      <c r="AS58">
+      <c r="AV58">
         <v>651985807625.0</v>
       </c>
-      <c r="AT58">
+      <c r="AW58">
         <v>851271036889.0</v>
       </c>
-      <c r="AU58">
+      <c r="AX58">
         <v>836771953876.0</v>
       </c>
-      <c r="AV58">
+      <c r="AY58">
         <v>728062619735.0</v>
       </c>
-      <c r="AW58">
+      <c r="AZ58">
         <v>796474448056.0</v>
       </c>
-      <c r="AX58">
+      <c r="BA58">
         <v>748821425859.0</v>
       </c>
-      <c r="AY58">
+      <c r="BB58">
         <v>796899959717.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BC58">
         <v>794425914867.0</v>
       </c>
-      <c r="BA58">
+      <c r="BD58">
         <v>744274268607.0</v>
       </c>
-      <c r="BB58">
-[...2 lines deleted...]
-      <c r="BC58">
+      <c r="BE58">
+        <v>761668952468.0</v>
+      </c>
+      <c r="BF58">
         <v>781560951000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BG58">
         <v>704641623000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BH58">
         <v>776735280000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BI58">
         <v>643727897000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BJ58">
         <v>668086733000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BK58">
         <v>704819120000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BL58">
         <v>705472336000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BM58">
         <v>694314336000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BN58">
         <v>633567671000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BO58">
         <v>624825500000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BP58">
         <v>538164224600.0</v>
       </c>
-      <c r="BN58">
+      <c r="BQ58">
         <v>528334269000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BR58">
         <v>569786368600.0</v>
       </c>
-      <c r="BP58">
+      <c r="BS58">
         <v>594108481700.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BT58">
         <v>603995879000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BU58">
         <v>550824788200.0</v>
       </c>
-      <c r="BS58">
+      <c r="BV58">
         <v>542415400000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BW58">
         <v>566157881500.0</v>
       </c>
-      <c r="BU58">
+      <c r="BX58">
         <v>530491711900.0</v>
       </c>
-      <c r="BV58">
+      <c r="BY58">
         <v>483617532700.0</v>
       </c>
-      <c r="BW58">
+      <c r="BZ58">
         <v>524523579100.0</v>
       </c>
-      <c r="BX58">
+      <c r="CA58">
         <v>538477103200.0</v>
       </c>
-      <c r="BY58">
+      <c r="CB58">
         <v>410126153000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CC58">
         <v>427615594000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CD58">
         <v>356245469000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CE58">
         <v>438171566000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CF58">
         <v>434988677000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CG58">
         <v>444487413000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CH58">
         <v>492656542000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CI58">
         <v>530655141000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CJ58">
         <v>570776375000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CK58">
         <v>564145656000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CL58">
         <v>527982000000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CM58">
         <v>492337727000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CN58">
         <v>473441000000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CO58">
         <v>463771000000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CP58">
         <v>471710000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:91">
+    <row r="59" spans="1:94">
       <c r="A59" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
@@ -14812,366 +15418,378 @@
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
+      <c r="CN59"/>
+      <c r="CO59"/>
+      <c r="CP59"/>
     </row>
-    <row r="60" spans="1:91">
+    <row r="60" spans="1:94">
       <c r="A60" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B60">
+        <v>7926553000000.0</v>
+      </c>
+      <c r="C60">
+        <v>8721364000000.0</v>
+      </c>
+      <c r="D60">
+        <v>8220575000000.0</v>
+      </c>
+      <c r="E60">
         <v>7845514000000.0</v>
       </c>
-      <c r="C60">
+      <c r="F60">
         <v>7484042000000.0</v>
       </c>
-      <c r="D60">
+      <c r="G60">
         <v>7708316000000.0</v>
       </c>
-      <c r="E60">
+      <c r="H60">
         <v>7339230000000.0</v>
       </c>
-      <c r="F60">
+      <c r="I60">
         <v>7063685000000.0</v>
       </c>
-      <c r="G60">
+      <c r="J60">
         <v>6938467000000.0</v>
       </c>
-      <c r="H60">
+      <c r="K60">
         <v>7005069000000.0</v>
       </c>
-      <c r="I60">
+      <c r="L60">
         <v>6600809000000.0</v>
       </c>
-      <c r="J60">
+      <c r="M60">
         <v>6363342000000.0</v>
       </c>
-      <c r="K60">
+      <c r="N60">
         <v>6050448000000.0</v>
       </c>
-      <c r="L60">
+      <c r="O60">
         <v>6091946000000.0</v>
       </c>
-      <c r="M60">
+      <c r="P60">
         <v>5738735000000.0</v>
       </c>
-      <c r="N60">
+      <c r="Q60">
         <v>5630727000000.0</v>
       </c>
-      <c r="O60">
+      <c r="R60">
         <v>5661204000000.0</v>
       </c>
-      <c r="P60">
+      <c r="S60">
         <v>5341982000000.0</v>
       </c>
-      <c r="Q60">
+      <c r="T60">
         <v>5047176000000.0</v>
       </c>
-      <c r="R60">
+      <c r="U60">
         <v>4706543000000.0</v>
       </c>
-      <c r="S60">
+      <c r="V60">
         <v>5342159000000.0</v>
       </c>
-      <c r="T60">
+      <c r="W60">
         <v>5087271000000.0</v>
       </c>
-      <c r="U60">
+      <c r="X60">
         <v>4685904000000.0</v>
       </c>
-      <c r="V60">
+      <c r="Y60">
         <v>4534196000000.0</v>
       </c>
-      <c r="W60">
+      <c r="Z60">
         <v>6103389000000.0</v>
       </c>
-      <c r="X60">
+      <c r="AA60">
         <v>5984200000000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AB60">
         <v>5548439000000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AC60">
         <v>5335975000000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AD60">
         <v>5030243000000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AE60">
         <v>4960257000000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AF60">
         <v>4660272000000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AG60">
         <v>4570863000000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AH60">
         <v>4320104000000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AI60">
         <v>4243718000000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AJ60">
         <v>4084876000000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AK60">
         <v>4038044202297.0</v>
       </c>
-      <c r="AI60">
+      <c r="AL60">
         <v>3776509147571.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AM60">
         <v>3711154219400.0</v>
       </c>
-      <c r="AK60">
+      <c r="AN60">
         <v>3473483238505.0</v>
       </c>
-      <c r="AL60">
+      <c r="AO60">
         <v>3327252408176.0</v>
       </c>
-      <c r="AM60">
+      <c r="AP60">
         <v>3081734443227.0</v>
       </c>
-      <c r="AN60">
+      <c r="AQ60">
         <v>2946994371260.0</v>
       </c>
-      <c r="AO60">
+      <c r="AR60">
         <v>2780858768103.0</v>
       </c>
-      <c r="AP60">
+      <c r="AS60">
         <v>2648379475717.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AT60">
         <v>2479050283195.0</v>
       </c>
-      <c r="AR60">
+      <c r="AU60">
         <v>2403564681634.0</v>
       </c>
-      <c r="AS60">
+      <c r="AV60">
         <v>2254820650239.0</v>
       </c>
-      <c r="AT60">
+      <c r="AW60">
         <v>2169520064675.0</v>
       </c>
-      <c r="AU60">
+      <c r="AX60">
         <v>2087978203630.0</v>
       </c>
-      <c r="AV60">
+      <c r="AY60">
         <v>2087501918095.0</v>
       </c>
-      <c r="AW60">
+      <c r="AZ60">
         <v>1998037182326.0</v>
       </c>
-      <c r="AX60">
+      <c r="BA60">
         <v>1951082565933.0</v>
       </c>
-      <c r="AY60">
+      <c r="BB60">
         <v>1892690736641.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BC60">
         <v>1787946104898.0</v>
       </c>
-      <c r="BA60">
+      <c r="BD60">
         <v>1672791069885.0</v>
       </c>
-      <c r="BB60">
-[...2 lines deleted...]
-      <c r="BC60">
+      <c r="BE60">
+        <v>1493601970791.0</v>
+      </c>
+      <c r="BF60">
         <v>1462502977400.0</v>
       </c>
-      <c r="BD60">
+      <c r="BG60">
         <v>1445809359600.0</v>
       </c>
-      <c r="BE60">
+      <c r="BH60">
         <v>1399185175800.0</v>
       </c>
-      <c r="BF60">
+      <c r="BI60">
         <v>1405646385900.0</v>
       </c>
-      <c r="BG60">
+      <c r="BJ60">
         <v>1370468176500.0</v>
       </c>
-      <c r="BH60">
+      <c r="BK60">
         <v>1338589580900.0</v>
       </c>
-      <c r="BI60">
+      <c r="BL60">
         <v>1297952719800.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BM60">
         <v>1287754116600.0</v>
       </c>
-      <c r="BK60">
+      <c r="BN60">
         <v>1259738030300.0</v>
       </c>
-      <c r="BL60">
+      <c r="BO60">
         <v>1222739151900.0</v>
       </c>
-      <c r="BM60">
+      <c r="BP60">
         <v>1191583178300.0</v>
       </c>
-      <c r="BN60">
+      <c r="BQ60">
         <v>1177940794400.0</v>
       </c>
-      <c r="BO60">
+      <c r="BR60">
         <v>1157592542400.0</v>
       </c>
-      <c r="BP60">
+      <c r="BS60">
         <v>1148907229500.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BT60">
         <v>1135323598600.0</v>
       </c>
-      <c r="BR60">
+      <c r="BU60">
         <v>1184945429200.0</v>
       </c>
-      <c r="BS60">
+      <c r="BV60">
         <v>1165344052700.0</v>
       </c>
-      <c r="BT60">
+      <c r="BW60">
         <v>1162740133000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BX60">
         <v>831156955000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BY60">
         <v>849962133100.0</v>
       </c>
-      <c r="BW60">
+      <c r="BZ60">
         <v>828870384800.0</v>
       </c>
-      <c r="BX60">
+      <c r="CA60">
         <v>821884130700.0</v>
       </c>
-      <c r="BY60">
+      <c r="CB60">
         <v>815618271000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CC60">
         <v>807214876000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CD60">
         <v>819267268000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CE60">
         <v>814513819000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CF60">
         <v>813297101000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CG60">
         <v>811958233000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CH60">
         <v>809937909000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CI60">
         <v>809121964000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CJ60">
         <v>807706627000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CK60">
         <v>563098696000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CL60">
         <v>528618000000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CM60">
         <v>525734905000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CN60">
         <v>515490000000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CO60">
         <v>506830000000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CP60">
         <v>477283000000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:91">
+    <row r="61" spans="1:94">
       <c r="A61" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
-      <c r="Q61">
-[...7 lines deleted...]
-      </c>
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61"/>
       <c r="T61">
         <v>-1854411000000.0</v>
       </c>
       <c r="U61">
         <v>-1854411000000.0</v>
       </c>
       <c r="V61">
+        <v>-1854411000000.0</v>
+      </c>
+      <c r="W61">
+        <v>-1854411000000.0</v>
+      </c>
+      <c r="X61">
+        <v>-1854411000000.0</v>
+      </c>
+      <c r="Y61">
         <v>-1848564000000.0</v>
       </c>
-      <c r="W61"/>
-[...1 lines deleted...]
-      <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
@@ -15194,54 +15812,57 @@
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
+      <c r="CN61"/>
+      <c r="CO61"/>
+      <c r="CP61"/>
     </row>
-    <row r="62" spans="1:91">
+    <row r="62" spans="1:94">
       <c r="A62" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
@@ -15289,109 +15910,87 @@
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
+      <c r="CN62"/>
+      <c r="CO62"/>
+      <c r="CP62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z32"/>
+  <dimension ref="A1:AA32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -15426,2632 +16025,2741 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
     </row>
-    <row r="2" spans="1:26">
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="B2">
+        <v>5929528000000.0</v>
+      </c>
+      <c r="C2">
         <v>5852425000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>5611170000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>5199164000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>4241696000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>3738835000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>3891701000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>3516606000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>3056681000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>3052883009122.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>3011443561889.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>2979799459678.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>2446448128679.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1908109047237.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1476677453814.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1288167519944.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1192033121119.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1101875796134.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>804228233740.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>583343412477.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>495806586672.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>326251253000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>287323129000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>256590794000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>358701000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>236254000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:26">
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="B3">
+        <v>164434000000.0</v>
+      </c>
+      <c r="C3">
         <v>27999000000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>161789000000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>175634000000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>186214000000.0</v>
       </c>
-      <c r="F3">
-[...1 lines deleted...]
-      </c>
       <c r="G3">
-        <v>132941000000.0</v>
+        <v>178070000000.0</v>
       </c>
       <c r="H3">
-        <v>10642000000.0</v>
+        <v>147315000000.0</v>
       </c>
       <c r="I3">
-        <v>14575000000.0</v>
+        <v>144283000000.0</v>
       </c>
       <c r="J3">
-        <v>14451447424.0</v>
+        <v>147686000000.0</v>
       </c>
       <c r="K3">
+        <v>173782102626.0</v>
+      </c>
+      <c r="L3">
         <v>16952006517.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>19037519189.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>16166935333.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>10391777517.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>18439476185.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>49599922850.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>3033507640.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>-28488114517.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>5795052883.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>6392644555.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>-249258030.0</v>
       </c>
-      <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
+      <c r="AA3"/>
     </row>
-    <row r="4" spans="1:26">
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
+      <c r="AA4"/>
     </row>
-    <row r="5" spans="1:26">
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="B5">
+        <v>1574761000000.0</v>
+      </c>
+      <c r="C5">
         <v>1507090000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>1558844000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>1413427000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>1780289000000.0</v>
       </c>
-      <c r="F5">
-[...1 lines deleted...]
-      </c>
       <c r="G5">
-        <v>1264394000000.0</v>
+        <v>1457779000000.0</v>
       </c>
       <c r="H5">
-        <v>967436000000.0</v>
+        <v>1379636000000.0</v>
       </c>
       <c r="I5">
-        <v>1030797000000.0</v>
+        <v>955123000000.0</v>
       </c>
       <c r="J5">
-        <v>936388974878.0</v>
+        <v>1040408000000.0</v>
       </c>
       <c r="K5">
-        <v>703795334067.0</v>
+        <v>936833359688.0</v>
       </c>
       <c r="L5">
-        <v>380912048501.0</v>
+        <v>702917572539.0</v>
       </c>
       <c r="M5">
-        <v>450381082682.0</v>
+        <v>378931368008.0</v>
       </c>
       <c r="N5">
-        <v>483817616594.0</v>
+        <v>444318067310.0</v>
       </c>
       <c r="O5">
-        <v>182058917652.0</v>
+        <v>471081997083.0</v>
       </c>
       <c r="P5">
-        <v>185417086859.0</v>
+        <v>169772211945.0</v>
       </c>
       <c r="Q5">
-        <v>126949442668.0</v>
+        <v>228045874331.0</v>
       </c>
       <c r="R5">
-        <v>-67011996284.0</v>
+        <v>128619882668.0</v>
       </c>
       <c r="S5">
-        <v>73741557306.0</v>
+        <v>402536619071.0</v>
       </c>
       <c r="T5">
-        <v>66076853085.0</v>
+        <v>74150557306.0</v>
       </c>
       <c r="U5">
-        <v>61131729890.0</v>
-[...1 lines deleted...]
-      <c r="V5"/>
+        <v>66255853085.0</v>
+      </c>
+      <c r="V5">
+        <v>61880104890.0</v>
+      </c>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
+      <c r="AA5"/>
     </row>
-    <row r="6" spans="1:26">
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="B6">
+        <v>1739195000000.0</v>
+      </c>
+      <c r="C6">
         <v>1535089000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>1720633000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>1589061000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>1966503000000.0</v>
       </c>
-      <c r="F6">
-[...1 lines deleted...]
-      </c>
       <c r="G6">
-        <v>1397335000000.0</v>
+        <v>1635849000000.0</v>
       </c>
       <c r="H6">
-        <v>978078000000.0</v>
+        <v>1526951000000.0</v>
       </c>
       <c r="I6">
-        <v>1045372000000.0</v>
+        <v>1099406000000.0</v>
       </c>
       <c r="J6">
-        <v>950840422302.0</v>
+        <v>1188094000000.0</v>
       </c>
       <c r="K6">
-        <v>720747340584.0</v>
+        <v>1110615462314.0</v>
       </c>
       <c r="L6">
-        <v>399949567690.0</v>
+        <v>719869579056.0</v>
       </c>
       <c r="M6">
-        <v>466548018015.0</v>
+        <v>397968887197.0</v>
       </c>
       <c r="N6">
-        <v>494209394111.0</v>
+        <v>460485002643.0</v>
       </c>
       <c r="O6">
-        <v>200498393837.0</v>
+        <v>481473774600.0</v>
       </c>
       <c r="P6">
-        <v>235017009709.0</v>
+        <v>188211688130.0</v>
       </c>
       <c r="Q6">
-        <v>129982950308.0</v>
+        <v>277645797181.0</v>
       </c>
       <c r="R6">
-        <v>-95500110801.0</v>
+        <v>131653390308.0</v>
       </c>
       <c r="S6">
-        <v>79536610189.0</v>
+        <v>304901226699.0</v>
       </c>
       <c r="T6">
-        <v>72469497640.0</v>
+        <v>79945610189.0</v>
       </c>
       <c r="U6">
-        <v>60882471860.0</v>
-[...1 lines deleted...]
-      <c r="V6"/>
+        <v>72648497640.0</v>
+      </c>
+      <c r="V6">
+        <v>61630846860.0</v>
+      </c>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
+      <c r="AA6"/>
     </row>
-    <row r="7" spans="1:26">
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
+      <c r="AA7"/>
     </row>
-    <row r="8" spans="1:26">
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
+      <c r="AA8"/>
     </row>
-    <row r="9" spans="1:26">
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="B9">
+        <v>2838326000000.0</v>
+      </c>
+      <c r="C9">
         <v>3021777000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>2691571000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>2457088000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>2374946000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>2228527000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>2349718000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>1956276000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>1822878000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>1633104908233.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>1382489122282.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>936989906745.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>1013783120396.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>901742260202.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>625706287718.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>592243953972.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>421894870285.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>260730784358.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>322571684696.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>251886553572.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>215925387752.0</v>
       </c>
-      <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
+      <c r="AA9"/>
     </row>
-    <row r="10" spans="1:26">
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="B10">
+        <v>1747088000000.0</v>
+      </c>
+      <c r="C10">
         <v>1506963000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1507285000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1288998000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1541932000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1421517000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1375359000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>949018000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>1026231000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>932482782652.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>700675250229.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>375356927774.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>436720187873.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>457970115184.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>156817906428.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>202923541697.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>98278800561.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>268782137181.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>39103115025.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>25813613323.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>4808040859.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>907454000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>10606503000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>23727071000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>26755000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>34678000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:26">
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="B11">
+        <v>369628000000.0</v>
+      </c>
+      <c r="C11">
         <v>353047000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>321124000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>323512000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>265139000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>311851000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>339494000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>247411000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>314550000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>222657146910.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>177575035200.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>91996013563.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>111592767209.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>104538495699.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>55494632835.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>95584183178.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>37998257540.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-35075393948.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>8710082545.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>11209439123.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>387489676.0</v>
       </c>
-      <c r="V11"/>
-      <c r="W11">
+      <c r="W11"/>
+      <c r="X11">
         <v>3121803000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>4821381000.0</v>
       </c>
-      <c r="Y11"/>
-      <c r="Z11">
+      <c r="Z11"/>
+      <c r="AA11">
         <v>4804000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:26">
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="B12">
+        <v>3724000000.0</v>
+      </c>
+      <c r="C12">
         <v>3640000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>51559000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>124429000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>238357000000.0</v>
       </c>
-      <c r="F12">
-[...1 lines deleted...]
-      </c>
       <c r="G12">
-        <v>1633000000.0</v>
+        <v>36262000000.0</v>
       </c>
       <c r="H12">
-        <v>2045000000.0</v>
+        <v>4277000000.0</v>
       </c>
       <c r="I12">
-        <v>1461000000.0</v>
+        <v>6105000000.0</v>
       </c>
       <c r="J12">
-        <v>1993738382.0</v>
+        <v>5216000000.0</v>
       </c>
       <c r="K12">
-        <v>2242322310.0</v>
+        <v>4350577033.0</v>
       </c>
       <c r="L12">
-        <v>3973751914.0</v>
+        <v>4443734270.0</v>
       </c>
       <c r="M12">
-        <v>7597879437.0</v>
+        <v>6214089553.0</v>
       </c>
       <c r="N12">
-        <v>10998255448.0</v>
+        <v>10162625788.0</v>
       </c>
       <c r="O12">
+        <v>13459738899.0</v>
+      </c>
+      <c r="P12">
         <v>27643885877.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>32093468012.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>33374589747.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>36119089518.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>40842495164.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>46834884317.0</v>
       </c>
-      <c r="U12">
-[...1 lines deleted...]
-      </c>
       <c r="V12">
-        <v>0.0</v>
+        <v>56822806000.0</v>
       </c>
       <c r="W12">
         <v>0.0</v>
       </c>
       <c r="X12">
         <v>0.0</v>
       </c>
       <c r="Y12">
         <v>0.0</v>
       </c>
       <c r="Z12">
         <v>0.0</v>
       </c>
+      <c r="AA12">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="13" spans="1:26">
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="B13">
+        <v>38979000000.0</v>
+      </c>
+      <c r="C13">
         <v>58638000000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>69861000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>12267000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>82816000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>80239000000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>110993000000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>56515000000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>66933000000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>43559418110.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>7881832920.0</v>
       </c>
-      <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
+      <c r="AA13"/>
     </row>
-    <row r="14" spans="1:26">
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="B14">
+        <v>-24163000000.0</v>
+      </c>
+      <c r="C14">
         <v>-17292000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-16949000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-4700000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-5155000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>95833000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>106700000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>114684000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>121118000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>15750000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>16646925819.0</v>
       </c>
-      <c r="L14"/>
       <c r="M14"/>
-      <c r="N14">
+      <c r="N14"/>
+      <c r="O14">
         <v>466519000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>90818000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>216115000.0</v>
       </c>
-      <c r="Q14"/>
-      <c r="R14">
+      <c r="R14"/>
+      <c r="S14">
         <v>146030000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>76388000.0</v>
       </c>
-      <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
+      <c r="AA14"/>
     </row>
-    <row r="15" spans="1:26">
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="B15">
+        <v>1353297000000.0</v>
+      </c>
+      <c r="C15">
         <v>1136624000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>1169212000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>960786000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>1271638000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>1099696000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>1032277000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>697784000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>703151000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>702358286984.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>519067114504.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>291418156480.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>325246112441.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>352965099993.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>101232456048.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>107123243835.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>61152852190.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>303711501204.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>30316644576.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>14731717216.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>4527739591.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>4414264000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>7484700000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>18905690000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>30396000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>29874000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:26">
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="B16">
+        <v>1353297000000.0</v>
+      </c>
+      <c r="C16">
         <v>1136624000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1169212000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>960786000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1271638000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1099696000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1032277000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>697784000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>708192000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>702359000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>519067114500.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>291418156000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>325246112000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>352965100000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>101232456000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>107123244000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>61152852000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>303711501000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>30316645000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>14731717000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>4527740000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>4414264000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>7484700000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>18905690000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>30396000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>29874000000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:26">
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="B17">
+        <v>1377460000000.0</v>
+      </c>
+      <c r="C17">
         <v>1153916000000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>1186161000000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>965486000000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>1276793000000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>1161147000000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>1035865000000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>701607000000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>711681000000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>709825635742.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>523100215029.0</v>
       </c>
-      <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
+      <c r="AA17"/>
     </row>
-    <row r="18" spans="1:26">
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="B18">
+        <v>35255000000.0</v>
+      </c>
+      <c r="C18">
         <v>33784000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>18302000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>2854000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-82473000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>43977000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>101378000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>53979000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>65293000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>45827272025.0</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
+      <c r="AA18"/>
     </row>
-    <row r="19" spans="1:26">
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
+      <c r="AA19"/>
     </row>
-    <row r="20" spans="1:26">
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
+      <c r="AA20"/>
     </row>
-    <row r="21" spans="1:26">
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="B21">
+        <v>1574761000000.0</v>
+      </c>
+      <c r="C21">
         <v>1448325000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>1474777000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>1302854000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>1627958000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>1364261000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>1264394000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>892565000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>959334000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>888986639228.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>692865656136.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>374126536835.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>423195023125.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>429341499878.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>182058917652.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>185417086859.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>126949442668.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-67011996284.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>73741557306.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>66076853085.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>61131729890.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>86453166000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>85850536000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>64372390000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>56181000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>50430000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:26">
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
+      <c r="AA22"/>
     </row>
-    <row r="23" spans="1:26">
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="B23">
+        <v>7193093000000.0</v>
+      </c>
+      <c r="C23">
         <v>7425877000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>6827964000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>6394001000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>5162705000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>4754132000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>5024019000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>4602818000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>3953061000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>3832657406385.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>3750986093994.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>3577377086621.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>3024862016467.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2359619443752.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1920324823880.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1694994387057.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1486978548736.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1429618576776.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1053058361130.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>769153112964.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>650600244534.0</v>
       </c>
-      <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
+      <c r="AA23"/>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
+      <c r="AA24"/>
     </row>
-    <row r="25" spans="1:26">
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="B25">
+        <v>30985000000.0</v>
+      </c>
+      <c r="C25">
         <v>27999000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>27635000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>33102000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>35500000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>37062000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>13743000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>10642000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>14575000000.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
+      <c r="AA25"/>
     </row>
-    <row r="26" spans="1:26">
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
-      <c r="P26">
+      <c r="P26"/>
+      <c r="Q26">
         <v>2092145000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>3796143000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>7738543000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>2394679000.0</v>
       </c>
-      <c r="T26"/>
-      <c r="U26">
+      <c r="U26"/>
+      <c r="V26">
         <v>944189000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>790659000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>233491000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>1225829000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>609000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>243000000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:26">
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="B27">
+        <v>844331000000.0</v>
+      </c>
+      <c r="C27">
         <v>1191384000000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>828343000000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>810193000000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>587431000000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>610990000000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>758577000000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>718472000000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>559357000000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>504868024629.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>473654483446.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>387298115397.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>353457192783.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>298965828143.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>361471509271.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>331528142923.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>231978120762.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>271322394313.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>190711945703.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>141859167089.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>116175196364.0</v>
       </c>
-      <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
+      <c r="AA27"/>
     </row>
-    <row r="28" spans="1:26">
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="B28">
+        <v>92006000000.0</v>
+      </c>
+      <c r="C28">
         <v>108274000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>105667000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>95185000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>92552000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>104676000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>87803000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>78449000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>70493000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>55949103709.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>54266719647.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>52611644337.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>52360255624.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>24621661879.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>82175860795.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>75298724190.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>62967306855.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>56420386329.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>58118181687.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>43950533398.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>38618461498.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>82288176000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>68478644000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>61460456000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>41333000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>28865000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="B29">
+        <v>369628000000.0</v>
+      </c>
+      <c r="C29">
         <v>353047000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>321124000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>323512000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>265139000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>311851000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>339494000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>247411000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>316790000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>222657146910.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>177575035200.0</v>
       </c>
-      <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
+      <c r="AA29"/>
     </row>
-    <row r="30" spans="1:26">
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="B30">
+        <v>1263565000000.0</v>
+      </c>
+      <c r="C30">
         <v>1573452000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1216794000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1194837000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>921009000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1015297000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>1132318000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1086212000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>896380000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>779774397263.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>739542532105.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>597577626943.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>578413887788.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>451510396515.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>443647370066.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>406826867113.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>294945427617.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>327742780642.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>248830127390.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>185809700487.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>154793657862.0</v>
       </c>
-      <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
+      <c r="AA30"/>
     </row>
-    <row r="31" spans="1:26">
+    <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="B31">
+        <v>172327000000.0</v>
+      </c>
+      <c r="C31">
         <v>58638000000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>32508000000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-13856000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-86026000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>57256000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>110965000000.0</v>
       </c>
-      <c r="H31">
-[...1 lines deleted...]
-      </c>
       <c r="I31">
-        <v>99733000000.0</v>
+        <v>56453000000.0</v>
       </c>
       <c r="J31">
-        <v>79152271682.0</v>
+        <v>66897000000.0</v>
       </c>
       <c r="K31">
-        <v>57728660052.0</v>
+        <v>43495782652.0</v>
       </c>
       <c r="L31">
-        <v>35944647972.0</v>
+        <v>7809594093.0</v>
       </c>
       <c r="M31">
-        <v>1350955265.0</v>
+        <v>1230390939.0</v>
       </c>
       <c r="N31">
-        <v>7738251497.0</v>
+        <v>13525164748.0</v>
       </c>
       <c r="O31">
-        <v>-25241011224.0</v>
+        <v>28628615306.0</v>
       </c>
       <c r="P31">
-        <v>17506454838.0</v>
+        <v>-56641356170.0</v>
       </c>
       <c r="Q31">
+        <v>-20533019149.0</v>
+      </c>
+      <c r="R31">
         <v>-28670642107.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>335794133465.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-34638442281.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-40263239762.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-56323689031.0</v>
       </c>
-      <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
+      <c r="AA31"/>
     </row>
-    <row r="32" spans="1:26">
+    <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="B32">
+        <v>8767854000000.0</v>
+      </c>
+      <c r="C32">
         <v>8874202000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>8302741000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>7656252000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>6616642000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>5967362000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>6241419000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>5472882000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>4879559000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>4685987917355.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>4393932684171.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>3916789366423.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>3460231249075.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>2809851307439.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>2102383741532.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>1880411473916.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>1613927991404.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>1362606580492.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>1126799918436.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>835229966049.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>711731974424.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>546325458000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>490631572000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>408794011000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>478403000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>323527000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CF32"/>
+  <dimension ref="A1:CI32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:84">
+    <row r="1" spans="1:87">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D1" t="s">
-        <v>89</v>
+        <v>1</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>90</v>
       </c>
       <c r="F1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="G1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="H1" t="s">
-        <v>92</v>
+        <v>2</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>93</v>
       </c>
       <c r="J1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="K1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="L1" t="s">
-        <v>95</v>
+        <v>3</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>96</v>
       </c>
       <c r="N1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="O1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="P1" t="s">
-        <v>98</v>
+        <v>4</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>99</v>
       </c>
       <c r="R1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="S1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="T1" t="s">
-        <v>101</v>
+        <v>5</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="V1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="W1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="X1" t="s">
-        <v>104</v>
+        <v>6</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>105</v>
       </c>
       <c r="Z1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AA1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AB1" t="s">
-        <v>107</v>
+        <v>7</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>108</v>
       </c>
       <c r="AD1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AE1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AF1" t="s">
-        <v>110</v>
+        <v>8</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>111</v>
       </c>
       <c r="AH1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AI1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AJ1" t="s">
-        <v>113</v>
+        <v>9</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>114</v>
       </c>
       <c r="AL1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AM1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="AN1" t="s">
-        <v>116</v>
+        <v>10</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>117</v>
       </c>
       <c r="AP1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AQ1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="AR1" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>120</v>
       </c>
       <c r="AT1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AU1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="AV1" t="s">
-        <v>122</v>
+        <v>12</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>123</v>
       </c>
       <c r="AX1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="AY1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="AZ1" t="s">
-        <v>125</v>
+        <v>13</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>126</v>
       </c>
       <c r="BB1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BC1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="BD1" t="s">
-        <v>128</v>
+        <v>14</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>129</v>
       </c>
       <c r="BF1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BG1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="BH1" t="s">
-        <v>131</v>
+        <v>15</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>132</v>
       </c>
       <c r="BJ1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="BK1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="BL1" t="s">
-        <v>134</v>
+        <v>16</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>135</v>
       </c>
       <c r="BN1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="BO1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="BP1" t="s">
-        <v>137</v>
+        <v>17</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>138</v>
       </c>
       <c r="BR1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="BS1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="BT1" t="s">
-        <v>140</v>
+        <v>18</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>141</v>
       </c>
       <c r="BV1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="BW1" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="BX1" t="s">
-        <v>143</v>
+        <v>19</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
         <v>145</v>
       </c>
       <c r="CA1" t="s">
         <v>146</v>
       </c>
       <c r="CB1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CD1" t="s">
         <v>149</v>
       </c>
-      <c r="CC1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="CE1" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="CF1" t="s">
-        <v>152</v>
+        <v>22</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>155</v>
       </c>
     </row>
-    <row r="2" spans="1:84">
+    <row r="2" spans="1:87">
       <c r="A2" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="B2">
+        <v>1789208000000.0</v>
+      </c>
+      <c r="C2">
+        <v>1833037000000.0</v>
+      </c>
+      <c r="D2">
+        <v>1727651000000.0</v>
+      </c>
+      <c r="E2">
         <v>1476328000000.0</v>
       </c>
-      <c r="C2">
+      <c r="F2">
         <v>1220417000000.0</v>
       </c>
-      <c r="D2">
+      <c r="G2">
         <v>1491488000000.0</v>
       </c>
-      <c r="E2">
+      <c r="H2">
         <v>1493928000000.0</v>
       </c>
-      <c r="F2">
+      <c r="I2">
         <v>1410908000000.0</v>
       </c>
-      <c r="G2">
-[...2 lines deleted...]
-      <c r="H2">
+      <c r="J2">
+        <v>1433599000000.0</v>
+      </c>
+      <c r="K2">
         <v>1528281000000.0</v>
       </c>
-      <c r="I2">
+      <c r="L2">
         <v>1489977000000.0</v>
       </c>
-      <c r="J2">
+      <c r="M2">
         <v>1333018000000.0</v>
       </c>
-      <c r="K2">
+      <c r="N2">
         <v>1303112000000.0</v>
       </c>
-      <c r="L2">
+      <c r="O2">
         <v>1493902000000.0</v>
       </c>
-      <c r="M2">
+      <c r="P2">
         <v>1379571000000.0</v>
       </c>
-      <c r="N2">
+      <c r="Q2">
         <v>1401883000000.0</v>
       </c>
-      <c r="O2">
+      <c r="R2">
         <v>1196278000000.0</v>
       </c>
-      <c r="P2">
+      <c r="S2">
         <v>1221432000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="T2">
         <v>1147605000000.0</v>
       </c>
-      <c r="R2">
+      <c r="U2">
         <v>1127914000000.0</v>
       </c>
-      <c r="S2">
+      <c r="V2">
         <v>990784000000.0</v>
       </c>
-      <c r="T2">
+      <c r="W2">
         <v>975393000000.0</v>
       </c>
-      <c r="U2">
+      <c r="X2">
         <v>912968000000.0</v>
       </c>
-      <c r="V2">
+      <c r="Y2">
         <v>935392000000.0</v>
       </c>
-      <c r="W2">
+      <c r="Z2">
         <v>903677000000.0</v>
       </c>
-      <c r="X2">
+      <c r="AA2">
         <v>986798000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AB2">
         <v>1023278000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AC2">
         <v>988167000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AD2">
         <v>953025000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AE2">
         <v>927231000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AF2">
         <v>928715000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AG2">
         <v>912351000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AH2">
         <v>848291000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AI2">
         <v>827249000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AJ2">
         <v>816967481541.0</v>
       </c>
-      <c r="AH2">
+      <c r="AK2">
         <v>778393127731.0</v>
       </c>
-      <c r="AI2">
+      <c r="AL2">
         <v>711382069819.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AM2">
         <v>749938320909.0</v>
       </c>
-      <c r="AK2">
+      <c r="AN2">
         <v>790442047978.0</v>
       </c>
-      <c r="AL2">
+      <c r="AO2">
         <v>732989991420.0</v>
       </c>
-      <c r="AM2">
+      <c r="AP2">
         <v>779346393428.0</v>
       </c>
-      <c r="AN2">
+      <c r="AQ2">
         <v>750104576296.0</v>
       </c>
-      <c r="AO2">
+      <c r="AR2">
         <v>760021068646.0</v>
       </c>
-      <c r="AP2">
+      <c r="AS2">
         <v>747695740787.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AT2">
         <v>804838667220.0</v>
       </c>
-      <c r="AR2">
+      <c r="AU2">
         <v>698888085236.0</v>
       </c>
-      <c r="AS2">
+      <c r="AV2">
         <v>767907612833.0</v>
       </c>
-      <c r="AT2">
+      <c r="AW2">
         <v>738745489562.0</v>
       </c>
-      <c r="AU2">
+      <c r="AX2">
         <v>777197898095.0</v>
       </c>
-      <c r="AV2">
+      <c r="AY2">
         <v>695948459188.0</v>
       </c>
-      <c r="AW2">
+      <c r="AZ2">
         <v>691574860854.0</v>
       </c>
-      <c r="AX2">
+      <c r="BA2">
         <v>604811804882.0</v>
       </c>
-      <c r="AY2">
+      <c r="BB2">
         <v>599801965876.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BC2">
         <v>550259497067.0</v>
       </c>
-      <c r="BA2">
+      <c r="BD2">
         <v>494502286824.0</v>
       </c>
-      <c r="BB2">
+      <c r="BE2">
         <v>481893301446.0</v>
       </c>
-      <c r="BC2">
+      <c r="BF2">
         <v>492989899270.0</v>
       </c>
-      <c r="BD2">
+      <c r="BG2">
         <v>438723559697.0</v>
       </c>
-      <c r="BE2">
+      <c r="BH2">
         <v>373325916300.0</v>
       </c>
-      <c r="BF2">
+      <c r="BI2">
         <v>367330284000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BJ2">
         <v>313419287200.0</v>
       </c>
-      <c r="BH2">
+      <c r="BK2">
         <v>310024518800.0</v>
       </c>
-      <c r="BI2">
+      <c r="BL2">
         <v>279899903600.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BM2">
         <v>317082756400.0</v>
       </c>
-      <c r="BK2">
+      <c r="BN2">
         <v>323017354800.0</v>
       </c>
-      <c r="BL2">
+      <c r="BO2">
         <v>289127923500.0</v>
       </c>
-      <c r="BM2">
+      <c r="BP2">
         <v>277796793300.0</v>
       </c>
-      <c r="BN2">
+      <c r="BQ2">
         <v>305296889700.0</v>
       </c>
-      <c r="BO2">
+      <c r="BR2">
         <v>286279061300.0</v>
       </c>
-      <c r="BP2">
+      <c r="BS2">
         <v>248431864500.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BT2">
         <v>292768433100.0</v>
       </c>
-      <c r="BR2">
+      <c r="BU2">
         <v>266861552900.0</v>
       </c>
-      <c r="BS2">
+      <c r="BV2">
         <v>249756872100.0</v>
       </c>
-      <c r="BT2">
+      <c r="BW2">
         <v>220457260400.0</v>
       </c>
-      <c r="BU2">
+      <c r="BX2">
         <v>203043263200.0</v>
       </c>
-      <c r="BV2">
+      <c r="BY2">
         <v>220030487000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BZ2">
         <v>169321487500.0</v>
       </c>
-      <c r="BX2">
+      <c r="CA2">
         <v>145676923700.0</v>
       </c>
-      <c r="BY2">
+      <c r="CB2">
         <v>160796532000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CC2">
         <v>129994401000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CD2">
         <v>136584674000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CE2">
         <v>98982295000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CF2">
         <v>107528836000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CG2">
         <v>97028747000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CH2">
         <v>89340725000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CI2">
         <v>78061851000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:84">
+    <row r="3" spans="1:87">
       <c r="A3" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="B3">
+        <v>74303000000.0</v>
+      </c>
+      <c r="C3">
+        <v>25177000000.0</v>
+      </c>
+      <c r="D3">
+        <v>42668000000.0</v>
+      </c>
+      <c r="E3">
         <v>40612000000.0</v>
       </c>
-      <c r="C3">
+      <c r="F3">
         <v>6982000000.0</v>
       </c>
-      <c r="D3">
+      <c r="G3">
         <v>6662000000.0</v>
       </c>
-      <c r="E3">
+      <c r="H3">
         <v>7906000000.0</v>
       </c>
-      <c r="F3">
-[...3 lines deleted...]
-      <c r="H3">
+      <c r="I3">
+        <v>81928559453000.0</v>
+      </c>
+      <c r="J3">
+        <v>37308000000.0</v>
+      </c>
+      <c r="K3">
         <v>36648000000.0</v>
       </c>
-      <c r="I3">
+      <c r="L3">
         <v>41343000000.0</v>
       </c>
-      <c r="J3">
-[...7 lines deleted...]
-      </c>
       <c r="M3">
-        <v>30761000000.0</v>
+        <v>39023000000.0</v>
       </c>
       <c r="N3">
-        <v>20164000000.0</v>
+        <v>40598000000.0</v>
       </c>
       <c r="O3">
-        <v>58476000000.0</v>
+        <v>40825000000.0</v>
       </c>
       <c r="P3">
-        <v>28516000000.0</v>
+        <v>41129000000.0</v>
       </c>
       <c r="Q3">
-        <v>8692000000.0</v>
+        <v>42965000000.0</v>
       </c>
       <c r="R3">
-        <v>8786000000.0</v>
+        <v>44720000000.0</v>
       </c>
       <c r="S3">
-        <v>8859000000.0</v>
+        <v>46820000000.0</v>
       </c>
       <c r="T3">
-        <v>9163000000.0</v>
+        <v>48529000000.0</v>
       </c>
       <c r="U3">
+        <v>46069000000.0</v>
+      </c>
+      <c r="V3">
+        <v>45809000000.0</v>
+      </c>
+      <c r="W3">
+        <v>45756000000.0</v>
+      </c>
+      <c r="X3">
         <v>23606000000.0</v>
       </c>
-      <c r="V3">
+      <c r="Y3">
         <v>6864000000.0</v>
       </c>
-      <c r="W3">
+      <c r="Z3">
         <v>3385000000.0</v>
       </c>
-      <c r="X3">
+      <c r="AA3">
         <v>3398000000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AB3">
         <v>3463000000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AC3">
         <v>3587000000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AD3">
         <v>3377000000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AE3">
         <v>3316000000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AF3">
         <v>3145000000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AG3">
         <v>2582000000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AH3">
         <v>2499000000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AI3">
         <v>2416000000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AJ3">
         <v>3455221056.0</v>
       </c>
-      <c r="AH3">
+      <c r="AK3">
         <v>5673747346.0</v>
       </c>
-      <c r="AI3">
+      <c r="AL3">
         <v>2789959630.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AM3">
         <v>2656071968.0</v>
       </c>
-      <c r="AK3">
+      <c r="AN3">
         <v>3029210140.0</v>
       </c>
-      <c r="AL3">
+      <c r="AO3">
         <v>3834877112.0</v>
       </c>
-      <c r="AM3">
+      <c r="AP3">
         <v>3804915033.0</v>
       </c>
-      <c r="AN3">
+      <c r="AQ3">
         <v>3782445139.0</v>
       </c>
-      <c r="AO3">
+      <c r="AR3">
         <v>3838148587.0</v>
       </c>
-      <c r="AP3">
+      <c r="AS3">
         <v>3997776070.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AT3">
         <v>4139913408.0</v>
       </c>
-      <c r="AR3">
+      <c r="AU3">
         <v>4976168452.0</v>
       </c>
-      <c r="AS3">
+      <c r="AV3">
         <v>4919919447.0</v>
       </c>
-      <c r="AT3">
+      <c r="AW3">
         <v>4822074914.0</v>
       </c>
-      <c r="AU3">
+      <c r="AX3">
         <v>4763286836.0</v>
       </c>
-      <c r="AV3">
+      <c r="AY3">
         <v>4532237992.0</v>
       </c>
-      <c r="AW3">
+      <c r="AZ3">
         <v>8164938684.0</v>
       </c>
-      <c r="AX3">
+      <c r="BA3">
         <v>2584143014.0</v>
       </c>
-      <c r="AY3">
+      <c r="BB3">
         <v>2717347295.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BC3">
         <v>2700506340.0</v>
       </c>
-      <c r="BA3">
+      <c r="BD3">
         <v>2642239316.0</v>
       </c>
-      <c r="BB3">
+      <c r="BE3">
         <v>2637689345.0</v>
       </c>
-      <c r="BC3">
+      <c r="BF3">
         <v>2572634347.0</v>
       </c>
-      <c r="BD3">
+      <c r="BG3">
         <v>2539214509.0</v>
       </c>
-      <c r="BE3"/>
-[...1 lines deleted...]
-      <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
+      <c r="CG3"/>
+      <c r="CH3"/>
+      <c r="CI3"/>
     </row>
-    <row r="4" spans="1:84">
+    <row r="4" spans="1:87">
       <c r="A4" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -18092,446 +18800,471 @@
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
+      <c r="CG4"/>
+      <c r="CH4"/>
+      <c r="CI4"/>
     </row>
-    <row r="5" spans="1:84">
+    <row r="5" spans="1:87">
       <c r="A5" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="B5">
+        <v>649794000000.0</v>
+      </c>
+      <c r="C5">
+        <v>623006000000.0</v>
+      </c>
+      <c r="D5">
+        <v>473233000000.0</v>
+      </c>
+      <c r="E5">
         <v>459168000000.0</v>
       </c>
-      <c r="C5">
+      <c r="F5">
         <v>315047000000.0</v>
       </c>
-      <c r="D5">
+      <c r="G5">
         <v>464876000000.0</v>
       </c>
-      <c r="E5">
+      <c r="H5">
         <v>358638000000.0</v>
       </c>
-      <c r="F5">
+      <c r="I5">
         <v>172897000000.0</v>
       </c>
-      <c r="G5"/>
-[...5 lines deleted...]
-      </c>
       <c r="J5">
-        <v>444475000000.0</v>
+        <v>453789000000.0</v>
       </c>
       <c r="K5">
-        <v>347547000000.0</v>
+        <v>521766000000.0</v>
       </c>
       <c r="L5">
-        <v>457443000000.0</v>
+        <v>300222000000.0</v>
       </c>
       <c r="M5">
-        <v>172994000000.0</v>
+        <v>439895000000.0</v>
       </c>
       <c r="N5">
-        <v>331380000000.0</v>
+        <v>343411000000.0</v>
       </c>
       <c r="O5">
-        <v>392359000000.0</v>
+        <v>475316000000.0</v>
       </c>
       <c r="P5">
-        <v>406121000000.0</v>
+        <v>219338000000.0</v>
       </c>
       <c r="Q5">
-        <v>404467000000.0</v>
+        <v>337799000000.0</v>
       </c>
       <c r="R5">
-        <v>402989000000.0</v>
+        <v>435952000000.0</v>
       </c>
       <c r="S5">
-        <v>394492000000.0</v>
+        <v>420338000000.0</v>
       </c>
       <c r="T5">
-        <v>571964000000.0</v>
+        <v>417697000000.0</v>
       </c>
       <c r="U5">
-        <v>207171000000.0</v>
+        <v>400004000000.0</v>
       </c>
       <c r="V5">
-        <v>493922000000.0</v>
+        <v>390286000000.0</v>
       </c>
       <c r="W5">
-        <v>168682000000.0</v>
+        <v>572302000000.0</v>
       </c>
       <c r="X5">
-        <v>599121000000.0</v>
+        <v>203201000000.0</v>
       </c>
       <c r="Y5">
-        <v>310044000000.0</v>
+        <v>487012000000.0</v>
       </c>
       <c r="Z5">
-        <v>404919000000.0</v>
+        <v>165067000000.0</v>
       </c>
       <c r="AA5">
-        <v>273825000000.0</v>
+        <v>594020000000.0</v>
       </c>
       <c r="AB5">
-        <v>394804000000.0</v>
+        <v>305731000000.0</v>
       </c>
       <c r="AC5">
-        <v>154677000000.0</v>
+        <v>404553000000.0</v>
       </c>
       <c r="AD5">
-        <v>327475000000.0</v>
+        <v>273704000000.0</v>
       </c>
       <c r="AE5">
-        <v>246130000000.0</v>
+        <v>393004000000.0</v>
       </c>
       <c r="AF5">
-        <v>239154000000.0</v>
+        <v>144413000000.0</v>
       </c>
       <c r="AG5">
-        <v>167807047585.0</v>
+        <v>326509000000.0</v>
       </c>
       <c r="AH5">
-        <v>368506557293.0</v>
+        <v>244705000000.0</v>
       </c>
       <c r="AI5">
-        <v>181012072077.0</v>
+        <v>235436000000.0</v>
       </c>
       <c r="AJ5">
+        <v>166875931467.0</v>
+      </c>
+      <c r="AK5">
+        <v>367697049864.0</v>
+      </c>
+      <c r="AL5">
+        <v>180035924174.0</v>
+      </c>
+      <c r="AM5">
         <v>313471323045.0</v>
       </c>
-      <c r="AK5">
-[...7 lines deleted...]
-      </c>
       <c r="AN5">
-        <v>219523355117.0</v>
+        <v>215555557894.0</v>
       </c>
       <c r="AO5">
-        <v>188247545640.0</v>
+        <v>325977160702.0</v>
       </c>
       <c r="AP5">
-        <v>221787136068.0</v>
+        <v>175208406350.0</v>
       </c>
       <c r="AQ5">
-        <v>100207255336.0</v>
+        <v>217735396088.0</v>
       </c>
       <c r="AR5">
-        <v>193553397023.0</v>
+        <v>185503135623.0</v>
       </c>
       <c r="AS5">
-        <v>104096744911.0</v>
+        <v>220848600935.0</v>
       </c>
       <c r="AT5">
-        <v>110481245463.0</v>
+        <v>100690428171.0</v>
       </c>
       <c r="AU5">
-        <v>45977834130.0</v>
+        <v>195875407810.0</v>
       </c>
       <c r="AV5">
-        <v>120356223997.0</v>
+        <v>104208266997.0</v>
       </c>
       <c r="AW5">
-        <v>70115662770.0</v>
+        <v>110413253159.0</v>
       </c>
       <c r="AX5">
-        <v>81233406960.0</v>
+        <v>45414453095.0</v>
       </c>
       <c r="AY5">
-        <v>147523191391.0</v>
+        <v>119294706437.0</v>
       </c>
       <c r="AZ5">
-        <v>151508821561.0</v>
+        <v>66868089685.0</v>
       </c>
       <c r="BA5">
-        <v>135415866171.0</v>
+        <v>80495642866.0</v>
       </c>
       <c r="BB5">
-        <v>136332674168.0</v>
+        <v>145370639858.0</v>
       </c>
       <c r="BC5">
-        <v>102359086910.0</v>
+        <v>151583694901.0</v>
       </c>
       <c r="BD5">
-        <v>109709989345.0</v>
-[...3 lines deleted...]
-      <c r="BG5"/>
+        <v>133427009148.0</v>
+      </c>
+      <c r="BE5">
+        <v>139972849194.0</v>
+      </c>
+      <c r="BF5">
+        <v>99679875158.0</v>
+      </c>
+      <c r="BG5">
+        <v>95888637132.0</v>
+      </c>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
+      <c r="CG5"/>
+      <c r="CH5"/>
+      <c r="CI5"/>
     </row>
-    <row r="6" spans="1:84">
+    <row r="6" spans="1:87">
       <c r="A6" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="B6">
+        <v>724097000000.0</v>
+      </c>
+      <c r="C6">
+        <v>648183000000.0</v>
+      </c>
+      <c r="D6">
+        <v>515901000000.0</v>
+      </c>
+      <c r="E6">
         <v>499780000000.0</v>
       </c>
-      <c r="C6">
+      <c r="F6">
         <v>322029000000.0</v>
       </c>
-      <c r="D6">
+      <c r="G6">
         <v>471538000000.0</v>
       </c>
-      <c r="E6">
+      <c r="H6">
         <v>366544000000.0</v>
       </c>
-      <c r="F6">
-[...5 lines deleted...]
-      </c>
       <c r="I6">
-        <v>324298000000.0</v>
+        <v>82101456453000.0</v>
       </c>
       <c r="J6">
-        <v>450233000000.0</v>
+        <v>491097000000.0</v>
       </c>
       <c r="K6">
-        <v>354085000000.0</v>
+        <v>558414000000.0</v>
       </c>
       <c r="L6">
-        <v>487262000000.0</v>
+        <v>341565000000.0</v>
       </c>
       <c r="M6">
-        <v>203755000000.0</v>
+        <v>478918000000.0</v>
       </c>
       <c r="N6">
-        <v>351544000000.0</v>
+        <v>384009000000.0</v>
       </c>
       <c r="O6">
-        <v>450835000000.0</v>
+        <v>516141000000.0</v>
       </c>
       <c r="P6">
-        <v>434637000000.0</v>
+        <v>260467000000.0</v>
       </c>
       <c r="Q6">
-        <v>413159000000.0</v>
+        <v>380764000000.0</v>
       </c>
       <c r="R6">
-        <v>411775000000.0</v>
+        <v>480672000000.0</v>
       </c>
       <c r="S6">
-        <v>403351000000.0</v>
+        <v>467158000000.0</v>
       </c>
       <c r="T6">
-        <v>581127000000.0</v>
+        <v>466226000000.0</v>
       </c>
       <c r="U6">
-        <v>230777000000.0</v>
+        <v>446073000000.0</v>
       </c>
       <c r="V6">
-        <v>500786000000.0</v>
+        <v>436095000000.0</v>
       </c>
       <c r="W6">
-        <v>172067000000.0</v>
+        <v>618058000000.0</v>
       </c>
       <c r="X6">
-        <v>602519000000.0</v>
+        <v>226807000000.0</v>
       </c>
       <c r="Y6">
-        <v>313507000000.0</v>
+        <v>493876000000.0</v>
       </c>
       <c r="Z6">
-        <v>408506000000.0</v>
+        <v>168452000000.0</v>
       </c>
       <c r="AA6">
-        <v>277202000000.0</v>
+        <v>597418000000.0</v>
       </c>
       <c r="AB6">
-        <v>398120000000.0</v>
+        <v>309194000000.0</v>
       </c>
       <c r="AC6">
-        <v>157822000000.0</v>
+        <v>408140000000.0</v>
       </c>
       <c r="AD6">
-        <v>330057000000.0</v>
+        <v>277081000000.0</v>
       </c>
       <c r="AE6">
-        <v>248629000000.0</v>
+        <v>396320000000.0</v>
       </c>
       <c r="AF6">
-        <v>241570000000.0</v>
+        <v>147558000000.0</v>
       </c>
       <c r="AG6">
-        <v>171262268641.0</v>
+        <v>329091000000.0</v>
       </c>
       <c r="AH6">
-        <v>374180304639.0</v>
+        <v>247204000000.0</v>
       </c>
       <c r="AI6">
-        <v>183802031707.0</v>
+        <v>237852000000.0</v>
       </c>
       <c r="AJ6">
+        <v>170331152523.0</v>
+      </c>
+      <c r="AK6">
+        <v>373370797210.0</v>
+      </c>
+      <c r="AL6">
+        <v>182825883804.0</v>
+      </c>
+      <c r="AM6">
         <v>316127395013.0</v>
       </c>
-      <c r="AK6">
-[...7 lines deleted...]
-      </c>
       <c r="AN6">
-        <v>223305800256.0</v>
+        <v>218584768034.0</v>
       </c>
       <c r="AO6">
-        <v>192085694227.0</v>
+        <v>329812037814.0</v>
       </c>
       <c r="AP6">
-        <v>225784912138.0</v>
+        <v>179013321383.0</v>
       </c>
       <c r="AQ6">
-        <v>104347168744.0</v>
+        <v>221517841227.0</v>
       </c>
       <c r="AR6">
-        <v>198529565475.0</v>
+        <v>189341284210.0</v>
       </c>
       <c r="AS6">
-        <v>109016664358.0</v>
+        <v>224846377005.0</v>
       </c>
       <c r="AT6">
-        <v>115303320377.0</v>
+        <v>104830341579.0</v>
       </c>
       <c r="AU6">
-        <v>50741120966.0</v>
+        <v>200851576262.0</v>
       </c>
       <c r="AV6">
-        <v>124888461989.0</v>
+        <v>109128186444.0</v>
       </c>
       <c r="AW6">
-        <v>78280601454.0</v>
+        <v>115235328073.0</v>
       </c>
       <c r="AX6">
-        <v>83817549974.0</v>
+        <v>50177739931.0</v>
       </c>
       <c r="AY6">
-        <v>150240538686.0</v>
+        <v>123826944429.0</v>
       </c>
       <c r="AZ6">
-        <v>154209327901.0</v>
+        <v>75033028369.0</v>
       </c>
       <c r="BA6">
-        <v>138058105487.0</v>
+        <v>83079785880.0</v>
       </c>
       <c r="BB6">
-        <v>138970363513.0</v>
+        <v>148087987153.0</v>
       </c>
       <c r="BC6">
-        <v>104931721257.0</v>
+        <v>154284201241.0</v>
       </c>
       <c r="BD6">
-        <v>112249203854.0</v>
-[...3 lines deleted...]
-      <c r="BG6"/>
+        <v>136069248464.0</v>
+      </c>
+      <c r="BE6">
+        <v>142610538539.0</v>
+      </c>
+      <c r="BF6">
+        <v>102252509505.0</v>
+      </c>
+      <c r="BG6">
+        <v>98427851641.0</v>
+      </c>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
+      <c r="CG6"/>
+      <c r="CH6"/>
+      <c r="CI6"/>
     </row>
-    <row r="7" spans="1:84">
+    <row r="7" spans="1:87">
       <c r="A7" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -18572,54 +19305,57 @@
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
+      <c r="CG7"/>
+      <c r="CH7"/>
+      <c r="CI7"/>
     </row>
-    <row r="8" spans="1:84">
+    <row r="8" spans="1:87">
       <c r="A8" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -18660,1117 +19396,1164 @@
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
+      <c r="CG8"/>
+      <c r="CH8"/>
+      <c r="CI8"/>
     </row>
-    <row r="9" spans="1:84">
+    <row r="9" spans="1:87">
       <c r="A9" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="B9">
+        <v>921645000000.0</v>
+      </c>
+      <c r="C9">
+        <v>950004000000.0</v>
+      </c>
+      <c r="D9">
+        <v>802521000000.0</v>
+      </c>
+      <c r="E9">
         <v>679663000000.0</v>
       </c>
-      <c r="C9">
+      <c r="F9">
         <v>577116000000.0</v>
       </c>
-      <c r="D9">
+      <c r="G9">
         <v>792670000000.0</v>
       </c>
-      <c r="E9">
+      <c r="H9">
         <v>797359000000.0</v>
       </c>
-      <c r="F9">
+      <c r="I9">
         <v>727177000000.0</v>
       </c>
-      <c r="G9">
-[...2 lines deleted...]
-      <c r="H9">
+      <c r="J9">
+        <v>713374000000.0</v>
+      </c>
+      <c r="K9">
         <v>769576000000.0</v>
       </c>
-      <c r="I9">
+      <c r="L9">
         <v>694424000000.0</v>
       </c>
-      <c r="J9">
+      <c r="M9">
         <v>645613000000.0</v>
       </c>
-      <c r="K9">
+      <c r="N9">
         <v>602399000000.0</v>
       </c>
-      <c r="L9">
+      <c r="O9">
         <v>740296000000.0</v>
       </c>
-      <c r="M9">
+      <c r="P9">
         <v>598547000000.0</v>
       </c>
-      <c r="N9">
+      <c r="Q9">
         <v>585343000000.0</v>
       </c>
-      <c r="O9">
+      <c r="R9">
         <v>657757000000.0</v>
       </c>
-      <c r="P9">
+      <c r="S9">
         <v>615441000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="T9">
         <v>676952000000.0</v>
       </c>
-      <c r="R9">
+      <c r="U9">
         <v>603727000000.0</v>
       </c>
-      <c r="S9">
+      <c r="V9">
         <v>548565000000.0</v>
       </c>
-      <c r="T9">
+      <c r="W9">
         <v>545702000000.0</v>
       </c>
-      <c r="U9">
+      <c r="X9">
         <v>599959000000.0</v>
       </c>
-      <c r="V9">
+      <c r="Y9">
         <v>499961000000.0</v>
       </c>
-      <c r="W9">
+      <c r="Z9">
         <v>500935000000.0</v>
       </c>
-      <c r="X9">
+      <c r="AA9">
         <v>627672000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AB9">
         <v>633002000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AC9">
         <v>623976000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AD9">
         <v>591578000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AE9">
         <v>501162000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AF9">
         <v>499855000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AG9">
         <v>507342000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AH9">
         <v>473189000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AI9">
         <v>475890000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AJ9">
         <v>486488902267.0</v>
       </c>
-      <c r="AH9">
+      <c r="AK9">
         <v>479848490340.0</v>
       </c>
-      <c r="AI9">
+      <c r="AL9">
         <v>425069805976.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AM9">
         <v>431470801417.0</v>
       </c>
-      <c r="AK9">
+      <c r="AN9">
         <v>442129663763.0</v>
       </c>
-      <c r="AL9">
+      <c r="AO9">
         <v>422742615877.0</v>
       </c>
-      <c r="AM9">
+      <c r="AP9">
         <v>421055840246.0</v>
       </c>
-      <c r="AN9">
+      <c r="AQ9">
         <v>347176788347.0</v>
       </c>
-      <c r="AO9">
+      <c r="AR9">
         <v>359004498311.0</v>
       </c>
-      <c r="AP9">
+      <c r="AS9">
         <v>341319295816.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AT9">
         <v>346079703874.0</v>
       </c>
-      <c r="AR9">
+      <c r="AU9">
         <v>336085624281.0</v>
       </c>
-      <c r="AS9">
+      <c r="AV9">
         <v>267061906270.0</v>
       </c>
-      <c r="AT9">
+      <c r="AW9">
         <v>239595833808.0</v>
       </c>
-      <c r="AU9">
+      <c r="AX9">
         <v>224523043279.0</v>
       </c>
-      <c r="AV9">
+      <c r="AY9">
         <v>205809123388.0</v>
       </c>
-      <c r="AW9">
+      <c r="AZ9">
         <v>239074430464.0</v>
       </c>
-      <c r="AX9">
+      <c r="BA9">
         <v>235482790316.0</v>
       </c>
-      <c r="AY9">
+      <c r="BB9">
         <v>286438466954.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BC9">
         <v>252787432662.0</v>
       </c>
-      <c r="BA9">
+      <c r="BD9">
         <v>250979019328.0</v>
       </c>
-      <c r="BB9">
+      <c r="BE9">
         <v>227330281758.0</v>
       </c>
-      <c r="BC9">
+      <c r="BF9">
         <v>221468604881.0</v>
       </c>
-      <c r="BD9">
+      <c r="BG9">
         <v>201964354235.0</v>
       </c>
-      <c r="BE9">
+      <c r="BH9">
         <v>215107688000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BI9">
         <v>170179890000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BJ9">
         <v>176206816000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BK9">
         <v>176789341000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BL9">
         <v>195565836000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BM9">
         <v>175507893000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BN9">
         <v>169209657000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BO9">
         <v>131000149000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BP9">
         <v>155192361000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BQ9">
         <v>132624235000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BR9">
         <v>123621910000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BS9">
         <v>84684878000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BT9">
         <v>52726922000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BU9">
         <v>104886430000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BV9">
         <v>82427330000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BW9">
         <v>92721781000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BX9">
         <v>84128485000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BY9">
         <v>119530180000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BZ9">
         <v>103109754000.0</v>
       </c>
-      <c r="BX9">
+      <c r="CA9">
         <v>81959339000.0</v>
       </c>
-      <c r="BY9">
+      <c r="CB9">
         <v>73138442000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CC9">
         <v>56831587000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CD9">
         <v>55211987000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CE9">
         <v>44001043000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CF9">
         <v>49499040000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CG9">
         <v>43638876000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CH9">
         <v>42008056000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CI9">
         <v>39219327000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:84">
+    <row r="10" spans="1:87">
       <c r="A10" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="B10">
+        <v>711624000000.0</v>
+      </c>
+      <c r="C10">
+        <v>622977000000.0</v>
+      </c>
+      <c r="D10">
+        <v>509096000000.0</v>
+      </c>
+      <c r="E10">
         <v>458135000000.0</v>
       </c>
-      <c r="C10">
+      <c r="F10">
         <v>315013000000.0</v>
       </c>
-      <c r="D10">
+      <c r="G10">
         <v>464844000000.0</v>
       </c>
-      <c r="E10">
+      <c r="H10">
         <v>358605000000.0</v>
       </c>
-      <c r="F10">
+      <c r="I10">
         <v>175465000000.0</v>
       </c>
-      <c r="G10">
+      <c r="J10">
         <v>452409000000.0</v>
       </c>
-      <c r="H10">
+      <c r="K10">
         <v>520484000000.0</v>
       </c>
-      <c r="I10">
+      <c r="L10">
         <v>291062000000.0</v>
       </c>
-      <c r="J10">
+      <c r="M10">
         <v>425751000000.0</v>
       </c>
-      <c r="K10">
+      <c r="N10">
         <v>329300000000.0</v>
       </c>
-      <c r="L10">
+      <c r="O10">
         <v>461172000000.0</v>
       </c>
-      <c r="M10">
+      <c r="P10">
         <v>194407000000.0</v>
       </c>
-      <c r="N10">
+      <c r="Q10">
         <v>304725000000.0</v>
       </c>
-      <c r="O10">
+      <c r="R10">
         <v>403062000000.0</v>
       </c>
-      <c r="P10">
+      <c r="S10">
         <v>386804000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="T10">
         <v>366841000000.0</v>
       </c>
-      <c r="R10">
+      <c r="U10">
         <v>338428000000.0</v>
       </c>
-      <c r="S10">
+      <c r="V10">
         <v>327002000000.0</v>
       </c>
-      <c r="T10">
+      <c r="W10">
         <v>509661000000.0</v>
       </c>
-      <c r="U10">
+      <c r="X10">
         <v>175678000000.0</v>
       </c>
-      <c r="V10">
+      <c r="Y10">
         <v>486955000000.0</v>
       </c>
-      <c r="W10">
+      <c r="Z10">
         <v>165004000000.0</v>
       </c>
-      <c r="X10">
+      <c r="AA10">
         <v>593880000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AB10">
         <v>304442000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AC10">
         <v>404422000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AD10">
         <v>274486000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AE10">
         <v>392009000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AF10">
         <v>142543000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AG10">
         <v>326449000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AH10">
         <v>244647000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AI10">
         <v>235379000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AJ10">
         <v>165659819344.0</v>
       </c>
-      <c r="AH10">
+      <c r="AK10">
         <v>367632673334.0</v>
       </c>
-      <c r="AI10">
+      <c r="AL10">
         <v>179970377827.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AM10">
         <v>312968129495.0</v>
       </c>
-      <c r="AK10">
+      <c r="AN10">
         <v>213796864540.0</v>
       </c>
-      <c r="AL10">
+      <c r="AO10">
         <v>325908158359.0</v>
       </c>
-      <c r="AM10">
+      <c r="AP10">
         <v>175119397411.0</v>
       </c>
-      <c r="AN10">
+      <c r="AQ10">
         <v>217658362342.0</v>
       </c>
-      <c r="AO10">
+      <c r="AR10">
         <v>183523383872.0</v>
       </c>
-      <c r="AP10">
+      <c r="AS10">
         <v>220768171800.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AT10">
         <v>100621692388.0</v>
       </c>
-      <c r="AR10">
+      <c r="AU10">
         <v>195762002169.0</v>
       </c>
-      <c r="AS10">
+      <c r="AV10">
         <v>102859816371.0</v>
       </c>
-      <c r="AT10">
+      <c r="AW10">
         <v>109535553093.0</v>
       </c>
-      <c r="AU10">
+      <c r="AX10">
         <v>44924287487.0</v>
       </c>
-      <c r="AV10">
+      <c r="AY10">
         <v>118037270823.0</v>
       </c>
-      <c r="AW10">
+      <c r="AZ10">
         <v>64426197365.0</v>
       </c>
-      <c r="AX10">
+      <c r="BA10">
         <v>78727175763.0</v>
       </c>
-      <c r="AY10">
+      <c r="BB10">
         <v>143721986831.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BC10">
         <v>149844827914.0</v>
       </c>
-      <c r="BA10">
+      <c r="BD10">
         <v>130772182240.0</v>
       </c>
-      <c r="BB10">
+      <c r="BE10">
         <v>136961523132.0</v>
       </c>
-      <c r="BC10">
+      <c r="BF10">
         <v>97236129808.0</v>
       </c>
-      <c r="BD10">
+      <c r="BG10">
         <v>93000280004.0</v>
       </c>
-      <c r="BE10"/>
-      <c r="BF10">
+      <c r="BH10"/>
+      <c r="BI10">
         <v>52887367000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BJ10">
         <v>55374971300.0</v>
       </c>
-      <c r="BH10">
+      <c r="BK10">
         <v>71545917700.0</v>
       </c>
-      <c r="BI10">
+      <c r="BL10">
         <v>37537926600.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BM10">
         <v>47968278000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BN10">
         <v>64702000200.0</v>
       </c>
-      <c r="BL10">
+      <c r="BO10">
         <v>52715336900.0</v>
       </c>
-      <c r="BM10">
+      <c r="BP10">
         <v>28082968000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BQ10">
         <v>39049240500.0</v>
       </c>
-      <c r="BO10">
+      <c r="BR10">
         <v>22208311300.0</v>
       </c>
-      <c r="BP10">
+      <c r="BS10">
         <v>8938280700.0</v>
       </c>
-      <c r="BQ10"/>
-[...2 lines deleted...]
-      <c r="BT10">
+      <c r="BT10"/>
+      <c r="BU10"/>
+      <c r="BV10"/>
+      <c r="BW10">
         <v>411623998300.0</v>
       </c>
-      <c r="BU10"/>
-      <c r="BV10">
+      <c r="BX10"/>
+      <c r="BY10">
         <v>24983566000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BZ10">
         <v>15505602600.0</v>
       </c>
-      <c r="BX10">
+      <c r="CA10">
         <v>12762824600.0</v>
       </c>
-      <c r="BY10">
+      <c r="CB10">
         <v>12513930000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CC10">
         <v>3267669000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CD10">
         <v>5743138000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CE10">
         <v>1542357000.0</v>
       </c>
-      <c r="CC10"/>
-      <c r="CD10">
+      <c r="CF10"/>
+      <c r="CG10">
         <v>246162000.0</v>
       </c>
-      <c r="CE10"/>
-      <c r="CF10">
+      <c r="CH10"/>
+      <c r="CI10">
         <v>1889902000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:84">
+    <row r="11" spans="1:87">
       <c r="A11" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="B11">
+        <v>151569000000.0</v>
+      </c>
+      <c r="C11">
+        <v>120706000000.0</v>
+      </c>
+      <c r="D11">
+        <v>108866000000.0</v>
+      </c>
+      <c r="E11">
         <v>94315000000.0</v>
       </c>
-      <c r="C11">
+      <c r="F11">
         <v>68575000000.0</v>
       </c>
-      <c r="D11">
+      <c r="G11">
         <v>97872000000.0</v>
       </c>
-      <c r="E11">
+      <c r="H11">
         <v>97859000000.0</v>
       </c>
-      <c r="F11">
+      <c r="I11">
         <v>42296000000.0</v>
       </c>
-      <c r="G11"/>
-      <c r="H11">
+      <c r="J11">
+        <v>99850000000.0</v>
+      </c>
+      <c r="K11">
         <v>113042000000.0</v>
       </c>
-      <c r="I11">
+      <c r="L11">
         <v>56010000000.0</v>
       </c>
-      <c r="J11">
+      <c r="M11">
         <v>90551000000.0</v>
       </c>
-      <c r="K11">
+      <c r="N11">
         <v>71460000000.0</v>
       </c>
-      <c r="L11">
+      <c r="O11">
         <v>103103000000.0</v>
       </c>
-      <c r="M11">
+      <c r="P11">
         <v>64750000000.0</v>
       </c>
-      <c r="N11">
+      <c r="Q11">
         <v>77294000000.0</v>
       </c>
-      <c r="O11">
+      <c r="R11">
         <v>92200000000.0</v>
       </c>
-      <c r="P11">
+      <c r="S11">
         <v>89268000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="T11">
         <v>4204000000.0</v>
       </c>
-      <c r="R11">
+      <c r="U11">
         <v>86686000000.0</v>
       </c>
-      <c r="S11">
+      <c r="V11">
         <v>71049000000.0</v>
       </c>
-      <c r="T11">
+      <c r="W11">
         <v>103200000000.0</v>
       </c>
-      <c r="U11">
+      <c r="X11">
         <v>52732000000.0</v>
       </c>
-      <c r="V11">
+      <c r="Y11">
         <v>62294000000.0</v>
       </c>
-      <c r="W11">
+      <c r="Z11">
         <v>43216000000.0</v>
       </c>
-      <c r="X11">
+      <c r="AA11">
         <v>153609000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AB11">
         <v>89146000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AC11">
         <v>97422000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AD11">
         <v>65341000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AE11">
         <v>87585000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AF11">
         <v>62822000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AG11">
         <v>70081000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AH11">
         <v>51022000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AI11">
         <v>63486000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AJ11">
         <v>106625635798.0</v>
       </c>
-      <c r="AH11">
+      <c r="AK11">
         <v>101447531555.0</v>
       </c>
-      <c r="AI11">
+      <c r="AL11">
         <v>34502128320.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AM11">
         <v>71974704327.0</v>
       </c>
-      <c r="AK11">
+      <c r="AN11">
         <v>59064591314.0</v>
       </c>
-      <c r="AL11">
+      <c r="AO11">
         <v>77504598354.0</v>
       </c>
-      <c r="AM11">
+      <c r="AP11">
         <v>37178710758.0</v>
       </c>
-      <c r="AN11">
+      <c r="AQ11">
         <v>48909246484.0</v>
       </c>
-      <c r="AO11">
+      <c r="AR11">
         <v>61448023582.0</v>
       </c>
-      <c r="AP11">
+      <c r="AS11">
         <v>48851267855.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AT11">
         <v>22662034419.0</v>
       </c>
-      <c r="AR11">
+      <c r="AU11">
         <v>44613709344.0</v>
       </c>
-      <c r="AS11">
+      <c r="AV11">
         <v>24564439964.0</v>
       </c>
-      <c r="AT11">
+      <c r="AW11">
         <v>28241272199.0</v>
       </c>
-      <c r="AU11">
+      <c r="AX11">
         <v>10315926141.0</v>
       </c>
-      <c r="AV11">
+      <c r="AY11">
         <v>28874375259.0</v>
       </c>
-      <c r="AW11">
+      <c r="AZ11">
         <v>17181833251.0</v>
       </c>
-      <c r="AX11">
+      <c r="BA11">
         <v>20833805032.0</v>
       </c>
-      <c r="AY11">
+      <c r="BB11">
         <v>39004852532.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BC11">
         <v>34572276394.0</v>
       </c>
-      <c r="BA11">
+      <c r="BD11">
         <v>30341739706.0</v>
       </c>
-      <c r="BB11">
+      <c r="BE11">
         <v>31020011321.0</v>
       </c>
-      <c r="BC11">
+      <c r="BF11">
         <v>-3447427363.0</v>
       </c>
-      <c r="BD11">
+      <c r="BG11">
         <v>46624172035.0</v>
       </c>
-      <c r="BE11"/>
-      <c r="BF11">
+      <c r="BH11"/>
+      <c r="BI11">
         <v>17810377100.0</v>
       </c>
-      <c r="BG11">
+      <c r="BJ11">
         <v>22768338800.0</v>
       </c>
-      <c r="BH11">
+      <c r="BK11">
         <v>31329178600.0</v>
       </c>
-      <c r="BI11">
+      <c r="BL11">
         <v>25911648500.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BM11">
         <v>20113262300.0</v>
       </c>
-      <c r="BK11">
+      <c r="BN11">
         <v>27775945200.0</v>
       </c>
-      <c r="BL11">
+      <c r="BO11">
         <v>21783327100.0</v>
       </c>
-      <c r="BM11">
+      <c r="BP11">
         <v>15117316900.0</v>
       </c>
-      <c r="BN11">
+      <c r="BQ11">
         <v>18779389200.0</v>
       </c>
-      <c r="BO11">
+      <c r="BR11">
         <v>7588957200.0</v>
       </c>
-      <c r="BP11"/>
-[...1 lines deleted...]
-      <c r="BR11"/>
       <c r="BS11"/>
-      <c r="BT11">
+      <c r="BT11"/>
+      <c r="BU11"/>
+      <c r="BV11"/>
+      <c r="BW11">
         <v>87058119600.0</v>
       </c>
-      <c r="BU11"/>
-      <c r="BV11">
+      <c r="BX11"/>
+      <c r="BY11">
         <v>103627400.0</v>
       </c>
-      <c r="BW11">
+      <c r="BZ11">
         <v>8558282500.0</v>
       </c>
-      <c r="BX11">
+      <c r="CA11">
         <v>5563553600.0</v>
       </c>
-      <c r="BY11">
+      <c r="CB11">
         <v>4169521000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CC11">
         <v>1000379000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CD11">
         <v>1005488000.0</v>
       </c>
-      <c r="CB11"/>
-[...1 lines deleted...]
-      <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
+      <c r="CG11"/>
+      <c r="CH11"/>
+      <c r="CI11"/>
     </row>
-    <row r="12" spans="1:84">
+    <row r="12" spans="1:87">
       <c r="A12" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="B12">
+        <v>906000000.0</v>
+      </c>
+      <c r="C12">
+        <v>29000000.0</v>
+      </c>
+      <c r="D12">
+        <v>1004000000.0</v>
+      </c>
+      <c r="E12">
         <v>1033000000.0</v>
       </c>
-      <c r="C12">
+      <c r="F12">
         <v>785000000.0</v>
       </c>
-      <c r="D12">
+      <c r="G12">
         <v>902000000.0</v>
       </c>
-      <c r="E12">
+      <c r="H12">
         <v>33000000.0</v>
       </c>
-      <c r="F12">
+      <c r="I12">
         <v>1309000000.0</v>
       </c>
-      <c r="G12">
-[...7 lines deleted...]
-      </c>
       <c r="J12">
-        <v>13130000000.0</v>
+        <v>1380000000.0</v>
       </c>
       <c r="K12">
-        <v>13246000000.0</v>
+        <v>1282000000.0</v>
       </c>
       <c r="L12">
-        <v>13408000000.0</v>
+        <v>9160000000.0</v>
       </c>
       <c r="M12">
-        <v>23382000000.0</v>
+        <v>14144000000.0</v>
       </c>
       <c r="N12">
-        <v>32022000000.0</v>
+        <v>14111000000.0</v>
       </c>
       <c r="O12">
-        <v>31671000000.0</v>
+        <v>14144000000.0</v>
       </c>
       <c r="P12">
-        <v>32314000000.0</v>
+        <v>24931000000.0</v>
       </c>
       <c r="Q12">
-        <v>48095000000.0</v>
+        <v>33074000000.0</v>
       </c>
       <c r="R12">
-        <v>60443000000.0</v>
+        <v>32890000000.0</v>
       </c>
       <c r="S12">
-        <v>63955000000.0</v>
+        <v>33534000000.0</v>
       </c>
       <c r="T12">
-        <v>59572000000.0</v>
+        <v>50856000000.0</v>
       </c>
       <c r="U12">
-        <v>27523000000.0</v>
+        <v>61576000000.0</v>
       </c>
       <c r="V12">
-        <v>57000000.0</v>
+        <v>63284000000.0</v>
       </c>
       <c r="W12">
+        <v>62641000000.0</v>
+      </c>
+      <c r="X12">
+        <v>39237000000.0</v>
+      </c>
+      <c r="Y12">
+        <v>770000000.0</v>
+      </c>
+      <c r="Z12">
         <v>63000000.0</v>
       </c>
-      <c r="X12">
-[...2 lines deleted...]
-      <c r="Y12">
+      <c r="AA12">
+        <v>779000000.0</v>
+      </c>
+      <c r="AB12">
         <v>1289000000.0</v>
       </c>
-      <c r="Z12">
-[...7 lines deleted...]
-      </c>
       <c r="AC12">
-        <v>1870000000.0</v>
+        <v>1484000000.0</v>
       </c>
       <c r="AD12">
-        <v>60000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="AE12">
-        <v>58000000.0</v>
+        <v>1432000000.0</v>
       </c>
       <c r="AF12">
-        <v>57000000.0</v>
+        <v>2878000000.0</v>
       </c>
       <c r="AG12">
-        <v>1216112123.0</v>
+        <v>985000000.0</v>
       </c>
       <c r="AH12">
-        <v>64376530.0</v>
+        <v>683000000.0</v>
       </c>
       <c r="AI12">
-        <v>65546347.0</v>
+        <v>1559000000.0</v>
       </c>
       <c r="AJ12">
+        <v>2974000000.0</v>
+      </c>
+      <c r="AK12">
+        <v>951000000.0</v>
+      </c>
+      <c r="AL12">
+        <v>829000000.0</v>
+      </c>
+      <c r="AM12">
         <v>114965000.0</v>
       </c>
-      <c r="AK12">
-[...5 lines deleted...]
-      <c r="AM12">
+      <c r="AN12">
+        <v>2591289891.0</v>
+      </c>
+      <c r="AO12">
+        <v>689482936.0</v>
+      </c>
+      <c r="AP12">
         <v>89008939.0</v>
       </c>
-      <c r="AN12">
+      <c r="AQ12">
         <v>77033746.0</v>
       </c>
-      <c r="AO12">
+      <c r="AR12">
         <v>1979751751.0</v>
       </c>
-      <c r="AP12">
+      <c r="AS12">
         <v>80429135.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AT12">
         <v>68735783.0</v>
       </c>
-      <c r="AR12">
+      <c r="AU12">
         <v>113405641.0</v>
       </c>
-      <c r="AS12">
+      <c r="AV12">
         <v>1348450626.0</v>
       </c>
-      <c r="AT12">
+      <c r="AW12">
         <v>877700066.0</v>
       </c>
-      <c r="AU12">
+      <c r="AX12">
         <v>490165608.0</v>
       </c>
-      <c r="AV12">
+      <c r="AY12">
         <v>1257435614.0</v>
       </c>
-      <c r="AW12">
+      <c r="AZ12">
         <v>2441892320.0</v>
       </c>
-      <c r="AX12">
+      <c r="BA12">
         <v>1768467103.0</v>
       </c>
-      <c r="AY12">
+      <c r="BB12">
         <v>1648653027.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BC12">
         <v>1738866987.0</v>
       </c>
-      <c r="BA12">
+      <c r="BD12">
         <v>2654826908.0</v>
       </c>
-      <c r="BB12">
+      <c r="BE12">
         <v>3011326062.0</v>
       </c>
-      <c r="BC12">
+      <c r="BF12">
         <v>2443745350.0</v>
       </c>
-      <c r="BD12">
+      <c r="BG12">
         <v>2888357128.0</v>
       </c>
-      <c r="BE12">
+      <c r="BH12">
         <v>7650321200.0</v>
       </c>
-      <c r="BF12">
+      <c r="BI12">
         <v>5951153400.0</v>
       </c>
-      <c r="BG12">
+      <c r="BJ12">
         <v>7004681600.0</v>
       </c>
-      <c r="BH12">
+      <c r="BK12">
         <v>7037729700.0</v>
       </c>
-      <c r="BI12">
+      <c r="BL12">
         <v>8688328300.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BM12">
         <v>9600441800.0</v>
       </c>
-      <c r="BK12">
+      <c r="BN12">
         <v>6678827600.0</v>
       </c>
-      <c r="BL12">
+      <c r="BO12">
         <v>7125870300.0</v>
       </c>
-      <c r="BM12">
+      <c r="BP12">
         <v>7872372400.0</v>
       </c>
-      <c r="BN12">
+      <c r="BQ12">
         <v>8880589300.0</v>
       </c>
-      <c r="BO12">
+      <c r="BR12">
         <v>9242496700.0</v>
       </c>
-      <c r="BP12">
+      <c r="BS12">
         <v>7379131300.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BT12">
         <v>8252460200.0</v>
       </c>
-      <c r="BR12">
+      <c r="BU12">
         <v>9430105400.0</v>
       </c>
-      <c r="BS12">
+      <c r="BV12">
         <v>8145690100.0</v>
       </c>
-      <c r="BT12">
+      <c r="BW12">
         <v>10290833800.0</v>
       </c>
-      <c r="BU12">
+      <c r="BX12">
         <v>9936054900.0</v>
       </c>
-      <c r="BV12">
+      <c r="BY12">
         <v>11018725600.0</v>
       </c>
-      <c r="BW12">
+      <c r="BZ12">
         <v>9310124800.0</v>
       </c>
-      <c r="BX12">
+      <c r="CA12">
         <v>10577589900.0</v>
       </c>
-      <c r="BY12">
+      <c r="CB12">
         <v>11203318000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CC12">
         <v>11142782000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CD12">
         <v>13992725000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CE12">
         <v>15489297000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CF12">
         <v>19095031000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CG12">
         <v>19530206000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CH12">
         <v>22599713000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CI12">
         <v>20105614000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:84">
+    <row r="13" spans="1:87">
       <c r="A13" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="B13">
+        <v>14326000000.0</v>
+      </c>
+      <c r="C13">
+        <v>13496000000.0</v>
+      </c>
+      <c r="D13">
+        <v>10190000000.0</v>
+      </c>
+      <c r="E13">
         <v>10575000000.0</v>
       </c>
-      <c r="C13">
+      <c r="F13">
         <v>14533000000.0</v>
       </c>
-      <c r="D13">
+      <c r="G13">
         <v>19006000000.0</v>
       </c>
-      <c r="E13">
+      <c r="H13">
         <v>8487000000.0</v>
       </c>
-      <c r="F13">
+      <c r="I13">
         <v>10063000000.0</v>
       </c>
-      <c r="G13">
+      <c r="J13">
         <v>10561000000.0</v>
       </c>
-      <c r="H13">
+      <c r="K13">
         <v>13128000000.0</v>
       </c>
-      <c r="I13">
+      <c r="L13">
         <v>10764000000.0</v>
       </c>
-      <c r="J13">
+      <c r="M13">
         <v>3513000000.0</v>
       </c>
-      <c r="K13">
+      <c r="N13">
         <v>22946000000.0</v>
       </c>
-      <c r="L13">
+      <c r="O13">
         <v>3949000000.0</v>
       </c>
-      <c r="M13">
+      <c r="P13">
         <v>21684000000.0</v>
       </c>
-      <c r="N13">
+      <c r="Q13">
         <v>26314000000.0</v>
       </c>
-      <c r="O13">
+      <c r="R13">
         <v>51917000000.0</v>
       </c>
-      <c r="P13">
+      <c r="S13">
         <v>9436000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="T13">
         <v>67000000.0</v>
       </c>
-      <c r="R13">
+      <c r="U13">
         <v>10634000000.0</v>
       </c>
-      <c r="S13">
+      <c r="V13">
         <v>7131000000.0</v>
       </c>
-      <c r="T13">
+      <c r="W13">
         <v>21409000000.0</v>
       </c>
-      <c r="U13">
+      <c r="X13">
         <v>11714000000.0</v>
       </c>
-      <c r="V13">
+      <c r="Y13">
         <v>40453000000.0</v>
       </c>
-      <c r="W13">
+      <c r="Z13">
         <v>10092000000.0</v>
       </c>
-      <c r="X13">
+      <c r="AA13">
         <v>28120000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AB13">
         <v>32889000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AC13">
         <v>34005000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AD13">
         <v>16715000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AE13">
         <v>21839000000.0</v>
       </c>
-      <c r="AC13"/>
-[...1 lines deleted...]
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
@@ -19780,525 +20563,548 @@
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
+      <c r="CG13"/>
+      <c r="CH13"/>
+      <c r="CI13"/>
     </row>
-    <row r="14" spans="1:84">
+    <row r="14" spans="1:87">
       <c r="A14" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>171</v>
+      </c>
+      <c r="B14">
+        <v>-6671000000.0</v>
+      </c>
       <c r="C14">
+        <v>-6675000000.0</v>
+      </c>
+      <c r="D14">
+        <v>-7815000000.0</v>
+      </c>
+      <c r="E14"/>
+      <c r="F14">
         <v>-7308000000.0</v>
       </c>
-      <c r="D14">
+      <c r="G14">
         <v>-2289000000.0</v>
       </c>
-      <c r="E14">
+      <c r="H14">
         <v>-5303000000.0</v>
       </c>
-      <c r="F14">
+      <c r="I14">
         <v>-7121000000.0</v>
       </c>
-      <c r="G14">
+      <c r="J14">
         <v>-2516000000.0</v>
       </c>
-      <c r="H14">
+      <c r="K14">
         <v>-2352000000.0</v>
       </c>
-      <c r="I14">
+      <c r="L14">
         <v>-4848000000.0</v>
       </c>
-      <c r="J14">
+      <c r="M14">
         <v>-7045000000.0</v>
       </c>
-      <c r="K14">
+      <c r="N14">
         <v>-2295000000.0</v>
       </c>
-      <c r="L14">
+      <c r="O14">
         <v>-2761000000.0</v>
       </c>
-      <c r="M14">
+      <c r="P14">
         <v>-3558000000.0</v>
       </c>
-      <c r="N14">
+      <c r="Q14">
         <v>-896000000.0</v>
       </c>
-      <c r="O14">
+      <c r="R14">
         <v>5423000000.0</v>
       </c>
-      <c r="P14">
+      <c r="S14">
         <v>-5669000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="T14">
         <v>-1381000000.0</v>
       </c>
-      <c r="R14">
+      <c r="U14">
         <v>-1649000000.0</v>
       </c>
-      <c r="S14">
+      <c r="V14">
         <v>89016000000.0</v>
       </c>
-      <c r="T14">
+      <c r="W14">
         <v>89873000000.0</v>
       </c>
-      <c r="U14">
+      <c r="X14">
         <v>95833000000.0</v>
       </c>
-      <c r="V14">
+      <c r="Y14">
         <v>107672000000.0</v>
       </c>
-      <c r="W14">
+      <c r="Z14">
         <v>101909000000.0</v>
       </c>
-      <c r="X14">
+      <c r="AA14">
         <v>111210000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AB14">
         <v>106700000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AC14">
         <v>109535000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AD14">
         <v>108274000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AE14">
         <v>119157000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AF14">
         <v>114684000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AG14">
         <v>123641000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AH14">
         <v>1703000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AI14">
         <v>4768000000.0</v>
       </c>
-      <c r="AG14"/>
-      <c r="AH14">
+      <c r="AJ14"/>
+      <c r="AK14">
         <v>4650087100.0</v>
       </c>
-      <c r="AI14">
+      <c r="AL14">
         <v>3859749300.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AM14">
         <v>3322444300.0</v>
       </c>
-      <c r="AK14"/>
-      <c r="AL14">
+      <c r="AN14"/>
+      <c r="AO14">
         <v>2885595100.0</v>
       </c>
-      <c r="AM14">
+      <c r="AP14">
         <v>3200614700.0</v>
       </c>
-      <c r="AN14">
+      <c r="AQ14">
         <v>2613512700.0</v>
       </c>
-      <c r="AO14"/>
-      <c r="AP14">
+      <c r="AR14"/>
+      <c r="AS14">
         <v>2587711400.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AT14">
         <v>2474056400.0</v>
       </c>
-      <c r="AR14">
+      <c r="AU14">
         <v>2404261400.0</v>
       </c>
-      <c r="AS14"/>
-[...1 lines deleted...]
-      <c r="AU14"/>
       <c r="AV14"/>
-      <c r="AW14">
-[...1 lines deleted...]
-      </c>
+      <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14">
+        <v>289747700.0</v>
+      </c>
+      <c r="BA14"/>
+      <c r="BB14"/>
+      <c r="BC14">
         <v>117516500.0</v>
       </c>
-      <c r="BA14">
+      <c r="BD14">
         <v>126164600.0</v>
       </c>
-      <c r="BB14">
+      <c r="BE14">
         <v>301722300.0</v>
       </c>
-      <c r="BC14">
+      <c r="BF14">
         <v>286708400.0</v>
       </c>
-      <c r="BD14"/>
-[...2 lines deleted...]
-      <c r="BG14">
+      <c r="BG14"/>
+      <c r="BH14"/>
+      <c r="BI14"/>
+      <c r="BJ14">
         <v>304148300.0</v>
       </c>
-      <c r="BH14">
+      <c r="BK14">
         <v>3766600.0</v>
       </c>
-      <c r="BI14">
+      <c r="BL14">
         <v>673972600.0</v>
       </c>
-      <c r="BJ14"/>
-[...1 lines deleted...]
-      <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
-      <c r="BT14">
+      <c r="BT14"/>
+      <c r="BU14"/>
+      <c r="BV14"/>
+      <c r="BW14">
         <v>1005750000.0</v>
       </c>
-      <c r="BU14"/>
-      <c r="BV14">
+      <c r="BX14"/>
+      <c r="BY14">
         <v>17333900.0</v>
       </c>
-      <c r="BW14"/>
-      <c r="BX14">
+      <c r="BZ14"/>
+      <c r="CA14">
         <v>114051100.0</v>
       </c>
-      <c r="BY14"/>
-[...1 lines deleted...]
-      <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
+      <c r="CG14"/>
+      <c r="CH14"/>
+      <c r="CI14"/>
     </row>
-    <row r="15" spans="1:84">
+    <row r="15" spans="1:87">
       <c r="A15" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="B15">
+        <v>553384000000.0</v>
+      </c>
+      <c r="C15">
+        <v>495596000000.0</v>
+      </c>
+      <c r="D15">
+        <v>392415000000.0</v>
+      </c>
+      <c r="E15">
         <v>357069000000.0</v>
       </c>
-      <c r="C15">
+      <c r="F15">
         <v>239130000000.0</v>
       </c>
-      <c r="D15">
+      <c r="G15">
         <v>364683000000.0</v>
       </c>
-      <c r="E15">
+      <c r="H15">
         <v>255443000000.0</v>
       </c>
-      <c r="F15">
+      <c r="I15">
         <v>126048000000.0</v>
       </c>
-      <c r="G15">
+      <c r="J15">
         <v>350043000000.0</v>
       </c>
-      <c r="H15">
+      <c r="K15">
         <v>405090000000.0</v>
       </c>
-      <c r="I15">
+      <c r="L15">
         <v>230204000000.0</v>
       </c>
-      <c r="J15">
+      <c r="M15">
         <v>328155000000.0</v>
       </c>
-      <c r="K15">
+      <c r="N15">
         <v>255545000000.0</v>
       </c>
-      <c r="L15">
+      <c r="O15">
         <v>355308000000.0</v>
       </c>
-      <c r="M15">
+      <c r="P15">
         <v>126099000000.0</v>
       </c>
-      <c r="N15">
+      <c r="Q15">
         <v>226535000000.0</v>
       </c>
-      <c r="O15">
+      <c r="R15">
         <v>316285000000.0</v>
       </c>
-      <c r="P15">
+      <c r="S15">
         <v>291867000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="T15">
         <v>361256000000.0</v>
       </c>
-      <c r="R15">
+      <c r="U15">
         <v>250093000000.0</v>
       </c>
-      <c r="S15">
+      <c r="V15">
         <v>256752000000.0</v>
       </c>
-      <c r="T15">
+      <c r="W15">
         <v>403537000000.0</v>
       </c>
-      <c r="U15">
+      <c r="X15">
         <v>125985000000.0</v>
       </c>
-      <c r="V15">
+      <c r="Y15">
         <v>418761000000.0</v>
       </c>
-      <c r="W15">
+      <c r="Z15">
         <v>119189000000.0</v>
       </c>
-      <c r="X15">
+      <c r="AA15">
         <v>435761000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AB15">
         <v>217959000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AC15">
         <v>305739000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AD15">
         <v>208628000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AE15">
         <v>299951000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AF15">
         <v>87978000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AG15">
         <v>250759000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AH15">
         <v>191922000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AI15">
         <v>167125000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AJ15">
         <v>62336464137.0</v>
       </c>
-      <c r="AH15">
+      <c r="AK15">
         <v>261535054726.0</v>
       </c>
-      <c r="AI15">
+      <c r="AL15">
         <v>141608500242.0</v>
       </c>
-      <c r="AJ15">
-[...2 lines deleted...]
-      <c r="AK15">
+      <c r="AM15">
+        <v>244690000000.0</v>
+      </c>
+      <c r="AN15">
         <v>155964646915.0</v>
       </c>
-      <c r="AL15">
+      <c r="AO15">
         <v>245517964945.0</v>
       </c>
-      <c r="AM15">
+      <c r="AP15">
         <v>134740071967.0</v>
       </c>
-      <c r="AN15">
+      <c r="AQ15">
         <v>166135603157.0</v>
       </c>
-      <c r="AO15">
+      <c r="AR15">
         <v>125508289026.0</v>
       </c>
-      <c r="AP15">
+      <c r="AS15">
         <v>169329192522.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AT15">
         <v>75485601562.0</v>
       </c>
-      <c r="AR15">
+      <c r="AU15">
         <v>148744031394.0</v>
       </c>
-      <c r="AS15">
+      <c r="AV15">
         <v>85274690131.0</v>
       </c>
-      <c r="AT15">
+      <c r="AW15">
         <v>81541861045.0</v>
       </c>
-      <c r="AU15">
+      <c r="AX15">
         <v>35136869535.0</v>
       </c>
-      <c r="AV15">
+      <c r="AY15">
         <v>89464735769.0</v>
       </c>
-      <c r="AW15">
+      <c r="AZ15">
         <v>46954616393.0</v>
       </c>
-      <c r="AX15">
+      <c r="BA15">
         <v>58391829292.0</v>
       </c>
-      <c r="AY15">
+      <c r="BB15">
         <v>104744631745.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BC15">
         <v>115155035011.0</v>
       </c>
-      <c r="BA15">
+      <c r="BD15">
         <v>99955681649.0</v>
       </c>
-      <c r="BB15">
+      <c r="BE15">
         <v>105717150442.0</v>
       </c>
-      <c r="BC15">
+      <c r="BF15">
         <v>100668084076.0</v>
       </c>
-      <c r="BD15">
+      <c r="BG15">
         <v>46624183826.0</v>
       </c>
-      <c r="BE15"/>
-[...1 lines deleted...]
-      <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
+      <c r="CG15"/>
+      <c r="CH15"/>
+      <c r="CI15"/>
     </row>
-    <row r="16" spans="1:84">
+    <row r="16" spans="1:87">
       <c r="A16" t="s">
-        <v>170</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>173</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16">
+        <v>392415000000.0</v>
+      </c>
+      <c r="E16">
         <v>357069000000.0</v>
       </c>
-      <c r="C16">
+      <c r="F16">
         <v>239130000000.0</v>
       </c>
-      <c r="D16">
+      <c r="G16">
         <v>364683000000.0</v>
       </c>
-      <c r="E16">
+      <c r="H16">
         <v>255443000000.0</v>
       </c>
-      <c r="F16">
+      <c r="I16">
         <v>126048000000.0</v>
       </c>
-      <c r="G16"/>
-[...2 lines deleted...]
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>328155000000.0</v>
       </c>
-      <c r="K16">
+      <c r="N16">
         <v>255545000000.0</v>
       </c>
-      <c r="L16">
+      <c r="O16">
         <v>355308000000.0</v>
       </c>
-      <c r="M16">
+      <c r="P16">
         <v>126099000000.0</v>
       </c>
-      <c r="N16">
+      <c r="Q16">
         <v>226535000000.0</v>
       </c>
-      <c r="O16">
+      <c r="R16">
         <v>316285000000.0</v>
       </c>
-      <c r="P16">
+      <c r="S16">
         <v>291867000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="T16">
         <v>361256000000.0</v>
       </c>
-      <c r="R16">
+      <c r="U16">
         <v>250093000000.0</v>
       </c>
-      <c r="S16">
+      <c r="V16">
         <v>256752000000.0</v>
       </c>
-      <c r="T16">
+      <c r="W16">
         <v>403537000000.0</v>
       </c>
-      <c r="U16">
+      <c r="X16">
         <v>125985000000.0</v>
       </c>
-      <c r="V16">
+      <c r="Y16">
         <v>418761000000.0</v>
       </c>
-      <c r="W16">
+      <c r="Z16">
         <v>154603000000.0</v>
       </c>
-      <c r="X16">
+      <c r="AA16">
         <v>435761000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AB16">
         <v>217959000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AC16">
         <v>305739000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AD16">
         <v>208628000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AE16">
         <v>299951000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AF16">
         <v>87978000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AG16">
         <v>250759000000.0</v>
       </c>
-      <c r="AE16"/>
-[...1 lines deleted...]
-      <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
@@ -20306,143 +21112,152 @@
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
+      <c r="CG16"/>
+      <c r="CH16"/>
+      <c r="CI16"/>
     </row>
-    <row r="17" spans="1:84">
+    <row r="17" spans="1:87">
       <c r="A17" t="s">
-        <v>171</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>174</v>
+      </c>
+      <c r="B17">
+        <v>560055000000.0</v>
+      </c>
       <c r="C17">
+        <v>502271000000.0</v>
+      </c>
+      <c r="D17">
+        <v>400230000000.0</v>
+      </c>
+      <c r="E17"/>
+      <c r="F17">
         <v>246438000000.0</v>
       </c>
-      <c r="D17">
+      <c r="G17">
         <v>366972000000.0</v>
       </c>
-      <c r="E17">
+      <c r="H17">
         <v>260746000000.0</v>
       </c>
-      <c r="F17">
+      <c r="I17">
         <v>133169000000.0</v>
       </c>
-      <c r="G17">
+      <c r="J17">
         <v>352559000000.0</v>
       </c>
-      <c r="H17">
+      <c r="K17">
         <v>407442000000.0</v>
       </c>
-      <c r="I17">
+      <c r="L17">
         <v>235052000000.0</v>
       </c>
-      <c r="J17">
+      <c r="M17">
         <v>335200000000.0</v>
       </c>
-      <c r="K17">
+      <c r="N17">
         <v>257840000000.0</v>
       </c>
-      <c r="L17">
+      <c r="O17">
         <v>358069000000.0</v>
       </c>
-      <c r="M17">
+      <c r="P17">
         <v>129657000000.0</v>
       </c>
-      <c r="N17">
+      <c r="Q17">
         <v>227431000000.0</v>
       </c>
-      <c r="O17">
+      <c r="R17">
         <v>310862000000.0</v>
       </c>
-      <c r="P17">
+      <c r="S17">
         <v>297536000000.0</v>
       </c>
-      <c r="Q17">
+      <c r="T17">
         <v>362637000000.0</v>
       </c>
-      <c r="R17">
+      <c r="U17">
         <v>251742000000.0</v>
       </c>
-      <c r="S17">
+      <c r="V17">
         <v>255953000000.0</v>
       </c>
-      <c r="T17">
+      <c r="W17">
         <v>406461000000.0</v>
       </c>
-      <c r="U17">
+      <c r="X17">
         <v>174427000000.0</v>
       </c>
-      <c r="V17">
+      <c r="Y17">
         <v>424661000000.0</v>
       </c>
-      <c r="W17">
+      <c r="Z17">
         <v>121788000000.0</v>
       </c>
-      <c r="X17">
+      <c r="AA17">
         <v>440271000000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AB17">
         <v>215296000000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AC17">
         <v>307000000000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AD17">
         <v>209145000000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AE17">
         <v>304424000000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AF17">
         <v>79721000000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AG17">
         <v>256368000000.0</v>
       </c>
-      <c r="AE17"/>
-[...1 lines deleted...]
-      <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
@@ -20450,137 +21265,146 @@
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
+      <c r="CG17"/>
+      <c r="CH17"/>
+      <c r="CI17"/>
     </row>
-    <row r="18" spans="1:84">
+    <row r="18" spans="1:87">
       <c r="A18" t="s">
-        <v>172</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>175</v>
+      </c>
+      <c r="B18">
+        <v>13420000000.0</v>
+      </c>
       <c r="C18">
+        <v>12563000000.0</v>
+      </c>
+      <c r="D18">
+        <v>9186000000.0</v>
+      </c>
+      <c r="E18"/>
+      <c r="F18">
         <v>8056000000.0</v>
       </c>
-      <c r="D18">
+      <c r="G18">
         <v>10259000000.0</v>
       </c>
-      <c r="E18">
+      <c r="H18">
         <v>7598000000.0</v>
       </c>
-      <c r="F18">
+      <c r="I18">
         <v>5159000000.0</v>
       </c>
-      <c r="G18">
+      <c r="J18">
         <v>9181000000.0</v>
       </c>
-      <c r="H18">
+      <c r="K18">
         <v>11846000000.0</v>
       </c>
-      <c r="I18">
+      <c r="L18">
         <v>1604000000.0</v>
       </c>
-      <c r="J18">
+      <c r="M18">
         <v>486000000.0</v>
       </c>
-      <c r="K18">
+      <c r="N18">
         <v>20894000000.0</v>
       </c>
-      <c r="L18">
+      <c r="O18">
         <v>-4682000000.0</v>
       </c>
-      <c r="M18">
+      <c r="P18">
         <v>31788000000.0</v>
       </c>
-      <c r="N18">
+      <c r="Q18">
         <v>-23863000000.0</v>
       </c>
-      <c r="O18">
+      <c r="R18">
         <v>19027000000.0</v>
       </c>
-      <c r="P18">
+      <c r="S18">
         <v>-24098000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="T18">
         <v>4326000000.0</v>
       </c>
-      <c r="R18">
+      <c r="U18">
         <v>-50942000000.0</v>
       </c>
-      <c r="S18">
+      <c r="V18">
         <v>-6770000000.0</v>
       </c>
-      <c r="T18">
+      <c r="W18">
         <v>-29087000000.0</v>
       </c>
-      <c r="U18">
+      <c r="X18">
         <v>-45794000000.0</v>
       </c>
-      <c r="V18">
+      <c r="Y18">
         <v>39683000000.0</v>
       </c>
-      <c r="W18">
+      <c r="Z18">
         <v>22351000000.0</v>
       </c>
-      <c r="X18">
+      <c r="AA18">
         <v>27737000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AB18">
         <v>33497000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AC18">
         <v>30763000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AD18">
         <v>16711000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AE18">
         <v>20407000000.0</v>
       </c>
-      <c r="AC18"/>
-[...1 lines deleted...]
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -20590,54 +21414,57 @@
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
+      <c r="CI18"/>
     </row>
-    <row r="19" spans="1:84">
+    <row r="19" spans="1:87">
       <c r="A19" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -20678,54 +21505,57 @@
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
+      <c r="CI19"/>
     </row>
-    <row r="20" spans="1:84">
+    <row r="20" spans="1:87">
       <c r="A20" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -20766,302 +21596,314 @@
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
+      <c r="CG20"/>
+      <c r="CH20"/>
+      <c r="CI20"/>
     </row>
-    <row r="21" spans="1:84">
+    <row r="21" spans="1:87">
       <c r="A21" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="B21">
+        <v>649794000000.0</v>
+      </c>
+      <c r="C21">
+        <v>582322000000.0</v>
+      </c>
+      <c r="D21">
+        <v>473233000000.0</v>
+      </c>
+      <c r="E21">
         <v>420337000000.0</v>
       </c>
-      <c r="C21">
+      <c r="F21">
         <v>300480000000.0</v>
       </c>
-      <c r="D21">
+      <c r="G21">
         <v>445838000000.0</v>
       </c>
-      <c r="E21">
+      <c r="H21">
         <v>348786000000.0</v>
       </c>
-      <c r="F21">
+      <c r="I21">
         <v>165829000000.0</v>
       </c>
-      <c r="G21">
-[...2 lines deleted...]
-      <c r="H21">
+      <c r="J21">
+        <v>368600000000.0</v>
+      </c>
+      <c r="K21">
         <v>468963000000.0</v>
       </c>
-      <c r="I21">
+      <c r="L21">
         <v>282955000000.0</v>
       </c>
-      <c r="J21">
+      <c r="M21">
         <v>422401000000.0</v>
       </c>
-      <c r="K21">
+      <c r="N21">
         <v>306549000000.0</v>
       </c>
-      <c r="L21">
+      <c r="O21">
         <v>457443000000.0</v>
       </c>
-      <c r="M21">
+      <c r="P21">
         <v>172994000000.0</v>
       </c>
-      <c r="N21">
+      <c r="Q21">
         <v>331380000000.0</v>
       </c>
-      <c r="O21">
+      <c r="R21">
         <v>392359000000.0</v>
       </c>
-      <c r="P21">
+      <c r="S21">
         <v>406121000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="T21">
         <v>368516000000.0</v>
       </c>
-      <c r="R21">
+      <c r="U21">
         <v>393279000000.0</v>
       </c>
-      <c r="S21">
+      <c r="V21">
         <v>332363000000.0</v>
       </c>
-      <c r="T21">
+      <c r="W21">
         <v>533800000000.0</v>
       </c>
-      <c r="U21">
+      <c r="X21">
         <v>240927000000.0</v>
       </c>
-      <c r="V21">
+      <c r="Y21">
         <v>404225000000.0</v>
       </c>
-      <c r="W21">
+      <c r="Z21">
         <v>153347000000.0</v>
       </c>
-      <c r="X21">
+      <c r="AA21">
         <v>565762000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AB21">
         <v>270656000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AC21">
         <v>371068000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AD21">
         <v>254092000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AE21">
         <v>368578000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AF21">
         <v>140062000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AG21">
         <v>312367000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AH21">
         <v>217313000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AI21">
         <v>222823000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AJ21">
         <v>144842752025.0</v>
       </c>
-      <c r="AH21">
+      <c r="AK21">
         <v>357093232649.0</v>
       </c>
-      <c r="AI21">
+      <c r="AL21">
         <v>156784330523.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AM21">
         <v>300613684803.0</v>
       </c>
-      <c r="AK21">
+      <c r="AN21">
         <v>207037647643.0</v>
       </c>
-      <c r="AL21">
+      <c r="AO21">
         <v>308873823560.0</v>
       </c>
-      <c r="AM21">
+      <c r="AP21">
         <v>167311324133.0</v>
       </c>
-      <c r="AN21">
+      <c r="AQ21">
         <v>205763843892.0</v>
       </c>
-      <c r="AO21">
+      <c r="AR21">
         <v>188435291172.0</v>
       </c>
-      <c r="AP21">
+      <c r="AS21">
         <v>211202501488.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AT21">
         <v>101082435508.0</v>
       </c>
-      <c r="AR21">
+      <c r="AU21">
         <v>192145427968.0</v>
       </c>
-      <c r="AS21">
+      <c r="AV21">
         <v>102320350159.0</v>
       </c>
-      <c r="AT21">
+      <c r="AW21">
         <v>113504335515.0</v>
       </c>
-      <c r="AU21">
+      <c r="AX21">
         <v>47813046254.0</v>
       </c>
-      <c r="AV21">
+      <c r="AY21">
         <v>110488804907.0</v>
       </c>
-      <c r="AW21">
+      <c r="AZ21">
         <v>65426054674.0</v>
       </c>
-      <c r="AX21">
+      <c r="BA21">
         <v>85394729196.0</v>
       </c>
-      <c r="AY21">
+      <c r="BB21">
         <v>132494875513.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BC21">
         <v>139879363742.0</v>
       </c>
-      <c r="BA21">
+      <c r="BD21">
         <v>119353503443.0</v>
       </c>
-      <c r="BB21">
+      <c r="BE21">
         <v>131092268566.0</v>
       </c>
-      <c r="BC21">
+      <c r="BF21">
         <v>91089906987.0</v>
       </c>
-      <c r="BD21">
+      <c r="BG21">
         <v>87805820882.0</v>
       </c>
-      <c r="BE21">
+      <c r="BH21">
         <v>12142993000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BI21">
         <v>58099562000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BJ21">
         <v>50775671000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BK21">
         <v>64132323000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BL21">
         <v>29413856000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BM21">
         <v>55321313000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BN21">
         <v>55786072000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BO21">
         <v>44332957000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BP21">
         <v>37403941000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BQ21">
         <v>37361580000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BR21">
         <v>33845724000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BS21">
         <v>18338197000.0</v>
       </c>
-      <c r="BQ21"/>
-      <c r="BR21">
+      <c r="BT21"/>
+      <c r="BU21">
         <v>2835162000.0</v>
       </c>
-      <c r="BS21"/>
-      <c r="BT21">
+      <c r="BV21"/>
+      <c r="BW21">
         <v>18193513000.0</v>
       </c>
-      <c r="BU21"/>
-      <c r="BV21">
+      <c r="BX21"/>
+      <c r="BY21">
         <v>30586396000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BZ21">
         <v>25233253000.0</v>
       </c>
-      <c r="BX21">
+      <c r="CA21">
         <v>25239574000.0</v>
       </c>
-      <c r="BY21">
+      <c r="CB21">
         <v>25510812000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CC21">
         <v>15273820000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CD21">
         <v>20953665000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CE21">
         <v>21396765000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CF21">
         <v>27744893000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CG21">
         <v>23449217000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CH21">
         <v>23459176000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CI21">
         <v>20273038000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:84">
+    <row r="22" spans="1:87">
       <c r="A22" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -21102,250 +21944,264 @@
       <c r="BH22"/>
       <c r="BI22"/>
       <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
+      <c r="CG22"/>
+      <c r="CH22"/>
+      <c r="CI22"/>
     </row>
-    <row r="23" spans="1:84">
+    <row r="23" spans="1:87">
       <c r="A23" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="B23">
+        <v>2061059000000.0</v>
+      </c>
+      <c r="C23">
+        <v>2200719000000.0</v>
+      </c>
+      <c r="D23">
+        <v>2056939000000.0</v>
+      </c>
+      <c r="E23">
         <v>1735654000000.0</v>
       </c>
-      <c r="C23">
+      <c r="F23">
         <v>1497053000000.0</v>
       </c>
-      <c r="D23">
+      <c r="G23">
         <v>1838320000000.0</v>
       </c>
-      <c r="E23">
+      <c r="H23">
         <v>1942501000000.0</v>
       </c>
-      <c r="F23">
+      <c r="I23">
         <v>1972256000000.0</v>
       </c>
-      <c r="G23"/>
-      <c r="H23">
+      <c r="J23">
+        <v>1778373000000.0</v>
+      </c>
+      <c r="K23">
         <v>1828894000000.0</v>
       </c>
-      <c r="I23">
+      <c r="L23">
         <v>1901446000000.0</v>
       </c>
-      <c r="J23">
+      <c r="M23">
         <v>1609181000000.0</v>
       </c>
-      <c r="K23">
+      <c r="N23">
         <v>1601203000000.0</v>
       </c>
-      <c r="L23">
+      <c r="O23">
         <v>1740645000000.0</v>
       </c>
-      <c r="M23">
+      <c r="P23">
         <v>1766978000000.0</v>
       </c>
-      <c r="N23">
+      <c r="Q23">
         <v>1684286000000.0</v>
       </c>
-      <c r="O23">
+      <c r="R23">
         <v>1497299000000.0</v>
       </c>
-      <c r="P23">
+      <c r="S23">
         <v>1445438000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="T23">
         <v>1429376000000.0</v>
       </c>
-      <c r="R23">
+      <c r="U23">
         <v>1344835000000.0</v>
       </c>
-      <c r="S23">
+      <c r="V23">
         <v>1215524000000.0</v>
       </c>
-      <c r="T23">
+      <c r="W23">
         <v>1172970000000.0</v>
       </c>
-      <c r="U23">
+      <c r="X23">
         <v>1182704000000.0</v>
       </c>
-      <c r="V23">
+      <c r="Y23">
         <v>1157834000000.0</v>
       </c>
-      <c r="W23">
+      <c r="Z23">
         <v>1137349000000.0</v>
       </c>
-      <c r="X23">
+      <c r="AA23">
         <v>1276245000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AB23">
         <v>1382173000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AC23">
         <v>1266380000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AD23">
         <v>1276501000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AE23">
         <v>1098965000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AF23">
         <v>1268561000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AG23">
         <v>1123694000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AH23">
         <v>1122345000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AI23">
         <v>1088218000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AJ23">
         <v>1147838867177.0</v>
       </c>
-      <c r="AH23">
+      <c r="AK23">
         <v>924235188318.0</v>
       </c>
-      <c r="AI23">
+      <c r="AL23">
         <v>969645690472.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AM23">
         <v>911341254033.0</v>
       </c>
-      <c r="AK23">
+      <c r="AN23">
         <v>1032462000385.0</v>
       </c>
-      <c r="AL23">
+      <c r="AO23">
         <v>864473749785.0</v>
       </c>
-      <c r="AM23">
+      <c r="AP23">
         <v>1036740511143.0</v>
       </c>
-      <c r="AN23">
+      <c r="AQ23">
         <v>898981145072.0</v>
       </c>
-      <c r="AO23">
+      <c r="AR23">
         <v>959767183082.0</v>
       </c>
-      <c r="AP23">
+      <c r="AS23">
         <v>884074605749.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AT23">
         <v>1057601945136.0</v>
       </c>
-      <c r="AR23">
+      <c r="AU23">
         <v>849542360027.0</v>
       </c>
-      <c r="AS23">
+      <c r="AV23">
         <v>943806481275.0</v>
       </c>
-      <c r="AT23">
+      <c r="AW23">
         <v>889489382294.0</v>
       </c>
-      <c r="AU23">
+      <c r="AX23">
         <v>928337788679.0</v>
       </c>
-      <c r="AV23">
+      <c r="AY23">
         <v>815743434373.0</v>
       </c>
-      <c r="AW23">
+      <c r="AZ23">
         <v>860630602313.0</v>
       </c>
-      <c r="AX23">
+      <c r="BA23">
         <v>738340104024.0</v>
       </c>
-      <c r="AY23">
+      <c r="BB23">
         <v>759423490636.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BC23">
         <v>666467819494.0</v>
       </c>
-      <c r="BA23">
+      <c r="BD23">
         <v>633828908027.0</v>
       </c>
-      <c r="BB23">
+      <c r="BE23">
         <v>577227470718.0</v>
       </c>
-      <c r="BC23">
+      <c r="BF23">
         <v>600881532929.0</v>
       </c>
-      <c r="BD23">
+      <c r="BG23">
         <v>547681532078.0</v>
       </c>
-      <c r="BE23"/>
-[...1 lines deleted...]
-      <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
+      <c r="CG23"/>
+      <c r="CH23"/>
+      <c r="CI23"/>
     </row>
-    <row r="24" spans="1:84">
+    <row r="24" spans="1:87">
       <c r="A24" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -21386,125 +22242,134 @@
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
+      <c r="CG24"/>
+      <c r="CH24"/>
+      <c r="CI24"/>
     </row>
-    <row r="25" spans="1:84">
+    <row r="25" spans="1:87">
       <c r="A25" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>182</v>
+      </c>
+      <c r="B25">
+        <v>25715000000.0</v>
+      </c>
       <c r="C25">
+        <v>25177000000.0</v>
+      </c>
+      <c r="D25">
+        <v>9972000000.0</v>
+      </c>
+      <c r="E25"/>
+      <c r="F25">
         <v>6982000000.0</v>
       </c>
-      <c r="D25">
+      <c r="G25">
         <v>6662000000.0</v>
       </c>
-      <c r="E25">
+      <c r="H25">
         <v>7906000000.0</v>
       </c>
-      <c r="F25">
+      <c r="I25">
         <v>5802000000.0</v>
       </c>
-      <c r="G25">
+      <c r="J25">
         <v>7048000000.0</v>
       </c>
-      <c r="H25">
+      <c r="K25">
         <v>7243000000.0</v>
       </c>
-      <c r="I25">
+      <c r="L25">
         <v>8839000000.0</v>
       </c>
-      <c r="J25">
+      <c r="M25">
         <v>5758000000.0</v>
       </c>
-      <c r="K25">
+      <c r="N25">
         <v>6538000000.0</v>
       </c>
-      <c r="L25">
+      <c r="O25">
         <v>6500000000.0</v>
       </c>
-      <c r="M25">
+      <c r="P25">
         <v>7133000000.0</v>
       </c>
-      <c r="N25">
+      <c r="Q25">
         <v>8143000000.0</v>
       </c>
-      <c r="O25">
+      <c r="R25">
         <v>8745000000.0</v>
       </c>
-      <c r="P25">
+      <c r="S25">
         <v>9081000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="T25">
         <v>8692000000.0</v>
       </c>
-      <c r="R25">
+      <c r="U25">
         <v>8786000000.0</v>
       </c>
-      <c r="S25">
+      <c r="V25">
         <v>8859000000.0</v>
       </c>
-      <c r="T25">
+      <c r="W25">
         <v>9163000000.0</v>
       </c>
-      <c r="U25">
+      <c r="X25">
         <v>23415000000.0</v>
       </c>
-      <c r="V25">
+      <c r="Y25">
         <v>6864000000.0</v>
       </c>
-      <c r="W25">
+      <c r="Z25">
         <v>3385000000.0</v>
       </c>
-      <c r="X25">
+      <c r="AA25">
         <v>3398000000.0</v>
       </c>
-      <c r="Y25"/>
-[...1 lines deleted...]
-      <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
@@ -21518,54 +22383,57 @@
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
+      <c r="CG25"/>
+      <c r="CH25"/>
+      <c r="CI25"/>
     </row>
-    <row r="26" spans="1:84">
+    <row r="26" spans="1:87">
       <c r="A26" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -21606,587 +22474,616 @@
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
+      <c r="CG26"/>
+      <c r="CH26"/>
+      <c r="CI26"/>
     </row>
-    <row r="27" spans="1:84">
+    <row r="27" spans="1:87">
       <c r="A27" t="s">
-        <v>181</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>184</v>
+      </c>
+      <c r="B27">
+        <v>158611000000.0</v>
+      </c>
       <c r="C27">
+        <v>219357000000.0</v>
+      </c>
+      <c r="D27">
+        <v>232415000000.0</v>
+      </c>
+      <c r="E27"/>
+      <c r="F27">
         <v>187912000000.0</v>
       </c>
-      <c r="D27">
+      <c r="G27">
         <v>270730000000.0</v>
       </c>
-      <c r="E27">
+      <c r="H27">
         <v>463034000000.0</v>
       </c>
-      <c r="F27">
+      <c r="I27">
         <v>284731000000.0</v>
       </c>
-      <c r="G27"/>
-      <c r="H27">
+      <c r="J27">
+        <v>237956000000.0</v>
+      </c>
+      <c r="K27">
         <v>205663000000.0</v>
       </c>
-      <c r="I27">
+      <c r="L27">
         <v>309918000000.0</v>
       </c>
-      <c r="J27">
+      <c r="M27">
         <v>190211000000.0</v>
       </c>
-      <c r="K27">
+      <c r="N27">
         <v>171008000000.0</v>
       </c>
-      <c r="L27">
+      <c r="O27">
         <v>157206000000.0</v>
       </c>
-      <c r="M27">
+      <c r="P27">
         <v>315376000000.0</v>
       </c>
-      <c r="N27">
+      <c r="Q27">
         <v>193176000000.0</v>
       </c>
-      <c r="O27">
+      <c r="R27">
         <v>152856000000.0</v>
       </c>
-      <c r="P27">
+      <c r="S27">
         <v>148785000000.0</v>
       </c>
-      <c r="Q27">
+      <c r="T27">
         <v>247212000000.0</v>
       </c>
-      <c r="R27">
+      <c r="U27">
         <v>122470000000.0</v>
       </c>
-      <c r="S27">
+      <c r="V27">
         <v>108160000000.0</v>
       </c>
-      <c r="T27">
+      <c r="W27">
         <v>109589000000.0</v>
       </c>
-      <c r="U27">
+      <c r="X27">
         <v>170095000000.0</v>
       </c>
-      <c r="V27">
+      <c r="Y27">
         <v>144912000000.0</v>
       </c>
-      <c r="W27">
+      <c r="Z27">
         <v>124454000000.0</v>
       </c>
-      <c r="X27">
+      <c r="AA27">
         <v>171529000000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AB27">
         <v>255103000000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AC27">
         <v>177962000000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AD27">
         <v>214457000000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AE27">
         <v>111055000000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AF27">
         <v>219672000000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AG27">
         <v>174896000000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AH27">
         <v>184631000000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AI27">
         <v>139273000000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AJ27">
         <v>203661787171.0</v>
       </c>
-      <c r="AH27">
+      <c r="AK27">
         <v>75880994654.0</v>
       </c>
-      <c r="AI27">
+      <c r="AL27">
         <v>181004898524.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AM27">
         <v>98809319651.0</v>
       </c>
-      <c r="AK27">
+      <c r="AN27">
         <v>168412851425.0</v>
       </c>
-      <c r="AL27">
+      <c r="AO27">
         <v>58551155543.0</v>
       </c>
-      <c r="AM27">
+      <c r="AP27">
         <v>183376982132.0</v>
       </c>
-      <c r="AN27">
+      <c r="AQ27">
         <v>94527035529.0</v>
       </c>
-      <c r="AO27">
+      <c r="AR27">
         <v>123450264417.0</v>
       </c>
-      <c r="AP27">
+      <c r="AS27">
         <v>69677790684.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AT27">
         <v>183338444551.0</v>
       </c>
-      <c r="AR27">
+      <c r="AU27">
         <v>97187983794.0</v>
       </c>
-      <c r="AS27">
+      <c r="AV27">
         <v>112732627713.0</v>
       </c>
-      <c r="AT27">
+      <c r="AW27">
         <v>98963303943.0</v>
       </c>
-      <c r="AU27">
+      <c r="AX27">
         <v>111388158743.0</v>
       </c>
-      <c r="AV27">
+      <c r="AY27">
         <v>64214024998.0</v>
       </c>
-      <c r="AW27">
+      <c r="AZ27">
         <v>109149839653.0</v>
       </c>
-      <c r="AX27">
+      <c r="BA27">
         <v>81547140203.0</v>
       </c>
-      <c r="AY27">
+      <c r="BB27">
         <v>84911269088.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BC27">
         <v>77848943839.0</v>
       </c>
-      <c r="BA27">
+      <c r="BD27">
         <v>96073960323.0</v>
       </c>
-      <c r="BB27">
+      <c r="BE27">
         <v>58245690929.0</v>
       </c>
-      <c r="BC27">
+      <c r="BF27">
         <v>65667322515.0</v>
       </c>
-      <c r="BD27">
+      <c r="BG27">
         <v>78978854376.0</v>
       </c>
-      <c r="BE27"/>
-[...1 lines deleted...]
-      <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
+      <c r="CG27"/>
+      <c r="CH27"/>
+      <c r="CI27"/>
     </row>
-    <row r="28" spans="1:84">
+    <row r="28" spans="1:87">
       <c r="A28" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="B28">
+        <v>31239000000.0</v>
+      </c>
+      <c r="C28">
+        <v>24496000000.0</v>
+      </c>
+      <c r="D28">
+        <v>22028000000.0</v>
+      </c>
+      <c r="E28">
         <v>260346000000.0</v>
       </c>
-      <c r="C28">
+      <c r="F28">
         <v>18785000000.0</v>
       </c>
-      <c r="D28">
+      <c r="G28">
         <v>23781000000.0</v>
       </c>
-      <c r="E28">
+      <c r="H28">
         <v>26458000000.0</v>
       </c>
-      <c r="F28">
+      <c r="I28">
         <v>31441000000.0</v>
       </c>
-      <c r="G28">
-[...2 lines deleted...]
-      <c r="H28">
+      <c r="J28">
+        <v>24253000000.0</v>
+      </c>
+      <c r="K28">
         <v>26122000000.0</v>
       </c>
-      <c r="I28">
+      <c r="L28">
         <v>24025000000.0</v>
       </c>
-      <c r="J28">
+      <c r="M28">
         <v>24122000000.0</v>
       </c>
-      <c r="K28">
+      <c r="N28">
         <v>32643000000.0</v>
       </c>
-      <c r="L28">
+      <c r="O28">
         <v>24877000000.0</v>
       </c>
-      <c r="M28">
+      <c r="P28">
         <v>22230000000.0</v>
       </c>
-      <c r="N28">
+      <c r="Q28">
         <v>23356000000.0</v>
       </c>
-      <c r="O28">
+      <c r="R28">
         <v>29232000000.0</v>
       </c>
-      <c r="P28">
+      <c r="S28">
         <v>20367000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="T28">
         <v>23807000000.0</v>
       </c>
-      <c r="R28">
+      <c r="U28">
         <v>20814000000.0</v>
       </c>
-      <c r="S28">
+      <c r="V28">
         <v>26160000000.0</v>
       </c>
-      <c r="T28">
+      <c r="W28">
         <v>21771000000.0</v>
       </c>
-      <c r="U28">
+      <c r="X28">
         <v>27210000000.0</v>
       </c>
-      <c r="V28">
+      <c r="Y28">
         <v>26324000000.0</v>
       </c>
-      <c r="W28">
+      <c r="Z28">
         <v>25313000000.0</v>
       </c>
-      <c r="X28">
+      <c r="AA28">
         <v>25829000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AB28">
         <v>23667000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AC28">
         <v>23394000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AD28">
         <v>23005000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AE28">
         <v>17737000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AF28">
         <v>20727000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AG28">
         <v>19169000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AH28">
         <v>18428000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AI28">
         <v>20125000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AJ28">
         <v>22323795856.0</v>
       </c>
-      <c r="AH28">
+      <c r="AK28">
         <v>16073358265.0</v>
       </c>
-      <c r="AI28">
+      <c r="AL28">
         <v>16891579015.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AM28">
         <v>15204266864.0</v>
       </c>
-      <c r="AK28">
+      <c r="AN28">
         <v>17626489988.0</v>
       </c>
-      <c r="AL28">
+      <c r="AO28">
         <v>13539073332.0</v>
       </c>
-      <c r="AM28">
+      <c r="AP28">
         <v>13707418473.0</v>
       </c>
-      <c r="AN28">
+      <c r="AQ28">
         <v>11076121916.0</v>
       </c>
-      <c r="AO28">
+      <c r="AR28">
         <v>10595410042.0</v>
       </c>
-      <c r="AP28">
+      <c r="AS28">
         <v>15047996942.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AT28">
         <v>17014697760.0</v>
       </c>
-      <c r="AR28">
+      <c r="AU28">
         <v>11608614903.0</v>
       </c>
-      <c r="AS28">
+      <c r="AV28">
         <v>14525773854.0</v>
       </c>
-      <c r="AT28">
+      <c r="AW28">
         <v>10965567667.0</v>
       </c>
-      <c r="AU28">
+      <c r="AX28">
         <v>14374958526.0</v>
       </c>
-      <c r="AV28">
+      <c r="AY28">
         <v>12745344290.0</v>
       </c>
-      <c r="AW28">
+      <c r="AZ28">
         <v>13781071175.0</v>
       </c>
-      <c r="AX28">
+      <c r="BA28">
         <v>13778221928.0</v>
       </c>
-      <c r="AY28">
+      <c r="BB28">
         <v>14523538874.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BC28">
         <v>10277423647.0</v>
       </c>
-      <c r="BA28">
+      <c r="BD28">
         <v>9564239847.0</v>
       </c>
-      <c r="BB28">
+      <c r="BE28">
         <v>4848048833.0</v>
       </c>
-      <c r="BC28">
+      <c r="BF28">
         <v>6240047557.0</v>
       </c>
-      <c r="BD28">
+      <c r="BG28">
         <v>3969325642.0</v>
       </c>
-      <c r="BE28">
+      <c r="BH28">
         <v>168972278800.0</v>
       </c>
-      <c r="BF28">
+      <c r="BI28">
         <v>82762111200.0</v>
       </c>
-      <c r="BG28">
+      <c r="BJ28">
         <v>99980881100.0</v>
       </c>
-      <c r="BH28">
+      <c r="BK28">
         <v>88877230400.0</v>
       </c>
-      <c r="BI28">
+      <c r="BL28">
         <v>145233771500.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BM28">
         <v>98342494900.0</v>
       </c>
-      <c r="BK28">
+      <c r="BN28">
         <v>94509056400.0</v>
       </c>
-      <c r="BL28">
+      <c r="BO28">
         <v>68138375000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BP28">
         <v>98743699400.0</v>
       </c>
-      <c r="BN28">
+      <c r="BQ28">
         <v>76844033100.0</v>
       </c>
-      <c r="BO28">
+      <c r="BR28">
         <v>71381517400.0</v>
       </c>
-      <c r="BP28">
+      <c r="BS28">
         <v>47976177700.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BT28">
         <v>115199680300.0</v>
       </c>
-      <c r="BR28">
+      <c r="BU28">
         <v>83728646200.0</v>
       </c>
-      <c r="BS28">
+      <c r="BV28">
         <v>70700635000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BW28">
         <v>56703607900.0</v>
       </c>
-      <c r="BU28">
+      <c r="BX28">
         <v>74173792200.0</v>
       </c>
-      <c r="BV28">
+      <c r="BY28">
         <v>71923955500.0</v>
       </c>
-      <c r="BW28">
+      <c r="BZ28">
         <v>61091443500.0</v>
       </c>
-      <c r="BX28">
+      <c r="CA28">
         <v>40095368100.0</v>
       </c>
-      <c r="BY28">
+      <c r="CB28">
         <v>48908238000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CC28">
         <v>42731089000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CD28">
         <v>36915988000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CE28">
         <v>25377712000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CF28">
         <v>23377496000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CG28">
         <v>25035429000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CH28">
         <v>19707631000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CI28">
         <v>19791577000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:84">
+    <row r="29" spans="1:87">
       <c r="A29" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="B29">
+        <v>151569000000.0</v>
+      </c>
+      <c r="C29">
+        <v>120706000000.0</v>
+      </c>
+      <c r="D29">
+        <v>108866000000.0</v>
+      </c>
+      <c r="E29">
         <v>94315000000.0</v>
       </c>
-      <c r="C29">
+      <c r="F29">
         <v>68575000000.0</v>
       </c>
-      <c r="D29">
+      <c r="G29">
         <v>97872000000.0</v>
       </c>
-      <c r="E29">
+      <c r="H29">
         <v>97859000000.0</v>
       </c>
-      <c r="F29">
+      <c r="I29">
         <v>42296000000.0</v>
       </c>
-      <c r="G29">
+      <c r="J29">
         <v>99850000000.0</v>
       </c>
-      <c r="H29">
+      <c r="K29">
         <v>113042000000.0</v>
       </c>
-      <c r="I29">
+      <c r="L29">
         <v>56010000000.0</v>
       </c>
-      <c r="J29">
+      <c r="M29">
         <v>90551000000.0</v>
       </c>
-      <c r="K29">
+      <c r="N29">
         <v>71460000000.0</v>
       </c>
-      <c r="L29">
+      <c r="O29">
         <v>103103000000.0</v>
       </c>
-      <c r="M29">
+      <c r="P29">
         <v>64750000000.0</v>
       </c>
-      <c r="N29">
+      <c r="Q29">
         <v>77294000000.0</v>
       </c>
-      <c r="O29">
+      <c r="R29">
         <v>92200000000.0</v>
       </c>
-      <c r="P29">
+      <c r="S29">
         <v>89268000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="T29">
         <v>4204000000.0</v>
       </c>
-      <c r="R29">
+      <c r="U29">
         <v>86686000000.0</v>
       </c>
-      <c r="S29">
+      <c r="V29">
         <v>71049000000.0</v>
       </c>
-      <c r="T29">
+      <c r="W29">
         <v>103200000000.0</v>
       </c>
-      <c r="U29">
+      <c r="X29">
         <v>52732000000.0</v>
       </c>
-      <c r="V29">
+      <c r="Y29">
         <v>62294000000.0</v>
       </c>
-      <c r="W29">
+      <c r="Z29">
         <v>31901000000.0</v>
       </c>
-      <c r="X29">
+      <c r="AA29">
         <v>153609000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AB29">
         <v>89146000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AC29">
         <v>97422000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AD29">
         <v>65341000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AE29">
         <v>87585000000.0</v>
       </c>
-      <c r="AC29"/>
-[...1 lines deleted...]
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -22196,757 +23093,764 @@
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29"/>
     </row>
-    <row r="30" spans="1:84">
+    <row r="30" spans="1:87">
       <c r="A30" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="B30">
+        <v>271851000000.0</v>
+      </c>
+      <c r="C30">
+        <v>367682000000.0</v>
+      </c>
+      <c r="D30">
+        <v>329288000000.0</v>
+      </c>
+      <c r="E30">
         <v>259326000000.0</v>
       </c>
-      <c r="C30">
+      <c r="F30">
         <v>276636000000.0</v>
       </c>
-      <c r="D30">
+      <c r="G30">
         <v>346832000000.0</v>
       </c>
-      <c r="E30">
+      <c r="H30">
         <v>448573000000.0</v>
       </c>
-      <c r="F30">
+      <c r="I30">
         <v>561348000000.0</v>
       </c>
-      <c r="G30">
-[...2 lines deleted...]
-      <c r="H30">
+      <c r="J30">
+        <v>344774000000.0</v>
+      </c>
+      <c r="K30">
         <v>300613000000.0</v>
       </c>
-      <c r="I30">
+      <c r="L30">
         <v>411469000000.0</v>
       </c>
-      <c r="J30">
+      <c r="M30">
         <v>276163000000.0</v>
       </c>
-      <c r="K30">
+      <c r="N30">
         <v>298091000000.0</v>
       </c>
-      <c r="L30">
+      <c r="O30">
         <v>246743000000.0</v>
       </c>
-      <c r="M30">
+      <c r="P30">
         <v>387407000000.0</v>
       </c>
-      <c r="N30">
+      <c r="Q30">
         <v>282403000000.0</v>
       </c>
-      <c r="O30">
+      <c r="R30">
         <v>301021000000.0</v>
       </c>
-      <c r="P30">
+      <c r="S30">
         <v>224006000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="T30">
         <v>281771000000.0</v>
       </c>
-      <c r="R30">
+      <c r="U30">
         <v>216921000000.0</v>
       </c>
-      <c r="S30">
+      <c r="V30">
         <v>224740000000.0</v>
       </c>
-      <c r="T30">
+      <c r="W30">
         <v>197577000000.0</v>
       </c>
-      <c r="U30">
+      <c r="X30">
         <v>269736000000.0</v>
       </c>
-      <c r="V30">
+      <c r="Y30">
         <v>222442000000.0</v>
       </c>
-      <c r="W30">
+      <c r="Z30">
         <v>233672000000.0</v>
       </c>
-      <c r="X30">
+      <c r="AA30">
         <v>289447000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AB30">
         <v>358895000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AC30">
         <v>278213000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AD30">
         <v>323476000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AE30">
         <v>171734000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AF30">
         <v>339846000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AG30">
         <v>211343000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AH30">
         <v>274054000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AI30">
         <v>260969000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AJ30">
         <v>330871385636.0</v>
       </c>
-      <c r="AH30">
+      <c r="AK30">
         <v>145842060587.0</v>
       </c>
-      <c r="AI30">
+      <c r="AL30">
         <v>258263620653.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AM30">
         <v>161402933124.0</v>
       </c>
-      <c r="AK30">
+      <c r="AN30">
         <v>242019952407.0</v>
       </c>
-      <c r="AL30">
+      <c r="AO30">
         <v>131483758365.0</v>
       </c>
-      <c r="AM30">
+      <c r="AP30">
         <v>257394117715.0</v>
       </c>
-      <c r="AN30">
+      <c r="AQ30">
         <v>148876568776.0</v>
       </c>
-      <c r="AO30">
+      <c r="AR30">
         <v>199746114436.0</v>
       </c>
-      <c r="AP30">
+      <c r="AS30">
         <v>136378864962.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AT30">
         <v>252763277916.0</v>
       </c>
-      <c r="AR30">
+      <c r="AU30">
         <v>150654274791.0</v>
       </c>
-      <c r="AS30">
+      <c r="AV30">
         <v>175898868442.0</v>
       </c>
-      <c r="AT30">
+      <c r="AW30">
         <v>150743892732.0</v>
       </c>
-      <c r="AU30">
+      <c r="AX30">
         <v>151139890584.0</v>
       </c>
-      <c r="AV30">
+      <c r="AY30">
         <v>119794975185.0</v>
       </c>
-      <c r="AW30">
+      <c r="AZ30">
         <v>169055741459.0</v>
       </c>
-      <c r="AX30">
+      <c r="BA30">
         <v>133528299142.0</v>
       </c>
-      <c r="AY30">
+      <c r="BB30">
         <v>159621524760.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BC30">
         <v>116208322427.0</v>
       </c>
-      <c r="BA30">
+      <c r="BD30">
         <v>139326621203.0</v>
       </c>
-      <c r="BB30">
+      <c r="BE30">
         <v>95334169272.0</v>
       </c>
-      <c r="BC30">
+      <c r="BF30">
         <v>107891633659.0</v>
       </c>
-      <c r="BD30">
+      <c r="BG30">
         <v>108957972381.0</v>
       </c>
-      <c r="BE30"/>
-[...1 lines deleted...]
-      <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
+      <c r="CG30"/>
+      <c r="CH30"/>
+      <c r="CI30"/>
     </row>
-    <row r="31" spans="1:84">
+    <row r="31" spans="1:87">
       <c r="A31" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="B31">
+        <v>61830000000.0</v>
+      </c>
+      <c r="C31">
+        <v>40655000000.0</v>
+      </c>
+      <c r="D31">
+        <v>35863000000.0</v>
+      </c>
+      <c r="E31">
         <v>37798000000.0</v>
       </c>
-      <c r="C31">
+      <c r="F31">
         <v>14533000000.0</v>
       </c>
-      <c r="D31">
+      <c r="G31">
         <v>19006000000.0</v>
       </c>
-      <c r="E31">
+      <c r="H31">
         <v>9819000000.0</v>
       </c>
-      <c r="F31">
+      <c r="I31">
         <v>9636000000.0</v>
       </c>
-      <c r="G31"/>
-[...5 lines deleted...]
-      </c>
       <c r="J31">
+        <v>14782000000.0</v>
+      </c>
+      <c r="K31">
+        <v>24401000000.0</v>
+      </c>
+      <c r="L31">
+        <v>2678000000.0</v>
+      </c>
+      <c r="M31">
         <v>3350000000.0</v>
       </c>
-      <c r="K31">
+      <c r="N31">
         <v>22751000000.0</v>
       </c>
-      <c r="L31">
+      <c r="O31">
         <v>3729000000.0</v>
       </c>
-      <c r="M31">
+      <c r="P31">
         <v>21413000000.0</v>
       </c>
-      <c r="N31">
+      <c r="Q31">
         <v>-26655000000.0</v>
       </c>
-      <c r="O31">
+      <c r="R31">
         <v>10703000000.0</v>
       </c>
-      <c r="P31">
+      <c r="S31">
         <v>-19317000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="T31">
         <v>-1675000000.0</v>
       </c>
-      <c r="R31">
-[...7 lines deleted...]
-      </c>
       <c r="U31">
-        <v>-154545000000.0</v>
+        <v>-54851000000.0</v>
       </c>
       <c r="V31">
-        <v>209436000000.0</v>
+        <v>-5361000000.0</v>
       </c>
       <c r="W31">
-        <v>-102259000000.0</v>
+        <v>-24139000000.0</v>
       </c>
       <c r="X31">
-        <v>255655000000.0</v>
+        <v>-65249000000.0</v>
       </c>
       <c r="Y31">
-        <v>30335000000.0</v>
+        <v>82730000000.0</v>
       </c>
       <c r="Z31">
-        <v>58659000000.0</v>
+        <v>-13072000000.0</v>
       </c>
       <c r="AA31">
-        <v>6384000000.0</v>
+        <v>28118000000.0</v>
       </c>
       <c r="AB31">
-        <v>62581000000.0</v>
+        <v>33786000000.0</v>
       </c>
       <c r="AC31">
-        <v>-17466000000.0</v>
+        <v>33354000000.0</v>
       </c>
       <c r="AD31">
-        <v>30450000000.0</v>
+        <v>20394000000.0</v>
       </c>
       <c r="AE31">
-        <v>45512000000.0</v>
+        <v>23431000000.0</v>
       </c>
       <c r="AF31">
-        <v>20458000000.0</v>
+        <v>2481000000.0</v>
       </c>
       <c r="AG31">
-        <v>10042302713.0</v>
+        <v>14082000000.0</v>
       </c>
       <c r="AH31">
-        <v>33626243581.0</v>
+        <v>27334000000.0</v>
       </c>
       <c r="AI31">
-        <v>13164192504.0</v>
+        <v>12556000000.0</v>
       </c>
       <c r="AJ31">
-        <v>42900261202.0</v>
+        <v>20817067319.0</v>
       </c>
       <c r="AK31">
-        <v>13687153184.0</v>
+        <v>8299673334.0</v>
       </c>
       <c r="AL31">
-        <v>34649300847.0</v>
+        <v>28876377827.0</v>
       </c>
       <c r="AM31">
-        <v>11457674880.0</v>
+        <v>-123870505.0</v>
       </c>
       <c r="AN31">
-        <v>19358142771.0</v>
+        <v>6759216897.0</v>
       </c>
       <c r="AO31">
-        <v>24264999997.0</v>
+        <v>17034334799.0</v>
       </c>
       <c r="AP31">
-        <v>15827740946.0</v>
+        <v>7808073278.0</v>
       </c>
       <c r="AQ31">
-        <v>7305266430.0</v>
+        <v>11894518450.0</v>
       </c>
       <c r="AR31">
-        <v>10330652679.0</v>
+        <v>-4911907300.0</v>
       </c>
       <c r="AS31">
-        <v>11696778543.0</v>
+        <v>9565670312.0</v>
       </c>
       <c r="AT31">
-        <v>20683612017.0</v>
+        <v>-460743120.0</v>
       </c>
       <c r="AU31">
-        <v>-28458865208.0</v>
+        <v>3616574201.0</v>
       </c>
       <c r="AV31">
-        <v>32023122620.0</v>
+        <v>539466212.0</v>
       </c>
       <c r="AW31">
-        <v>-5592491640.0</v>
+        <v>-3968782422.0</v>
       </c>
       <c r="AX31">
-        <v>-23227315411.0</v>
+        <v>-2888758767.0</v>
       </c>
       <c r="AY31">
-        <v>16905044637.0</v>
+        <v>7548465916.0</v>
       </c>
       <c r="AZ31">
-        <v>13265717679.0</v>
+        <v>-999857309.0</v>
       </c>
       <c r="BA31">
-        <v>19119784115.0</v>
+        <v>-6667553433.0</v>
       </c>
       <c r="BB31">
-        <v>4965410646.0</v>
+        <v>11227111318.0</v>
       </c>
       <c r="BC31">
-        <v>-16340841414.0</v>
+        <v>9965464172.0</v>
       </c>
       <c r="BD31">
-        <v>-6101850.0</v>
-[...3 lines deleted...]
-      <c r="BG31"/>
+        <v>10161147757.0</v>
+      </c>
+      <c r="BE31">
+        <v>5869254566.0</v>
+      </c>
+      <c r="BF31">
+        <v>6146222821.0</v>
+      </c>
+      <c r="BG31">
+        <v>5194459122.0</v>
+      </c>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
+      <c r="CG31"/>
+      <c r="CH31"/>
+      <c r="CI31"/>
     </row>
-    <row r="32" spans="1:84">
+    <row r="32" spans="1:87">
       <c r="A32" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="B32">
+        <v>2710853000000.0</v>
+      </c>
+      <c r="C32">
+        <v>2783041000000.0</v>
+      </c>
+      <c r="D32">
+        <v>2530172000000.0</v>
+      </c>
+      <c r="E32">
         <v>2155991000000.0</v>
       </c>
-      <c r="C32">
+      <c r="F32">
         <v>1797533000000.0</v>
       </c>
-      <c r="D32">
+      <c r="G32">
         <v>2284158000000.0</v>
       </c>
-      <c r="E32">
+      <c r="H32">
         <v>2291287000000.0</v>
       </c>
-      <c r="F32">
+      <c r="I32">
         <v>2138085000000.0</v>
       </c>
-      <c r="G32">
+      <c r="J32">
         <v>2146973000000.0</v>
       </c>
-      <c r="H32">
+      <c r="K32">
         <v>2297857000000.0</v>
       </c>
-      <c r="I32">
+      <c r="L32">
         <v>2184401000000.0</v>
       </c>
-      <c r="J32">
+      <c r="M32">
         <v>1978631000000.0</v>
       </c>
-      <c r="K32">
+      <c r="N32">
         <v>1905511000000.0</v>
       </c>
-      <c r="L32">
+      <c r="O32">
         <v>2234198000000.0</v>
       </c>
-      <c r="M32">
+      <c r="P32">
         <v>1978118000000.0</v>
       </c>
-      <c r="N32">
+      <c r="Q32">
         <v>1987226000000.0</v>
       </c>
-      <c r="O32">
+      <c r="R32">
         <v>1854035000000.0</v>
       </c>
-      <c r="P32">
+      <c r="S32">
         <v>1836873000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="T32">
         <v>1824557000000.0</v>
       </c>
-      <c r="R32">
+      <c r="U32">
         <v>1731641000000.0</v>
       </c>
-      <c r="S32">
+      <c r="V32">
         <v>1539349000000.0</v>
       </c>
-      <c r="T32">
+      <c r="W32">
         <v>1521095000000.0</v>
       </c>
-      <c r="U32">
+      <c r="X32">
         <v>1512927000000.0</v>
       </c>
-      <c r="V32">
+      <c r="Y32">
         <v>1435353000000.0</v>
       </c>
-      <c r="W32">
+      <c r="Z32">
         <v>1404612000000.0</v>
       </c>
-      <c r="X32">
+      <c r="AA32">
         <v>1614470000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AB32">
         <v>1656280000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AC32">
         <v>1612143000000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AD32">
         <v>1544603000000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AE32">
         <v>1428393000000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AF32">
         <v>1428570000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AG32">
         <v>1419693000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AH32">
         <v>1321480000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AI32">
         <v>1303139000000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AJ32">
         <v>1303456383808.0</v>
       </c>
-      <c r="AH32">
+      <c r="AK32">
         <v>1258241618071.0</v>
       </c>
-      <c r="AI32">
+      <c r="AL32">
         <v>1136451875795.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AM32">
         <v>1181409122326.0</v>
       </c>
-      <c r="AK32">
+      <c r="AN32">
         <v>1232571711741.0</v>
       </c>
-      <c r="AL32">
+      <c r="AO32">
         <v>1155732607297.0</v>
       </c>
-      <c r="AM32">
+      <c r="AP32">
         <v>1200402233674.0</v>
       </c>
-      <c r="AN32">
+      <c r="AQ32">
         <v>1097281364643.0</v>
       </c>
-      <c r="AO32">
+      <c r="AR32">
         <v>1119025566957.0</v>
       </c>
-      <c r="AP32">
+      <c r="AS32">
         <v>1089015036603.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AT32">
         <v>1150918371094.0</v>
       </c>
-      <c r="AR32">
+      <c r="AU32">
         <v>1034973709517.0</v>
       </c>
-      <c r="AS32">
+      <c r="AV32">
         <v>1034969519103.0</v>
       </c>
-      <c r="AT32">
+      <c r="AW32">
         <v>978341323370.0</v>
       </c>
-      <c r="AU32">
+      <c r="AX32">
         <v>1001720941374.0</v>
       </c>
-      <c r="AV32">
+      <c r="AY32">
         <v>901757582576.0</v>
       </c>
-      <c r="AW32">
+      <c r="AZ32">
         <v>930649291318.0</v>
       </c>
-      <c r="AX32">
+      <c r="BA32">
         <v>840294595198.0</v>
       </c>
-      <c r="AY32">
+      <c r="BB32">
         <v>886240432830.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BC32">
         <v>803046929729.0</v>
       </c>
-      <c r="BA32">
+      <c r="BD32">
         <v>745481306152.0</v>
       </c>
-      <c r="BB32">
+      <c r="BE32">
         <v>709223583204.0</v>
       </c>
-      <c r="BC32">
+      <c r="BF32">
         <v>714458504151.0</v>
       </c>
-      <c r="BD32">
+      <c r="BG32">
         <v>640687913932.0</v>
       </c>
-      <c r="BE32">
+      <c r="BH32">
         <v>588433604300.0</v>
       </c>
-      <c r="BF32">
+      <c r="BI32">
         <v>537510173800.0</v>
       </c>
-      <c r="BG32">
+      <c r="BJ32">
         <v>489626103400.0</v>
       </c>
-      <c r="BH32">
+      <c r="BK32">
         <v>486813860100.0</v>
       </c>
-      <c r="BI32">
+      <c r="BL32">
         <v>475465739900.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BM32">
         <v>492590649000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BN32">
         <v>492227012100.0</v>
       </c>
-      <c r="BL32">
+      <c r="BO32">
         <v>420128072900.0</v>
       </c>
-      <c r="BM32">
+      <c r="BP32">
         <v>432989153700.0</v>
       </c>
-      <c r="BN32">
+      <c r="BQ32">
         <v>437921125400.0</v>
       </c>
-      <c r="BO32">
+      <c r="BR32">
         <v>409900970600.0</v>
       </c>
-      <c r="BP32">
+      <c r="BS32">
         <v>333116741700.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BT32">
         <v>345495354800.0</v>
       </c>
-      <c r="BR32">
+      <c r="BU32">
         <v>371747983000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BV32">
         <v>332184201600.0</v>
       </c>
-      <c r="BT32">
+      <c r="BW32">
         <v>313179041100.0</v>
       </c>
-      <c r="BU32">
+      <c r="BX32">
         <v>287171747900.0</v>
       </c>
-      <c r="BV32">
+      <c r="BY32">
         <v>339560666900.0</v>
       </c>
-      <c r="BW32">
+      <c r="BZ32">
         <v>272431240900.0</v>
       </c>
-      <c r="BX32">
+      <c r="CA32">
         <v>227636262700.0</v>
       </c>
-      <c r="BY32">
+      <c r="CB32">
         <v>233934974000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CC32">
         <v>186825988000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CD32">
         <v>191796661000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CE32">
         <v>142983338000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CF32">
         <v>157027876000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CG32">
         <v>140667623000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CH32">
         <v>131348781000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CI32">
         <v>117281178000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z30"/>
+  <dimension ref="A1:AA30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -22981,2354 +23885,2479 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
     </row>
-    <row r="2" spans="1:26">
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="B2">
+        <v>2434322000000.0</v>
+      </c>
+      <c r="C2">
         <v>2174324000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1248642000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1598901000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1649669000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2040591000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1444310000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2120400000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1521372000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>849122582559.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>489284795925.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>611624871676.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>535889526748.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>242776108938.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>383120307358.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>214879968612.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>162869889775.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>39992003196.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>75213787855.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>46783703269.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>161135639070.0</v>
       </c>
-      <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
+      <c r="AA2"/>
     </row>
-    <row r="3" spans="1:26">
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="B3">
+        <v>474741000000</v>
+      </c>
+      <c r="C3">
         <v>257535000000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>385714000000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>378642000000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>255285000000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>412741000000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>303821000000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>339612000000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>351804000000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>43803597759</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>268717463844</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>111307231812</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>94928007066</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>53673162544</v>
       </c>
-      <c r="O3">
-[...1 lines deleted...]
-      </c>
       <c r="P3">
+        <v>300063203754</v>
+      </c>
+      <c r="Q3">
         <v>211993508861</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>99676339743</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>105568000447</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>43300661978</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>64914656249</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>49744071412</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>50519765000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>35193088000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>85032571000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>192590000000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>22015000000</v>
       </c>
     </row>
-    <row r="4" spans="1:26">
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
+      <c r="AA4"/>
     </row>
-    <row r="5" spans="1:26">
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
+      <c r="AA5"/>
     </row>
-    <row r="6" spans="1:26">
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="B6">
+        <v>729046000000.0</v>
+      </c>
+      <c r="C6">
         <v>259998000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>925682000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-350259000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-50768000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-390922000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>596281000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-676090000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>599028000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>672249113314.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>359837786634.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-122340075751.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>75735344928.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>293113417810.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-140344198420.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>168240338746.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>52010078837.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>122877886579.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-35221784659.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>28430084586.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-114351935801.0</v>
       </c>
-      <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
+      <c r="AA6"/>
     </row>
-    <row r="7" spans="1:26">
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="B7">
+        <v>-1712949000000.0</v>
+      </c>
+      <c r="C7">
         <v>-1925898000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-1707898000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-1437095000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-1215604000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-1251187000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-1468571000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-1392424000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-1098776000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-1066600346730.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-1031848110480.0</v>
       </c>
-      <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
+      <c r="AA7"/>
     </row>
-    <row r="8" spans="1:26">
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
+      <c r="AA8"/>
     </row>
-    <row r="9" spans="1:26">
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
+      <c r="AA9"/>
     </row>
-    <row r="10" spans="1:26">
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
+      <c r="AA10"/>
     </row>
-    <row r="11" spans="1:26">
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
-[...1 lines deleted...]
-      </c>
+      <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
-      <c r="L11"/>
+      <c r="L11">
+        <v>0.0</v>
+      </c>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
+      <c r="AA11"/>
     </row>
-    <row r="12" spans="1:26">
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
-      <c r="E12">
+      <c r="E12"/>
+      <c r="F12">
         <v>-43405000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>-60703000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>-80203000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>-263712000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>226329000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>-75007000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>-2523261913.0</v>
       </c>
-      <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
+      <c r="AA12"/>
     </row>
-    <row r="13" spans="1:26">
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
+      <c r="AA13"/>
     </row>
-    <row r="14" spans="1:26">
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>199</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>202</v>
+      </c>
+      <c r="B14">
+        <v>164434000000.0</v>
+      </c>
       <c r="C14">
+        <v>152045000000.0</v>
+      </c>
+      <c r="D14">
         <v>161789000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>33102000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>186214000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>178070000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>147315000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>10642000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>14575000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>14451447424.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>16952006517.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>19037519189.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>16166935333.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>10391777517.0</v>
       </c>
-      <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
+      <c r="AA14"/>
     </row>
-    <row r="15" spans="1:26">
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="B15">
+        <v>483516000000.0</v>
+      </c>
+      <c r="C15">
         <v>431886000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>341629000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>246387000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>959742000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>70536000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>149933000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>159119000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>49566000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>8166887112.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>49566000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>49408062199.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>989991228.0</v>
       </c>
-      <c r="N15"/>
       <c r="O15">
+        <v>13997699918.0</v>
+      </c>
+      <c r="P15">
         <v>1487048000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>3684045026.0</v>
       </c>
-      <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
-      <c r="T15">
+      <c r="T15"/>
+      <c r="U15">
         <v>14441910000.0</v>
       </c>
-      <c r="U15"/>
       <c r="V15"/>
-      <c r="W15">
+      <c r="W15"/>
+      <c r="X15">
         <v>9627940000.0</v>
       </c>
-      <c r="X15"/>
       <c r="Y15"/>
-      <c r="Z15">
+      <c r="Z15"/>
+      <c r="AA15">
         <v>5776000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:26">
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="B16">
+        <v>3163368000000.0</v>
+      </c>
+      <c r="C16">
         <v>2434322000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>2174324000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1248642000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1598901000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1649669000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>2040591000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1444310000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>2120400000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>1521371695873.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>849122582559.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>489284795925.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>611624871676.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>535889526748.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>242776108938.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>383120307358.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>214879968612.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>162869889775.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>39992003196.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>75213787855.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>46783703269.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>161135639070.0</v>
       </c>
-      <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
+      <c r="AA16"/>
     </row>
-    <row r="17" spans="1:26">
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
+      <c r="AA17"/>
     </row>
-    <row r="18" spans="1:26">
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="B18">
+        <v>1219168000000.0</v>
+      </c>
+      <c r="C18">
         <v>1004048000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>973535000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>615246000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>1167862000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>804322000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>792996000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-328970000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-337229000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-29352150335.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-251765457327.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-92269712623.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-78761071733.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-43281385027.0</v>
       </c>
-      <c r="O18">
-[...1 lines deleted...]
-      </c>
       <c r="P18">
-        <v>-211993508861.0</v>
+        <v>22899899469.0</v>
       </c>
       <c r="Q18">
-        <v>-99676339743.0</v>
+        <v>50493671767.0</v>
       </c>
       <c r="R18">
-        <v>-105568000447.0</v>
+        <v>-83988403202.0</v>
       </c>
       <c r="S18">
-        <v>-43300661978.0</v>
+        <v>25271060652.0</v>
       </c>
       <c r="T18">
-        <v>-64914656249.0</v>
+        <v>-106844418307.0</v>
       </c>
       <c r="U18">
-        <v>-49744071412.0</v>
-[...1 lines deleted...]
-      <c r="V18"/>
+        <v>41962918661.0</v>
+      </c>
+      <c r="V18">
+        <v>-14083169101.0</v>
+      </c>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
+      <c r="AA18"/>
     </row>
-    <row r="19" spans="1:26">
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>204</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>207</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>-557522000000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>449073000000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>910361000000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>1246917000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2249960000000.0</v>
       </c>
       <c r="G19">
         <v>-2249960000000.0</v>
       </c>
       <c r="H19">
+        <v>-2249960000000.0</v>
+      </c>
+      <c r="I19">
         <v>-756584000000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-66653000000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-47100000000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-25500000000.0</v>
       </c>
-      <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
+      <c r="AA19"/>
     </row>
-    <row r="20" spans="1:26">
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
+      <c r="AA20"/>
     </row>
-    <row r="21" spans="1:26">
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="B21">
+        <v>0.0</v>
+      </c>
+      <c r="C21">
         <v>127000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-599882000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-915621000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-1529795000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>2943637000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-85749000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-3608000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-24235000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-21355000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-26236206990.0</v>
       </c>
-      <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
+      <c r="AA21"/>
     </row>
-    <row r="22" spans="1:26">
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="B22">
+        <v>1353297000000.0</v>
+      </c>
+      <c r="C22">
         <v>1136624000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>1169212000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>960786000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>1271638000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>1099696000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>1032277000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>697784000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>703151000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>702358286984.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>519067114504.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>291418156480.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>325246112441.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>352965099993.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>101232456048.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>107123243835.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>61152852190.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>303711501204.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>30316644576.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>14731717216.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>4527739591.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>4414264000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>7484700000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>18905690000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>30396000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>29874000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:26">
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="B23">
+        <v>-11326000000.0</v>
+      </c>
+      <c r="C23">
         <v>-12304000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>118000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-15730000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-17876000000.0</v>
       </c>
-      <c r="F23">
-[...1 lines deleted...]
-      </c>
       <c r="G23">
-        <v>-23954000000.0</v>
+        <v>-36941000000.0</v>
       </c>
       <c r="H23">
+        <v>-263000000.0</v>
+      </c>
+      <c r="I23">
         <v>23873000000.0</v>
       </c>
-      <c r="I23">
-[...1 lines deleted...]
-      </c>
       <c r="J23">
-        <v>163984255.0</v>
+        <v>-470000000.0</v>
       </c>
       <c r="K23">
+        <v>164465728.0</v>
+      </c>
+      <c r="L23">
         <v>-6666470160.0</v>
       </c>
-      <c r="L23">
-[...1 lines deleted...]
-      </c>
       <c r="M23">
+        <v>-773606370.0</v>
+      </c>
+      <c r="N23">
         <v>9630926545.0</v>
       </c>
-      <c r="N23">
-[...1 lines deleted...]
-      </c>
       <c r="O23">
-        <v>-16090195386.0</v>
+        <v>-23208431475.0</v>
       </c>
       <c r="P23">
-        <v>374283258310.0</v>
+        <v>-29472427932.0</v>
       </c>
       <c r="Q23">
-        <v>266618750058.0</v>
+        <v>14283258310.0</v>
       </c>
       <c r="R23">
+        <v>16618750058.0</v>
+      </c>
+      <c r="S23">
         <v>319574204703.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>329155000000.0</v>
       </c>
-      <c r="T23">
-[...1 lines deleted...]
-      </c>
       <c r="U23">
+        <v>-24000000000.0</v>
+      </c>
+      <c r="V23">
         <v>31599968668.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>305768706000.0</v>
       </c>
-      <c r="W23"/>
       <c r="X23"/>
-      <c r="Y23">
+      <c r="Y23"/>
+      <c r="Z23">
         <v>209445000000.0</v>
       </c>
-      <c r="Z23"/>
+      <c r="AA23"/>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="B24">
+        <v>-37618000000.0</v>
+      </c>
+      <c r="C24">
         <v>-302137000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-256728000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>20184000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>23897000000.0</v>
       </c>
-      <c r="F24">
-[...1 lines deleted...]
-      </c>
       <c r="G24">
+        <v>30179000000.0</v>
+      </c>
+      <c r="H24">
         <v>21786000000.0</v>
       </c>
-      <c r="H24">
-[...1 lines deleted...]
-      </c>
       <c r="I24">
-        <v>-1869000000.0</v>
+        <v>2902000000.0</v>
       </c>
       <c r="J24">
-        <v>-38000000.0</v>
+        <v>11652000000.0</v>
       </c>
       <c r="K24">
-        <v>-39357997780.0</v>
+        <v>13565486621.0</v>
       </c>
       <c r="L24">
-        <v>194876000.0</v>
-[...2 lines deleted...]
-      <c r="N24"/>
+        <v>10822824712.0</v>
+      </c>
+      <c r="M24">
+        <v>9399021061.0</v>
+      </c>
+      <c r="N24">
+        <v>42383153032.0</v>
+      </c>
       <c r="O24">
-        <v>553777000.0</v>
+        <v>2292591551.0</v>
       </c>
       <c r="P24">
-        <v>1127137000.0</v>
+        <v>6476002640.0</v>
       </c>
       <c r="Q24">
-        <v>6024542000.0</v>
-[...2 lines deleted...]
-      <c r="S24"/>
+        <v>3258799893.0</v>
+      </c>
+      <c r="R24">
+        <v>7696082213.0</v>
+      </c>
+      <c r="S24">
+        <v>93505136356.0</v>
+      </c>
       <c r="T24">
-        <v>1446931000.0</v>
-[...3 lines deleted...]
-      <c r="W24">
+        <v>128136049.0</v>
+      </c>
+      <c r="U24">
+        <v>1625930666.0</v>
+      </c>
+      <c r="V24">
+        <v>517081344.0</v>
+      </c>
+      <c r="W24"/>
+      <c r="X24">
         <v>1920145000.0</v>
       </c>
-      <c r="X24"/>
-      <c r="Y24">
+      <c r="Y24"/>
+      <c r="Z24">
         <v>88000000.0</v>
       </c>
-      <c r="Z24"/>
+      <c r="AA24"/>
     </row>
-    <row r="25" spans="1:26">
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="B25">
+        <v>176178000000.0</v>
+      </c>
+      <c r="C25">
         <v>1261583000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>68841000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-993888000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-34705000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-60703000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-82775000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-708426000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-717726000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-716809734408.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-536019121021.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-310455675669.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-341413047774.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-363356877510.0</v>
       </c>
-      <c r="O25">
-[...1 lines deleted...]
-      </c>
       <c r="P25">
-        <v>-107123243835.0</v>
+        <v>322963103223.0</v>
       </c>
       <c r="Q25">
-        <v>-61152852190.0</v>
+        <v>262487180628.0</v>
       </c>
       <c r="R25">
-        <v>-303711501204.0</v>
+        <v>15687936541.0</v>
       </c>
       <c r="S25">
-        <v>-30316644576.0</v>
+        <v>130839061099.0</v>
       </c>
       <c r="T25">
-        <v>-14731717216.0</v>
+        <v>-63543756329.0</v>
       </c>
       <c r="U25">
-        <v>-4527739591.0</v>
-[...1 lines deleted...]
-      <c r="V25"/>
+        <v>106877574910.0</v>
+      </c>
+      <c r="V25">
+        <v>35660902311.0</v>
+      </c>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
+      <c r="AA25"/>
     </row>
-    <row r="26" spans="1:26">
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
-      <c r="E26">
+      <c r="E26"/>
+      <c r="F26">
         <v>0.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-1848564000000.0</v>
       </c>
-      <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
+      <c r="AA26"/>
     </row>
-    <row r="27" spans="1:26">
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
+      <c r="AA27"/>
     </row>
-    <row r="28" spans="1:26">
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="B28">
+        <v>-494842000000.0</v>
+      </c>
+      <c r="C28">
         <v>-444063000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-923233000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-1162008000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-2489537000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1024537000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-235682000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-162727000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-73801000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-29521421384.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-26230857126.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-99002304236.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-51359064683.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-147109164794.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-169720100529.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>122868082751.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-21293579821.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>164101689571.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>71494497599.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-14751898141.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-99339848044.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>175017929000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>37651552000.0</v>
       </c>
-      <c r="X28"/>
-      <c r="Y28">
+      <c r="Y28"/>
+      <c r="Z28">
         <v>221112000000.0</v>
       </c>
-      <c r="Z28"/>
+      <c r="AA28"/>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="B29">
+        <v>1693909000000.0</v>
+      </c>
+      <c r="C29">
         <v>1261583000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1399842000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>993888000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1423147000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1217063000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1096817000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>10642000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>14575000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>14451447424.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>16952006517.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>19037519189.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>16166935333.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>10391777517.0</v>
       </c>
-      <c r="O29">
-[...1 lines deleted...]
-      </c>
       <c r="P29">
-        <v>263881302000.0</v>
+        <v>322963103223.0</v>
       </c>
       <c r="Q29">
-        <v>15687937000.0</v>
+        <v>262487180628.0</v>
       </c>
       <c r="R29">
-        <v>130839061000.0</v>
-[...1 lines deleted...]
-      <c r="S29"/>
+        <v>15687936541.0</v>
+      </c>
+      <c r="S29">
+        <v>130839061099.0</v>
+      </c>
       <c r="T29">
-        <v>106877575000.0</v>
+        <v>-63543756329.0</v>
       </c>
       <c r="U29">
-        <v>35660902000.0</v>
+        <v>106877574910.0</v>
       </c>
       <c r="V29">
+        <v>35660902311.0</v>
+      </c>
+      <c r="W29">
         <v>35588548000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>4035042000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>31660614000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>10369000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>3980000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:26">
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="B30">
+        <v>-470021000000.0</v>
+      </c>
+      <c r="C30">
         <v>-557522000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>449073000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>551903000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>1024322000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-2632522000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-264854000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-1089186000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-399687000000.0</v>
       </c>
-      <c r="J30">
-[...1 lines deleted...]
-      </c>
       <c r="K30">
-        <v>-283394639130.0</v>
-[...5 lines deleted...]
-      <c r="P30"/>
+        <v>-77338111138.0</v>
+      </c>
+      <c r="L30">
+        <v>-283394639132.0</v>
+      </c>
+      <c r="M30">
+        <v>-151360410751.0</v>
+      </c>
+      <c r="N30">
+        <v>-68894854034.0</v>
+      </c>
+      <c r="O30">
+        <v>-51380570993.0</v>
+      </c>
+      <c r="P30">
+        <v>-293587201114.0</v>
+      </c>
       <c r="Q30">
-        <v>57615722000.0</v>
-[...5 lines deleted...]
-      <c r="V30"/>
+        <v>-217114924633.0</v>
+      </c>
+      <c r="R30">
+        <v>57615722117.0</v>
+      </c>
+      <c r="S30">
+        <v>-172062864091.0</v>
+      </c>
+      <c r="T30">
+        <v>-43172525929.0</v>
+      </c>
+      <c r="U30">
+        <v>-63695592183.0</v>
+      </c>
+      <c r="V30">
+        <v>-50672990068.0</v>
+      </c>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
+      <c r="AA30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CL30"/>
+  <dimension ref="A1:CO30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:90">
+    <row r="1" spans="1:93">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D1" t="s">
-        <v>89</v>
+        <v>1</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>90</v>
       </c>
       <c r="F1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="G1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="H1" t="s">
-        <v>92</v>
+        <v>2</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>93</v>
       </c>
       <c r="J1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="K1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="L1" t="s">
-        <v>95</v>
+        <v>3</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>96</v>
       </c>
       <c r="N1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="O1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="P1" t="s">
-        <v>98</v>
+        <v>4</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>99</v>
       </c>
       <c r="R1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="S1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="T1" t="s">
-        <v>101</v>
+        <v>5</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="V1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="W1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="X1" t="s">
-        <v>104</v>
+        <v>6</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>105</v>
       </c>
       <c r="Z1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AA1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AB1" t="s">
-        <v>107</v>
+        <v>7</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>108</v>
       </c>
       <c r="AD1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AE1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AF1" t="s">
-        <v>110</v>
+        <v>8</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>111</v>
       </c>
       <c r="AH1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AI1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AJ1" t="s">
-        <v>113</v>
+        <v>9</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>114</v>
       </c>
       <c r="AL1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AM1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="AN1" t="s">
-        <v>116</v>
+        <v>10</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>117</v>
       </c>
       <c r="AP1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AQ1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="AR1" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>120</v>
       </c>
       <c r="AT1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AU1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="AV1" t="s">
-        <v>122</v>
+        <v>12</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>123</v>
       </c>
       <c r="AX1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="AY1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="AZ1" t="s">
-        <v>125</v>
+        <v>13</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>126</v>
       </c>
       <c r="BB1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BC1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="BD1" t="s">
-        <v>128</v>
+        <v>14</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>129</v>
       </c>
       <c r="BF1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BG1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="BH1" t="s">
-        <v>131</v>
+        <v>15</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>132</v>
       </c>
       <c r="BJ1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="BK1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="BL1" t="s">
-        <v>134</v>
+        <v>16</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>135</v>
       </c>
       <c r="BN1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="BO1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="BP1" t="s">
-        <v>137</v>
+        <v>17</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>138</v>
       </c>
       <c r="BR1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="BS1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="BT1" t="s">
-        <v>140</v>
+        <v>18</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>141</v>
       </c>
       <c r="BV1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="BW1" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="BX1" t="s">
-        <v>143</v>
+        <v>19</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
         <v>145</v>
       </c>
       <c r="CA1" t="s">
         <v>146</v>
       </c>
       <c r="CB1" t="s">
         <v>147</v>
       </c>
       <c r="CC1" t="s">
         <v>148</v>
       </c>
       <c r="CD1" t="s">
         <v>149</v>
       </c>
       <c r="CE1" t="s">
-        <v>21</v>
+        <v>150</v>
       </c>
       <c r="CF1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="CG1" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="CH1" t="s">
-        <v>152</v>
+        <v>22</v>
       </c>
       <c r="CI1" t="s">
         <v>153</v>
       </c>
       <c r="CJ1" t="s">
-        <v>23</v>
+        <v>154</v>
       </c>
       <c r="CK1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CL1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CM1" t="s">
         <v>24</v>
       </c>
-      <c r="CL1" t="s">
-        <v>155</v>
+      <c r="CN1" t="s">
+        <v>25</v>
+      </c>
+      <c r="CO1" t="s">
+        <v>158</v>
       </c>
     </row>
-    <row r="2" spans="1:90">
+    <row r="2" spans="1:93">
       <c r="A2" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="B2">
+        <v>3717761000000.0</v>
+      </c>
+      <c r="C2">
+        <v>3163368000000.0</v>
+      </c>
+      <c r="D2">
+        <v>2546167000000.0</v>
+      </c>
+      <c r="E2">
         <v>2085385000000.0</v>
       </c>
-      <c r="C2">
+      <c r="F2">
         <v>2183735000000.0</v>
       </c>
-      <c r="D2">
+      <c r="G2">
         <v>2434322000000.0</v>
       </c>
-      <c r="E2">
+      <c r="H2">
         <v>2443724000000.0</v>
       </c>
-      <c r="F2">
+      <c r="I2">
         <v>2912103000000.0</v>
       </c>
-      <c r="G2">
+      <c r="J2">
         <v>2521711000000.0</v>
       </c>
-      <c r="H2">
+      <c r="K2">
         <v>2174324000000.0</v>
       </c>
-      <c r="I2">
+      <c r="L2">
         <v>2347505000000.0</v>
       </c>
-      <c r="J2">
+      <c r="M2">
         <v>2492699000000.0</v>
       </c>
-      <c r="K2">
+      <c r="N2">
         <v>1428854000000.0</v>
       </c>
-      <c r="L2">
+      <c r="O2">
         <v>1248642000000.0</v>
       </c>
-      <c r="M2">
+      <c r="P2">
         <v>1424866000000.0</v>
       </c>
-      <c r="N2">
+      <c r="Q2">
         <v>1566836000000.0</v>
       </c>
-      <c r="O2">
+      <c r="R2">
         <v>1569124000000.0</v>
       </c>
-      <c r="P2">
+      <c r="S2">
         <v>1598901000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="T2">
         <v>2736138000000.0</v>
       </c>
-      <c r="R2">
+      <c r="U2">
         <v>2216351000000.0</v>
       </c>
-      <c r="S2">
+      <c r="V2">
         <v>1863513000000.0</v>
       </c>
-      <c r="T2">
+      <c r="W2">
         <v>1649669000000.0</v>
       </c>
-      <c r="U2">
+      <c r="X2">
         <v>710205000000.0</v>
       </c>
-      <c r="V2">
+      <c r="Y2">
         <v>1880040000000.0</v>
       </c>
-      <c r="W2">
+      <c r="Z2">
         <v>1892000000000.0</v>
       </c>
-      <c r="X2">
+      <c r="AA2">
         <v>2040591000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AB2">
         <v>1682562000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AC2">
         <v>1927124000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AD2">
         <v>1651036000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AE2">
         <v>1444310000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AF2">
         <v>2342834000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AG2">
         <v>2216768000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AH2">
         <v>2005784000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AI2">
         <v>2120400000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AJ2">
         <v>2091596312427.0</v>
       </c>
-      <c r="AH2">
+      <c r="AK2">
         <v>1775675130461.0</v>
       </c>
-      <c r="AI2">
+      <c r="AL2">
         <v>1656266828356.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AM2">
         <v>1521371695873.0</v>
       </c>
-      <c r="AK2">
+      <c r="AN2">
         <v>1409066443321.0</v>
       </c>
-      <c r="AL2">
+      <c r="AO2">
         <v>1157529005975.0</v>
       </c>
-      <c r="AM2">
+      <c r="AP2">
         <v>1029826888023.0</v>
       </c>
-      <c r="AN2">
+      <c r="AQ2">
         <v>849122582559.0</v>
       </c>
-      <c r="AO2">
+      <c r="AR2">
         <v>719248338544.0</v>
       </c>
-      <c r="AP2">
+      <c r="AS2">
         <v>584684626992.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AT2">
         <v>599071927942.0</v>
       </c>
-      <c r="AR2">
+      <c r="AU2">
         <v>489284795925.0</v>
       </c>
-      <c r="AS2">
+      <c r="AV2">
         <v>578880371350.0</v>
       </c>
-      <c r="AT2">
+      <c r="AW2">
         <v>569497164270.0</v>
       </c>
-      <c r="AU2">
+      <c r="AX2">
         <v>552583596159.0</v>
       </c>
-      <c r="AV2">
+      <c r="AY2">
         <v>611624871676.0</v>
       </c>
-      <c r="AW2">
+      <c r="AZ2">
         <v>584688069287.0</v>
       </c>
-      <c r="AX2">
+      <c r="BA2">
         <v>694250057029.0</v>
       </c>
-      <c r="AY2">
+      <c r="BB2">
         <v>676576419459.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BC2">
         <v>535889526748.0</v>
       </c>
-      <c r="BA2">
+      <c r="BD2">
         <v>429865428469.0</v>
       </c>
-      <c r="BB2">
+      <c r="BE2">
         <v>332468723035.0</v>
       </c>
-      <c r="BC2">
+      <c r="BF2">
         <v>213895769160.0</v>
       </c>
-      <c r="BD2">
+      <c r="BG2">
         <v>383120307358.0</v>
       </c>
-      <c r="BE2"/>
-[...1 lines deleted...]
-      <c r="BG2"/>
       <c r="BH2"/>
       <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
       <c r="CD2"/>
       <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
       <c r="CH2"/>
       <c r="CI2"/>
       <c r="CJ2"/>
       <c r="CK2"/>
       <c r="CL2"/>
+      <c r="CM2"/>
+      <c r="CN2"/>
+      <c r="CO2"/>
     </row>
-    <row r="3" spans="1:90">
+    <row r="3" spans="1:93">
       <c r="A3" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="B3">
+        <v>92496000000</v>
+      </c>
+      <c r="C3">
+        <v>54909000000</v>
+      </c>
+      <c r="D3">
+        <v>331098000000</v>
+      </c>
+      <c r="E3">
         <v>544321000000</v>
       </c>
-      <c r="C3">
+      <c r="F3">
         <v>92429000000</v>
       </c>
-      <c r="D3">
+      <c r="G3">
         <v>169089000000</v>
       </c>
-      <c r="E3">
+      <c r="H3">
         <v>95451000000</v>
       </c>
-      <c r="F3">
+      <c r="I3">
         <v>194467000000</v>
       </c>
-      <c r="G3">
-[...2 lines deleted...]
-      <c r="H3">
+      <c r="J3">
+        <v>148428000000</v>
+      </c>
+      <c r="K3">
         <v>147353000000</v>
       </c>
-      <c r="I3">
+      <c r="L3">
         <v>122037000000</v>
       </c>
-      <c r="J3">
+      <c r="M3">
         <v>175167000000</v>
       </c>
-      <c r="K3">
+      <c r="N3">
         <v>81264000000</v>
       </c>
-      <c r="L3">
+      <c r="O3">
         <v>47839000000</v>
       </c>
-      <c r="M3">
+      <c r="P3">
         <v>143959000000</v>
       </c>
-      <c r="N3">
+      <c r="Q3">
         <v>44139000000</v>
       </c>
-      <c r="O3">
+      <c r="R3">
         <v>106356000000</v>
       </c>
-      <c r="P3">
+      <c r="S3">
         <v>84188000000</v>
       </c>
-      <c r="Q3">
+      <c r="T3">
         <v>81247000000</v>
       </c>
-      <c r="R3">
+      <c r="U3">
         <v>95620000000</v>
       </c>
-      <c r="S3">
+      <c r="V3">
         <v>30447000000</v>
       </c>
-      <c r="T3">
+      <c r="W3">
         <v>47971000000</v>
       </c>
-      <c r="U3">
+      <c r="X3">
         <v>91496000000</v>
       </c>
-      <c r="V3">
+      <c r="Y3">
         <v>165880000000</v>
       </c>
-      <c r="W3">
+      <c r="Z3">
         <v>49821000000</v>
       </c>
-      <c r="X3">
+      <c r="AA3">
         <v>105544000000</v>
       </c>
-      <c r="Y3">
+      <c r="AB3">
         <v>132401000000</v>
       </c>
-      <c r="Z3">
+      <c r="AC3">
         <v>60454000000</v>
       </c>
-      <c r="AA3">
+      <c r="AD3">
         <v>66143000000</v>
       </c>
-      <c r="AB3">
+      <c r="AE3">
         <v>44823000000</v>
       </c>
-      <c r="AC3">
+      <c r="AF3">
         <v>24897000000</v>
       </c>
-      <c r="AD3">
+      <c r="AG3">
         <v>46741000000</v>
       </c>
-      <c r="AE3">
+      <c r="AH3">
         <v>38142000000</v>
       </c>
-      <c r="AF3">
+      <c r="AI3">
         <v>229832000000</v>
       </c>
-      <c r="AG3">
+      <c r="AJ3">
         <v>90998440174</v>
       </c>
-      <c r="AH3">
+      <c r="AK3">
         <v>83287869857</v>
       </c>
-      <c r="AI3">
+      <c r="AL3">
         <v>332410400321</v>
       </c>
-      <c r="AJ3">
+      <c r="AM3">
         <v>30712652156</v>
       </c>
-      <c r="AK3">
+      <c r="AN3">
         <v>551782715</v>
       </c>
-      <c r="AL3">
+      <c r="AO3">
         <v>16918822201</v>
       </c>
-      <c r="AM3">
+      <c r="AP3">
         <v>11930801885</v>
       </c>
-      <c r="AN3">
+      <c r="AQ3">
         <v>14402190958</v>
       </c>
-      <c r="AO3">
+      <c r="AR3">
         <v>39685042437</v>
       </c>
-      <c r="AP3">
+      <c r="AS3">
         <v>121773831515</v>
       </c>
-      <c r="AQ3">
+      <c r="AT3">
         <v>40680416214</v>
       </c>
-      <c r="AR3">
+      <c r="AU3">
         <v>66578173678</v>
       </c>
-      <c r="AS3">
+      <c r="AV3">
         <v>70501264241</v>
       </c>
-      <c r="AT3">
+      <c r="AW3">
         <v>10597433742</v>
       </c>
-      <c r="AU3">
+      <c r="AX3">
         <v>32825434549</v>
       </c>
-      <c r="AV3">
+      <c r="AY3">
         <v>61886205388</v>
       </c>
-      <c r="AW3">
+      <c r="AZ3">
         <v>31620326580</v>
       </c>
-      <c r="AX3">
+      <c r="BA3">
         <v>8258653496</v>
       </c>
-      <c r="AY3">
+      <c r="BB3">
         <v>31659590200</v>
       </c>
-      <c r="AZ3">
+      <c r="BC3">
         <v>23389436790</v>
       </c>
-      <c r="BA3">
+      <c r="BD3">
         <v>27564495663</v>
       </c>
-      <c r="BB3">
+      <c r="BE3">
         <v>5943390345</v>
       </c>
-      <c r="BC3">
+      <c r="BF3">
         <v>21933136256</v>
       </c>
-      <c r="BD3">
+      <c r="BG3">
         <v>4464068051</v>
       </c>
-      <c r="BE3">
+      <c r="BH3">
         <v>300063203800</v>
       </c>
-      <c r="BF3">
+      <c r="BI3">
         <v>117285806200</v>
       </c>
-      <c r="BG3">
+      <c r="BJ3">
         <v>93903417900</v>
       </c>
-      <c r="BH3">
+      <c r="BK3">
         <v>5141104200</v>
       </c>
-      <c r="BI3">
+      <c r="BL3">
         <v>220373724500</v>
       </c>
-      <c r="BJ3">
+      <c r="BM3">
         <v>193079192400</v>
       </c>
-      <c r="BK3">
+      <c r="BN3">
         <v>101824013700</v>
       </c>
-      <c r="BL3">
+      <c r="BO3">
         <v>0</v>
       </c>
-      <c r="BM3">
+      <c r="BP3">
         <v>110080360100</v>
       </c>
-      <c r="BN3">
+      <c r="BQ3">
         <v>77025920900</v>
       </c>
-      <c r="BO3">
+      <c r="BR3">
         <v>48216958100</v>
       </c>
-      <c r="BP3">
+      <c r="BS3">
         <v>0</v>
       </c>
-      <c r="BQ3">
+      <c r="BT3">
         <v>105568000400</v>
       </c>
-      <c r="BR3">
+      <c r="BU3">
         <v>77556957100</v>
       </c>
-      <c r="BS3">
+      <c r="BV3">
         <v>60298071900</v>
       </c>
-      <c r="BT3">
+      <c r="BW3">
         <v>42249185900</v>
       </c>
-      <c r="BU3">
+      <c r="BX3">
         <v>43300662000</v>
       </c>
-      <c r="BV3">
+      <c r="BY3">
         <v>38234347100</v>
       </c>
-      <c r="BW3">
+      <c r="BZ3">
         <v>18550070200</v>
       </c>
-      <c r="BX3">
+      <c r="CA3">
         <v>6517866500</v>
       </c>
-      <c r="BY3">
+      <c r="CB3">
         <v>56836124000</v>
       </c>
-      <c r="BZ3">
+      <c r="CC3">
         <v>19696641000</v>
       </c>
-      <c r="CA3">
+      <c r="CD3">
         <v>4235543000</v>
       </c>
-      <c r="CB3">
+      <c r="CE3">
         <v>12918550000</v>
       </c>
-      <c r="CC3">
+      <c r="CF3">
         <v>11094405000</v>
       </c>
-      <c r="CD3">
+      <c r="CG3">
         <v>5387006000</v>
       </c>
-      <c r="CE3">
+      <c r="CH3">
         <v>50519765000</v>
       </c>
-      <c r="CF3">
+      <c r="CI3">
         <v>32505123000</v>
       </c>
-      <c r="CG3">
+      <c r="CJ3">
         <v>20481259000</v>
       </c>
-      <c r="CH3">
+      <c r="CK3">
         <v>1475633000</v>
       </c>
-      <c r="CI3">
+      <c r="CL3">
         <v>20501000000</v>
       </c>
-      <c r="CJ3">
+      <c r="CM3">
         <v>85032571000</v>
       </c>
-      <c r="CK3">
+      <c r="CN3">
         <v>192590000000</v>
       </c>
-      <c r="CL3">
+      <c r="CO3">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:90">
+    <row r="4" spans="1:93">
       <c r="A4" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -25375,54 +26404,57 @@
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
+      <c r="CM4"/>
+      <c r="CN4"/>
+      <c r="CO4"/>
     </row>
-    <row r="5" spans="1:90">
+    <row r="5" spans="1:93">
       <c r="A5" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -25469,331 +26501,345 @@
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
+      <c r="CM5"/>
+      <c r="CN5"/>
+      <c r="CO5"/>
     </row>
-    <row r="6" spans="1:90">
+    <row r="6" spans="1:93">
       <c r="A6" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="B6">
+        <v>-1282737000000.0</v>
+      </c>
+      <c r="C6">
+        <v>554393000000.0</v>
+      </c>
+      <c r="D6">
+        <v>617201000000.0</v>
+      </c>
+      <c r="E6">
         <v>460782000000.0</v>
       </c>
-      <c r="C6">
+      <c r="F6">
         <v>-98350000000.0</v>
       </c>
-      <c r="D6">
+      <c r="G6">
         <v>-250587000000.0</v>
       </c>
-      <c r="E6">
+      <c r="H6">
         <v>-9402000000.0</v>
       </c>
-      <c r="F6">
+      <c r="I6">
         <v>-468379000000.0</v>
       </c>
-      <c r="G6">
+      <c r="J6">
         <v>390392000000.0</v>
       </c>
-      <c r="H6">
+      <c r="K6">
         <v>347387000000.0</v>
       </c>
-      <c r="I6">
+      <c r="L6">
         <v>-173181000000.0</v>
       </c>
-      <c r="J6">
+      <c r="M6">
         <v>-145194000000.0</v>
       </c>
-      <c r="K6">
+      <c r="N6">
         <v>1063845000000.0</v>
       </c>
-      <c r="L6">
+      <c r="O6">
         <v>180212000000.0</v>
       </c>
-      <c r="M6">
+      <c r="P6">
         <v>-176224000000.0</v>
       </c>
-      <c r="N6">
+      <c r="Q6">
         <v>-141970000000.0</v>
       </c>
-      <c r="O6">
+      <c r="R6">
         <v>-2288000000.0</v>
       </c>
-      <c r="P6">
+      <c r="S6">
         <v>-29777000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="T6">
         <v>-1137237000000.0</v>
       </c>
-      <c r="R6">
+      <c r="U6">
         <v>519787000000.0</v>
       </c>
-      <c r="S6">
+      <c r="V6">
         <v>352838000000.0</v>
       </c>
-      <c r="T6">
+      <c r="W6">
         <v>213844000000.0</v>
       </c>
-      <c r="U6">
+      <c r="X6">
         <v>939464000000.0</v>
       </c>
-      <c r="V6">
+      <c r="Y6">
         <v>-1169835000000.0</v>
       </c>
-      <c r="W6">
+      <c r="Z6">
         <v>-11960000000.0</v>
       </c>
-      <c r="X6">
+      <c r="AA6">
         <v>-148591000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AB6">
         <v>358029000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AC6">
         <v>-244562000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AD6">
         <v>276088000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AE6">
         <v>206726000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AF6">
         <v>-898524000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AG6">
         <v>126066000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AH6">
         <v>210984000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AI6">
         <v>-114616000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AJ6">
         <v>28803687573.0</v>
       </c>
-      <c r="AH6">
+      <c r="AK6">
         <v>315921181966.0</v>
       </c>
-      <c r="AI6">
+      <c r="AL6">
         <v>119408302105.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AM6">
         <v>134895132483.0</v>
       </c>
-      <c r="AK6">
+      <c r="AN6">
         <v>112305252552.0</v>
       </c>
-      <c r="AL6">
+      <c r="AO6">
         <v>251537437346.0</v>
       </c>
-      <c r="AM6">
+      <c r="AP6">
         <v>127702117952.0</v>
       </c>
-      <c r="AN6">
+      <c r="AQ6">
         <v>180704305464.0</v>
       </c>
-      <c r="AO6">
+      <c r="AR6">
         <v>129874244015.0</v>
       </c>
-      <c r="AP6">
+      <c r="AS6">
         <v>134563711552.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AT6">
         <v>-14387300950.0</v>
       </c>
-      <c r="AR6">
+      <c r="AU6">
         <v>109787132017.0</v>
       </c>
-      <c r="AS6">
+      <c r="AV6">
         <v>-89595575425.0</v>
       </c>
-      <c r="AT6">
+      <c r="AW6">
         <v>9383207080.0</v>
       </c>
-      <c r="AU6">
+      <c r="AX6">
         <v>16913568111.0</v>
       </c>
-      <c r="AV6">
+      <c r="AY6">
         <v>-59041275517.0</v>
       </c>
-      <c r="AW6">
+      <c r="AZ6">
         <v>26936802389.0</v>
       </c>
-      <c r="AX6">
+      <c r="BA6">
         <v>-109561987742.0</v>
       </c>
-      <c r="AY6">
+      <c r="BB6">
         <v>17673637570.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BC6">
         <v>140686892711.0</v>
       </c>
-      <c r="BA6">
+      <c r="BD6">
         <v>106024098279.0</v>
       </c>
-      <c r="BB6">
+      <c r="BE6">
         <v>97396705434.0</v>
       </c>
-      <c r="BC6">
+      <c r="BF6">
         <v>118572953875.0</v>
       </c>
-      <c r="BD6">
+      <c r="BG6">
         <v>-169224538198.0</v>
       </c>
-      <c r="BE6"/>
-[...1 lines deleted...]
-      <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
+      <c r="CM6"/>
+      <c r="CN6"/>
+      <c r="CO6"/>
     </row>
-    <row r="7" spans="1:90">
+    <row r="7" spans="1:93">
       <c r="A7" t="s">
-        <v>192</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>195</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7">
+        <v>-1712949000000.0</v>
+      </c>
+      <c r="E7">
         <v>-1434507000000.0</v>
       </c>
-      <c r="C7">
+      <c r="F7">
         <v>-1000780000000.0</v>
       </c>
-      <c r="D7">
+      <c r="G7">
         <v>-499213000000.0</v>
       </c>
-      <c r="E7">
+      <c r="H7">
         <v>-1925898000000.0</v>
       </c>
-      <c r="F7">
+      <c r="I7">
         <v>-1554950000000.0</v>
       </c>
-      <c r="G7"/>
-[...2 lines deleted...]
-      <c r="J7">
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7">
         <v>-1208208000000.0</v>
       </c>
-      <c r="K7">
+      <c r="N7">
         <v>-832443000000.0</v>
       </c>
-      <c r="L7">
+      <c r="O7">
         <v>-425924000000.0</v>
       </c>
-      <c r="M7">
+      <c r="P7">
         <v>-1437095000000.0</v>
       </c>
-      <c r="N7">
+      <c r="Q7">
         <v>-1120482000000.0</v>
       </c>
-      <c r="O7">
+      <c r="R7">
         <v>-688530000000.0</v>
       </c>
-      <c r="P7">
+      <c r="S7">
         <v>-390131000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="T7">
         <v>-1215604000000.0</v>
       </c>
-      <c r="R7">
+      <c r="U7">
         <v>-654916000000.0</v>
       </c>
-      <c r="S7">
+      <c r="V7">
         <v>-388903000000.0</v>
       </c>
-      <c r="T7">
+      <c r="W7">
         <v>-65663000000.0</v>
       </c>
-      <c r="U7">
+      <c r="X7">
         <v>-1251187000000.0</v>
       </c>
-      <c r="V7">
+      <c r="Y7">
         <v>-851414000000.0</v>
       </c>
-      <c r="W7">
+      <c r="Z7">
         <v>-982024000000.0</v>
       </c>
-      <c r="X7">
+      <c r="AA7">
         <v>-651255000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AB7">
         <v>-1468571000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AC7">
         <v>-1231960000000.0</v>
       </c>
-      <c r="AA7"/>
-[...1 lines deleted...]
-      <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
@@ -25811,54 +26857,57 @@
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
+      <c r="CM7"/>
+      <c r="CN7"/>
+      <c r="CO7"/>
     </row>
-    <row r="8" spans="1:90">
+    <row r="8" spans="1:93">
       <c r="A8" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -25905,54 +26954,57 @@
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
+      <c r="CM8"/>
+      <c r="CN8"/>
+      <c r="CO8"/>
     </row>
-    <row r="9" spans="1:90">
+    <row r="9" spans="1:93">
       <c r="A9" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
@@ -25999,54 +27051,57 @@
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
+      <c r="CM9"/>
+      <c r="CN9"/>
+      <c r="CO9"/>
     </row>
-    <row r="10" spans="1:90">
+    <row r="10" spans="1:93">
       <c r="A10" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
@@ -26093,123 +27148,126 @@
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
+      <c r="CM10"/>
+      <c r="CN10"/>
+      <c r="CO10"/>
     </row>
-    <row r="11" spans="1:90">
+    <row r="11" spans="1:93">
       <c r="A11" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
-[...7 lines deleted...]
-      </c>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11"/>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
         <v>0.0</v>
       </c>
       <c r="V11">
         <v>0.0</v>
       </c>
       <c r="W11">
         <v>0.0</v>
       </c>
       <c r="X11">
         <v>0.0</v>
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
-      <c r="AE11"/>
-[...1 lines deleted...]
-      <c r="AG11"/>
+      <c r="AE11">
+        <v>0.0</v>
+      </c>
+      <c r="AF11">
+        <v>0.0</v>
+      </c>
+      <c r="AG11">
+        <v>0.0</v>
+      </c>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
@@ -26223,121 +27281,124 @@
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
+      <c r="CM11"/>
+      <c r="CN11"/>
+      <c r="CO11"/>
     </row>
-    <row r="12" spans="1:90">
+    <row r="12" spans="1:93">
       <c r="A12" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
-      <c r="N12">
+      <c r="N12"/>
+      <c r="O12"/>
+      <c r="P12"/>
+      <c r="Q12">
         <v>-119422000000.0</v>
       </c>
-      <c r="O12">
+      <c r="R12">
         <v>-255559000000.0</v>
       </c>
-      <c r="P12">
+      <c r="S12">
         <v>-286043000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="T12">
         <v>-193620000000.0</v>
       </c>
-      <c r="R12">
+      <c r="U12">
         <v>109959000000.0</v>
       </c>
-      <c r="S12">
+      <c r="V12">
         <v>74310000000.0</v>
       </c>
-      <c r="T12">
+      <c r="W12">
         <v>-34054000000.0</v>
       </c>
-      <c r="U12">
+      <c r="X12">
         <v>122765000000.0</v>
       </c>
-      <c r="V12">
+      <c r="Y12">
         <v>288912000000.0</v>
       </c>
-      <c r="W12">
+      <c r="Z12">
         <v>21383000000.0</v>
       </c>
-      <c r="X12">
+      <c r="AA12">
         <v>-468955000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AB12">
         <v>199748000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AC12">
         <v>-368215000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AD12">
         <v>115147000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AE12">
         <v>-26560000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AF12">
         <v>-222300000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AG12">
         <v>79857000000.0</v>
       </c>
-      <c r="AE12"/>
-[...1 lines deleted...]
-      <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
@@ -26351,54 +27412,57 @@
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
+      <c r="CM12"/>
+      <c r="CN12"/>
+      <c r="CO12"/>
     </row>
-    <row r="13" spans="1:90">
+    <row r="13" spans="1:93">
       <c r="A13" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -26445,626 +27509,668 @@
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
+      <c r="CM13"/>
+      <c r="CN13"/>
+      <c r="CO13"/>
     </row>
-    <row r="14" spans="1:90">
+    <row r="14" spans="1:93">
       <c r="A14" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="B14">
+        <v>74303000000.0</v>
+      </c>
+      <c r="C14">
+        <v>71001000000.0</v>
+      </c>
+      <c r="D14">
+        <v>42668000000.0</v>
+      </c>
+      <c r="E14">
         <v>40612000000.0</v>
       </c>
-      <c r="C14"/>
-[...1 lines deleted...]
-      <c r="E14"/>
       <c r="F14">
+        <v>39146000000.0</v>
+      </c>
+      <c r="G14">
+        <v>42008000000.0</v>
+      </c>
+      <c r="H14">
+        <v>40881000000.0</v>
+      </c>
+      <c r="I14">
         <v>81928559453000.0</v>
       </c>
-      <c r="G14"/>
-      <c r="H14">
+      <c r="J14">
+        <v>37308000000.0</v>
+      </c>
+      <c r="K14">
         <v>36648000000.0</v>
       </c>
-      <c r="I14">
+      <c r="L14">
         <v>41343000000.0</v>
       </c>
-      <c r="J14">
+      <c r="M14">
         <v>39023000000.0</v>
       </c>
-      <c r="K14">
+      <c r="N14">
         <v>40598000000.0</v>
       </c>
-      <c r="L14">
+      <c r="O14">
         <v>40825000000.0</v>
       </c>
-      <c r="M14">
+      <c r="P14">
         <v>7133000000.0</v>
       </c>
-      <c r="N14">
+      <c r="Q14">
         <v>8143000000.0</v>
       </c>
-      <c r="O14">
+      <c r="R14">
         <v>8745000000.0</v>
       </c>
-      <c r="P14">
+      <c r="S14">
         <v>9081000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="T14">
         <v>8692000000.0</v>
       </c>
-      <c r="R14">
+      <c r="U14">
         <v>8786000000.0</v>
       </c>
-      <c r="S14">
+      <c r="V14">
         <v>8859000000.0</v>
       </c>
-      <c r="T14">
+      <c r="W14">
         <v>9163000000.0</v>
       </c>
-      <c r="U14">
+      <c r="X14">
         <v>23606000000.0</v>
       </c>
-      <c r="V14">
+      <c r="Y14">
         <v>6864000000.0</v>
       </c>
-      <c r="W14">
+      <c r="Z14">
         <v>3385000000.0</v>
       </c>
-      <c r="X14">
+      <c r="AA14">
         <v>3398000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AB14">
         <v>3463000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AC14">
         <v>3587000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AD14">
         <v>3377000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AE14">
         <v>3316000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AF14">
         <v>3145000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AG14">
         <v>2582000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AH14">
         <v>2499000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AI14">
         <v>2416000000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AJ14">
         <v>3455221056.0</v>
       </c>
-      <c r="AH14">
+      <c r="AK14">
         <v>5673747346.0</v>
       </c>
-      <c r="AI14">
+      <c r="AL14">
         <v>2789959630.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AM14">
         <v>2656071968.0</v>
       </c>
-      <c r="AK14">
+      <c r="AN14">
         <v>3029210140.0</v>
       </c>
-      <c r="AL14">
+      <c r="AO14">
         <v>3834877112.0</v>
       </c>
-      <c r="AM14">
+      <c r="AP14">
         <v>3804915033.0</v>
       </c>
-      <c r="AN14">
+      <c r="AQ14">
         <v>3782445139.0</v>
       </c>
-      <c r="AO14">
+      <c r="AR14">
         <v>3838148587.0</v>
       </c>
-      <c r="AP14">
+      <c r="AS14">
         <v>3997776070.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AT14">
         <v>4139913408.0</v>
       </c>
-      <c r="AR14">
+      <c r="AU14">
         <v>4976168452.0</v>
       </c>
-      <c r="AS14">
+      <c r="AV14">
         <v>4919919447.0</v>
       </c>
-      <c r="AT14">
+      <c r="AW14">
         <v>4822074914.0</v>
       </c>
-      <c r="AU14">
+      <c r="AX14">
         <v>4763286836.0</v>
       </c>
-      <c r="AV14">
+      <c r="AY14">
         <v>4532237992.0</v>
       </c>
-      <c r="AW14">
+      <c r="AZ14">
         <v>8164938684.0</v>
       </c>
-      <c r="AX14">
+      <c r="BA14">
         <v>2584143014.0</v>
       </c>
-      <c r="AY14">
+      <c r="BB14">
         <v>2717347295.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BC14">
         <v>2700506340.0</v>
       </c>
-      <c r="BA14">
+      <c r="BD14">
         <v>2642239316.0</v>
       </c>
-      <c r="BB14">
+      <c r="BE14">
         <v>2637689345.0</v>
       </c>
-      <c r="BC14">
+      <c r="BF14">
         <v>2572634347.0</v>
       </c>
-      <c r="BD14">
+      <c r="BG14">
         <v>2539214509.0</v>
       </c>
-      <c r="BE14"/>
-[...1 lines deleted...]
-      <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
+      <c r="CM14"/>
+      <c r="CN14"/>
+      <c r="CO14"/>
     </row>
-    <row r="15" spans="1:90">
+    <row r="15" spans="1:93">
       <c r="A15" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="B15">
+        <v>1367200000000.0</v>
+      </c>
+      <c r="C15"/>
+      <c r="D15">
+        <v>483516000000.0</v>
+      </c>
+      <c r="E15">
         <v>16049000000.0</v>
       </c>
-      <c r="C15">
+      <c r="F15">
         <v>467467000000.0</v>
       </c>
-      <c r="D15"/>
-      <c r="E15">
+      <c r="G15"/>
+      <c r="H15">
         <v>431886000000.0</v>
       </c>
-      <c r="F15">
+      <c r="I15">
         <v>431774000000.0</v>
       </c>
-      <c r="G15"/>
-[...1 lines deleted...]
-      <c r="I15">
+      <c r="J15">
+        <v>112000000.0</v>
+      </c>
+      <c r="K15"/>
+      <c r="L15">
         <v>0.0</v>
       </c>
-      <c r="J15">
+      <c r="M15">
         <v>326732000000.0</v>
       </c>
-      <c r="K15">
+      <c r="N15">
         <v>6599000000.0</v>
       </c>
-      <c r="L15">
+      <c r="O15">
         <v>21496000000.0</v>
       </c>
-      <c r="M15">
+      <c r="P15">
         <v>1000000.0</v>
       </c>
-      <c r="N15">
+      <c r="Q15">
         <v>246163000000.0</v>
       </c>
-      <c r="O15">
+      <c r="R15">
         <v>225000000.0</v>
       </c>
-      <c r="P15">
+      <c r="S15">
         <v>225000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="T15">
         <v>297408000000.0</v>
       </c>
-      <c r="R15">
+      <c r="U15">
         <v>596304000000.0</v>
       </c>
-      <c r="S15">
+      <c r="V15">
         <v>596304000000.0</v>
       </c>
-      <c r="T15">
+      <c r="W15">
         <v>66030000000.0</v>
       </c>
-      <c r="U15">
+      <c r="X15">
         <v>66030000000.0</v>
       </c>
-      <c r="V15">
+      <c r="Y15">
         <v>58636000000.0</v>
       </c>
-      <c r="W15">
+      <c r="Z15">
         <v>70536000000.0</v>
       </c>
-      <c r="X15">
+      <c r="AA15">
         <v>70536000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AB15">
         <v>1000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AC15">
         <v>138534000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AD15">
         <v>11400000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AE15">
         <v>11400000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AF15">
         <v>9000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AG15">
         <v>149553000000.0</v>
       </c>
-      <c r="AE15"/>
-[...1 lines deleted...]
-      <c r="AG15">
+      <c r="AH15"/>
+      <c r="AI15"/>
+      <c r="AJ15">
         <v>2132872.0</v>
       </c>
-      <c r="AH15">
+      <c r="AK15">
         <v>40924858890.0</v>
       </c>
-      <c r="AI15"/>
-[...1 lines deleted...]
-      <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
-      <c r="AS15">
-[...1 lines deleted...]
-      </c>
+      <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
-      <c r="AV15"/>
-      <c r="AW15">
+      <c r="AV15">
+        <v>49408062199.0</v>
+      </c>
+      <c r="AW15"/>
+      <c r="AX15"/>
+      <c r="AY15"/>
+      <c r="AZ15">
         <v>989991200.0</v>
       </c>
-      <c r="AX15">
+      <c r="BA15">
         <v>989991200.0</v>
       </c>
-      <c r="AY15">
+      <c r="BB15">
         <v>989991200.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BC15">
         <v>989991228.0</v>
       </c>
-      <c r="BA15"/>
-[...2 lines deleted...]
-      <c r="BD15"/>
+      <c r="BD15">
+        <v>886354664.0</v>
+      </c>
       <c r="BE15">
+        <v>14884054582.0</v>
+      </c>
+      <c r="BF15"/>
+      <c r="BG15"/>
+      <c r="BH15">
         <v>1487048000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BI15">
         <v>1487048000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BJ15">
         <v>1487048000.0</v>
       </c>
-      <c r="BH15"/>
-      <c r="BI15">
+      <c r="BK15"/>
+      <c r="BL15">
         <v>3684045000.0</v>
       </c>
-      <c r="BJ15"/>
-[...1 lines deleted...]
-      <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
-      <c r="BY15">
-[...1 lines deleted...]
-      </c>
+      <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
-      <c r="CB15"/>
+      <c r="CB15">
+        <v>12194795000.0</v>
+      </c>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
+      <c r="CM15"/>
+      <c r="CN15"/>
+      <c r="CO15"/>
     </row>
-    <row r="16" spans="1:90">
+    <row r="16" spans="1:93">
       <c r="A16" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="B16">
+        <v>2435024000000.0</v>
+      </c>
+      <c r="C16">
+        <v>3717761000000.0</v>
+      </c>
+      <c r="D16">
+        <v>3163368000000.0</v>
+      </c>
+      <c r="E16">
         <v>2546167000000.0</v>
       </c>
-      <c r="C16">
+      <c r="F16">
         <v>2085385000000.0</v>
       </c>
-      <c r="D16">
+      <c r="G16">
         <v>2183735000000.0</v>
       </c>
-      <c r="E16">
+      <c r="H16">
         <v>2434322000000.0</v>
       </c>
-      <c r="F16">
+      <c r="I16">
         <v>2443724000000.0</v>
       </c>
-      <c r="G16">
+      <c r="J16">
         <v>2912103000000.0</v>
       </c>
-      <c r="H16">
+      <c r="K16">
         <v>2521711000000.0</v>
       </c>
-      <c r="I16">
+      <c r="L16">
         <v>2174324000000.0</v>
       </c>
-      <c r="J16">
+      <c r="M16">
         <v>2347505000000.0</v>
       </c>
-      <c r="K16">
+      <c r="N16">
         <v>2492699000000.0</v>
       </c>
-      <c r="L16">
+      <c r="O16">
         <v>1428854000000.0</v>
       </c>
-      <c r="M16">
+      <c r="P16">
         <v>1248642000000.0</v>
       </c>
-      <c r="N16">
+      <c r="Q16">
         <v>1424866000000.0</v>
       </c>
-      <c r="O16">
+      <c r="R16">
         <v>1566836000000.0</v>
       </c>
-      <c r="P16">
+      <c r="S16">
         <v>1569124000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="T16">
         <v>1598901000000.0</v>
       </c>
-      <c r="R16">
+      <c r="U16">
         <v>2736138000000.0</v>
       </c>
-      <c r="S16">
+      <c r="V16">
         <v>2216351000000.0</v>
       </c>
-      <c r="T16">
+      <c r="W16">
         <v>1863513000000.0</v>
       </c>
-      <c r="U16">
+      <c r="X16">
         <v>1649669000000.0</v>
       </c>
-      <c r="V16">
+      <c r="Y16">
         <v>710205000000.0</v>
       </c>
-      <c r="W16">
+      <c r="Z16">
         <v>1880040000000.0</v>
       </c>
-      <c r="X16">
+      <c r="AA16">
         <v>1892000000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AB16">
         <v>2040591000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AC16">
         <v>1682562000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AD16">
         <v>1927124000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AE16">
         <v>1651036000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AF16">
         <v>1444310000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AG16">
         <v>2342834000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AH16">
         <v>2216768000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AI16">
         <v>2005784000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AJ16">
         <v>2120400000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AK16">
         <v>2091596312427.0</v>
       </c>
-      <c r="AI16">
+      <c r="AL16">
         <v>1775675130461.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AM16">
         <v>1656266828356.0</v>
       </c>
-      <c r="AK16">
+      <c r="AN16">
         <v>1521371695873.0</v>
       </c>
-      <c r="AL16">
+      <c r="AO16">
         <v>1409066443321.0</v>
       </c>
-      <c r="AM16">
+      <c r="AP16">
         <v>1157529005975.0</v>
       </c>
-      <c r="AN16">
+      <c r="AQ16">
         <v>1029826888023.0</v>
       </c>
-      <c r="AO16">
+      <c r="AR16">
         <v>849122582559.0</v>
       </c>
-      <c r="AP16">
+      <c r="AS16">
         <v>719248338544.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AT16">
         <v>584684626992.0</v>
       </c>
-      <c r="AR16">
+      <c r="AU16">
         <v>599071927942.0</v>
       </c>
-      <c r="AS16">
+      <c r="AV16">
         <v>489284795925.0</v>
       </c>
-      <c r="AT16">
+      <c r="AW16">
         <v>578880371350.0</v>
       </c>
-      <c r="AU16">
+      <c r="AX16">
         <v>569497164270.0</v>
       </c>
-      <c r="AV16">
+      <c r="AY16">
         <v>552583596159.0</v>
       </c>
-      <c r="AW16">
+      <c r="AZ16">
         <v>611624871676.0</v>
       </c>
-      <c r="AX16">
+      <c r="BA16">
         <v>584688069287.0</v>
       </c>
-      <c r="AY16">
+      <c r="BB16">
         <v>694250057029.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BC16">
         <v>676576419459.0</v>
       </c>
-      <c r="BA16">
+      <c r="BD16">
         <v>535889526748.0</v>
       </c>
-      <c r="BB16">
+      <c r="BE16">
         <v>429865428469.0</v>
       </c>
-      <c r="BC16">
+      <c r="BF16">
         <v>332468723035.0</v>
       </c>
-      <c r="BD16">
+      <c r="BG16">
         <v>213895769160.0</v>
       </c>
-      <c r="BE16">
+      <c r="BH16">
         <v>383120307358.0</v>
       </c>
-      <c r="BF16"/>
-[...1 lines deleted...]
-      <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
+      <c r="CM16"/>
+      <c r="CN16"/>
+      <c r="CO16"/>
     </row>
-    <row r="17" spans="1:90">
+    <row r="17" spans="1:93">
       <c r="A17" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -27111,347 +28217,361 @@
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
+      <c r="CM17"/>
+      <c r="CN17"/>
+      <c r="CO17"/>
     </row>
-    <row r="18" spans="1:90">
+    <row r="18" spans="1:93">
       <c r="A18" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="B18">
+        <v>88062000000.0</v>
+      </c>
+      <c r="C18">
+        <v>552635000000.0</v>
+      </c>
+      <c r="D18">
+        <v>1055024000000.0</v>
+      </c>
+      <c r="E18">
         <v>42260000000.0</v>
       </c>
-      <c r="C18">
+      <c r="F18">
         <v>375258000000.0</v>
       </c>
-      <c r="D18">
+      <c r="G18">
         <v>-253374000000.0</v>
       </c>
-      <c r="E18">
+      <c r="H18">
         <v>313052000000.0</v>
       </c>
-      <c r="F18">
+      <c r="I18">
         <v>-179940000000.0</v>
       </c>
-      <c r="G18">
-[...2 lines deleted...]
-      <c r="H18">
+      <c r="J18">
+        <v>388679000000.0</v>
+      </c>
+      <c r="K18">
         <v>344995000000.0</v>
       </c>
-      <c r="I18">
+      <c r="L18">
         <v>399210000000.0</v>
       </c>
-      <c r="J18">
+      <c r="M18">
         <v>76272000000.0</v>
       </c>
-      <c r="K18">
+      <c r="N18">
         <v>301769000000.0</v>
       </c>
-      <c r="L18">
+      <c r="O18">
         <v>307469000000.0</v>
       </c>
-      <c r="M18">
+      <c r="P18">
         <v>-10727000000.0</v>
       </c>
-      <c r="N18">
+      <c r="Q18">
         <v>190539000000.0</v>
       </c>
-      <c r="O18">
+      <c r="R18">
         <v>-97611000000.0</v>
       </c>
-      <c r="P18">
+      <c r="S18">
         <v>-75107000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="T18">
         <v>-72555000000.0</v>
       </c>
-      <c r="R18">
+      <c r="U18">
         <v>-86834000000.0</v>
       </c>
-      <c r="S18">
+      <c r="V18">
         <v>-21588000000.0</v>
       </c>
-      <c r="T18">
+      <c r="W18">
         <v>-38808000000.0</v>
       </c>
-      <c r="U18">
+      <c r="X18">
         <v>-67890000000.0</v>
       </c>
-      <c r="V18">
+      <c r="Y18">
         <v>-159016000000.0</v>
       </c>
-      <c r="W18">
+      <c r="Z18">
         <v>-46436000000.0</v>
       </c>
-      <c r="X18">
+      <c r="AA18">
         <v>-102146000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AB18">
         <v>-128938000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AC18">
         <v>-56867000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AD18">
         <v>-62766000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AE18">
         <v>-41507000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AF18">
         <v>-21752000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AG18">
         <v>-44159000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AH18">
         <v>-35643000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AI18">
         <v>-227416000000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AJ18">
         <v>-87543219118.0</v>
       </c>
-      <c r="AH18">
+      <c r="AK18">
         <v>-77614122511.0</v>
       </c>
-      <c r="AI18">
+      <c r="AL18">
         <v>-329620440691.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AM18">
         <v>-28056580188.0</v>
       </c>
-      <c r="AK18">
+      <c r="AN18">
         <v>2477427425.0</v>
       </c>
-      <c r="AL18">
+      <c r="AO18">
         <v>-13083945089.0</v>
       </c>
-      <c r="AM18">
+      <c r="AP18">
         <v>-8125886852.0</v>
       </c>
-      <c r="AN18">
+      <c r="AQ18">
         <v>-10619745819.0</v>
       </c>
-      <c r="AO18">
+      <c r="AR18">
         <v>-35846893850.0</v>
       </c>
-      <c r="AP18">
+      <c r="AS18">
         <v>-117776055445.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AT18">
         <v>-36540502806.0</v>
       </c>
-      <c r="AR18">
+      <c r="AU18">
         <v>-61602005226.0</v>
       </c>
-      <c r="AS18">
+      <c r="AV18">
         <v>-65581344794.0</v>
       </c>
-      <c r="AT18">
+      <c r="AW18">
         <v>-5775358828.0</v>
       </c>
-      <c r="AU18">
+      <c r="AX18">
         <v>-28062147713.0</v>
       </c>
-      <c r="AV18">
+      <c r="AY18">
         <v>-57353967396.0</v>
       </c>
-      <c r="AW18">
+      <c r="AZ18">
         <v>-23455387896.0</v>
       </c>
-      <c r="AX18">
+      <c r="BA18">
         <v>-5674510482.0</v>
       </c>
-      <c r="AY18">
+      <c r="BB18">
         <v>-28942242905.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BC18">
         <v>-20688930450.0</v>
       </c>
-      <c r="BA18">
+      <c r="BD18">
         <v>-24922256347.0</v>
       </c>
-      <c r="BB18">
+      <c r="BE18">
         <v>-3305701000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BF18">
         <v>-19360501909.0</v>
       </c>
-      <c r="BD18">
+      <c r="BG18">
         <v>-1924853542.0</v>
       </c>
-      <c r="BE18"/>
-[...1 lines deleted...]
-      <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
+      <c r="CM18"/>
+      <c r="CN18"/>
+      <c r="CO18"/>
     </row>
-    <row r="19" spans="1:90">
+    <row r="19" spans="1:93">
       <c r="A19" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="B19"/>
       <c r="C19">
+        <v>0.0</v>
+      </c>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19">
         <v>-96445000000.0</v>
       </c>
-      <c r="D19">
+      <c r="G19">
         <v>-164106000000.0</v>
       </c>
-      <c r="E19">
+      <c r="H19">
         <v>-224494000000.0</v>
       </c>
-      <c r="F19">
+      <c r="I19">
         <v>-48785000000.0</v>
       </c>
-      <c r="G19">
+      <c r="J19">
         <v>-143151000000.0</v>
       </c>
-      <c r="H19">
+      <c r="K19">
         <v>-141092000000.0</v>
       </c>
-      <c r="I19">
+      <c r="L19">
         <v>-116946000000.0</v>
       </c>
-      <c r="J19">
+      <c r="M19">
         <v>-68107000000.0</v>
       </c>
-      <c r="K19">
+      <c r="N19">
         <v>674424000000.0</v>
       </c>
-      <c r="L19">
+      <c r="O19">
         <v>-40298000000.0</v>
       </c>
-      <c r="M19">
+      <c r="P19">
         <v>910361000000.0</v>
       </c>
-      <c r="N19">
+      <c r="Q19">
         <v>910361000000.0</v>
       </c>
-      <c r="O19">
+      <c r="R19">
         <v>-102991000000.0</v>
       </c>
-      <c r="P19">
+      <c r="S19">
         <v>-77463000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="T19">
         <v>522305000000.0</v>
       </c>
-      <c r="R19">
+      <c r="U19">
         <v>801804000000.0</v>
       </c>
-      <c r="S19">
+      <c r="V19">
         <v>1079000000.0</v>
       </c>
-      <c r="T19">
+      <c r="W19">
         <v>-78271000000.0</v>
       </c>
-      <c r="U19">
+      <c r="X19">
         <v>-2243750000000.0</v>
       </c>
-      <c r="V19">
+      <c r="Y19">
         <v>139458000000.0</v>
       </c>
-      <c r="W19">
+      <c r="Z19">
         <v>-129168000000.0</v>
       </c>
-      <c r="X19">
+      <c r="AA19">
         <v>-16500000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AB19">
         <v>-16500000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AC19">
         <v>-58654000000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AD19">
         <v>-70851000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AE19">
         <v>-31467000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AF19">
         <v>-740084000000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AG19">
         <v>-740084000000.0</v>
       </c>
-      <c r="AE19"/>
-[...1 lines deleted...]
-      <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
@@ -27465,54 +28585,57 @@
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
+      <c r="CM19"/>
+      <c r="CN19"/>
+      <c r="CO19"/>
     </row>
-    <row r="20" spans="1:90">
+    <row r="20" spans="1:93">
       <c r="A20" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -27559,133 +28682,142 @@
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
+      <c r="CM20"/>
+      <c r="CN20"/>
+      <c r="CO20"/>
     </row>
-    <row r="21" spans="1:90">
+    <row r="21" spans="1:93">
       <c r="A21" t="s">
-        <v>206</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>209</v>
+      </c>
+      <c r="B21">
+        <v>0.0</v>
+      </c>
       <c r="C21">
+        <v>0.0</v>
+      </c>
+      <c r="D21">
+        <v>102000000.0</v>
+      </c>
+      <c r="E21"/>
+      <c r="F21">
         <v>33000000.0</v>
       </c>
-      <c r="D21">
+      <c r="G21">
         <v>33000000.0</v>
       </c>
-      <c r="E21">
+      <c r="H21">
         <v>32000000.0</v>
       </c>
-      <c r="F21">
+      <c r="I21">
         <v>32000000.0</v>
       </c>
-      <c r="G21">
+      <c r="J21">
         <v>32000000.0</v>
       </c>
-      <c r="H21"/>
-[...1 lines deleted...]
-      <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21">
         <v>-902279000000.0</v>
       </c>
-      <c r="N21">
+      <c r="Q21">
         <v>-3866000000.0</v>
       </c>
-      <c r="O21">
+      <c r="R21">
         <v>-4518000000.0</v>
       </c>
-      <c r="P21">
+      <c r="S21">
         <v>-4958000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="T21">
         <v>-1513660000000.0</v>
       </c>
-      <c r="R21">
+      <c r="U21">
         <v>-1067000000.0</v>
       </c>
-      <c r="S21">
+      <c r="V21">
         <v>-495000000.0</v>
       </c>
-      <c r="T21">
+      <c r="W21">
         <v>-14573000000.0</v>
       </c>
-      <c r="U21">
+      <c r="X21">
         <v>2983920000000.0</v>
       </c>
-      <c r="V21">
+      <c r="Y21">
         <v>-567000000.0</v>
       </c>
-      <c r="W21">
+      <c r="Z21">
         <v>-1688000000.0</v>
       </c>
-      <c r="X21">
+      <c r="AA21">
         <v>-38028000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AB21">
         <v>2088000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AC21">
         <v>-18108000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AD21">
         <v>-27000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AE21">
         <v>-69702000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AF21">
         <v>-27670000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AG21">
         <v>-44400000000.0</v>
       </c>
-      <c r="AE21"/>
-[...1 lines deleted...]
-      <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
@@ -27699,943 +28831,1026 @@
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
+      <c r="CM21"/>
+      <c r="CN21"/>
+      <c r="CO21"/>
     </row>
-    <row r="22" spans="1:90">
+    <row r="22" spans="1:93">
       <c r="A22" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="B22">
+        <v>553384000000.0</v>
+      </c>
+      <c r="C22">
+        <v>495596000000.0</v>
+      </c>
+      <c r="D22">
+        <v>392415000000.0</v>
+      </c>
+      <c r="E22">
         <v>357069000000.0</v>
       </c>
-      <c r="C22">
+      <c r="F22">
         <v>239130000000.0</v>
       </c>
-      <c r="D22">
+      <c r="G22">
         <v>364683000000.0</v>
       </c>
-      <c r="E22">
+      <c r="H22">
         <v>255443000000.0</v>
       </c>
-      <c r="F22">
+      <c r="I22">
         <v>2.77545986399E+14</v>
       </c>
-      <c r="G22">
+      <c r="J22">
         <v>350043000000.0</v>
       </c>
-      <c r="H22">
+      <c r="K22">
         <v>405090000000.0</v>
       </c>
-      <c r="I22">
+      <c r="L22">
         <v>230204000000.0</v>
       </c>
-      <c r="J22">
+      <c r="M22">
         <v>328155000000.0</v>
       </c>
-      <c r="K22">
+      <c r="N22">
         <v>255545000000.0</v>
       </c>
-      <c r="L22">
+      <c r="O22">
         <v>355308000000.0</v>
       </c>
-      <c r="M22">
+      <c r="P22">
         <v>126099000000.0</v>
       </c>
-      <c r="N22">
+      <c r="Q22">
         <v>226535000000.0</v>
       </c>
-      <c r="O22">
+      <c r="R22">
         <v>316285000000.0</v>
       </c>
-      <c r="P22">
+      <c r="S22">
         <v>291867000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="T22">
         <v>361256000000.0</v>
       </c>
-      <c r="R22">
+      <c r="U22">
         <v>250093000000.0</v>
       </c>
-      <c r="S22">
+      <c r="V22">
         <v>256752000000.0</v>
       </c>
-      <c r="T22">
+      <c r="W22">
         <v>403537000000.0</v>
       </c>
-      <c r="U22">
+      <c r="X22">
         <v>125985000000.0</v>
       </c>
-      <c r="V22">
+      <c r="Y22">
         <v>418761000000.0</v>
       </c>
-      <c r="W22">
+      <c r="Z22">
         <v>119189000000.0</v>
       </c>
-      <c r="X22">
+      <c r="AA22">
         <v>435761000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AB22">
         <v>217959000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AC22">
         <v>305739000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AD22">
         <v>208628000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AE22">
         <v>299951000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AF22">
         <v>87978000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AG22">
         <v>250759000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AH22">
         <v>191922000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AI22">
         <v>167125000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AJ22">
         <v>62336464137.0</v>
       </c>
-      <c r="AH22">
+      <c r="AK22">
         <v>261535054726.0</v>
       </c>
-      <c r="AI22">
+      <c r="AL22">
         <v>141608500242.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AM22">
         <v>237670980895.0</v>
       </c>
-      <c r="AK22">
+      <c r="AN22">
         <v>155964646915.0</v>
       </c>
-      <c r="AL22">
+      <c r="AO22">
         <v>245517964945.0</v>
       </c>
-      <c r="AM22">
+      <c r="AP22">
         <v>134740071967.0</v>
       </c>
-      <c r="AN22">
+      <c r="AQ22">
         <v>166135603157.0</v>
       </c>
-      <c r="AO22">
+      <c r="AR22">
         <v>125508289026.0</v>
       </c>
-      <c r="AP22">
+      <c r="AS22">
         <v>169329192522.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AT22">
         <v>75485601562.0</v>
       </c>
-      <c r="AR22">
+      <c r="AU22">
         <v>148744031394.0</v>
       </c>
-      <c r="AS22">
+      <c r="AV22">
         <v>85274690131.0</v>
       </c>
-      <c r="AT22">
+      <c r="AW22">
         <v>81541861045.0</v>
       </c>
-      <c r="AU22">
+      <c r="AX22">
         <v>35136869535.0</v>
       </c>
-      <c r="AV22">
+      <c r="AY22">
         <v>89464735769.0</v>
       </c>
-      <c r="AW22">
+      <c r="AZ22">
         <v>46954616393.0</v>
       </c>
-      <c r="AX22">
+      <c r="BA22">
         <v>58391829292.0</v>
       </c>
-      <c r="AY22">
+      <c r="BB22">
         <v>104744631745.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BC22">
         <v>115155035011.0</v>
       </c>
-      <c r="BA22">
+      <c r="BD22">
         <v>99955681649.0</v>
       </c>
-      <c r="BB22">
+      <c r="BE22">
         <v>105717150442.0</v>
       </c>
-      <c r="BC22">
+      <c r="BF22">
         <v>100668084076.0</v>
       </c>
-      <c r="BD22">
+      <c r="BG22">
         <v>46624183826.0</v>
       </c>
-      <c r="BE22"/>
-      <c r="BF22">
+      <c r="BH22"/>
+      <c r="BI22">
         <v>35178209400.0</v>
       </c>
-      <c r="BG22">
+      <c r="BJ22">
         <v>32302484200.0</v>
       </c>
-      <c r="BH22">
+      <c r="BK22">
         <v>40212972600.0</v>
       </c>
-      <c r="BI22">
+      <c r="BL22">
         <v>10952305500.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BM22">
         <v>28016086300.0</v>
       </c>
-      <c r="BK22">
+      <c r="BN22">
         <v>36998878400.0</v>
       </c>
-      <c r="BL22">
+      <c r="BO22">
         <v>31155973600.0</v>
       </c>
-      <c r="BM22">
+      <c r="BP22">
         <v>13642383900.0</v>
       </c>
-      <c r="BN22">
+      <c r="BQ22">
         <v>20348251900.0</v>
       </c>
-      <c r="BO22">
+      <c r="BR22">
         <v>14683251100.0</v>
       </c>
-      <c r="BP22">
+      <c r="BS22">
         <v>12478965300.0</v>
       </c>
-      <c r="BQ22"/>
-      <c r="BR22">
+      <c r="BT22"/>
+      <c r="BU22">
         <v>12128514100.0</v>
       </c>
-      <c r="BS22">
+      <c r="BV22">
         <v>2671692700.0</v>
       </c>
-      <c r="BT22">
+      <c r="BW22">
         <v>323560128700.0</v>
       </c>
-      <c r="BU22"/>
-      <c r="BV22">
+      <c r="BX22"/>
+      <c r="BY22">
         <v>24862604600.0</v>
       </c>
-      <c r="BW22">
+      <c r="BZ22">
         <v>6986254200.0</v>
       </c>
-      <c r="BX22">
+      <c r="CA22">
         <v>7085219900.0</v>
       </c>
-      <c r="BY22">
+      <c r="CB22">
         <v>8403396000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CC22">
         <v>2389517000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CD22">
         <v>4801620000.0</v>
       </c>
-      <c r="CB22"/>
-[...1 lines deleted...]
-      <c r="CD22">
+      <c r="CE22"/>
+      <c r="CF22"/>
+      <c r="CG22">
         <v>2020324000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CH22">
         <v>815945000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CI22">
         <v>1415358000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CJ22">
         <v>184531000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CK22">
         <v>1998432000.0</v>
       </c>
-      <c r="CI22"/>
-[...1 lines deleted...]
-      <c r="CK22"/>
       <c r="CL22"/>
+      <c r="CM22"/>
+      <c r="CN22"/>
+      <c r="CO22"/>
     </row>
-    <row r="23" spans="1:90">
+    <row r="23" spans="1:93">
       <c r="A23" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="B23">
+        <v>-3292000000.0</v>
+      </c>
+      <c r="C23">
+        <v>-3068000000.0</v>
+      </c>
+      <c r="D23">
+        <v>102000000.0</v>
+      </c>
+      <c r="E23">
         <v>-2216000000.0</v>
       </c>
-      <c r="C23">
+      <c r="F23">
         <v>-2158000000.0</v>
       </c>
-      <c r="D23">
+      <c r="G23">
         <v>-2229000000.0</v>
       </c>
-      <c r="E23">
+      <c r="H23">
         <v>-2541000000.0</v>
       </c>
-      <c r="F23">
+      <c r="I23">
         <v>-2379000000.0</v>
       </c>
-      <c r="G23"/>
-[...3 lines deleted...]
-      <c r="I23">
+      <c r="J23">
+        <v>-3484000000.0</v>
+      </c>
+      <c r="K23">
+        <v>31000000.0</v>
+      </c>
+      <c r="L23">
         <v>-7190000000.0</v>
       </c>
-      <c r="J23">
-[...7 lines deleted...]
-      </c>
       <c r="M23">
-        <v>-2305000000.0</v>
+        <v>-1824000000.0</v>
       </c>
       <c r="N23">
-        <v>-3834000000.0</v>
+        <v>-241000000.0</v>
       </c>
       <c r="O23">
-        <v>-4518000000.0</v>
+        <v>-2145000000.0</v>
       </c>
       <c r="P23">
-        <v>-4508000000.0</v>
+        <v>-2307000000.0</v>
       </c>
       <c r="Q23">
-        <v>-1513660000000.0</v>
+        <v>-3898000000.0</v>
       </c>
       <c r="R23">
-        <v>-1067000000.0</v>
+        <v>-4995000000.0</v>
       </c>
       <c r="S23">
-        <v>-495000000.0</v>
+        <v>-4530000000.0</v>
       </c>
       <c r="T23">
-        <v>-14573000000.0</v>
+        <v>-5001000000.0</v>
       </c>
       <c r="U23">
-        <v>1135826000000.0</v>
+        <v>-4070000000.0</v>
       </c>
       <c r="V23">
-        <v>-567000000.0</v>
+        <v>26000000.0</v>
       </c>
       <c r="W23">
-        <v>-13588000000.0</v>
+        <v>-15374000000.0</v>
       </c>
       <c r="X23">
+        <v>-1862881000000.0</v>
+      </c>
+      <c r="Y23">
+        <v>11900000000.0</v>
+      </c>
+      <c r="Z23">
+        <v>-13624000000.0</v>
+      </c>
+      <c r="AA23">
         <v>-28000000.0</v>
       </c>
-      <c r="Y23">
-[...7 lines deleted...]
-      </c>
       <c r="AB23">
-        <v>-23949000000.0</v>
+        <v>41000000.0</v>
       </c>
       <c r="AC23">
-        <v>-26928000000.0</v>
+        <v>104000000.0</v>
       </c>
       <c r="AD23">
-        <v>-16394000000.0</v>
+        <v>-11465000000.0</v>
       </c>
       <c r="AE23">
-        <v>-10552000000.0</v>
+        <v>-75000000.0</v>
       </c>
       <c r="AF23">
-        <v>69674000000.0</v>
+        <v>-28339000000.0</v>
       </c>
       <c r="AG23">
-        <v>-92716842271.0</v>
+        <v>-71000000.0</v>
       </c>
       <c r="AH23">
-        <v>94901103419.0</v>
+        <v>-9506000000.0</v>
       </c>
       <c r="AI23">
-        <v>-9087055190.0</v>
+        <v>-75000000.0</v>
       </c>
       <c r="AJ23">
+        <v>371864000.0</v>
+      </c>
+      <c r="AK23">
+        <v>-135252000.0</v>
+      </c>
+      <c r="AL23">
+        <v>-9144885982.0</v>
+      </c>
+      <c r="AM23">
         <v>-312410000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AN23">
         <v>13153910200.0</v>
       </c>
-      <c r="AL23">
-[...2 lines deleted...]
-      <c r="AM23">
+      <c r="AO23">
+        <v>-8166887112.0</v>
+      </c>
+      <c r="AP23">
         <v>33592068.0</v>
       </c>
-      <c r="AN23">
+      <c r="AQ23">
         <v>39845970.0</v>
       </c>
-      <c r="AO23">
-[...2 lines deleted...]
-      <c r="AP23">
+      <c r="AR23">
+        <v>44196282.0</v>
+      </c>
+      <c r="AS23">
         <v>543301357.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AT23">
         <v>9264984273.0</v>
       </c>
-      <c r="AR23">
+      <c r="AU23">
         <v>-7311953991.0</v>
       </c>
-      <c r="AS23">
-[...7 lines deleted...]
-      </c>
       <c r="AV23">
-        <v>-6748355956.0</v>
+        <v>1300181650.0</v>
       </c>
       <c r="AW23">
-        <v>8492397813.0</v>
+        <v>3921388038.0</v>
       </c>
       <c r="AX23">
-        <v>-77743737781.0</v>
+        <v>-10849982058.0</v>
       </c>
       <c r="AY23">
-        <v>65584376542.0</v>
+        <v>-6573117228.0</v>
       </c>
       <c r="AZ23">
-        <v>13297889971.0</v>
+        <v>10329065969.0</v>
       </c>
       <c r="BA23">
-        <v>47845110238.0</v>
+        <v>-76389182225.0</v>
       </c>
       <c r="BB23">
-        <v>-9661912060.0</v>
+        <v>-1620072193.0</v>
       </c>
       <c r="BC23">
-        <v>4037189318.0</v>
+        <v>-1702110029.0</v>
       </c>
       <c r="BD23">
+        <v>1633347422.0</v>
+      </c>
+      <c r="BE23">
+        <v>-26649990935.0</v>
+      </c>
+      <c r="BF23">
+        <v>8328821335.0</v>
+      </c>
+      <c r="BG23">
         <v>-5634254633.0</v>
       </c>
-      <c r="BE23"/>
-[...1 lines deleted...]
-      <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
-      <c r="BM23">
-[...1 lines deleted...]
-      </c>
+      <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
-      <c r="BP23"/>
-[...8 lines deleted...]
-      </c>
+      <c r="BP23">
+        <v>2500000000.0</v>
+      </c>
+      <c r="BQ23"/>
+      <c r="BR23"/>
+      <c r="BS23"/>
       <c r="BT23">
         <v>391570307800.0</v>
       </c>
-      <c r="BU23"/>
-[...1 lines deleted...]
-      <c r="BW23"/>
+      <c r="BU23">
+        <v>391570307800.0</v>
+      </c>
+      <c r="BV23">
+        <v>391570307800.0</v>
+      </c>
+      <c r="BW23">
+        <v>391570307800.0</v>
+      </c>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
-      <c r="CE23">
+      <c r="CE23"/>
+      <c r="CF23"/>
+      <c r="CG23"/>
+      <c r="CH23">
         <v>305768705000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CI23">
         <v>380871444000.0</v>
       </c>
-      <c r="CG23"/>
-[...1 lines deleted...]
-      <c r="CI23"/>
       <c r="CJ23"/>
-      <c r="CK23">
+      <c r="CK23"/>
+      <c r="CL23"/>
+      <c r="CM23"/>
+      <c r="CN23">
         <v>209445000000.0</v>
       </c>
-      <c r="CL23"/>
+      <c r="CO23"/>
     </row>
-    <row r="24" spans="1:90">
+    <row r="24" spans="1:93">
       <c r="A24" t="s">
-        <v>208</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>211</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
+        <v>4826000000.0</v>
+      </c>
+      <c r="D24">
+        <v>-483740000000.0</v>
+      </c>
+      <c r="E24">
         <v>438638000000.0</v>
       </c>
-      <c r="C24">
+      <c r="F24">
         <v>-135256000000.0</v>
       </c>
-      <c r="D24">
+      <c r="G24">
         <v>4983000000.0</v>
       </c>
-      <c r="E24">
+      <c r="H24">
         <v>-319945000000.0</v>
       </c>
-      <c r="F24">
+      <c r="I24">
         <v>8420000000.0</v>
       </c>
-      <c r="G24"/>
-[...1 lines deleted...]
-      <c r="I24"/>
       <c r="J24">
-        <v>870289000000.0</v>
+        <v>-5000000.0</v>
       </c>
       <c r="K24">
-        <v>764381000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="L24">
-        <v>7541000000.0</v>
+        <v>-146051000000.0</v>
       </c>
       <c r="M24">
-        <v>-1101000000.0</v>
+        <v>7733000000.0</v>
       </c>
       <c r="N24">
-        <v>-950000000.0</v>
+        <v>755688000000.0</v>
       </c>
       <c r="O24">
-        <v>-1662000000.0</v>
+        <v>7334000000.0</v>
       </c>
       <c r="P24">
-        <v>-563000000.0</v>
+        <v>918335000000.0</v>
       </c>
       <c r="Q24">
-        <v>8515000000.0</v>
+        <v>1837000000.0</v>
       </c>
       <c r="R24">
-        <v>-456000000.0</v>
+        <v>3351000000.0</v>
       </c>
       <c r="S24">
-        <v>-1279000000.0</v>
+        <v>6725000000.0</v>
       </c>
       <c r="T24">
-        <v>-1436000000.0</v>
+        <v>-705849000000.0</v>
       </c>
       <c r="U24">
-        <v>-1508000000.0</v>
+        <v>806657000000.0</v>
       </c>
       <c r="V24">
-        <v>-8967000000.0</v>
+        <v>6858000000.0</v>
       </c>
       <c r="W24">
-        <v>1717000000.0</v>
+        <v>5449000000.0</v>
       </c>
       <c r="X24">
-        <v>-1000000.0</v>
+        <v>-368505000000.0</v>
       </c>
       <c r="Y24">
-        <v>15373000000.0</v>
+        <v>-1692833000000.0</v>
       </c>
       <c r="Z24">
-        <v>10448000000.0</v>
+        <v>-128180000000.0</v>
       </c>
       <c r="AA24">
-        <v>-6544000000.0</v>
+        <v>5850000000.0</v>
       </c>
       <c r="AB24">
-        <v>12957000000.0</v>
+        <v>28519000000.0</v>
       </c>
       <c r="AC24">
-        <v>-14978000000.0</v>
+        <v>1800000000.0</v>
       </c>
       <c r="AD24">
-        <v>-51000000.0</v>
+        <v>-4708000000.0</v>
       </c>
       <c r="AE24">
-        <v>2395000000.0</v>
-[...6 lines deleted...]
-      <c r="AK24"/>
+        <v>13356000000.0</v>
+      </c>
+      <c r="AF24">
+        <v>-741938000000.0</v>
+      </c>
+      <c r="AG24">
+        <v>4636000000.0</v>
+      </c>
+      <c r="AH24">
+        <v>6797000000.0</v>
+      </c>
+      <c r="AI24">
+        <v>2431000000.0</v>
+      </c>
+      <c r="AJ24">
+        <v>207948890466.0</v>
+      </c>
+      <c r="AK24">
+        <v>13850402492.0</v>
+      </c>
       <c r="AL24">
-        <v>2443400.0</v>
-[...3 lines deleted...]
-      <c r="AO24"/>
+        <v>-28104595050.0</v>
+      </c>
+      <c r="AM24">
+        <v>3562664600.0</v>
+      </c>
+      <c r="AN24">
+        <v>6515296019.0</v>
+      </c>
+      <c r="AO24">
+        <v>2025510166.0</v>
+      </c>
       <c r="AP24">
-        <v>319124000.0</v>
+        <v>2175341519.0</v>
       </c>
       <c r="AQ24">
-        <v>324644000.0</v>
+        <v>2849338917.0</v>
       </c>
       <c r="AR24">
-        <v>314078500.0</v>
+        <v>916577518.0</v>
       </c>
       <c r="AS24">
-        <v>194875800.0</v>
-[...5 lines deleted...]
-      <c r="AX24"/>
+        <v>2173988830.0</v>
+      </c>
+      <c r="AT24">
+        <v>2037227427.0</v>
+      </c>
+      <c r="AU24">
+        <v>5695030937.0</v>
+      </c>
+      <c r="AV24">
+        <v>2378460701.0</v>
+      </c>
+      <c r="AW24">
+        <v>1170577176.0</v>
+      </c>
+      <c r="AX24">
+        <v>87356644689.0</v>
+      </c>
       <c r="AY24">
-        <v>42645500.0</v>
+        <v>-17003555397.0</v>
       </c>
       <c r="AZ24">
-        <v>14983296500.0</v>
-[...3 lines deleted...]
-      <c r="BC24"/>
+        <v>14017305553.0</v>
+      </c>
+      <c r="BA24">
+        <v>58577781.0</v>
+      </c>
+      <c r="BB24">
+        <v>17648215701.0</v>
+      </c>
+      <c r="BC24">
+        <v>59054000.0</v>
+      </c>
       <c r="BD24">
-        <v>2125800800.0</v>
+        <v>-14149517286.0</v>
       </c>
       <c r="BE24">
+        <v>21943701191.0</v>
+      </c>
+      <c r="BF24">
+        <v>-3544004357.0</v>
+      </c>
+      <c r="BG24">
+        <v>4274339774.0</v>
+      </c>
+      <c r="BH24">
         <v>553777300.0</v>
       </c>
-      <c r="BF24">
+      <c r="BI24">
         <v>264684500.0</v>
       </c>
-      <c r="BG24">
+      <c r="BJ24">
         <v>152176200.0</v>
       </c>
-      <c r="BH24"/>
-      <c r="BI24">
+      <c r="BK24"/>
+      <c r="BL24">
         <v>1127137300.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BM24">
         <v>1060179200.0</v>
       </c>
-      <c r="BK24">
+      <c r="BN24">
         <v>795609300.0</v>
       </c>
-      <c r="BL24"/>
-      <c r="BM24">
+      <c r="BO24"/>
+      <c r="BP24">
         <v>6024542200.0</v>
       </c>
-      <c r="BN24"/>
-[...1 lines deleted...]
-      <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
-      <c r="BY24">
-[...1 lines deleted...]
-      </c>
+      <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
-      <c r="CB24"/>
+      <c r="CB24">
+        <v>150692000.0</v>
+      </c>
       <c r="CC24"/>
-      <c r="CD24">
+      <c r="CD24"/>
+      <c r="CE24"/>
+      <c r="CF24"/>
+      <c r="CG24">
         <v>8411000.0</v>
       </c>
-      <c r="CE24"/>
-[...3 lines deleted...]
-      <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24">
+        <v>170178000.0</v>
+      </c>
+      <c r="CJ24"/>
+      <c r="CK24"/>
+      <c r="CL24">
         <v>405000000.0</v>
       </c>
-      <c r="CJ24"/>
-      <c r="CK24">
+      <c r="CM24"/>
+      <c r="CN24">
         <v>88000000.0</v>
       </c>
-      <c r="CL24"/>
+      <c r="CO24"/>
     </row>
-    <row r="25" spans="1:90">
+    <row r="25" spans="1:93">
       <c r="A25" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="B25">
+        <v>-447129000000.0</v>
+      </c>
+      <c r="C25">
+        <v>40947000000.0</v>
+      </c>
+      <c r="D25">
+        <v>288843000000.0</v>
+      </c>
+      <c r="E25">
         <v>188900000000.0</v>
       </c>
-      <c r="C25">
+      <c r="F25">
         <v>467687000000.0</v>
       </c>
-      <c r="D25">
+      <c r="G25">
         <v>-84285000000.0</v>
       </c>
-      <c r="E25">
+      <c r="H25">
         <v>217601000000.0</v>
       </c>
-      <c r="F25">
+      <c r="I25">
         <v>-3.59460018852E+14</v>
       </c>
-      <c r="G25"/>
-      <c r="H25">
+      <c r="J25">
+        <v>224372000000.0</v>
+      </c>
+      <c r="K25">
         <v>123906000000.0</v>
       </c>
-      <c r="I25">
+      <c r="L25">
         <v>249700000000.0</v>
       </c>
-      <c r="J25">
+      <c r="M25">
         <v>-115739000000.0</v>
       </c>
-      <c r="K25">
+      <c r="N25">
         <v>86890000000.0</v>
       </c>
-      <c r="L25">
+      <c r="O25">
         <v>-40825000000.0</v>
       </c>
-      <c r="M25">
+      <c r="P25">
         <v>-133232000000.0</v>
       </c>
-      <c r="N25">
+      <c r="Q25">
         <v>-234678000000.0</v>
       </c>
-      <c r="O25">
+      <c r="R25">
         <v>-325030000000.0</v>
       </c>
-      <c r="P25">
+      <c r="S25">
         <v>-300948000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="T25">
         <v>-369948000000.0</v>
       </c>
-      <c r="R25">
+      <c r="U25">
         <v>-258879000000.0</v>
       </c>
-      <c r="S25">
+      <c r="V25">
         <v>-265611000000.0</v>
       </c>
-      <c r="T25">
+      <c r="W25">
         <v>-412700000000.0</v>
       </c>
-      <c r="U25">
+      <c r="X25">
         <v>-149591000000.0</v>
       </c>
-      <c r="V25">
+      <c r="Y25">
         <v>-425625000000.0</v>
       </c>
-      <c r="W25">
+      <c r="Z25">
         <v>-122574000000.0</v>
       </c>
-      <c r="X25">
+      <c r="AA25">
         <v>-439159000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AB25">
         <v>-221422000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AC25">
         <v>-309326000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AD25">
         <v>-212005000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AE25">
         <v>-303267000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AF25">
         <v>-91123000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AG25">
         <v>-253341000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AH25">
         <v>-194421000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AI25">
         <v>-169541000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AJ25">
         <v>-65791685193.0</v>
       </c>
-      <c r="AH25">
+      <c r="AK25">
         <v>-267208802072.0</v>
       </c>
-      <c r="AI25">
+      <c r="AL25">
         <v>-144398459872.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AM25">
         <v>-240327052863.0</v>
       </c>
-      <c r="AK25">
+      <c r="AN25">
         <v>-158993857055.0</v>
       </c>
-      <c r="AL25">
+      <c r="AO25">
         <v>-249352842057.0</v>
       </c>
-      <c r="AM25">
+      <c r="AP25">
         <v>-138544987000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AQ25">
         <v>-169918048296.0</v>
       </c>
-      <c r="AO25">
+      <c r="AR25">
         <v>-129346437613.0</v>
       </c>
-      <c r="AP25">
+      <c r="AS25">
         <v>-173326968592.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AT25">
         <v>-79625514970.0</v>
       </c>
-      <c r="AR25">
+      <c r="AU25">
         <v>-153720199846.0</v>
       </c>
-      <c r="AS25">
+      <c r="AV25">
         <v>-90194609578.0</v>
       </c>
-      <c r="AT25">
+      <c r="AW25">
         <v>-86363935959.0</v>
       </c>
-      <c r="AU25">
+      <c r="AX25">
         <v>-39900156371.0</v>
       </c>
-      <c r="AV25">
+      <c r="AY25">
         <v>-93996973761.0</v>
       </c>
-      <c r="AW25">
+      <c r="AZ25">
         <v>-55119555077.0</v>
       </c>
-      <c r="AX25">
+      <c r="BA25">
         <v>-60975972306.0</v>
       </c>
-      <c r="AY25">
+      <c r="BB25">
         <v>-107461979040.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BC25">
         <v>-117855541351.0</v>
       </c>
-      <c r="BA25">
+      <c r="BD25">
         <v>-102597920965.0</v>
       </c>
-      <c r="BB25">
+      <c r="BE25">
         <v>-108354839787.0</v>
       </c>
-      <c r="BC25">
+      <c r="BF25">
         <v>-103240718423.0</v>
       </c>
-      <c r="BD25">
+      <c r="BG25">
         <v>-49163398335.0</v>
       </c>
-      <c r="BE25"/>
-[...1 lines deleted...]
-      <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
+      <c r="CM25"/>
+      <c r="CN25"/>
+      <c r="CO25"/>
     </row>
-    <row r="26" spans="1:90">
+    <row r="26" spans="1:93">
       <c r="A26" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
-      <c r="U26">
-[...1 lines deleted...]
-      </c>
+      <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
-      <c r="X26"/>
-      <c r="Y26"/>
+      <c r="X26">
+        <v>-1848564000000.0</v>
+      </c>
+      <c r="Y26">
+        <v>-1848564000000.0</v>
+      </c>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
@@ -28657,54 +29872,57 @@
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
+      <c r="CM26"/>
+      <c r="CN26"/>
+      <c r="CO26"/>
     </row>
-    <row r="27" spans="1:90">
+    <row r="27" spans="1:93">
       <c r="A27" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -28751,694 +29969,786 @@
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
+      <c r="CM27"/>
+      <c r="CN27"/>
+      <c r="CO27"/>
     </row>
-    <row r="28" spans="1:90">
+    <row r="28" spans="1:93">
       <c r="A28" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="B28">
+        <v>-1370492000000.0</v>
+      </c>
+      <c r="C28">
+        <v>-3068000000.0</v>
+      </c>
+      <c r="D28">
+        <v>-4621000000.0</v>
+      </c>
+      <c r="E28">
         <v>-18433000000.0</v>
       </c>
-      <c r="C28">
+      <c r="F28">
         <v>-469592000000.0</v>
       </c>
-      <c r="D28">
+      <c r="G28">
         <v>-2196000000.0</v>
       </c>
-      <c r="E28">
+      <c r="H28">
         <v>-2509000000.0</v>
       </c>
-      <c r="F28">
+      <c r="I28">
         <v>-434121000000.0</v>
       </c>
-      <c r="G28"/>
-      <c r="H28">
+      <c r="J28">
+        <v>-3564000000.0</v>
+      </c>
+      <c r="K28">
         <v>-3869000000.0</v>
       </c>
-      <c r="I28">
+      <c r="L28">
         <v>-577482000000.0</v>
       </c>
-      <c r="J28">
+      <c r="M28">
         <v>-328526000000.0</v>
       </c>
-      <c r="K28">
+      <c r="N28">
         <v>6388000000.0</v>
       </c>
-      <c r="L28">
+      <c r="O28">
         <v>-23613000000.0</v>
       </c>
-      <c r="M28">
+      <c r="P28">
         <v>-902278000000.0</v>
       </c>
-      <c r="N28">
+      <c r="Q28">
         <v>-250029000000.0</v>
       </c>
-      <c r="O28">
+      <c r="R28">
         <v>-4743000000.0</v>
       </c>
-      <c r="P28">
+      <c r="S28">
         <v>-4958000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="T28">
         <v>-1811068000000.0</v>
       </c>
-      <c r="R28">
+      <c r="U28">
         <v>-597371000000.0</v>
       </c>
-      <c r="S28">
+      <c r="V28">
         <v>-495000000.0</v>
       </c>
-      <c r="T28">
+      <c r="W28">
         <v>-80603000000.0</v>
       </c>
-      <c r="U28">
+      <c r="X28">
         <v>1135356000000.0</v>
       </c>
-      <c r="V28">
+      <c r="Y28">
         <v>-59203000000.0</v>
       </c>
-      <c r="W28">
+      <c r="Z28">
         <v>-13588000000.0</v>
       </c>
-      <c r="X28">
+      <c r="AA28">
         <v>-38028000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AB28">
         <v>2089000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AC28">
         <v>-156642000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AD28">
         <v>-11427000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AE28">
         <v>-69702000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AF28">
         <v>-27679000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AG28">
         <v>-194170000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AH28">
         <v>-10552000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AI28">
         <v>69674000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AJ28">
         <v>-93798377241.0</v>
       </c>
-      <c r="AH28">
+      <c r="AK28">
         <v>53976244529.0</v>
       </c>
-      <c r="AI28">
+      <c r="AL28">
         <v>-9087055190.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AM28">
         <v>-24891812098.0</v>
       </c>
-      <c r="AK28">
+      <c r="AN28">
         <v>6597886935.0</v>
       </c>
-      <c r="AL28">
+      <c r="AO28">
         <v>-8613714757.0</v>
       </c>
-      <c r="AM28">
+      <c r="AP28">
         <v>-2561927715.0</v>
       </c>
-      <c r="AN28">
+      <c r="AQ28">
         <v>-24943665847.0</v>
       </c>
-      <c r="AO28">
+      <c r="AR28">
         <v>-4301731908.0</v>
       </c>
-      <c r="AP28">
+      <c r="AS28">
         <v>-20713106.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AT28">
         <v>4661485233.0</v>
       </c>
-      <c r="AR28">
+      <c r="AU28">
         <v>-26569897345.0</v>
       </c>
-      <c r="AS28">
+      <c r="AV28">
         <v>56619836706.0</v>
       </c>
-      <c r="AT28">
+      <c r="AW28">
         <v>-56677899987.0</v>
       </c>
-      <c r="AU28">
+      <c r="AX28">
         <v>-71480743075.0</v>
       </c>
-      <c r="AV28">
+      <c r="AY28">
         <v>-27463497880.0</v>
       </c>
-      <c r="AW28">
+      <c r="AZ28">
         <v>-20793316474.0</v>
       </c>
-      <c r="AX28">
+      <c r="BA28">
         <v>-78458023494.0</v>
       </c>
-      <c r="AY28">
+      <c r="BB28">
         <v>52431312554.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BC28">
         <v>-4539037269.0</v>
       </c>
-      <c r="BA28">
+      <c r="BD28">
         <v>-13912765938.0</v>
       </c>
-      <c r="BB28">
+      <c r="BE28">
         <v>-31961559460.0</v>
       </c>
-      <c r="BC28">
+      <c r="BF28">
         <v>-18360092851.0</v>
       </c>
-      <c r="BD28">
+      <c r="BG28">
         <v>-82874746545.0</v>
       </c>
-      <c r="BE28"/>
-[...1 lines deleted...]
-      <c r="BG28"/>
       <c r="BH28"/>
-      <c r="BI28">
+      <c r="BI28"/>
+      <c r="BJ28"/>
+      <c r="BK28"/>
+      <c r="BL28">
         <v>122868082800.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BM28">
         <v>159837725800.0</v>
       </c>
-      <c r="BK28">
+      <c r="BN28">
         <v>86408888400.0</v>
       </c>
-      <c r="BL28">
+      <c r="BO28">
         <v>40551404300.0</v>
       </c>
-      <c r="BM28"/>
-[...1 lines deleted...]
-      <c r="BO28"/>
       <c r="BP28"/>
-      <c r="BQ28">
+      <c r="BQ28"/>
+      <c r="BR28"/>
+      <c r="BS28"/>
+      <c r="BT28">
         <v>164101689600.0</v>
       </c>
-      <c r="BR28">
+      <c r="BU28">
         <v>194259059300.0</v>
       </c>
-      <c r="BS28">
+      <c r="BV28">
         <v>233047542000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BW28">
         <v>315411521700.0</v>
       </c>
-      <c r="BU28">
+      <c r="BX28">
         <v>71494497600.0</v>
       </c>
-      <c r="BV28">
+      <c r="BY28">
         <v>30822158300.0</v>
       </c>
-      <c r="BW28">
+      <c r="BZ28">
         <v>43291175100.0</v>
       </c>
-      <c r="BX28">
+      <c r="CA28">
         <v>72154166200.0</v>
       </c>
-      <c r="BY28"/>
-[...1 lines deleted...]
-      <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
-      <c r="CE28">
+      <c r="CE28"/>
+      <c r="CF28"/>
+      <c r="CG28"/>
+      <c r="CH28">
         <v>175017929000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CI28">
         <v>222421272000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CJ28">
         <v>263435660000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CK28">
         <v>10409756000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CL28">
         <v>41608000000.0</v>
       </c>
-      <c r="CJ28"/>
-      <c r="CK28">
+      <c r="CM28"/>
+      <c r="CN28">
         <v>221112000000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CO28">
         <v>222151000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:90">
+    <row r="29" spans="1:93">
       <c r="A29" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="B29">
+        <v>180558000000.0</v>
+      </c>
+      <c r="C29">
+        <v>607544000000.0</v>
+      </c>
+      <c r="D29">
+        <v>723926000000.0</v>
+      </c>
+      <c r="E29">
         <v>586581000000.0</v>
       </c>
-      <c r="C29">
+      <c r="F29">
         <v>467687000000.0</v>
       </c>
-      <c r="D29">
+      <c r="G29">
         <v>-84285000000.0</v>
       </c>
-      <c r="E29">
+      <c r="H29">
         <v>217601000000.0</v>
       </c>
-      <c r="F29">
+      <c r="I29">
         <v>14527000000.0</v>
       </c>
-      <c r="G29"/>
-      <c r="H29">
+      <c r="J29">
+        <v>537107000000.0</v>
+      </c>
+      <c r="K29">
         <v>492348000000.0</v>
       </c>
-      <c r="I29">
+      <c r="L29">
         <v>521247000000.0</v>
       </c>
-      <c r="J29">
+      <c r="M29">
         <v>251439000000.0</v>
       </c>
-      <c r="K29">
+      <c r="N29">
         <v>383033000000.0</v>
       </c>
-      <c r="L29">
+      <c r="O29">
         <v>355308000000.0</v>
       </c>
-      <c r="M29">
+      <c r="P29">
         <v>133232000000.0</v>
       </c>
-      <c r="N29">
+      <c r="Q29">
         <v>234678000000.0</v>
       </c>
-      <c r="O29">
+      <c r="R29">
         <v>8745000000.0</v>
       </c>
-      <c r="P29">
+      <c r="S29">
         <v>9081000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="T29">
         <v>8692000000.0</v>
       </c>
-      <c r="R29">
+      <c r="U29">
         <v>8786000000.0</v>
       </c>
-      <c r="S29">
+      <c r="V29">
         <v>8859000000.0</v>
       </c>
-      <c r="T29">
+      <c r="W29">
         <v>9163000000.0</v>
       </c>
-      <c r="U29">
+      <c r="X29">
         <v>23606000000.0</v>
       </c>
-      <c r="V29">
+      <c r="Y29">
         <v>6864000000.0</v>
       </c>
-      <c r="W29">
+      <c r="Z29">
         <v>3385000000.0</v>
       </c>
-      <c r="X29">
+      <c r="AA29">
         <v>3398000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AB29">
         <v>3463000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AC29">
         <v>3587000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AD29">
         <v>3377000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AE29">
         <v>3316000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AF29">
         <v>3145000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AG29">
         <v>2582000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AH29">
         <v>2499000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AI29">
         <v>2416000000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AJ29">
         <v>3455221056.0</v>
       </c>
-      <c r="AH29">
+      <c r="AK29">
         <v>5673747346.0</v>
       </c>
-      <c r="AI29">
+      <c r="AL29">
         <v>2789959630.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AM29">
         <v>2656071968.0</v>
       </c>
-      <c r="AK29">
+      <c r="AN29">
         <v>3029210140.0</v>
       </c>
-      <c r="AL29">
+      <c r="AO29">
         <v>3834877112.0</v>
       </c>
-      <c r="AM29">
+      <c r="AP29">
         <v>3804915033.0</v>
       </c>
-      <c r="AN29">
+      <c r="AQ29">
         <v>3782445139.0</v>
       </c>
-      <c r="AO29">
+      <c r="AR29">
         <v>3838148587.0</v>
       </c>
-      <c r="AP29">
+      <c r="AS29">
         <v>3997776070.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AT29">
         <v>4139913408.0</v>
       </c>
-      <c r="AR29">
+      <c r="AU29">
         <v>4976168452.0</v>
       </c>
-      <c r="AS29">
+      <c r="AV29">
         <v>4919919447.0</v>
       </c>
-      <c r="AT29">
+      <c r="AW29">
         <v>4822074914.0</v>
       </c>
-      <c r="AU29">
+      <c r="AX29">
         <v>4763286836.0</v>
       </c>
-      <c r="AV29">
+      <c r="AY29">
         <v>4532237992.0</v>
       </c>
-      <c r="AW29">
+      <c r="AZ29">
         <v>8164938684.0</v>
       </c>
-      <c r="AX29">
+      <c r="BA29">
         <v>2584143014.0</v>
       </c>
-      <c r="AY29">
+      <c r="BB29">
         <v>2717347295.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BC29">
         <v>2700506340.0</v>
       </c>
-      <c r="BA29">
+      <c r="BD29">
         <v>2642239316.0</v>
       </c>
-      <c r="BB29">
+      <c r="BE29">
         <v>2637689345.0</v>
       </c>
-      <c r="BC29">
+      <c r="BF29">
         <v>2572634347.0</v>
       </c>
-      <c r="BD29">
+      <c r="BG29">
         <v>2539214509.0</v>
       </c>
-      <c r="BE29">
+      <c r="BH29">
         <v>322963103200.0</v>
       </c>
-      <c r="BF29">
+      <c r="BI29">
         <v>171573537300.0</v>
       </c>
-      <c r="BG29">
+      <c r="BJ29">
         <v>152955831500.0</v>
       </c>
-      <c r="BH29">
+      <c r="BK29">
         <v>79953226000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BL29">
         <v>263881302400.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BM29">
         <v>207010578900.0</v>
       </c>
-      <c r="BK29">
+      <c r="BN29">
         <v>116188652900.0</v>
       </c>
-      <c r="BL29">
+      <c r="BO29">
         <v>97120280000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BP29">
         <v>15687936500.0</v>
       </c>
-      <c r="BN29"/>
-[...1 lines deleted...]
-      <c r="BP29">
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29">
         <v>97262007900.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BT29">
         <v>130839061100.0</v>
       </c>
-      <c r="BR29">
+      <c r="BU29">
         <v>152664411900.0</v>
       </c>
-      <c r="BS29">
+      <c r="BV29">
         <v>119942140300.0</v>
       </c>
-      <c r="BT29">
+      <c r="BW29">
         <v>76390016200.0</v>
       </c>
-      <c r="BU29"/>
-[...1 lines deleted...]
-      <c r="BW29">
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29">
         <v>13958082000.0</v>
       </c>
-      <c r="BX29">
+      <c r="CA29">
         <v>17494532500.0</v>
       </c>
-      <c r="BY29">
+      <c r="CB29">
         <v>118157293000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CC29">
         <v>29074827000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CD29">
         <v>25816230000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CE29">
         <v>34265254000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CF29">
         <v>12334711000.0</v>
       </c>
-      <c r="CD29"/>
-      <c r="CE29">
+      <c r="CG29"/>
+      <c r="CH29">
         <v>35588548000.0</v>
       </c>
-      <c r="CF29"/>
-[...1 lines deleted...]
-      <c r="CH29"/>
       <c r="CI29"/>
-      <c r="CJ29">
+      <c r="CJ29"/>
+      <c r="CK29"/>
+      <c r="CL29"/>
+      <c r="CM29">
         <v>31660614000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CN29">
         <v>10369000000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CO29">
         <v>1449000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:90">
+    <row r="30" spans="1:93">
       <c r="A30" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="B30">
+        <v>-92803000000.0</v>
+      </c>
+      <c r="C30">
+        <v>-50083000000.0</v>
+      </c>
+      <c r="D30">
+        <v>-102104000000.0</v>
+      </c>
+      <c r="E30">
         <v>-107366000000.0</v>
       </c>
-      <c r="C30">
+      <c r="F30">
         <v>-96445000000.0</v>
       </c>
-      <c r="D30">
+      <c r="G30">
         <v>-164106000000.0</v>
       </c>
-      <c r="E30">
+      <c r="H30">
         <v>-224494000000.0</v>
       </c>
-      <c r="F30">
+      <c r="I30">
         <v>-48785000000.0</v>
       </c>
-      <c r="G30"/>
-[...1 lines deleted...]
-      <c r="I30"/>
       <c r="J30">
-        <v>566019000000.0</v>
+        <v>-143151000000.0</v>
       </c>
       <c r="K30">
-        <v>634126000000.0</v>
+        <v>-141092000000.0</v>
       </c>
       <c r="L30">
+        <v>-116946000000.0</v>
+      </c>
+      <c r="M30">
+        <v>-68107000000.0</v>
+      </c>
+      <c r="N30">
+        <v>674424000000.0</v>
+      </c>
+      <c r="O30">
         <v>-40298000000.0</v>
       </c>
-      <c r="M30">
+      <c r="P30">
         <v>774376000000.0</v>
       </c>
-      <c r="N30">
+      <c r="Q30">
         <v>-42019000000.0</v>
       </c>
-      <c r="O30">
+      <c r="R30">
         <v>-102991000000.0</v>
       </c>
-      <c r="P30">
+      <c r="S30">
         <v>-77463000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="T30">
         <v>457667000000.0</v>
       </c>
-      <c r="R30">
+      <c r="U30">
         <v>711037000000.0</v>
       </c>
-      <c r="S30">
+      <c r="V30">
         <v>-23589000000.0</v>
       </c>
-      <c r="T30">
+      <c r="W30">
         <v>-120793000000.0</v>
       </c>
-      <c r="U30">
-[...5 lines deleted...]
-      <c r="W30">
+      <c r="X30">
+        <v>-479614000000.0</v>
+      </c>
+      <c r="Y30">
+        <v>-1858713000000.0</v>
+      </c>
+      <c r="Z30">
         <v>-178001000000.0</v>
       </c>
-      <c r="X30">
+      <c r="AA30">
         <v>-116194000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AB30">
         <v>-103882000000.0</v>
       </c>
-      <c r="Z30">
-[...2 lines deleted...]
-      <c r="AA30">
+      <c r="AC30">
+        <v>-58654000000.0</v>
+      </c>
+      <c r="AD30">
         <v>-70851000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AE30">
         <v>-31467000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AF30">
         <v>-771835000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AG30">
         <v>-42105000000.0</v>
       </c>
-      <c r="AE30"/>
-[...27 lines deleted...]
-      <c r="BG30"/>
+      <c r="AH30">
+        <v>-31345000000.0</v>
+      </c>
+      <c r="AI30">
+        <v>-243901000000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>-39211549708.0</v>
+      </c>
+      <c r="AK30">
+        <v>-69437467365.0</v>
+      </c>
+      <c r="AL30">
+        <v>-197887995371.0</v>
+      </c>
+      <c r="AM30">
+        <v>-93149987556.0</v>
+      </c>
+      <c r="AN30">
+        <v>-9136486696.0</v>
+      </c>
+      <c r="AO30">
+        <v>-22893312035.0</v>
+      </c>
+      <c r="AP30">
+        <v>-14755460366.0</v>
+      </c>
+      <c r="AQ30">
+        <v>-30552852041.0</v>
+      </c>
+      <c r="AR30">
+        <v>-46768464919.0</v>
+      </c>
+      <c r="AS30">
+        <v>-125599842685.0</v>
+      </c>
+      <c r="AT30">
+        <v>-44143188787.0</v>
+      </c>
+      <c r="AU30">
+        <v>-66883142741.0</v>
+      </c>
+      <c r="AV30">
+        <v>-110459917618.0</v>
+      </c>
+      <c r="AW30">
+        <v>11052933022.0</v>
+      </c>
+      <c r="AX30">
+        <v>26201334630.0</v>
+      </c>
+      <c r="AY30">
+        <v>-78154760785.0</v>
+      </c>
+      <c r="AZ30">
+        <v>-23353021029.0</v>
+      </c>
+      <c r="BA30">
+        <v>-8200075715.0</v>
+      </c>
+      <c r="BB30">
+        <v>-14011374499.0</v>
+      </c>
+      <c r="BC30">
+        <v>-23330382791.0</v>
+      </c>
+      <c r="BD30">
+        <v>-41714012949.0</v>
+      </c>
+      <c r="BE30">
+        <v>16000310846.0</v>
+      </c>
+      <c r="BF30">
+        <v>-25477140613.0</v>
+      </c>
+      <c r="BG30">
+        <v>-189728277.0</v>
+      </c>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
-      <c r="BM30">
+      <c r="BM30"/>
+      <c r="BN30"/>
+      <c r="BO30"/>
+      <c r="BP30">
         <v>57615722100.0</v>
       </c>
-      <c r="BN30">
+      <c r="BQ30">
         <v>77399880100.0</v>
       </c>
-      <c r="BO30"/>
-[...4 lines deleted...]
-      </c>
+      <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
-      <c r="BU30"/>
+      <c r="BU30">
+        <v>19807904000.0</v>
+      </c>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
       <c r="CK30"/>
       <c r="CL30"/>
+      <c r="CM30"/>
+      <c r="CN30"/>
+      <c r="CO30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>