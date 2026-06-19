--- v0 (2026-03-02)
+++ v1 (2026-06-19)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="207">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="209">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2026-01-31</t>
   </si>
   <si>
     <t>2025-01-31</t>
   </si>
   <si>
     <t>2024-01-31</t>
   </si>
   <si>
     <t>2023-01-31</t>
   </si>
   <si>
     <t>2022-01-31</t>
   </si>
   <si>
     <t>2021-01-31</t>
   </si>
   <si>
     <t>2020-01-31</t>
   </si>
   <si>
     <t>2019-01-31</t>
   </si>
   <si>
     <t>2018-01-31</t>
   </si>
@@ -277,50 +280,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-04-30</t>
   </si>
   <si>
     <t>2025-10-31</t>
   </si>
   <si>
     <t>2025-07-31</t>
   </si>
   <si>
     <t>2025-04-30</t>
   </si>
   <si>
     <t>2024-10-31</t>
   </si>
   <si>
     <t>2024-07-31</t>
   </si>
   <si>
     <t>2024-04-30</t>
   </si>
   <si>
     <t>2023-10-31</t>
   </si>
   <si>
     <t>2023-07-31</t>
   </si>
@@ -1010,85 +1016,86 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X62"/>
+  <dimension ref="A1:Y62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24">
+    <row r="1" spans="1:25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1117,3686 +1124,3836 @@
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
+      <c r="Y1" t="s">
+        <v>24</v>
+      </c>
     </row>
-    <row r="2" spans="1:24">
+    <row r="2" spans="1:25">
       <c r="A2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B2">
+        <v>685887000.0</v>
+      </c>
+      <c r="C2">
         <v>563761000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>544001000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>559527000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>552730000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>477052000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>414009000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>404016000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>325758000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>259518000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>196174000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>190778000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>148282000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>118886000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>86442000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>87093000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>56387000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>47811000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>52122000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>43071000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>34435000.0</v>
       </c>
-      <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
+      <c r="Y2"/>
     </row>
-    <row r="3" spans="1:24">
+    <row r="3" spans="1:25">
       <c r="A3" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
+      <c r="Y3"/>
     </row>
-    <row r="4" spans="1:24">
+    <row r="4" spans="1:25">
       <c r="A4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
+      <c r="Y4"/>
     </row>
-    <row r="5" spans="1:24">
+    <row r="5" spans="1:25">
       <c r="A5" t="s">
-        <v>27</v>
-[...4 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="B5">
+        <v>3760000.0</v>
+      </c>
+      <c r="C5"/>
       <c r="D5">
         <v>0.0</v>
       </c>
       <c r="E5">
         <v>0.0</v>
       </c>
       <c r="F5">
+        <v>0.0</v>
+      </c>
+      <c r="G5">
         <v>56000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>0.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-1149107000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-959208000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-798759000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-654355000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-526090000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-426900000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-355300000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-296400000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-253700000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-225600000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-631000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-719000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-4448000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-853000.0</v>
       </c>
-      <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
+      <c r="Y5"/>
     </row>
-    <row r="6" spans="1:24">
+    <row r="6" spans="1:25">
       <c r="A6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
+      <c r="Y6"/>
     </row>
-    <row r="7" spans="1:24">
+    <row r="7" spans="1:25">
       <c r="A7" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B7">
+        <v>2119774000.0</v>
+      </c>
+      <c r="C7">
         <v>1923234000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>1911092000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>1903176000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>1846756000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>1896801000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>1938347000.0</v>
       </c>
-      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
+      <c r="Y7"/>
     </row>
-    <row r="8" spans="1:24">
+    <row r="8" spans="1:25">
       <c r="A8" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B8">
-        <v>491000.0</v>
+        <v>450000.0</v>
       </c>
       <c r="C8">
         <v>491000.0</v>
       </c>
       <c r="D8">
+        <v>491000.0</v>
+      </c>
+      <c r="E8">
         <v>511000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>530000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>569000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>573000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>592000.0</v>
       </c>
-      <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
+      <c r="Y8"/>
     </row>
-    <row r="9" spans="1:24">
+    <row r="9" spans="1:25">
       <c r="A9" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>1023997000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>934945000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>847303000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>807492000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>738671000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>698917000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>658330000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>621715000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>576982000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>548194000.0</v>
       </c>
-      <c r="N9"/>
-      <c r="O9">
+      <c r="O9"/>
+      <c r="P9">
         <v>404698000.0</v>
       </c>
-      <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
+      <c r="Y9"/>
     </row>
-    <row r="10" spans="1:24">
+    <row r="10" spans="1:25">
       <c r="A10" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B10">
+        <v>424243000.0</v>
+      </c>
+      <c r="C10">
         <v>703201000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>766594000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>737877000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>431560000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1046051000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>392325000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>409251000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>277445000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>385010000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>345840000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>389149000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>419476000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>320475000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>253738000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>111185000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>4017000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>3638000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>3789000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>3645000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>2839000.0</v>
       </c>
-      <c r="V10"/>
-      <c r="W10">
+      <c r="W10"/>
+      <c r="X10">
         <v>3178000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>2628000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:24">
+    <row r="11" spans="1:25">
       <c r="A11" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
+      <c r="Y11"/>
     </row>
-    <row r="12" spans="1:24">
+    <row r="12" spans="1:25">
       <c r="A12" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B12">
+        <v>494243000.0</v>
+      </c>
+      <c r="C12">
         <v>703201000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>766594000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>737877000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>431560000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1046051000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>502325000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>409251000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>397445000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>415010000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>475840000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>539358000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>419476000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>320475000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>253738000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>111185000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>4017000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>3638000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>3789000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>3645000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>2839000.0</v>
       </c>
-      <c r="V12"/>
-      <c r="W12">
+      <c r="W12"/>
+      <c r="X12">
         <v>3178000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>2628000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:24">
+    <row r="13" spans="1:25">
       <c r="A13" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B13">
+        <v>450000.0</v>
+      </c>
+      <c r="C13">
         <v>468000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>491000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>511000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>530000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>569000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>573000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>592000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>614000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>627000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>641000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>647000.0</v>
       </c>
       <c r="M13">
         <v>647000.0</v>
       </c>
       <c r="N13">
+        <v>647000.0</v>
+      </c>
+      <c r="O13">
         <v>645000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>627000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>606000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>586000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>582000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>574000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>117000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>71000.0</v>
       </c>
-      <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
+      <c r="Y13"/>
     </row>
-    <row r="14" spans="1:24">
+    <row r="14" spans="1:25">
       <c r="A14" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B14">
+        <v>44991000.0</v>
+      </c>
+      <c r="C14">
         <v>47404000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>49596000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>51738000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>54841000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>56558000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>58105000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>60181000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>61975000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>62851000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>64275000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>64651000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>64461000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>64396000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>63334000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>61288000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>59237000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>58967000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>53293000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>49921000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>48196240.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>3180611.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>2331000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>3960891.0</v>
       </c>
     </row>
-    <row r="15" spans="1:24">
+    <row r="15" spans="1:25">
       <c r="A15" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
-      <c r="D15">
+      <c r="D15"/>
+      <c r="E15">
         <v>511000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>530000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>569000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>573000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>592000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>614000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>627000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>641000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>647000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>600000.0</v>
       </c>
       <c r="N15">
         <v>600000.0</v>
       </c>
       <c r="O15">
         <v>600000.0</v>
       </c>
       <c r="P15">
         <v>600000.0</v>
       </c>
       <c r="Q15">
         <v>600000.0</v>
       </c>
       <c r="R15">
+        <v>600000.0</v>
+      </c>
+      <c r="S15">
         <v>582000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>600000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>117000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>71000.0</v>
       </c>
-      <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
+      <c r="Y15"/>
     </row>
-    <row r="16" spans="1:24">
+    <row r="16" spans="1:25">
       <c r="A16" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B16">
+        <v>582378000.0</v>
+      </c>
+      <c r="C16">
         <v>500585000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>436591000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>394677000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>353579000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>274383000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>237535000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>199054000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>63139000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>46268000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>31830000.0</v>
       </c>
-      <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>16439000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>13364000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>10573000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>8922000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>8060000.0</v>
       </c>
-      <c r="R16"/>
-      <c r="S16">
+      <c r="S16"/>
+      <c r="T16">
         <v>9219000.0</v>
       </c>
-      <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
+      <c r="Y16"/>
     </row>
-    <row r="17" spans="1:24">
+    <row r="17" spans="1:25">
       <c r="A17" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
+      <c r="Y17"/>
     </row>
-    <row r="18" spans="1:24">
+    <row r="18" spans="1:25">
       <c r="A18" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
-      <c r="D18">
+      <c r="D18"/>
+      <c r="E18">
         <v>55346000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>39693000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>65359000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>89367000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>518844000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>467319000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>452689000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>381316000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>368625000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>328348000.0</v>
       </c>
-      <c r="N18"/>
-      <c r="O18">
+      <c r="O18"/>
+      <c r="P18">
         <v>207658000.0</v>
       </c>
-      <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
+      <c r="Y18"/>
     </row>
-    <row r="19" spans="1:24">
+    <row r="19" spans="1:25">
       <c r="A19" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
+      <c r="Y19"/>
     </row>
-    <row r="20" spans="1:24">
+    <row r="20" spans="1:25">
       <c r="A20" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B20">
-        <v>10870000.0</v>
+        <v>226421000.0</v>
       </c>
       <c r="C20">
         <v>10870000.0</v>
       </c>
       <c r="D20">
         <v>10870000.0</v>
       </c>
       <c r="E20">
         <v>10870000.0</v>
       </c>
       <c r="F20">
         <v>10870000.0</v>
       </c>
       <c r="G20">
         <v>10870000.0</v>
       </c>
       <c r="H20">
         <v>10870000.0</v>
       </c>
-      <c r="I20"/>
+      <c r="I20">
+        <v>10870000.0</v>
+      </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
+      <c r="Y20"/>
     </row>
-    <row r="21" spans="1:24">
+    <row r="21" spans="1:25">
       <c r="A21" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B21">
+        <v>203288000.0</v>
+      </c>
+      <c r="C21">
         <v>204000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>510000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>1312000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>1538000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>2465000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>3391000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>4317000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
+      <c r="Y21"/>
     </row>
-    <row r="22" spans="1:24">
+    <row r="22" spans="1:25">
       <c r="A22" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B22">
+        <v>2181127000.0</v>
+      </c>
+      <c r="C22">
         <v>1968214000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>1742136000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>1603451000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>1499218000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>1168215000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>1293701000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>1214329000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>1096424000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>943975000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>761793000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>581229000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>457933000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>361125000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>244647000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>218516000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>206948000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>213602000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>176109000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>129237000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>109374000.0</v>
       </c>
-      <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
+      <c r="Y22"/>
     </row>
-    <row r="23" spans="1:24">
+    <row r="23" spans="1:25">
       <c r="A23" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B23">
+        <v>6999294000.0</v>
+      </c>
+      <c r="C23">
         <v>6001693000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>5707011000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>5370411000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>4764379000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>5089969000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>4863872000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>3191172000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2908687000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2551878000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>2230918000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1983170000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1602727000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1275249000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>957217000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>730488000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>553635000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>568932000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>469413000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>338597000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>282615000.0</v>
       </c>
-      <c r="V23"/>
-      <c r="W23">
+      <c r="W23"/>
+      <c r="X23">
         <v>206420000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>195059000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:24">
+    <row r="24" spans="1:25">
       <c r="A24" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
+      <c r="Y24"/>
     </row>
-    <row r="25" spans="1:24">
+    <row r="25" spans="1:25">
       <c r="A25" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
+      <c r="Y25"/>
     </row>
-    <row r="26" spans="1:24">
+    <row r="26" spans="1:25">
       <c r="A26" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
+      <c r="Y26"/>
     </row>
-    <row r="27" spans="1:24">
+    <row r="27" spans="1:25">
       <c r="A27" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
+      <c r="Y27"/>
     </row>
-    <row r="28" spans="1:24">
+    <row r="28" spans="1:25">
       <c r="A28" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B28">
+        <v>1757818000.0</v>
+      </c>
+      <c r="C28">
         <v>1220033000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1144498000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1165299000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1415196000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>850750000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1546022000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-409251000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-277445000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-385010000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-345840000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-389149000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-419476000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-320475000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-253738000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-111185000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-4017000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>102409000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>70981000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>47092000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>42542000.0</v>
       </c>
-      <c r="V28"/>
-      <c r="W28">
+      <c r="W28"/>
+      <c r="X28">
         <v>-3178000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-2628000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:24">
+    <row r="29" spans="1:25">
       <c r="A29" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B29">
-        <v>2279328000.0</v>
+        <v>2865738000.0</v>
       </c>
       <c r="C29">
         <v>2279328000.0</v>
       </c>
       <c r="D29">
+        <v>2279328000.0</v>
+      </c>
+      <c r="E29">
         <v>1959811000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1535373000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1999549000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1902094000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1820218000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1774217000.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
+      <c r="Y29"/>
     </row>
-    <row r="30" spans="1:24">
+    <row r="30" spans="1:25">
       <c r="A30" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B30">
+        <v>296217000.0</v>
+      </c>
+      <c r="C30">
         <v>223334000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>207939000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>199422000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>233682000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>193109000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>139337000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>136168000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>99719000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>88631000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>64992000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>52440000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>47049000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>41515000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>26153000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>22292000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>13477000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>18268000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>20643000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>18476000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>15757000.0</v>
       </c>
-      <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
+      <c r="Y30"/>
     </row>
-    <row r="31" spans="1:24">
+    <row r="31" spans="1:25">
       <c r="A31" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>1947629000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>1522965000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>1986214000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>1887833000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>1805031000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>1774217000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>1550218000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>1442886000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>1247509000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>1003094000.0</v>
       </c>
-      <c r="N31"/>
-      <c r="O31">
+      <c r="O31"/>
+      <c r="P31">
         <v>584704000.0</v>
       </c>
-      <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
+      <c r="Y31"/>
     </row>
-    <row r="32" spans="1:24">
+    <row r="32" spans="1:25">
       <c r="A32" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B32">
+        <v>919804000.0</v>
+      </c>
+      <c r="C32">
         <v>1249330000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1178327000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1027529000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>723173000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1171064000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>918056000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>1091125000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>1051577000.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
+      <c r="Y32"/>
     </row>
-    <row r="33" spans="1:24">
+    <row r="33" spans="1:25">
       <c r="A33" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B33">
+        <v>3855148000.0</v>
+      </c>
+      <c r="C33">
         <v>2972885000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>2870493000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>2661107000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>2483196000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>2575192000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>2808555000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>1276311000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>1214944000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>1015641000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>855745000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>722815000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>600030000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>483059000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>376985000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>326099000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>290861000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>292224000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>240469000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>166551000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>137164000.0</v>
       </c>
-      <c r="V33"/>
-      <c r="W33">
+      <c r="W33"/>
+      <c r="X33">
         <v>99577000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>85180000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:24">
+    <row r="34" spans="1:25">
       <c r="A34" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B34">
+        <v>59632000.0</v>
+      </c>
+      <c r="C34">
         <v>265174000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>56300000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>53596000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>58665000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>37962000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>1735150000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>28374000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>24985000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>19628000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>10489000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>7442000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>4474000.0</v>
       </c>
-      <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
+      <c r="Y34"/>
     </row>
-    <row r="35" spans="1:24">
+    <row r="35" spans="1:25">
       <c r="A35" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B35">
+        <v>1971501000.0</v>
+      </c>
+      <c r="C35">
         <v>1733862000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>1769492000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>1728825000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>1670996000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>1746707000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>1824517000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>547218000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>492304000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>472317000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>391805000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>376067000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>332822000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>267240000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>207658000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>164598000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>134670000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>206951000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>146005000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>105896000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>90622000.0</v>
       </c>
-      <c r="V35"/>
       <c r="W35"/>
       <c r="X35"/>
+      <c r="Y35"/>
     </row>
-    <row r="36" spans="1:24">
+    <row r="36" spans="1:25">
       <c r="A36" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B36">
+        <v>178303000.0</v>
+      </c>
+      <c r="C36">
         <v>112646000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>102248000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>78389000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>74056000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>61448000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>51205000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>35095000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>25491000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>11283000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>8145000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>5656000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>4294000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>2866000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>-12264000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>-8922000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>-8060000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>-8278000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>4100000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>346000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>199000.0</v>
       </c>
-      <c r="V36"/>
-      <c r="W36">
+      <c r="W36"/>
+      <c r="X36">
         <v>-99577000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>-85180000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:24">
+    <row r="37" spans="1:25">
       <c r="A37" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
+      <c r="Y37"/>
     </row>
-    <row r="38" spans="1:24">
+    <row r="38" spans="1:25">
       <c r="A38" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
-      <c r="E38">
+      <c r="E38"/>
+      <c r="F38">
         <v>74056000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>58274000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>47269000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>32994000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>25491000.0</v>
       </c>
-      <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
-      <c r="W38">
+      <c r="W38"/>
+      <c r="X38">
         <v>103665000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>107251000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:24">
+    <row r="39" spans="1:25">
       <c r="A39" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B39">
+        <v>172559000.0</v>
+      </c>
+      <c r="C39">
         <v>134059000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>119849000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>168554000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>116723000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>107402000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>119954000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>155113000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>100155000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>88621000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>72548000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>87328000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>78239000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>66209000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>55694000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>52396000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>38332000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>41200000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>28403000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>20688000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>17481000.0</v>
       </c>
-      <c r="V39"/>
-      <c r="W39">
+      <c r="W39"/>
+      <c r="X39">
         <v>-3178000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>-2628000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:24">
+    <row r="40" spans="1:25">
       <c r="A40" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B40">
+        <v>583921000.0</v>
+      </c>
+      <c r="C40">
         <v>422072000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>325678000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>385428000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>364797000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>296334000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>207037000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>188581000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>239168000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>214585999.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>155521000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>126731000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>86740999.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>88817000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>74411000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>65580000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>59189000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>42574000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>54719000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>40870000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>34543000.0</v>
       </c>
-      <c r="V40"/>
       <c r="W40"/>
       <c r="X40"/>
+      <c r="Y40"/>
     </row>
-    <row r="41" spans="1:24">
+    <row r="41" spans="1:25">
       <c r="A41" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>108942000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>98358000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>103321000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>125799000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>547218000.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>492304000.0</v>
       </c>
-      <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
+      <c r="Y41"/>
     </row>
-    <row r="42" spans="1:24">
+    <row r="42" spans="1:25">
       <c r="A42" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B42">
+        <v>1062312000.0</v>
+      </c>
+      <c r="C42">
         <v>1013976000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>992072000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>963527000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>881467000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>809502000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>773044000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>713763000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>680150000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>643806000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>610030000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>567269000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>540069000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>489436000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>397283000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>335397000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>296522000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>288873000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>280772000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>13284000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>6533000.0</v>
       </c>
-      <c r="V42"/>
-      <c r="W42">
+      <c r="W42"/>
+      <c r="X42">
         <v>92778000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>87359000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:24">
+    <row r="43" spans="1:25">
       <c r="A43" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
+      <c r="Y43"/>
     </row>
-    <row r="44" spans="1:24">
+    <row r="44" spans="1:25">
       <c r="A44" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
+      <c r="Y44"/>
     </row>
-    <row r="45" spans="1:24">
+    <row r="45" spans="1:25">
       <c r="A45" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B45">
+        <v>5660385000.0</v>
+      </c>
+      <c r="C45">
         <v>5002996000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>4768559000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>2570536000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>2396732000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>2500409000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>2743089000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>1226029000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>1189453000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>1004358000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>847600000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>717159000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>595700000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>483100000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>377000000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>326100000.0</v>
       </c>
-      <c r="Q45">
+      <c r="R45">
         <v>290900000.0</v>
       </c>
-      <c r="R45">
+      <c r="S45">
         <v>292224000.0</v>
       </c>
-      <c r="S45">
+      <c r="T45">
         <v>236400000.0</v>
       </c>
-      <c r="T45">
+      <c r="U45">
         <v>162080000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>133003000.0</v>
       </c>
-      <c r="V45"/>
-      <c r="W45">
+      <c r="W45"/>
+      <c r="X45">
         <v>99577000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>85180000.0</v>
       </c>
     </row>
-    <row r="46" spans="1:24">
+    <row r="46" spans="1:25">
       <c r="A46" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B46">
+        <v>3247136000.0</v>
+      </c>
+      <c r="C46">
         <v>2849165000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>2756865000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>2570536000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>2396732000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>2500409000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>2743089000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>1226029000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>1189453000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>1004358000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>847600000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>717159000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>595736000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>483059000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>376985000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>326099000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>290861000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>292224000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>236389000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>162080000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>133003000.0</v>
       </c>
-      <c r="V46"/>
-      <c r="W46">
+      <c r="W46"/>
+      <c r="X46">
         <v>99577000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>85180000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:24">
+    <row r="47" spans="1:25">
       <c r="A47" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>1009273000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>2396732000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>2500409000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>1205524000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>1226029000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>1189453000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>1004358000.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>847600000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>717159000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>595736000.0</v>
       </c>
-      <c r="N47"/>
-      <c r="O47">
+      <c r="O47"/>
+      <c r="P47">
         <v>376985000.0</v>
       </c>
-      <c r="P47"/>
       <c r="Q47"/>
       <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
       <c r="W47"/>
       <c r="X47"/>
+      <c r="Y47"/>
     </row>
-    <row r="48" spans="1:24">
+    <row r="48" spans="1:25">
       <c r="A48" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B48">
+        <v>1736929000.0</v>
+      </c>
+      <c r="C48">
         <v>1473909000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>1286765000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>995773000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>653376000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>1189422000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>1128477000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>1105863000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>1093453000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>905785000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>832215000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>679593000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>462378000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>296861000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>186794000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>66530000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-4500000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-43856000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-69124000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-83240000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-91199000.0</v>
       </c>
-      <c r="V48"/>
       <c r="W48"/>
       <c r="X48"/>
+      <c r="Y48"/>
     </row>
-    <row r="49" spans="1:24">
+    <row r="49" spans="1:25">
       <c r="A49" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
-      <c r="D49">
+      <c r="D49"/>
+      <c r="E49">
         <v>995773000.0</v>
       </c>
-      <c r="E49">
+      <c r="F49">
         <v>653376000.0</v>
       </c>
-      <c r="F49">
+      <c r="G49">
         <v>1189422000.0</v>
       </c>
-      <c r="G49">
+      <c r="H49">
         <v>1128477000.0</v>
       </c>
-      <c r="H49">
+      <c r="I49">
         <v>1105863000.0</v>
       </c>
-      <c r="I49">
+      <c r="J49">
         <v>1093453000.0</v>
       </c>
-      <c r="J49">
+      <c r="K49">
         <v>905785000.0</v>
       </c>
-      <c r="K49">
+      <c r="L49">
         <v>832215000.0</v>
       </c>
-      <c r="L49">
+      <c r="M49">
         <v>679593000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>462378000.0</v>
       </c>
-      <c r="N49"/>
-      <c r="O49">
+      <c r="O49"/>
+      <c r="P49">
         <v>186794000.0</v>
       </c>
-      <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
+      <c r="Y49"/>
     </row>
-    <row r="50" spans="1:24">
+    <row r="50" spans="1:25">
       <c r="A50" t="s">
-        <v>72</v>
-[...1 lines deleted...]
-      <c r="B50"/>
+        <v>73</v>
+      </c>
+      <c r="B50">
+        <v>62287000.0</v>
+      </c>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
+      <c r="Y50"/>
     </row>
-    <row r="51" spans="1:24">
+    <row r="51" spans="1:25">
       <c r="A51" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B51">
+        <v>2182061000.0</v>
+      </c>
+      <c r="C51">
         <v>1923234000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>1911092000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>1903176000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>1846756000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>1896801000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>1938347000.0</v>
       </c>
-      <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
-      <c r="R51">
+      <c r="R51"/>
+      <c r="S51">
         <v>106047000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>74770000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>50737000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>45381000.0</v>
       </c>
-      <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
+      <c r="Y51"/>
     </row>
-    <row r="52" spans="1:24">
+    <row r="52" spans="1:25">
       <c r="A52" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B52">
+        <v>368958000.0</v>
+      </c>
+      <c r="C52">
         <v>288114000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>283821000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>283293000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>274118000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>253415000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>239629000.0</v>
       </c>
-      <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
       <c r="K52"/>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
       <c r="O52"/>
       <c r="P52"/>
       <c r="Q52"/>
-      <c r="R52">
+      <c r="R52"/>
+      <c r="S52">
         <v>18000000.0</v>
       </c>
-      <c r="S52"/>
       <c r="T52"/>
       <c r="U52"/>
       <c r="V52"/>
       <c r="W52"/>
       <c r="X52"/>
+      <c r="Y52"/>
     </row>
-    <row r="53" spans="1:24">
+    <row r="53" spans="1:25">
       <c r="A53" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-      <c r="C53"/>
+        <v>76</v>
+      </c>
+      <c r="B53">
+        <v>70000000.0</v>
+      </c>
+      <c r="C53">
+        <v>0.0</v>
+      </c>
       <c r="D53"/>
-      <c r="E53">
+      <c r="E53"/>
+      <c r="F53">
         <v>199939000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>0.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>110000000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>0.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>120000000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>30000000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>130000000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>150209000.0</v>
       </c>
-      <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
+      <c r="Y53"/>
     </row>
-    <row r="54" spans="1:24">
+    <row r="54" spans="1:25">
       <c r="A54" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
+      <c r="Y54"/>
     </row>
-    <row r="55" spans="1:24">
+    <row r="55" spans="1:25">
       <c r="A55" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B55">
+        <v>6999294000.0</v>
+      </c>
+      <c r="C55">
         <v>6001693000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>5707011000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>5370411000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>4764379000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>5089969000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>4863872000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>3191172000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>2908687000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>2551878000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>2230918000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1983170000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1602727000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1275249000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>957217000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>730488000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>553635000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>568932000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>469413000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>338597000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>282615000.0</v>
       </c>
-      <c r="V55"/>
-      <c r="W55">
+      <c r="W55"/>
+      <c r="X55">
         <v>206420000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>195059000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:24">
+    <row r="56" spans="1:25">
       <c r="A56" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B56">
+        <v>3144146000.0</v>
+      </c>
+      <c r="C56">
         <v>3028808000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>2836518000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>2709304000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>2281183000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>2514777000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>2055317000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>1914861000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>1693743000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>1536237000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>1375173000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>1260355000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>1002697000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>789324000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>580232000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>404389000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>262774000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>276708000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>228944000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>172046000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>145451000.0</v>
       </c>
-      <c r="V56"/>
-      <c r="W56">
+      <c r="W56"/>
+      <c r="X56">
         <v>3178000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>2628000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:24">
+    <row r="57" spans="1:25">
       <c r="A57" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B57">
+        <v>2224342000.0</v>
+      </c>
+      <c r="C57">
         <v>1779478000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>1658191000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>1681775000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>1558010000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>1343713000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>1137261000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>823736000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>642166000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>529343000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>396227000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>359594000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>266811000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>221067000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>164855000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>163357000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>126357000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>117013000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>111905000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>83941000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>68978000.0</v>
       </c>
-      <c r="V57"/>
       <c r="W57"/>
       <c r="X57"/>
+      <c r="Y57"/>
     </row>
-    <row r="58" spans="1:24">
+    <row r="58" spans="1:25">
       <c r="A58" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B58">
+        <v>4195843000.0</v>
+      </c>
+      <c r="C58">
         <v>3513340000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>3427683000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>3410600000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>3229006000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>3090420000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>2961778000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>1370954000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1134470000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>1001660000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>788032000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>735661000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>599633000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>488307000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>372513000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>327955000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>261027000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>323964000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>257910000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>189837000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>159600000.0</v>
       </c>
-      <c r="V58"/>
-      <c r="W58">
+      <c r="W58"/>
+      <c r="X58">
         <v>113642000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>107700000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:24">
+    <row r="59" spans="1:25">
       <c r="A59" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
+      <c r="Y59"/>
     </row>
-    <row r="60" spans="1:24">
+    <row r="60" spans="1:25">
       <c r="A60" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B60">
+        <v>2803451000.0</v>
+      </c>
+      <c r="C60">
         <v>2488353000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>2279328000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>1959811000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>1535373000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>1999549000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>1902094000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>1820218000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>1774217000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>1550218000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>1442886000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>1247509000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>1003094000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>786942000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>584704000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>402533000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>292608000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>244968000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>211503000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>148760000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>123015000.0</v>
       </c>
-      <c r="V60"/>
-      <c r="W60">
+      <c r="W60"/>
+      <c r="X60">
         <v>92778000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>87359000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:24">
+    <row r="61" spans="1:25">
       <c r="A61" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
-      <c r="J61">
+      <c r="J61"/>
+      <c r="K61">
         <v>-14524000.0</v>
       </c>
-      <c r="K61">
+      <c r="L61">
         <v>-11685000.0</v>
       </c>
-      <c r="L61">
+      <c r="M61">
         <v>-9713000.0</v>
       </c>
-      <c r="M61">
+      <c r="N61">
         <v>-8125000.0</v>
       </c>
-      <c r="N61"/>
-      <c r="O61">
+      <c r="O61"/>
+      <c r="P61">
         <v>-7415000.0</v>
       </c>
-      <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
+      <c r="Y61"/>
     </row>
-    <row r="62" spans="1:24">
+    <row r="62" spans="1:25">
       <c r="A62" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
+      <c r="Y62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CF62"/>
+  <dimension ref="A1:CH62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:84">
+    <row r="1" spans="1:86">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C1" t="s">
-        <v>86</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>87</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>88</v>
       </c>
       <c r="F1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="G1" t="s">
-        <v>89</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>90</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>91</v>
       </c>
       <c r="J1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="K1" t="s">
-        <v>92</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>93</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>94</v>
       </c>
       <c r="N1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="O1" t="s">
-        <v>95</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>96</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>97</v>
       </c>
       <c r="R1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="S1" t="s">
-        <v>98</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>99</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>100</v>
       </c>
       <c r="V1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="W1" t="s">
-        <v>101</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>102</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>103</v>
       </c>
       <c r="Z1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AA1" t="s">
-        <v>104</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>105</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>106</v>
       </c>
       <c r="AD1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AE1" t="s">
-        <v>107</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>108</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>109</v>
       </c>
       <c r="AH1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AI1" t="s">
-        <v>110</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>111</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>112</v>
       </c>
       <c r="AL1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AM1" t="s">
-        <v>113</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>114</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>115</v>
       </c>
       <c r="AP1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="AQ1" t="s">
-        <v>116</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>117</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>118</v>
       </c>
       <c r="AT1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="AU1" t="s">
-        <v>119</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>120</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="AX1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="AY1" t="s">
-        <v>122</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>123</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>124</v>
       </c>
       <c r="BB1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="BC1" t="s">
-        <v>125</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>126</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>127</v>
       </c>
       <c r="BF1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="BG1" t="s">
-        <v>128</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>129</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>130</v>
       </c>
       <c r="BJ1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="BK1" t="s">
-        <v>131</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>132</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>133</v>
       </c>
       <c r="BN1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="BO1" t="s">
-        <v>134</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>135</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>136</v>
       </c>
       <c r="BR1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="BS1" t="s">
-        <v>137</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>138</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>139</v>
       </c>
       <c r="BV1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="BW1" t="s">
-        <v>140</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
         <v>141</v>
       </c>
       <c r="BY1" t="s">
-        <v>19</v>
+        <v>142</v>
       </c>
       <c r="BZ1" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="CA1" t="s">
-        <v>143</v>
+        <v>20</v>
       </c>
       <c r="CB1" t="s">
         <v>144</v>
       </c>
       <c r="CC1" t="s">
-        <v>20</v>
+        <v>145</v>
       </c>
       <c r="CD1" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="CE1" t="s">
-        <v>146</v>
+        <v>21</v>
       </c>
       <c r="CF1" t="s">
         <v>147</v>
       </c>
+      <c r="CG1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>149</v>
+      </c>
     </row>
-    <row r="2" spans="1:84">
+    <row r="2" spans="1:86">
       <c r="A2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B2">
+        <v>713775000.0</v>
+      </c>
+      <c r="C2">
+        <v>685887000.0</v>
+      </c>
+      <c r="D2">
         <v>759001000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>708655000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>537518000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>563761000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>593219000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>566904000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>463777000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>544001000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>597373000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>521315000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>621272000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>559527000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>647117000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>586851000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>585500000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>552730000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>747451000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>535257000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>552837000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>477052000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>478501000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>398011000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>466043000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>414009000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>594993000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>450117000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>407345000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>404016000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>574480000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>409849000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>372664000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>325758000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>447293000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>313483000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>319352000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>259518000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>425071000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>285238000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>266278000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>196174000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>291269000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>215720000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>209509000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>190778000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>236329000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>163459000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>184148000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>148282000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>190193000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>130738000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>148488000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>118886000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>185177000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>88881000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>111889000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>86442000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>134043000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>81380000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>81510000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>87093000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>120245000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>61316000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>60693000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>56387000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>117520000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>40393000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>53500000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>47811000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>97768000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>40630000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>66508000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>52122000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>85985000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>41010000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>50922000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>43071000.0</v>
       </c>
-      <c r="BZ2"/>
-      <c r="CA2"/>
       <c r="CB2"/>
-      <c r="CC2">
+      <c r="CC2"/>
+      <c r="CD2"/>
+      <c r="CE2">
         <v>34435000.0</v>
       </c>
-      <c r="CD2"/>
-      <c r="CE2"/>
       <c r="CF2"/>
+      <c r="CG2"/>
+      <c r="CH2"/>
     </row>
-    <row r="3" spans="1:84">
+    <row r="3" spans="1:86">
       <c r="A3" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -4837,54 +4994,56 @@
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
+      <c r="CG3"/>
+      <c r="CH3"/>
     </row>
-    <row r="4" spans="1:84">
+    <row r="4" spans="1:86">
       <c r="A4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -4925,258 +5084,266 @@
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
+      <c r="CG4"/>
+      <c r="CH4"/>
     </row>
-    <row r="5" spans="1:84">
+    <row r="5" spans="1:86">
       <c r="A5" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-      <c r="C5"/>
+        <v>28</v>
+      </c>
+      <c r="B5">
+        <v>88000.0</v>
+      </c>
+      <c r="C5">
+        <v>3760000.0</v>
+      </c>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
-      <c r="G5">
-[...4 lines deleted...]
-      </c>
+      <c r="G5"/>
+      <c r="H5"/>
       <c r="I5">
         <v>0.0</v>
       </c>
-      <c r="J5"/>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
       <c r="K5">
         <v>0.0</v>
       </c>
-      <c r="L5">
-[...1 lines deleted...]
-      </c>
+      <c r="L5"/>
       <c r="M5">
         <v>0.0</v>
       </c>
       <c r="N5">
         <v>0.0</v>
       </c>
-      <c r="O5"/>
+      <c r="O5">
+        <v>0.0</v>
+      </c>
       <c r="P5">
         <v>0.0</v>
       </c>
-      <c r="Q5">
-[...1 lines deleted...]
-      </c>
+      <c r="Q5"/>
       <c r="R5">
         <v>0.0</v>
       </c>
       <c r="S5">
         <v>0.0</v>
       </c>
       <c r="T5">
+        <v>0.0</v>
+      </c>
+      <c r="U5">
+        <v>0.0</v>
+      </c>
+      <c r="V5">
         <v>56000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>56000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-86000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>30000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-75000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AA5">
         <v>0.0</v>
       </c>
       <c r="AB5">
         <v>0.0</v>
       </c>
       <c r="AC5">
         <v>0.0</v>
       </c>
       <c r="AD5">
         <v>0.0</v>
       </c>
       <c r="AE5">
         <v>0.0</v>
       </c>
       <c r="AF5">
         <v>0.0</v>
       </c>
       <c r="AG5">
         <v>0.0</v>
       </c>
       <c r="AH5">
         <v>0.0</v>
       </c>
       <c r="AI5">
         <v>0.0</v>
       </c>
       <c r="AJ5">
         <v>0.0</v>
       </c>
       <c r="AK5">
         <v>0.0</v>
       </c>
       <c r="AL5">
         <v>0.0</v>
       </c>
       <c r="AM5">
         <v>0.0</v>
       </c>
       <c r="AN5">
         <v>0.0</v>
       </c>
       <c r="AO5">
-        <v>-654400000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AP5">
         <v>0.0</v>
       </c>
       <c r="AQ5">
-        <v>0.0</v>
+        <v>-654400000.0</v>
       </c>
       <c r="AR5">
         <v>0.0</v>
       </c>
       <c r="AS5">
-        <v>-526090000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AT5">
         <v>0.0</v>
       </c>
       <c r="AU5">
-        <v>0.0</v>
+        <v>-526090000.0</v>
       </c>
       <c r="AV5">
         <v>0.0</v>
       </c>
       <c r="AW5">
-        <v>-426900000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AX5">
         <v>0.0</v>
       </c>
       <c r="AY5">
-        <v>0.0</v>
+        <v>-426900000.0</v>
       </c>
       <c r="AZ5">
         <v>0.0</v>
       </c>
       <c r="BA5">
+        <v>0.0</v>
+      </c>
+      <c r="BB5">
+        <v>0.0</v>
+      </c>
+      <c r="BC5">
         <v>-355300000.0</v>
       </c>
-      <c r="BB5"/>
-      <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
-      <c r="BN5">
+      <c r="BN5"/>
+      <c r="BO5"/>
+      <c r="BP5">
         <v>-189000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BQ5">
         <v>-367000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BR5">
         <v>-524000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BS5">
         <v>-631000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BT5">
         <v>-513000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BU5">
         <v>-476000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BV5">
         <v>-576000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BW5">
         <v>-719000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BX5">
         <v>-285000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BY5">
         <v>-76000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BZ5">
         <v>-4174000.0</v>
       </c>
-      <c r="BY5">
+      <c r="CA5">
         <v>-4448000.0</v>
       </c>
-      <c r="BZ5"/>
-      <c r="CA5"/>
       <c r="CB5"/>
-      <c r="CC5">
+      <c r="CC5"/>
+      <c r="CD5"/>
+      <c r="CE5">
         <v>-853000.0</v>
       </c>
-      <c r="CD5"/>
-      <c r="CE5"/>
       <c r="CF5"/>
+      <c r="CG5"/>
+      <c r="CH5"/>
     </row>
-    <row r="6" spans="1:84">
+    <row r="6" spans="1:86">
       <c r="A6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
@@ -5217,126 +5384,132 @@
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
+      <c r="CG6"/>
+      <c r="CH6"/>
     </row>
-    <row r="7" spans="1:84">
+    <row r="7" spans="1:86">
       <c r="A7" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B7">
+        <v>2157544000.0</v>
+      </c>
+      <c r="C7">
+        <v>2119774000.0</v>
+      </c>
+      <c r="D7">
         <v>2022935000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>1998726000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>1975203000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>1923234000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>1941302000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>1928999000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>1892768000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>1911092000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>1904533000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>1880399000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>1898389000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>1903176000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>1897001000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>1856696000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>1844796000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>1846756000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>1840286000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>1852981000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>1876509000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>1896801000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>1913921000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>1963568000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>1988741000.0</v>
       </c>
-      <c r="Y7"/>
-      <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
@@ -5351,114 +5524,120 @@
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
+      <c r="CG7"/>
+      <c r="CH7"/>
     </row>
-    <row r="8" spans="1:84">
+    <row r="8" spans="1:86">
       <c r="A8" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B8">
+        <v>442000.0</v>
+      </c>
+      <c r="C8">
+        <v>450000.0</v>
+      </c>
+      <c r="D8">
         <v>454000.0</v>
       </c>
-      <c r="C8">
+      <c r="E8">
         <v>458000.0</v>
       </c>
-      <c r="D8">
+      <c r="F8">
         <v>459000.0</v>
       </c>
-      <c r="E8">
+      <c r="G8">
         <v>491000.0</v>
       </c>
-      <c r="F8">
+      <c r="H8">
         <v>474000.0</v>
       </c>
-      <c r="G8">
+      <c r="I8">
         <v>481000.0</v>
       </c>
-      <c r="H8">
+      <c r="J8">
         <v>487000.0</v>
       </c>
-      <c r="I8">
+      <c r="K8">
         <v>491000.0</v>
       </c>
-      <c r="J8">
+      <c r="L8">
         <v>495000.0</v>
       </c>
-      <c r="K8">
+      <c r="M8">
         <v>501000.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>507000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>511000.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>517000.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>521000.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>528000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>530000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>549000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>551000.0</v>
       </c>
-      <c r="T8">
+      <c r="V8">
         <v>558000.0</v>
       </c>
-      <c r="U8"/>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -5477,474 +5656,484 @@
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
+      <c r="CG8"/>
+      <c r="CH8"/>
     </row>
-    <row r="9" spans="1:84">
+    <row r="9" spans="1:86">
       <c r="A9" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9">
         <v>1049679000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>1040378000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>1023997000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>998816000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>982339000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>951802000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>934945000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>915814000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>889206000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>861312000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>847303000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>831817000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>822664000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>813924000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>807492000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>800986000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>794368000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>738671000.0</v>
       </c>
-      <c r="AC9"/>
-      <c r="AD9">
+      <c r="AE9"/>
+      <c r="AF9">
         <v>731890000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>720535000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>698917000.0</v>
       </c>
-      <c r="AG9"/>
-      <c r="AH9">
+      <c r="AI9"/>
+      <c r="AJ9">
         <v>691075000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>683156000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>675650000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>658330000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>653036000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>635582000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>595148000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>621715000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>614589000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>607375000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>576982000.0</v>
       </c>
-      <c r="AS9"/>
-      <c r="AT9">
+      <c r="AU9"/>
+      <c r="AV9">
         <v>573118000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>561727000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>548194000.0</v>
       </c>
-      <c r="AW9"/>
-      <c r="AX9">
+      <c r="AY9"/>
+      <c r="AZ9">
         <v>544101000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>521170000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>509292000.0</v>
       </c>
-      <c r="BA9"/>
-      <c r="BB9">
+      <c r="BC9"/>
+      <c r="BD9">
         <v>481522000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>452335000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>432444000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>404698000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>387489000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>367863000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>363103000.0</v>
       </c>
-      <c r="BI9"/>
-      <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
+      <c r="CG9"/>
+      <c r="CH9"/>
     </row>
-    <row r="10" spans="1:84">
+    <row r="10" spans="1:86">
       <c r="A10" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B10">
+        <v>166300000.0</v>
+      </c>
+      <c r="C10">
+        <v>424243000.0</v>
+      </c>
+      <c r="D10">
         <v>204921000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>242745000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>454629000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>703201000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>177782000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>413962000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>524596000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>766594000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>121811000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>388627000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>636449000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>737877000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>250628000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>434226000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>654486000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>431560000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>605053000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>770144000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>947456000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>1046051000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>560902000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>1157318000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>1043540000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>392325000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>208843000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>177398000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>326831000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>409251000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>296944000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>237107000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>231886000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>277445000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>46787000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>92860000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>321725000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>385010000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>133108000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>194084000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>239254000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>345840000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>209552000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>325214000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>386007000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>389149000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>295060000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>363058000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>456709000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>419476000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>240916000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>286210000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>293214000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>320475000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>191724000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>197401000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>266345000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>253738000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>130657000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>142545000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>116811000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>111185000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>8351000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>15916000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>8670000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>4017000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>3795000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>3663000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>3840000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>3638000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>3648000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>3255000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>3975000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>3789000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>3512000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>3165000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>3161000.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>3645000.0</v>
       </c>
-      <c r="BZ10"/>
-      <c r="CA10"/>
       <c r="CB10"/>
-      <c r="CC10">
+      <c r="CC10"/>
+      <c r="CD10"/>
+      <c r="CE10">
         <v>2839000.0</v>
       </c>
-      <c r="CD10"/>
-      <c r="CE10"/>
       <c r="CF10"/>
+      <c r="CG10"/>
+      <c r="CH10"/>
     </row>
-    <row r="11" spans="1:84">
+    <row r="11" spans="1:86">
       <c r="A11" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
@@ -5985,1236 +6174,1264 @@
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
+      <c r="CG11"/>
+      <c r="CH11"/>
     </row>
-    <row r="12" spans="1:84">
+    <row r="12" spans="1:86">
       <c r="A12" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B12">
+        <v>221300000.0</v>
+      </c>
+      <c r="C12">
+        <v>494243000.0</v>
+      </c>
+      <c r="D12">
         <v>204921000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>242745000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>454629000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>703201000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>177782000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>413962000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>524596000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>766594000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>121811000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>388627000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>636449000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>737877000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>250628000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>434226000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>654486000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>431560000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>605053000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>770144000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>947456000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>1046051000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>560902000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>1157318000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>1153540000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>502325000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>208843000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>327398000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>521831000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>409251000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>296944000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>386107000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>469079000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>397445000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>106787000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>272860000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>471725000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>415010000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>243108000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>304084000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>369254000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>475840000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>359761000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>475423000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>536216000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>539358000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>395060000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>463204000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>456709000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>419476000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>240916000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>286210000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>293214000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>320475000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>191724000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>197401000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>266345000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>253738000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>130657000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>142545000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>116811000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>111185000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>8351000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>15916000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>8670000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>4017000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>3795000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>3663000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BR12">
         <v>3840000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BS12">
         <v>3638000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BT12">
         <v>3648000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BU12">
         <v>3255000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BV12">
         <v>3975000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BW12">
         <v>3789000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BX12">
         <v>3512000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BY12">
         <v>3165000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BZ12">
         <v>3161000.0</v>
       </c>
-      <c r="BY12">
+      <c r="CA12">
         <v>3645000.0</v>
       </c>
-      <c r="BZ12"/>
-      <c r="CA12"/>
       <c r="CB12"/>
-      <c r="CC12">
+      <c r="CC12"/>
+      <c r="CD12"/>
+      <c r="CE12">
         <v>2839000.0</v>
       </c>
-      <c r="CD12"/>
-      <c r="CE12"/>
       <c r="CF12"/>
+      <c r="CG12"/>
+      <c r="CH12"/>
     </row>
-    <row r="13" spans="1:84">
+    <row r="13" spans="1:86">
       <c r="A13" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B13">
+        <v>442000.0</v>
+      </c>
+      <c r="C13">
+        <v>450000.0</v>
+      </c>
+      <c r="D13">
         <v>454000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>458000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>459000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>468000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>474000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>481000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>487000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>491000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>495000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>501000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>507000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>511000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>517000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>521000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>528000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>530000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>549000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>551000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>558000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>569000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>570000.0</v>
       </c>
       <c r="X13">
         <v>570000.0</v>
       </c>
       <c r="Y13">
+        <v>570000.0</v>
+      </c>
+      <c r="Z13">
+        <v>570000.0</v>
+      </c>
+      <c r="AA13">
         <v>573000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>580000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>585000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>593000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>592000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>601000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>605000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>610000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>614000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>617000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>623000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>627000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>627000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AN13">
         <v>629000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AO13">
         <v>630000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AP13">
         <v>632000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AQ13">
         <v>641000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AR13">
         <v>643000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AS13">
         <v>646000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AT13">
         <v>647000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AU13">
         <v>647000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AV13">
         <v>650000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AW13">
         <v>650000.0</v>
       </c>
-      <c r="AV13">
+      <c r="AX13">
         <v>649000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AY13">
         <v>647000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AZ13">
         <v>647000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>643000.0</v>
       </c>
       <c r="BA13">
         <v>645000.0</v>
       </c>
       <c r="BB13">
         <v>643000.0</v>
       </c>
       <c r="BC13">
+        <v>645000.0</v>
+      </c>
+      <c r="BD13">
+        <v>643000.0</v>
+      </c>
+      <c r="BE13">
         <v>638000.0</v>
       </c>
-      <c r="BD13">
+      <c r="BF13">
         <v>634000.0</v>
       </c>
-      <c r="BE13">
+      <c r="BG13">
         <v>627000.0</v>
       </c>
-      <c r="BF13">
+      <c r="BH13">
         <v>623000.0</v>
       </c>
-      <c r="BG13">
+      <c r="BI13">
         <v>617000.0</v>
       </c>
-      <c r="BH13">
+      <c r="BJ13">
         <v>616000.0</v>
       </c>
-      <c r="BI13">
+      <c r="BK13">
         <v>606000.0</v>
       </c>
-      <c r="BJ13">
+      <c r="BL13">
         <v>598000.0</v>
       </c>
-      <c r="BK13">
+      <c r="BM13">
         <v>594000.0</v>
       </c>
-      <c r="BL13">
+      <c r="BN13">
         <v>591000.0</v>
       </c>
-      <c r="BM13">
+      <c r="BO13">
         <v>586000.0</v>
       </c>
-      <c r="BN13">
+      <c r="BP13">
         <v>586000.0</v>
       </c>
-      <c r="BO13">
+      <c r="BQ13">
         <v>583000.0</v>
       </c>
-      <c r="BP13">
+      <c r="BR13">
         <v>583000.0</v>
       </c>
-      <c r="BQ13">
+      <c r="BS13">
         <v>582000.0</v>
       </c>
-      <c r="BR13">
+      <c r="BT13">
         <v>582000.0</v>
       </c>
-      <c r="BS13">
+      <c r="BU13">
         <v>580000.0</v>
       </c>
-      <c r="BT13">
+      <c r="BV13">
         <v>578000.0</v>
       </c>
-      <c r="BU13">
+      <c r="BW13">
         <v>574000.0</v>
       </c>
-      <c r="BV13">
+      <c r="BX13">
         <v>573000.0</v>
       </c>
-      <c r="BW13">
+      <c r="BY13">
         <v>122000.0</v>
       </c>
-      <c r="BX13">
+      <c r="BZ13">
         <v>121000.0</v>
       </c>
-      <c r="BY13">
+      <c r="CA13">
         <v>117000.0</v>
       </c>
-      <c r="BZ13"/>
-      <c r="CA13"/>
       <c r="CB13"/>
-      <c r="CC13">
+      <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13">
         <v>71000.0</v>
       </c>
-      <c r="CD13"/>
-      <c r="CE13"/>
       <c r="CF13"/>
+      <c r="CG13"/>
+      <c r="CH13"/>
     </row>
-    <row r="14" spans="1:84">
+    <row r="14" spans="1:86">
       <c r="A14" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B14">
+        <v>43964000.0</v>
+      </c>
+      <c r="C14">
+        <v>44991000.0</v>
+      </c>
+      <c r="D14">
         <v>44895000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>45112000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>45508000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>46476000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>47092000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>47667000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>48381000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>48795000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>49226000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>49849000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>50469000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>50976000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>51418000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>51900000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>52582000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>53519000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>54660000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>55014000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>56172000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>56682000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>56546000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>56497000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>56419000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>57195000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>57763000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>58446000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>58993000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>58993000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>60062000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>60375000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>60909000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>61293000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>61630000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>62379000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>62594000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>62544000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>62692000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>62813000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>63335000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>63967000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>64196000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>64410000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>64555000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>64657000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>64738000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>64636000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>64607000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>64607000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>64538000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>64331000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>64495000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>64495000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>64483000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>64293000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>64072000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>64072000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>63419000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>63241000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>62758000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>62758000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>61057000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>60672000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>60276000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>60276000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BP14">
         <v>59376000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>59045000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BR14">
         <v>58750000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BS14">
         <v>58750000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BT14">
         <v>59013000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BU14">
         <v>59012000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BV14">
         <v>58980000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BW14">
         <v>58980000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BX14">
         <v>56956000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BY14">
         <v>7289310.0</v>
       </c>
-      <c r="BX14">
+      <c r="BZ14">
         <v>80652941.0</v>
       </c>
-      <c r="BY14">
+      <c r="CA14">
         <v>49920577.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CB14">
         <v>49920577.0</v>
       </c>
-      <c r="CA14">
+      <c r="CC14">
         <v>48850350.0</v>
       </c>
-      <c r="CB14">
+      <c r="CD14">
         <v>76617578.0</v>
       </c>
-      <c r="CC14">
+      <c r="CE14">
         <v>76617578.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>48196240.0</v>
       </c>
       <c r="CF14">
         <v>48196240.0</v>
       </c>
+      <c r="CG14">
+        <v>48196240.0</v>
+      </c>
+      <c r="CH14">
+        <v>48196240.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:84">
+    <row r="15" spans="1:86">
       <c r="A15" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15">
         <v>501000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>507000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>511000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>517000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>521000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>528000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>530000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>549000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>551000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>558000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>569000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>570000.0</v>
       </c>
       <c r="X15">
         <v>570000.0</v>
       </c>
       <c r="Y15">
+        <v>570000.0</v>
+      </c>
+      <c r="Z15">
+        <v>570000.0</v>
+      </c>
+      <c r="AA15">
         <v>573000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>580000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>585000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>593000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>592000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>601000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>600000.0</v>
       </c>
       <c r="AG15">
         <v>600000.0</v>
       </c>
       <c r="AH15">
         <v>600000.0</v>
       </c>
       <c r="AI15">
         <v>600000.0</v>
       </c>
       <c r="AJ15">
         <v>600000.0</v>
       </c>
       <c r="AK15">
         <v>600000.0</v>
       </c>
       <c r="AL15">
         <v>600000.0</v>
       </c>
       <c r="AM15">
         <v>600000.0</v>
       </c>
       <c r="AN15">
-        <v>632000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="AO15">
         <v>600000.0</v>
       </c>
       <c r="AP15">
-        <v>643000.0</v>
+        <v>632000.0</v>
       </c>
       <c r="AQ15">
         <v>600000.0</v>
       </c>
       <c r="AR15">
+        <v>643000.0</v>
+      </c>
+      <c r="AS15">
         <v>600000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
+        <v>600000.0</v>
+      </c>
+      <c r="AU15">
         <v>647000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>700000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>700000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>600000.0</v>
       </c>
       <c r="AX15">
         <v>600000.0</v>
       </c>
       <c r="AY15">
         <v>600000.0</v>
       </c>
       <c r="AZ15">
         <v>600000.0</v>
       </c>
       <c r="BA15">
         <v>600000.0</v>
       </c>
       <c r="BB15">
         <v>600000.0</v>
       </c>
       <c r="BC15">
         <v>600000.0</v>
       </c>
       <c r="BD15">
         <v>600000.0</v>
       </c>
       <c r="BE15">
         <v>600000.0</v>
       </c>
       <c r="BF15">
         <v>600000.0</v>
       </c>
       <c r="BG15">
         <v>600000.0</v>
       </c>
       <c r="BH15">
-        <v>616000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="BI15">
         <v>600000.0</v>
       </c>
       <c r="BJ15">
+        <v>616000.0</v>
+      </c>
+      <c r="BK15">
         <v>600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>594000.0</v>
       </c>
       <c r="BL15">
         <v>600000.0</v>
       </c>
       <c r="BM15">
+        <v>594000.0</v>
+      </c>
+      <c r="BN15">
         <v>600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>586000.0</v>
       </c>
       <c r="BO15">
         <v>600000.0</v>
       </c>
       <c r="BP15">
+        <v>586000.0</v>
+      </c>
+      <c r="BQ15">
         <v>600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>582000.0</v>
       </c>
       <c r="BR15">
         <v>600000.0</v>
       </c>
       <c r="BS15">
-        <v>600000.0</v>
+        <v>582000.0</v>
       </c>
       <c r="BT15">
         <v>600000.0</v>
       </c>
       <c r="BU15">
         <v>600000.0</v>
       </c>
       <c r="BV15">
+        <v>600000.0</v>
+      </c>
+      <c r="BW15">
+        <v>600000.0</v>
+      </c>
+      <c r="BX15">
         <v>573000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BY15">
         <v>122000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BZ15">
         <v>121000.0</v>
       </c>
-      <c r="BY15">
+      <c r="CA15">
         <v>117000.0</v>
       </c>
-      <c r="BZ15"/>
-      <c r="CA15"/>
       <c r="CB15"/>
-      <c r="CC15">
+      <c r="CC15"/>
+      <c r="CD15"/>
+      <c r="CE15">
         <v>71000.0</v>
       </c>
-      <c r="CD15"/>
-      <c r="CE15"/>
       <c r="CF15"/>
+      <c r="CG15"/>
+      <c r="CH15"/>
     </row>
-    <row r="16" spans="1:84">
+    <row r="16" spans="1:86">
       <c r="A16" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B16">
+        <v>541199000.0</v>
+      </c>
+      <c r="C16">
+        <v>582378000.0</v>
+      </c>
+      <c r="D16">
         <v>462964000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>460187000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>462843000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>500585000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>405040000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>394987000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>398729000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>436591000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>350937000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>354253000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>357217000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>394677000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>312132000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>316571000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>324694000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>353579000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>272628000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>265462000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>270090000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>274383000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>224862000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>216545000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>216330000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>237535000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>190188000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>182354000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>182993000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>199054000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>135596000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>130616000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>130591000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>59403000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>78647000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>85181000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>86766000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>86498000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>62669000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>58477000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>59527000.0</v>
       </c>
       <c r="AP16"/>
       <c r="AQ16">
+        <v>59527000.0</v>
+      </c>
+      <c r="AR16"/>
+      <c r="AS16">
         <v>20766000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>20766000.0</v>
       </c>
-      <c r="AS16"/>
-      <c r="AT16">
+      <c r="AU16"/>
+      <c r="AV16">
         <v>15709000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>65842000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>22241000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>22246000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>14686000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>15320000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>15285000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>15757000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>11261000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>12257000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>12257000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>12264000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>8922000.0</v>
       </c>
-      <c r="BG16">
-[...2 lines deleted...]
-      <c r="BH16"/>
       <c r="BI16">
         <v>8922000.0</v>
       </c>
-      <c r="BJ16">
-[...2 lines deleted...]
-      <c r="BK16"/>
+      <c r="BJ16"/>
+      <c r="BK16">
+        <v>8922000.0</v>
+      </c>
       <c r="BL16">
         <v>8060000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BM16"/>
+      <c r="BN16">
         <v>8060000.0</v>
       </c>
-      <c r="BN16"/>
       <c r="BO16">
+        <v>8060000.0</v>
+      </c>
+      <c r="BP16"/>
+      <c r="BQ16">
         <v>8097000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BR16">
         <v>8195000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BS16">
         <v>8278000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BT16">
         <v>9088000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BU16">
         <v>9063000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BV16">
         <v>9129000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BW16">
         <v>-3284000.0</v>
       </c>
-      <c r="BV16"/>
-      <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
+      <c r="CG16"/>
+      <c r="CH16"/>
     </row>
-    <row r="17" spans="1:84">
+    <row r="17" spans="1:86">
       <c r="A17" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -7255,232 +7472,236 @@
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
+      <c r="CG17"/>
+      <c r="CH17"/>
     </row>
-    <row r="18" spans="1:84">
+    <row r="18" spans="1:86">
       <c r="A18" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
-      <c r="K18">
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18">
         <v>56012000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>57490000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>55346000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>38627000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>40029000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>40702000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>39693000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>67267000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>64535000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>66483000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>65359000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>89112000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>94272000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>95276000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>89367000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>83856000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>86598000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>518844000.0</v>
       </c>
-      <c r="AC18"/>
-      <c r="AD18">
+      <c r="AE18"/>
+      <c r="AF18">
         <v>482097000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>472155000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>467319000.0</v>
       </c>
-      <c r="AG18"/>
-      <c r="AH18">
+      <c r="AI18"/>
+      <c r="AJ18">
         <v>479124000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>472851000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>459244000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>452689000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>424336000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>403918000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>390098000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>381316000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>396960000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>391098000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>368625000.0</v>
       </c>
-      <c r="AS18"/>
-      <c r="AT18">
+      <c r="AU18"/>
+      <c r="AV18">
         <v>359775000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>347190000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>328348000.0</v>
       </c>
-      <c r="AW18"/>
-      <c r="AX18">
+      <c r="AY18"/>
+      <c r="AZ18">
         <v>314785000.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>294671000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>275991000.0</v>
       </c>
-      <c r="BA18"/>
-      <c r="BB18">
+      <c r="BC18"/>
+      <c r="BD18">
         <v>250715000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>229696000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>215648000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BG18">
         <v>207658000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BH18">
         <v>190481000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BI18">
         <v>182208000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BJ18">
         <v>168443000.0</v>
       </c>
-      <c r="BI18"/>
-      <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
     </row>
-    <row r="19" spans="1:84">
+    <row r="19" spans="1:86">
       <c r="A19" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -7521,66 +7742,68 @@
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
     </row>
-    <row r="20" spans="1:84">
+    <row r="20" spans="1:86">
       <c r="A20" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B20">
+        <v>224628000.0</v>
+      </c>
+      <c r="C20">
+        <v>226421000.0</v>
+      </c>
+      <c r="D20">
         <v>392606000.0</v>
       </c>
-      <c r="C20">
+      <c r="E20">
         <v>392606000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>10870000.0</v>
       </c>
       <c r="F20">
         <v>10870000.0</v>
       </c>
       <c r="G20">
         <v>10870000.0</v>
       </c>
       <c r="H20">
         <v>10870000.0</v>
       </c>
       <c r="I20">
         <v>10870000.0</v>
       </c>
       <c r="J20">
         <v>10870000.0</v>
       </c>
       <c r="K20">
         <v>10870000.0</v>
       </c>
       <c r="L20">
         <v>10870000.0</v>
       </c>
       <c r="M20">
         <v>10870000.0</v>
       </c>
@@ -7611,54 +7834,58 @@
       <c r="V20">
         <v>10870000.0</v>
       </c>
       <c r="W20">
         <v>10870000.0</v>
       </c>
       <c r="X20">
         <v>10870000.0</v>
       </c>
       <c r="Y20">
         <v>10870000.0</v>
       </c>
       <c r="Z20">
         <v>10870000.0</v>
       </c>
       <c r="AA20">
         <v>10870000.0</v>
       </c>
       <c r="AB20">
         <v>10870000.0</v>
       </c>
       <c r="AC20">
         <v>10870000.0</v>
       </c>
       <c r="AD20">
+        <v>10870000.0</v>
+      </c>
+      <c r="AE20">
+        <v>10870000.0</v>
+      </c>
+      <c r="AF20">
         <v>9084000.0</v>
       </c>
-      <c r="AE20"/>
-      <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
@@ -7667,142 +7894,148 @@
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
+      <c r="CG20"/>
+      <c r="CH20"/>
     </row>
-    <row r="21" spans="1:84">
+    <row r="21" spans="1:86">
       <c r="A21" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B21">
+        <v>201596000.0</v>
+      </c>
+      <c r="C21">
+        <v>203288000.0</v>
+      </c>
+      <c r="D21">
         <v>6089000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>5466000.0</v>
       </c>
-      <c r="D21"/>
-      <c r="E21">
+      <c r="F21"/>
+      <c r="G21">
         <v>204000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>281000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>357000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>434000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>510000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>591000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>718000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>1015000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>1312000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>844000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>1075000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>1307000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>1538000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>1770000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>2001000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>2233000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>2465000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>2696000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>2927000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>3159000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>3391000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>3622000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>3854000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>4085000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>4317000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>6985000.0</v>
       </c>
-      <c r="AE21"/>
-      <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
@@ -7811,568 +8044,582 @@
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
+      <c r="CG21"/>
+      <c r="CH21"/>
     </row>
-    <row r="22" spans="1:84">
+    <row r="22" spans="1:86">
       <c r="A22" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B22">
+        <v>2386417000.0</v>
+      </c>
+      <c r="C22">
+        <v>2181127000.0</v>
+      </c>
+      <c r="D22">
         <v>2743639000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>2407051000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>2121519000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>1968214000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>2365186000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>1998286000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>1906040000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>1742136000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>2321306000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>1815539000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>1751235000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>1603451000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>2114669000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>1666130000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>1570552000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>1499218000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>1916343000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>1443685000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>1353565000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>1168215000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>1439098000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>1368543000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>1340566000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>1293701000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>1616920000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>1315999000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>1250037000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>1214329000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>1484565000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>1219685000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>1136816000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>1096424000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>1349714000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>1144702000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>1048431000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>943975000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>1137023000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>930205000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>843490000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>761793000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>884407000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>705660000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>662936000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>581229000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>709667000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>541508000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>531427000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>457933000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>582303000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>461156000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>442085000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>361125000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>462833000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>316734000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>332065000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>244647000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>354891000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>258752000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>255547000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>218516000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>301559000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>224329000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>228082000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>206948000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>273978000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>209152000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>230286000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>213602000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BT22">
         <v>268928000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>197028000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>212564000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>176109000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>219453000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BY22">
         <v>148559000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BZ22">
         <v>152867000.0</v>
       </c>
-      <c r="BY22">
+      <c r="CA22">
         <v>129237000.0</v>
       </c>
-      <c r="BZ22"/>
-      <c r="CA22"/>
       <c r="CB22"/>
-      <c r="CC22">
+      <c r="CC22"/>
+      <c r="CD22"/>
+      <c r="CE22">
         <v>109374000.0</v>
       </c>
-      <c r="CD22"/>
-      <c r="CE22"/>
       <c r="CF22"/>
+      <c r="CG22"/>
+      <c r="CH22"/>
     </row>
-    <row r="23" spans="1:84">
+    <row r="23" spans="1:86">
       <c r="A23" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B23">
+        <v>6895245000.0</v>
+      </c>
+      <c r="C23">
+        <v>6999294000.0</v>
+      </c>
+      <c r="D23">
         <v>7012292000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>6630648000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>5986689000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>6001693000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>5958486000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>5737408000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>5631939000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>5707011000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>5595008000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>5248760000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>5375719000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>5370411000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>5331549000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>4945994000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>5012036000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>4764379000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>5287767000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>4954585000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>5087544000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>5089969000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>4870994000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>5497121000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>5530551000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>4863872000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>4928848000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>4710375000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>4766353000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>3191172000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>3332691000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>3073349000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>3022249000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>2908687000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>2834873000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>2702217000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>2707601000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>2551878000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>2551201000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>2305788000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>2218950000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>2230918000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>2239998000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>2115910000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>2077951000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>1983170000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>1922759000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>1779812000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>1699225000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>1602727000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>1535347000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>1391992000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>1331577000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>1275249000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>1233246000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>1038769000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>1058001000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>957217000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>930072000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>815848000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>765807000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>730488000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>709422000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>599325000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>567763000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>553635000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>621229000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>547957000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>570943000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>568932000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>623312000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>533667000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>526839000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>469413000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>503052000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>397594000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>377852000.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>338597000.0</v>
       </c>
-      <c r="BZ23"/>
-      <c r="CA23"/>
       <c r="CB23"/>
-      <c r="CC23">
+      <c r="CC23"/>
+      <c r="CD23"/>
+      <c r="CE23">
         <v>282615000.0</v>
       </c>
-      <c r="CD23"/>
-      <c r="CE23"/>
       <c r="CF23"/>
+      <c r="CG23"/>
+      <c r="CH23"/>
     </row>
-    <row r="24" spans="1:84">
+    <row r="24" spans="1:86">
       <c r="A24" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
-      <c r="W24">
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24">
         <v>800000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>800000000.0</v>
       </c>
-      <c r="Y24"/>
-      <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
@@ -8387,84 +8634,86 @@
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
+      <c r="CG24"/>
+      <c r="CH24"/>
     </row>
-    <row r="25" spans="1:84">
+    <row r="25" spans="1:86">
       <c r="A25" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
-      <c r="W25">
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25">
         <v>800000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>800000000.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
@@ -8479,54 +8728,56 @@
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
+      <c r="CG25"/>
+      <c r="CH25"/>
     </row>
-    <row r="26" spans="1:84">
+    <row r="26" spans="1:86">
       <c r="A26" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -8567,54 +8818,56 @@
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
+      <c r="CG26"/>
+      <c r="CH26"/>
     </row>
-    <row r="27" spans="1:84">
+    <row r="27" spans="1:86">
       <c r="A27" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -8655,368 +8908,380 @@
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
+      <c r="CG27"/>
+      <c r="CH27"/>
     </row>
-    <row r="28" spans="1:84">
+    <row r="28" spans="1:86">
       <c r="A28" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B28">
+        <v>2136143000.0</v>
+      </c>
+      <c r="C28">
+        <v>1757818000.0</v>
+      </c>
+      <c r="D28">
         <v>2369735000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>2045082000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>1520574000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>1220033000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>1963220000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>1515037000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>1368172000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>1144498000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>1978122000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>1491772000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>1261940000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>1165299000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>1646373000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>1422470000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>1190310000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>1415196000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>1235233000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>1082837000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>929053000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>850750000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>1353019000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>1606250000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>1745201000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>1546022000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>1720590000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>1714606000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>1539002000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-409251000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-296944000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-237107000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-231886000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-277445000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-46787000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-92860000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-321725000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-385010000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-133108000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-194084000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-239254000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-345840000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-209552000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-325214000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-386007000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-389149000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-295060000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>-363058000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-456709000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-419476000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>-240916000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-286210000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-293214000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>-320475000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>-191724000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>-197401000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>-266345000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>-253738000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>-130657000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>-142545000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>-116811000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>-111185000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>-8351000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>-15916000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>-8670000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>-4017000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>35367000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>61788000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>96741000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>102409000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>134332000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>114901000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>100559000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>70981000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>93488000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>85661000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>79930000.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>47092000.0</v>
       </c>
-      <c r="BZ28"/>
-      <c r="CA28"/>
       <c r="CB28"/>
-      <c r="CC28">
+      <c r="CC28"/>
+      <c r="CD28"/>
+      <c r="CE28">
         <v>42542000.0</v>
       </c>
-      <c r="CD28"/>
-      <c r="CE28"/>
       <c r="CF28"/>
+      <c r="CG28"/>
+      <c r="CH28"/>
     </row>
-    <row r="29" spans="1:84">
+    <row r="29" spans="1:86">
       <c r="A29" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B29">
+        <v>2725854000.0</v>
+      </c>
+      <c r="C29">
+        <v>2865738000.0</v>
+      </c>
+      <c r="D29">
         <v>3184735000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>2892961000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>2430303000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>2279328000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>2528709000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>2348160000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>2300743000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>2279328000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>2223942000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>2051877000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>2018068000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>1959811000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>1922255000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>1769068000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>1745620000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>1535373000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>1986800000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>1879813000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>1844717000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>1999549000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>1854437000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>2570793000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>2553959000.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -9031,546 +9296,560 @@
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29"/>
     </row>
-    <row r="30" spans="1:84">
+    <row r="30" spans="1:86">
       <c r="A30" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B30">
+        <v>248240000.0</v>
+      </c>
+      <c r="C30">
+        <v>296217000.0</v>
+      </c>
+      <c r="D30">
         <v>237352000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>224412000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>225146000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>223334000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>213621000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>200863000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>203463000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>207939000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>202868000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>174444000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>190282000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>199422000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>200304000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>180514000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>192754000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>233682000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>169212000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>154416000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>154342000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>193109000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>136271000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>127992000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>88691000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>139337000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>112888000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>107263000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>110046000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>136168000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>102353000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>103666000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>100274000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>99719000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>82934000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>67593000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>62936000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>88631000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>65708000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>55998000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>54112000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>64992000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>50939000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>45277000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>43558000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>52440000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>49399000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>42110000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>26722000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>47049000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>46911000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>30998000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>29925000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>41515000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>36649000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>32279000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>22328000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>26153000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>21080000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>19939000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>15634000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>22292000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>20386000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>11418000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>8051000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>13477000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>13340000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>13135000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>12392000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>18268000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>20488000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>19164000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>19533000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>20643000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>16089000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>14295000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>17137000.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>18476000.0</v>
       </c>
-      <c r="BZ30"/>
-      <c r="CA30"/>
       <c r="CB30"/>
-      <c r="CC30">
+      <c r="CC30"/>
+      <c r="CD30"/>
+      <c r="CE30">
         <v>15757000.0</v>
       </c>
-      <c r="CD30"/>
-      <c r="CE30"/>
       <c r="CF30"/>
+      <c r="CG30"/>
+      <c r="CH30"/>
     </row>
-    <row r="31" spans="1:84">
+    <row r="31" spans="1:86">
       <c r="A31" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
         <v>2040289000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>2006183000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>1947629000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>1910541000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>1757123000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>1733443000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>1522965000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>1974160000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>1866942000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>1831614000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>1986214000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>1840871000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>1756996000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>1739930000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>1887833000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>1832664000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>1824727000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>1805031000.0</v>
       </c>
-      <c r="AC31"/>
-      <c r="AD31">
+      <c r="AE31"/>
+      <c r="AF31">
         <v>1819667000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>1812478000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>1774217000.0</v>
       </c>
-      <c r="AG31"/>
-      <c r="AH31">
+      <c r="AI31"/>
+      <c r="AJ31">
         <v>1616051000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>1635350000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>1641657000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>1550218000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>1452084000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>1391937000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>1319688000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>1442886000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>1374159000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>1343789000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>1247509000.0</v>
       </c>
-      <c r="AS31"/>
-      <c r="AT31">
+      <c r="AU31"/>
+      <c r="AV31">
         <v>1186333000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>1126041000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>1003094000.0</v>
       </c>
-      <c r="AW31"/>
-      <c r="AX31">
+      <c r="AY31"/>
+      <c r="AZ31">
         <v>928319000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>860462000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>803724000.0</v>
       </c>
-      <c r="BA31"/>
-      <c r="BB31">
+      <c r="BC31"/>
+      <c r="BD31">
         <v>707000000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>639685000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>584905000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>584704000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BH31">
         <v>524432000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BI31">
         <v>478032000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BJ31">
         <v>449366000.0</v>
       </c>
-      <c r="BI31"/>
-      <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
+      <c r="CG31"/>
+      <c r="CH31"/>
     </row>
-    <row r="32" spans="1:84">
+    <row r="32" spans="1:86">
       <c r="A32" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B32">
+        <v>717525000.0</v>
+      </c>
+      <c r="C32">
+        <v>919804000.0</v>
+      </c>
+      <c r="D32">
         <v>832420000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>868280000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>1175840000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>1249330000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>1138455000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>1207507000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>1187904000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>1178327000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>955101000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>1028074000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>1052080000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>1027529000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>1048044000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>940859000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>932120000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>723173000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>1209577000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>1113401000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>1040993000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>1171064000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>1014666000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>1737859000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>1632641000.0</v>
       </c>
-      <c r="Y32"/>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
@@ -9585,958 +9864,984 @@
       <c r="BH32"/>
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
+      <c r="CG32"/>
+      <c r="CH32"/>
     </row>
-    <row r="33" spans="1:84">
+    <row r="33" spans="1:86">
       <c r="A33" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B33">
+        <v>3873641000.0</v>
+      </c>
+      <c r="C33">
+        <v>3855148000.0</v>
+      </c>
+      <c r="D33">
         <v>3641521000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>3561600000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>3046999000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>2972885000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>3003624000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>2938667000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>2871311000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>2870493000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>2802968000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>2729512000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>2689739000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>2661107000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>2585734000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>2503081000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>2480169000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>2483196000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>2454074000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>2459651000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>2523788000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>2575192000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>2625985000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>2697933000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>2801731000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>2808555000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>2831380000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>2789775000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>2747021000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>1276311000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>1306718000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>1243191000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>1219550000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>1214944000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>1188585000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>1109723000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>1034629000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>1015641000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>1012736000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>929706000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>880533000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>855745000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>851808000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>799825000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>752750000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>722815000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>692017000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AW33">
         <v>652119000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AX33">
         <v>608735000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AY33">
         <v>600030000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AZ33">
         <v>594045000.0</v>
       </c>
-      <c r="AY33">
+      <c r="BA33">
         <v>545205000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BB33">
         <v>502962000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BC33">
         <v>485925000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BD33">
         <v>467165000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BE33">
         <v>421063000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BF33">
         <v>384904000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BG33">
         <v>376985000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BH33">
         <v>373794000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BI33">
         <v>351576000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BJ33">
         <v>332147000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BK33">
         <v>326099000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BL33">
         <v>331390000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BM33">
         <v>301333000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BN33">
         <v>285766000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BO33">
         <v>290861000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BP33">
         <v>293746000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BQ33">
         <v>288537000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BR33">
         <v>286140000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BS33">
         <v>292224000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BT33">
         <v>296200000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BU33">
         <v>282458000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BV33">
         <v>259203000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BW33">
         <v>240469000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BX33">
         <v>230658000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BY33">
         <v>202807000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BZ33">
         <v>179952000.0</v>
       </c>
-      <c r="BY33">
+      <c r="CA33">
         <v>166551000.0</v>
       </c>
-      <c r="BZ33"/>
-      <c r="CA33"/>
       <c r="CB33"/>
-      <c r="CC33">
+      <c r="CC33"/>
+      <c r="CD33"/>
+      <c r="CE33">
         <v>137164000.0</v>
       </c>
-      <c r="CD33"/>
-      <c r="CE33"/>
       <c r="CF33"/>
+      <c r="CG33"/>
+      <c r="CH33"/>
     </row>
-    <row r="34" spans="1:84">
+    <row r="34" spans="1:86">
       <c r="A34" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B34">
+        <v>61023000.0</v>
+      </c>
+      <c r="C34">
+        <v>59632000.0</v>
+      </c>
+      <c r="D34">
         <v>63396000.0</v>
       </c>
-      <c r="C34">
+      <c r="E34">
         <v>60729000.0</v>
       </c>
-      <c r="D34">
+      <c r="F34">
         <v>57084000.0</v>
       </c>
-      <c r="E34">
+      <c r="G34">
         <v>265174000.0</v>
       </c>
-      <c r="F34">
+      <c r="H34">
         <v>65024000.0</v>
       </c>
-      <c r="G34">
+      <c r="I34">
         <v>61855000.0</v>
       </c>
-      <c r="H34">
+      <c r="J34">
         <v>60963000.0</v>
       </c>
-      <c r="I34">
+      <c r="K34">
         <v>56300000.0</v>
       </c>
-      <c r="J34">
+      <c r="L34">
         <v>55906000.0</v>
       </c>
-      <c r="K34">
+      <c r="M34">
         <v>1649697000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>1666261000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>53596000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>1672896000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>1634843000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>1625967000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>58665000.0</v>
       </c>
-      <c r="R34">
+      <c r="T34">
         <v>1609584000.0</v>
       </c>
-      <c r="S34">
+      <c r="U34">
         <v>43165000.0</v>
       </c>
-      <c r="T34">
+      <c r="V34">
         <v>1653581000.0</v>
       </c>
-      <c r="U34">
+      <c r="W34">
         <v>37962000.0</v>
       </c>
-      <c r="V34">
+      <c r="X34">
         <v>1697102000.0</v>
       </c>
-      <c r="W34">
+      <c r="Y34">
         <v>1770727000.0</v>
       </c>
-      <c r="X34">
+      <c r="Z34">
         <v>1785137000.0</v>
       </c>
-      <c r="Y34">
+      <c r="AA34">
         <v>1735150000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AB34">
         <v>1740916000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AC34">
         <v>1719392000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AD34">
         <v>28374000.0</v>
       </c>
-      <c r="AC34"/>
-      <c r="AD34">
+      <c r="AE34"/>
+      <c r="AF34">
         <v>30775000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AG34">
         <v>29961000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AH34">
         <v>24985000.0</v>
       </c>
-      <c r="AG34"/>
-      <c r="AH34">
+      <c r="AI34"/>
+      <c r="AJ34">
         <v>24986000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AK34">
         <v>23739000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AL34">
         <v>22448000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AM34">
         <v>19628000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AN34">
         <v>20141000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AO34">
         <v>17688000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AP34">
         <v>13430000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AQ34">
         <v>10489000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AR34">
         <v>10903000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AS34">
         <v>10809000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AT34">
         <v>7442000.0</v>
       </c>
-      <c r="AS34"/>
-      <c r="AT34">
+      <c r="AU34"/>
+      <c r="AV34">
         <v>6940000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AW34">
         <v>6440000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AX34">
         <v>4474000.0</v>
       </c>
-      <c r="AW34"/>
-      <c r="AX34">
+      <c r="AY34"/>
+      <c r="AZ34">
         <v>4629000.0</v>
       </c>
-      <c r="AY34">
+      <c r="BA34">
         <v>4114000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BB34">
         <v>3795000.0</v>
       </c>
-      <c r="BA34"/>
-      <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
+      <c r="CG34"/>
+      <c r="CH34"/>
     </row>
-    <row r="35" spans="1:84">
+    <row r="35" spans="1:86">
       <c r="A35" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B35">
+        <v>2010211000.0</v>
+      </c>
+      <c r="C35">
+        <v>1971501000.0</v>
+      </c>
+      <c r="D35">
         <v>1840927000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>1826020000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>1792536000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>1733862000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>1813070000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>1798014000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>1758472000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>1769492000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>1729527000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>1705709000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>1723751000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>1728825000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>1711523000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>1674872000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>1666669000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>1670996000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>1676851000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>1693239000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>1720064000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>1746707000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>1786214000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>2664999000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>2680413000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>1824517000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>1824772000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>1805990000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>1779180000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>547218000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>512872000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>502116000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>493724000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>492304000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>504110000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>496590000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>481692000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>472317000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>444477000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>421606000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AP35">
         <v>403528000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AQ35">
         <v>391805000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AR35">
         <v>407863000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AS35">
         <v>401907000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AT35">
         <v>391302000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AU35">
         <v>376067000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AV35">
         <v>366715000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AW35">
         <v>353630000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AX35">
         <v>337050000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AY35">
         <v>332822000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AZ35">
         <v>319414000.0</v>
       </c>
-      <c r="AY35">
+      <c r="BA35">
         <v>298785000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BB35">
         <v>279786000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BC35">
         <v>267240000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BD35">
         <v>250715000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BE35">
         <v>229696000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BF35">
         <v>215648000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BG35">
         <v>207658000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BH35">
         <v>190481000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BI35">
         <v>182208000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BJ35">
         <v>168443000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BK35">
         <v>164598000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BL35">
         <v>155830000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BM35">
         <v>141265000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BN35">
         <v>135003000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BO35">
         <v>134670000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BP35">
         <v>155327000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BQ35">
         <v>168226000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BR35">
         <v>209831000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BS35">
         <v>206951000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BT35">
         <v>186516000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BU35">
         <v>179681000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BV35">
         <v>166802000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BW35">
         <v>146005000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BX35">
         <v>121693000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BY35">
         <v>116481000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BZ35">
         <v>112463000.0</v>
       </c>
-      <c r="BY35">
+      <c r="CA35">
         <v>105896000.0</v>
       </c>
-      <c r="BZ35"/>
-      <c r="CA35"/>
       <c r="CB35"/>
-      <c r="CC35">
+      <c r="CC35"/>
+      <c r="CD35"/>
+      <c r="CE35">
         <v>90622000.0</v>
       </c>
-      <c r="CD35"/>
-      <c r="CE35"/>
       <c r="CF35"/>
+      <c r="CG35"/>
+      <c r="CH35"/>
     </row>
-    <row r="36" spans="1:84">
+    <row r="36" spans="1:86">
       <c r="A36" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B36">
+        <v>177430000.0</v>
+      </c>
+      <c r="C36">
+        <v>178303000.0</v>
+      </c>
+      <c r="D36">
         <v>165518000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>148874000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>126008000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>112646000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>108999000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>101855000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>102582000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>102248000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>95317000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>95634000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>98316000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>78389000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>50041000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>69873000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>70409000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>74056000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>68236000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>67107000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>62629000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>61448000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>60127000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>58072000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>55871000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>51205000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>53952000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>55547000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>47015000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>35095000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>32874000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>30213000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>28581000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>25491000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AJ36">
         <v>15903000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AK36">
         <v>14588000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AL36">
         <v>13776000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AM36">
         <v>11283000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AN36">
         <v>10798000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AO36">
         <v>10109000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AP36">
         <v>9698000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AQ36">
         <v>8145000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AR36">
         <v>7570000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AS36">
         <v>7921000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AT36">
         <v>8085000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AU36">
         <v>5656000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AV36">
         <v>5119000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AW36">
         <v>5229000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AX36">
         <v>4802000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AY36">
         <v>4294000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AZ36">
         <v>3913000.0</v>
       </c>
-      <c r="AY36">
+      <c r="BA36">
         <v>3648000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BB36">
         <v>3567000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BC36">
         <v>2866000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BD36">
         <v>-467165000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BE36">
         <v>-12257000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BF36">
         <v>-12257000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BG36">
         <v>-44200000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-29100000.0</v>
       </c>
       <c r="BH36">
         <v>-8922000.0</v>
       </c>
       <c r="BI36">
+        <v>-29100000.0</v>
+      </c>
+      <c r="BJ36">
+        <v>-8922000.0</v>
+      </c>
+      <c r="BK36">
         <v>-30000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-8060000.0</v>
       </c>
       <c r="BL36">
         <v>-8060000.0</v>
       </c>
       <c r="BM36">
+        <v>-8060000.0</v>
+      </c>
+      <c r="BN36">
+        <v>-8060000.0</v>
+      </c>
+      <c r="BO36">
         <v>-21100000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BP36">
         <v>-7984000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BQ36">
         <v>-8097000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BR36">
         <v>-8278000.0</v>
       </c>
-      <c r="BQ36"/>
-[...5 lines deleted...]
-      </c>
+      <c r="BS36"/>
       <c r="BT36">
         <v>4100000.0</v>
       </c>
       <c r="BU36">
         <v>4100000.0</v>
       </c>
-      <c r="BV36"/>
+      <c r="BV36">
+        <v>4100000.0</v>
+      </c>
       <c r="BW36">
+        <v>4100000.0</v>
+      </c>
+      <c r="BX36"/>
+      <c r="BY36">
         <v>1763000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BZ36">
         <v>308000.0</v>
       </c>
-      <c r="BY36">
+      <c r="CA36">
         <v>346000.0</v>
       </c>
-      <c r="BZ36"/>
-      <c r="CA36"/>
       <c r="CB36"/>
-      <c r="CC36">
+      <c r="CC36"/>
+      <c r="CD36"/>
+      <c r="CE36">
         <v>199000.0</v>
       </c>
-      <c r="CD36"/>
-      <c r="CE36"/>
       <c r="CF36"/>
+      <c r="CG36"/>
+      <c r="CH36"/>
     </row>
-    <row r="37" spans="1:84">
+    <row r="37" spans="1:86">
       <c r="A37" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
@@ -10577,101 +10882,103 @@
       <c r="BH37"/>
       <c r="BI37"/>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
+      <c r="CG37"/>
+      <c r="CH37"/>
     </row>
-    <row r="38" spans="1:84">
+    <row r="38" spans="1:86">
       <c r="A38" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38"/>
+      <c r="M38">
         <v>95634000.0</v>
       </c>
-      <c r="L38"/>
-[...1 lines deleted...]
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38"/>
+      <c r="P38">
         <v>50041000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>1.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>70409000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>74056000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>68236000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>67107000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>59382000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>58274000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>1570157000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>52962000.0</v>
       </c>
-      <c r="X38"/>
-      <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
       <c r="AM38"/>
       <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
       <c r="AQ38"/>
       <c r="AR38"/>
       <c r="AS38"/>
       <c r="AT38"/>
       <c r="AU38"/>
       <c r="AV38"/>
       <c r="AW38"/>
       <c r="AX38"/>
@@ -10687,587 +10994,601 @@
       <c r="BH38"/>
       <c r="BI38"/>
       <c r="BJ38"/>
       <c r="BK38"/>
       <c r="BL38"/>
       <c r="BM38"/>
       <c r="BN38"/>
       <c r="BO38"/>
       <c r="BP38"/>
       <c r="BQ38"/>
       <c r="BR38"/>
       <c r="BS38"/>
       <c r="BT38"/>
       <c r="BU38"/>
       <c r="BV38"/>
       <c r="BW38"/>
       <c r="BX38"/>
       <c r="BY38"/>
       <c r="BZ38"/>
       <c r="CA38"/>
       <c r="CB38"/>
       <c r="CC38"/>
       <c r="CD38"/>
       <c r="CE38"/>
       <c r="CF38"/>
+      <c r="CG38"/>
+      <c r="CH38"/>
     </row>
-    <row r="39" spans="1:84">
+    <row r="39" spans="1:86">
       <c r="A39" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B39">
+        <v>165647000.0</v>
+      </c>
+      <c r="C39">
+        <v>172559000.0</v>
+      </c>
+      <c r="D39">
         <v>184859000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>194840000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>138396000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>134059000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>198273000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>185630000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>126529000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>119849000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>146055000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>140638000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>108014000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>168554000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>180214000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>162043000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>114075000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>116723000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>143085000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>126689000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>108393000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>107402000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>108738000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>145335000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>146023000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>119954000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>158817000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>169940000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>137418000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>155113000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>142111000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>120700000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>96530000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>98666000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>106853000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>107339000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>89880000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>88621000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AN39">
         <v>92626000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AO39">
         <v>85795000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AP39">
         <v>71561000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AQ39">
         <v>72548000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AR39">
         <v>93083000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AS39">
         <v>89725000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AT39">
         <v>82491000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AU39">
         <v>87328000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AV39">
         <v>76616000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AW39">
         <v>80871000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AX39">
         <v>75632000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AY39">
         <v>55993000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AZ39">
         <v>71172000.0</v>
       </c>
-      <c r="AY39">
+      <c r="BA39">
         <v>68423000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BB39">
         <v>63391000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BC39">
         <v>50452000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BD39">
         <v>74875000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BE39">
         <v>71292000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BF39">
         <v>52359000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BG39">
         <v>43430000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BH39">
         <v>49650000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BI39">
         <v>43036000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BJ39">
         <v>45668000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BK39">
         <v>52396000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BL39">
         <v>47736000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BM39">
         <v>46329000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BN39">
         <v>37194000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BO39">
         <v>38332000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BP39">
         <v>36370000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BQ39">
         <v>33470000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BR39">
         <v>38285000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BS39">
         <v>41200000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BT39">
         <v>34048000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BU39">
         <v>31762000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BV39">
         <v>31564000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BW39">
         <v>28403000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BX39">
         <v>33340000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BY39">
         <v>28768000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BZ39">
         <v>24735000.0</v>
       </c>
-      <c r="BY39">
+      <c r="CA39">
         <v>20688000.0</v>
       </c>
-      <c r="BZ39"/>
-      <c r="CA39"/>
       <c r="CB39"/>
-      <c r="CC39">
+      <c r="CC39"/>
+      <c r="CD39"/>
+      <c r="CE39">
         <v>17481000.0</v>
       </c>
-      <c r="CD39"/>
-      <c r="CE39"/>
       <c r="CF39"/>
+      <c r="CG39"/>
+      <c r="CH39"/>
     </row>
-    <row r="40" spans="1:84">
+    <row r="40" spans="1:86">
       <c r="A40" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B40">
+        <v>462065000.0</v>
+      </c>
+      <c r="C40">
+        <v>583921000.0</v>
+      </c>
+      <c r="D40">
         <v>447484000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>460232000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>346960000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>422072000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>270704000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>294435000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>332692000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>325678000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>405443000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>298133000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>308583000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>385428000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>462773000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>284910000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>305000000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>364797000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>292171000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>294827999.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>322676000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>296334000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>268310000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>159132000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>156923000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>207037000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>208638000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>185433000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>227156000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>188581000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>387309000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>331824000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>320423000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>316408000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>266435000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>247670000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>210379000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>269825000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>229569000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>-80409000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>179300000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>200053000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>164574000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>152611000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AT40">
         <v>139284000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AU40">
         <v>149412000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AV40">
         <v>128465000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AW40">
         <v>126792000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AX40">
         <v>90343000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AY40">
         <v>118529000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AZ40">
         <v>95692000.0</v>
       </c>
-      <c r="AY40">
+      <c r="BA40">
         <v>100896000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BB40">
         <v>78847000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BC40">
         <v>102181000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BD40">
         <v>90354000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BE40">
         <v>67817000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BF40">
         <v>139795000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BG40">
         <v>78413000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BH40">
         <v>80611000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BI40">
         <v>73745000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BJ40">
         <v>62255000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BK40">
         <v>76264000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BL40">
         <v>77498000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BM40">
         <v>61553000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BN40">
         <v>54789000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BO40">
         <v>69970000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BP40">
         <v>57811000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BQ40">
         <v>53350000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BR40">
         <v>35129000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BS40">
         <v>42574000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BT40">
         <v>50532000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BU40">
         <v>52865000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BV40">
         <v>51426000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BW40">
         <v>54719000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BX40">
         <v>55669000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BY40">
         <v>45308000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BZ40">
         <v>33055000.0</v>
       </c>
-      <c r="BY40">
+      <c r="CA40">
         <v>40870000.0</v>
       </c>
-      <c r="BZ40"/>
-      <c r="CA40"/>
       <c r="CB40"/>
-      <c r="CC40">
+      <c r="CC40"/>
+      <c r="CD40"/>
+      <c r="CE40">
         <v>34543000.0</v>
       </c>
-      <c r="CD40"/>
-      <c r="CE40"/>
       <c r="CF40"/>
+      <c r="CG40"/>
+      <c r="CH40"/>
     </row>
-    <row r="41" spans="1:84">
+    <row r="41" spans="1:86">
       <c r="A41" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
-[...1 lines deleted...]
-      </c>
+      <c r="K41"/>
       <c r="L41"/>
       <c r="M41">
+        <v>112669000.0</v>
+      </c>
+      <c r="N41"/>
+      <c r="O41">
         <v>108942000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>90271000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>92869000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>98313000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>98358000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>110930000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>107700000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>106755000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>103321000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>124464000.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>146450000.0</v>
       </c>
-      <c r="X41"/>
-      <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
@@ -11283,296 +11604,304 @@
       <c r="BH41"/>
       <c r="BI41"/>
       <c r="BJ41"/>
       <c r="BK41"/>
       <c r="BL41"/>
       <c r="BM41"/>
       <c r="BN41"/>
       <c r="BO41"/>
       <c r="BP41"/>
       <c r="BQ41"/>
       <c r="BR41"/>
       <c r="BS41"/>
       <c r="BT41"/>
       <c r="BU41"/>
       <c r="BV41"/>
       <c r="BW41"/>
       <c r="BX41"/>
       <c r="BY41"/>
       <c r="BZ41"/>
       <c r="CA41"/>
       <c r="CB41"/>
       <c r="CC41"/>
       <c r="CD41"/>
       <c r="CE41"/>
       <c r="CF41"/>
+      <c r="CG41"/>
+      <c r="CH41"/>
     </row>
-    <row r="42" spans="1:84">
+    <row r="42" spans="1:86">
       <c r="A42" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B42">
+        <v>1058015000.0</v>
+      </c>
+      <c r="C42">
+        <v>1062312000.0</v>
+      </c>
+      <c r="D42">
         <v>1054824000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>1031827000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>1009605000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>1013976000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>998354000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>992706000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>985507000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>992072000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>976171000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>967450000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>958249000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>963527000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>938598000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>922536000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>893152000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>881467000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>862502000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>844431000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>816745000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>809502000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>794113000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>785151000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>776474000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>773044000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>766714000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>760188000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>752662000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>713763000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>707184000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>696122000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>687999000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>680150000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AJ42">
         <v>672343000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AK42">
         <v>664605000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AL42">
         <v>658617000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AM42">
         <v>643806000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AN42">
         <v>638609000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AO42">
         <v>621480000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AP42">
         <v>581521000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AQ42">
         <v>1264430000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AR42">
         <v>603002000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AS42">
         <v>596184000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AT42">
         <v>583753000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AU42">
         <v>567269000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AV42">
         <v>563405000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AW42">
         <v>552266000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AX42">
         <v>546776000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AY42">
         <v>966969000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AZ42">
         <v>535976000.0</v>
       </c>
-      <c r="AY42">
+      <c r="BA42">
         <v>513551000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BB42">
         <v>501726000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BC42">
         <v>844736000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BD42">
         <v>474028000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BE42">
         <v>444869000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BF42">
         <v>425029000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BG42">
         <v>397283000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BH42">
         <v>383310000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BI42">
         <v>363684000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BJ42">
         <v>358924000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BK42">
         <v>335397000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BL42">
         <v>312515000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BM42">
         <v>305094000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BN42">
         <v>300786000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BO42">
         <v>296522000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BP42">
         <v>294583000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BQ42">
         <v>292026000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BR42">
         <v>290198000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BS42">
         <v>288873000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BT42">
         <v>287183000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BU42">
         <v>285408000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BV42">
         <v>283743000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BW42">
         <v>280772000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BX42">
         <v>280183000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BY42">
         <v>15432000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BZ42">
         <v>14089000.0</v>
       </c>
-      <c r="BY42">
+      <c r="CA42">
         <v>13284000.0</v>
       </c>
-      <c r="BZ42"/>
-      <c r="CA42"/>
       <c r="CB42"/>
-      <c r="CC42">
+      <c r="CC42"/>
+      <c r="CD42"/>
+      <c r="CE42">
         <v>6533000.0</v>
       </c>
-      <c r="CD42"/>
-      <c r="CE42"/>
       <c r="CF42"/>
+      <c r="CG42"/>
+      <c r="CH42"/>
     </row>
-    <row r="43" spans="1:84">
+    <row r="43" spans="1:86">
       <c r="A43" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
@@ -11613,54 +11942,56 @@
       <c r="BH43"/>
       <c r="BI43"/>
       <c r="BJ43"/>
       <c r="BK43"/>
       <c r="BL43"/>
       <c r="BM43"/>
       <c r="BN43"/>
       <c r="BO43"/>
       <c r="BP43"/>
       <c r="BQ43"/>
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
+      <c r="CG43"/>
+      <c r="CH43"/>
     </row>
-    <row r="44" spans="1:84">
+    <row r="44" spans="1:86">
       <c r="A44" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
@@ -11701,1148 +12032,1176 @@
       <c r="BH44"/>
       <c r="BI44"/>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
+      <c r="CG44"/>
+      <c r="CH44"/>
     </row>
-    <row r="45" spans="1:84">
+    <row r="45" spans="1:86">
       <c r="A45" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B45">
+        <v>3269987000.0</v>
+      </c>
+      <c r="C45">
+        <v>5660385000.0</v>
+      </c>
+      <c r="D45">
         <v>3077308000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>3014654000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>2910121000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>5002996000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>2883474000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>2825585000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>2757425000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>4768559000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>2696190000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>2622290000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>2579538000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>2570536000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>2523979000.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
-      <c r="S45">
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45">
         <v>2379673000.0</v>
       </c>
-      <c r="T45">
+      <c r="V45">
         <v>2448056000.0</v>
       </c>
-      <c r="U45">
+      <c r="W45">
         <v>2500409000.0</v>
       </c>
-      <c r="V45">
+      <c r="X45">
         <v>2552292000.0</v>
       </c>
-      <c r="W45">
+      <c r="Y45">
         <v>2626064000.0</v>
       </c>
-      <c r="X45">
+      <c r="Z45">
         <v>2731831000.0</v>
       </c>
-      <c r="Y45">
+      <c r="AA45">
         <v>2743089000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AB45">
         <v>2762936000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AC45">
         <v>2719504000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AD45">
         <v>2685051000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AE45">
         <v>1226029000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AF45">
         <v>1257775000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AG45">
         <v>1213000000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AH45">
         <v>1191000000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AI45">
         <v>1189500000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AJ45">
         <v>1172700000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AK45">
         <v>1095100000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AL45">
         <v>1020900000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AM45">
         <v>1004400000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AN45">
         <v>1001900000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AO45">
         <v>919600000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AP45">
         <v>870835000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AQ45">
         <v>847600000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AR45">
         <v>844238000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AS45">
         <v>791900000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AT45">
         <v>744700000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AU45">
         <v>717159000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AV45">
         <v>686900000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AW45">
         <v>646900000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AX45">
         <v>603900000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AY45">
         <v>595700000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AZ45">
         <v>590100000.0</v>
       </c>
-      <c r="AY45">
+      <c r="BA45">
         <v>541600000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BB45">
         <v>499400000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BC45">
         <v>483100000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BD45">
         <v>467200000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BE45">
         <v>421100000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BF45">
         <v>384900000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BG45">
         <v>377000000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BH45">
         <v>373800000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BI45">
         <v>351600000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BJ45">
         <v>332147000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BK45">
         <v>326100000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BL45">
         <v>331400000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BM45">
         <v>301333000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BN45">
         <v>285800000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BO45">
         <v>290900000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BP45">
         <v>293746000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BQ45">
         <v>288500000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BR45">
         <v>286100000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BS45">
         <v>292224000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BT45">
         <v>292100000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BU45">
         <v>278400000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BV45">
         <v>255100000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BW45">
         <v>236400000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BX45">
         <v>226533000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BY45">
         <v>196919000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BZ45">
         <v>174916000.0</v>
       </c>
-      <c r="BY45">
+      <c r="CA45">
         <v>162080000.0</v>
       </c>
-      <c r="BZ45"/>
-      <c r="CA45"/>
       <c r="CB45"/>
-      <c r="CC45">
+      <c r="CC45"/>
+      <c r="CD45"/>
+      <c r="CE45">
         <v>133003000.0</v>
       </c>
-      <c r="CD45"/>
-      <c r="CE45"/>
       <c r="CF45"/>
+      <c r="CG45"/>
+      <c r="CH45"/>
     </row>
-    <row r="46" spans="1:84">
+    <row r="46" spans="1:86">
       <c r="A46" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B46">
+        <v>3269987000.0</v>
+      </c>
+      <c r="C46">
+        <v>3247136000.0</v>
+      </c>
+      <c r="D46">
         <v>3077308000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>3014654000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>2910121000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>2849165000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>2883474000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>2825585000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>2757425000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>2756865000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>2696190000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>2622290000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>2579538000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>2570536000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>2523979000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>2421263000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>2397583000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>2396732000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>2373198000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>2379673000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>2448056000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>2500409000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>2552292000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>2626064000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>2731831000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>2743089000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>2762936000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>2719504000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>2685051000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>1226029000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>1257775000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>1212978000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>1190969000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>1189453000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>1172682000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>1095135000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>1020853000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>1004358000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AN46">
         <v>1001938000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>919597000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>870835000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AQ46">
         <v>847600000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>844238000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>791904000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AT46">
         <v>744665000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AU46">
         <v>717159000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AV46">
         <v>686898000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AW46">
         <v>646890000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AX46">
         <v>603933000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AY46">
         <v>595736000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AZ46">
         <v>590132000.0</v>
       </c>
-      <c r="AY46">
+      <c r="BA46">
         <v>541557000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BB46">
         <v>499395000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BC46">
         <v>483059000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BD46">
         <v>467165000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BE46">
         <v>421063000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BF46">
         <v>384904000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BG46">
         <v>376985000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BH46">
         <v>373794000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BI46">
         <v>351576000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BJ46">
         <v>332147000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BK46">
         <v>326099000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BL46">
         <v>331390000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BM46">
         <v>301333000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BN46">
         <v>285766000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BO46">
         <v>290861000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BP46">
         <v>293746000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BQ46">
         <v>288537000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BR46">
         <v>286140000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BS46">
         <v>292224000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BT46">
         <v>292120000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BU46">
         <v>278378000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BV46">
         <v>255123000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BW46">
         <v>236389000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BX46">
         <v>226533000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BY46">
         <v>196919000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BZ46">
         <v>174916000.0</v>
       </c>
-      <c r="BY46">
+      <c r="CA46">
         <v>162080000.0</v>
       </c>
-      <c r="BZ46"/>
-      <c r="CA46"/>
       <c r="CB46"/>
-      <c r="CC46">
+      <c r="CC46"/>
+      <c r="CD46"/>
+      <c r="CE46">
         <v>133003000.0</v>
       </c>
-      <c r="CD46"/>
-      <c r="CE46"/>
       <c r="CF46"/>
+      <c r="CG46"/>
+      <c r="CH46"/>
     </row>
-    <row r="47" spans="1:84">
+    <row r="47" spans="1:86">
       <c r="A47" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>1073144000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>1019978000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>1009273000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>967039000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>912017000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>909543000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>2396732000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>908665000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>2379673000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>960440000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>2500409000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>1042262000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>1077825000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>1148341000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>1205524000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>1233412000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>1219948000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>1226029000.0</v>
       </c>
-      <c r="AC47"/>
-      <c r="AD47">
+      <c r="AE47"/>
+      <c r="AF47">
         <v>1257775000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>1212978000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>1189453000.0</v>
       </c>
-      <c r="AG47"/>
-      <c r="AH47">
+      <c r="AI47"/>
+      <c r="AJ47">
         <v>1172682000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AK47">
         <v>1095135000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AL47">
         <v>1020853000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AM47">
         <v>1004358000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AN47">
         <v>1001938000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AO47">
         <v>919597000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AP47">
         <v>870835000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AQ47">
         <v>847600000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AR47">
         <v>844238000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AS47">
         <v>791904000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AT47">
         <v>717159000.0</v>
       </c>
-      <c r="AS47"/>
-      <c r="AT47">
+      <c r="AU47"/>
+      <c r="AV47">
         <v>686898000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AW47">
         <v>646890000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AX47">
         <v>595736000.0</v>
       </c>
-      <c r="AW47"/>
-      <c r="AX47">
+      <c r="AY47"/>
+      <c r="AZ47">
         <v>590132000.0</v>
       </c>
-      <c r="AY47">
+      <c r="BA47">
         <v>541557000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BB47">
         <v>499395000.0</v>
       </c>
-      <c r="BA47"/>
-      <c r="BB47">
+      <c r="BC47"/>
+      <c r="BD47">
         <v>467165000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BE47">
         <v>421063000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BF47">
         <v>384904000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BG47">
         <v>376985000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BH47">
         <v>373794000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BI47">
         <v>351576000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BJ47">
         <v>332147000.0</v>
       </c>
-      <c r="BI47"/>
-      <c r="BJ47"/>
       <c r="BK47"/>
       <c r="BL47"/>
       <c r="BM47"/>
       <c r="BN47"/>
       <c r="BO47"/>
       <c r="BP47"/>
       <c r="BQ47"/>
       <c r="BR47"/>
       <c r="BS47"/>
       <c r="BT47"/>
       <c r="BU47"/>
       <c r="BV47"/>
       <c r="BW47"/>
       <c r="BX47"/>
       <c r="BY47"/>
       <c r="BZ47"/>
       <c r="CA47"/>
       <c r="CB47"/>
       <c r="CC47"/>
       <c r="CD47"/>
       <c r="CE47"/>
       <c r="CF47"/>
+      <c r="CG47"/>
+      <c r="CH47"/>
     </row>
-    <row r="48" spans="1:84">
+    <row r="48" spans="1:86">
       <c r="A48" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B48">
+        <v>1522410000.0</v>
+      </c>
+      <c r="C48">
+        <v>1736929000.0</v>
+      </c>
+      <c r="D48">
         <v>1577736000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>1571575000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>1420239000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>1473909000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>1330181000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>1354973000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>1314749000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>1286765000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>1051876000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>1083926000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>1059312000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>995773000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>983140000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>846011000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>851940000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>653376000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>1123749000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>1034831000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>1027414000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>1189422000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>1059840000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>985042000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>976990000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>1128477000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>1079862000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>1078678000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>1188313000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>1105863000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>1127951000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>1115751000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>1094824000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>1093453000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>943091000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>970122000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>982413000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>905785000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>812846000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>769827000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>737535000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>832215000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>770514000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>746959000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AT48">
         <v>718585000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AU48">
         <v>679593000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AV48">
         <v>622278000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AW48">
         <v>573125000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AX48">
         <v>512331000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AY48">
         <v>462378000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AZ48">
         <v>391696000.0</v>
       </c>
-      <c r="AY48">
+      <c r="BA48">
         <v>346266000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BB48">
         <v>301355000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BC48">
         <v>296861000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BD48">
         <v>232329000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BE48">
         <v>194178000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BF48">
         <v>159242000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BG48">
         <v>186794000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BH48">
         <v>140499000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BI48">
         <v>113731000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BJ48">
         <v>89826000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BK48">
         <v>66530000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BL48">
         <v>36426000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BM48">
         <v>22223000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BN48">
         <v>9161000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BO48">
         <v>-4500000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BP48">
         <v>-24726000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BQ48">
         <v>-33186000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BR48">
         <v>-38936000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BS48">
         <v>-43856000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BT48">
         <v>-56144000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BU48">
         <v>-61161000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BV48">
         <v>-64849000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BW48">
         <v>-69124000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BX48">
         <v>-82728000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BY48">
         <v>-83336000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BZ48">
         <v>-81665000.0</v>
       </c>
-      <c r="BY48">
+      <c r="CA48">
         <v>-83240000.0</v>
       </c>
-      <c r="BZ48"/>
-      <c r="CA48"/>
       <c r="CB48"/>
-      <c r="CC48">
+      <c r="CC48"/>
+      <c r="CD48"/>
+      <c r="CE48">
         <v>-91199000.0</v>
       </c>
-      <c r="CD48"/>
-      <c r="CE48"/>
       <c r="CF48"/>
+      <c r="CG48"/>
+      <c r="CH48"/>
     </row>
-    <row r="49" spans="1:84">
+    <row r="49" spans="1:86">
       <c r="A49" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
-      <c r="K49">
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49">
         <v>1083926000.0</v>
       </c>
-      <c r="L49">
+      <c r="N49">
         <v>1059312000.0</v>
       </c>
-      <c r="M49">
+      <c r="O49">
         <v>995773000.0</v>
       </c>
-      <c r="N49">
+      <c r="P49">
         <v>983140000.0</v>
       </c>
-      <c r="O49">
+      <c r="Q49">
         <v>846011000.0</v>
       </c>
-      <c r="P49">
+      <c r="R49">
         <v>851940000.0</v>
       </c>
-      <c r="Q49">
+      <c r="S49">
         <v>653376000.0</v>
       </c>
-      <c r="R49">
+      <c r="T49">
         <v>1123749000.0</v>
       </c>
-      <c r="S49">
+      <c r="U49">
         <v>1034831000.0</v>
       </c>
-      <c r="T49">
+      <c r="V49">
         <v>1027414000.0</v>
       </c>
-      <c r="U49">
+      <c r="W49">
         <v>1189422000.0</v>
       </c>
-      <c r="V49">
+      <c r="X49">
         <v>1059840000.0</v>
       </c>
-      <c r="W49">
+      <c r="Y49">
         <v>985042000.0</v>
       </c>
-      <c r="X49">
+      <c r="Z49">
         <v>976990000.0</v>
       </c>
-      <c r="Y49">
+      <c r="AA49">
         <v>1128477000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AB49">
         <v>1079862000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AC49">
         <v>1078678000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AD49">
         <v>1105863000.0</v>
       </c>
-      <c r="AC49"/>
-      <c r="AD49">
+      <c r="AE49"/>
+      <c r="AF49">
         <v>1127951000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AG49">
         <v>1115751000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AH49">
         <v>1093453000.0</v>
       </c>
-      <c r="AG49"/>
-      <c r="AH49">
+      <c r="AI49"/>
+      <c r="AJ49">
         <v>943091000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AK49">
         <v>970122000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AL49">
         <v>982413000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AM49">
         <v>905785000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AN49">
         <v>812846000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AO49">
         <v>769827000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AP49">
         <v>737535000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AQ49">
         <v>832215000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AR49">
         <v>770514000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AS49">
         <v>746959000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AT49">
         <v>679593000.0</v>
       </c>
-      <c r="AS49"/>
-      <c r="AT49">
+      <c r="AU49"/>
+      <c r="AV49">
         <v>622278000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AW49">
         <v>573125000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AX49">
         <v>462378000.0</v>
       </c>
-      <c r="AW49"/>
-      <c r="AX49">
+      <c r="AY49"/>
+      <c r="AZ49">
         <v>391696000.0</v>
       </c>
-      <c r="AY49">
+      <c r="BA49">
         <v>346266000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BB49">
         <v>301355000.0</v>
       </c>
-      <c r="BA49"/>
-      <c r="BB49">
+      <c r="BC49"/>
+      <c r="BD49">
         <v>232329000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BE49">
         <v>194178000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BF49">
         <v>159242000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BG49">
         <v>186794000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BH49">
         <v>140499000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BI49">
         <v>113731000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BJ49">
         <v>89826000.0</v>
       </c>
-      <c r="BI49"/>
-      <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
+      <c r="CG49"/>
+      <c r="CH49"/>
     </row>
-    <row r="50" spans="1:84">
+    <row r="50" spans="1:86">
       <c r="A50" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B50">
+        <v>144899000.0</v>
+      </c>
+      <c r="C50">
+        <v>62287000.0</v>
+      </c>
+      <c r="D50">
         <v>551721000.0</v>
       </c>
-      <c r="C50">
+      <c r="E50">
         <v>289101000.0</v>
       </c>
-      <c r="D50"/>
-[...1 lines deleted...]
-      <c r="F50">
+      <c r="F50"/>
+      <c r="G50"/>
+      <c r="H50">
         <v>199700000.0</v>
       </c>
-      <c r="G50"/>
-      <c r="H50"/>
       <c r="I50"/>
-      <c r="J50">
+      <c r="J50"/>
+      <c r="K50"/>
+      <c r="L50">
         <v>195400000.0</v>
       </c>
-      <c r="K50"/>
-      <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
@@ -12871,546 +13230,568 @@
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
+      <c r="CG50"/>
+      <c r="CH50"/>
     </row>
-    <row r="51" spans="1:84">
+    <row r="51" spans="1:86">
       <c r="A51" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B51">
+        <v>2302443000.0</v>
+      </c>
+      <c r="C51">
+        <v>2182061000.0</v>
+      </c>
+      <c r="D51">
         <v>2574656000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>2287827000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>1975203000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>1923234000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>2141002000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>1928999000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>1892768000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>1911092000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>2099933000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>1880399000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>1898389000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>1903176000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>1897001000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>1856696000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>1844796000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>1846756000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>1840286000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>1852981000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>1876509000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>1896801000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>1913921000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>2763568000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>2788741000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>1938347000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>1929433000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>1892004000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>1865833000.0</v>
       </c>
-      <c r="AC51"/>
-      <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
       <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
       <c r="AL51"/>
       <c r="AM51"/>
       <c r="AN51"/>
       <c r="AO51"/>
       <c r="AP51"/>
       <c r="AQ51"/>
       <c r="AR51"/>
       <c r="AS51"/>
       <c r="AT51"/>
       <c r="AU51"/>
       <c r="AV51"/>
       <c r="AW51"/>
       <c r="AX51"/>
       <c r="AY51"/>
       <c r="AZ51"/>
       <c r="BA51"/>
       <c r="BB51"/>
       <c r="BC51"/>
       <c r="BD51"/>
       <c r="BE51"/>
       <c r="BF51"/>
       <c r="BG51"/>
       <c r="BH51"/>
       <c r="BI51"/>
       <c r="BJ51"/>
       <c r="BK51"/>
       <c r="BL51"/>
       <c r="BM51"/>
-      <c r="BN51">
+      <c r="BN51"/>
+      <c r="BO51"/>
+      <c r="BP51">
         <v>39162000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BQ51">
         <v>65451000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BR51">
         <v>100581000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BS51">
         <v>106047000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BT51">
         <v>137980000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BU51">
         <v>118156000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BV51">
         <v>104534000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BW51">
         <v>74770000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BX51">
         <v>97000000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BY51">
         <v>88826000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BZ51">
         <v>83091000.0</v>
       </c>
-      <c r="BY51">
+      <c r="CA51">
         <v>50737000.0</v>
       </c>
-      <c r="BZ51"/>
-      <c r="CA51"/>
       <c r="CB51"/>
-      <c r="CC51">
+      <c r="CC51"/>
+      <c r="CD51"/>
+      <c r="CE51">
         <v>45381000.0</v>
       </c>
-      <c r="CD51"/>
-      <c r="CE51"/>
       <c r="CF51"/>
+      <c r="CG51"/>
+      <c r="CH51"/>
     </row>
-    <row r="52" spans="1:84">
+    <row r="52" spans="1:86">
       <c r="A52" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B52">
+        <v>454475000.0</v>
+      </c>
+      <c r="C52">
+        <v>368958000.0</v>
+      </c>
+      <c r="D52">
         <v>842437000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>571694000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>285764000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>288114000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>484685000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>281301000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>284815000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>283821000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>483186000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>287359000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>288133000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>283293000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>275749000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>274693000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>276440000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>274118000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>274365000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>267442000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>263200000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>253415000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>252171000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>245019000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>240496000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>239629000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>222627000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>208261000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>211432000.0</v>
       </c>
-      <c r="AC52"/>
-      <c r="AD52"/>
       <c r="AE52"/>
       <c r="AF52"/>
-      <c r="AG52">
+      <c r="AG52"/>
+      <c r="AH52"/>
+      <c r="AI52">
         <v>59403000.0</v>
       </c>
-      <c r="AH52"/>
-      <c r="AI52"/>
       <c r="AJ52"/>
-      <c r="AK52">
+      <c r="AK52"/>
+      <c r="AL52"/>
+      <c r="AM52">
         <v>86498000.0</v>
       </c>
-      <c r="AL52"/>
-      <c r="AM52"/>
       <c r="AN52"/>
-      <c r="AO52">
+      <c r="AO52"/>
+      <c r="AP52"/>
+      <c r="AQ52">
         <v>59527000.0</v>
       </c>
-      <c r="AP52"/>
-      <c r="AQ52"/>
       <c r="AR52"/>
       <c r="AS52"/>
       <c r="AT52"/>
       <c r="AU52"/>
       <c r="AV52"/>
-      <c r="AW52">
+      <c r="AW52"/>
+      <c r="AX52"/>
+      <c r="AY52">
         <v>22246000.0</v>
       </c>
-      <c r="AX52"/>
-      <c r="AY52"/>
       <c r="AZ52"/>
-      <c r="BA52">
+      <c r="BA52"/>
+      <c r="BB52"/>
+      <c r="BC52">
         <v>15757000.0</v>
       </c>
-      <c r="BB52"/>
-      <c r="BC52"/>
       <c r="BD52"/>
-      <c r="BE52">
+      <c r="BE52"/>
+      <c r="BF52"/>
+      <c r="BG52">
         <v>12264000.0</v>
       </c>
-      <c r="BF52"/>
-      <c r="BG52"/>
       <c r="BH52"/>
-      <c r="BI52">
+      <c r="BI52"/>
+      <c r="BJ52"/>
+      <c r="BK52">
         <v>8922000.0</v>
       </c>
-      <c r="BJ52"/>
-      <c r="BK52"/>
       <c r="BL52"/>
-      <c r="BM52">
+      <c r="BM52"/>
+      <c r="BN52"/>
+      <c r="BO52">
         <v>8060000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BP52">
         <v>14635000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BQ52">
         <v>23086000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BR52">
         <v>12534000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BS52">
         <v>18000000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BT52">
         <v>51590000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BU52">
         <v>31766000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BV52">
         <v>18143000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BW52">
         <v>3284000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BX52">
         <v>41962000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BY52">
         <v>33788000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BZ52">
         <v>28053000.0</v>
       </c>
-      <c r="BY52"/>
-      <c r="BZ52"/>
       <c r="CA52"/>
       <c r="CB52"/>
       <c r="CC52"/>
       <c r="CD52"/>
       <c r="CE52"/>
       <c r="CF52"/>
+      <c r="CG52"/>
+      <c r="CH52"/>
     </row>
-    <row r="53" spans="1:84">
+    <row r="53" spans="1:86">
       <c r="A53" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-      <c r="C53"/>
+        <v>76</v>
+      </c>
+      <c r="B53">
+        <v>55000000.0</v>
+      </c>
+      <c r="C53">
+        <v>70000000.0</v>
+      </c>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
-      <c r="G53"/>
+      <c r="G53">
+        <v>0.0</v>
+      </c>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
-      <c r="K53">
+      <c r="K53"/>
+      <c r="L53"/>
+      <c r="M53">
         <v>40087000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>37002000.0</v>
       </c>
-      <c r="M53"/>
-      <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
-      <c r="Q53">
+      <c r="Q53"/>
+      <c r="R53"/>
+      <c r="S53">
         <v>199939000.0</v>
       </c>
-      <c r="R53"/>
-[...6 lines deleted...]
-      </c>
+      <c r="T53"/>
+      <c r="U53"/>
       <c r="V53">
         <v>0.0</v>
       </c>
       <c r="W53">
         <v>0.0</v>
       </c>
       <c r="X53">
+        <v>0.0</v>
+      </c>
+      <c r="Y53">
+        <v>0.0</v>
+      </c>
+      <c r="Z53">
         <v>110000000.0</v>
       </c>
-      <c r="Y53">
+      <c r="AA53">
         <v>110000000.0</v>
       </c>
-      <c r="Z53"/>
-      <c r="AA53">
+      <c r="AB53"/>
+      <c r="AC53">
         <v>150000000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AD53">
         <v>195000000.0</v>
       </c>
-      <c r="AC53"/>
-[...1 lines deleted...]
-      <c r="AE53">
+      <c r="AE53"/>
+      <c r="AF53"/>
+      <c r="AG53">
         <v>149000000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AH53">
         <v>237193000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AI53">
         <v>120000000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AJ53">
         <v>60000000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AK53">
         <v>180000000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AL53">
         <v>150000000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AM53">
         <v>30000000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AN53">
         <v>110000000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AO53">
         <v>110000000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AP53">
         <v>130000000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AQ53">
         <v>130000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>150209000.0</v>
       </c>
       <c r="AR53">
         <v>150209000.0</v>
       </c>
       <c r="AS53">
         <v>150209000.0</v>
       </c>
       <c r="AT53">
+        <v>150209000.0</v>
+      </c>
+      <c r="AU53">
+        <v>150209000.0</v>
+      </c>
+      <c r="AV53">
         <v>100000000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AW53">
         <v>100146000.0</v>
       </c>
-      <c r="AV53"/>
-      <c r="AW53"/>
       <c r="AX53"/>
       <c r="AY53"/>
       <c r="AZ53"/>
       <c r="BA53"/>
       <c r="BB53"/>
       <c r="BC53"/>
       <c r="BD53"/>
       <c r="BE53"/>
       <c r="BF53"/>
       <c r="BG53"/>
       <c r="BH53"/>
       <c r="BI53"/>
       <c r="BJ53"/>
       <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
+      <c r="CG53"/>
+      <c r="CH53"/>
     </row>
-    <row r="54" spans="1:84">
+    <row r="54" spans="1:86">
       <c r="A54" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
@@ -13451,1022 +13832,1048 @@
       <c r="BH54"/>
       <c r="BI54"/>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
+      <c r="CG54"/>
+      <c r="CH54"/>
     </row>
-    <row r="55" spans="1:84">
+    <row r="55" spans="1:86">
       <c r="A55" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B55">
+        <v>6895245000.0</v>
+      </c>
+      <c r="C55">
+        <v>6999294000.0</v>
+      </c>
+      <c r="D55">
         <v>7012292000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>6630648000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>5986689000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>6001693000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>5958486000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>5737408000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>5631939000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>5707011000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>5595008000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>5248760000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>5375719000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>5370411000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>5331549000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>4945994000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>5012036000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>4764379000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>5287767000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>4954585000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>5087544000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>5089969000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>4870994000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>5497121000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>5530551000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>4863872000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>4928848000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>4710375000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>4766353000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>3191172000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>3332691000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>3073349000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>3022249000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>2908687000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>2834873000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>2702217000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>2707601000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>2551878000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>2551201000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>2305788000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>2218950000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>2230918000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>2239998000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>2115910000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>2077951000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>1983170000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>1922759000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AW55">
         <v>1779812000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AX55">
         <v>1699225000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AY55">
         <v>1602727000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AZ55">
         <v>1535347000.0</v>
       </c>
-      <c r="AY55">
+      <c r="BA55">
         <v>1391992000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BB55">
         <v>1331577000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BC55">
         <v>1275249000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BD55">
         <v>1233246000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BE55">
         <v>1038769000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BF55">
         <v>1058001000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BG55">
         <v>957217000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BH55">
         <v>930072000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BI55">
         <v>815848000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BJ55">
         <v>765807000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BK55">
         <v>730488000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BL55">
         <v>709422000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BM55">
         <v>599325000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BN55">
         <v>567763000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BO55">
         <v>553635000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BP55">
         <v>621229000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BQ55">
         <v>547957000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BR55">
         <v>570943000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BS55">
         <v>568932000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BT55">
         <v>623312000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BU55">
         <v>533667000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BV55">
         <v>526839000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BW55">
         <v>469413000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BX55">
         <v>503052000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BY55">
         <v>397594000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BZ55">
         <v>377852000.0</v>
       </c>
-      <c r="BY55">
+      <c r="CA55">
         <v>338597000.0</v>
       </c>
-      <c r="BZ55"/>
-      <c r="CA55"/>
       <c r="CB55"/>
-      <c r="CC55">
+      <c r="CC55"/>
+      <c r="CD55"/>
+      <c r="CE55">
         <v>282615000.0</v>
       </c>
-      <c r="CD55"/>
-      <c r="CE55"/>
       <c r="CF55"/>
+      <c r="CG55"/>
+      <c r="CH55"/>
     </row>
-    <row r="56" spans="1:84">
+    <row r="56" spans="1:86">
       <c r="A56" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B56">
+        <v>3021604000.0</v>
+      </c>
+      <c r="C56">
+        <v>3144146000.0</v>
+      </c>
+      <c r="D56">
         <v>3370771000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>3069048000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>2939690000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>3028808000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>2954862000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>2798741000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>2760628000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>2836518000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>2792040000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>2519248000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>2685980000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>2709304000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>2745815000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>2442913000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>2531867000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>2281183000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>2833693000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>2494934000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>2563756000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>2514777000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>2245009000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>2799188000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>2728820000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>2055317000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>2097468000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>1920600000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>2019332000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>1914861000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>2025973000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>1830158000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>1802699000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>1693743000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>1646288000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>1592494000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>1672972000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>1536237000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>1538465000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>1376082000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>1338417000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>1375173000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>1388190000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>1316085000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>1325201000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>1260355000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>1230742000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AW56">
         <v>1127693000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AX56">
         <v>1090490000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AY56">
         <v>1002697000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AZ56">
         <v>941302000.0</v>
       </c>
-      <c r="AY56">
+      <c r="BA56">
         <v>846787000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BB56">
         <v>828615000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BC56">
         <v>789324000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BD56">
         <v>766081000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BE56">
         <v>617706000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BF56">
         <v>673097000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BG56">
         <v>580232000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BH56">
         <v>556278000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BI56">
         <v>464272000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BJ56">
         <v>433660000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BK56">
         <v>404389000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BL56">
         <v>378032000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BM56">
         <v>297992000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BN56">
         <v>281997000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BO56">
         <v>262774000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BP56">
         <v>327483000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BQ56">
         <v>259420000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BR56">
         <v>284803000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BS56">
         <v>276708000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BT56">
         <v>327112000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BU56">
         <v>251209000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BV56">
         <v>267636000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BW56">
         <v>228944000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BX56">
         <v>272394000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BY56">
         <v>194787000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BZ56">
         <v>197900000.0</v>
       </c>
-      <c r="BY56">
+      <c r="CA56">
         <v>172046000.0</v>
       </c>
-      <c r="BZ56"/>
-      <c r="CA56"/>
       <c r="CB56"/>
-      <c r="CC56">
+      <c r="CC56"/>
+      <c r="CD56"/>
+      <c r="CE56">
         <v>145451000.0</v>
       </c>
-      <c r="CD56"/>
-      <c r="CE56"/>
       <c r="CF56"/>
+      <c r="CG56"/>
+      <c r="CH56"/>
     </row>
-    <row r="57" spans="1:84">
+    <row r="57" spans="1:86">
       <c r="A57" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B57">
+        <v>2304079000.0</v>
+      </c>
+      <c r="C57">
+        <v>2224342000.0</v>
+      </c>
+      <c r="D57">
         <v>2538351000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>2200768000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>1763850000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>1779478000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>1816407000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>1591234000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>1572724000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>1658191000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>1836939000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>1491174000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>1633900000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>1681775000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>1697771000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>1502054000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>1599747000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>1558010000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>1624116000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>1381533000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>1522763000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>1343713000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>1230343000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>1061329000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>1096179000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>1137261000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>1256920000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>1064934000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>1045605000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>823736000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>984083000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>758755000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>745092000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>642166000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>714712000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>570277000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>584252000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>529343000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>654640000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>492245000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>495734000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>396227000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>457976000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>370214000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>383664000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>359594000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>369711000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AW57">
         <v>300141000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AX57">
         <v>302419000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AY57">
         <v>266811000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AZ57">
         <v>287614000.0</v>
       </c>
-      <c r="AY57">
+      <c r="BA57">
         <v>232745000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BB57">
         <v>248067000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BC57">
         <v>221067000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BD57">
         <v>275531000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BE57">
         <v>169388000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BF57">
         <v>257448000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BG57">
         <v>164855000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BH57">
         <v>215159000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BI57">
         <v>155608000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BJ57">
         <v>147998000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BK57">
         <v>163357000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BL57">
         <v>204053000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BM57">
         <v>130149000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BN57">
         <v>122222000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BO57">
         <v>126357000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BP57">
         <v>195648000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BQ57">
         <v>120675000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BR57">
         <v>109791000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BS57">
         <v>117013000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BT57">
         <v>205688000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BU57">
         <v>129635000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BV57">
         <v>141141000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BW57">
         <v>111905000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BX57">
         <v>183616000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BY57">
         <v>120106000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BZ57">
         <v>112030000.0</v>
       </c>
-      <c r="BY57">
+      <c r="CA57">
         <v>83941000.0</v>
       </c>
-      <c r="BZ57"/>
-      <c r="CA57"/>
       <c r="CB57"/>
-      <c r="CC57">
+      <c r="CC57"/>
+      <c r="CD57"/>
+      <c r="CE57">
         <v>68978000.0</v>
       </c>
-      <c r="CD57"/>
-      <c r="CE57"/>
       <c r="CF57"/>
+      <c r="CG57"/>
+      <c r="CH57"/>
     </row>
-    <row r="58" spans="1:84">
+    <row r="58" spans="1:86">
       <c r="A58" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B58">
+        <v>4314290000.0</v>
+      </c>
+      <c r="C58">
+        <v>4195843000.0</v>
+      </c>
+      <c r="D58">
         <v>4379278000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>4026788000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>3556386000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>3513340000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>3629477000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>3389248000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>3331196000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>3427683000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>3566466000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>3196883000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>3357651000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>3410600000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>3409294000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>3176926000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>3266416000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>3229006000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>3300967000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>3074772000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>3242827000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>3090420000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>3016557000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>3726328000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>3776592000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>2961778000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>3081692000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>2870924000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>2824785000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>1370954000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>1496955000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>1260871000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>1238816000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>1134470000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>1218822000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>1066867000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>1065944000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>1001660000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>1099117000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>913851000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>899262000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>788032000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>865839000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>772121000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>774966000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>735661000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>736426000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AW58">
         <v>653771000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AX58">
         <v>639469000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AY58">
         <v>599633000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AZ58">
         <v>607028000.0</v>
       </c>
-      <c r="AY58">
+      <c r="BA58">
         <v>531530000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BB58">
         <v>527853000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BC58">
         <v>488307000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BD58">
         <v>526246000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BE58">
         <v>399084000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BF58">
         <v>473096000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BG58">
         <v>372513000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BH58">
         <v>405640000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BI58">
         <v>337816000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BJ58">
         <v>316441000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BK58">
         <v>327955000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BL58">
         <v>359883000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BM58">
         <v>271414000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BN58">
         <v>257225000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BO58">
         <v>261027000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BP58">
         <v>350975000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BQ58">
         <v>288901000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BR58">
         <v>319622000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BS58">
         <v>323964000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BT58">
         <v>392204000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BU58">
         <v>309316000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BV58">
         <v>307943000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BW58">
         <v>257910000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BX58">
         <v>305309000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BY58">
         <v>236587000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BZ58">
         <v>224493000.0</v>
       </c>
-      <c r="BY58">
+      <c r="CA58">
         <v>189837000.0</v>
       </c>
-      <c r="BZ58"/>
-      <c r="CA58"/>
       <c r="CB58"/>
-      <c r="CC58">
+      <c r="CC58"/>
+      <c r="CD58"/>
+      <c r="CE58">
         <v>159600000.0</v>
       </c>
-      <c r="CD58"/>
-      <c r="CE58"/>
       <c r="CF58"/>
+      <c r="CG58"/>
+      <c r="CH58"/>
     </row>
-    <row r="59" spans="1:84">
+    <row r="59" spans="1:86">
       <c r="A59" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
@@ -14507,430 +14914,440 @@
       <c r="BH59"/>
       <c r="BI59"/>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
+      <c r="CG59"/>
+      <c r="CH59"/>
     </row>
-    <row r="60" spans="1:84">
+    <row r="60" spans="1:86">
       <c r="A60" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B60">
+        <v>2580955000.0</v>
+      </c>
+      <c r="C60">
+        <v>2803451000.0</v>
+      </c>
+      <c r="D60">
         <v>2633014000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>2603860000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>2430303000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>2488353000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>2329009000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>2348160000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>2300743000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>2279328000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>2028542000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>2051877000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>2018068000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>1959811000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>1922255000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>1769068000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>1745620000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>1535373000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>1986800000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>1879813000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>1844717000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>1999549000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>1854437000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>1770793000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>1753959000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>1902094000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>1847156000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>1839451000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>1941568000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>1820218000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>1835736000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>1812478000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>1783433000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>1774217000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>1616051000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>1635350000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>1641657000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>1550218000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>1452084000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>1391937000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>1319688000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>1442886000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>1374159000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>1343789000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>1302985000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>1247509000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>1186333000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>1126041000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>1059756000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>1003094000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AZ60">
         <v>928319000.0</v>
       </c>
-      <c r="AY60">
+      <c r="BA60">
         <v>860462000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BB60">
         <v>803724000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BC60">
         <v>786942000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BD60">
         <v>707000000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BE60">
         <v>639685000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BF60">
         <v>584905000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BG60">
         <v>584704000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BH60">
         <v>524432000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BI60">
         <v>478032000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BJ60">
         <v>449366000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BK60">
         <v>402533000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BL60">
         <v>349539000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BM60">
         <v>327911000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BN60">
         <v>310538000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BO60">
         <v>292608000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BP60">
         <v>270254000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BQ60">
         <v>259056000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BR60">
         <v>251321000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BS60">
         <v>244968000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BT60">
         <v>231108000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BU60">
         <v>224351000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BV60">
         <v>218896000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BW60">
         <v>211503000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BX60">
         <v>197743000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BY60">
         <v>161007000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BZ60">
         <v>153359000.0</v>
       </c>
-      <c r="BY60">
+      <c r="CA60">
         <v>148760000.0</v>
       </c>
-      <c r="BZ60"/>
-      <c r="CA60"/>
       <c r="CB60"/>
-      <c r="CC60">
+      <c r="CC60"/>
+      <c r="CD60"/>
+      <c r="CE60">
         <v>123015000.0</v>
       </c>
-      <c r="CD60"/>
-      <c r="CE60"/>
       <c r="CF60"/>
+      <c r="CG60"/>
+      <c r="CH60"/>
     </row>
-    <row r="61" spans="1:84">
+    <row r="61" spans="1:86">
       <c r="A61" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
-      <c r="AI61">
+      <c r="AI61"/>
+      <c r="AJ61"/>
+      <c r="AK61">
         <v>-18551000.0</v>
       </c>
-      <c r="AJ61">
+      <c r="AL61">
         <v>-17033000.0</v>
       </c>
-      <c r="AK61">
+      <c r="AM61">
         <v>-14524000.0</v>
       </c>
-      <c r="AL61">
+      <c r="AN61">
         <v>-14427000.0</v>
       </c>
-      <c r="AM61">
+      <c r="AO61">
         <v>-14102000.0</v>
       </c>
-      <c r="AN61">
+      <c r="AP61">
         <v>-13627000.0</v>
       </c>
-      <c r="AO61">
+      <c r="AQ61">
         <v>-11685000.0</v>
       </c>
-      <c r="AP61">
+      <c r="AR61">
         <v>-11587000.0</v>
       </c>
-      <c r="AQ61">
+      <c r="AS61">
         <v>-11191000.0</v>
       </c>
-      <c r="AR61">
-[...2 lines deleted...]
-      <c r="AS61"/>
       <c r="AT61">
         <v>-9713000.0</v>
       </c>
-      <c r="AU61">
+      <c r="AU61"/>
+      <c r="AV61">
+        <v>-9713000.0</v>
+      </c>
+      <c r="AW61">
         <v>-9461000.0</v>
       </c>
-      <c r="AV61">
-[...2 lines deleted...]
-      <c r="AW61"/>
       <c r="AX61">
         <v>-8125000.0</v>
       </c>
-      <c r="AY61">
+      <c r="AY61"/>
+      <c r="AZ61">
+        <v>-8125000.0</v>
+      </c>
+      <c r="BA61">
         <v>-7619000.0</v>
       </c>
-      <c r="AZ61">
+      <c r="BB61">
         <v>-7566000.0</v>
       </c>
-      <c r="BA61"/>
-      <c r="BB61">
+      <c r="BC61"/>
+      <c r="BD61">
         <v>-7494000.0</v>
       </c>
-      <c r="BC61">
+      <c r="BE61">
         <v>-7466000.0</v>
       </c>
-      <c r="BD61">
+      <c r="BF61">
         <v>-7415000.0</v>
       </c>
-      <c r="BE61">
+      <c r="BG61">
         <v>-7415000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-4179000.0</v>
       </c>
       <c r="BH61">
         <v>-4179000.0</v>
       </c>
-      <c r="BI61"/>
-      <c r="BJ61"/>
+      <c r="BI61">
+        <v>-4179000.0</v>
+      </c>
+      <c r="BJ61">
+        <v>-4179000.0</v>
+      </c>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
+      <c r="CG61"/>
+      <c r="CH61"/>
     </row>
-    <row r="62" spans="1:84">
+    <row r="62" spans="1:86">
       <c r="A62" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
@@ -14971,107 +15388,110 @@
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
+      <c r="CG62"/>
+      <c r="CH62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X32"/>
+  <dimension ref="A1:Y32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24">
+    <row r="1" spans="1:25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -15100,2516 +15520,2606 @@
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
+      <c r="Y1" t="s">
+        <v>24</v>
+      </c>
     </row>
-    <row r="2" spans="1:24">
+    <row r="2" spans="1:25">
       <c r="A2" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B2">
+        <v>7547596000.0</v>
+      </c>
+      <c r="C2">
         <v>6908401000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>6826203000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>6164070000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>5262335000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>4202794000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>4717004000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>4307304000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>3787697000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>3107508000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>2539783000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>2104582000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1729325000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1436582000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1159311000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>970753000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>849722000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>756712000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>628495000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>519929000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>404794000.0</v>
       </c>
-      <c r="V2"/>
-      <c r="W2">
+      <c r="W2"/>
+      <c r="X2">
         <v>312203000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>259836000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:24">
+    <row r="3" spans="1:25">
       <c r="A3" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B3">
+        <v>300772000.0</v>
+      </c>
+      <c r="C3">
         <v>267041999.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>243840000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>241372000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>268460000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>297772000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>295599000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>279472000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>252713000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>210295000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>165049000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>131764000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>106283000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>88233000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>75931000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>64936000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>62166000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>51445000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>39503000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>29736000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>22285000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>18304000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>15411000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>12522000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:24">
+    <row r="4" spans="1:25">
       <c r="A4" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
+      <c r="Y4"/>
     </row>
-    <row r="5" spans="1:24">
+    <row r="5" spans="1:25">
       <c r="A5" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B5">
+        <v>1532992000.0</v>
+      </c>
+      <c r="C5">
         <v>1580066001.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>1695651000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>1643544000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>1297492000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>236820000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>906150000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>859141000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>786859000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>655714000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>507440000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>411309000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>327706000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>279978000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>196195000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>118884000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>68153000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>46301000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>46721000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>40088000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>29424000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>491152000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>10896000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>13248000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:24">
+    <row r="6" spans="1:25">
       <c r="A6" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B6">
+        <v>1833764000.0</v>
+      </c>
+      <c r="C6">
         <v>1847108000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>1939491000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>1884916000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>1565952000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>534592000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>1201749000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>1138613000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>1039572000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>866009000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>672489000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>543073000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>433989000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>368211000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>272126000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>183820000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>130319000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>97746000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>86224000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>69824000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>51709000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>491152000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>26307000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>25770000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:24">
+    <row r="7" spans="1:25">
       <c r="A7" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
+      <c r="Y7"/>
     </row>
-    <row r="8" spans="1:24">
+    <row r="8" spans="1:25">
       <c r="A8" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
+      <c r="Y8"/>
     </row>
-    <row r="9" spans="1:24">
+    <row r="9" spans="1:25">
       <c r="A9" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B9">
+        <v>4845224000.0</v>
+      </c>
+      <c r="C9">
         <v>4387253000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>4381100000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>4044510000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>3368554000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>1949159000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>2681064000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>2409311000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>2096809000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>1747229000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>1384333000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>1136787000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>941248000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>783674000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>616840000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>484085000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>373049000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>327934000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>283646000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>235184000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>174281000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>491152000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>111660000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>102381000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:24">
+    <row r="10" spans="1:25">
       <c r="A10" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B10">
+        <v>1531205000.0</v>
+      </c>
+      <c r="C10">
         <v>1580066000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1695651000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1643544000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1295829000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>231085000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>906150000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>859141000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>786859000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>655714000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>507440000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>411309000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>327706000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>279793000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>195608000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>118129000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>65950999.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>42358000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>42179000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>36774000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>26473000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>15661000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>8107000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>10899000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:24">
+    <row r="11" spans="1:25">
       <c r="A11" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B11">
+        <v>373869000.0</v>
+      </c>
+      <c r="C11">
         <v>378948000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>404646000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>401136000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>309992000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>55250000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>200205000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>200582000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>231625000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>245954000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>187432000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>154174000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>124857000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>107244000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>75344000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>47099000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>26595000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>17090000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>16844000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>14231000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>10504000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>481692000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>3023000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>1203000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:24">
+    <row r="12" spans="1:25">
       <c r="A12" t="s">
-        <v>158</v>
-[...2 lines deleted...]
-      <c r="C12">
+        <v>160</v>
+      </c>
+      <c r="B12">
+        <v>1787000.0</v>
+      </c>
+      <c r="C12"/>
+      <c r="D12">
         <v>17622000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>4934000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1663000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>5735000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>5056000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>5061000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1568000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>890000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1143000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>894000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>118000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>185000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>587000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>755000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>2202000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>3943000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>4542000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>3314000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>2951000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>0.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>2789000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>2349000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:24">
+    <row r="13" spans="1:25">
       <c r="A13" t="s">
-        <v>159</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>161</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
         <v>15094000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>17622000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>4934000.0</v>
       </c>
-      <c r="E13"/>
       <c r="F13"/>
-      <c r="G13">
+      <c r="G13"/>
+      <c r="H13">
         <v>5056000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>5061000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>1568000.0</v>
       </c>
-      <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
+      <c r="Y13"/>
     </row>
-    <row r="14" spans="1:24">
+    <row r="14" spans="1:25">
       <c r="A14" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
+      <c r="Y14"/>
     </row>
-    <row r="15" spans="1:24">
+    <row r="15" spans="1:25">
       <c r="A15" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B15">
+        <v>1153479000.0</v>
+      </c>
+      <c r="C15">
         <v>1201118000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>1291005000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>1242408000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>985837000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>175835000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>705945000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>658559000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>555234000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>409760000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>320008000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>257135000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>202849000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>172549000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>120264000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>71030000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>39356000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>25268000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>25335000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>22543000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>15969000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>9460000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>5084000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>9696000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:24">
+    <row r="16" spans="1:25">
       <c r="A16" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>1242408000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>985837000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>175835000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>705945000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>658559000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>555234000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>409760000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>320008000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>257135000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>202849000.0</v>
       </c>
-      <c r="N16"/>
-      <c r="O16">
+      <c r="O16"/>
+      <c r="P16">
         <v>120264000.0</v>
       </c>
-      <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
+      <c r="Y16"/>
     </row>
-    <row r="17" spans="1:24">
+    <row r="17" spans="1:25">
       <c r="A17" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B17">
+        <v>1153479000.0</v>
+      </c>
+      <c r="C17">
         <v>1201118000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>1291005000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>1242408000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>985837000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>175835000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>705945000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>658559000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>555234000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>409760000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>320008000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>257135000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>202849000.0</v>
       </c>
-      <c r="N17"/>
-      <c r="O17">
+      <c r="O17"/>
+      <c r="P17">
         <v>120264000.0</v>
       </c>
-      <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
+      <c r="Y17"/>
     </row>
-    <row r="18" spans="1:24">
+    <row r="18" spans="1:25">
       <c r="A18" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B18">
+        <v>-1787000.0</v>
+      </c>
+      <c r="C18">
         <v>15094000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>17622000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>4934000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-1663000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-5735000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>5056000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>5061000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>1568000.0</v>
       </c>
-      <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
+      <c r="Y18"/>
     </row>
-    <row r="19" spans="1:24">
+    <row r="19" spans="1:25">
       <c r="A19" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
+      <c r="Y19"/>
     </row>
-    <row r="20" spans="1:24">
+    <row r="20" spans="1:25">
       <c r="A20" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
-      <c r="D20">
+      <c r="D20"/>
+      <c r="E20">
         <v>10601000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>9517000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>129322000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>19254000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>19767000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>24286000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>18571000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>14682000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>14366000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>17270000.0</v>
       </c>
-      <c r="N20"/>
-      <c r="O20">
+      <c r="O20"/>
+      <c r="P20">
         <v>9987000.0</v>
       </c>
-      <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
+      <c r="Y20"/>
     </row>
-    <row r="21" spans="1:24">
+    <row r="21" spans="1:25">
       <c r="A21" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B21">
+        <v>1548813000.0</v>
+      </c>
+      <c r="C21">
         <v>1578661000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>1686539000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>1649211000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>1250583000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>313737000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>920348000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>873847000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>809577000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>673395000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>520979000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>424781000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>344858000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>294794000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>196195000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>118884000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>68153000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>46301000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>46721000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>40088000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>29424000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>491152000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>10896000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>13248000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:24">
+    <row r="22" spans="1:25">
       <c r="A22" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
+      <c r="Y22"/>
     </row>
-    <row r="23" spans="1:24">
+    <row r="23" spans="1:25">
       <c r="A23" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B23">
+        <v>10844007000.0</v>
+      </c>
+      <c r="C23">
         <v>9716993000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>9520764000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>8559369000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>7380306000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>5838216000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>6477720000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>5842768000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>5074929000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>4181341999.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>3403137000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2816588000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2325715000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1925462000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1579956000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1335954000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1154618000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1038345000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>865420000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>715025000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>549651000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>472656000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>412967000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>348969000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:24">
+    <row r="24" spans="1:25">
       <c r="A24" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
+      <c r="Y24"/>
     </row>
-    <row r="25" spans="1:24">
+    <row r="25" spans="1:25">
       <c r="A25" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B25">
+        <v>300772000.0</v>
+      </c>
+      <c r="C25">
         <v>267042000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>243840000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>241372000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>268460000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>297772000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>295599000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>279472000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>252713000.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
+      <c r="Y25"/>
     </row>
-    <row r="26" spans="1:24">
+    <row r="26" spans="1:25">
       <c r="A26" t="s">
-        <v>172</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>174</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
         <v>306000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>889000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>1014000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>926000.0</v>
       </c>
       <c r="F26">
         <v>926000.0</v>
       </c>
       <c r="G26">
         <v>926000.0</v>
       </c>
       <c r="H26">
+        <v>926000.0</v>
+      </c>
+      <c r="I26">
         <v>314000.0</v>
       </c>
-      <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
+      <c r="Y26"/>
     </row>
-    <row r="27" spans="1:24">
+    <row r="27" spans="1:25">
       <c r="A27" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B27"/>
-      <c r="C27">
+      <c r="C27"/>
+      <c r="D27">
         <v>18712000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>374730000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>387794000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>281573000.0</v>
       </c>
-      <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-      <c r="N27">
+      <c r="N27"/>
+      <c r="O27">
         <v>118365000.0</v>
       </c>
-      <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
+      <c r="Y27"/>
     </row>
-    <row r="28" spans="1:24">
+    <row r="28" spans="1:25">
       <c r="A28" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B28">
+        <v>3296411000.0</v>
+      </c>
+      <c r="C28">
         <v>2836162000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>2713273000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>2020569000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1673751000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1583017000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1760716000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1555231000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1311518000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1092405000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>878036000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>712006000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>613700000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>370515000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>420600000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>365200000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>308400000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>281633000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>236900000.0</v>
       </c>
-      <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
+      <c r="Y28"/>
     </row>
-    <row r="29" spans="1:24">
+    <row r="29" spans="1:25">
       <c r="A29" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B29">
+        <v>373869000.0</v>
+      </c>
+      <c r="C29">
         <v>378948000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>404646000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>401136000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>309992000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>55250000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>200205000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>200582000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>231625000.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
+      <c r="Y29"/>
     </row>
-    <row r="30" spans="1:24">
+    <row r="30" spans="1:25">
       <c r="A30" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B30">
+        <v>3296411000.0</v>
+      </c>
+      <c r="C30">
         <v>2808592000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>2694561000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>2395299000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>2117971000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1635422000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>1760716000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1535464000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>1287232000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>1073834000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>863354000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>712006000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>596390000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>488880000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>420645000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>365201000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>304896000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>281633000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>236925000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>195096000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>144857000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>126071000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>100764000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>89133000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:24">
+    <row r="31" spans="1:25">
       <c r="A31" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B31">
+        <v>-17608000.0</v>
+      </c>
+      <c r="C31">
         <v>1405000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>9112000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-5667000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>45246000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-82652000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-14198000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-14706000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-22718000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-17681000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-13539000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-13472000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-17152000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-15001000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-587000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-755000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-2202000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-3943000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-4542000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-3314000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-2951000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-475491000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-2789000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-2349000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:24">
+    <row r="32" spans="1:25">
       <c r="A32" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B32">
+        <v>12392820000.0</v>
+      </c>
+      <c r="C32">
         <v>11295654000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>11207303000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>10208580000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>8630889000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>6151953000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>7398068000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>6716615000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>5884506000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>4854737000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>3924116000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>3241369000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>2670573000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>2220256000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>1776151000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>1454838000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>1222771000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>1084646000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>912141000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>755113000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>579075000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>491152000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>423863000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>362217000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CF32"/>
+  <dimension ref="A1:CH32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:84">
+    <row r="1" spans="1:86">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C1" t="s">
-        <v>86</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>87</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>88</v>
       </c>
       <c r="F1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="G1" t="s">
-        <v>89</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>90</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>91</v>
       </c>
       <c r="J1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="K1" t="s">
-        <v>92</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>93</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>94</v>
       </c>
       <c r="N1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="O1" t="s">
-        <v>95</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>96</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>97</v>
       </c>
       <c r="R1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="S1" t="s">
-        <v>98</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>99</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>100</v>
       </c>
       <c r="V1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="W1" t="s">
-        <v>101</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>102</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>103</v>
       </c>
       <c r="Z1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AA1" t="s">
-        <v>104</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>105</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>106</v>
       </c>
       <c r="AD1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AE1" t="s">
-        <v>107</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>108</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>109</v>
       </c>
       <c r="AH1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AI1" t="s">
-        <v>110</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>111</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>112</v>
       </c>
       <c r="AL1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AM1" t="s">
-        <v>113</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>114</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>115</v>
       </c>
       <c r="AP1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="AQ1" t="s">
-        <v>116</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>117</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>118</v>
       </c>
       <c r="AT1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="AU1" t="s">
-        <v>119</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>120</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="AX1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="AY1" t="s">
-        <v>122</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>123</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>124</v>
       </c>
       <c r="BB1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="BC1" t="s">
-        <v>125</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>126</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>127</v>
       </c>
       <c r="BF1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="BG1" t="s">
-        <v>128</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>129</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>130</v>
       </c>
       <c r="BJ1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="BK1" t="s">
-        <v>131</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>132</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>133</v>
       </c>
       <c r="BN1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="BO1" t="s">
-        <v>134</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>135</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>136</v>
       </c>
       <c r="BR1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="BS1" t="s">
-        <v>137</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>138</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>139</v>
       </c>
       <c r="BV1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="BW1" t="s">
-        <v>140</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
         <v>141</v>
       </c>
       <c r="BY1" t="s">
-        <v>19</v>
+        <v>142</v>
       </c>
       <c r="BZ1" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="CA1" t="s">
-        <v>143</v>
+        <v>20</v>
       </c>
       <c r="CB1" t="s">
         <v>144</v>
       </c>
       <c r="CC1" t="s">
-        <v>20</v>
+        <v>145</v>
       </c>
       <c r="CD1" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="CE1" t="s">
-        <v>146</v>
+        <v>21</v>
       </c>
       <c r="CF1" t="s">
         <v>147</v>
       </c>
+      <c r="CG1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>149</v>
+      </c>
     </row>
-    <row r="2" spans="1:84">
+    <row r="2" spans="1:86">
       <c r="A2" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B2">
+        <v>1896237000.0</v>
+      </c>
+      <c r="C2">
+        <v>2414717000.0</v>
+      </c>
+      <c r="D2">
         <v>1701958000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>1696773000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>1734148000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>2153967000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>1524456000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>1573910000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>1656068000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>2213734000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>1496866000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>1536197000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>1579406000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>2014270000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>1375976000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>1368949000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>1404875000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>1702059000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>1206301000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>1169244000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>1184731000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>1427673000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>1006514000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>899002000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>869605000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>1499033000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>1059081000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>1060708000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>1098182000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>1383857000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>987733000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>952760000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>982954000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>1279245000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>849053000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>820528000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>838871000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>1035666000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>704179000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>684377000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>683286000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>829259000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>575062000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>570524000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>564938000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>697904000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>463967000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>474894000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>467817000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>574521000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>387120000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>388921000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>378763000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>499191000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>320147000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>314058000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>303186000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>384046000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>263884000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>260280000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>251101000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>316973000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>220273000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>217846000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>215661000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>271714000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>193498000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>195028000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>189482000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>240002000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>175368000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>175965000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>165377000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>212322000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>140156000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>141417000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>134600000.0</v>
       </c>
-      <c r="BY2"/>
-      <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
       <c r="CD2"/>
       <c r="CE2"/>
       <c r="CF2"/>
+      <c r="CG2"/>
+      <c r="CH2"/>
     </row>
-    <row r="3" spans="1:84">
+    <row r="3" spans="1:86">
       <c r="A3" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B3">
+        <v>81399000.0</v>
+      </c>
+      <c r="C3">
+        <v>81787000.0</v>
+      </c>
+      <c r="D3">
         <v>75787000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>71165000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>72033000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>69967000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>67022000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>65313999.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>64739000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>62567000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>61411000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>61913000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>57949000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>59190000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>58461000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>60882000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>62839000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>63726000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>65157000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>68978000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>70599000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>71386000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>72357000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>77403000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>76626000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>76392000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>74256000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>73141000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>71810000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>71820000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>69837000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>69026000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>68789000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>65003000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>62128000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>63106000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>62476000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>59281000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>53462000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>49665000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>47887000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>45998000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>42313000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>38771000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>37967000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>35709000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>33683000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>31899000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>30473000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>28711000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>26825000.0</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>25968000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>24779000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>23401000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>22218000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>21629000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>20985000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>20306000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>19225000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>18890000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>17510000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>17238000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>16105000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>15675000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>15918000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>15400000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BP3">
         <v>15406000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BQ3">
         <v>15995000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BR3">
         <v>15365000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BS3">
         <v>13826000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BT3">
         <v>13265000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BU3">
         <v>12336000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BV3">
         <v>12018000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BW3">
         <v>10906000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BX3">
         <v>9494000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BY3">
         <v>9263000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BZ3">
         <v>9840000.0</v>
       </c>
-      <c r="BY3"/>
-      <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
+      <c r="CG3"/>
+      <c r="CH3"/>
     </row>
-    <row r="4" spans="1:84">
+    <row r="4" spans="1:86">
       <c r="A4" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -17650,546 +18160,560 @@
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
+      <c r="CG4"/>
+      <c r="CH4"/>
     </row>
-    <row r="5" spans="1:84">
+    <row r="5" spans="1:86">
       <c r="A5" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B5">
+        <v>449559000.0</v>
+      </c>
+      <c r="C5">
+        <v>476942000.0</v>
+      </c>
+      <c r="D5">
         <v>309419000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>346267000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>405324000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>518315000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>320176000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>333727001.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>407848000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>520418000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>329724000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>396091000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>449418000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>451996000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>362705000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>391536000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>437708000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>375622000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>284239000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>332307000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>305324000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>224272000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>101277000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>12755000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-101484000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>288195000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>168680000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>209689000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>239586000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>282485000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>170531000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>194958000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>211167000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>254778000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>162983000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>180355000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>188743000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>224346000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>139872000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>148458000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>147164000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>169486000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>110769000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>118460000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>107582000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>137467000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>94088000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>97979000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>80881000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>114138000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>72887000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>77677000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>70901000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>103766000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>67559000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>61585000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>59969000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>73247000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>25003000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>20770000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>21550000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>49004000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BL5">
         <v>8187000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BM5">
         <v>6581000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BN5">
         <v>7414000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BO5">
         <v>34272000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BP5">
         <v>-715000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BQ5">
         <v>-5759000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BR5">
         <v>-6411000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BS5">
         <v>21404000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BT5">
         <v>-3659000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BU5">
         <v>-5129000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BV5">
         <v>-3934000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BW5">
         <v>23940000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BX5">
         <v>-1518000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BY5">
         <v>4930000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BZ5">
         <v>9875000.0</v>
       </c>
-      <c r="BY5"/>
-      <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
+      <c r="CG5"/>
+      <c r="CH5"/>
     </row>
-    <row r="6" spans="1:84">
+    <row r="6" spans="1:86">
       <c r="A6" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B6">
+        <v>530958000.0</v>
+      </c>
+      <c r="C6">
+        <v>558729000.0</v>
+      </c>
+      <c r="D6">
         <v>385206000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>417432000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>477357000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>588282000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>387198000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>399041000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>472587000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>582985000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>391135000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>458004000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>507367000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>511186000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>421166000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>452418000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>500547000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>439348000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>349396000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>401285000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>375923000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>295658000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>173634000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>90158000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-24858000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>364587000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>242936000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>282830000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>311396000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>354305000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>240368000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>263984000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>279956000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>319781000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>225111000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>243461000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>251219000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>283627000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>193334000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>198123000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>195051000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>215484000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>153082000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>157231000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>145549000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>173176000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>127771000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>129878000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>111354000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>142849000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>99712000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>103645000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>95680000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>127167000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>89777000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>83214000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>80954000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>93553000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>44228000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>39660000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>39060000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>66242000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>24292000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>22256000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>23332000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>49672000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>14691000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>10236000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BR6">
         <v>8954000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BS6">
         <v>35230000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BT6">
         <v>9606000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BU6">
         <v>7207000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BV6">
         <v>8084000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BW6">
         <v>34846000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BX6">
         <v>7976000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BY6">
         <v>14193000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BZ6">
         <v>19715000.0</v>
       </c>
-      <c r="BY6">
+      <c r="CA6">
         <v>-498482000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CB6">
         <v>216544000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CC6">
         <v>162558000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CD6">
         <v>159468000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CE6">
         <v>-404883000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>144769000.0</v>
       </c>
       <c r="CF6">
         <v>144769000.0</v>
       </c>
+      <c r="CG6">
+        <v>144769000.0</v>
+      </c>
+      <c r="CH6">
+        <v>144769000.0</v>
+      </c>
     </row>
-    <row r="7" spans="1:84">
+    <row r="7" spans="1:86">
       <c r="A7" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -18230,54 +18754,56 @@
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
+      <c r="CG7"/>
+      <c r="CH7"/>
     </row>
-    <row r="8" spans="1:84">
+    <row r="8" spans="1:86">
       <c r="A8" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -18318,1060 +18844,1088 @@
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
+      <c r="CG8"/>
+      <c r="CH8"/>
     </row>
-    <row r="9" spans="1:84">
+    <row r="9" spans="1:86">
       <c r="A9" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B9">
+        <v>1267620000.0</v>
+      </c>
+      <c r="C9">
+        <v>1483644000.0</v>
+      </c>
+      <c r="D9">
         <v>1155665000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>1091696000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>1114219000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>1333652000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>1005644000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>978177000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>1069780000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>1340564000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>992067000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>993612000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>1054857000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>1212503000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>962817000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>928164000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>941026000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>1027329000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>789474000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>797963000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>753788000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>771028000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>545519000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>329007000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>303605000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>806885000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>623433000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>605899000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>644847000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>740859000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>572278000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>535461000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>560713000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>658347000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>493128000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>469326000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>476008000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>544908000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>427053000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>384838000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>390430000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>439036000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>335638000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>306475000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>303184000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>349737000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>281755000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>259342000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>245953000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>293561000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>231661000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>212077000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>203949000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>259644000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>185493000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>167625000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>170912000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>198465000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>149183000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>134287000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>134905000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>156686000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>118906000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BM9">
         <v>103958000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BN9">
         <v>104535000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BO9">
         <v>124650000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BP9">
         <v>90545000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BQ9">
         <v>78511000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BR9">
         <v>79343000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BS9">
         <v>101392000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BT9">
         <v>79475000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BU9">
         <v>73146000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BV9">
         <v>73921000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BW9">
         <v>97022000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BX9">
         <v>68079000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BY9">
         <v>59032000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BZ9">
         <v>59513000.0</v>
       </c>
-      <c r="BY9">
+      <c r="CA9">
         <v>216543000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CB9">
         <v>216544000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CC9">
         <v>162558000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CD9">
         <v>159468000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CE9">
         <v>144768000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>144769000.0</v>
       </c>
       <c r="CF9">
         <v>144769000.0</v>
       </c>
+      <c r="CG9">
+        <v>144769000.0</v>
+      </c>
+      <c r="CH9">
+        <v>144769000.0</v>
+      </c>
     </row>
-    <row r="10" spans="1:84">
+    <row r="10" spans="1:86">
       <c r="A10" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B10">
+        <v>448908000.0</v>
+      </c>
+      <c r="C10">
+        <v>474318000.0</v>
+      </c>
+      <c r="D10">
         <v>304311000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>345670000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>404696000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>518315000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>320176000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>333727000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>407848000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>520418000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>329724000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>396091000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>449418000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>451996000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>362705000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>391536000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>437307000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>375155000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>283826000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>331882000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>304966000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>223809000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>99894000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>10138000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-102756000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>288195000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>168680000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>209689000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>239586000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>282485000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>170531000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>194958000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>211167000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>254778000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>162983000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>180355000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>188743000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>224346000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>139872000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>144017000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>147479000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>169759000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>111052000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>118736000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>107893000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>137698000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>94342000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>98188000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>81081000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>114207000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>72894000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>72886000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>67719000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>103745000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>61268000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>57355000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>57425000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>73156000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>44052000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>39513000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>38887000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>48825000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>24048000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>22042000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>23214000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>33827000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>14250000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>9591000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>8283000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>20516000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>8482000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>6191000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>7169000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>22863000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>6669000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>3768000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>8879000.0</v>
       </c>
-      <c r="BY10"/>
-      <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
+      <c r="CG10"/>
+      <c r="CH10"/>
     </row>
-    <row r="11" spans="1:84">
+    <row r="11" spans="1:86">
       <c r="A11" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B11">
+        <v>106860000.0</v>
+      </c>
+      <c r="C11">
+        <v>115994000.0</v>
+      </c>
+      <c r="D11">
         <v>73436000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>84795000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>99644000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>125045000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>77997000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>81171000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>94735000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>126049000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>80241000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>95989000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>102367000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>111245000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>88120000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>95859000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>105912000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>85789000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>68537000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>80989000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>74677000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>52315000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>25096000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>2086000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-24247000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>65476000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>38933000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>48431000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>47365000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>67811000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>39365000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>46635000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>46771000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>46605000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>58338000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>66162000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>60520000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>84128000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>52310000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>54013000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>55503000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>61936000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>39982000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>44567000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>40947000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>50434000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>35218000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>37394000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>31128000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>43525000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>27464000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>27975000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>25893000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>39213000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>23117000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>22357000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>22557000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>26861000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BH11">
         <v>17284000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BI11">
         <v>15608000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BJ11">
         <v>15591000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BK11">
         <v>18721000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BL11">
         <v>9845000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BM11">
         <v>8980000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BN11">
         <v>9553000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BO11">
         <v>13601000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BP11">
         <v>5790000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BQ11">
         <v>3841000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BR11">
         <v>3363000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BS11">
         <v>8228000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BT11">
         <v>3465000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BU11">
         <v>2503000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BV11">
         <v>2894000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BW11">
         <v>9259000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BX11">
         <v>2463000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BY11">
         <v>1562000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BZ11">
         <v>3560000.0</v>
       </c>
-      <c r="BY11">
+      <c r="CA11">
         <v>-505121000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CB11">
         <v>209904000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CC11">
         <v>157994000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CD11">
         <v>154768000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CE11">
         <v>-408876000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>140777000.0</v>
       </c>
       <c r="CF11">
         <v>140777000.0</v>
       </c>
+      <c r="CG11">
+        <v>140777000.0</v>
+      </c>
+      <c r="CH11">
+        <v>140777000.0</v>
+      </c>
     </row>
-    <row r="12" spans="1:84">
+    <row r="12" spans="1:86">
       <c r="A12" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B12">
+        <v>652000.0</v>
+      </c>
+      <c r="C12">
+        <v>2624000.0</v>
+      </c>
+      <c r="D12">
         <v>4123000.0</v>
       </c>
-      <c r="C12"/>
-      <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
-      <c r="I12">
-[...1 lines deleted...]
-      </c>
+      <c r="I12"/>
       <c r="J12"/>
       <c r="K12">
+        <v>13173000.0</v>
+      </c>
+      <c r="L12"/>
+      <c r="M12">
         <v>4449000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>7348000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>4378000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>849000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>108000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>401000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>467000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>413000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>425000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>358000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>463000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>1383000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>2617000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>1272000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>439000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>900000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>1671000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>2046000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>1275000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>1318000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>1143000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>1325000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>359000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>316000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>555000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>338000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>116000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>211000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>248000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>315000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>273000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>283000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>276000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>311000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>231000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>254000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>209000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>200000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>69000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>7000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>18000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>24000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>21000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>39000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>104000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>21000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>91000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>176000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>147000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>173000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>179000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>244000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>214000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>118000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>445000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>441000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>645000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BR12">
         <v>671000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BS12">
         <v>888000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BT12">
         <v>1124000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BU12">
         <v>1016000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BV12">
         <v>915000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BW12">
         <v>1077000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BX12">
         <v>1307000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BY12">
         <v>1162000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BZ12">
         <v>996000.0</v>
       </c>
-      <c r="BY12"/>
-      <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
+      <c r="CG12"/>
+      <c r="CH12"/>
     </row>
-    <row r="13" spans="1:84">
+    <row r="13" spans="1:86">
       <c r="A13" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-      <c r="C13">
+        <v>161</v>
+      </c>
+      <c r="B13">
+        <v>652000.0</v>
+      </c>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13">
         <v>1413000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>3547000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>1994000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>1674000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>4526000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>6900000.0</v>
       </c>
-      <c r="I13"/>
-      <c r="J13">
+      <c r="K13"/>
+      <c r="L13">
         <v>2497000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>4449000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>7348000.0</v>
       </c>
-      <c r="M13"/>
-      <c r="N13">
+      <c r="O13"/>
+      <c r="P13">
         <v>849000.0</v>
       </c>
-      <c r="O13"/>
-      <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
@@ -19396,54 +19950,56 @@
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
+      <c r="CG13"/>
+      <c r="CH13"/>
     </row>
-    <row r="14" spans="1:84">
+    <row r="14" spans="1:86">
       <c r="A14" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
@@ -19484,754 +20040,774 @@
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
+      <c r="CG14"/>
+      <c r="CH14"/>
     </row>
-    <row r="15" spans="1:84">
+    <row r="15" spans="1:86">
       <c r="A15" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B15">
+        <v>340469000.0</v>
+      </c>
+      <c r="C15">
+        <v>356677000.0</v>
+      </c>
+      <c r="D15">
         <v>230875000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>260875000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>305052000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>393270000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>242179000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>252556000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>313113000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>394369000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>249483000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>300102000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>347051000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>340751000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>274585000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>295677000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>331395000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>289366000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>215289000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>250893000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>230289000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>171494000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>74798000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>8052000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-78509000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>222719000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>129747000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>161258000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>192221000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>214674000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>131166000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>148323000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>164396000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>208173000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>104645000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>114193000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>128223000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>140218000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>87562000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>90004000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>91976000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>107823000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>71070000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>74169000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>66946000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>87264000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>59124000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>60794000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>49953000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>70682000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>45430000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>44911000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>41826000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>64532000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>38151000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>34998000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>34868000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>46295000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>26768000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>23905000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>23296000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BK15">
         <v>30104000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BL15">
         <v>14203000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BM15">
         <v>13062000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BN15">
         <v>13661000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BO15">
         <v>20226000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BP15">
         <v>8460000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BQ15">
         <v>5750000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BR15">
         <v>4920000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BS15">
         <v>12288000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BT15">
         <v>5017000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BU15">
         <v>3688000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BV15">
         <v>4275000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BW15">
         <v>13604000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BX15">
         <v>4206000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BY15">
         <v>2206000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BZ15">
         <v>5319000.0</v>
       </c>
-      <c r="BY15">
+      <c r="CA15">
         <v>6639000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CB15">
         <v>6640000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CC15">
         <v>4564000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CD15">
         <v>4700000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CE15">
         <v>3993000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3992000.0</v>
       </c>
       <c r="CF15">
         <v>3992000.0</v>
       </c>
+      <c r="CG15">
+        <v>3992000.0</v>
+      </c>
+      <c r="CH15">
+        <v>3992000.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:84">
+    <row r="16" spans="1:86">
       <c r="A16" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>300102000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>347051000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>340751000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>274585000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>295677000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>331395000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>289366000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>215289000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>250893000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>230289000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>171494000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>74798000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>8052000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-78509000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>222719000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>129747000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>161258000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>214674000.0</v>
       </c>
-      <c r="AC16"/>
-      <c r="AD16">
+      <c r="AE16"/>
+      <c r="AF16">
         <v>131166000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>148323000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>208173000.0</v>
       </c>
-      <c r="AG16"/>
-      <c r="AH16">
+      <c r="AI16"/>
+      <c r="AJ16">
         <v>104645000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>114193000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>128223000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>140218000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>87562000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>90004000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>91976000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>107823000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>71070000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>74169000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>87264000.0</v>
       </c>
-      <c r="AS16"/>
-      <c r="AT16">
+      <c r="AU16"/>
+      <c r="AV16">
         <v>59124000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>60794000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>70682000.0</v>
       </c>
-      <c r="AW16"/>
-      <c r="AX16">
+      <c r="AY16"/>
+      <c r="AZ16">
         <v>45430000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>44911000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>41826000.0</v>
       </c>
-      <c r="BA16"/>
-      <c r="BB16">
+      <c r="BC16"/>
+      <c r="BD16">
         <v>38151000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>34998000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>34868000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>46295000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>26768000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>23905000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>23296000.0</v>
       </c>
-      <c r="BI16"/>
-      <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
+      <c r="CG16"/>
+      <c r="CH16"/>
     </row>
-    <row r="17" spans="1:84">
+    <row r="17" spans="1:86">
       <c r="A17" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B17">
+        <v>340469000.0</v>
+      </c>
+      <c r="C17">
+        <v>356677000.0</v>
+      </c>
+      <c r="D17">
         <v>230875000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>260875000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>305052000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>393270000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>242179000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>252556000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>313113000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>394369000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>249483000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>300102000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>347051000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>340751000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>274585000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>295677000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>331395000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>289366000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>215289000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>250893000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>230289000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>171494000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>74798000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>8052000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>-78509000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>222719000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>129747000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>161258000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>214674000.0</v>
       </c>
-      <c r="AC17"/>
-      <c r="AD17">
+      <c r="AE17"/>
+      <c r="AF17">
         <v>131166000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>148323000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>208173000.0</v>
       </c>
-      <c r="AG17"/>
-      <c r="AH17">
+      <c r="AI17"/>
+      <c r="AJ17">
         <v>104645000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AK17">
         <v>114193000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>128223000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AM17">
         <v>140218000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AN17">
         <v>87562000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AO17">
         <v>90004000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AP17">
         <v>91976000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AQ17">
         <v>107823000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AR17">
         <v>71070000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AS17">
         <v>74169000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AT17">
         <v>87264000.0</v>
       </c>
-      <c r="AS17"/>
-      <c r="AT17">
+      <c r="AU17"/>
+      <c r="AV17">
         <v>59124000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AW17">
         <v>60794000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AX17">
         <v>70682000.0</v>
       </c>
-      <c r="AW17"/>
-      <c r="AX17">
+      <c r="AY17"/>
+      <c r="AZ17">
         <v>45430000.0</v>
       </c>
-      <c r="AY17">
+      <c r="BA17">
         <v>44911000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BB17">
         <v>41826000.0</v>
       </c>
-      <c r="BA17"/>
-      <c r="BB17">
+      <c r="BC17"/>
+      <c r="BD17">
         <v>38151000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BE17">
         <v>34998000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BF17">
         <v>34868000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BG17">
         <v>46295000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BH17">
         <v>26768000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BI17">
         <v>23905000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BJ17">
         <v>23296000.0</v>
       </c>
-      <c r="BI17"/>
-      <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
+      <c r="CG17"/>
+      <c r="CH17"/>
     </row>
-    <row r="18" spans="1:84">
+    <row r="18" spans="1:86">
       <c r="A18" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B18">
+        <v>652000.0</v>
+      </c>
+      <c r="C18">
+        <v>-2624000.0</v>
+      </c>
+      <c r="D18">
         <v>-4123000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>1413000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>3547000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>1994000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>1674000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>4526000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>6900000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>3328000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>2497000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>4449000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>7348000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>4378000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>849000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>108000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-401000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-467000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-413000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-425000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-358000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-463000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-1383000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-2617000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-1272000.0</v>
       </c>
-      <c r="Y18"/>
-      <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
@@ -20246,54 +20822,56 @@
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
     </row>
-    <row r="19" spans="1:84">
+    <row r="19" spans="1:86">
       <c r="A19" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -20334,486 +20912,496 @@
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
     </row>
-    <row r="20" spans="1:84">
+    <row r="20" spans="1:86">
       <c r="A20" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-      <c r="K20">
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20">
         <v>1278000.0</v>
       </c>
-      <c r="L20">
+      <c r="N20">
         <v>658000.0</v>
       </c>
-      <c r="M20">
+      <c r="O20">
         <v>2179000.0</v>
       </c>
-      <c r="N20">
+      <c r="P20">
         <v>3797000.0</v>
       </c>
-      <c r="O20">
+      <c r="Q20">
         <v>2277000.0</v>
       </c>
-      <c r="P20">
+      <c r="R20">
         <v>2348000.0</v>
       </c>
-      <c r="Q20">
+      <c r="S20">
         <v>1739000.0</v>
       </c>
-      <c r="R20">
+      <c r="T20">
         <v>1832000.0</v>
       </c>
-      <c r="S20">
+      <c r="U20">
         <v>1357000.0</v>
       </c>
-      <c r="T20">
+      <c r="V20">
         <v>4589000.0</v>
       </c>
-      <c r="U20">
+      <c r="W20">
         <v>32616000.0</v>
       </c>
-      <c r="V20">
+      <c r="X20">
         <v>27864000.0</v>
       </c>
-      <c r="W20">
+      <c r="Y20">
         <v>44665000.0</v>
       </c>
-      <c r="X20">
+      <c r="Z20">
         <v>24177000.0</v>
       </c>
-      <c r="Y20">
+      <c r="AA20">
         <v>3587000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AB20">
         <v>6455000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AC20">
         <v>5038000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AD20">
         <v>2404000.0</v>
       </c>
-      <c r="AC20"/>
-      <c r="AD20">
+      <c r="AE20"/>
+      <c r="AF20">
         <v>7612000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AG20">
         <v>4504000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AH20">
         <v>4297000.0</v>
       </c>
-      <c r="AG20"/>
-      <c r="AH20">
+      <c r="AI20"/>
+      <c r="AJ20">
         <v>9732000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AK20">
         <v>6099000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AL20">
         <v>4158000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AM20">
         <v>4412000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AN20">
         <v>6928000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AO20">
         <v>4689000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AP20">
         <v>2542000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AQ20">
         <v>1381000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AR20">
         <v>6106000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AS20">
         <v>4078000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AT20">
         <v>1568000.0</v>
       </c>
-      <c r="AS20"/>
-      <c r="AT20">
+      <c r="AU20"/>
+      <c r="AV20">
         <v>6574000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AW20">
         <v>3595000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AX20">
         <v>1787000.0</v>
       </c>
-      <c r="AW20"/>
-      <c r="AX20">
+      <c r="AY20"/>
+      <c r="AZ20">
         <v>7468000.0</v>
       </c>
-      <c r="AY20">
+      <c r="BA20">
         <v>4809000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BB20">
         <v>3206000.0</v>
       </c>
-      <c r="BA20"/>
-      <c r="BB20">
+      <c r="BC20"/>
+      <c r="BD20">
         <v>6252000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BE20">
         <v>4126000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BF20">
         <v>2523000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BG20">
         <v>983000.0</v>
       </c>
-      <c r="BF20">
+      <c r="BH20">
         <v>3958000.0</v>
       </c>
-      <c r="BG20">
+      <c r="BI20">
         <v>3816000.0</v>
       </c>
-      <c r="BH20">
+      <c r="BJ20">
         <v>1230000.0</v>
       </c>
-      <c r="BI20"/>
-      <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
+      <c r="CG20"/>
+      <c r="CH20"/>
     </row>
-    <row r="21" spans="1:84">
+    <row r="21" spans="1:86">
       <c r="A21" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B21">
+        <v>448256000.0</v>
+      </c>
+      <c r="C21">
+        <v>480503000.0</v>
+      </c>
+      <c r="D21">
         <v>314745000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>349959000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>403606000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>518053000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>323385000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>333356000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>403867000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>520203999.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>330687000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>392920000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>442728000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>449797000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>365653000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>393705000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>440056000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>324956000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>285437000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>332616000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>307574000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>255066000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>126739000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>57420000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-77307000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>291343000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>174235000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>213056000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>241714000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>283614000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>176825000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>198319000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>215089000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>258716000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>172399000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>185899000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>192563000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>228642000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>146589000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>148458000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>147164000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>169486000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>110769000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>118460000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>107582000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>137467000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>94088000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>97979000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>80881000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>114138000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>72887000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>72868000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>67695000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>103766000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>61307000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>57459000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>57446000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>73247000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>44228000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>39660000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>39060000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>49004000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>24292000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>22256000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>23332000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BO21">
         <v>34272000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BP21">
         <v>14691000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BQ21">
         <v>10236000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BR21">
         <v>8954000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BS21">
         <v>21404000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BT21">
         <v>9606000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BU21">
         <v>7207000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BV21">
         <v>8084000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BW21">
         <v>23940000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BX21">
         <v>7976000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BY21">
         <v>4930000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BZ21">
         <v>9875000.0</v>
       </c>
-      <c r="BY21">
+      <c r="CA21">
         <v>-498482000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CB21">
         <v>216544000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CC21">
         <v>162558000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CD21">
         <v>159468000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CE21">
         <v>-404883000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>144769000.0</v>
       </c>
       <c r="CF21">
         <v>144769000.0</v>
       </c>
+      <c r="CG21">
+        <v>144769000.0</v>
+      </c>
+      <c r="CH21">
+        <v>144769000.0</v>
+      </c>
     </row>
-    <row r="22" spans="1:84">
+    <row r="22" spans="1:86">
       <c r="A22" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -20854,296 +21442,304 @@
       <c r="BH22"/>
       <c r="BI22"/>
       <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
+      <c r="CG22"/>
+      <c r="CH22"/>
     </row>
-    <row r="23" spans="1:84">
+    <row r="23" spans="1:86">
       <c r="A23" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B23">
+        <v>2715599000.0</v>
+      </c>
+      <c r="C23">
+        <v>3417858000.0</v>
+      </c>
+      <c r="D23">
         <v>2542878000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>2438510000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>2444761000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>2969566000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>2206715000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>2218731000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>2321981000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>3034094000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>2158246000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>2136889000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>2191535000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>2776976000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>1973140000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>1903408000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>1905845000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>2404432000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>1710338000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>1634591000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>1630945000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>1943635000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>1425294000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>1170589000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>1250517000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>2014575000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>1508279000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>1453551000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>1501315000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>1841102000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>1383186000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>1289902000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>1328578000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>1678876000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>1169782000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>1103955000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>1122316000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>1351932000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>984643000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>920757000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>926552000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>1098809000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>799931000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>758539000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>760540000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>910174000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>651634000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>636257000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>632889000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>753944000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>545894000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>528130000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>515017000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>655069000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>444333000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>424224000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>416652000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>509264000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>368839000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>354907000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>346946000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>424655000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>314887000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>299548000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>296864000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>362092000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>269352000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>263303000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>259871000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>319990000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>245237000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>241904000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>231214000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>285404000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>200259000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>195519000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>184238000.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>715025000.0</v>
       </c>
-      <c r="BZ23"/>
-      <c r="CA23"/>
       <c r="CB23"/>
-      <c r="CC23">
+      <c r="CC23"/>
+      <c r="CD23"/>
+      <c r="CE23">
         <v>549651000.0</v>
       </c>
-      <c r="CD23"/>
-      <c r="CE23"/>
       <c r="CF23"/>
+      <c r="CG23"/>
+      <c r="CH23"/>
     </row>
-    <row r="24" spans="1:84">
+    <row r="24" spans="1:86">
       <c r="A24" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -21184,335 +21780,343 @@
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
+      <c r="CG24"/>
+      <c r="CH24"/>
     </row>
-    <row r="25" spans="1:84">
+    <row r="25" spans="1:86">
       <c r="A25" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B25">
+        <v>81399000.0</v>
+      </c>
+      <c r="C25">
+        <v>81787000.0</v>
+      </c>
+      <c r="D25">
         <v>75787000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>71165000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>72033000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>69967000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>67022000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>65314000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>64739000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>62567000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>61411000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>61913000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>57949000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>59190000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>58461000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>60882000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>62839000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>63726000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>65157000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>68978000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>70599000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>71386000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>72357000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>77403000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>76626000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>76392000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>74256000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>73141000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>71810000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>71820000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>69837000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>69026000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>68789000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>65003000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>62128000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>63106000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>62476000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>59281000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>53462000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>49665000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>47887000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>45998000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>42313000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>38771000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>37967000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>35709000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>33683000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>31899000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>30473000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>28711000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>26825000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>25968000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>24779000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>23401000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>22218000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>21629000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>20985000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>20306000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>19225000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>18890000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>17510000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>17238000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>16105000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>15675000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>15918000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BO25">
         <v>15400000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BP25">
         <v>15406000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BQ25">
         <v>15995000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BR25">
         <v>15365000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BS25">
         <v>13826000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BT25">
         <v>13265000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BU25">
         <v>12336000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BV25">
         <v>12018000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BW25">
         <v>10906000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BX25">
         <v>9494000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BY25">
         <v>9263000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BZ25">
         <v>9840000.0</v>
       </c>
-      <c r="BY25"/>
-      <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
+      <c r="CG25"/>
+      <c r="CH25"/>
     </row>
-    <row r="26" spans="1:84">
+    <row r="26" spans="1:86">
       <c r="A26" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
-      <c r="I26">
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26">
         <v>889000.0</v>
       </c>
-      <c r="J26"/>
-      <c r="K26"/>
       <c r="L26"/>
-      <c r="M26">
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26">
         <v>1014000.0</v>
       </c>
-      <c r="N26"/>
-      <c r="O26"/>
       <c r="P26"/>
-      <c r="Q26">
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26">
         <v>926000.0</v>
       </c>
-      <c r="R26"/>
-      <c r="S26"/>
       <c r="T26"/>
-      <c r="U26">
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26">
         <v>926000.0</v>
       </c>
-      <c r="V26"/>
-      <c r="W26"/>
       <c r="X26"/>
-      <c r="Y26">
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26">
         <v>926000.0</v>
       </c>
-      <c r="Z26"/>
-      <c r="AA26"/>
       <c r="AB26"/>
-      <c r="AC26">
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26">
         <v>314000.0</v>
       </c>
-      <c r="AD26"/>
-      <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
@@ -21522,456 +22126,470 @@
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
+      <c r="CG26"/>
+      <c r="CH26"/>
     </row>
-    <row r="27" spans="1:84">
+    <row r="27" spans="1:86">
       <c r="A27" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
-      <c r="I27">
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27">
         <v>422779000.0</v>
       </c>
-      <c r="J27"/>
-      <c r="K27"/>
       <c r="L27"/>
-      <c r="M27">
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27">
         <v>374730000.0</v>
       </c>
-      <c r="N27"/>
-      <c r="O27"/>
       <c r="P27"/>
-      <c r="Q27">
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27">
         <v>146565000.0</v>
       </c>
-      <c r="R27"/>
-      <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
-      <c r="AW27">
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27">
         <v>140774000.0</v>
       </c>
-      <c r="AX27"/>
-      <c r="AY27"/>
       <c r="AZ27"/>
-      <c r="BA27">
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27">
         <v>118365000.0</v>
       </c>
-      <c r="BB27"/>
-      <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
+      <c r="CG27"/>
+      <c r="CH27"/>
     </row>
-    <row r="28" spans="1:84">
+    <row r="28" spans="1:86">
       <c r="A28" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B28">
+        <v>814699000.0</v>
+      </c>
+      <c r="C28">
+        <v>1003141000.0</v>
+      </c>
+      <c r="D28">
         <v>840920000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>741737000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>710613000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>815599000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>682259000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>644821000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>665913000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>397581000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>661380000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>600692000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>612129000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>387976000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>597164000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>534459000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>500970000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>503403000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>503403000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>464299000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>443875000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>538971000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>416378000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>275494000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>385547000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>519129000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>455653000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>397881000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>407307000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>459649000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>403065000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>341600000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>350900000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>403900000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>330500000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>289500000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>287600000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>320700000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>287400000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>241100000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>240724000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>269600000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>218763000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>188000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>195600000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>210702000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>187700000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>161400000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>165100000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>36862000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>158800000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>139200000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>136300000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>35598000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>124200000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>110200000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>113500000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>125200000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>105000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>94600000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>95845000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>107700000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>94600000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>81702000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>81200000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>92400000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>75854000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>68500000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>70600000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>79988000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>69900000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>65900000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>65800000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>73100000.0</v>
       </c>
-      <c r="BV28"/>
-      <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
+      <c r="CG28"/>
+      <c r="CH28"/>
     </row>
-    <row r="29" spans="1:84">
+    <row r="29" spans="1:86">
       <c r="A29" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B29">
+        <v>106860000.0</v>
+      </c>
+      <c r="C29">
+        <v>115994000.0</v>
+      </c>
+      <c r="D29">
         <v>73436000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>84795000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>99644000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>125045000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>77997000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>81171000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>94735000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>126049000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>80241000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>95989000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>102367000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>111245000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>88120000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>95859000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>105912000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>85789000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>68537000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>80989000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>74677000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>52315000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>25096000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>2086000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-24247000.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -21986,840 +22604,861 @@
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29"/>
     </row>
-    <row r="30" spans="1:84">
+    <row r="30" spans="1:86">
       <c r="A30" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B30">
+        <v>814699000.0</v>
+      </c>
+      <c r="C30">
+        <v>1003141000.0</v>
+      </c>
+      <c r="D30">
         <v>840920000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>741737000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>710613000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>815599000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>682259000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>644821000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>665913000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>820360000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>661380000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>600692000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>612129000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>762706000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>597164000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>534458999.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>500970000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>702373000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>504037000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>465347000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>446214000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>515962000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>418780000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>271587000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>380912000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>515542000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>449198000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>392843000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>403133000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>457245000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>395453000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>337142000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>345624000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>399631000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>320729000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>283427000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>283445000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>316266000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>280464000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>236380000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>243266000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>269550000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>224869000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>188015000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>195602000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>212270000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>187667000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>161363000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>165072000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>179423000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>158774000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>139209000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>136254000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>155878000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>124186000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>110166000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>113466000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>125218000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>104955000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>94627000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>95845000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>107682000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>94614000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>81702000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>81203000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>90378000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>75854000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>68275000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>70389000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>79988000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>69869000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>65939000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>65837000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>73082000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>60103000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>54102000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>49638000.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>-715025000.0</v>
       </c>
-      <c r="BZ30"/>
-      <c r="CA30"/>
       <c r="CB30"/>
-      <c r="CC30">
+      <c r="CC30"/>
+      <c r="CD30"/>
+      <c r="CE30">
         <v>-549651000.0</v>
       </c>
-      <c r="CD30"/>
-      <c r="CE30"/>
       <c r="CF30"/>
+      <c r="CG30"/>
+      <c r="CH30"/>
     </row>
-    <row r="31" spans="1:84">
+    <row r="31" spans="1:86">
       <c r="A31" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B31">
+        <v>652000.0</v>
+      </c>
+      <c r="C31">
+        <v>-6185000.0</v>
+      </c>
+      <c r="D31">
         <v>-10434000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>-4289000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>1090000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>262000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-3209000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>371000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>3981000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>214000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-963000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>3171000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>6690000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>2199000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-2948000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-2169000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-2749000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>50199000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-1611000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-734000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-2608000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-31257000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-26845000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-47282000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-25449000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-3148000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-5555000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-3367000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-2128000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-1129000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-6294000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-3361000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-3922000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-3938000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-9416000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>-5544000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>-3820000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>-4296000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>-6717000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>-4441000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>315000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>273000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>283000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>276000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>311000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>231000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>254000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>209000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>200000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>69000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>7000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>18000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>24000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>-21000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>-39000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>-104000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>-21000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>-91000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BH31">
         <v>-176000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BI31">
         <v>-147000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BJ31">
         <v>-173000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BK31">
         <v>-179000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BL31">
         <v>-244000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BM31">
         <v>-214000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BN31">
         <v>-118000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BO31">
         <v>-445000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BP31">
         <v>-441000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BQ31">
         <v>-645000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BR31">
         <v>-671000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BS31">
         <v>-888000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BT31">
         <v>-1124000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BU31">
         <v>-1016000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BV31">
         <v>-915000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BW31">
         <v>-1077000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BX31">
         <v>-1307000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BY31">
         <v>-1162000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BZ31">
         <v>-996000.0</v>
       </c>
-      <c r="BY31"/>
-      <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
+      <c r="CG31"/>
+      <c r="CH31"/>
     </row>
-    <row r="32" spans="1:84">
+    <row r="32" spans="1:86">
       <c r="A32" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B32">
+        <v>3163857000.0</v>
+      </c>
+      <c r="C32">
+        <v>3898361000.0</v>
+      </c>
+      <c r="D32">
         <v>2857623000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>2788469000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>2848367000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>3487619000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>2530100000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>2552087000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>2725848000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>3554298000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>2488933000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>2529809000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>2634263000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>3226773000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>2338793000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>2297113000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>2345901000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>2729388000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>1995775000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>1967207000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>1938519000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>2198701000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>1552033000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>1228009000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>1173210000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>2305918000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>1682514000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>1666607000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>1743029000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>2124716000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>1560011000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>1488221000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>1543667000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>1937592000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>1342181000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>1289854000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>1314879000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>1580574000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>1131232000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>1069215000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>1073716000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>1268295000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>910700000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>876999000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AT32">
         <v>868122000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AU32">
         <v>1047641000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AV32">
         <v>745722000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AW32">
         <v>734236000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AX32">
         <v>713770000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AY32">
         <v>868082000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AZ32">
         <v>618781000.0</v>
       </c>
-      <c r="AY32">
+      <c r="BA32">
         <v>600998000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BB32">
         <v>582712000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BC32">
         <v>758835000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BD32">
         <v>505640000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BE32">
         <v>481683000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BF32">
         <v>474098000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BG32">
         <v>582511000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BH32">
         <v>413067000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BI32">
         <v>394567000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BJ32">
         <v>386006000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BK32">
         <v>473659000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BL32">
         <v>339179000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BM32">
         <v>321804000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BN32">
         <v>320196000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BO32">
         <v>396364000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BP32">
         <v>284043000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BQ32">
         <v>273539000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BR32">
         <v>268825000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BS32">
         <v>341394000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BT32">
         <v>254843000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BU32">
         <v>249111000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BV32">
         <v>239298000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BW32">
         <v>309344000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BX32">
         <v>208235000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BY32">
         <v>200449000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BZ32">
         <v>194113000.0</v>
       </c>
-      <c r="BY32">
+      <c r="CA32">
         <v>216543000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CB32">
         <v>216544000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CC32">
         <v>162558000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CD32">
         <v>159468000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CE32">
         <v>144768000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CF32">
         <v>144769000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CG32">
         <v>144769000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CH32">
         <v>144769000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W30"/>
+  <dimension ref="A1:X30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23">
+    <row r="1" spans="1:24">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -22840,4304 +23479,4428 @@
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>23</v>
       </c>
+      <c r="X1" t="s">
+        <v>24</v>
+      </c>
     </row>
-    <row r="2" spans="1:23">
+    <row r="2" spans="1:24">
       <c r="A2" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B2">
+        <v>703201000.0</v>
+      </c>
+      <c r="C2">
         <v>766594000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>737877000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>431560000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1046051000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>392325000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>409251000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>277445000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>385010000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>345840000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>389149000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>419476000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>320475000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>253738000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>111185000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>4017000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>3638000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>3789000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>3645000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>2839000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>3004000.0</v>
       </c>
-      <c r="V2"/>
       <c r="W2"/>
+      <c r="X2"/>
     </row>
-    <row r="3" spans="1:23">
+    <row r="3" spans="1:24">
       <c r="A3" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B3">
+        <v>434829000</v>
+      </c>
+      <c r="C3">
         <v>374458000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>435267000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>312126000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>172187000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>151866000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>298534000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>319400000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>440714000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>373447000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>299167000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>249067000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>226024000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>188578000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>128636000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>97115000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>68105000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>110863000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>101866000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>62331000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>41607000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>30354000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>27430000</v>
       </c>
     </row>
-    <row r="4" spans="1:23">
+    <row r="4" spans="1:24">
       <c r="A4" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
-      <c r="D4">
+      <c r="D4"/>
+      <c r="E4">
         <v>306317000.0</v>
       </c>
-      <c r="E4">
+      <c r="F4">
         <v>-614491000.0</v>
       </c>
-      <c r="F4">
+      <c r="G4">
         <v>653726000.0</v>
       </c>
-      <c r="G4">
+      <c r="H4">
         <v>-16926000.0</v>
       </c>
-      <c r="H4">
+      <c r="I4">
         <v>131806000.0</v>
       </c>
-      <c r="I4">
+      <c r="J4">
         <v>-107565000.0</v>
       </c>
-      <c r="J4">
+      <c r="K4">
         <v>39170000.0</v>
       </c>
-      <c r="K4">
+      <c r="L4">
         <v>-43309000.0</v>
       </c>
-      <c r="L4">
+      <c r="M4">
         <v>-30327000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>99001000.0</v>
       </c>
-      <c r="N4"/>
-      <c r="O4">
+      <c r="O4"/>
+      <c r="P4">
         <v>142553000.0</v>
       </c>
-      <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
+      <c r="X4"/>
     </row>
-    <row r="5" spans="1:23">
+    <row r="5" spans="1:24">
       <c r="A5" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>34391000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>107750000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>29843000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>149619000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>10941000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>23362000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>34330000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>22220000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>23548000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>48256000.0</v>
       </c>
-      <c r="N5"/>
-      <c r="O5">
+      <c r="O5"/>
+      <c r="P5">
         <v>18251000.0</v>
       </c>
-      <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
+      <c r="X5"/>
     </row>
-    <row r="6" spans="1:23">
+    <row r="6" spans="1:24">
       <c r="A6" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B6">
+        <v>-278958000.0</v>
+      </c>
+      <c r="C6">
         <v>-63393000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>28717000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>306317000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-614491000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>653726000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-16926000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>131806000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-107565000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>39170000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-43309000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-30327000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>99001000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>66737000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>142553000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>107168000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>379000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-151000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>144000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>806000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-165000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-25270000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-17734000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:23">
+    <row r="7" spans="1:24">
       <c r="A7" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B7">
+        <v>-351795000.0</v>
+      </c>
+      <c r="C7">
         <v>-451216000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-481573000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-369162000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-498212000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-14258000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-215469000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-45505000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-33403000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-32068000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-124779000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-17715000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>8198000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>2442000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>26835000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>32840000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>62740000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-26463000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-15551000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>7290000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>899000.0</v>
       </c>
-      <c r="V7"/>
       <c r="W7"/>
+      <c r="X7"/>
     </row>
-    <row r="8" spans="1:23">
+    <row r="8" spans="1:24">
       <c r="A8" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
-      <c r="D8">
+      <c r="D8"/>
+      <c r="E8">
         <v>34260000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>-40573000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>-53772000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>-20637000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>-36387000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>-11088000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>-23639000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>-12552000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>-5391000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>-5534000.0</v>
       </c>
-      <c r="N8"/>
-      <c r="O8">
+      <c r="O8"/>
+      <c r="P8">
         <v>-3861000.0</v>
       </c>
-      <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
+      <c r="X8"/>
     </row>
-    <row r="9" spans="1:23">
+    <row r="9" spans="1:24">
       <c r="A9" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B9">
+        <v>-71375000.0</v>
+      </c>
+      <c r="C9">
         <v>-15395000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-8517000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>34260000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-40573000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-53772000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-20637000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-36387000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-11088000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-23639000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-12552000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-5391000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-5534000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-15362000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-3861000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-8815000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>4791000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>2375000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-2167000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-2719000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-830000.0</v>
       </c>
-      <c r="V9"/>
       <c r="W9"/>
+      <c r="X9"/>
     </row>
-    <row r="10" spans="1:23">
+    <row r="10" spans="1:24">
       <c r="A10" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B10">
+        <v>-135801000.0</v>
+      </c>
+      <c r="C10">
         <v>-226078000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-138685000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-104233000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-331003000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>125486000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-79372000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-122019000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-152449000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-182182000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-180564000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-123296000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-96808000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-116478000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-26131000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-11568000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>6654000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-37493000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-46872000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-19863000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-5134000.0</v>
       </c>
-      <c r="V10"/>
       <c r="W10"/>
+      <c r="X10"/>
     </row>
-    <row r="11" spans="1:23">
+    <row r="11" spans="1:24">
       <c r="A11" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>11376000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>145352000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>99172000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>38786000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>128596000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>106772000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>139723000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>46117000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>87424000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>62284000.0</v>
       </c>
-      <c r="N11"/>
-      <c r="O11">
+      <c r="O11"/>
+      <c r="P11">
         <v>38576000.0</v>
       </c>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
+      <c r="X11"/>
     </row>
-    <row r="12" spans="1:23">
+    <row r="12" spans="1:24">
       <c r="A12" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>22341000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>303180000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>351006000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>11353000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>36965000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>4822000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>46398000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>15596000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>25408000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>10395000.0</v>
       </c>
-      <c r="N12"/>
-      <c r="O12">
+      <c r="O12"/>
+      <c r="P12">
         <v>-2143000.0</v>
       </c>
-      <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
+      <c r="X12"/>
     </row>
-    <row r="13" spans="1:23">
+    <row r="13" spans="1:24">
       <c r="A13" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>-303414000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>-236336000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>-244060000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>-164544000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>13570000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>-7333000.0</v>
       </c>
-      <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
+      <c r="X13"/>
     </row>
-    <row r="14" spans="1:23">
+    <row r="14" spans="1:24">
       <c r="A14" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B14">
+        <v>300772000.0</v>
+      </c>
+      <c r="C14">
         <v>267042000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>243840000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>241372000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>268460000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>297772000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>295599000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>279472000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>252713000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>210295000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>165049000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>131764000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>106283000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>88233000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>75931000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>64936000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>62166000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>51445000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>39503000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>29736000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>22285000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>15411000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>12522000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:23">
+    <row r="15" spans="1:24">
       <c r="A15" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B15"/>
-      <c r="C15">
+      <c r="C15"/>
+      <c r="D15">
         <v>10386000.0</v>
       </c>
-      <c r="D15"/>
       <c r="E15"/>
-      <c r="F15">
+      <c r="F15"/>
+      <c r="G15">
         <v>12229000.0</v>
       </c>
-      <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
-      <c r="N15">
+      <c r="N15"/>
+      <c r="O15">
         <v>62482000.0</v>
       </c>
-      <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
-      <c r="R15">
+      <c r="R15"/>
+      <c r="S15">
         <v>1217969000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>93012000.0</v>
       </c>
-      <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
+      <c r="X15"/>
     </row>
-    <row r="16" spans="1:23">
+    <row r="16" spans="1:24">
       <c r="A16" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B16">
+        <v>424243000.0</v>
+      </c>
+      <c r="C16">
         <v>703201000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>766594000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>737877000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>431560000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1046051000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>392325000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>409251000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>277445000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>385010000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>345840000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>389149000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>419476000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>320475000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>253738000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>111185000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>4017000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>3638000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>3789000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>3645000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>2839000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-25270000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-17734000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:23">
+    <row r="17" spans="1:24">
       <c r="A17" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
-      <c r="E17">
+      <c r="E17"/>
+      <c r="F17">
         <v>-56000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>56000.0</v>
       </c>
-      <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
+      <c r="X17"/>
     </row>
-    <row r="18" spans="1:23">
+    <row r="18" spans="1:24">
       <c r="A18" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B18">
+        <v>1067951000.0</v>
+      </c>
+      <c r="C18">
         <v>964147000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>1040999000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>1169789000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>887078000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>658489000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>802759000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>636727000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>338652000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>260938000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>76707000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>147525000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>101701000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>50423000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>92251000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>79428000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>104722000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-35660000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-54960000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-6701000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-4006000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-25270000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-17734000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:23">
+    <row r="19" spans="1:24">
       <c r="A19" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B19">
+        <v>-109704000.0</v>
+      </c>
+      <c r="C19">
         <v>-383089000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-441425000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-314584000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-4297000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>104335000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-172946000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>117899000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-90000000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>100000000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>20209000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-150209000.0</v>
       </c>
-      <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
+      <c r="X19"/>
     </row>
-    <row r="20" spans="1:23">
+    <row r="20" spans="1:24">
       <c r="A20" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
+      <c r="X20"/>
     </row>
-    <row r="21" spans="1:23">
+    <row r="21" spans="1:24">
       <c r="A21" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B21">
-        <v>0.0</v>
+        <v>32572000.0</v>
       </c>
       <c r="C21">
         <v>0.0</v>
       </c>
       <c r="D21">
         <v>0.0</v>
       </c>
       <c r="E21">
         <v>0.0</v>
       </c>
       <c r="F21">
+        <v>0.0</v>
+      </c>
+      <c r="G21">
         <v>-1915000.0</v>
       </c>
-      <c r="G21"/>
       <c r="H21"/>
-      <c r="I21">
+      <c r="I21"/>
+      <c r="J21">
         <v>-583000.0</v>
       </c>
-      <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
+      <c r="X21"/>
     </row>
-    <row r="22" spans="1:23">
+    <row r="22" spans="1:24">
       <c r="A22" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B22">
+        <v>1153479000.0</v>
+      </c>
+      <c r="C22">
         <v>1201118000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>1291005000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>1242408000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>985837000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>175835000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>705945000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>658559000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>555234000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>409760000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>320008000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>257135000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>202849000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>172549000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>120264000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>71030000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>39356000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>25268000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>25335000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>22543000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>15969000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>5084000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>9696000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:23">
+    <row r="23" spans="1:24">
       <c r="A23" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B23">
+        <v>50722000.0</v>
+      </c>
+      <c r="C23">
         <v>8180000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>12176000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>46011000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>40386000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>12228999.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>43780000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>13121000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>15607000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>25346000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>29143000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>13868000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>35268000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>78875000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>53538000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>10640000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>476000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1774000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1575000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>5360000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>213000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-30354000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-27430000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:23">
+    <row r="24" spans="1:24">
       <c r="A24" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B24">
+        <v>-39704000.0</v>
+      </c>
+      <c r="C24">
         <v>-8631000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-6158000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-2458000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-4297000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>104335000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-298534000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>117899000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-530714000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>190000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>150209000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>50000000.0</v>
       </c>
-      <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
-      <c r="S24">
+      <c r="S24"/>
+      <c r="T24">
         <v>4467000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-2414000.0</v>
       </c>
-      <c r="U24"/>
-      <c r="V24">
+      <c r="V24"/>
+      <c r="W24">
         <v>30354000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>27430000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:23">
+    <row r="25" spans="1:24">
       <c r="A25" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B25">
+        <v>366136000.0</v>
+      </c>
+      <c r="C25">
         <v>322202000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>344173000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>308600000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>281587000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>347431000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>284670000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>2885000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>7518000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>87000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-5807000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>1239000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-9476000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-46271000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-24575000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-11159000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-527000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-1507000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>903000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-859000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>1485000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-15411000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-12522000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:23">
+    <row r="26" spans="1:24">
       <c r="A26" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B26">
+        <v>-901388000.0</v>
+      </c>
+      <c r="C26">
         <v>-1027089000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-1018300000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-907025000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-1537602000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-118248000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-690519000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-622335000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-371824000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-347114000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-169368000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-41511000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-37968000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-79000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-3236000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>17100000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>1200000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-59000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-6742000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-2217000.0</v>
       </c>
-      <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
+      <c r="X26"/>
     </row>
-    <row r="27" spans="1:23">
+    <row r="27" spans="1:24">
       <c r="A27" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B27">
+        <v>37426000.0</v>
+      </c>
+      <c r="C27">
         <v>42787000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>48246000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>43044000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>47259000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>27583000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>25045000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>26636000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>24399000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>19340000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>15594000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>14923000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>16003000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>13375000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>11605000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>11155000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>5949000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>3877000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>2283000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>3518000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>1230000.0</v>
       </c>
-      <c r="V27"/>
       <c r="W27"/>
+      <c r="X27"/>
     </row>
-    <row r="28" spans="1:23">
+    <row r="28" spans="1:24">
       <c r="A28" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B28">
+        <v>-850666000.0</v>
+      </c>
+      <c r="C28">
         <v>-1018909000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-1006124000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-861014000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-1497216000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-107934000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-646739000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-609214000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-356217000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-321768000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-140225000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-27643000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-2700000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>16314000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>50302000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>27740000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-104343000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>35509000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>50637000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>9921000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>3841000.0</v>
       </c>
-      <c r="V28"/>
       <c r="W28"/>
+      <c r="X28"/>
     </row>
-    <row r="29" spans="1:23">
+    <row r="29" spans="1:24">
       <c r="A29" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B29">
+        <v>1502780000.0</v>
+      </c>
+      <c r="C29">
         <v>1338605000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1476266000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1481915000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1059265000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>810355000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1101293000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>956127000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>779366000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>634385000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>375874000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>396592000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>327725000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>239001000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>220887000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>176543000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>172827000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>75203000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>46906000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>55630000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>37601000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>5084000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>9696000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:23">
+    <row r="30" spans="1:24">
       <c r="A30" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B30">
+        <v>-931346000.0</v>
+      </c>
+      <c r="C30">
         <v>-383089000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-441425000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-314584000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-176484000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-48751000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-471480000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-215107000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-530714000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-273447000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-278958000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-399276000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-226024000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-188578000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-128636000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-97115000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-68105000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-110863000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-97399000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-64745000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-41607000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-30354000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-27430000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BX30"/>
+  <dimension ref="A1:BZ30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:76">
+    <row r="1" spans="1:78">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C1" t="s">
-        <v>86</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>87</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>88</v>
       </c>
       <c r="F1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="G1" t="s">
-        <v>89</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>90</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>91</v>
       </c>
       <c r="J1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="K1" t="s">
-        <v>92</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>93</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>94</v>
       </c>
       <c r="N1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="O1" t="s">
-        <v>95</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>96</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>97</v>
       </c>
       <c r="R1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="S1" t="s">
-        <v>98</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>99</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>100</v>
       </c>
       <c r="V1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="W1" t="s">
-        <v>101</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>102</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>103</v>
       </c>
       <c r="Z1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AA1" t="s">
-        <v>104</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>105</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>106</v>
       </c>
       <c r="AD1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AE1" t="s">
-        <v>107</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>108</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>109</v>
       </c>
       <c r="AH1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AI1" t="s">
-        <v>110</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>111</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>112</v>
       </c>
       <c r="AL1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AM1" t="s">
-        <v>113</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>114</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>115</v>
       </c>
       <c r="AP1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="AQ1" t="s">
-        <v>116</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>117</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>118</v>
       </c>
       <c r="AT1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="AU1" t="s">
-        <v>119</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>120</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="AX1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="AY1" t="s">
-        <v>122</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>123</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>124</v>
       </c>
       <c r="BB1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="BC1" t="s">
-        <v>125</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>126</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>127</v>
       </c>
       <c r="BF1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="BG1" t="s">
-        <v>128</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>129</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>130</v>
       </c>
       <c r="BJ1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="BK1" t="s">
-        <v>131</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>132</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>133</v>
       </c>
       <c r="BN1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="BO1" t="s">
-        <v>134</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>135</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>136</v>
       </c>
       <c r="BR1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="BS1" t="s">
-        <v>137</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>138</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>139</v>
       </c>
       <c r="BV1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="BW1" t="s">
-        <v>140</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
         <v>141</v>
       </c>
+      <c r="BY1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>143</v>
+      </c>
     </row>
-    <row r="2" spans="1:76">
+    <row r="2" spans="1:78">
       <c r="A2" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B2">
+        <v>424243000.0</v>
+      </c>
+      <c r="C2">
         <v>242745000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
+        <v>242745000.0</v>
+      </c>
+      <c r="E2">
         <v>454629000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>703201000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>177782000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>413962000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>524596000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>766594000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>121811000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>388627000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>636449000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>737877000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>250628000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>434226000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>654486000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>431560000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>605053000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>770144000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>947456000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>1046051000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>560902000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>1157318000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>1043540000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>392325000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>208843000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>177398000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>326831000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>409251000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>296944000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>237107000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>231886000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>277445000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>46787000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>92860000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>321725000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>385010000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>133108000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>194084000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>239254000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>345840000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>209552000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>325214000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>386007000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>389149000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>295060000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>363058000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>456709000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>419476000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>240916000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>286210000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>293214000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>320475000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>191724000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>197401000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>266345000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>253738000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>130657000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>142545000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>116811000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>111185000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>8351000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>15916000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>8670000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>4017000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>3795000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>3663000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>3840000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>3638000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>3648000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>3255000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>3975000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>3789000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>3512000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>3165000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>3161000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>3645000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:76">
+    <row r="3" spans="1:78">
       <c r="A3" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B3">
+        <v>58276000</v>
+      </c>
+      <c r="C3">
+        <v>278841000</v>
+      </c>
+      <c r="D3">
         <v>87274000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>76957000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>79031000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>73922000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>114235000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>95277000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>91024000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>124237000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>106282000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>94982000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>109766000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>108165000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>83461000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>49424000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>71076000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>63769000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>51113000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>22742000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>34563000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>35121000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>39655000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>35616000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>41474000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>57398000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>89923000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>79377000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>71836000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>62985000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>114724000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>67432000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>74259000</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>103075000</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>144429000</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>116456000</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>76754000</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>92544000</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>131608000</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>95274000</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>54321000</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>67258000</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>94691000</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>80596000</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>56622000</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>76569000</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>78401000</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>54991000</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>39106000</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>49058000</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>78937000</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>56025000</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>42004000</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>44548000</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>72692000</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>46539000</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>24799000</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>30941000</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>45016000</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>33139000</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>19540000</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>22350000</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>42181000</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>24886000</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>7698000</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>18715000</v>
       </c>
-      <c r="BN3">
+      <c r="BP3">
         <v>19634000</v>
       </c>
-      <c r="BO3">
+      <c r="BQ3">
         <v>17436000</v>
       </c>
-      <c r="BP3">
+      <c r="BR3">
         <v>12320000</v>
       </c>
-      <c r="BQ3">
+      <c r="BS3">
         <v>14255000</v>
       </c>
-      <c r="BR3">
+      <c r="BT3">
         <v>28536000</v>
       </c>
-      <c r="BS3">
+      <c r="BU3">
         <v>37527000</v>
       </c>
-      <c r="BT3">
+      <c r="BV3">
         <v>30545000</v>
       </c>
-      <c r="BU3">
+      <c r="BW3">
         <v>27218000</v>
       </c>
-      <c r="BV3">
+      <c r="BX3">
         <v>31759000</v>
       </c>
-      <c r="BW3">
+      <c r="BY3">
         <v>25132000</v>
       </c>
-      <c r="BX3">
+      <c r="BZ3">
         <v>17757000</v>
       </c>
     </row>
-    <row r="4" spans="1:76">
+    <row r="4" spans="1:78">
       <c r="A4" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-      <c r="K4">
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4">
         <v>-247822000.0</v>
       </c>
-      <c r="L4">
+      <c r="N4">
         <v>-101428000.0</v>
       </c>
-      <c r="M4">
+      <c r="O4">
         <v>487249000.0</v>
       </c>
-      <c r="N4">
+      <c r="P4">
         <v>-183598000.0</v>
       </c>
-      <c r="O4">
+      <c r="Q4">
         <v>-220260000.0</v>
       </c>
-      <c r="P4">
+      <c r="R4">
         <v>222926000.0</v>
       </c>
-      <c r="Q4">
+      <c r="S4">
         <v>-173493000.0</v>
       </c>
-      <c r="R4">
+      <c r="T4">
         <v>-165091000.0</v>
       </c>
-      <c r="S4">
+      <c r="U4">
         <v>-177312000.0</v>
       </c>
-      <c r="T4">
+      <c r="V4">
         <v>-98595000.0</v>
       </c>
-      <c r="U4">
+      <c r="W4">
         <v>485149000.0</v>
       </c>
-      <c r="V4">
+      <c r="X4">
         <v>-596416000.0</v>
       </c>
-      <c r="W4">
+      <c r="Y4">
         <v>113778000.0</v>
       </c>
-      <c r="X4">
+      <c r="Z4">
         <v>651215000.0</v>
       </c>
-      <c r="Y4">
+      <c r="AA4">
         <v>183482000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AB4">
         <v>31445000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AC4">
         <v>-149433000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AD4">
         <v>112307000.0</v>
       </c>
-      <c r="AC4"/>
-      <c r="AD4">
+      <c r="AE4"/>
+      <c r="AF4">
         <v>59837000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AG4">
         <v>5221000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AH4">
         <v>230658000.0</v>
       </c>
-      <c r="AG4"/>
-      <c r="AH4">
+      <c r="AI4"/>
+      <c r="AJ4">
         <v>-46073000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AK4">
         <v>-228865000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AL4">
         <v>-63285000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AM4">
         <v>251902000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AN4">
         <v>-60976000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AO4">
         <v>-45170000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AP4">
         <v>-106586000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AQ4">
         <v>136288000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AR4">
         <v>-115662000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AS4">
         <v>-60793000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AT4">
         <v>94089000.0</v>
       </c>
-      <c r="AS4"/>
-      <c r="AT4">
+      <c r="AU4"/>
+      <c r="AV4">
         <v>-67998000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AW4">
         <v>-93651000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AX4">
         <v>178560000.0</v>
       </c>
-      <c r="AW4"/>
-      <c r="AX4">
+      <c r="AY4"/>
+      <c r="AZ4">
         <v>-45294000.0</v>
       </c>
-      <c r="AY4">
+      <c r="BA4">
         <v>-7004000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BB4">
         <v>-27261000.0</v>
       </c>
-      <c r="BA4"/>
-      <c r="BB4">
+      <c r="BC4"/>
+      <c r="BD4">
         <v>-5677000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BE4">
         <v>-68944000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BF4">
         <v>12607000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BG4">
         <v>123081000.0</v>
       </c>
-      <c r="BF4">
+      <c r="BH4">
         <v>-11888000.0</v>
       </c>
-      <c r="BG4">
+      <c r="BI4">
         <v>25734000.0</v>
       </c>
-      <c r="BH4">
+      <c r="BJ4">
         <v>5626000.0</v>
       </c>
-      <c r="BI4"/>
-      <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
+      <c r="BY4"/>
+      <c r="BZ4"/>
     </row>
-    <row r="5" spans="1:76">
+    <row r="5" spans="1:78">
       <c r="A5" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-      <c r="K5">
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5">
         <v>3475000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-25795000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>74489000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>3678000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-17632000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-26144000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>85691000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>21651000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-1921000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>2329000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>34967000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-71482000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>48784000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>17574000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>93189000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>44940000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>15344000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>8695000.0</v>
       </c>
-      <c r="AC5"/>
-      <c r="AD5">
+      <c r="AE5"/>
+      <c r="AF5">
         <v>-6900000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>51000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>369000.0</v>
       </c>
-      <c r="AG5"/>
-      <c r="AH5">
+      <c r="AI5"/>
+      <c r="AJ5">
         <v>10302000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>7336000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>5355000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>516000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>15099000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>8008000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>10707000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-5595000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>5437000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>5386000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-5444000.0</v>
       </c>
-      <c r="AS5"/>
-      <c r="AT5">
+      <c r="AU5"/>
+      <c r="AV5">
         <v>11109000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>11862000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>641000.0</v>
       </c>
-      <c r="AW5"/>
-      <c r="AX5">
+      <c r="AY5"/>
+      <c r="AZ5">
         <v>17523000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>15528000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>14564000.0</v>
       </c>
-      <c r="BA5"/>
-      <c r="BB5">
+      <c r="BC5"/>
+      <c r="BD5">
         <v>11927000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>14926000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>5182000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>-767000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>1755000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>12199000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>5064000.0</v>
       </c>
-      <c r="BI5"/>
-      <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
+      <c r="BY5"/>
+      <c r="BZ5"/>
     </row>
-    <row r="6" spans="1:76">
+    <row r="6" spans="1:78">
       <c r="A6" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B6">
+        <v>-257943000.0</v>
+      </c>
+      <c r="C6">
+        <v>181498000.0</v>
+      </c>
+      <c r="D6">
         <v>-37824000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-211884000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-248572000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>525419000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-236180000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-110634000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-241998000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>644783000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-266816000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-247822000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-101428000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>487249000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-183598000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-220260000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>222926000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-173493000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-165091000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-177312000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-98595000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>485149000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-596416000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>113778000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>651215000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>183482000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>31445000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-149433000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-82420000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>112307000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>59837000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>5221000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-45559000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>230658000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-46073000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-228865000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-63285000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>251902000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-60976000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-45170000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-106586000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>136288000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-115662000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>-60793000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-3142000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>94089000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>-67998000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>-93651000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>37233000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>178560000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>-45294000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>-7004000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>-27261000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>128751000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>-5677000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>-68944000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>12607000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>123081000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>-11888000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>25734000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>5626000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>102834000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>-7565000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>7246000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>4653000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>222000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>132000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>-177000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BR6">
         <v>202000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BS6">
         <v>-10000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BT6">
         <v>393000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BU6">
         <v>-720000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BV6">
         <v>186000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BW6">
         <v>277000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BX6">
         <v>347000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BY6">
         <v>4000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BZ6">
         <v>-484000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:76">
+    <row r="7" spans="1:78">
       <c r="A7" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B7">
+        <v>-170000000.0</v>
+      </c>
+      <c r="C7">
+        <v>-264527000.0</v>
+      </c>
+      <c r="D7">
         <v>-387960000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-340067000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-264527000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>528395000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-452271000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-214198000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-313142000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>512412000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-476828000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-328264000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-188893000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>399179000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-386476000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-329375000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-52490000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>237635000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-359004000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-325950000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-50893000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>251653000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>16250000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-155709000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-126452000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>172599000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>-166125000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>-140444000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>-81499000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>85057000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>-53748000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>-112451000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>35637000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>188029000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>-60747000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AK7">
         <v>-138334000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AL7">
         <v>-22351000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AM7">
         <v>80936000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AN7">
         <v>-45963000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AO7">
         <v>-91728000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AP7">
         <v>24987000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AQ7">
         <v>61094000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AR7">
         <v>-91083000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AS7">
         <v>-57058000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AT7">
         <v>-37732000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AU7">
         <v>118851000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AV7">
         <v>-88555000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AW7">
         <v>-36936000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AX7">
         <v>-11075000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AY7">
         <v>120040000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AZ7">
         <v>-56440000.0</v>
       </c>
-      <c r="AY7">
+      <c r="BA7">
         <v>-30809000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BB7">
         <v>-24593000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BC7">
         <v>71899000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BD7">
         <v>-15182000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BE7">
         <v>-24883000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BF7">
         <v>-29392000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BG7">
         <v>69109000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BH7">
         <v>-25038000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BI7">
         <v>12740000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BJ7">
         <v>-29976000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BK7">
         <v>55662000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BL7">
         <v>-1176000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BM7">
         <v>-676000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BN7">
         <v>-20970000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BO7">
         <v>17515000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BP7">
         <v>19933000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BQ7">
         <v>28954000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BR7">
         <v>-3662000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BS7">
         <v>-4048000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BT7">
         <v>-10457000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BU7">
         <v>5387000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BV7">
         <v>-17345000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BW7">
         <v>27737000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BX7">
         <v>-17146000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BY7">
         <v>2790000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BZ7">
         <v>-28932000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:76">
+    <row r="8" spans="1:78">
       <c r="A8" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-      <c r="K8">
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8">
         <v>15838000.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>9140000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>882000.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>-19790000.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>12240000.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>40928000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>-64470000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>-14796000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>-74000.0</v>
       </c>
-      <c r="T8">
+      <c r="V8">
         <v>38767000.0</v>
       </c>
-      <c r="U8">
+      <c r="W8">
         <v>-56838000.0</v>
       </c>
-      <c r="V8">
+      <c r="X8">
         <v>-8279000.0</v>
       </c>
-      <c r="W8">
+      <c r="Y8">
         <v>-39301000.0</v>
       </c>
-      <c r="X8">
+      <c r="Z8">
         <v>50646000.0</v>
       </c>
-      <c r="Y8">
+      <c r="AA8">
         <v>-26449000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AB8">
         <v>-5625000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AC8">
         <v>2783000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AD8">
         <v>-33793000.0</v>
       </c>
-      <c r="AC8"/>
-      <c r="AD8">
+      <c r="AE8"/>
+      <c r="AF8">
         <v>1353000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AG8">
         <v>-3392000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AH8">
         <v>-16785000.0</v>
       </c>
-      <c r="AG8"/>
-      <c r="AH8">
+      <c r="AI8"/>
+      <c r="AJ8">
         <v>-15341000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AK8">
         <v>-4657000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AL8">
         <v>25695000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AM8">
         <v>-22923000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AN8">
         <v>-9710000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AO8">
         <v>-1886000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AP8">
         <v>10880000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AQ8">
         <v>-14053000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AR8">
         <v>-5662000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AS8">
         <v>-1719000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AT8">
         <v>-3041000.0</v>
       </c>
-      <c r="AS8"/>
-      <c r="AT8">
+      <c r="AU8"/>
+      <c r="AV8">
         <v>-7289000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AW8">
         <v>-15388000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AX8">
         <v>-138000.0</v>
       </c>
-      <c r="AW8"/>
-      <c r="AX8">
+      <c r="AY8"/>
+      <c r="AZ8">
         <v>-15913000.0</v>
       </c>
-      <c r="AY8">
+      <c r="BA8">
         <v>-1073000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BB8">
         <v>11590000.0</v>
       </c>
-      <c r="BA8"/>
-      <c r="BB8">
+      <c r="BC8"/>
+      <c r="BD8">
         <v>-4370000.0</v>
       </c>
-      <c r="BC8">
+      <c r="BE8">
         <v>-2301000.0</v>
       </c>
-      <c r="BD8">
+      <c r="BF8">
         <v>-3825000.0</v>
       </c>
-      <c r="BE8">
+      <c r="BG8">
         <v>-5073000.0</v>
       </c>
-      <c r="BF8">
+      <c r="BH8">
         <v>-1141000.0</v>
       </c>
-      <c r="BG8">
+      <c r="BI8">
         <v>-4305000.0</v>
       </c>
-      <c r="BH8">
+      <c r="BJ8">
         <v>6658000.0</v>
       </c>
-      <c r="BI8"/>
-      <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
+      <c r="BY8"/>
+      <c r="BZ8"/>
     </row>
-    <row r="9" spans="1:76">
+    <row r="9" spans="1:78">
       <c r="A9" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B9">
+        <v>47959000.0</v>
+      </c>
+      <c r="C9">
+        <v>-71177000.0</v>
+      </c>
+      <c r="D9">
         <v>-12940000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>1614000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>-1812000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>-9713000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>-12758000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>2600000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>4476000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>-5071000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-28424000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>15838000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>9140000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>882000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-19790000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>12240000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>40928000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-64470000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-14796000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-74000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>38767000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>-56838000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>-8279000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>-39301000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>50646000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>-26449000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>-5625000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>2783000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>8654000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>-33793000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>1353000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>-3392000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>-555000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>-16785000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>-15341000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>-4657000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>25695000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>-22923000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>-9710000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>-1886000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>10880000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>-14053000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>-5662000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>-1719000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>8882000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>-3041000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>-7289000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>-15388000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>20327000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>-138000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>-15913000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>-1073000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>11590000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>-4866000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>-4370000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>-9951000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>3825000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>-5073000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>-1141000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>-4305000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>6658000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>-1906000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>-8968000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BM9">
         <v>-3367000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BN9">
         <v>5426000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BO9">
         <v>-137000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BP9">
         <v>-205000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BQ9">
         <v>-743000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BR9">
         <v>5876000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BS9">
         <v>2220000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BT9">
         <v>-1324000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BU9">
         <v>369000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BV9">
         <v>1110000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BW9">
         <v>-4554000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BX9">
         <v>-1793000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BY9">
         <v>2842000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BZ9">
         <v>1338000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:76">
+    <row r="10" spans="1:78">
       <c r="A10" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B10">
+        <v>-206014000.0</v>
+      </c>
+      <c r="C10">
+        <v>230290000.0</v>
+      </c>
+      <c r="D10">
         <v>-336587000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-212786000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-153305000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>396972000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-366900000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-92246000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-163904000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>579170000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-505767000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-64304000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-147784000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>511218000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-448539000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-95578000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-71334000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>417125000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-472658000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-90120000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-185350000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>270883000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-70555000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-27977000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-46865000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>323219000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-300921000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-65962000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-35708000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>266122000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-264880000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-82869000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>-40392000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>253290000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>-205012000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>-96271000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>-104456000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>193048000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>-206818000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>-86715000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>-81697000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>122614000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>-178747000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>-42724000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>-81707000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>128438000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>-168159000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>-10081000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>-73494000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>124370000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>-121147000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>-19071000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>-80960000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>101708000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>-146099000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>15331000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>-87418000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>110244000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>-96139000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>-3205000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>-37031000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>83043000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>-77230000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>3753000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>-21134000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>67030000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>-64826000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>21134000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>-16684000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>55326000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>-71900000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>15536000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>-36455000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>43344000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>-70894000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>4308000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>-23630000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:76">
+    <row r="11" spans="1:78">
       <c r="A11" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>-194066000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>60745000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-97556000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>164151000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-141827000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>86608000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-118997000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>194415000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>-21848000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>171220000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>49508000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>178499000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>-6860000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-70762000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-151823000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>168909000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>-8970000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>-129331000.0</v>
       </c>
-      <c r="AC11"/>
-      <c r="AD11">
+      <c r="AE11"/>
+      <c r="AF11">
         <v>216679000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>-26241000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>-48845000.0</v>
       </c>
-      <c r="AG11"/>
-      <c r="AH11">
+      <c r="AI11"/>
+      <c r="AJ11">
         <v>149304000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>-44742000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>51055000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>-89705000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>155466000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>-11135000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>85097000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>-41872000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>87889000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>-18001000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>-1102000.0</v>
       </c>
-      <c r="AS11"/>
-      <c r="AT11">
+      <c r="AU11"/>
+      <c r="AV11">
         <v>75784000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>-23329000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>-4833000.0</v>
       </c>
-      <c r="AW11"/>
-      <c r="AX11">
+      <c r="AY11"/>
+      <c r="AZ11">
         <v>63097000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>-26193000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>30213000.0</v>
       </c>
-      <c r="BA11"/>
-      <c r="BB11">
+      <c r="BC11"/>
+      <c r="BD11">
         <v>123360000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>-38533000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>42363000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>-35295000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BH11">
         <v>70487000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BI11">
         <v>8051000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BJ11">
         <v>-4667000.0</v>
       </c>
-      <c r="BI11"/>
-      <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
+      <c r="BY11"/>
+      <c r="BZ11"/>
     </row>
-    <row r="12" spans="1:76">
+    <row r="12" spans="1:78">
       <c r="A12" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>949000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>3595000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>19515000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>213000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>602000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>2011000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>53681000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>4386000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>77425000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>2213000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>56777000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>67718000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>-19794000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>26972000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>6540000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>-1136000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>-1936000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>15726000.0</v>
       </c>
-      <c r="AC12"/>
-      <c r="AD12">
+      <c r="AE12"/>
+      <c r="AF12">
         <v>6956000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>5842000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>-10932000.0</v>
       </c>
-      <c r="AG12"/>
-      <c r="AH12">
+      <c r="AI12"/>
+      <c r="AJ12">
         <v>3074000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>5284000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>7396000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>31232000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>8327000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>4758000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>2081000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>11986000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>977000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>1522000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>8618000.0</v>
       </c>
-      <c r="AS12"/>
-      <c r="AT12">
+      <c r="AU12"/>
+      <c r="AV12">
         <v>8670000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>3778000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>8159000.0</v>
       </c>
-      <c r="AW12"/>
-      <c r="AX12">
+      <c r="AY12"/>
+      <c r="AZ12">
         <v>-202000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>1615000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>823000.0</v>
       </c>
-      <c r="BA12"/>
-      <c r="BB12">
+      <c r="BC12"/>
+      <c r="BD12">
         <v>-3961000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>-8058000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>-13915000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>7717000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>-4432000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>965000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>-6393000.0</v>
       </c>
-      <c r="BI12"/>
-      <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
+      <c r="BY12"/>
+      <c r="BZ12"/>
     </row>
-    <row r="13" spans="1:76">
+    <row r="13" spans="1:78">
       <c r="A13" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>-87016000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>-87016000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>-113825000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>35669000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>-88237000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>-137021000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>-40398000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>-66507000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>-81403000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>-48028000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>-56858000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>-34249000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>-29555000.0</v>
       </c>
-      <c r="X13"/>
-      <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
@@ -27145,1078 +27908,1108 @@
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
     </row>
-    <row r="14" spans="1:76">
+    <row r="14" spans="1:78">
       <c r="A14" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B14">
+        <v>81399000.0</v>
+      </c>
+      <c r="C14">
+        <v>157574000.0</v>
+      </c>
+      <c r="D14">
         <v>75787000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>71165000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>72033000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>69967000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>67022000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>65314000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>64739000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>62567000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>61411000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>61913000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>57949000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>59190000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>58461000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>60882000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>62839000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>63726000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>65157000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>68978000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>70599000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>71386000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>72357000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>77403000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>76626000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>76392000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>74256000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>73141000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>71810000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>71820000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>69837000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>69026000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>68789000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>65003000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>62128000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>63106000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>62476000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>59281000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>53462000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>49665000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>47887000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>45998000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>42313000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>38771000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>37967000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>35709000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>33683000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>31899000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>30473000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>28711000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>26825000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>25968000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>24779000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>23401000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>22218000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>21629000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>20985000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>20306000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>19225000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>18890000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>17510000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>17238000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>16105000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>15675000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>15918000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>15400000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BP14">
         <v>15406000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>15995000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BR14">
         <v>15365000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BS14">
         <v>13826000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BT14">
         <v>13265000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BU14">
         <v>12336000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BV14">
         <v>12018000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BW14">
         <v>10906000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BX14">
         <v>9494000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BY14">
         <v>9263000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BZ14">
         <v>9840000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:76">
+    <row r="15" spans="1:78">
       <c r="A15" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
-      <c r="J15">
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15">
         <v>195555000.0</v>
       </c>
-      <c r="K15"/>
-      <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
-      <c r="BA15">
-[...1 lines deleted...]
-      </c>
+      <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15">
+        <v>62482000.0</v>
+      </c>
+      <c r="BD15"/>
+      <c r="BE15">
         <v>62500000.0</v>
       </c>
-      <c r="BD15"/>
-      <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
+      <c r="BY15"/>
+      <c r="BZ15"/>
     </row>
-    <row r="16" spans="1:76">
+    <row r="16" spans="1:78">
       <c r="A16" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B16">
+        <v>166300000.0</v>
+      </c>
+      <c r="C16">
+        <v>424243000.0</v>
+      </c>
+      <c r="D16">
         <v>204921000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>242745000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>454629000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>703201000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>177782000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>413962000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>524596000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>766594000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>121811000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>388627000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>636449000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>737877000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>250628000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>434226000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>654486000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>431560000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>605053000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>770144000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>947456000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>1046051000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>560902000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>1157318000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>1043540000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>392325000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>208843000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>177398000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>326831000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>409251000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>296944000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>237107000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>231886000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>277445000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>46787000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>92860000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>321725000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>385010000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>133108000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>194084000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>239254000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>345840000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>209552000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>325214000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>386007000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>389149000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>295060000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>363058000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>456709000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>419476000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>240916000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>286210000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>293214000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>320475000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>191724000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>197401000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>266345000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>253738000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>130657000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>142545000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>116811000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>111185000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>8351000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>15916000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>8670000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BO16">
         <v>4017000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BP16">
         <v>3795000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BQ16">
         <v>3663000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BR16">
         <v>3840000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BS16">
         <v>3638000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BT16">
         <v>3648000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BU16">
         <v>3255000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BV16">
         <v>3975000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BW16">
         <v>3789000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BX16">
         <v>3512000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BY16">
         <v>3165000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BZ16">
         <v>3161000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:76">
+    <row r="17" spans="1:78">
       <c r="A17" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
-      <c r="T17">
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17">
         <v>-56000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>142000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>-116000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>105000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>-75000.0</v>
       </c>
-      <c r="Y17"/>
-      <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
+      <c r="BY17"/>
+      <c r="BZ17"/>
     </row>
-    <row r="18" spans="1:76">
+    <row r="18" spans="1:78">
       <c r="A18" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B18">
+        <v>203618000.0</v>
+      </c>
+      <c r="C18">
+        <v>907396000.0</v>
+      </c>
+      <c r="D18">
         <v>-82396000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>19565000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>140990000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>962642000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-171073000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>104262000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>68316000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>994018000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-177079000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>28925000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>195135000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>800324000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-50702000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>64940000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>355227000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>580639000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-37669000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>48604000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>295504000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>516189000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>203401000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>4691000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-65792000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>486389000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>20247000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>96281000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>199842000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>350928000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>39487000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>43308000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>203004000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>347198000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>-35329000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>-72207000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>98990000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>219123000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>-28220000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>-42575000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>112610000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>159643000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>-71414000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>-23192000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>11670000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>173873000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>-65479000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>4544000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>34587000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>178534000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>-63324000.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>-14340000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>831000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>116995000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>-31466000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>-22853000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>-12253000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BG18">
         <v>112486000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BH18">
         <v>-28493000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BI18">
         <v>23361000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BJ18">
         <v>-15103000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BK18">
         <v>83700000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BL18">
         <v>-11813000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BM18">
         <v>5422000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BN18">
         <v>2119000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BO18">
         <v>39180000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BP18">
         <v>25427000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BQ18">
         <v>34478000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BR18">
         <v>5637000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BS18">
         <v>31466000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BT18">
         <v>-20108000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BU18">
         <v>-15056000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BV18">
         <v>-31962000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BW18">
         <v>22566000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BX18">
         <v>-34694000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BY18">
         <v>-10904000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BZ18">
         <v>-31928000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:76">
+    <row r="19" spans="1:78">
       <c r="A19" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B19">
+        <v>10051000.0</v>
+      </c>
+      <c r="C19">
+        <v>-84259000.0</v>
+      </c>
+      <c r="D19">
         <v>-8315000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>-473534000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-86377000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-76445000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-115252000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-97805000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-93587000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-125525000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-109465000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-1373000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-314000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>610000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-1819000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-452000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-797000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-4297000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-51113000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-22742000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-34563000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-35121000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-279000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>110000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-5386000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-129189000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>139582000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>24397000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-2101000.0</v>
       </c>
-      <c r="AC19"/>
-      <c r="AD19">
+      <c r="AE19"/>
+      <c r="AF19">
         <v>149000000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AG19">
         <v>88193000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AH19">
         <v>-60000000.0</v>
       </c>
-      <c r="AG19"/>
-      <c r="AH19">
+      <c r="AI19"/>
+      <c r="AJ19">
         <v>120000000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AK19">
         <v>-30000000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AL19">
         <v>-120000000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AM19">
         <v>80000000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>20000000.0</v>
       </c>
       <c r="AN19"/>
       <c r="AO19">
+        <v>20000000.0</v>
+      </c>
+      <c r="AP19"/>
+      <c r="AQ19">
         <v>20209000.0</v>
       </c>
-      <c r="AP19"/>
-[...3 lines deleted...]
-      </c>
+      <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19">
+        <v>-50209000.0</v>
+      </c>
+      <c r="AU19"/>
+      <c r="AV19">
         <v>146000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AW19">
         <v>-100146000.0</v>
       </c>
-      <c r="AV19"/>
-      <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
     </row>
-    <row r="20" spans="1:76">
+    <row r="20" spans="1:78">
       <c r="A20" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -28249,2124 +29042,2190 @@
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
+      <c r="BY20"/>
+      <c r="BZ20"/>
     </row>
-    <row r="21" spans="1:76">
+    <row r="21" spans="1:78">
       <c r="A21" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B21">
+        <v>83328000.0</v>
+      </c>
+      <c r="C21">
+        <v>-490589000.0</v>
+      </c>
+      <c r="D21">
         <v>262620000.0</v>
       </c>
-      <c r="C21"/>
-      <c r="D21"/>
       <c r="E21">
+        <v>260541000.0</v>
+      </c>
+      <c r="F21">
+        <v>0.0</v>
+      </c>
+      <c r="G21">
         <v>-199700000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>199700000.0</v>
       </c>
-      <c r="G21"/>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
-      <c r="U21">
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21">
         <v>-54000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-800000000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-62000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>798201000.0</v>
       </c>
-      <c r="Y21"/>
-      <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
-      <c r="AF21">
-[...1 lines deleted...]
-      </c>
+      <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21">
+        <v>-32000.0</v>
+      </c>
+      <c r="AI21"/>
+      <c r="AJ21">
         <v>-551000.0</v>
       </c>
-      <c r="AI21"/>
-      <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
+      <c r="BY21"/>
+      <c r="BZ21"/>
     </row>
-    <row r="22" spans="1:76">
+    <row r="22" spans="1:78">
       <c r="A22" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B22">
+        <v>340469000.0</v>
+      </c>
+      <c r="C22">
+        <v>587552000.0</v>
+      </c>
+      <c r="D22">
         <v>230875000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>260875000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>305052000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>393270000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>242179000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>252556000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>313113000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>394369000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>249483000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>300102000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>347051000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>340751000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>274585000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>295677000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>331395000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>289366000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>215289000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>250893000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>230289000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>171494000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>74798000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>8052000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-78509000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>222719000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>129747000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>161258000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>192221000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>214674000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>131166000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>148323000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>164396000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>208173000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>104645000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>114193000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>128223000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>140218000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>87562000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>90004000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>91976000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>107823000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>71070000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>74169000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>66946000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>87264000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>59124000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>60794000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>49953000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>70682000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>45430000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>44911000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>41826000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>64532000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>38151000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>34998000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>34868000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>46295000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>26768000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>23905000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>23296000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>30104000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>14203000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>13062000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>13661000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>20226000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>8460000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>5750000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>4920000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>12288000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BT22">
         <v>5017000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>3688000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>4275000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>13604000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>4206000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BY22">
         <v>2206000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BZ22">
         <v>5319000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:76">
+    <row r="23" spans="1:78">
       <c r="A23" t="s">
-        <v>199</v>
-[...1 lines deleted...]
-      <c r="B23"/>
+        <v>201</v>
+      </c>
+      <c r="B23">
+        <v>-10785000.0</v>
+      </c>
       <c r="C23">
+        <v>-250881000.0</v>
+      </c>
+      <c r="D23"/>
+      <c r="E23">
         <v>14370000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>481000.0</v>
       </c>
-      <c r="E23">
-[...2 lines deleted...]
-      <c r="F23">
+      <c r="G23">
+        <v>-196561000.0</v>
+      </c>
+      <c r="H23">
         <v>-67000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>145000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>4963000.0</v>
       </c>
-      <c r="I23">
-[...2 lines deleted...]
-      <c r="J23">
+      <c r="K23">
+        <v>-192526000.0</v>
+      </c>
+      <c r="L23">
         <v>155000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>220000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>8927000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>14692000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>6798000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>18019000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>6502000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>10089000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>7489000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>17776000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>5032000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>10883000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>769000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>327000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-1549000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>569000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>276000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>879000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>42056000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>453000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>4220000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>1936000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>6512000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>1309000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>1119000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>1348000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>11831000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>157000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>12113000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>3664000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>9412000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>2658000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>3667000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>8661000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>14157000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>376000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>7559000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>2034000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>3899000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>26000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>18536000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>7389000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>9317000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>74238000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>25817000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>-46040000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>24860000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>35411000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>16605000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>1313000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>8736000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>8331000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>1385000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>200000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>724000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>-126000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>319000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>283000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>284284000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>209000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>523000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>18000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>1024000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>33000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>-92388000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>918000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>32354000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:76">
+    <row r="24" spans="1:78">
       <c r="A24" t="s">
-        <v>200</v>
-[...1 lines deleted...]
-      <c r="B24"/>
+        <v>202</v>
+      </c>
+      <c r="B24">
+        <v>10051000.0</v>
+      </c>
       <c r="C24">
-        <v>-396577000.0</v>
+        <v>-15228000.0</v>
       </c>
       <c r="D24"/>
       <c r="E24">
+        <v>-396577000.0</v>
+      </c>
+      <c r="F24"/>
+      <c r="G24">
         <v>-2523000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>-1017000.0</v>
       </c>
-      <c r="G24"/>
-      <c r="H24">
+      <c r="I24"/>
+      <c r="J24">
         <v>-2563000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>-1288000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>-3183000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>-1373000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>-314000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>610000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>-1819000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>-452000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>-797000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>-4297000.0</v>
       </c>
-      <c r="R24"/>
-      <c r="S24"/>
       <c r="T24"/>
-      <c r="U24">
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24">
         <v>-35121000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>-279000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>110000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>-5386000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>-129189000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>139582000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>24397000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>-207736000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>508294000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>-13606000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>88193000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>-117193000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>150000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>120000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>90000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>-120000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>170000000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>80000000.0</v>
       </c>
       <c r="AN24"/>
       <c r="AO24">
+        <v>80000000.0</v>
+      </c>
+      <c r="AP24"/>
+      <c r="AQ24">
         <v>150209000.0</v>
       </c>
-      <c r="AP24"/>
-      <c r="AQ24"/>
       <c r="AR24"/>
-      <c r="AS24">
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24">
         <v>50000000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>146000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>-100146000.0</v>
       </c>
-      <c r="AV24"/>
-      <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
-      <c r="BU24">
-[...1 lines deleted...]
-      </c>
+      <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24">
+        <v>-6881000.0</v>
+      </c>
+      <c r="BX24"/>
+      <c r="BY24">
         <v>4094000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BZ24">
         <v>373000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:76">
+    <row r="25" spans="1:78">
       <c r="A25" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B25">
+        <v>-3403000.0</v>
+      </c>
+      <c r="C25">
+        <v>694020000.0</v>
+      </c>
+      <c r="D25">
         <v>80035000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>96817000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>92625000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>78972000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>74545000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>87772000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>80913000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>105091000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>82337000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>79816000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>76929000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>82160000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>77912000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>75334000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>73194000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>72213000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>70150000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>69254000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>69970000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>75926000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>76427000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>103152000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>91926000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>60629000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>68692000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>78753000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>76596000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>1546000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>840000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>-299000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>798000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>1811000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>3359000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>711000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>1637000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>2266000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>-1206000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>1418000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>-2391000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>154000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>-333000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>-2746000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>-2882000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>1584000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>-1504000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>1186000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>-27000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>502000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>-5309000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>-2345000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>-2324000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>-5358000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>-13572000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>-11046000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>-16295000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>39235000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>-7868000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>-1388000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>-8259000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>-710000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>12262000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>12822000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>-527000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BO25">
         <v>3019000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BP25">
         <v>8156000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BQ25">
         <v>5612000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BR25">
         <v>39000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BS25">
         <v>23655000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BT25">
         <v>603000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BU25">
         <v>1060000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BV25">
         <v>-365000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BW25">
         <v>-2463000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BX25">
         <v>511000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BY25">
         <v>-31000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BZ25">
         <v>424000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:76">
+    <row r="26" spans="1:78">
       <c r="A26" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B26">
+        <v>-557093000.0</v>
+      </c>
+      <c r="C26">
+        <v>-382697000.0</v>
+      </c>
+      <c r="D26">
         <v>-224985000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>-109783000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>-382697000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>-238139000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>-263723000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>-212513000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>-312714000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>-155421000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>-282109000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>-275594000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>-305176000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>-328377000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>-137875000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>-302767000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>-138006000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>-759924000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>-134911000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>-243692000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>-399075000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>-42011000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>-191000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>-63000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>-75983000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>-174287000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>-128660000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>-270990000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>-116582000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>-236973000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>-119264000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>-128216000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>-137882000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>-57849000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>-131863000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>-128006000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>-54106000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>-47378000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>-44869000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>-26259000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>-228608000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>-46222000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>-47915000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>-46262000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AT26">
         <v>-28969000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AU26">
         <v>-29951000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AV26">
         <v>-10224000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AW26">
         <v>-83000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AX26">
         <v>-1253000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AY26">
         <v>631000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AZ26">
         <v>-506000.0</v>
       </c>
-      <c r="AY26">
+      <c r="BA26">
         <v>-53000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BB26">
         <v>-37409000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-28000.0</v>
       </c>
       <c r="BC26">
         <v>-51000.0</v>
       </c>
       <c r="BD26">
+        <v>-28000.0</v>
+      </c>
+      <c r="BE26">
+        <v>-51000.0</v>
+      </c>
+      <c r="BF26">
         <v>8300000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BG26">
         <v>-3236000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BH26">
         <v>8500000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BI26">
         <v>1100000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BJ26">
         <v>11993000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BK26">
         <v>10800000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BL26">
         <v>2900000.0</v>
       </c>
-      <c r="BK26"/>
-      <c r="BL26">
+      <c r="BM26"/>
+      <c r="BN26">
         <v>1800000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BO26">
         <v>300000.0</v>
       </c>
-      <c r="BN26"/>
-      <c r="BO26">
+      <c r="BP26"/>
+      <c r="BQ26">
         <v>200000.0</v>
       </c>
-      <c r="BP26"/>
-[...1 lines deleted...]
-      <c r="BR26">
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26">
         <v>200000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BU26">
         <v>700000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BV26">
         <v>1400000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BW26">
         <v>-1000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BX26">
         <v>-4834000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BY26">
         <v>-77000.0</v>
       </c>
-      <c r="BX26">
+      <c r="BZ26">
         <v>-1830000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:76">
+    <row r="27" spans="1:78">
       <c r="A27" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B27">
+        <v>10490000.0</v>
+      </c>
+      <c r="C27">
+        <v>17088000.0</v>
+      </c>
+      <c r="D27">
         <v>9986000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>8920000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>11418000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>15096000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>8419000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>9190000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>10082000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>14769000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>11938000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>11818000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>9721000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>10490000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>9679000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>12519000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>10356000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>9042000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>19120000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>10119000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>8978000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>4604000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>8384000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>8413000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>6182000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>5937000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>6342000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>6736000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>6030000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>6328000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>7136000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>7002000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>6170000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>6501000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>6249000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>6158000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>5491000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>5137000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>5341000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>4840000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>4022000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>4468000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>3548000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>4236000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>3342000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>3487000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>3833000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>3540000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>4063000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>4067000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>4397000.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>4491000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>3048000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>3654000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>3375000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BE27">
         <v>3453000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BF27">
         <v>2893000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BG27">
         <v>3382000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BH27">
         <v>3027000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BI27">
         <v>2388000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BJ27">
         <v>2808000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BK27">
         <v>3756000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BL27">
         <v>3177000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BM27">
         <v>2487000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BN27">
         <v>1735000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BO27">
         <v>1735000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BP27">
         <v>1566000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BQ27">
         <v>1353000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BR27">
         <v>1295000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BS27">
         <v>3877000.0</v>
       </c>
-      <c r="BR27"/>
-[...1 lines deleted...]
-      <c r="BT27">
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27">
         <v>591000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BW27">
         <v>983000.0</v>
       </c>
-      <c r="BV27"/>
-[...1 lines deleted...]
-      <c r="BX27">
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27">
         <v>135000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:76">
+    <row r="28" spans="1:78">
       <c r="A28" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B28">
+        <v>-471421000.0</v>
+      </c>
+      <c r="C28">
+        <v>-633578000.0</v>
+      </c>
+      <c r="D28">
         <v>52887000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>165128000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-382216000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-434700000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-64090000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-212368000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-307751000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-347947000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-86554000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-275374000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-296249000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-313685000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-131077000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-284748000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-131504000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-749835000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-127422000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-225916000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-394043000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-31182000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-799422000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>202000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>722468000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-173718000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-128384000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-270111000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-74526000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-236520000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-115044000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-126280000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-131370000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-56540000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-130744000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-126658000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-42275000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-47221000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-32756000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-22595000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-219196000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-43564000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-44248000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-37601000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-14812000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-29575000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-2665000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>1951000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>2646000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>26000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>18030000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>7336000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-28092000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>11756000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>25789000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>-46091000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>24860000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>10595000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>16605000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>2373000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>20729000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>19134000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>4248000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>1824000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>2534000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>-38958000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>-25295000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>-34655000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>-5435000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>-31476000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>20501000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>14336000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>32148000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>-22289000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>35041000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>6814000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>31071000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:76">
+    <row r="29" spans="1:78">
       <c r="A29" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B29">
+        <v>261894000.0</v>
+      </c>
+      <c r="C29">
+        <v>1186237000.0</v>
+      </c>
+      <c r="D29">
         <v>4878000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>96522000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>220021000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>1036564000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-56838000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>199539000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>159340000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>1118255000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-70797000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>123907000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>304901000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>908489000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>32759000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>114364000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>426303000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>644408000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>13444000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>71346000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>330067000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>551310000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>243056000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>40307000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-24318000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>543787000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>110170000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>175658000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>271678000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>413913000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>154211000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>110740000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>277263000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>450273000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>109100000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>44249000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>175744000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>311667000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>103388000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>52699000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>166931000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>226901000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>23277000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>57404000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>68292000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>250442000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>12922000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>59535000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>73693000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>227592000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>15613000.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>41685000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>42835000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>161543000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>41226000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>23686000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BF29">
         <v>12546000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BG29">
         <v>143427000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BH29">
         <v>16523000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BI29">
         <v>56500000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BJ29">
         <v>4437000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BK29">
         <v>106050000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BL29">
         <v>30368000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BM29">
         <v>30308000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BN29">
         <v>9817000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BO29">
         <v>57895000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BP29">
         <v>45061000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BQ29">
         <v>51914000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BR29">
         <v>17957000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BS29">
         <v>45721000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BT29">
         <v>8428000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BU29">
         <v>22471000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BV29">
         <v>-1417000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BW29">
         <v>49784000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BX29">
         <v>-2935000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BY29">
         <v>14228000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BZ29">
         <v>-14171000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:76">
+    <row r="30" spans="1:78">
       <c r="A30" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B30">
+        <v>-48225000.0</v>
+      </c>
+      <c r="C30">
+        <v>-371435000.0</v>
+      </c>
+      <c r="D30">
         <v>-95589000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-473534000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-86377000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-76445000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-115252000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-97805000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-93587000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-125525000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-109465000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-96355000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-110080000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-107555000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-85280000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-49876000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-71873000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-68066000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-51113000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-22742000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-34563000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-35121000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-39934000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>73164000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-46860000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-186587000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>49659000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-54980000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-279572000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-65086000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>20670000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>20761000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-191452000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-163075000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-24429000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-146456000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-196754000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>-12544000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>-131608000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>-75274000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>-54321000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>-47049000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>-94691000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>-80596000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-56622000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>-126778000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>-78255000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>-155137000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>-39106000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>-49058000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>-78937000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>-56025000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>-42004000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>-44548000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>-72692000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>-46539000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>-24799000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>-30941000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>-45016000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>-33139000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>-19540000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>-22350000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>-42181000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>-24886000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>-7698000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>-18715000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>-19634000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>-17436000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>-12320000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>-14255000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>-28536000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>-37527000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>-30545000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>-27218000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>-31759000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>-21038000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>-17384000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>