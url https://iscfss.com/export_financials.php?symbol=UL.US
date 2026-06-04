--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -1775,51 +1775,53 @@
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
     </row>
     <row r="7" spans="1:42">
       <c r="A7" t="s">
         <v>47</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>1326000000.0</v>
+      </c>
       <c r="C7">
         <v>1486000000.0</v>
       </c>
       <c r="D7">
         <v>1395000000.0</v>
       </c>
       <c r="E7">
         <v>1408000000.0</v>
       </c>
       <c r="F7">
         <v>1649000000.0</v>
       </c>
       <c r="G7">
         <v>1771000000.0</v>
       </c>
       <c r="H7">
         <v>1919000000.0</v>
       </c>
       <c r="I7">
         <v>128000000.0</v>
       </c>
       <c r="J7">
         <v>131000000.0</v>
       </c>
       <c r="K7">
@@ -1841,51 +1843,53 @@
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
     </row>
     <row r="8" spans="1:42">
       <c r="A8" t="s">
         <v>48</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>85000000.0</v>
+      </c>
       <c r="C8">
         <v>88000000.0</v>
       </c>
       <c r="D8">
         <v>88000000.0</v>
       </c>
       <c r="E8">
         <v>92000000.0</v>
       </c>
       <c r="F8">
         <v>92000000.0</v>
       </c>
       <c r="G8">
         <v>92000000.0</v>
       </c>
       <c r="H8">
         <v>420000000.0</v>
       </c>
       <c r="I8">
         <v>464000000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
@@ -1901,51 +1905,53 @@
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
     </row>
     <row r="9" spans="1:42">
       <c r="A9" t="s">
         <v>49</v>
       </c>
-      <c r="B9"/>
+      <c r="B9">
+        <v>52844000000.0</v>
+      </c>
       <c r="C9">
         <v>52844000000.0</v>
       </c>
       <c r="D9">
         <v>52844000000.0</v>
       </c>
       <c r="E9">
         <v>52844000000.0</v>
       </c>
       <c r="F9">
         <v>52844000000.0</v>
       </c>
       <c r="G9">
         <v>73472000000.0</v>
       </c>
       <c r="H9">
         <v>134000000.0</v>
       </c>
       <c r="I9">
         <v>129000000.0</v>
       </c>
       <c r="J9">
         <v>130000000.0</v>
       </c>
       <c r="K9">
@@ -2095,51 +2101,53 @@
         <v>879331218.0</v>
       </c>
       <c r="AK10">
         <v>837547258.0</v>
       </c>
       <c r="AL10">
         <v>485312467.0</v>
       </c>
       <c r="AM10">
         <v>641848061.0</v>
       </c>
       <c r="AN10">
         <v>689301219.0</v>
       </c>
       <c r="AO10">
         <v>1710820023.0</v>
       </c>
       <c r="AP10">
         <v>971182026.0</v>
       </c>
     </row>
     <row r="11" spans="1:42">
       <c r="A11" t="s">
         <v>51</v>
       </c>
-      <c r="B11"/>
+      <c r="B11">
+        <v>1451000000.0</v>
+      </c>
       <c r="C11">
         <v>2895000000.0</v>
       </c>
       <c r="D11">
         <v>1297000000.0</v>
       </c>
       <c r="E11">
         <v>4326000000.0</v>
       </c>
       <c r="F11">
         <v>910000000.0</v>
       </c>
       <c r="G11">
         <v>2784000000.0</v>
       </c>
       <c r="H11">
         <v>1728000000.0</v>
       </c>
       <c r="I11">
         <v>1056000000.0</v>
       </c>
       <c r="J11">
         <v>1413000000.0</v>
       </c>
       <c r="K11">
@@ -3377,51 +3385,53 @@
         <v>18984607237.0</v>
       </c>
       <c r="AK23">
         <v>18106504860.0</v>
       </c>
       <c r="AL23">
         <v>17302268180.0</v>
       </c>
       <c r="AM23">
         <v>16971943923.0</v>
       </c>
       <c r="AN23">
         <v>14388983081.0</v>
       </c>
       <c r="AO23">
         <v>18940629431.0</v>
       </c>
       <c r="AP23">
         <v>15003870571.0</v>
       </c>
     </row>
     <row r="24" spans="1:42">
       <c r="A24" t="s">
         <v>64</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>24091000000.0</v>
+      </c>
       <c r="C24">
         <v>23289000000.0</v>
       </c>
       <c r="D24">
         <v>22631000000.0</v>
       </c>
       <c r="E24">
         <v>23713000000.0</v>
       </c>
       <c r="F24">
         <v>22881000000.0</v>
       </c>
       <c r="G24">
         <v>22844000000.0</v>
       </c>
       <c r="H24">
         <v>21818000000.0</v>
       </c>
       <c r="I24">
         <v>21258000000.0</v>
       </c>
       <c r="J24">
         <v>16007000000.0</v>
       </c>
       <c r="K24">
@@ -3473,51 +3483,53 @@
         <v>2659619000.0</v>
       </c>
       <c r="AA24">
         <v>4199252000.0</v>
       </c>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
     </row>
     <row r="25" spans="1:42">
       <c r="A25" t="s">
         <v>65</v>
       </c>
-      <c r="B25"/>
+      <c r="B25">
+        <v>25140000000.0</v>
+      </c>
       <c r="C25">
         <v>24453000000.0</v>
       </c>
       <c r="D25">
         <v>23692000000.0</v>
       </c>
       <c r="E25">
         <v>23713000000.0</v>
       </c>
       <c r="F25">
         <v>22881000000.0</v>
       </c>
       <c r="G25">
         <v>22844000000.0</v>
       </c>
       <c r="H25">
         <v>23354000000.0</v>
       </c>
       <c r="I25">
         <v>22849000000.0</v>
       </c>
       <c r="J25">
         <v>16127000000.0</v>
       </c>
       <c r="K25">
@@ -3783,51 +3795,53 @@
         <v>2608636017.0</v>
       </c>
       <c r="AK28">
         <v>3030654200.0</v>
       </c>
       <c r="AL28">
         <v>3318780248.0</v>
       </c>
       <c r="AM28">
         <v>2368357629.0</v>
       </c>
       <c r="AN28">
         <v>1087915913.0</v>
       </c>
       <c r="AO28">
         <v>2492988143.0</v>
       </c>
       <c r="AP28">
         <v>1666736433.0</v>
       </c>
     </row>
     <row r="29" spans="1:42">
       <c r="A29" t="s">
         <v>69</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>41801000000.0</v>
+      </c>
       <c r="C29">
         <v>49159000000.0</v>
       </c>
       <c r="D29">
         <v>45300000000.0</v>
       </c>
       <c r="E29">
         <v>19021000000.0</v>
       </c>
       <c r="F29">
         <v>17107000000.0</v>
       </c>
       <c r="G29">
         <v>40262000000.0</v>
       </c>
       <c r="H29">
         <v>39077000000.0</v>
       </c>
       <c r="I29">
         <v>35777000000.0</v>
       </c>
       <c r="J29">
         <v>37330000000.0</v>
       </c>
       <c r="K29"/>
@@ -4035,51 +4049,53 @@
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
     </row>
     <row r="32" spans="1:42">
       <c r="A32" t="s">
         <v>72</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>-4596000000.0</v>
+      </c>
       <c r="C32">
         <v>-6040000000.0</v>
       </c>
       <c r="D32">
         <v>-5605000000.0</v>
       </c>
       <c r="E32">
         <v>-6270000000.0</v>
       </c>
       <c r="F32">
         <v>-7377000000.0</v>
       </c>
       <c r="G32">
         <v>-4435000000.0</v>
       </c>
       <c r="H32">
         <v>-4548000000.0</v>
       </c>
       <c r="I32">
         <v>-4291000000.0</v>
       </c>
       <c r="J32">
         <v>-6194000000.0</v>
       </c>
       <c r="K32"/>
@@ -4225,51 +4241,53 @@
         <v>8642330040.0</v>
       </c>
       <c r="AK33">
         <v>8110835808.0</v>
       </c>
       <c r="AL33">
         <v>7671722159.0</v>
       </c>
       <c r="AM33">
         <v>6784148857.0</v>
       </c>
       <c r="AN33">
         <v>5878487437.0</v>
       </c>
       <c r="AO33">
         <v>7936380769.0</v>
       </c>
       <c r="AP33">
         <v>5434728134.0</v>
       </c>
     </row>
     <row r="34" spans="1:42">
       <c r="A34" t="s">
         <v>74</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>63000000.0</v>
+      </c>
       <c r="C34">
         <v>55000000.0</v>
       </c>
       <c r="D34">
         <v>33000000.0</v>
       </c>
       <c r="E34">
         <v>270000000.0</v>
       </c>
       <c r="F34">
         <v>275000000.0</v>
       </c>
       <c r="G34">
         <v>235000000.0</v>
       </c>
       <c r="H34">
         <v>222000000.0</v>
       </c>
       <c r="I34">
         <v>225000000.0</v>
       </c>
       <c r="J34">
         <v>554000000.0</v>
       </c>
       <c r="K34">
@@ -4603,51 +4621,53 @@
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
     </row>
     <row r="38" spans="1:42">
       <c r="A38" t="s">
         <v>78</v>
       </c>
-      <c r="B38"/>
+      <c r="B38">
+        <v>6313000000.0</v>
+      </c>
       <c r="C38">
         <v>6045000000.0</v>
       </c>
       <c r="D38">
         <v>33769086.0</v>
       </c>
       <c r="E38">
         <v>6251000000.0</v>
       </c>
       <c r="F38">
         <v>7767000000.0</v>
       </c>
       <c r="G38">
         <v>5230000000.0</v>
       </c>
       <c r="H38">
         <v>4643000000.0</v>
       </c>
       <c r="I38">
         <v>3543000000.0</v>
       </c>
       <c r="J38">
         <v>3732000000.0</v>
       </c>
       <c r="K38">
@@ -5295,51 +5315,53 @@
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
     </row>
     <row r="45" spans="1:42">
       <c r="A45" t="s">
         <v>85</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>18100000000.0</v>
+      </c>
       <c r="C45">
         <v>24197000000.0</v>
       </c>
       <c r="D45">
         <v>22836000000.0</v>
       </c>
       <c r="E45">
         <v>23121000000.0</v>
       </c>
       <c r="F45">
         <v>22056000000.0</v>
       </c>
       <c r="G45">
         <v>10558000000.0</v>
       </c>
       <c r="H45">
         <v>12062000000.0</v>
       </c>
       <c r="I45">
         <v>10347000000.0</v>
       </c>
       <c r="J45">
         <v>10411000000.0</v>
       </c>
       <c r="K45">
@@ -5531,51 +5553,53 @@
         <v>8313804067.0</v>
       </c>
       <c r="AK46">
         <v>7785670402.0</v>
       </c>
       <c r="AL46">
         <v>7351334820.0</v>
       </c>
       <c r="AM46">
         <v>6463224827.0</v>
       </c>
       <c r="AN46">
         <v>5561898150.0</v>
       </c>
       <c r="AO46">
         <v>4842256349.0</v>
       </c>
       <c r="AP46">
         <v>4928870384.0</v>
       </c>
     </row>
     <row r="47" spans="1:42">
       <c r="A47" t="s">
         <v>87</v>
       </c>
-      <c r="B47"/>
+      <c r="B47">
+        <v>8992000000.0</v>
+      </c>
       <c r="C47">
         <v>11669000000.0</v>
       </c>
       <c r="D47">
         <v>10707000000.0</v>
       </c>
       <c r="E47">
         <v>10770000000.0</v>
       </c>
       <c r="F47">
         <v>10347000000.0</v>
       </c>
       <c r="G47">
         <v>10558000000.0</v>
       </c>
       <c r="H47">
         <v>12062000000.0</v>
       </c>
       <c r="I47">
         <v>12088000000.0</v>
       </c>
       <c r="J47">
         <v>12270000000.0</v>
       </c>
       <c r="K47">
@@ -5811,51 +5835,53 @@
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
     </row>
     <row r="50" spans="1:42">
       <c r="A50" t="s">
         <v>90</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>2180000000.0</v>
+      </c>
       <c r="C50">
         <v>5880000000.0</v>
       </c>
       <c r="D50">
         <v>4567000000.0</v>
       </c>
       <c r="E50">
         <v>5231000000.0</v>
       </c>
       <c r="F50">
         <v>6696000000.0</v>
       </c>
       <c r="G50">
         <v>3906000000.0</v>
       </c>
       <c r="H50">
         <v>4067000000.0</v>
       </c>
       <c r="I50">
         <v>2947000000.0</v>
       </c>
       <c r="J50">
         <v>7694000000.0</v>
       </c>
       <c r="K50">
@@ -6899,72 +6925,72 @@
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
     </row>
     <row r="60" spans="1:42">
       <c r="A60" t="s">
         <v>100</v>
       </c>
       <c r="B60">
         <v>15523390000.0</v>
       </c>
       <c r="C60">
         <v>19990000000.0</v>
       </c>
       <c r="D60">
         <v>18102000000.0</v>
       </c>
       <c r="E60">
-        <v>19021000000.0</v>
+        <v>21701000000.0</v>
       </c>
       <c r="F60">
-        <v>17107000000.0</v>
+        <v>19746000000.0</v>
       </c>
       <c r="G60">
-        <v>15266000000.0</v>
+        <v>17655000000.0</v>
       </c>
       <c r="H60">
         <v>13192000000.0</v>
       </c>
       <c r="I60">
-        <v>11572000000.0</v>
+        <v>12292000000.0</v>
       </c>
       <c r="J60">
         <v>13629000000.0</v>
       </c>
       <c r="K60">
         <v>16355000000.0</v>
       </c>
       <c r="L60">
-        <v>15439000000.0</v>
+        <v>16082000000.0</v>
       </c>
       <c r="M60">
         <v>13651000000.0</v>
       </c>
       <c r="N60">
         <v>14344000000.0</v>
       </c>
       <c r="O60">
         <v>15159000000.0</v>
       </c>
       <c r="P60">
         <v>14293000000.0</v>
       </c>
       <c r="Q60">
         <v>14485000000.0</v>
       </c>
       <c r="R60">
         <v>12065000000.0</v>
       </c>
       <c r="S60">
         <v>9948000000.0</v>
       </c>
       <c r="T60">
         <v>12387000000.0</v>
       </c>
@@ -8775,51 +8801,53 @@
       <c r="DZ6"/>
       <c r="EA6"/>
       <c r="EB6"/>
       <c r="EC6"/>
       <c r="ED6"/>
       <c r="EE6"/>
       <c r="EF6"/>
       <c r="EG6"/>
       <c r="EH6"/>
       <c r="EI6"/>
       <c r="EJ6"/>
       <c r="EK6"/>
       <c r="EL6"/>
       <c r="EM6"/>
       <c r="EN6"/>
       <c r="EO6"/>
       <c r="EP6"/>
       <c r="EQ6"/>
       <c r="ER6"/>
       <c r="ES6"/>
     </row>
     <row r="7" spans="1:149">
       <c r="A7" t="s">
         <v>47</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>1326000000.0</v>
+      </c>
       <c r="C7"/>
       <c r="D7">
         <v>1486000000.0</v>
       </c>
       <c r="E7"/>
       <c r="F7">
         <v>1395000000.0</v>
       </c>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7">
         <v>1408000000.0</v>
       </c>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7">
         <v>1649000000.0</v>
       </c>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7">
         <v>1771000000.0</v>
@@ -8954,51 +8982,53 @@
       <c r="DZ7"/>
       <c r="EA7"/>
       <c r="EB7"/>
       <c r="EC7"/>
       <c r="ED7"/>
       <c r="EE7"/>
       <c r="EF7"/>
       <c r="EG7"/>
       <c r="EH7"/>
       <c r="EI7"/>
       <c r="EJ7"/>
       <c r="EK7"/>
       <c r="EL7"/>
       <c r="EM7"/>
       <c r="EN7"/>
       <c r="EO7"/>
       <c r="EP7"/>
       <c r="EQ7"/>
       <c r="ER7"/>
       <c r="ES7"/>
     </row>
     <row r="8" spans="1:149">
       <c r="A8" t="s">
         <v>48</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>85000000.0</v>
+      </c>
       <c r="C8">
         <v>88000000.0</v>
       </c>
       <c r="D8">
         <v>88000000.0</v>
       </c>
       <c r="E8">
         <v>88000000.0</v>
       </c>
       <c r="F8">
         <v>88000000.0</v>
       </c>
       <c r="G8"/>
       <c r="H8">
         <v>92000000.0</v>
       </c>
       <c r="I8"/>
       <c r="J8">
         <v>92000000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8">
         <v>92000000.0</v>
       </c>
       <c r="M8"/>
@@ -14331,51 +14361,53 @@
       <c r="EF28"/>
       <c r="EG28"/>
       <c r="EH28"/>
       <c r="EI28">
         <v>1087915913.0</v>
       </c>
       <c r="EJ28"/>
       <c r="EK28"/>
       <c r="EL28"/>
       <c r="EM28">
         <v>2492988143.0</v>
       </c>
       <c r="EN28"/>
       <c r="EO28"/>
       <c r="EP28"/>
       <c r="EQ28">
         <v>1666736433.0</v>
       </c>
       <c r="ER28"/>
       <c r="ES28"/>
     </row>
     <row r="29" spans="1:149">
       <c r="A29" t="s">
         <v>69</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>41801000000.0</v>
+      </c>
       <c r="C29">
         <v>17795000000.0</v>
       </c>
       <c r="D29">
         <v>49159000000.0</v>
       </c>
       <c r="E29">
         <v>20308000000.0</v>
       </c>
       <c r="F29">
         <v>45300000000.0</v>
       </c>
       <c r="G29"/>
       <c r="H29">
         <v>19257000000.0</v>
       </c>
       <c r="I29"/>
       <c r="J29">
         <v>19021000000.0</v>
       </c>
       <c r="K29"/>
       <c r="L29">
         <v>20141000000.0</v>
       </c>
       <c r="M29"/>
@@ -15014,51 +15046,53 @@
       <c r="DZ31"/>
       <c r="EA31"/>
       <c r="EB31"/>
       <c r="EC31"/>
       <c r="ED31"/>
       <c r="EE31"/>
       <c r="EF31"/>
       <c r="EG31"/>
       <c r="EH31"/>
       <c r="EI31"/>
       <c r="EJ31"/>
       <c r="EK31"/>
       <c r="EL31"/>
       <c r="EM31"/>
       <c r="EN31"/>
       <c r="EO31"/>
       <c r="EP31"/>
       <c r="EQ31"/>
       <c r="ER31"/>
       <c r="ES31"/>
     </row>
     <row r="32" spans="1:149">
       <c r="A32" t="s">
         <v>72</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>-4596000000.0</v>
+      </c>
       <c r="C32">
         <v>-5909000000.0</v>
       </c>
       <c r="D32">
         <v>-6040000000.0</v>
       </c>
       <c r="E32">
         <v>-5909000000.0</v>
       </c>
       <c r="F32">
         <v>-5605000000.0</v>
       </c>
       <c r="G32"/>
       <c r="H32">
         <v>-5251000000.0</v>
       </c>
       <c r="I32"/>
       <c r="J32">
         <v>-6270000000.0</v>
       </c>
       <c r="K32"/>
       <c r="L32">
         <v>-5734000000.0</v>
       </c>
       <c r="M32"/>
@@ -15538,51 +15572,53 @@
       <c r="EF33"/>
       <c r="EG33"/>
       <c r="EH33"/>
       <c r="EI33">
         <v>5878487437.0</v>
       </c>
       <c r="EJ33"/>
       <c r="EK33"/>
       <c r="EL33"/>
       <c r="EM33">
         <v>7936380769.0</v>
       </c>
       <c r="EN33"/>
       <c r="EO33"/>
       <c r="EP33"/>
       <c r="EQ33">
         <v>5434728134.0</v>
       </c>
       <c r="ER33"/>
       <c r="ES33"/>
     </row>
     <row r="34" spans="1:149">
       <c r="A34" t="s">
         <v>74</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>63000000.0</v>
+      </c>
       <c r="C34">
         <v>203000000.0</v>
       </c>
       <c r="D34">
         <v>55000000.0</v>
       </c>
       <c r="E34">
         <v>184000000.0</v>
       </c>
       <c r="F34">
         <v>33000000.0</v>
       </c>
       <c r="G34"/>
       <c r="H34">
         <v>180000000.0</v>
       </c>
       <c r="I34"/>
       <c r="J34">
         <v>270000000.0</v>
       </c>
       <c r="K34"/>
       <c r="L34">
         <v>301000000.0</v>
       </c>
       <c r="M34"/>
@@ -18527,51 +18563,53 @@
       <c r="DZ44"/>
       <c r="EA44"/>
       <c r="EB44"/>
       <c r="EC44"/>
       <c r="ED44"/>
       <c r="EE44"/>
       <c r="EF44"/>
       <c r="EG44"/>
       <c r="EH44"/>
       <c r="EI44"/>
       <c r="EJ44"/>
       <c r="EK44"/>
       <c r="EL44"/>
       <c r="EM44"/>
       <c r="EN44"/>
       <c r="EO44"/>
       <c r="EP44"/>
       <c r="EQ44"/>
       <c r="ER44"/>
       <c r="ES44"/>
     </row>
     <row r="45" spans="1:149">
       <c r="A45" t="s">
         <v>85</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>18100000000.0</v>
+      </c>
       <c r="C45"/>
       <c r="D45">
         <v>24197000000.0</v>
       </c>
       <c r="E45"/>
       <c r="F45">
         <v>22836000000.0</v>
       </c>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45">
         <v>23121000000.0</v>
       </c>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45">
         <v>10521000000.0</v>
       </c>
       <c r="Q45"/>
       <c r="R45">
         <v>10558000000.0</v>
@@ -19890,51 +19928,53 @@
       <c r="DZ49"/>
       <c r="EA49"/>
       <c r="EB49"/>
       <c r="EC49"/>
       <c r="ED49"/>
       <c r="EE49"/>
       <c r="EF49"/>
       <c r="EG49"/>
       <c r="EH49"/>
       <c r="EI49"/>
       <c r="EJ49"/>
       <c r="EK49"/>
       <c r="EL49"/>
       <c r="EM49"/>
       <c r="EN49"/>
       <c r="EO49"/>
       <c r="EP49"/>
       <c r="EQ49"/>
       <c r="ER49"/>
       <c r="ES49"/>
     </row>
     <row r="50" spans="1:149">
       <c r="A50" t="s">
         <v>90</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>2180000000.0</v>
+      </c>
       <c r="C50"/>
       <c r="D50">
         <v>5880000000.0</v>
       </c>
       <c r="E50"/>
       <c r="F50">
         <v>4567000000.0</v>
       </c>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50">
         <v>5231000000.0</v>
       </c>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50">
         <v>6696000000.0</v>
       </c>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50">
         <v>3906000000.0</v>
@@ -23739,51 +23779,53 @@
         <v>35</v>
       </c>
       <c r="AK1" t="s">
         <v>36</v>
       </c>
       <c r="AL1" t="s">
         <v>37</v>
       </c>
       <c r="AM1" t="s">
         <v>38</v>
       </c>
       <c r="AN1" t="s">
         <v>39</v>
       </c>
       <c r="AO1" t="s">
         <v>40</v>
       </c>
       <c r="AP1" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="2" spans="1:42">
       <c r="A2" t="s">
         <v>210</v>
       </c>
-      <c r="B2"/>
+      <c r="B2">
+        <v>26794000000.0</v>
+      </c>
       <c r="C2">
         <v>33391000000.0</v>
       </c>
       <c r="D2">
         <v>34429000000.0</v>
       </c>
       <c r="E2">
         <v>35906000000.0</v>
       </c>
       <c r="F2">
         <v>30259000000.0</v>
       </c>
       <c r="G2">
         <v>28684000000.0</v>
       </c>
       <c r="H2">
         <v>29102000000.0</v>
       </c>
       <c r="I2">
         <v>28703000000.0</v>
       </c>
       <c r="J2">
         <v>30484000000.0</v>
       </c>
       <c r="K2">
@@ -23836,51 +23878,51 @@
       </c>
       <c r="AA2">
         <v>63817500861.0</v>
       </c>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
       <c r="AH2"/>
       <c r="AI2"/>
       <c r="AJ2"/>
       <c r="AK2"/>
       <c r="AL2"/>
       <c r="AM2"/>
       <c r="AN2"/>
       <c r="AO2"/>
       <c r="AP2"/>
     </row>
     <row r="3" spans="1:42">
       <c r="A3" t="s">
         <v>211</v>
       </c>
       <c r="B3">
-        <v>1299601000.0</v>
+        <v>1310000000.0</v>
       </c>
       <c r="C3">
         <v>1757000000.0</v>
       </c>
       <c r="D3">
         <v>990000000.0</v>
       </c>
       <c r="E3">
         <v>1069000000.0</v>
       </c>
       <c r="F3">
         <v>1746000000.0</v>
       </c>
       <c r="G3">
         <v>2018000000.0</v>
       </c>
       <c r="H3">
         <v>1964000000.0</v>
       </c>
       <c r="I3">
         <v>2008000000.0</v>
       </c>
       <c r="J3">
         <v>1538000000.0</v>
       </c>
@@ -24020,51 +24062,51 @@
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
     </row>
     <row r="5" spans="1:42">
       <c r="A5" t="s">
         <v>213</v>
       </c>
       <c r="B5">
-        <v>9566905000.0</v>
+        <v>10207000000.0</v>
       </c>
       <c r="C5">
         <v>11250000000.0</v>
       </c>
       <c r="D5">
         <v>10068000000.0</v>
       </c>
       <c r="E5">
         <v>9512000000.0</v>
       </c>
       <c r="F5">
         <v>9637000000.0</v>
       </c>
       <c r="G5">
         <v>9358000000.0</v>
       </c>
       <c r="H5">
         <v>9917000000.0</v>
       </c>
       <c r="I5">
         <v>9329000000.0</v>
       </c>
       <c r="J5">
         <v>9404000000.0</v>
       </c>
@@ -24148,51 +24190,51 @@
       </c>
       <c r="AK5">
         <v>3174233729.0</v>
       </c>
       <c r="AL5">
         <v>2865912067.0</v>
       </c>
       <c r="AM5">
         <v>2604421940.0</v>
       </c>
       <c r="AN5">
         <v>2208929796.0</v>
       </c>
       <c r="AO5">
         <v>1871123030.0</v>
       </c>
       <c r="AP5">
         <v>1861297105.0</v>
       </c>
     </row>
     <row r="6" spans="1:42">
       <c r="A6" t="s">
         <v>214</v>
       </c>
       <c r="B6">
-        <v>10866506000.0</v>
+        <v>11517000000.0</v>
       </c>
       <c r="C6">
         <v>13007000000.0</v>
       </c>
       <c r="D6">
         <v>11058000000.0</v>
       </c>
       <c r="E6">
         <v>10581000000.0</v>
       </c>
       <c r="F6">
         <v>11383000000.0</v>
       </c>
       <c r="G6">
         <v>11376000000.0</v>
       </c>
       <c r="H6">
         <v>11881000000.0</v>
       </c>
       <c r="I6">
         <v>11337000000.0</v>
       </c>
       <c r="J6">
         <v>10942000000.0</v>
       </c>
@@ -24520,51 +24562,51 @@
       </c>
       <c r="AK9">
         <v>32001343505.0</v>
       </c>
       <c r="AL9">
         <v>27568181498.0</v>
       </c>
       <c r="AM9">
         <v>26408344745.0</v>
       </c>
       <c r="AN9">
         <v>23816148614.0</v>
       </c>
       <c r="AO9">
         <v>23686151207.0</v>
       </c>
       <c r="AP9">
         <v>27065010963.0</v>
       </c>
     </row>
     <row r="10" spans="1:42">
       <c r="A10" t="s">
         <v>218</v>
       </c>
       <c r="B10">
-        <v>8349911000.0</v>
+        <v>8693000000.0</v>
       </c>
       <c r="C10">
         <v>8869000000.0</v>
       </c>
       <c r="D10">
         <v>9339000000.0</v>
       </c>
       <c r="E10">
         <v>10337000000.0</v>
       </c>
       <c r="F10">
         <v>8556000000.0</v>
       </c>
       <c r="G10">
         <v>7996000000.0</v>
       </c>
       <c r="H10">
         <v>8289000000.0</v>
       </c>
       <c r="I10">
         <v>12360000000.0</v>
       </c>
       <c r="J10">
         <v>8126000000.0</v>
       </c>
@@ -24648,51 +24690,51 @@
       </c>
       <c r="AK10">
         <v>2508418849.0</v>
       </c>
       <c r="AL10">
         <v>2302192570.0</v>
       </c>
       <c r="AM10">
         <v>2243382405.0</v>
       </c>
       <c r="AN10">
         <v>1909609015.0</v>
       </c>
       <c r="AO10">
         <v>1579537388.0</v>
       </c>
       <c r="AP10">
         <v>1545136011.0</v>
       </c>
     </row>
     <row r="11" spans="1:42">
       <c r="A11" t="s">
         <v>219</v>
       </c>
       <c r="B11">
-        <v>2383082000.0</v>
+        <v>2481000000.0</v>
       </c>
       <c r="C11">
         <v>2500000000.0</v>
       </c>
       <c r="D11">
         <v>2199000000.0</v>
       </c>
       <c r="E11">
         <v>2068000000.0</v>
       </c>
       <c r="F11">
         <v>1935000000.0</v>
       </c>
       <c r="G11">
         <v>1923000000.0</v>
       </c>
       <c r="H11">
         <v>2263000000.0</v>
       </c>
       <c r="I11">
         <v>2572000000.0</v>
       </c>
       <c r="J11">
         <v>1670000000.0</v>
       </c>
@@ -24971,51 +25013,53 @@
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
     </row>
     <row r="14" spans="1:42">
       <c r="A14" t="s">
         <v>222</v>
       </c>
-      <c r="B14"/>
+      <c r="B14">
+        <v>-542000000.0</v>
+      </c>
       <c r="C14">
         <v>-625000000.0</v>
       </c>
       <c r="D14">
         <v>-653000000.0</v>
       </c>
       <c r="E14">
         <v>-627000000.0</v>
       </c>
       <c r="F14">
         <v>-572000000.0</v>
       </c>
       <c r="G14">
         <v>2389000000.0</v>
       </c>
       <c r="H14">
         <v>694000000.0</v>
       </c>
       <c r="I14">
         <v>720000000.0</v>
       </c>
       <c r="J14">
         <v>758000000.0</v>
       </c>
       <c r="K14">
@@ -25068,51 +25112,51 @@
       </c>
       <c r="AA14">
         <v>176494000.0</v>
       </c>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
     </row>
     <row r="15" spans="1:42">
       <c r="A15" t="s">
         <v>223</v>
       </c>
       <c r="B15">
-        <v>5855407000.0</v>
+        <v>9469000000.0</v>
       </c>
       <c r="C15">
         <v>5744000000.0</v>
       </c>
       <c r="D15">
         <v>6487000000.0</v>
       </c>
       <c r="E15">
         <v>7642000000.0</v>
       </c>
       <c r="F15">
         <v>6049000000.0</v>
       </c>
       <c r="G15">
         <v>5581000000.0</v>
       </c>
       <c r="H15">
         <v>5625000000.0</v>
       </c>
       <c r="I15">
         <v>9369000000.0</v>
       </c>
       <c r="J15">
         <v>6023000000.0</v>
       </c>
@@ -25293,51 +25337,53 @@
         <v>908792000.0</v>
       </c>
       <c r="AA16">
         <v>403684000.0</v>
       </c>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
     </row>
     <row r="17" spans="1:42">
       <c r="A17" t="s">
         <v>225</v>
       </c>
-      <c r="B17"/>
+      <c r="B17">
+        <v>6213000000.0</v>
+      </c>
       <c r="C17">
         <v>6369000000.0</v>
       </c>
       <c r="D17">
         <v>7140000000.0</v>
       </c>
       <c r="E17">
         <v>8269000000.0</v>
       </c>
       <c r="F17">
         <v>6621000000.0</v>
       </c>
       <c r="G17">
         <v>6073000000.0</v>
       </c>
       <c r="H17">
         <v>6026000000.0</v>
       </c>
       <c r="I17">
         <v>9808000000.0</v>
       </c>
       <c r="J17">
         <v>6486000000.0</v>
       </c>
       <c r="K17">
@@ -25361,51 +25407,53 @@
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
     </row>
     <row r="18" spans="1:42">
       <c r="A18" t="s">
         <v>226</v>
       </c>
-      <c r="B18"/>
+      <c r="B18">
+        <v>-700000000.0</v>
+      </c>
       <c r="C18">
         <v>-680000000.0</v>
       </c>
       <c r="D18">
         <v>-633000000.0</v>
       </c>
       <c r="E18">
         <v>-508000000.0</v>
       </c>
       <c r="F18">
         <v>-361000000.0</v>
       </c>
       <c r="G18">
         <v>-480000000.0</v>
       </c>
       <c r="H18">
         <v>-539000000.0</v>
       </c>
       <c r="I18">
         <v>-469000000.0</v>
       </c>
       <c r="J18">
         <v>-412000000.0</v>
       </c>
       <c r="K18">
@@ -25538,51 +25586,51 @@
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
     </row>
     <row r="21" spans="1:42">
       <c r="A21" t="s">
         <v>229</v>
       </c>
       <c r="B21">
-        <v>9566906000.0</v>
+        <v>9037000000.0</v>
       </c>
       <c r="C21">
         <v>9400000000.0</v>
       </c>
       <c r="D21">
         <v>9758000000.0</v>
       </c>
       <c r="E21">
         <v>10755000000.0</v>
       </c>
       <c r="F21">
         <v>8702000000.0</v>
       </c>
       <c r="G21">
         <v>8303000000.0</v>
       </c>
       <c r="H21">
         <v>8708000000.0</v>
       </c>
       <c r="I21">
         <v>12639000000.0</v>
       </c>
       <c r="J21">
         <v>8957000000.0</v>
       </c>
@@ -25722,51 +25770,51 @@
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
     </row>
     <row r="23" spans="1:42">
       <c r="A23" t="s">
         <v>231</v>
       </c>
       <c r="B23">
-        <v>41466000000.0</v>
+        <v>40376000000.0</v>
       </c>
       <c r="C23">
         <v>51361000000.0</v>
       </c>
       <c r="D23">
         <v>49846000000.0</v>
       </c>
       <c r="E23">
         <v>49318000000.0</v>
       </c>
       <c r="F23">
         <v>43742000000.0</v>
       </c>
       <c r="G23">
         <v>42421000000.0</v>
       </c>
       <c r="H23">
         <v>43272000000.0</v>
       </c>
       <c r="I23">
         <v>38343000000.0</v>
       </c>
       <c r="J23">
         <v>44758000000.0</v>
       </c>
@@ -25905,51 +25953,53 @@
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
     </row>
     <row r="25" spans="1:42">
       <c r="A25" t="s">
         <v>233</v>
       </c>
-      <c r="B25"/>
+      <c r="B25">
+        <v>1353000000.0</v>
+      </c>
       <c r="C25">
         <v>1757000000.0</v>
       </c>
       <c r="D25">
         <v>1578000000.0</v>
       </c>
       <c r="E25">
         <v>1946000000.0</v>
       </c>
       <c r="F25">
         <v>1763000000.0</v>
       </c>
       <c r="G25">
         <v>2018000000.0</v>
       </c>
       <c r="H25">
         <v>1982000000.0</v>
       </c>
       <c r="I25">
         <v>1747000000.0</v>
       </c>
       <c r="J25">
         <v>1538000000.0</v>
       </c>
       <c r="K25"/>
@@ -26173,51 +26223,53 @@
         <v>10096000000.0</v>
       </c>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
     </row>
     <row r="28" spans="1:42">
       <c r="A28" t="s">
         <v>236</v>
       </c>
-      <c r="B28"/>
+      <c r="B28">
+        <v>13624000000.0</v>
+      </c>
       <c r="C28">
         <v>6710000000.0</v>
       </c>
       <c r="D28">
         <v>6588000000.0</v>
       </c>
       <c r="E28">
         <v>6619000000.0</v>
       </c>
       <c r="F28">
         <v>5686000000.0</v>
       </c>
       <c r="G28">
         <v>4791000000.0</v>
       </c>
       <c r="H28">
         <v>4849000000.0</v>
       </c>
       <c r="I28">
         <v>4791000000.0</v>
       </c>
       <c r="J28">
         <v>5352000000.0</v>
       </c>
       <c r="K28">
@@ -26330,51 +26382,51 @@
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
     </row>
     <row r="30" spans="1:42">
       <c r="A30" t="s">
         <v>238</v>
       </c>
       <c r="B30">
-        <v>41466000000.0</v>
+        <v>13582000000.0</v>
       </c>
       <c r="C30">
         <v>51361000000.0</v>
       </c>
       <c r="D30">
         <v>15417000000.0</v>
       </c>
       <c r="E30">
         <v>13412000000.0</v>
       </c>
       <c r="F30">
         <v>13483000000.0</v>
       </c>
       <c r="G30">
         <v>13737000000.0</v>
       </c>
       <c r="H30">
         <v>14170000000.0</v>
       </c>
       <c r="I30">
         <v>9640000000.0</v>
       </c>
       <c r="J30">
         <v>14274000000.0</v>
       </c>
@@ -26458,51 +26510,51 @@
       </c>
       <c r="AK30">
         <v>31963337159.0</v>
       </c>
       <c r="AL30">
         <v>27465441254.0</v>
       </c>
       <c r="AM30">
         <v>26351257297.0</v>
       </c>
       <c r="AN30">
         <v>23816148614.0</v>
       </c>
       <c r="AO30">
         <v>23590798557.0</v>
       </c>
       <c r="AP30">
         <v>27009885439.0</v>
       </c>
     </row>
     <row r="31" spans="1:42">
       <c r="A31" t="s">
         <v>239</v>
       </c>
       <c r="B31">
-        <v>-1216995000.0</v>
+        <v>-343000000.0</v>
       </c>
       <c r="C31">
         <v>-531000000.0</v>
       </c>
       <c r="D31">
         <v>-419000000.0</v>
       </c>
       <c r="E31">
         <v>-418000000.0</v>
       </c>
       <c r="F31">
         <v>-146000000.0</v>
       </c>
       <c r="G31">
         <v>-307000000.0</v>
       </c>
       <c r="H31">
         <v>-419000000.0</v>
       </c>
       <c r="I31">
         <v>-279000000.0</v>
       </c>
       <c r="J31">
         <v>-831000000.0</v>
       </c>
@@ -27533,51 +27585,51 @@
       <c r="EK2"/>
       <c r="EL2"/>
       <c r="EM2"/>
       <c r="EN2"/>
       <c r="EO2"/>
       <c r="EP2"/>
       <c r="EQ2"/>
       <c r="ER2"/>
       <c r="ES2"/>
       <c r="ET2"/>
       <c r="EU2"/>
       <c r="EV2"/>
       <c r="EW2"/>
       <c r="EX2"/>
       <c r="EY2"/>
       <c r="EZ2"/>
       <c r="FA2"/>
       <c r="FB2"/>
       <c r="FC2"/>
     </row>
     <row r="3" spans="1:159">
       <c r="A3" t="s">
         <v>211</v>
       </c>
       <c r="B3">
-        <v>503247176.0</v>
+        <v>460565000.0</v>
       </c>
       <c r="C3">
         <v>795000000.0</v>
       </c>
       <c r="D3">
         <v>963000000.0</v>
       </c>
       <c r="E3">
         <v>794000000.0</v>
       </c>
       <c r="F3">
         <v>236000000.0</v>
       </c>
       <c r="G3">
         <v>118000000.0</v>
       </c>
       <c r="H3">
         <v>753000000.0</v>
       </c>
       <c r="I3">
         <v>377000000.0</v>
       </c>
       <c r="J3">
         <v>227000000.0</v>
       </c>
@@ -28161,51 +28213,51 @@
       <c r="EK4"/>
       <c r="EL4"/>
       <c r="EM4"/>
       <c r="EN4"/>
       <c r="EO4"/>
       <c r="EP4"/>
       <c r="EQ4"/>
       <c r="ER4"/>
       <c r="ES4"/>
       <c r="ET4"/>
       <c r="EU4"/>
       <c r="EV4"/>
       <c r="EW4"/>
       <c r="EX4"/>
       <c r="EY4"/>
       <c r="EZ4"/>
       <c r="FA4"/>
       <c r="FB4"/>
       <c r="FC4"/>
     </row>
     <row r="5" spans="1:159">
       <c r="A5" t="s">
         <v>213</v>
       </c>
       <c r="B5">
-        <v>4132185402.0</v>
+        <v>4174868000.0</v>
       </c>
       <c r="C5">
         <v>5678000000.0</v>
       </c>
       <c r="D5">
         <v>5127000000.0</v>
       </c>
       <c r="E5">
         <v>6123000000.0</v>
       </c>
       <c r="F5">
         <v>4845000000.0</v>
       </c>
       <c r="G5">
         <v>2396500000.0</v>
       </c>
       <c r="H5">
         <v>5275000000.0</v>
       </c>
       <c r="I5">
         <v>2637500000.0</v>
       </c>
       <c r="J5">
         <v>4570000000.0</v>
       </c>
@@ -28576,51 +28628,51 @@
       </c>
       <c r="ET5"/>
       <c r="EU5">
         <v>1104464898.0</v>
       </c>
       <c r="EV5"/>
       <c r="EW5">
         <v>-2646078106.0</v>
       </c>
       <c r="EX5"/>
       <c r="EY5"/>
       <c r="EZ5"/>
       <c r="FA5">
         <v>-8447504875.96</v>
       </c>
       <c r="FB5"/>
       <c r="FC5">
         <v>8502630399.27</v>
       </c>
     </row>
     <row r="6" spans="1:159">
       <c r="A6" t="s">
         <v>214</v>
       </c>
       <c r="B6">
-        <v>4635432578.0</v>
+        <v>4635433000.0</v>
       </c>
       <c r="C6">
         <v>6473000000.0</v>
       </c>
       <c r="D6">
         <v>6090000000.0</v>
       </c>
       <c r="E6">
         <v>6917000000.0</v>
       </c>
       <c r="F6">
         <v>5081000000.0</v>
       </c>
       <c r="G6">
         <v>2514500000.0</v>
       </c>
       <c r="H6">
         <v>6028000000.0</v>
       </c>
       <c r="I6">
         <v>3014500000.0</v>
       </c>
       <c r="J6">
         <v>4797000000.0</v>
       </c>
@@ -29996,51 +30048,51 @@
       </c>
       <c r="EX9">
         <v>2135439864.0</v>
       </c>
       <c r="EY9">
         <v>4517201136.0</v>
       </c>
       <c r="EZ9">
         <v>2387054712.0</v>
       </c>
       <c r="FA9">
         <v>18562380563.0</v>
       </c>
       <c r="FB9">
         <v>2834250392.0</v>
       </c>
       <c r="FC9">
         <v>8502630400.0</v>
       </c>
     </row>
     <row r="10" spans="1:159">
       <c r="A10" t="s">
         <v>218</v>
       </c>
       <c r="B10">
-        <v>3256911000.0</v>
+        <v>3600000000.0</v>
       </c>
       <c r="C10">
         <v>5093000000.0</v>
       </c>
       <c r="D10">
         <v>3303000000.0</v>
       </c>
       <c r="E10">
         <v>5566000000.0</v>
       </c>
       <c r="F10">
         <v>4072000000.0</v>
       </c>
       <c r="G10">
         <v>2036000000.0</v>
       </c>
       <c r="H10">
         <v>5267000000.0</v>
       </c>
       <c r="I10">
         <v>2633500000.0</v>
       </c>
       <c r="J10">
         <v>5978000000.0</v>
       </c>
@@ -30439,51 +30491,51 @@
       <c r="ES10">
         <v>954804508.0</v>
       </c>
       <c r="ET10"/>
       <c r="EU10">
         <v>954804508.0</v>
       </c>
       <c r="EV10"/>
       <c r="EW10">
         <v>1579537388.0</v>
       </c>
       <c r="EX10"/>
       <c r="EY10"/>
       <c r="EZ10"/>
       <c r="FA10"/>
       <c r="FB10"/>
       <c r="FC10">
         <v>1545136011.0</v>
       </c>
     </row>
     <row r="11" spans="1:159">
       <c r="A11" t="s">
         <v>219</v>
       </c>
       <c r="B11">
-        <v>1101082000.0</v>
+        <v>1190125000.0</v>
       </c>
       <c r="C11">
         <v>1282000000.0</v>
       </c>
       <c r="D11">
         <v>950000000.0</v>
       </c>
       <c r="E11">
         <v>1550000000.0</v>
       </c>
       <c r="F11">
         <v>814000000.0</v>
       </c>
       <c r="G11">
         <v>407000000.0</v>
       </c>
       <c r="H11">
         <v>1385000000.0</v>
       </c>
       <c r="I11">
         <v>692500000.0</v>
       </c>
       <c r="J11">
         <v>925000000.0</v>
       </c>
@@ -30892,51 +30944,51 @@
       <c r="ES11">
         <v>384224271.0</v>
       </c>
       <c r="ET11"/>
       <c r="EU11">
         <v>384224271.0</v>
       </c>
       <c r="EV11"/>
       <c r="EW11">
         <v>610809733.0</v>
       </c>
       <c r="EX11"/>
       <c r="EY11"/>
       <c r="EZ11"/>
       <c r="FA11"/>
       <c r="FB11"/>
       <c r="FC11">
         <v>643671560.0</v>
       </c>
     </row>
     <row r="12" spans="1:159">
       <c r="A12" t="s">
         <v>220</v>
       </c>
       <c r="B12">
-        <v>464535855.0</v>
+        <v>464536000.0</v>
       </c>
       <c r="C12">
         <v>377000000.0</v>
       </c>
       <c r="D12">
         <v>269000000.0</v>
       </c>
       <c r="E12">
         <v>393000000.0</v>
       </c>
       <c r="F12">
         <v>518714258.0</v>
       </c>
       <c r="G12"/>
       <c r="H12">
         <v>527191389.0</v>
       </c>
       <c r="I12"/>
       <c r="J12">
         <v>452417745.0</v>
       </c>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
@@ -31737,51 +31789,51 @@
       <c r="EK14"/>
       <c r="EL14"/>
       <c r="EM14"/>
       <c r="EN14"/>
       <c r="EO14"/>
       <c r="EP14"/>
       <c r="EQ14"/>
       <c r="ER14"/>
       <c r="ES14"/>
       <c r="ET14"/>
       <c r="EU14"/>
       <c r="EV14"/>
       <c r="EW14"/>
       <c r="EX14"/>
       <c r="EY14"/>
       <c r="EZ14"/>
       <c r="FA14"/>
       <c r="FB14"/>
       <c r="FC14"/>
     </row>
     <row r="15" spans="1:159">
       <c r="A15" t="s">
         <v>223</v>
       </c>
       <c r="B15">
-        <v>2564873187.0</v>
+        <v>2564873000.0</v>
       </c>
       <c r="C15">
         <v>3512000000.0</v>
       </c>
       <c r="D15">
         <v>2043000000.0</v>
       </c>
       <c r="E15">
         <v>3701000000.0</v>
       </c>
       <c r="F15">
         <v>2939000000.0</v>
       </c>
       <c r="G15">
         <v>1469500000.0</v>
       </c>
       <c r="H15">
         <v>3548000000.0</v>
       </c>
       <c r="I15">
         <v>1774000000.0</v>
       </c>
       <c r="J15">
         <v>4737000000.0</v>
       </c>
@@ -33323,51 +33375,51 @@
       <c r="EK20"/>
       <c r="EL20"/>
       <c r="EM20"/>
       <c r="EN20"/>
       <c r="EO20"/>
       <c r="EP20"/>
       <c r="EQ20"/>
       <c r="ER20"/>
       <c r="ES20"/>
       <c r="ET20"/>
       <c r="EU20"/>
       <c r="EV20"/>
       <c r="EW20"/>
       <c r="EX20"/>
       <c r="EY20"/>
       <c r="EZ20"/>
       <c r="FA20"/>
       <c r="FB20"/>
       <c r="FC20"/>
     </row>
     <row r="21" spans="1:159">
       <c r="A21" t="s">
         <v>229</v>
       </c>
       <c r="B21">
-        <v>4251906000.0</v>
+        <v>4812000000.0</v>
       </c>
       <c r="C21">
         <v>5315000000.0</v>
       </c>
       <c r="D21">
         <v>3452000000.0</v>
       </c>
       <c r="E21">
         <v>5948000000.0</v>
       </c>
       <c r="F21">
         <v>4242000000.0</v>
       </c>
       <c r="G21">
         <v>2396500000.0</v>
       </c>
       <c r="H21">
         <v>5516000000.0</v>
       </c>
       <c r="I21">
         <v>2637500000.0</v>
       </c>
       <c r="J21">
         <v>6255000000.0</v>
       </c>
@@ -34047,51 +34099,51 @@
       <c r="EK22"/>
       <c r="EL22"/>
       <c r="EM22"/>
       <c r="EN22"/>
       <c r="EO22"/>
       <c r="EP22"/>
       <c r="EQ22"/>
       <c r="ER22"/>
       <c r="ES22"/>
       <c r="ET22"/>
       <c r="EU22"/>
       <c r="EV22"/>
       <c r="EW22"/>
       <c r="EX22"/>
       <c r="EY22"/>
       <c r="EZ22"/>
       <c r="FA22"/>
       <c r="FB22"/>
       <c r="FC22"/>
     </row>
     <row r="23" spans="1:159">
       <c r="A23" t="s">
         <v>231</v>
       </c>
       <c r="B23">
-        <v>16654000000.0</v>
+        <v>15564000000.0</v>
       </c>
       <c r="C23">
         <v>24812000000.0</v>
       </c>
       <c r="D23">
         <v>26192000000.0</v>
       </c>
       <c r="E23">
         <v>25169000000.0</v>
       </c>
       <c r="F23">
         <v>24934000000.0</v>
       </c>
       <c r="G23">
         <v>22039000000.0</v>
       </c>
       <c r="H23">
         <v>24912000000.0</v>
       </c>
       <c r="I23">
         <v>12426000000.0</v>
       </c>
       <c r="J23">
         <v>24195000000.0</v>
       </c>
@@ -35868,51 +35920,51 @@
       <c r="EK29"/>
       <c r="EL29"/>
       <c r="EM29"/>
       <c r="EN29"/>
       <c r="EO29"/>
       <c r="EP29"/>
       <c r="EQ29"/>
       <c r="ER29"/>
       <c r="ES29"/>
       <c r="ET29"/>
       <c r="EU29"/>
       <c r="EV29"/>
       <c r="EW29"/>
       <c r="EX29"/>
       <c r="EY29"/>
       <c r="EZ29"/>
       <c r="FA29"/>
       <c r="FB29"/>
       <c r="FC29"/>
     </row>
     <row r="30" spans="1:159">
       <c r="A30" t="s">
         <v>238</v>
       </c>
       <c r="B30">
-        <v>16654000000.0</v>
+        <v>15589744000.0</v>
       </c>
       <c r="C30">
         <v>24812000000.0</v>
       </c>
       <c r="D30">
         <v>26192000000.0</v>
       </c>
       <c r="E30">
         <v>25169000000.0</v>
       </c>
       <c r="F30">
         <v>-9495000000.0</v>
       </c>
       <c r="G30">
         <v>4824500000.0</v>
       </c>
       <c r="H30">
         <v>24912000000.0</v>
       </c>
       <c r="I30">
         <v>12426000000.0</v>
       </c>
       <c r="J30">
         <v>-11711000000.0</v>
       </c>
@@ -36269,51 +36321,51 @@
       </c>
       <c r="ET30"/>
       <c r="EU30">
         <v>11908074307.0</v>
       </c>
       <c r="EV30"/>
       <c r="EW30">
         <v>23590798557.0</v>
       </c>
       <c r="EX30"/>
       <c r="EY30"/>
       <c r="EZ30"/>
       <c r="FA30">
         <v>-25203713857.27</v>
       </c>
       <c r="FB30"/>
       <c r="FC30">
         <v>52213599296.27</v>
       </c>
     </row>
     <row r="31" spans="1:159">
       <c r="A31" t="s">
         <v>239</v>
       </c>
       <c r="B31">
-        <v>-994995000.0</v>
+        <v>-1212000000.0</v>
       </c>
       <c r="C31">
         <v>-222000000.0</v>
       </c>
       <c r="D31">
         <v>-149000000.0</v>
       </c>
       <c r="E31">
         <v>-382000000.0</v>
       </c>
       <c r="F31">
         <v>-170000000.0</v>
       </c>
       <c r="G31">
         <v>-360500000.0</v>
       </c>
       <c r="H31">
         <v>-249000000.0</v>
       </c>
       <c r="I31">
         <v>-4000000.0</v>
       </c>
       <c r="J31">
         <v>-277000000.0</v>
       </c>
@@ -38702,51 +38754,53 @@
         <v>1059492907.0</v>
       </c>
       <c r="AE18">
         <v>1352555073.0</v>
       </c>
       <c r="AF18">
         <v>549537918.0</v>
       </c>
       <c r="AG18">
         <v>294500350.0</v>
       </c>
       <c r="AH18">
         <v>292974394.0</v>
       </c>
       <c r="AI18">
         <v>443063640.0</v>
       </c>
       <c r="AJ18">
         <v>647266063.0</v>
       </c>
     </row>
     <row r="19" spans="1:36">
       <c r="A19" t="s">
         <v>268</v>
       </c>
-      <c r="B19"/>
+      <c r="B19">
+        <v>43000000.0</v>
+      </c>
       <c r="C19">
         <v>-625000000.0</v>
       </c>
       <c r="D19">
         <v>-2294000000.0</v>
       </c>
       <c r="E19">
         <v>2453000000.0</v>
       </c>
       <c r="F19">
         <v>-3246000000.0</v>
       </c>
       <c r="G19">
         <v>-1481000000.0</v>
       </c>
       <c r="H19">
         <v>-2237000000.0</v>
       </c>
       <c r="I19">
         <v>4644000000.0</v>
       </c>
       <c r="J19">
         <v>-5879000000.0</v>
       </c>
       <c r="K19">
@@ -38804,51 +38858,53 @@
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
     </row>
     <row r="21" spans="1:36">
       <c r="A21" t="s">
         <v>270</v>
       </c>
-      <c r="B21"/>
+      <c r="B21">
+        <v>-2228000000.0</v>
+      </c>
       <c r="C21">
         <v>643000000.0</v>
       </c>
       <c r="D21">
         <v>-570000000.0</v>
       </c>
       <c r="E21">
         <v>-1727000000.0</v>
       </c>
       <c r="F21">
         <v>1390000000.0</v>
       </c>
       <c r="G21">
         <v>-181000000.0</v>
       </c>
       <c r="H21">
         <v>901000000.0</v>
       </c>
       <c r="I21">
         <v>-506000000.0</v>
       </c>
       <c r="J21">
         <v>8445000000.0</v>
       </c>
       <c r="K21">
@@ -39392,51 +39448,53 @@
       </c>
       <c r="X26">
         <v>-7940300.0</v>
       </c>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26">
         <v>-27833650.91</v>
       </c>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26">
         <v>-359519909.95</v>
       </c>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
     </row>
     <row r="27" spans="1:36">
       <c r="A27" t="s">
         <v>275</v>
       </c>
-      <c r="B27"/>
+      <c r="B27">
+        <v>255000000.0</v>
+      </c>
       <c r="C27">
         <v>324000000.0</v>
       </c>
       <c r="D27">
         <v>212000000.0</v>
       </c>
       <c r="E27">
         <v>177000000.0</v>
       </c>
       <c r="F27">
         <v>161000000.0</v>
       </c>
       <c r="G27">
         <v>108000000.0</v>
       </c>
       <c r="H27">
         <v>151000000.0</v>
       </c>
       <c r="I27">
         <v>196000000.0</v>
       </c>
       <c r="J27">
         <v>284000000.0</v>
       </c>
       <c r="K27">