--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="279">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="280">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -331,50 +331,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
   <si>
     <t>2023-03-31</t>
   </si>
   <si>
     <t>2022-09-30</t>
   </si>
   <si>
     <t>2022-06-30</t>
   </si>
   <si>
     <t>2022-03-31</t>
   </si>
@@ -1613,51 +1616,51 @@
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
     </row>
     <row r="5" spans="1:42">
       <c r="A5" t="s">
         <v>45</v>
       </c>
       <c r="B5">
         <v>-73332776000.0</v>
       </c>
       <c r="C5">
-        <v>-80367000000.0</v>
+        <v>-83220028500.0</v>
       </c>
       <c r="D5">
         <v>-75641000000.0</v>
       </c>
       <c r="E5">
         <v>-79564172996.0</v>
       </c>
       <c r="F5">
         <v>-79052034913.0</v>
       </c>
       <c r="G5">
         <v>-80362967814.0</v>
       </c>
       <c r="H5">
         <v>-4871000000.0</v>
       </c>
       <c r="I5">
         <v>-5037000155.0</v>
       </c>
       <c r="J5">
         <v>-4424998566.0</v>
       </c>
       <c r="K5">
         <v>-3278998730.0</v>
       </c>
@@ -7192,915 +7195,921 @@
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:ES62"/>
+  <dimension ref="A1:ET62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:149">
+    <row r="1" spans="1:150">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>103</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1" t="s">
+        <v>104</v>
+      </c>
+      <c r="E1" t="s">
         <v>2</v>
       </c>
-      <c r="E1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F1" t="s">
+        <v>105</v>
+      </c>
+      <c r="G1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="H1" t="s">
         <v>106</v>
       </c>
       <c r="I1" t="s">
         <v>107</v>
       </c>
       <c r="J1" t="s">
+        <v>108</v>
+      </c>
+      <c r="K1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="L1" t="s">
         <v>109</v>
       </c>
       <c r="M1" t="s">
         <v>110</v>
       </c>
       <c r="N1" t="s">
+        <v>111</v>
+      </c>
+      <c r="O1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="P1" t="s">
         <v>112</v>
       </c>
       <c r="Q1" t="s">
         <v>113</v>
       </c>
       <c r="R1" t="s">
+        <v>114</v>
+      </c>
+      <c r="S1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="T1" t="s">
         <v>115</v>
       </c>
       <c r="U1" t="s">
         <v>116</v>
       </c>
       <c r="V1" t="s">
+        <v>117</v>
+      </c>
+      <c r="W1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="X1" t="s">
         <v>118</v>
       </c>
       <c r="Y1" t="s">
         <v>119</v>
       </c>
       <c r="Z1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AA1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AB1" t="s">
         <v>121</v>
       </c>
       <c r="AC1" t="s">
         <v>122</v>
       </c>
       <c r="AD1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AE1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AF1" t="s">
         <v>124</v>
       </c>
       <c r="AG1" t="s">
         <v>125</v>
       </c>
       <c r="AH1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AI1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AJ1" t="s">
         <v>127</v>
       </c>
       <c r="AK1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AL1" t="s">
         <v>11</v>
       </c>
-      <c r="AL1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AM1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AN1" t="s">
         <v>12</v>
       </c>
-      <c r="AN1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AO1" t="s">
+        <v>130</v>
+      </c>
+      <c r="AP1" t="s">
         <v>13</v>
       </c>
-      <c r="AP1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AQ1" t="s">
+        <v>131</v>
+      </c>
+      <c r="AR1" t="s">
         <v>14</v>
       </c>
-      <c r="AR1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AS1" t="s">
+        <v>132</v>
+      </c>
+      <c r="AT1" t="s">
         <v>15</v>
       </c>
-      <c r="AT1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AU1" t="s">
+        <v>133</v>
+      </c>
+      <c r="AV1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="AW1" t="s">
         <v>134</v>
       </c>
       <c r="AX1" t="s">
         <v>135</v>
       </c>
       <c r="AY1" t="s">
+        <v>136</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BA1" t="s">
         <v>137</v>
       </c>
       <c r="BB1" t="s">
         <v>138</v>
       </c>
       <c r="BC1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BD1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BE1" t="s">
         <v>140</v>
       </c>
       <c r="BF1" t="s">
         <v>141</v>
       </c>
       <c r="BG1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BH1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BI1" t="s">
         <v>143</v>
       </c>
       <c r="BJ1" t="s">
         <v>144</v>
       </c>
       <c r="BK1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BL1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BM1" t="s">
         <v>146</v>
       </c>
       <c r="BN1" t="s">
         <v>147</v>
       </c>
       <c r="BO1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BP1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="BQ1" t="s">
         <v>149</v>
       </c>
       <c r="BR1" t="s">
         <v>150</v>
       </c>
       <c r="BS1" t="s">
+        <v>151</v>
+      </c>
+      <c r="BT1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="BU1" t="s">
         <v>152</v>
       </c>
       <c r="BV1" t="s">
         <v>153</v>
       </c>
       <c r="BW1" t="s">
+        <v>154</v>
+      </c>
+      <c r="BX1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="BY1" t="s">
         <v>155</v>
       </c>
       <c r="BZ1" t="s">
         <v>156</v>
       </c>
       <c r="CA1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CB1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CC1" t="s">
         <v>158</v>
       </c>
       <c r="CD1" t="s">
         <v>159</v>
       </c>
       <c r="CE1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CF1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CG1" t="s">
         <v>161</v>
       </c>
       <c r="CH1" t="s">
         <v>162</v>
       </c>
       <c r="CI1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CK1" t="s">
         <v>164</v>
       </c>
       <c r="CL1" t="s">
         <v>165</v>
       </c>
       <c r="CM1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CN1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="CO1" t="s">
         <v>167</v>
       </c>
       <c r="CP1" t="s">
         <v>168</v>
       </c>
       <c r="CQ1" t="s">
+        <v>169</v>
+      </c>
+      <c r="CR1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="CS1" t="s">
         <v>170</v>
       </c>
       <c r="CT1" t="s">
         <v>171</v>
       </c>
       <c r="CU1" t="s">
+        <v>172</v>
+      </c>
+      <c r="CV1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="CW1" t="s">
         <v>173</v>
       </c>
       <c r="CX1" t="s">
         <v>174</v>
       </c>
       <c r="CY1" t="s">
+        <v>175</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="DA1" t="s">
         <v>176</v>
       </c>
       <c r="DB1" t="s">
         <v>177</v>
       </c>
       <c r="DC1" t="s">
+        <v>178</v>
+      </c>
+      <c r="DD1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="DE1" t="s">
         <v>179</v>
       </c>
       <c r="DF1" t="s">
         <v>180</v>
       </c>
       <c r="DG1" t="s">
+        <v>181</v>
+      </c>
+      <c r="DH1" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
       <c r="DI1" t="s">
         <v>182</v>
       </c>
       <c r="DJ1" t="s">
         <v>183</v>
       </c>
       <c r="DK1" t="s">
+        <v>184</v>
+      </c>
+      <c r="DL1" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="DM1" t="s">
         <v>185</v>
       </c>
       <c r="DN1" t="s">
         <v>186</v>
       </c>
       <c r="DO1" t="s">
+        <v>187</v>
+      </c>
+      <c r="DP1" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="DQ1" t="s">
         <v>188</v>
       </c>
       <c r="DR1" t="s">
         <v>189</v>
       </c>
       <c r="DS1" t="s">
+        <v>190</v>
+      </c>
+      <c r="DT1" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
       <c r="DU1" t="s">
         <v>191</v>
       </c>
       <c r="DV1" t="s">
         <v>192</v>
       </c>
       <c r="DW1" t="s">
+        <v>193</v>
+      </c>
+      <c r="DX1" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="DY1" t="s">
         <v>194</v>
       </c>
       <c r="DZ1" t="s">
         <v>195</v>
       </c>
       <c r="EA1" t="s">
+        <v>196</v>
+      </c>
+      <c r="EB1" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
       <c r="EC1" t="s">
         <v>197</v>
       </c>
       <c r="ED1" t="s">
         <v>198</v>
       </c>
       <c r="EE1" t="s">
+        <v>199</v>
+      </c>
+      <c r="EF1" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>199</v>
       </c>
       <c r="EG1" t="s">
         <v>200</v>
       </c>
       <c r="EH1" t="s">
         <v>201</v>
       </c>
       <c r="EI1" t="s">
+        <v>202</v>
+      </c>
+      <c r="EJ1" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
       <c r="EK1" t="s">
         <v>203</v>
       </c>
       <c r="EL1" t="s">
         <v>204</v>
       </c>
       <c r="EM1" t="s">
+        <v>205</v>
+      </c>
+      <c r="EN1" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>205</v>
       </c>
       <c r="EO1" t="s">
         <v>206</v>
       </c>
       <c r="EP1" t="s">
         <v>207</v>
       </c>
       <c r="EQ1" t="s">
+        <v>208</v>
+      </c>
+      <c r="ER1" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>208</v>
       </c>
       <c r="ES1" t="s">
         <v>209</v>
       </c>
+      <c r="ET1" t="s">
+        <v>210</v>
+      </c>
     </row>
-    <row r="2" spans="1:149">
+    <row r="2" spans="1:150">
       <c r="A2" t="s">
         <v>42</v>
       </c>
       <c r="B2">
+        <v>19311000000.0</v>
+      </c>
+      <c r="C2">
         <v>16931791000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>16297000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>10258000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>17209000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10355000000.0</v>
       </c>
       <c r="G2">
         <v>10355000000.0</v>
       </c>
       <c r="H2">
+        <v>10355000000.0</v>
+      </c>
+      <c r="I2">
         <v>17367000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>17267000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>18023000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>11100000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>17151000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>16970000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>14861000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>8896000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>14799000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>14712000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>14132000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>8375000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>14602000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>14491000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9190000000.0</v>
       </c>
       <c r="W2">
         <v>9190000000.0</v>
       </c>
       <c r="X2">
+        <v>9190000000.0</v>
+      </c>
+      <c r="Y2">
         <v>14391000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>63477168550.19</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>9121000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>10559157212.32</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>13779000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>16893836880.31</v>
-      </c>
-[...1 lines deleted...]
-        <v>8217000000.0</v>
       </c>
       <c r="AE2">
         <v>8217000000.0</v>
       </c>
       <c r="AF2">
+        <v>8217000000.0</v>
+      </c>
+      <c r="AG2">
         <v>13322000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>13183000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8591000000.0</v>
       </c>
       <c r="AI2">
         <v>8591000000.0</v>
       </c>
       <c r="AJ2">
+        <v>8591000000.0</v>
+      </c>
+      <c r="AK2">
         <v>14216000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>8296000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>13999000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>7636000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>12654000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>6995000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>12211000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>7084000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>11977000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>6767000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>10849000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6030000000.0</v>
       </c>
       <c r="AV2">
         <v>6030000000.0</v>
       </c>
       <c r="AW2">
-        <v>10336000000.0</v>
+        <v>6030000000.0</v>
       </c>
       <c r="AX2">
         <v>10336000000.0</v>
       </c>
       <c r="AY2">
-        <v>3982000000.0</v>
+        <v>10336000000.0</v>
       </c>
       <c r="AZ2">
         <v>3982000000.0</v>
       </c>
       <c r="BA2">
-        <v>8428000000.0</v>
+        <v>3982000000.0</v>
       </c>
       <c r="BB2">
         <v>8428000000.0</v>
       </c>
       <c r="BC2">
-        <v>7824000000.0</v>
+        <v>8428000000.0</v>
       </c>
       <c r="BD2">
         <v>7824000000.0</v>
       </c>
       <c r="BE2">
-        <v>8377000000.0</v>
+        <v>7824000000.0</v>
       </c>
       <c r="BF2">
         <v>8377000000.0</v>
       </c>
       <c r="BG2">
+        <v>8377000000.0</v>
+      </c>
+      <c r="BH2">
         <v>3690000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>8364000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>8833000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>8093430720.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7838000000.0</v>
       </c>
       <c r="BL2">
         <v>7838000000.0</v>
       </c>
       <c r="BM2">
-        <v>7486000000.0</v>
+        <v>7838000000.0</v>
       </c>
       <c r="BN2">
         <v>7486000000.0</v>
       </c>
       <c r="BO2">
-        <v>8228000000.0</v>
+        <v>7486000000.0</v>
       </c>
       <c r="BP2">
         <v>8228000000.0</v>
       </c>
       <c r="BQ2">
+        <v>8228000000.0</v>
+      </c>
+      <c r="BR2">
         <v>8613000000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>8234000000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>7508107040.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>8497000000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>9129000000.0</v>
       </c>
-      <c r="BV2"/>
-      <c r="BW2">
+      <c r="BW2"/>
+      <c r="BX2">
         <v>3700179800.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>10967261691.1</v>
       </c>
-      <c r="BY2"/>
-      <c r="BZ2">
+      <c r="BZ2"/>
+      <c r="CA2">
         <v>11936405342.07</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>4417968920.0</v>
       </c>
-      <c r="CB2"/>
       <c r="CC2"/>
-      <c r="CD2">
+      <c r="CD2"/>
+      <c r="CE2">
         <v>12488153345.88</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>11933000000.0</v>
       </c>
-      <c r="CF2"/>
       <c r="CG2"/>
       <c r="CH2"/>
-      <c r="CI2">
+      <c r="CI2"/>
+      <c r="CJ2">
         <v>11689000000.0</v>
       </c>
-      <c r="CJ2"/>
       <c r="CK2"/>
       <c r="CL2"/>
-      <c r="CM2">
+      <c r="CM2"/>
+      <c r="CN2">
         <v>4051298692.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>9464098320.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>9776839800.0</v>
       </c>
-      <c r="CP2"/>
-      <c r="CQ2">
+      <c r="CQ2"/>
+      <c r="CR2">
         <v>3469047210.0</v>
       </c>
-      <c r="CR2"/>
-      <c r="CS2">
+      <c r="CS2"/>
+      <c r="CT2">
         <v>8946297250.0</v>
       </c>
-      <c r="CT2"/>
-      <c r="CU2">
+      <c r="CU2"/>
+      <c r="CV2">
         <v>8320264407.0</v>
       </c>
-      <c r="CV2"/>
       <c r="CW2"/>
       <c r="CX2"/>
-      <c r="CY2">
+      <c r="CY2"/>
+      <c r="CZ2">
         <v>3880168167.0</v>
       </c>
-      <c r="CZ2"/>
       <c r="DA2"/>
       <c r="DB2"/>
-      <c r="DC2">
+      <c r="DC2"/>
+      <c r="DD2">
         <v>3802175737.0</v>
       </c>
-      <c r="DD2"/>
       <c r="DE2"/>
       <c r="DF2"/>
-      <c r="DG2">
+      <c r="DG2"/>
+      <c r="DH2">
         <v>3808106280.0</v>
       </c>
-      <c r="DH2"/>
       <c r="DI2"/>
       <c r="DJ2"/>
-      <c r="DK2">
+      <c r="DK2"/>
+      <c r="DL2">
         <v>3619095467.0</v>
       </c>
-      <c r="DL2"/>
       <c r="DM2"/>
       <c r="DN2"/>
-      <c r="DO2">
+      <c r="DO2"/>
+      <c r="DP2">
         <v>3233234950.0</v>
       </c>
-      <c r="DP2"/>
       <c r="DQ2"/>
       <c r="DR2"/>
-      <c r="DS2">
+      <c r="DS2"/>
+      <c r="DT2">
         <v>3099328000.0</v>
       </c>
-      <c r="DT2"/>
       <c r="DU2"/>
       <c r="DV2"/>
-      <c r="DW2">
+      <c r="DW2"/>
+      <c r="DX2">
         <v>2903966378.0</v>
       </c>
-      <c r="DX2"/>
       <c r="DY2"/>
       <c r="DZ2"/>
-      <c r="EA2">
+      <c r="EA2"/>
+      <c r="EB2">
         <v>2732079380.0</v>
       </c>
-      <c r="EB2"/>
       <c r="EC2"/>
       <c r="ED2"/>
-      <c r="EE2">
+      <c r="EE2"/>
+      <c r="EF2">
         <v>2534991260.0</v>
       </c>
-      <c r="EF2"/>
       <c r="EG2"/>
       <c r="EH2"/>
-      <c r="EI2">
+      <c r="EI2"/>
+      <c r="EJ2">
         <v>1981561126.0</v>
       </c>
-      <c r="EJ2"/>
       <c r="EK2"/>
       <c r="EL2"/>
-      <c r="EM2">
+      <c r="EM2"/>
+      <c r="EN2">
         <v>1813082286.0</v>
       </c>
-      <c r="EN2"/>
       <c r="EO2"/>
       <c r="EP2"/>
-      <c r="EQ2">
+      <c r="EQ2"/>
+      <c r="ER2">
         <v>1921286646.0</v>
       </c>
-      <c r="ER2"/>
       <c r="ES2"/>
+      <c r="ET2"/>
     </row>
-    <row r="3" spans="1:149">
+    <row r="3" spans="1:150">
       <c r="A3" t="s">
         <v>43</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
-      <c r="V3">
-[...1 lines deleted...]
-      </c>
+      <c r="V3"/>
       <c r="W3">
         <v>0.0</v>
       </c>
       <c r="X3">
         <v>0.0</v>
       </c>
       <c r="Y3">
         <v>0.0</v>
       </c>
       <c r="Z3">
         <v>0.0</v>
       </c>
       <c r="AA3">
         <v>0.0</v>
       </c>
-      <c r="AB3"/>
+      <c r="AB3">
+        <v>0.0</v>
+      </c>
       <c r="AC3"/>
-      <c r="AD3">
-[...2 lines deleted...]
-      <c r="AE3"/>
+      <c r="AD3"/>
+      <c r="AE3">
+        <v>0.0</v>
+      </c>
       <c r="AF3"/>
       <c r="AG3"/>
-      <c r="AH3">
-[...2 lines deleted...]
-      <c r="AI3"/>
+      <c r="AH3"/>
+      <c r="AI3">
+        <v>0.0</v>
+      </c>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
@@ -8171,105 +8180,106 @@
       <c r="DU3"/>
       <c r="DV3"/>
       <c r="DW3"/>
       <c r="DX3"/>
       <c r="DY3"/>
       <c r="DZ3"/>
       <c r="EA3"/>
       <c r="EB3"/>
       <c r="EC3"/>
       <c r="ED3"/>
       <c r="EE3"/>
       <c r="EF3"/>
       <c r="EG3"/>
       <c r="EH3"/>
       <c r="EI3"/>
       <c r="EJ3"/>
       <c r="EK3"/>
       <c r="EL3"/>
       <c r="EM3"/>
       <c r="EN3"/>
       <c r="EO3"/>
       <c r="EP3"/>
       <c r="EQ3"/>
       <c r="ER3"/>
       <c r="ES3"/>
+      <c r="ET3"/>
     </row>
-    <row r="4" spans="1:149">
+    <row r="4" spans="1:150">
       <c r="A4" t="s">
         <v>44</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
-      <c r="V4">
-[...1 lines deleted...]
-      </c>
+      <c r="V4"/>
       <c r="W4">
         <v>0.0</v>
       </c>
       <c r="X4">
         <v>0.0</v>
       </c>
       <c r="Y4">
         <v>0.0</v>
       </c>
       <c r="Z4">
         <v>0.0</v>
       </c>
       <c r="AA4">
         <v>0.0</v>
       </c>
-      <c r="AB4"/>
+      <c r="AB4">
+        <v>0.0</v>
+      </c>
       <c r="AC4"/>
-      <c r="AD4">
-[...2 lines deleted...]
-      <c r="AE4"/>
+      <c r="AD4"/>
+      <c r="AE4">
+        <v>0.0</v>
+      </c>
       <c r="AF4"/>
       <c r="AG4"/>
-      <c r="AH4">
-[...2 lines deleted...]
-      <c r="AI4"/>
+      <c r="AH4"/>
+      <c r="AI4">
+        <v>0.0</v>
+      </c>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
@@ -8340,392 +8350,394 @@
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
       <c r="DX4"/>
       <c r="DY4"/>
       <c r="DZ4"/>
       <c r="EA4"/>
       <c r="EB4"/>
       <c r="EC4"/>
       <c r="ED4"/>
       <c r="EE4"/>
       <c r="EF4"/>
       <c r="EG4"/>
       <c r="EH4"/>
       <c r="EI4"/>
       <c r="EJ4"/>
       <c r="EK4"/>
       <c r="EL4"/>
       <c r="EM4"/>
       <c r="EN4"/>
       <c r="EO4"/>
       <c r="EP4"/>
       <c r="EQ4"/>
       <c r="ER4"/>
       <c r="ES4"/>
+      <c r="ET4"/>
     </row>
-    <row r="5" spans="1:149">
+    <row r="5" spans="1:150">
       <c r="A5" t="s">
         <v>45</v>
       </c>
-      <c r="B5">
+      <c r="B5"/>
+      <c r="C5">
         <v>-73332776000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-85838000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-82663000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-82191000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-75641000000.0</v>
       </c>
       <c r="G5">
         <v>-75641000000.0</v>
       </c>
       <c r="H5">
+        <v>-75641000000.0</v>
+      </c>
+      <c r="I5">
         <v>-85442400066.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-85560000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-79564172996.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-79359000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-81900990465.0</v>
       </c>
-      <c r="M5"/>
-      <c r="N5">
+      <c r="N5"/>
+      <c r="O5">
         <v>-79052034913.0</v>
       </c>
-      <c r="O5"/>
-      <c r="P5">
+      <c r="P5"/>
+      <c r="Q5">
         <v>-81057969000.0</v>
       </c>
-      <c r="Q5"/>
-      <c r="R5">
+      <c r="R5"/>
+      <c r="S5">
         <v>-80846000000.0</v>
       </c>
-      <c r="S5"/>
-      <c r="T5">
+      <c r="T5"/>
+      <c r="U5">
         <v>-6709000000.0</v>
       </c>
-      <c r="U5"/>
-      <c r="V5">
+      <c r="V5"/>
+      <c r="W5">
         <v>-4871000000.0</v>
       </c>
-      <c r="W5">
-[...1 lines deleted...]
-      </c>
       <c r="X5">
+        <v>0.0</v>
+      </c>
+      <c r="Y5">
         <v>562999885.0</v>
       </c>
-      <c r="Y5">
-[...1 lines deleted...]
-      </c>
       <c r="Z5">
+        <v>0.0</v>
+      </c>
+      <c r="AA5">
         <v>-9577000000.0</v>
       </c>
-      <c r="AA5">
-[...1 lines deleted...]
-      </c>
       <c r="AB5">
+        <v>0.0</v>
+      </c>
+      <c r="AC5">
         <v>-14254000000.0</v>
       </c>
-      <c r="AC5">
-[...1 lines deleted...]
-      </c>
       <c r="AD5">
+        <v>0.0</v>
+      </c>
+      <c r="AE5">
         <v>-8987000000.0</v>
       </c>
-      <c r="AE5"/>
-      <c r="AF5">
+      <c r="AF5"/>
+      <c r="AG5">
         <v>-8047000000.0</v>
       </c>
-      <c r="AG5"/>
-      <c r="AH5">
+      <c r="AH5"/>
+      <c r="AI5">
         <v>-9534000000.0</v>
       </c>
-      <c r="AI5"/>
-      <c r="AJ5">
+      <c r="AJ5"/>
+      <c r="AK5">
         <v>-8064000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-8859000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-7191000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-8442000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-7182000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-7885000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-6050000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-8064000000.0</v>
       </c>
-      <c r="AR5"/>
-      <c r="AS5">
+      <c r="AS5"/>
+      <c r="AT5">
         <v>-7693000000.0</v>
       </c>
-      <c r="AT5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AU5"/>
       <c r="AV5">
         <v>-7564000000.0</v>
       </c>
-      <c r="AW5"/>
+      <c r="AW5">
+        <v>-7564000000.0</v>
+      </c>
       <c r="AX5"/>
-      <c r="AY5">
-[...1 lines deleted...]
-      </c>
+      <c r="AY5"/>
       <c r="AZ5">
         <v>-7001000000.0</v>
       </c>
-      <c r="BA5"/>
+      <c r="BA5">
+        <v>-7001000000.0</v>
+      </c>
       <c r="BB5"/>
-      <c r="BC5">
-[...1 lines deleted...]
-      </c>
+      <c r="BC5"/>
       <c r="BD5">
         <v>-6402000000.0</v>
       </c>
-      <c r="BE5"/>
+      <c r="BE5">
+        <v>-6402000000.0</v>
+      </c>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
-      <c r="BJ5">
+      <c r="BJ5"/>
+      <c r="BK5">
         <v>-7001281680.0</v>
       </c>
-      <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
-      <c r="BN5">
+      <c r="BN5"/>
+      <c r="BO5">
         <v>-7363214250.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7366999925.8</v>
       </c>
       <c r="BP5">
         <v>-7366999925.8</v>
       </c>
-      <c r="BQ5"/>
+      <c r="BQ5">
+        <v>-7366999925.8</v>
+      </c>
       <c r="BR5"/>
-      <c r="BS5">
+      <c r="BS5"/>
+      <c r="BT5">
         <v>-7109759840.0</v>
       </c>
-      <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
-      <c r="BW5">
+      <c r="BW5"/>
+      <c r="BX5">
         <v>-7136741640.0</v>
       </c>
-      <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
-      <c r="CA5">
+      <c r="CA5"/>
+      <c r="CB5">
         <v>-7868673290.0</v>
       </c>
-      <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
-      <c r="CI5">
+      <c r="CI5"/>
+      <c r="CJ5">
         <v>1.0</v>
       </c>
-      <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
-      <c r="CM5">
+      <c r="CM5"/>
+      <c r="CN5">
         <v>1.0</v>
       </c>
-      <c r="CN5"/>
-      <c r="CO5">
+      <c r="CO5"/>
+      <c r="CP5">
         <v>-7404203040.0</v>
       </c>
-      <c r="CP5"/>
-      <c r="CQ5">
+      <c r="CQ5"/>
+      <c r="CR5">
         <v>1.82</v>
       </c>
-      <c r="CR5"/>
-      <c r="CS5">
+      <c r="CS5"/>
+      <c r="CT5">
         <v>-6981445200.0</v>
       </c>
-      <c r="CT5"/>
-      <c r="CU5">
+      <c r="CU5"/>
+      <c r="CV5">
         <v>1.61</v>
       </c>
-      <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
-      <c r="CY5">
+      <c r="CY5"/>
+      <c r="CZ5">
         <v>1.31</v>
       </c>
-      <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
-      <c r="DC5">
+      <c r="DC5"/>
+      <c r="DD5">
         <v>1.23</v>
       </c>
-      <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
-      <c r="DG5">
+      <c r="DG5"/>
+      <c r="DH5">
         <v>1.0</v>
       </c>
-      <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
-      <c r="DK5">
+      <c r="DK5"/>
+      <c r="DL5">
         <v>2.0</v>
       </c>
-      <c r="DL5"/>
       <c r="DM5"/>
       <c r="DN5"/>
-      <c r="DO5">
+      <c r="DO5"/>
+      <c r="DP5">
         <v>2.0</v>
       </c>
-      <c r="DP5"/>
       <c r="DQ5"/>
       <c r="DR5"/>
-      <c r="DS5">
+      <c r="DS5"/>
+      <c r="DT5">
         <v>3.0</v>
       </c>
-      <c r="DT5"/>
       <c r="DU5"/>
       <c r="DV5"/>
       <c r="DW5"/>
       <c r="DX5"/>
       <c r="DY5"/>
       <c r="DZ5"/>
-      <c r="EA5">
+      <c r="EA5"/>
+      <c r="EB5">
         <v>1.0</v>
       </c>
-      <c r="EB5"/>
       <c r="EC5"/>
       <c r="ED5"/>
-      <c r="EE5">
+      <c r="EE5"/>
+      <c r="EF5">
         <v>2.0</v>
       </c>
-      <c r="EF5"/>
       <c r="EG5"/>
       <c r="EH5"/>
-      <c r="EI5">
+      <c r="EI5"/>
+      <c r="EJ5">
         <v>1.0</v>
       </c>
-      <c r="EJ5"/>
       <c r="EK5"/>
       <c r="EL5"/>
-      <c r="EM5">
+      <c r="EM5"/>
+      <c r="EN5">
         <v>1.0</v>
       </c>
-      <c r="EN5"/>
       <c r="EO5"/>
       <c r="EP5"/>
-      <c r="EQ5">
+      <c r="EQ5"/>
+      <c r="ER5">
         <v>2.0</v>
       </c>
-      <c r="ER5"/>
       <c r="ES5"/>
+      <c r="ET5"/>
     </row>
-    <row r="6" spans="1:149">
+    <row r="6" spans="1:150">
       <c r="A6" t="s">
         <v>46</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
-      <c r="V6">
-[...1 lines deleted...]
-      </c>
+      <c r="V6"/>
       <c r="W6">
         <v>0.0</v>
       </c>
       <c r="X6">
         <v>0.0</v>
       </c>
       <c r="Y6">
         <v>0.0</v>
       </c>
       <c r="Z6">
         <v>0.0</v>
       </c>
       <c r="AA6">
         <v>0.0</v>
       </c>
       <c r="AB6">
         <v>0.0</v>
       </c>
       <c r="AC6">
         <v>0.0</v>
       </c>
       <c r="AD6">
         <v>0.0</v>
       </c>
-      <c r="AE6"/>
+      <c r="AE6">
+        <v>0.0</v>
+      </c>
       <c r="AF6"/>
       <c r="AG6"/>
-      <c r="AH6">
-[...2 lines deleted...]
-      <c r="AI6"/>
+      <c r="AH6"/>
+      <c r="AI6">
+        <v>0.0</v>
+      </c>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
@@ -8796,117 +8808,118 @@
       <c r="DU6"/>
       <c r="DV6"/>
       <c r="DW6"/>
       <c r="DX6"/>
       <c r="DY6"/>
       <c r="DZ6"/>
       <c r="EA6"/>
       <c r="EB6"/>
       <c r="EC6"/>
       <c r="ED6"/>
       <c r="EE6"/>
       <c r="EF6"/>
       <c r="EG6"/>
       <c r="EH6"/>
       <c r="EI6"/>
       <c r="EJ6"/>
       <c r="EK6"/>
       <c r="EL6"/>
       <c r="EM6"/>
       <c r="EN6"/>
       <c r="EO6"/>
       <c r="EP6"/>
       <c r="EQ6"/>
       <c r="ER6"/>
       <c r="ES6"/>
+      <c r="ET6"/>
     </row>
-    <row r="7" spans="1:149">
+    <row r="7" spans="1:150">
       <c r="A7" t="s">
         <v>47</v>
       </c>
-      <c r="B7">
+      <c r="B7"/>
+      <c r="C7">
         <v>1326000000.0</v>
       </c>
-      <c r="C7"/>
-      <c r="D7">
+      <c r="D7"/>
+      <c r="E7">
         <v>1486000000.0</v>
       </c>
-      <c r="E7"/>
-      <c r="F7">
+      <c r="F7"/>
+      <c r="G7">
         <v>1395000000.0</v>
       </c>
-      <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
-      <c r="J7">
+      <c r="J7"/>
+      <c r="K7">
         <v>1408000000.0</v>
       </c>
-      <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
-      <c r="N7">
+      <c r="N7"/>
+      <c r="O7">
         <v>1649000000.0</v>
       </c>
-      <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
-      <c r="R7">
+      <c r="R7"/>
+      <c r="S7">
         <v>1771000000.0</v>
       </c>
-      <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
-      <c r="V7">
+      <c r="V7"/>
+      <c r="W7">
         <v>1919000000.0</v>
       </c>
-      <c r="W7">
-[...1 lines deleted...]
-      </c>
       <c r="X7">
         <v>0.0</v>
       </c>
       <c r="Y7">
         <v>0.0</v>
       </c>
       <c r="Z7">
         <v>0.0</v>
       </c>
       <c r="AA7">
         <v>0.0</v>
       </c>
-      <c r="AB7"/>
+      <c r="AB7">
+        <v>0.0</v>
+      </c>
       <c r="AC7"/>
-      <c r="AD7">
-[...2 lines deleted...]
-      <c r="AE7"/>
+      <c r="AD7"/>
+      <c r="AE7">
+        <v>0.0</v>
+      </c>
       <c r="AF7"/>
       <c r="AG7"/>
-      <c r="AH7">
-[...2 lines deleted...]
-      <c r="AI7"/>
+      <c r="AH7"/>
+      <c r="AI7">
+        <v>0.0</v>
+      </c>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
@@ -8977,91 +8990,94 @@
       <c r="DU7"/>
       <c r="DV7"/>
       <c r="DW7"/>
       <c r="DX7"/>
       <c r="DY7"/>
       <c r="DZ7"/>
       <c r="EA7"/>
       <c r="EB7"/>
       <c r="EC7"/>
       <c r="ED7"/>
       <c r="EE7"/>
       <c r="EF7"/>
       <c r="EG7"/>
       <c r="EH7"/>
       <c r="EI7"/>
       <c r="EJ7"/>
       <c r="EK7"/>
       <c r="EL7"/>
       <c r="EM7"/>
       <c r="EN7"/>
       <c r="EO7"/>
       <c r="EP7"/>
       <c r="EQ7"/>
       <c r="ER7"/>
       <c r="ES7"/>
+      <c r="ET7"/>
     </row>
-    <row r="8" spans="1:149">
+    <row r="8" spans="1:150">
       <c r="A8" t="s">
         <v>48</v>
       </c>
       <c r="B8">
         <v>85000000.0</v>
       </c>
       <c r="C8">
-        <v>88000000.0</v>
+        <v>85000000.0</v>
       </c>
       <c r="D8">
         <v>88000000.0</v>
       </c>
       <c r="E8">
         <v>88000000.0</v>
       </c>
       <c r="F8">
         <v>88000000.0</v>
       </c>
-      <c r="G8"/>
-      <c r="H8">
+      <c r="G8">
+        <v>88000000.0</v>
+      </c>
+      <c r="H8"/>
+      <c r="I8">
         <v>92000000.0</v>
       </c>
-      <c r="I8"/>
-      <c r="J8">
+      <c r="J8"/>
+      <c r="K8">
         <v>92000000.0</v>
       </c>
-      <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>92000000.0</v>
       </c>
-      <c r="M8"/>
-      <c r="N8">
+      <c r="N8"/>
+      <c r="O8">
         <v>92000000.0</v>
       </c>
-      <c r="O8"/>
-      <c r="P8">
+      <c r="P8"/>
+      <c r="Q8">
         <v>92000000.0</v>
       </c>
-      <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
@@ -9150,127 +9166,128 @@
       <c r="DU8"/>
       <c r="DV8"/>
       <c r="DW8"/>
       <c r="DX8"/>
       <c r="DY8"/>
       <c r="DZ8"/>
       <c r="EA8"/>
       <c r="EB8"/>
       <c r="EC8"/>
       <c r="ED8"/>
       <c r="EE8"/>
       <c r="EF8"/>
       <c r="EG8"/>
       <c r="EH8"/>
       <c r="EI8"/>
       <c r="EJ8"/>
       <c r="EK8"/>
       <c r="EL8"/>
       <c r="EM8"/>
       <c r="EN8"/>
       <c r="EO8"/>
       <c r="EP8"/>
       <c r="EQ8"/>
       <c r="ER8"/>
       <c r="ES8"/>
+      <c r="ET8"/>
     </row>
-    <row r="9" spans="1:149">
+    <row r="9" spans="1:150">
       <c r="A9" t="s">
         <v>49</v>
       </c>
-      <c r="B9">
-[...1 lines deleted...]
-      </c>
+      <c r="B9"/>
       <c r="C9">
         <v>52844000000.0</v>
       </c>
       <c r="D9">
         <v>52844000000.0</v>
       </c>
       <c r="E9">
         <v>52844000000.0</v>
       </c>
-      <c r="F9"/>
+      <c r="F9">
+        <v>52844000000.0</v>
+      </c>
       <c r="G9"/>
-      <c r="H9">
+      <c r="H9"/>
+      <c r="I9">
         <v>52844000000.0</v>
       </c>
-      <c r="I9"/>
-      <c r="J9">
+      <c r="J9"/>
+      <c r="K9">
         <v>52844000000.0</v>
       </c>
-      <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>52844000000.0</v>
       </c>
-      <c r="M9"/>
-      <c r="N9">
+      <c r="N9"/>
+      <c r="O9">
         <v>52844000000.0</v>
       </c>
-      <c r="O9"/>
-      <c r="P9">
+      <c r="P9"/>
+      <c r="Q9">
         <v>52843000000.0</v>
       </c>
-      <c r="Q9"/>
-      <c r="R9">
+      <c r="R9"/>
+      <c r="S9">
         <v>73472000000.0</v>
       </c>
-      <c r="S9"/>
-      <c r="T9">
+      <c r="T9"/>
+      <c r="U9">
         <v>127000000.0</v>
       </c>
-      <c r="U9"/>
-      <c r="V9">
+      <c r="V9"/>
+      <c r="W9">
         <v>134000000.0</v>
       </c>
-      <c r="W9">
-[...1 lines deleted...]
-      </c>
       <c r="X9">
+        <v>0.0</v>
+      </c>
+      <c r="Y9">
         <v>129000000.0</v>
       </c>
-      <c r="Y9">
-[...1 lines deleted...]
-      </c>
       <c r="Z9">
+        <v>0.0</v>
+      </c>
+      <c r="AA9">
         <v>223317239.94</v>
       </c>
-      <c r="AA9">
-[...2 lines deleted...]
-      <c r="AB9"/>
+      <c r="AB9">
+        <v>0.0</v>
+      </c>
       <c r="AC9"/>
-      <c r="AD9">
-[...2 lines deleted...]
-      <c r="AE9"/>
+      <c r="AD9"/>
+      <c r="AE9">
+        <v>0.0</v>
+      </c>
       <c r="AF9"/>
       <c r="AG9"/>
-      <c r="AH9">
-[...2 lines deleted...]
-      <c r="AI9"/>
+      <c r="AH9"/>
+      <c r="AI9">
+        <v>0.0</v>
+      </c>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
@@ -9341,446 +9358,450 @@
       <c r="DU9"/>
       <c r="DV9"/>
       <c r="DW9"/>
       <c r="DX9"/>
       <c r="DY9"/>
       <c r="DZ9"/>
       <c r="EA9"/>
       <c r="EB9"/>
       <c r="EC9"/>
       <c r="ED9"/>
       <c r="EE9"/>
       <c r="EF9"/>
       <c r="EG9"/>
       <c r="EH9"/>
       <c r="EI9"/>
       <c r="EJ9"/>
       <c r="EK9"/>
       <c r="EL9"/>
       <c r="EM9"/>
       <c r="EN9"/>
       <c r="EO9"/>
       <c r="EP9"/>
       <c r="EQ9"/>
       <c r="ER9"/>
       <c r="ES9"/>
+      <c r="ET9"/>
     </row>
-    <row r="10" spans="1:149">
+    <row r="10" spans="1:150">
       <c r="A10" t="s">
         <v>50</v>
       </c>
       <c r="B10">
+        <v>4726000000.0</v>
+      </c>
+      <c r="C10">
         <v>3939323000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>3112000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>6136000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>4970000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>4156552000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>4159000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4994000000.0</v>
       </c>
       <c r="I10">
         <v>4994000000.0</v>
       </c>
       <c r="J10">
-        <v>4326000000.0</v>
+        <v>4994000000.0</v>
       </c>
       <c r="K10">
         <v>4326000000.0</v>
       </c>
       <c r="L10">
+        <v>4326000000.0</v>
+      </c>
+      <c r="M10">
         <v>5411000000.0</v>
       </c>
-      <c r="M10"/>
-      <c r="N10">
+      <c r="N10"/>
+      <c r="O10">
         <v>3415000000.0</v>
       </c>
-      <c r="O10"/>
-      <c r="P10">
+      <c r="P10"/>
+      <c r="Q10">
         <v>4182000000.0</v>
       </c>
-      <c r="Q10"/>
-      <c r="R10">
+      <c r="R10"/>
+      <c r="S10">
         <v>5548000000.0</v>
       </c>
-      <c r="S10"/>
-      <c r="T10">
+      <c r="T10"/>
+      <c r="U10">
         <v>4855000000.0</v>
       </c>
-      <c r="U10"/>
-      <c r="V10">
+      <c r="V10"/>
+      <c r="W10">
         <v>4185000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>12817889234.44</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>3911000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>17330485598.62</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>3230000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>3739291502.66</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>3991000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>4909582974.54</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>1984000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>3317000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5016000000.0</v>
       </c>
       <c r="AG10">
         <v>5016000000.0</v>
       </c>
       <c r="AH10">
+        <v>5016000000.0</v>
+      </c>
+      <c r="AI10">
         <v>1869000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>3382000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>3119000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>1647000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>2710000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>1611000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>3419000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>925000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>3467000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>970000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>4097000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>1241000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>2332000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1428000000.0</v>
       </c>
       <c r="AV10">
         <v>1428000000.0</v>
       </c>
       <c r="AW10">
-        <v>3105000000.0</v>
+        <v>1428000000.0</v>
       </c>
       <c r="AX10">
         <v>3105000000.0</v>
       </c>
       <c r="AY10">
-        <v>2642000000.0</v>
+        <v>3105000000.0</v>
       </c>
       <c r="AZ10">
         <v>2642000000.0</v>
       </c>
       <c r="BA10">
-        <v>2082000000.0</v>
+        <v>2642000000.0</v>
       </c>
       <c r="BB10">
         <v>2082000000.0</v>
       </c>
       <c r="BC10">
-        <v>2561000000.0</v>
+        <v>2082000000.0</v>
       </c>
       <c r="BD10">
         <v>2561000000.0</v>
       </c>
       <c r="BE10">
-        <v>1060000000.0</v>
+        <v>2561000000.0</v>
       </c>
       <c r="BF10">
         <v>1060000000.0</v>
       </c>
       <c r="BG10">
+        <v>1060000000.0</v>
+      </c>
+      <c r="BH10">
         <v>1098000000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>1566000000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>1518000000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>1534548000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1039000000.0</v>
       </c>
       <c r="BL10">
         <v>1039000000.0</v>
       </c>
       <c r="BM10">
-        <v>1590000000.0</v>
+        <v>1039000000.0</v>
       </c>
       <c r="BN10">
         <v>1590000000.0</v>
       </c>
       <c r="BO10">
-        <v>1528999984.0</v>
+        <v>1590000000.0</v>
       </c>
       <c r="BP10">
         <v>1528999984.0</v>
       </c>
       <c r="BQ10">
+        <v>1528999984.0</v>
+      </c>
+      <c r="BR10">
         <v>1594000000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>1721000000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>1586012000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>1662000000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>2297000000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>2239000000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>1850883930.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>2983813690.3</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>2899766247.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>3603962618.15</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>2253774050.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>4471473332.39</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>3669510056.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>3702920731.36</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>1862000000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>3417480781.13</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>3519031197.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>1813422066.97</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>4126971329.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>21030262987.01</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>6100552312.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>5702847606.15</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>3993422997.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>6210259200.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>6959309500.0</v>
       </c>
-      <c r="CP10"/>
-      <c r="CQ10">
+      <c r="CQ10"/>
+      <c r="CR10">
         <v>5444739015.0</v>
       </c>
-      <c r="CR10"/>
-      <c r="CS10">
+      <c r="CS10"/>
+      <c r="CT10">
         <v>4479979250.0</v>
       </c>
-      <c r="CT10"/>
-      <c r="CU10">
+      <c r="CU10"/>
+      <c r="CV10">
         <v>5022447232.0</v>
       </c>
-      <c r="CV10"/>
       <c r="CW10"/>
       <c r="CX10"/>
-      <c r="CY10">
+      <c r="CY10"/>
+      <c r="CZ10">
         <v>1806617306.0</v>
       </c>
-      <c r="CZ10"/>
       <c r="DA10"/>
       <c r="DB10"/>
-      <c r="DC10">
+      <c r="DC10"/>
+      <c r="DD10">
         <v>1336485861.0</v>
       </c>
-      <c r="DD10"/>
       <c r="DE10"/>
       <c r="DF10"/>
-      <c r="DG10">
+      <c r="DG10"/>
+      <c r="DH10">
         <v>1230272032.0</v>
       </c>
-      <c r="DH10"/>
       <c r="DI10"/>
       <c r="DJ10"/>
-      <c r="DK10">
+      <c r="DK10"/>
+      <c r="DL10">
         <v>794079921.0</v>
       </c>
-      <c r="DL10"/>
       <c r="DM10"/>
       <c r="DN10"/>
-      <c r="DO10">
+      <c r="DO10"/>
+      <c r="DP10">
         <v>1375631019.0</v>
       </c>
-      <c r="DP10"/>
       <c r="DQ10"/>
       <c r="DR10"/>
-      <c r="DS10">
+      <c r="DS10"/>
+      <c r="DT10">
         <v>879331218.0</v>
       </c>
-      <c r="DT10"/>
       <c r="DU10"/>
       <c r="DV10"/>
-      <c r="DW10">
+      <c r="DW10"/>
+      <c r="DX10">
         <v>837547258.0</v>
       </c>
-      <c r="DX10"/>
       <c r="DY10"/>
       <c r="DZ10"/>
-      <c r="EA10">
+      <c r="EA10"/>
+      <c r="EB10">
         <v>485312467.0</v>
       </c>
-      <c r="EB10"/>
       <c r="EC10"/>
       <c r="ED10"/>
-      <c r="EE10">
+      <c r="EE10"/>
+      <c r="EF10">
         <v>641848061.0</v>
       </c>
-      <c r="EF10"/>
       <c r="EG10"/>
       <c r="EH10"/>
-      <c r="EI10">
+      <c r="EI10"/>
+      <c r="EJ10">
         <v>689301219.0</v>
       </c>
-      <c r="EJ10"/>
       <c r="EK10"/>
       <c r="EL10"/>
-      <c r="EM10">
+      <c r="EM10"/>
+      <c r="EN10">
         <v>1710820023.0</v>
       </c>
-      <c r="EN10"/>
       <c r="EO10"/>
       <c r="EP10"/>
-      <c r="EQ10">
+      <c r="EQ10"/>
+      <c r="ER10">
         <v>971182026.0</v>
       </c>
-      <c r="ER10"/>
       <c r="ES10"/>
+      <c r="ET10"/>
     </row>
-    <row r="11" spans="1:149">
+    <row r="11" spans="1:150">
       <c r="A11" t="s">
         <v>51</v>
       </c>
-      <c r="B11">
+      <c r="B11"/>
+      <c r="C11">
         <v>3941000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>1232000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>6136000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>4970000000.0</v>
       </c>
-      <c r="F11"/>
       <c r="G11"/>
-      <c r="H11">
+      <c r="H11"/>
+      <c r="I11">
         <v>2204000000.0</v>
       </c>
-      <c r="I11"/>
-      <c r="J11">
+      <c r="J11"/>
+      <c r="K11">
         <v>4326000000.0</v>
       </c>
-      <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>5411000000.0</v>
       </c>
-      <c r="M11"/>
-      <c r="N11">
+      <c r="N11"/>
+      <c r="O11">
         <v>3415000000.0</v>
       </c>
-      <c r="O11"/>
-      <c r="P11">
+      <c r="P11"/>
+      <c r="Q11">
         <v>4182000000.0</v>
       </c>
-      <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
@@ -9869,1289 +9890,1295 @@
       <c r="DU11"/>
       <c r="DV11"/>
       <c r="DW11"/>
       <c r="DX11"/>
       <c r="DY11"/>
       <c r="DZ11"/>
       <c r="EA11"/>
       <c r="EB11"/>
       <c r="EC11"/>
       <c r="ED11"/>
       <c r="EE11"/>
       <c r="EF11"/>
       <c r="EG11"/>
       <c r="EH11"/>
       <c r="EI11"/>
       <c r="EJ11"/>
       <c r="EK11"/>
       <c r="EL11"/>
       <c r="EM11"/>
       <c r="EN11"/>
       <c r="EO11"/>
       <c r="EP11"/>
       <c r="EQ11"/>
       <c r="ER11"/>
       <c r="ES11"/>
+      <c r="ET11"/>
     </row>
-    <row r="12" spans="1:149">
+    <row r="12" spans="1:150">
       <c r="A12" t="s">
         <v>52</v>
       </c>
-      <c r="B12">
+      <c r="B12"/>
+      <c r="C12">
         <v>5059846000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>5310000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>7629000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>6336000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>6109000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>5853000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6334000000.0</v>
       </c>
       <c r="I12">
         <v>6334000000.0</v>
       </c>
       <c r="J12">
+        <v>6334000000.0</v>
+      </c>
+      <c r="K12">
         <v>5523000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>5598000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>6582000000.0</v>
       </c>
-      <c r="M12"/>
-      <c r="N12">
+      <c r="N12"/>
+      <c r="O12">
         <v>4495000000.0</v>
       </c>
-      <c r="O12"/>
-      <c r="P12">
+      <c r="P12"/>
+      <c r="Q12">
         <v>5027000000.0</v>
       </c>
-      <c r="Q12"/>
-      <c r="R12">
+      <c r="R12"/>
+      <c r="S12">
         <v>6297000000.0</v>
       </c>
-      <c r="S12"/>
-      <c r="T12">
+      <c r="T12"/>
+      <c r="U12">
         <v>5955000000.0</v>
       </c>
-      <c r="U12"/>
-      <c r="V12">
+      <c r="V12"/>
+      <c r="W12">
         <v>5092000000.0</v>
       </c>
-      <c r="W12">
-[...1 lines deleted...]
-      </c>
       <c r="X12">
+        <v>0.0</v>
+      </c>
+      <c r="Y12">
         <v>4824000000.0</v>
       </c>
-      <c r="Y12">
-[...1 lines deleted...]
-      </c>
       <c r="Z12">
+        <v>0.0</v>
+      </c>
+      <c r="AA12">
         <v>3910000000.0</v>
       </c>
-      <c r="AA12">
-[...1 lines deleted...]
-      </c>
       <c r="AB12">
+        <v>0.0</v>
+      </c>
+      <c r="AC12">
         <v>4857000000.0</v>
       </c>
-      <c r="AC12"/>
-      <c r="AD12">
+      <c r="AD12"/>
+      <c r="AE12">
         <v>2361000000.0</v>
       </c>
-      <c r="AE12"/>
-      <c r="AF12">
+      <c r="AF12"/>
+      <c r="AG12">
         <v>5841000000.0</v>
       </c>
-      <c r="AG12"/>
-      <c r="AH12">
+      <c r="AH12"/>
+      <c r="AI12">
         <v>2169000000.0</v>
       </c>
-      <c r="AI12"/>
-      <c r="AJ12">
+      <c r="AJ12"/>
+      <c r="AK12">
         <v>3797000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>1984000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>3578000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>2282000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>4163000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>1685000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>4271000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>1371000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>4661000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>2694000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>2900000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1555000000.0</v>
       </c>
       <c r="AV12">
         <v>1555000000.0</v>
       </c>
       <c r="AW12">
-        <v>3520000000.0</v>
+        <v>1555000000.0</v>
       </c>
       <c r="AX12">
         <v>3520000000.0</v>
       </c>
       <c r="AY12">
-        <v>3614000000.0</v>
+        <v>3520000000.0</v>
       </c>
       <c r="AZ12">
         <v>3614000000.0</v>
       </c>
       <c r="BA12">
-        <v>2416000000.0</v>
+        <v>3614000000.0</v>
       </c>
       <c r="BB12">
         <v>2416000000.0</v>
       </c>
       <c r="BC12">
-        <v>2561000000.0</v>
+        <v>2416000000.0</v>
       </c>
       <c r="BD12">
         <v>2561000000.0</v>
       </c>
       <c r="BE12">
-        <v>1319000000.0</v>
+        <v>2561000000.0</v>
       </c>
       <c r="BF12">
         <v>1319000000.0</v>
       </c>
       <c r="BG12">
+        <v>1319000000.0</v>
+      </c>
+      <c r="BH12">
         <v>1314000000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>1803000000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>1810000000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>1534548000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1276000000.0</v>
       </c>
       <c r="BL12">
         <v>1276000000.0</v>
       </c>
       <c r="BM12">
-        <v>1935000000.0</v>
+        <v>1276000000.0</v>
       </c>
       <c r="BN12">
         <v>1935000000.0</v>
       </c>
       <c r="BO12">
-        <v>1863999561.0</v>
+        <v>1935000000.0</v>
       </c>
       <c r="BP12">
         <v>1863999561.0</v>
       </c>
       <c r="BQ12">
+        <v>1863999561.0</v>
+      </c>
+      <c r="BR12">
         <v>1966000000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>2055000000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>2601059680.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>1662000000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>3485000000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>3577000000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>3338896150.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>2983813690.3</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>2899766247.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>3603962618.15</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>3481199410.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>4471473332.39</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>3669510056.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>3702920731.36</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>2301000000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>3417480781.13</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>3519031197.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>1813422066.97</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>5169468072.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>21030262987.01</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>6100552312.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>5702847606.15</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>5469253235.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>6210259200.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>6959309500.0</v>
       </c>
-      <c r="CP12"/>
-      <c r="CQ12">
+      <c r="CQ12"/>
+      <c r="CR12">
         <v>10372885949.0</v>
       </c>
-      <c r="CR12"/>
-      <c r="CS12">
+      <c r="CS12"/>
+      <c r="CT12">
         <v>4479979250.0</v>
       </c>
-      <c r="CT12"/>
-      <c r="CU12">
+      <c r="CU12"/>
+      <c r="CV12">
         <v>8796045377.0</v>
       </c>
-      <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
-      <c r="CY12">
+      <c r="CY12"/>
+      <c r="CZ12">
         <v>2322597116.0</v>
       </c>
-      <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
-      <c r="DC12">
+      <c r="DC12"/>
+      <c r="DD12">
         <v>1794434127.0</v>
       </c>
-      <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
-      <c r="DG12">
+      <c r="DG12"/>
+      <c r="DH12">
         <v>1897041226.0</v>
       </c>
-      <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
-      <c r="DK12">
+      <c r="DK12"/>
+      <c r="DL12">
         <v>1553692266.0</v>
       </c>
-      <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
-      <c r="DO12">
+      <c r="DO12"/>
+      <c r="DP12">
         <v>1828735762.0</v>
       </c>
-      <c r="DP12"/>
       <c r="DQ12"/>
       <c r="DR12"/>
-      <c r="DS12">
+      <c r="DS12"/>
+      <c r="DT12">
         <v>1374217151.0</v>
       </c>
-      <c r="DT12"/>
       <c r="DU12"/>
       <c r="DV12"/>
-      <c r="DW12">
+      <c r="DW12"/>
+      <c r="DX12">
         <v>1176789089.0</v>
       </c>
-      <c r="DX12"/>
       <c r="DY12"/>
       <c r="DZ12"/>
-      <c r="EA12">
+      <c r="EA12"/>
+      <c r="EB12">
         <v>721885397.0</v>
       </c>
-      <c r="EB12"/>
       <c r="EC12"/>
       <c r="ED12"/>
-      <c r="EE12">
+      <c r="EE12"/>
+      <c r="EF12">
         <v>2181666246.0</v>
       </c>
-      <c r="EF12"/>
       <c r="EG12"/>
       <c r="EH12"/>
-      <c r="EI12">
+      <c r="EI12"/>
+      <c r="EJ12">
         <v>1467823056.0</v>
       </c>
-      <c r="EJ12"/>
       <c r="EK12"/>
       <c r="EL12"/>
-      <c r="EM12">
+      <c r="EM12"/>
+      <c r="EN12">
         <v>4477428816.0</v>
       </c>
-      <c r="EN12"/>
       <c r="EO12"/>
       <c r="EP12"/>
-      <c r="EQ12">
+      <c r="EQ12"/>
+      <c r="ER12">
         <v>2386610923.0</v>
       </c>
-      <c r="ER12"/>
       <c r="ES12"/>
+      <c r="ET12"/>
     </row>
-    <row r="13" spans="1:149">
+    <row r="13" spans="1:150">
       <c r="A13" t="s">
         <v>53</v>
       </c>
-      <c r="B13">
+      <c r="B13"/>
+      <c r="C13">
         <v>84964000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>88000000.0</v>
       </c>
       <c r="D13">
         <v>88000000.0</v>
       </c>
       <c r="E13">
         <v>88000000.0</v>
       </c>
       <c r="F13">
+        <v>88000000.0</v>
+      </c>
+      <c r="G13">
         <v>87948000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>88000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>92000000.0</v>
       </c>
       <c r="I13">
         <v>92000000.0</v>
       </c>
       <c r="J13">
         <v>92000000.0</v>
       </c>
       <c r="K13">
         <v>92000000.0</v>
       </c>
       <c r="L13">
         <v>92000000.0</v>
       </c>
       <c r="M13">
         <v>92000000.0</v>
       </c>
       <c r="N13">
         <v>92000000.0</v>
       </c>
       <c r="O13">
         <v>92000000.0</v>
       </c>
       <c r="P13">
         <v>92000000.0</v>
       </c>
       <c r="Q13">
         <v>92000000.0</v>
       </c>
       <c r="R13">
         <v>92000000.0</v>
       </c>
       <c r="S13">
         <v>92000000.0</v>
       </c>
       <c r="T13">
-        <v>420000000.0</v>
+        <v>92000000.0</v>
       </c>
       <c r="U13">
         <v>420000000.0</v>
       </c>
       <c r="V13">
         <v>420000000.0</v>
       </c>
       <c r="W13">
         <v>420000000.0</v>
       </c>
       <c r="X13">
-        <v>434000000.0</v>
+        <v>420000000.0</v>
       </c>
       <c r="Y13">
         <v>434000000.0</v>
       </c>
       <c r="Z13">
+        <v>434000000.0</v>
+      </c>
+      <c r="AA13">
         <v>464000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>537161379.95</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>484000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>595399188.09</v>
-      </c>
-[...1 lines deleted...]
-        <v>484000000.0</v>
       </c>
       <c r="AE13">
         <v>484000000.0</v>
       </c>
       <c r="AF13">
         <v>484000000.0</v>
       </c>
       <c r="AG13">
         <v>484000000.0</v>
       </c>
       <c r="AH13">
         <v>484000000.0</v>
       </c>
       <c r="AI13">
+        <v>484000000.0</v>
+      </c>
+      <c r="AJ13">
         <v>618000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>484000000.0</v>
       </c>
       <c r="AK13">
         <v>484000000.0</v>
       </c>
       <c r="AL13">
         <v>484000000.0</v>
       </c>
       <c r="AM13">
         <v>484000000.0</v>
       </c>
       <c r="AN13">
         <v>484000000.0</v>
       </c>
       <c r="AO13">
         <v>484000000.0</v>
       </c>
       <c r="AP13">
         <v>484000000.0</v>
       </c>
       <c r="AQ13">
         <v>484000000.0</v>
       </c>
-      <c r="AR13"/>
-      <c r="AS13">
+      <c r="AR13">
         <v>484000000.0</v>
       </c>
-      <c r="AT13"/>
-      <c r="AU13">
+      <c r="AS13"/>
+      <c r="AT13">
         <v>484000000.0</v>
       </c>
+      <c r="AU13"/>
       <c r="AV13">
         <v>484000000.0</v>
       </c>
-      <c r="AW13"/>
+      <c r="AW13">
+        <v>484000000.0</v>
+      </c>
       <c r="AX13"/>
-      <c r="AY13">
-[...1 lines deleted...]
-      </c>
+      <c r="AY13"/>
       <c r="AZ13">
         <v>484000000.0</v>
       </c>
-      <c r="BA13"/>
+      <c r="BA13">
+        <v>484000000.0</v>
+      </c>
       <c r="BB13"/>
-      <c r="BC13">
-[...1 lines deleted...]
-      </c>
+      <c r="BC13"/>
       <c r="BD13">
         <v>484000000.0</v>
       </c>
-      <c r="BE13"/>
+      <c r="BE13">
+        <v>484000000.0</v>
+      </c>
       <c r="BF13"/>
-      <c r="BG13">
+      <c r="BG13"/>
+      <c r="BH13">
         <v>484000000.0</v>
       </c>
-      <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
-      <c r="BK13">
-[...1 lines deleted...]
-      </c>
+      <c r="BK13"/>
       <c r="BL13">
         <v>484000000.0</v>
       </c>
-      <c r="BM13"/>
+      <c r="BM13">
+        <v>484000000.0</v>
+      </c>
       <c r="BN13"/>
-      <c r="BO13">
-[...1 lines deleted...]
-      </c>
+      <c r="BO13"/>
       <c r="BP13">
         <v>512000267.0</v>
       </c>
-      <c r="BQ13"/>
+      <c r="BQ13">
+        <v>512000267.0</v>
+      </c>
       <c r="BR13"/>
-      <c r="BS13">
+      <c r="BS13"/>
+      <c r="BT13">
         <v>511949920.0</v>
       </c>
-      <c r="BT13"/>
       <c r="BU13"/>
-      <c r="BV13">
+      <c r="BV13"/>
+      <c r="BW13">
         <v>7532000000.0</v>
       </c>
-      <c r="BW13">
+      <c r="BX13">
         <v>511355320.0</v>
       </c>
-      <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
-      <c r="CA13">
+      <c r="CA13"/>
+      <c r="CB13">
         <v>512697860.0</v>
       </c>
-      <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
-      <c r="CE13">
+      <c r="CE13"/>
+      <c r="CF13">
         <v>642000000.0</v>
       </c>
-      <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
-      <c r="CI13">
+      <c r="CI13"/>
+      <c r="CJ13">
         <v>561733681.0</v>
       </c>
-      <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
-      <c r="CM13">
+      <c r="CM13"/>
+      <c r="CN13">
         <v>151119871.0</v>
       </c>
-      <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
-      <c r="CQ13">
+      <c r="CQ13"/>
+      <c r="CR13">
         <v>133040152.0</v>
       </c>
-      <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
-      <c r="CU13">
+      <c r="CU13"/>
+      <c r="CV13">
         <v>141265721.0</v>
       </c>
-      <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
-      <c r="CY13">
+      <c r="CY13"/>
+      <c r="CZ13">
         <v>129338938.0</v>
       </c>
-      <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
-      <c r="DC13">
+      <c r="DC13"/>
+      <c r="DD13">
         <v>113281939.0</v>
       </c>
-      <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
-      <c r="DG13">
+      <c r="DG13"/>
+      <c r="DH13">
         <v>119839969.0</v>
       </c>
-      <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
-      <c r="DK13">
+      <c r="DK13"/>
+      <c r="DL13">
         <v>124613543.0</v>
       </c>
-      <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
-      <c r="DO13">
+      <c r="DO13"/>
+      <c r="DP13">
         <v>116727814.0</v>
       </c>
-      <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
-      <c r="DS13">
+      <c r="DS13"/>
+      <c r="DT13">
         <v>130012405.0</v>
       </c>
-      <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
-      <c r="DW13">
+      <c r="DW13"/>
+      <c r="DX13">
         <v>130910748.0</v>
       </c>
-      <c r="DX13"/>
       <c r="DY13"/>
       <c r="DZ13"/>
-      <c r="EA13">
+      <c r="EA13"/>
+      <c r="EB13">
         <v>125721614.0</v>
       </c>
-      <c r="EB13"/>
       <c r="EC13"/>
       <c r="ED13"/>
-      <c r="EE13">
+      <c r="EE13"/>
+      <c r="EF13">
         <v>143490071.0</v>
       </c>
-      <c r="EF13"/>
       <c r="EG13"/>
       <c r="EH13"/>
-      <c r="EI13">
+      <c r="EI13"/>
+      <c r="EJ13">
         <v>133830925.0</v>
       </c>
-      <c r="EJ13"/>
       <c r="EK13"/>
       <c r="EL13"/>
-      <c r="EM13">
+      <c r="EM13"/>
+      <c r="EN13">
         <v>128518790.0</v>
       </c>
-      <c r="EN13"/>
       <c r="EO13"/>
       <c r="EP13"/>
-      <c r="EQ13">
+      <c r="EQ13"/>
+      <c r="ER13">
         <v>150784521.0</v>
       </c>
-      <c r="ER13"/>
       <c r="ES13"/>
+      <c r="ET13"/>
     </row>
-    <row r="14" spans="1:149">
+    <row r="14" spans="1:150">
       <c r="A14" t="s">
         <v>54</v>
       </c>
       <c r="B14">
+        <v>2153300000.0</v>
+      </c>
+      <c r="C14">
         <v>2195300000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>2451778580.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>2503200000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>2511000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2528000000.0</v>
       </c>
       <c r="G14">
         <v>2528000000.0</v>
       </c>
       <c r="H14">
-        <v>2536800000.0</v>
+        <v>2528000000.0</v>
       </c>
       <c r="I14">
         <v>2536800000.0</v>
       </c>
       <c r="J14">
+        <v>2536800000.0</v>
+      </c>
+      <c r="K14">
         <v>2591971767.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>2553400000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>2566200000.0</v>
       </c>
-      <c r="M14"/>
-      <c r="N14">
+      <c r="N14"/>
+      <c r="O14">
         <v>2561000000.0</v>
       </c>
-      <c r="O14"/>
-      <c r="P14">
+      <c r="P14"/>
+      <c r="Q14">
         <v>2627200000.0</v>
       </c>
-      <c r="Q14"/>
-      <c r="R14">
+      <c r="R14"/>
+      <c r="S14">
         <v>2583950178.0</v>
       </c>
-      <c r="S14"/>
-      <c r="T14">
+      <c r="T14"/>
+      <c r="U14">
         <v>2627200000.0</v>
       </c>
-      <c r="U14"/>
-      <c r="V14">
+      <c r="V14"/>
+      <c r="W14">
         <v>2627800000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>7150577400.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>2625600000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>10274788000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>12973377200.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>2684697500.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>2737300000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>2884174700.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>2782300000.0</v>
       </c>
-      <c r="AE14"/>
-      <c r="AF14">
+      <c r="AF14"/>
+      <c r="AG14">
         <v>2845700000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>2497992000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>2854300000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>274295500.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>2853500000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>2855900000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>2854900000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>2854100000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>2911100000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>2922400000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>2925600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2915000000.0</v>
       </c>
       <c r="AR14">
         <v>2915000000.0</v>
       </c>
       <c r="AS14">
-        <v>2908100000.0</v>
+        <v>2915000000.0</v>
       </c>
       <c r="AT14">
         <v>2908100000.0</v>
       </c>
       <c r="AU14">
-        <v>5810800000.0</v>
+        <v>2908100000.0</v>
       </c>
       <c r="AV14">
         <v>5810800000.0</v>
       </c>
       <c r="AW14">
-        <v>5804800000.0</v>
+        <v>5810800000.0</v>
       </c>
       <c r="AX14">
         <v>5804800000.0</v>
       </c>
       <c r="AY14">
-        <v>5771200000.0</v>
+        <v>5804800000.0</v>
       </c>
       <c r="AZ14">
         <v>5771200000.0</v>
       </c>
       <c r="BA14">
-        <v>5757800000.0</v>
+        <v>5771200000.0</v>
       </c>
       <c r="BB14">
         <v>5757800000.0</v>
       </c>
       <c r="BC14">
+        <v>5757800000.0</v>
+      </c>
+      <c r="BD14">
         <v>2905900000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>2913500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2925600000.0</v>
       </c>
       <c r="BF14">
         <v>2925600000.0</v>
       </c>
       <c r="BG14">
+        <v>2925600000.0</v>
+      </c>
+      <c r="BH14">
         <v>5959600000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>2979800000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>5969804000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>2984902000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2984443000.0</v>
       </c>
       <c r="BL14">
         <v>2984443000.0</v>
       </c>
       <c r="BM14">
-        <v>2906971514.0</v>
+        <v>2984443000.0</v>
       </c>
       <c r="BN14">
         <v>2906971514.0</v>
       </c>
       <c r="BO14">
-        <v>3036108109.0</v>
+        <v>2906971514.0</v>
       </c>
       <c r="BP14">
         <v>3036108109.0</v>
       </c>
       <c r="BQ14">
-        <v>3026486486.0</v>
+        <v>3036108109.0</v>
       </c>
       <c r="BR14">
         <v>3026486486.0</v>
       </c>
       <c r="BS14">
+        <v>3026486486.0</v>
+      </c>
+      <c r="BT14">
         <v>3138508109.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2997297297.0</v>
       </c>
       <c r="BU14">
         <v>2997297297.0</v>
       </c>
       <c r="BV14">
+        <v>2997297297.0</v>
+      </c>
+      <c r="BW14">
         <v>1310156550.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>2899352250.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>2993818449.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>2908582650.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>3358019700.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>9791693694.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>4895846847.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>6065081082.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>3032540541.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>3483034480.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>3304757185.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5995329750.0</v>
       </c>
       <c r="CH14">
         <v>5995329750.0</v>
       </c>
       <c r="CI14">
+        <v>5995329750.0</v>
+      </c>
+      <c r="CJ14">
         <v>3483034480.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>3211363636.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6025358250.0</v>
       </c>
       <c r="CL14">
         <v>6025358250.0</v>
       </c>
       <c r="CM14">
+        <v>6025358250.0</v>
+      </c>
+      <c r="CN14">
         <v>2151441207.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>3569698731.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>3561373874.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>1950265717.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3605968173.0</v>
       </c>
       <c r="CR14">
         <v>3605968173.0</v>
       </c>
       <c r="CS14">
+        <v>3605968173.0</v>
+      </c>
+      <c r="CT14">
         <v>3503503504.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>3647195583.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>3625499172.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>3377127127.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>3365434400.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>3373140582.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>3024658444.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>3350493350.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>1263546125.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>3024391659.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>3024391658.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>315993359.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>311205581.0</v>
       </c>
-      <c r="DF14">
+      <c r="DG14">
         <v>3021196659.0</v>
       </c>
-      <c r="DG14">
+      <c r="DH14">
         <v>2026895449.0</v>
       </c>
-      <c r="DH14">
+      <c r="DI14">
         <v>3352630396.0</v>
       </c>
-      <c r="DI14">
+      <c r="DJ14">
         <v>2026895449.0</v>
       </c>
-      <c r="DJ14">
+      <c r="DK14">
         <v>3364808153.0</v>
       </c>
-      <c r="DK14">
+      <c r="DL14">
         <v>3017736481.0</v>
       </c>
-      <c r="DL14">
+      <c r="DM14">
         <v>2003831717.0</v>
       </c>
-      <c r="DM14">
+      <c r="DN14">
         <v>1995384824.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3013946839.0</v>
       </c>
       <c r="DO14">
         <v>3013946839.0</v>
       </c>
       <c r="DP14">
+        <v>3013946839.0</v>
+      </c>
+      <c r="DQ14">
         <v>3381318354.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3381294964.0</v>
       </c>
       <c r="DR14">
         <v>3381294964.0</v>
       </c>
       <c r="DS14">
+        <v>3381294964.0</v>
+      </c>
+      <c r="DT14">
         <v>2994116306.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3342222774.0</v>
       </c>
       <c r="DU14">
         <v>3342222774.0</v>
       </c>
       <c r="DV14">
+        <v>3342222774.0</v>
+      </c>
+      <c r="DW14">
         <v>3341602580.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2989285236.0</v>
       </c>
       <c r="DX14">
         <v>2989285236.0</v>
       </c>
       <c r="DY14">
+        <v>2989285236.0</v>
+      </c>
+      <c r="DZ14">
         <v>3382407285.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2990615950.0</v>
       </c>
       <c r="EA14">
         <v>2990615950.0</v>
       </c>
       <c r="EB14">
         <v>2990615950.0</v>
       </c>
       <c r="EC14">
+        <v>2990615950.0</v>
+      </c>
+      <c r="ED14">
         <v>3382407285.0</v>
       </c>
-      <c r="ED14">
+      <c r="EE14">
         <v>2985775237.0</v>
       </c>
-      <c r="EE14">
+      <c r="EF14">
         <v>2985775236.0</v>
       </c>
-      <c r="EF14">
+      <c r="EG14">
         <v>2985775237.0</v>
       </c>
-      <c r="EG14">
+      <c r="EH14">
         <v>3382407285.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2981230237.0</v>
       </c>
       <c r="EI14">
         <v>2981230237.0</v>
       </c>
       <c r="EJ14">
         <v>2981230237.0</v>
       </c>
       <c r="EK14">
+        <v>2981230237.0</v>
+      </c>
+      <c r="EL14">
         <v>3382407285.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2989285236.0</v>
       </c>
       <c r="EM14">
         <v>2989285236.0</v>
       </c>
       <c r="EN14">
         <v>2989285236.0</v>
       </c>
       <c r="EO14">
+        <v>2989285236.0</v>
+      </c>
+      <c r="EP14">
         <v>3382407285.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2989285236.0</v>
       </c>
       <c r="EQ14">
         <v>2989285236.0</v>
       </c>
       <c r="ER14">
         <v>2989285236.0</v>
       </c>
       <c r="ES14">
         <v>2989285236.0</v>
       </c>
+      <c r="ET14">
+        <v>2989285236.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:149">
+    <row r="15" spans="1:150">
       <c r="A15" t="s">
         <v>55</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
-      <c r="P15">
+      <c r="P15"/>
+      <c r="Q15">
         <v>92000000.0</v>
       </c>
-      <c r="Q15"/>
-      <c r="R15">
+      <c r="R15"/>
+      <c r="S15">
         <v>92000000.0</v>
       </c>
-      <c r="S15"/>
-      <c r="T15">
+      <c r="T15"/>
+      <c r="U15">
         <v>420000000.0</v>
       </c>
-      <c r="U15"/>
-      <c r="V15">
+      <c r="V15"/>
+      <c r="W15">
         <v>420000000.0</v>
       </c>
-      <c r="W15">
-[...1 lines deleted...]
-      </c>
       <c r="X15">
+        <v>0.0</v>
+      </c>
+      <c r="Y15">
         <v>434000000.0</v>
       </c>
-      <c r="Y15">
-[...1 lines deleted...]
-      </c>
       <c r="Z15">
+        <v>0.0</v>
+      </c>
+      <c r="AA15">
         <v>464000000.0</v>
       </c>
-      <c r="AA15">
-[...1 lines deleted...]
-      </c>
       <c r="AB15">
+        <v>0.0</v>
+      </c>
+      <c r="AC15">
         <v>484000000.0</v>
       </c>
-      <c r="AC15">
-[...1 lines deleted...]
-      </c>
       <c r="AD15">
+        <v>0.0</v>
+      </c>
+      <c r="AE15">
         <v>484000000.0</v>
       </c>
-      <c r="AE15"/>
-      <c r="AF15">
+      <c r="AF15"/>
+      <c r="AG15">
         <v>484000000.0</v>
       </c>
-      <c r="AG15"/>
-      <c r="AH15">
+      <c r="AH15"/>
+      <c r="AI15">
         <v>484000000.0</v>
       </c>
-      <c r="AI15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AJ15"/>
       <c r="AK15">
         <v>484000000.0</v>
       </c>
       <c r="AL15">
         <v>484000000.0</v>
       </c>
       <c r="AM15">
         <v>484000000.0</v>
       </c>
       <c r="AN15">
         <v>484000000.0</v>
       </c>
       <c r="AO15">
         <v>484000000.0</v>
       </c>
       <c r="AP15">
         <v>484000000.0</v>
       </c>
       <c r="AQ15">
         <v>484000000.0</v>
       </c>
-      <c r="AR15"/>
-      <c r="AS15">
+      <c r="AR15">
         <v>484000000.0</v>
       </c>
-      <c r="AT15"/>
-      <c r="AU15">
+      <c r="AS15"/>
+      <c r="AT15">
         <v>484000000.0</v>
       </c>
-      <c r="AV15"/>
+      <c r="AU15"/>
+      <c r="AV15">
+        <v>484000000.0</v>
+      </c>
       <c r="AW15"/>
       <c r="AX15"/>
-      <c r="AY15">
+      <c r="AY15"/>
+      <c r="AZ15">
         <v>484000000.0</v>
       </c>
-      <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
-      <c r="BC15">
+      <c r="BC15"/>
+      <c r="BD15">
         <v>484000000.0</v>
       </c>
-      <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
-      <c r="BG15">
+      <c r="BG15"/>
+      <c r="BH15">
         <v>484000000.0</v>
       </c>
-      <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
-      <c r="BK15">
+      <c r="BK15"/>
+      <c r="BL15">
         <v>484000000.0</v>
       </c>
-      <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
-      <c r="BO15">
+      <c r="BO15"/>
+      <c r="BP15">
         <v>512000267.6</v>
       </c>
-      <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
-      <c r="BS15">
+      <c r="BS15"/>
+      <c r="BT15">
         <v>511949920.0</v>
       </c>
-      <c r="BT15"/>
       <c r="BU15"/>
-      <c r="BV15">
+      <c r="BV15"/>
+      <c r="BW15">
         <v>7532000000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>511355320.0</v>
       </c>
-      <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
-      <c r="CA15">
+      <c r="CA15"/>
+      <c r="CB15">
         <v>512697860.0</v>
       </c>
-      <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
@@ -11177,322 +11204,324 @@
       <c r="DU15"/>
       <c r="DV15"/>
       <c r="DW15"/>
       <c r="DX15"/>
       <c r="DY15"/>
       <c r="DZ15"/>
       <c r="EA15"/>
       <c r="EB15"/>
       <c r="EC15"/>
       <c r="ED15"/>
       <c r="EE15"/>
       <c r="EF15"/>
       <c r="EG15"/>
       <c r="EH15"/>
       <c r="EI15"/>
       <c r="EJ15"/>
       <c r="EK15"/>
       <c r="EL15"/>
       <c r="EM15"/>
       <c r="EN15"/>
       <c r="EO15"/>
       <c r="EP15"/>
       <c r="EQ15"/>
       <c r="ER15"/>
       <c r="ES15"/>
+      <c r="ET15"/>
     </row>
-    <row r="16" spans="1:149">
+    <row r="16" spans="1:150">
       <c r="A16" t="s">
         <v>56</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
-      <c r="E16">
+      <c r="E16"/>
+      <c r="F16">
         <v>721538211.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>850499000.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16">
         <v>-6705770411.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>-9029683673.0</v>
       </c>
-      <c r="M16"/>
-      <c r="N16">
+      <c r="N16"/>
+      <c r="O16">
         <v>2812000000.0</v>
       </c>
-      <c r="O16"/>
-      <c r="P16">
+      <c r="P16"/>
+      <c r="Q16">
         <v>-6719997448.0</v>
       </c>
-      <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
-      <c r="V16">
+      <c r="V16"/>
+      <c r="W16">
         <v>1480000000.0</v>
       </c>
-      <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
-      <c r="Z16">
+      <c r="Z16"/>
+      <c r="AA16">
         <v>7677000000.0</v>
       </c>
-      <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
-      <c r="AD16">
+      <c r="AD16"/>
+      <c r="AE16">
         <v>7229000000.0</v>
       </c>
-      <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
-      <c r="AT16">
+      <c r="AT16"/>
+      <c r="AU16">
         <v>1045000000.0</v>
       </c>
-      <c r="AU16"/>
-      <c r="AV16">
+      <c r="AV16"/>
+      <c r="AW16">
         <v>877000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>846000000.0</v>
       </c>
       <c r="AX16">
         <v>846000000.0</v>
       </c>
-      <c r="AY16"/>
-      <c r="AZ16">
+      <c r="AY16">
+        <v>846000000.0</v>
+      </c>
+      <c r="AZ16"/>
+      <c r="BA16">
         <v>1127000000.0</v>
       </c>
-      <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
-      <c r="BD16">
+      <c r="BD16"/>
+      <c r="BE16">
         <v>1727000000.0</v>
       </c>
-      <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
-      <c r="BP16">
+      <c r="BP16"/>
+      <c r="BQ16">
         <v>1.0</v>
       </c>
-      <c r="BQ16"/>
       <c r="BR16"/>
-      <c r="BS16">
+      <c r="BS16"/>
+      <c r="BT16">
         <v>2536881520.0</v>
       </c>
-      <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
-      <c r="BW16">
+      <c r="BW16"/>
+      <c r="BX16">
         <v>2543278090.0</v>
       </c>
-      <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
-      <c r="CA16">
+      <c r="CA16"/>
+      <c r="CB16">
         <v>2891310980.0</v>
       </c>
-      <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
-      <c r="CI16">
+      <c r="CI16"/>
+      <c r="CJ16">
         <v>1.0</v>
       </c>
-      <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
-      <c r="CM16">
+      <c r="CM16"/>
+      <c r="CN16">
         <v>2.0</v>
       </c>
-      <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
-      <c r="CQ16">
+      <c r="CQ16"/>
+      <c r="CR16">
         <v>1.0</v>
       </c>
-      <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
-      <c r="CU16">
+      <c r="CU16"/>
+      <c r="CV16">
         <v>1.0</v>
       </c>
-      <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
-      <c r="CY16">
+      <c r="CY16"/>
+      <c r="CZ16">
         <v>1.0</v>
       </c>
-      <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
-      <c r="DC16">
+      <c r="DC16"/>
+      <c r="DD16">
         <v>1.0</v>
       </c>
-      <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
-      <c r="DK16">
+      <c r="DK16"/>
+      <c r="DL16">
         <v>1.0</v>
       </c>
-      <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
-      <c r="DO16">
+      <c r="DO16"/>
+      <c r="DP16">
         <v>1.0</v>
       </c>
-      <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
-      <c r="DS16">
+      <c r="DS16"/>
+      <c r="DT16">
         <v>1.0</v>
       </c>
-      <c r="DT16"/>
       <c r="DU16"/>
       <c r="DV16"/>
       <c r="DW16"/>
       <c r="DX16"/>
       <c r="DY16"/>
       <c r="DZ16"/>
-      <c r="EA16">
+      <c r="EA16"/>
+      <c r="EB16">
         <v>1.0</v>
       </c>
-      <c r="EB16"/>
       <c r="EC16"/>
       <c r="ED16"/>
-      <c r="EE16">
+      <c r="EE16"/>
+      <c r="EF16">
         <v>1.0</v>
       </c>
-      <c r="EF16"/>
       <c r="EG16"/>
       <c r="EH16"/>
       <c r="EI16"/>
       <c r="EJ16"/>
       <c r="EK16"/>
       <c r="EL16"/>
-      <c r="EM16">
+      <c r="EM16"/>
+      <c r="EN16">
         <v>1.0</v>
       </c>
-      <c r="EN16"/>
       <c r="EO16"/>
       <c r="EP16"/>
-      <c r="EQ16">
+      <c r="EQ16"/>
+      <c r="ER16">
         <v>1.0</v>
       </c>
-      <c r="ER16"/>
       <c r="ES16"/>
+      <c r="ET16"/>
     </row>
-    <row r="17" spans="1:149">
+    <row r="17" spans="1:150">
       <c r="A17" t="s">
         <v>57</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
-      <c r="V17">
-[...1 lines deleted...]
-      </c>
+      <c r="V17"/>
       <c r="W17">
         <v>0.0</v>
       </c>
       <c r="X17">
         <v>0.0</v>
       </c>
       <c r="Y17">
         <v>0.0</v>
       </c>
       <c r="Z17">
         <v>0.0</v>
       </c>
       <c r="AA17">
         <v>0.0</v>
       </c>
-      <c r="AB17"/>
+      <c r="AB17">
+        <v>0.0</v>
+      </c>
       <c r="AC17"/>
-      <c r="AD17">
-[...2 lines deleted...]
-      <c r="AE17"/>
+      <c r="AD17"/>
+      <c r="AE17">
+        <v>0.0</v>
+      </c>
       <c r="AF17"/>
       <c r="AG17"/>
-      <c r="AH17">
-[...2 lines deleted...]
-      <c r="AI17"/>
+      <c r="AH17"/>
+      <c r="AI17">
+        <v>0.0</v>
+      </c>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
@@ -11563,118 +11592,119 @@
       <c r="DU17"/>
       <c r="DV17"/>
       <c r="DW17"/>
       <c r="DX17"/>
       <c r="DY17"/>
       <c r="DZ17"/>
       <c r="EA17"/>
       <c r="EB17"/>
       <c r="EC17"/>
       <c r="ED17"/>
       <c r="EE17"/>
       <c r="EF17"/>
       <c r="EG17"/>
       <c r="EH17"/>
       <c r="EI17"/>
       <c r="EJ17"/>
       <c r="EK17"/>
       <c r="EL17"/>
       <c r="EM17"/>
       <c r="EN17"/>
       <c r="EO17"/>
       <c r="EP17"/>
       <c r="EQ17"/>
       <c r="ER17"/>
       <c r="ES17"/>
+      <c r="ET17"/>
     </row>
-    <row r="18" spans="1:149">
+    <row r="18" spans="1:150">
       <c r="A18" t="s">
         <v>58</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
-      <c r="V18">
-[...1 lines deleted...]
-      </c>
+      <c r="V18"/>
       <c r="W18">
         <v>0.0</v>
       </c>
       <c r="X18">
         <v>0.0</v>
       </c>
       <c r="Y18">
         <v>0.0</v>
       </c>
       <c r="Z18">
         <v>0.0</v>
       </c>
       <c r="AA18">
         <v>0.0</v>
       </c>
       <c r="AB18">
         <v>0.0</v>
       </c>
       <c r="AC18">
         <v>0.0</v>
       </c>
       <c r="AD18">
+        <v>0.0</v>
+      </c>
+      <c r="AE18">
         <v>2758496457.31</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
-      <c r="AH18">
+      <c r="AH18"/>
+      <c r="AI18">
         <v>2273820730.05</v>
       </c>
-      <c r="AI18"/>
       <c r="AJ18"/>
-      <c r="AK18">
+      <c r="AK18"/>
+      <c r="AL18">
         <v>1895000000.0</v>
       </c>
-      <c r="AL18"/>
-      <c r="AM18">
+      <c r="AM18"/>
+      <c r="AN18">
         <v>1895000000.0</v>
       </c>
-      <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
@@ -11740,52 +11770,53 @@
       <c r="DU18"/>
       <c r="DV18"/>
       <c r="DW18"/>
       <c r="DX18"/>
       <c r="DY18"/>
       <c r="DZ18"/>
       <c r="EA18"/>
       <c r="EB18"/>
       <c r="EC18"/>
       <c r="ED18"/>
       <c r="EE18"/>
       <c r="EF18"/>
       <c r="EG18"/>
       <c r="EH18"/>
       <c r="EI18"/>
       <c r="EJ18"/>
       <c r="EK18"/>
       <c r="EL18"/>
       <c r="EM18"/>
       <c r="EN18"/>
       <c r="EO18"/>
       <c r="EP18"/>
       <c r="EQ18"/>
       <c r="ER18"/>
       <c r="ES18"/>
+      <c r="ET18"/>
     </row>
-    <row r="19" spans="1:149">
+    <row r="19" spans="1:150">
       <c r="A19" t="s">
         <v>59</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -11893,262 +11924,265 @@
       <c r="DU19"/>
       <c r="DV19"/>
       <c r="DW19"/>
       <c r="DX19"/>
       <c r="DY19"/>
       <c r="DZ19"/>
       <c r="EA19"/>
       <c r="EB19"/>
       <c r="EC19"/>
       <c r="ED19"/>
       <c r="EE19"/>
       <c r="EF19"/>
       <c r="EG19"/>
       <c r="EH19"/>
       <c r="EI19"/>
       <c r="EJ19"/>
       <c r="EK19"/>
       <c r="EL19"/>
       <c r="EM19"/>
       <c r="EN19"/>
       <c r="EO19"/>
       <c r="EP19"/>
       <c r="EQ19"/>
       <c r="ER19"/>
       <c r="ES19"/>
+      <c r="ET19"/>
     </row>
-    <row r="20" spans="1:149">
+    <row r="20" spans="1:150">
       <c r="A20" t="s">
         <v>60</v>
       </c>
       <c r="B20">
+        <v>18515000000.0</v>
+      </c>
+      <c r="C20">
         <v>17701463000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>20611000000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>22311000000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>22009000000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>21096574000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>21109000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21299000000.0</v>
       </c>
       <c r="I20">
         <v>21299000000.0</v>
       </c>
       <c r="J20">
-        <v>21609000000.0</v>
+        <v>21299000000.0</v>
       </c>
       <c r="K20">
         <v>21609000000.0</v>
       </c>
       <c r="L20">
+        <v>21609000000.0</v>
+      </c>
+      <c r="M20">
         <v>21571000000.0</v>
       </c>
-      <c r="M20"/>
-      <c r="N20">
+      <c r="N20"/>
+      <c r="O20">
         <v>20330000000.0</v>
       </c>
-      <c r="O20"/>
-      <c r="P20">
+      <c r="P20"/>
+      <c r="Q20">
         <v>19239000000.0</v>
       </c>
-      <c r="Q20"/>
-      <c r="R20">
+      <c r="R20"/>
+      <c r="S20">
         <v>18942000000.0</v>
       </c>
-      <c r="S20"/>
-      <c r="T20">
+      <c r="T20"/>
+      <c r="U20">
         <v>19675000000.0</v>
       </c>
-      <c r="U20"/>
-      <c r="V20">
+      <c r="V20"/>
+      <c r="W20">
         <v>18067000000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>55335915125.05</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>17697000000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>78419228749.25</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>17341000000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>20075248900.21</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>16687000000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>20527740189.45</v>
-      </c>
-[...1 lines deleted...]
-        <v>16881000000.0</v>
       </c>
       <c r="AE20">
         <v>16881000000.0</v>
       </c>
       <c r="AF20">
-        <v>16974000000.0</v>
+        <v>16881000000.0</v>
       </c>
       <c r="AG20">
         <v>16974000000.0</v>
       </c>
       <c r="AH20">
-        <v>17624000000.0</v>
+        <v>16974000000.0</v>
       </c>
       <c r="AI20">
         <v>17624000000.0</v>
       </c>
       <c r="AJ20">
+        <v>17624000000.0</v>
+      </c>
+      <c r="AK20">
         <v>15977000000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>16213000000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>15414000000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>14642000000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>14050000000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>13917000000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>14483000000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>14619000000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>15012000000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>14896000000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>14133000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13178000000.0</v>
       </c>
       <c r="AV20">
         <v>13178000000.0</v>
       </c>
       <c r="AW20">
-        <v>13371000000.0</v>
+        <v>13178000000.0</v>
       </c>
       <c r="AX20">
         <v>13371000000.0</v>
       </c>
       <c r="AY20">
-        <v>12464000000.0</v>
+        <v>13371000000.0</v>
       </c>
       <c r="AZ20">
         <v>12464000000.0</v>
       </c>
       <c r="BA20">
-        <v>12338000000.0</v>
+        <v>12464000000.0</v>
       </c>
       <c r="BB20">
         <v>12338000000.0</v>
       </c>
       <c r="BC20">
-        <v>11665000000.0</v>
+        <v>12338000000.0</v>
       </c>
       <c r="BD20">
         <v>11665000000.0</v>
       </c>
       <c r="BE20">
-        <v>12015000000.0</v>
+        <v>11665000000.0</v>
       </c>
       <c r="BF20">
         <v>12015000000.0</v>
       </c>
       <c r="BG20">
+        <v>12015000000.0</v>
+      </c>
+      <c r="BH20">
         <v>12244000000.0</v>
       </c>
-      <c r="BH20">
+      <c r="BI20">
         <v>12179000000.0</v>
       </c>
-      <c r="BI20">
+      <c r="BJ20">
         <v>12439000000.0</v>
       </c>
-      <c r="BJ20">
+      <c r="BK20">
         <v>17131544160.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12425000000.0</v>
       </c>
       <c r="BL20">
         <v>12425000000.0</v>
       </c>
-      <c r="BM20"/>
+      <c r="BM20">
+        <v>12425000000.0</v>
+      </c>
       <c r="BN20"/>
-      <c r="BO20">
-[...1 lines deleted...]
-      </c>
+      <c r="BO20"/>
       <c r="BP20">
         <v>18055000000.0</v>
       </c>
-      <c r="BQ20"/>
+      <c r="BQ20">
+        <v>18055000000.0</v>
+      </c>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
-      <c r="BW20">
+      <c r="BW20"/>
+      <c r="BX20">
         <v>13433399540.0</v>
       </c>
-      <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
-      <c r="CE20">
+      <c r="CE20"/>
+      <c r="CF20">
         <v>131000000.0</v>
       </c>
-      <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
@@ -12170,1285 +12204,1293 @@
       <c r="DU20"/>
       <c r="DV20"/>
       <c r="DW20"/>
       <c r="DX20"/>
       <c r="DY20"/>
       <c r="DZ20"/>
       <c r="EA20"/>
       <c r="EB20"/>
       <c r="EC20"/>
       <c r="ED20"/>
       <c r="EE20"/>
       <c r="EF20"/>
       <c r="EG20"/>
       <c r="EH20"/>
       <c r="EI20"/>
       <c r="EJ20"/>
       <c r="EK20"/>
       <c r="EL20"/>
       <c r="EM20"/>
       <c r="EN20"/>
       <c r="EO20"/>
       <c r="EP20"/>
       <c r="EQ20"/>
       <c r="ER20"/>
       <c r="ES20"/>
+      <c r="ET20"/>
     </row>
-    <row r="21" spans="1:149">
+    <row r="21" spans="1:150">
       <c r="A21" t="s">
         <v>61</v>
       </c>
       <c r="B21">
+        <v>17560000000.0</v>
+      </c>
+      <c r="C21">
         <v>17047741000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>17430000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>18590000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>19092000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18357000000.0</v>
       </c>
       <c r="G21">
         <v>18357000000.0</v>
       </c>
       <c r="H21">
-        <v>18664000000.0</v>
+        <v>18357000000.0</v>
       </c>
       <c r="I21">
         <v>18664000000.0</v>
       </c>
       <c r="J21">
-        <v>18880000000.0</v>
+        <v>18664000000.0</v>
       </c>
       <c r="K21">
         <v>18880000000.0</v>
       </c>
       <c r="L21">
+        <v>18880000000.0</v>
+      </c>
+      <c r="M21">
         <v>18935000000.0</v>
       </c>
-      <c r="M21"/>
-      <c r="N21">
+      <c r="N21"/>
+      <c r="O21">
         <v>18261000000.0</v>
       </c>
-      <c r="O21"/>
-      <c r="P21">
+      <c r="P21"/>
+      <c r="Q21">
         <v>16064000000.0</v>
       </c>
-      <c r="Q21"/>
-      <c r="R21">
+      <c r="R21"/>
+      <c r="S21">
         <v>15999000000.0</v>
       </c>
-      <c r="S21"/>
-      <c r="T21">
+      <c r="T21"/>
+      <c r="U21">
         <v>16049000000.0</v>
       </c>
-      <c r="U21"/>
-      <c r="V21">
+      <c r="V21"/>
+      <c r="W21">
         <v>12962000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>39700234230.98</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>12547000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>55598466582.88</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>12152000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>14068071312.8</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>12011000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>14775495140.85</v>
-      </c>
-[...1 lines deleted...]
-        <v>11520000000.0</v>
       </c>
       <c r="AE21">
         <v>11520000000.0</v>
       </c>
       <c r="AF21">
-        <v>9481000000.0</v>
+        <v>11520000000.0</v>
       </c>
       <c r="AG21">
         <v>9481000000.0</v>
       </c>
       <c r="AH21">
+        <v>9481000000.0</v>
+      </c>
+      <c r="AI21">
         <v>9809000000.0</v>
       </c>
-      <c r="AI21"/>
-      <c r="AJ21">
+      <c r="AJ21"/>
+      <c r="AK21">
         <v>8531000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>8846000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>8472000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>7532000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>7041000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>6987000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>7047000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>7099000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>7249000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>7017000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>6124000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5100000000.0</v>
       </c>
       <c r="AV21">
         <v>5100000000.0</v>
       </c>
       <c r="AW21">
-        <v>5031000000.0</v>
+        <v>5100000000.0</v>
       </c>
       <c r="AX21">
         <v>5031000000.0</v>
       </c>
       <c r="AY21">
-        <v>4583000000.0</v>
+        <v>5031000000.0</v>
       </c>
       <c r="AZ21">
         <v>4583000000.0</v>
       </c>
       <c r="BA21">
-        <v>4598000000.0</v>
+        <v>4583000000.0</v>
       </c>
       <c r="BB21">
         <v>4598000000.0</v>
       </c>
       <c r="BC21">
-        <v>4426000000.0</v>
+        <v>4598000000.0</v>
       </c>
       <c r="BD21">
         <v>4426000000.0</v>
       </c>
       <c r="BE21">
-        <v>4436000000.0</v>
+        <v>4426000000.0</v>
       </c>
       <c r="BF21">
         <v>4436000000.0</v>
       </c>
       <c r="BG21">
+        <v>4436000000.0</v>
+      </c>
+      <c r="BH21">
         <v>4511000000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>4590000000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>4741000000.0</v>
       </c>
-      <c r="BJ21"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BK21"/>
       <c r="BL21">
         <v>4781000000.0</v>
       </c>
       <c r="BM21">
-        <v>17428000000.0</v>
+        <v>4781000000.0</v>
       </c>
       <c r="BN21">
         <v>17428000000.0</v>
       </c>
       <c r="BO21">
-        <v>-685.4</v>
+        <v>17428000000.0</v>
       </c>
       <c r="BP21">
         <v>-685.4</v>
       </c>
       <c r="BQ21">
+        <v>-685.4</v>
+      </c>
+      <c r="BR21">
         <v>17876000000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>17334000000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>15326777360.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>18806000000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>18952000000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>18990000000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>4248854530.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>18820978661.88</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>19326021481.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>20183349958.04</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>20292543180.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>21477055280.96</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>21888982401.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>21579371898.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>24966000000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>25453280463.02</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>27230400102.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>26940884124.31</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>41788431336.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>4462029545.45</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>4164525028.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>858511112.88</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>643063284.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>523756800.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>471359200.0</v>
       </c>
-      <c r="CP21"/>
-      <c r="CQ21">
+      <c r="CQ21"/>
+      <c r="CR21">
         <v>283064154.0</v>
       </c>
-      <c r="CR21"/>
-      <c r="CS21">
+      <c r="CS21"/>
+      <c r="CT21">
         <v>208561750.0</v>
       </c>
-      <c r="CT21"/>
-      <c r="CU21">
+      <c r="CU21"/>
+      <c r="CV21">
         <v>1749971567.0</v>
       </c>
-      <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
       <c r="DQ21"/>
       <c r="DR21"/>
       <c r="DS21"/>
       <c r="DT21"/>
       <c r="DU21"/>
       <c r="DV21"/>
       <c r="DW21"/>
       <c r="DX21"/>
       <c r="DY21"/>
       <c r="DZ21"/>
       <c r="EA21"/>
       <c r="EB21"/>
       <c r="EC21"/>
       <c r="ED21"/>
       <c r="EE21"/>
       <c r="EF21"/>
       <c r="EG21"/>
       <c r="EH21"/>
-      <c r="EI21">
+      <c r="EI21"/>
+      <c r="EJ21">
         <v>3476725984.0</v>
       </c>
-      <c r="EJ21"/>
       <c r="EK21"/>
       <c r="EL21"/>
       <c r="EM21"/>
       <c r="EN21"/>
       <c r="EO21"/>
       <c r="EP21"/>
       <c r="EQ21"/>
       <c r="ER21"/>
       <c r="ES21"/>
+      <c r="ET21"/>
     </row>
-    <row r="22" spans="1:149">
+    <row r="22" spans="1:150">
       <c r="A22" t="s">
         <v>62</v>
       </c>
       <c r="B22">
+        <v>4522000000.0</v>
+      </c>
+      <c r="C22">
         <v>4041279000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>5502000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>5177000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>5621000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>5115987000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>5119000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5668000000.0</v>
       </c>
       <c r="I22">
         <v>5668000000.0</v>
       </c>
       <c r="J22">
-        <v>5931000000.0</v>
+        <v>5668000000.0</v>
       </c>
       <c r="K22">
         <v>5931000000.0</v>
       </c>
       <c r="L22">
-        <v>5893000000.0</v>
+        <v>5931000000.0</v>
       </c>
       <c r="M22">
         <v>5893000000.0</v>
       </c>
       <c r="N22">
-        <v>4683000000.0</v>
+        <v>5893000000.0</v>
       </c>
       <c r="O22">
         <v>4683000000.0</v>
       </c>
       <c r="P22">
-        <v>4766000000.0</v>
+        <v>4683000000.0</v>
       </c>
       <c r="Q22">
         <v>4766000000.0</v>
       </c>
       <c r="R22">
-        <v>4462000000.0</v>
+        <v>4766000000.0</v>
       </c>
       <c r="S22">
         <v>4462000000.0</v>
       </c>
       <c r="T22">
-        <v>4646000000.0</v>
+        <v>4462000000.0</v>
       </c>
       <c r="U22">
         <v>4646000000.0</v>
       </c>
       <c r="V22">
-        <v>4164000000.0</v>
+        <v>4646000000.0</v>
       </c>
       <c r="W22">
         <v>4164000000.0</v>
       </c>
       <c r="X22">
+        <v>4164000000.0</v>
+      </c>
+      <c r="Y22">
         <v>4387000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>19439744393.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>4301000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>4979161843.02</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>4246000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>5223274695.53</v>
-      </c>
-[...1 lines deleted...]
-        <v>3962000000.0</v>
       </c>
       <c r="AE22">
         <v>3962000000.0</v>
       </c>
       <c r="AF22">
-        <v>4162000000.0</v>
+        <v>3962000000.0</v>
       </c>
       <c r="AG22">
         <v>4162000000.0</v>
       </c>
       <c r="AH22">
-        <v>4278000000.0</v>
+        <v>4162000000.0</v>
       </c>
       <c r="AI22">
         <v>4278000000.0</v>
       </c>
       <c r="AJ22">
+        <v>4278000000.0</v>
+      </c>
+      <c r="AK22">
         <v>4649000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>4335000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>4588000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>4168000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>4328000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>3937000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>4490000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>4436000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>5003000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>4601000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>4633000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4309000000.0</v>
       </c>
       <c r="AV22">
         <v>4309000000.0</v>
       </c>
       <c r="AW22">
-        <v>4398000000.0</v>
+        <v>4309000000.0</v>
       </c>
       <c r="AX22">
         <v>4398000000.0</v>
       </c>
       <c r="AY22">
-        <v>3578000000.0</v>
+        <v>4398000000.0</v>
       </c>
       <c r="AZ22">
         <v>3578000000.0</v>
       </c>
       <c r="BA22">
-        <v>3759000000.0</v>
+        <v>3578000000.0</v>
       </c>
       <c r="BB22">
         <v>3759000000.0</v>
       </c>
       <c r="BC22">
-        <v>3889000000.0</v>
+        <v>3759000000.0</v>
       </c>
       <c r="BD22">
         <v>3889000000.0</v>
       </c>
       <c r="BE22">
-        <v>4431000000.0</v>
+        <v>3889000000.0</v>
       </c>
       <c r="BF22">
         <v>4431000000.0</v>
       </c>
       <c r="BG22">
+        <v>4431000000.0</v>
+      </c>
+      <c r="BH22">
         <v>3894000000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>4120000000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>4166000000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>4138788240.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3796000000.0</v>
       </c>
       <c r="BL22">
         <v>3796000000.0</v>
       </c>
       <c r="BM22">
-        <v>3893000000.0</v>
+        <v>3796000000.0</v>
       </c>
       <c r="BN22">
         <v>3893000000.0</v>
       </c>
       <c r="BO22">
-        <v>4106999885.0</v>
+        <v>3893000000.0</v>
       </c>
       <c r="BP22">
         <v>4106999885.0</v>
       </c>
       <c r="BQ22">
+        <v>4106999885.0</v>
+      </c>
+      <c r="BR22">
         <v>4282000000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>4112000000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>3755528880.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>4180000000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>4319000000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>4504000000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>4167863470.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>4519201814.74</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>4697736391.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>4798037888.5</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>4503736220.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>4965655353.14</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>4919427274.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>4789416253.07</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>5343000000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>5679096492.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>6086206964.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>5783214887.98</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>8557582487.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>5241671753.25</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>5065779108.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>5146065641.68</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>5120391403.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>4943890080.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>5196542000.0</v>
       </c>
-      <c r="CP22"/>
-      <c r="CQ22">
+      <c r="CQ22"/>
+      <c r="CR22">
         <v>4742739912.0</v>
       </c>
-      <c r="CR22"/>
-      <c r="CS22">
+      <c r="CS22"/>
+      <c r="CT22">
         <v>5090181750.0</v>
       </c>
-      <c r="CT22"/>
-      <c r="CU22">
+      <c r="CU22"/>
+      <c r="CV22">
         <v>4675294237.0</v>
       </c>
-      <c r="CV22"/>
       <c r="CW22"/>
       <c r="CX22"/>
-      <c r="CY22">
+      <c r="CY22"/>
+      <c r="CZ22">
         <v>5374445696.0</v>
       </c>
-      <c r="CZ22"/>
       <c r="DA22"/>
       <c r="DB22"/>
-      <c r="DC22">
+      <c r="DC22"/>
+      <c r="DD22">
         <v>5172405154.0</v>
       </c>
-      <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
-      <c r="DG22">
+      <c r="DG22"/>
+      <c r="DH22">
         <v>4773200506.0</v>
       </c>
-      <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
-      <c r="DK22">
+      <c r="DK22"/>
+      <c r="DL22">
         <v>4572256508.0</v>
       </c>
-      <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
-      <c r="DO22">
+      <c r="DO22"/>
+      <c r="DP22">
         <v>4174588294.0</v>
       </c>
-      <c r="DP22"/>
       <c r="DQ22"/>
       <c r="DR22"/>
-      <c r="DS22">
+      <c r="DS22"/>
+      <c r="DT22">
         <v>4045762396.0</v>
       </c>
-      <c r="DT22"/>
       <c r="DU22"/>
       <c r="DV22"/>
-      <c r="DW22">
+      <c r="DW22"/>
+      <c r="DX22">
         <v>4204628004.0</v>
       </c>
-      <c r="DX22"/>
       <c r="DY22"/>
       <c r="DZ22"/>
-      <c r="EA22">
+      <c r="EA22"/>
+      <c r="EB22">
         <v>4382682509.0</v>
       </c>
-      <c r="EB22"/>
       <c r="EC22"/>
       <c r="ED22"/>
-      <c r="EE22">
+      <c r="EE22"/>
+      <c r="EF22">
         <v>4060923309.0</v>
       </c>
-      <c r="EF22"/>
       <c r="EG22"/>
       <c r="EH22"/>
-      <c r="EI22">
+      <c r="EI22"/>
+      <c r="EJ22">
         <v>3565946602.0</v>
       </c>
-      <c r="EJ22"/>
       <c r="EK22"/>
       <c r="EL22"/>
-      <c r="EM22">
+      <c r="EM22"/>
+      <c r="EN22">
         <v>3512846929.0</v>
       </c>
-      <c r="EN22"/>
       <c r="EO22"/>
       <c r="EP22"/>
-      <c r="EQ22">
+      <c r="EQ22"/>
+      <c r="ER22">
         <v>3949581663.0</v>
       </c>
-      <c r="ER22"/>
       <c r="ES22"/>
+      <c r="ET22"/>
     </row>
-    <row r="23" spans="1:149">
+    <row r="23" spans="1:150">
       <c r="A23" t="s">
         <v>63</v>
       </c>
-      <c r="B23">
+      <c r="B23"/>
+      <c r="C23">
         <v>70441007000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>75999000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>79750000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>79832000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>75221692000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>75266000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>78409000000.0</v>
       </c>
       <c r="I23">
         <v>78409000000.0</v>
       </c>
       <c r="J23">
-        <v>77821000000.0</v>
+        <v>78409000000.0</v>
       </c>
       <c r="K23">
         <v>77821000000.0</v>
       </c>
       <c r="L23">
+        <v>77821000000.0</v>
+      </c>
+      <c r="M23">
         <v>84892000000.0</v>
       </c>
-      <c r="M23"/>
-      <c r="N23">
+      <c r="N23"/>
+      <c r="O23">
         <v>75095000000.0</v>
       </c>
-      <c r="O23"/>
-      <c r="P23">
+      <c r="P23"/>
+      <c r="Q23">
         <v>70564000000.0</v>
       </c>
-      <c r="Q23"/>
-      <c r="R23">
+      <c r="R23"/>
+      <c r="S23">
         <v>67659000000.0</v>
       </c>
-      <c r="S23"/>
-      <c r="T23">
+      <c r="T23"/>
+      <c r="U23">
         <v>70378000000.0</v>
       </c>
-      <c r="U23"/>
-      <c r="V23">
+      <c r="V23"/>
+      <c r="W23">
         <v>64806000000.0</v>
       </c>
-      <c r="W23">
-[...1 lines deleted...]
-      </c>
       <c r="X23">
+        <v>0.0</v>
+      </c>
+      <c r="Y23">
         <v>64529000000.0</v>
       </c>
-      <c r="Y23">
-[...1 lines deleted...]
-      </c>
       <c r="Z23">
+        <v>0.0</v>
+      </c>
+      <c r="AA23">
         <v>59456000000.0</v>
       </c>
-      <c r="AA23">
-[...1 lines deleted...]
-      </c>
       <c r="AB23">
+        <v>0.0</v>
+      </c>
+      <c r="AC23">
         <v>63182000000.0</v>
       </c>
-      <c r="AC23"/>
-      <c r="AD23">
+      <c r="AD23"/>
+      <c r="AE23">
         <v>60285000000.0</v>
       </c>
-      <c r="AE23"/>
-      <c r="AF23">
+      <c r="AF23"/>
+      <c r="AG23">
         <v>58005000000.0</v>
       </c>
-      <c r="AG23"/>
-      <c r="AH23">
+      <c r="AH23"/>
+      <c r="AI23">
         <v>56429000000.0</v>
       </c>
-      <c r="AI23"/>
-      <c r="AJ23">
+      <c r="AJ23"/>
+      <c r="AK23">
         <v>54175000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>52298000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>53386000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>48027000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>48821000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>45513000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>49094000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>46166000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>49446000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>47512000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>44035000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>41167000000.0</v>
       </c>
       <c r="AV23">
         <v>41167000000.0</v>
       </c>
       <c r="AW23">
-        <v>41956000000.0</v>
+        <v>41167000000.0</v>
       </c>
       <c r="AX23">
         <v>41956000000.0</v>
       </c>
       <c r="AY23">
-        <v>37016000000.0</v>
+        <v>41956000000.0</v>
       </c>
       <c r="AZ23">
         <v>37016000000.0</v>
       </c>
       <c r="BA23">
-        <v>37452000000.0</v>
+        <v>37016000000.0</v>
       </c>
       <c r="BB23">
         <v>37452000000.0</v>
       </c>
       <c r="BC23">
-        <v>36142000000.0</v>
+        <v>37452000000.0</v>
       </c>
       <c r="BD23">
         <v>36142000000.0</v>
       </c>
       <c r="BE23">
-        <v>38346000000.0</v>
+        <v>36142000000.0</v>
       </c>
       <c r="BF23">
         <v>38346000000.0</v>
       </c>
       <c r="BG23">
+        <v>38346000000.0</v>
+      </c>
+      <c r="BH23">
         <v>37302000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>38924000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>39582000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>38424333360.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37072000000.0</v>
       </c>
       <c r="BL23">
         <v>37072000000.0</v>
       </c>
       <c r="BM23">
-        <v>38611000000.0</v>
+        <v>37072000000.0</v>
       </c>
       <c r="BN23">
         <v>38611000000.0</v>
       </c>
       <c r="BO23">
-        <v>39500000116.0</v>
+        <v>38611000000.0</v>
       </c>
       <c r="BP23">
         <v>39500000116.0</v>
       </c>
       <c r="BQ23">
+        <v>39500000116.0</v>
+      </c>
+      <c r="BR23">
         <v>39914000000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>38280000000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>33849922160.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>34212000000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>41777000000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>42071000000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>37901433990.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>40781163126.93</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>41577699981.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>43882266185.34</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>44638067770.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>49030483704.44</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>48816211368.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>46108971846.65</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>52959000000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>54766988601.22</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>60565344138.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>57333902674.05</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>90558048385.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>49937254545.46</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>33942468491.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>28887648689.56</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>27740142438.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>27905014080.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>29123816800.0</v>
       </c>
-      <c r="CP23"/>
-      <c r="CQ23">
+      <c r="CQ23"/>
+      <c r="CR23">
         <v>30337400780.0</v>
       </c>
-      <c r="CR23"/>
-      <c r="CS23">
+      <c r="CS23"/>
+      <c r="CT23">
         <v>25823405500.0</v>
       </c>
-      <c r="CT23"/>
-      <c r="CU23">
+      <c r="CU23"/>
+      <c r="CV23">
         <v>29566614858.0</v>
       </c>
-      <c r="CV23"/>
       <c r="CW23"/>
       <c r="CX23"/>
-      <c r="CY23">
+      <c r="CY23"/>
+      <c r="CZ23">
         <v>24970670890.0</v>
       </c>
-      <c r="CZ23"/>
       <c r="DA23"/>
       <c r="DB23"/>
-      <c r="DC23">
+      <c r="DC23"/>
+      <c r="DD23">
         <v>23203515575.0</v>
       </c>
-      <c r="DD23"/>
       <c r="DE23"/>
       <c r="DF23"/>
-      <c r="DG23">
+      <c r="DG23"/>
+      <c r="DH23">
         <v>23009274236.0</v>
       </c>
-      <c r="DH23"/>
       <c r="DI23"/>
       <c r="DJ23"/>
-      <c r="DK23">
+      <c r="DK23"/>
+      <c r="DL23">
         <v>22071179649.0</v>
       </c>
-      <c r="DL23"/>
       <c r="DM23"/>
       <c r="DN23"/>
-      <c r="DO23">
+      <c r="DO23"/>
+      <c r="DP23">
         <v>20131155036.0</v>
       </c>
-      <c r="DP23"/>
       <c r="DQ23"/>
       <c r="DR23"/>
-      <c r="DS23">
+      <c r="DS23"/>
+      <c r="DT23">
         <v>18984607237.0</v>
       </c>
-      <c r="DT23"/>
       <c r="DU23"/>
       <c r="DV23"/>
-      <c r="DW23">
+      <c r="DW23"/>
+      <c r="DX23">
         <v>18106504860.0</v>
       </c>
-      <c r="DX23"/>
       <c r="DY23"/>
       <c r="DZ23"/>
-      <c r="EA23">
+      <c r="EA23"/>
+      <c r="EB23">
         <v>17302268180.0</v>
       </c>
-      <c r="EB23"/>
       <c r="EC23"/>
       <c r="ED23"/>
-      <c r="EE23">
+      <c r="EE23"/>
+      <c r="EF23">
         <v>16971943923.0</v>
       </c>
-      <c r="EF23"/>
       <c r="EG23"/>
       <c r="EH23"/>
-      <c r="EI23">
+      <c r="EI23"/>
+      <c r="EJ23">
         <v>14388983081.0</v>
       </c>
-      <c r="EJ23"/>
       <c r="EK23"/>
       <c r="EL23"/>
-      <c r="EM23">
+      <c r="EM23"/>
+      <c r="EN23">
         <v>18940629431.0</v>
       </c>
-      <c r="EN23"/>
       <c r="EO23"/>
       <c r="EP23"/>
-      <c r="EQ23">
+      <c r="EQ23"/>
+      <c r="ER23">
         <v>15003870571.0</v>
       </c>
-      <c r="ER23"/>
       <c r="ES23"/>
+      <c r="ET23"/>
     </row>
-    <row r="24" spans="1:149">
+    <row r="24" spans="1:150">
       <c r="A24" t="s">
         <v>64</v>
       </c>
-      <c r="B24">
+      <c r="B24"/>
+      <c r="C24">
         <v>25696000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>24870000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>23289000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>24011000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>22631000000.0</v>
       </c>
-      <c r="G24"/>
-      <c r="H24">
+      <c r="H24"/>
+      <c r="I24">
         <v>23993000000.0</v>
       </c>
-      <c r="I24"/>
-      <c r="J24">
+      <c r="J24"/>
+      <c r="K24">
         <v>23713000000.0</v>
       </c>
-      <c r="K24"/>
-      <c r="L24">
+      <c r="L24"/>
+      <c r="M24">
         <v>24929000000.0</v>
       </c>
-      <c r="M24"/>
-      <c r="N24">
+      <c r="N24"/>
+      <c r="O24">
         <v>22881000000.0</v>
       </c>
-      <c r="O24"/>
-      <c r="P24">
+      <c r="P24"/>
+      <c r="Q24">
         <v>20822000000.0</v>
       </c>
-      <c r="Q24"/>
-      <c r="R24">
+      <c r="R24"/>
+      <c r="S24">
         <v>22844000000.0</v>
       </c>
-      <c r="S24"/>
-      <c r="T24">
+      <c r="T24"/>
+      <c r="U24">
         <v>24013000000.0</v>
       </c>
-      <c r="U24"/>
-      <c r="V24">
+      <c r="V24"/>
+      <c r="W24">
         <v>23566000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>67473858980.71</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>23369000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>94836883861.25</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>56263510153.44</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>24930539476.73</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>22056564245.81</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>23312830606.47</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>10084630719.35</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>16342000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>7192248000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>14552000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>5322797824.5</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>11011000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>5070722000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>4631868000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>4332076000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>3728142000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>4593343000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>4418659000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>3844028000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>4309783000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>3984886000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>4422587000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>4949102000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>2949699000.0</v>
       </c>
-      <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
-      <c r="AY24">
+      <c r="AY24"/>
+      <c r="AZ24">
         <v>3095712000.0</v>
       </c>
-      <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
-      <c r="BC24">
+      <c r="BC24"/>
+      <c r="BD24">
         <v>1901335000.0</v>
       </c>
-      <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
-      <c r="BG24">
+      <c r="BG24"/>
+      <c r="BH24">
         <v>1918834000.0</v>
       </c>
-      <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
-      <c r="BK24">
+      <c r="BK24"/>
+      <c r="BL24">
         <v>1408120000.0</v>
       </c>
-      <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
-      <c r="BO24">
+      <c r="BO24"/>
+      <c r="BP24">
         <v>1152227000.0</v>
       </c>
-      <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
-      <c r="BS24">
+      <c r="BS24"/>
+      <c r="BT24">
         <v>1250911000.0</v>
       </c>
-      <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
-      <c r="BW24">
+      <c r="BW24"/>
+      <c r="BX24">
         <v>1816487000.0</v>
       </c>
-      <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
-      <c r="CA24">
+      <c r="CA24"/>
+      <c r="CB24">
         <v>1464754000.0</v>
       </c>
-      <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
-      <c r="CE24">
+      <c r="CE24"/>
+      <c r="CF24">
         <v>2659619000.0</v>
       </c>
-      <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
-      <c r="CI24">
+      <c r="CI24"/>
+      <c r="CJ24">
         <v>4199252000.0</v>
       </c>
-      <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
@@ -13466,127 +13508,128 @@
       <c r="DU24"/>
       <c r="DV24"/>
       <c r="DW24"/>
       <c r="DX24"/>
       <c r="DY24"/>
       <c r="DZ24"/>
       <c r="EA24"/>
       <c r="EB24"/>
       <c r="EC24"/>
       <c r="ED24"/>
       <c r="EE24"/>
       <c r="EF24"/>
       <c r="EG24"/>
       <c r="EH24"/>
       <c r="EI24"/>
       <c r="EJ24"/>
       <c r="EK24"/>
       <c r="EL24"/>
       <c r="EM24"/>
       <c r="EN24"/>
       <c r="EO24"/>
       <c r="EP24"/>
       <c r="EQ24"/>
       <c r="ER24"/>
       <c r="ES24"/>
+      <c r="ET24"/>
     </row>
-    <row r="25" spans="1:149">
+    <row r="25" spans="1:150">
       <c r="A25" t="s">
         <v>65</v>
       </c>
-      <c r="B25">
+      <c r="B25"/>
+      <c r="C25">
         <v>25696000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>24870000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>25066000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>24011000000.0</v>
       </c>
-      <c r="F25"/>
       <c r="G25"/>
-      <c r="H25">
+      <c r="H25"/>
+      <c r="I25">
         <v>23993000000.0</v>
       </c>
-      <c r="I25"/>
-      <c r="J25">
+      <c r="J25"/>
+      <c r="K25">
         <v>23713000000.0</v>
       </c>
-      <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>24929000000.0</v>
       </c>
-      <c r="M25"/>
-      <c r="N25">
+      <c r="N25"/>
+      <c r="O25">
         <v>22881000000.0</v>
       </c>
-      <c r="O25"/>
-      <c r="P25">
+      <c r="P25"/>
+      <c r="Q25">
         <v>20822000000.0</v>
       </c>
-      <c r="Q25"/>
-      <c r="R25">
+      <c r="R25"/>
+      <c r="S25">
         <v>22844000000.0</v>
       </c>
-      <c r="S25"/>
-      <c r="T25">
+      <c r="T25"/>
+      <c r="U25">
         <v>24013000000.0</v>
       </c>
-      <c r="U25"/>
-      <c r="V25">
+      <c r="V25"/>
+      <c r="W25">
         <v>23566000000.0</v>
       </c>
-      <c r="W25">
-[...1 lines deleted...]
-      </c>
       <c r="X25">
+        <v>0.0</v>
+      </c>
+      <c r="Y25">
         <v>23369000000.0</v>
       </c>
-      <c r="Y25">
-[...1 lines deleted...]
-      </c>
       <c r="Z25">
+        <v>0.0</v>
+      </c>
+      <c r="AA25">
         <v>52672090248.85</v>
       </c>
-      <c r="AA25">
-[...2 lines deleted...]
-      <c r="AB25"/>
+      <c r="AB25">
+        <v>0.0</v>
+      </c>
       <c r="AC25"/>
-      <c r="AD25">
-[...2 lines deleted...]
-      <c r="AE25"/>
+      <c r="AD25"/>
+      <c r="AE25">
+        <v>0.0</v>
+      </c>
       <c r="AF25"/>
       <c r="AG25"/>
-      <c r="AH25">
-[...2 lines deleted...]
-      <c r="AI25"/>
+      <c r="AH25"/>
+      <c r="AI25">
+        <v>0.0</v>
+      </c>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
@@ -13657,130 +13700,131 @@
       <c r="DU25"/>
       <c r="DV25"/>
       <c r="DW25"/>
       <c r="DX25"/>
       <c r="DY25"/>
       <c r="DZ25"/>
       <c r="EA25"/>
       <c r="EB25"/>
       <c r="EC25"/>
       <c r="ED25"/>
       <c r="EE25"/>
       <c r="EF25"/>
       <c r="EG25"/>
       <c r="EH25"/>
       <c r="EI25"/>
       <c r="EJ25"/>
       <c r="EK25"/>
       <c r="EL25"/>
       <c r="EM25"/>
       <c r="EN25"/>
       <c r="EO25"/>
       <c r="EP25"/>
       <c r="EQ25"/>
       <c r="ER25"/>
       <c r="ES25"/>
+      <c r="ET25"/>
     </row>
-    <row r="26" spans="1:149">
+    <row r="26" spans="1:150">
       <c r="A26" t="s">
         <v>66</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
-      <c r="V26">
+      <c r="V26"/>
+      <c r="W26">
         <v>2840696898.14</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>1966328527.69</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>3395576675.8</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>3124007247.99</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>1664260783.28</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>737439222.04</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>747206703.91</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>789765038.75</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>602858172.21</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>502000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>685000000.0</v>
       </c>
       <c r="AG26">
         <v>685000000.0</v>
       </c>
       <c r="AH26">
+        <v>685000000.0</v>
+      </c>
+      <c r="AI26">
         <v>513544608.3</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>491000000.0</v>
       </c>
-      <c r="AJ26"/>
-      <c r="AK26">
+      <c r="AK26"/>
+      <c r="AL26">
         <v>592000000.0</v>
       </c>
-      <c r="AL26"/>
-      <c r="AM26">
+      <c r="AM26"/>
+      <c r="AN26">
         <v>695000000.0</v>
       </c>
-      <c r="AN26"/>
-      <c r="AO26">
+      <c r="AO26"/>
+      <c r="AP26">
         <v>512000000.0</v>
       </c>
-      <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
@@ -13844,105 +13888,106 @@
       <c r="DU26"/>
       <c r="DV26"/>
       <c r="DW26"/>
       <c r="DX26"/>
       <c r="DY26"/>
       <c r="DZ26"/>
       <c r="EA26"/>
       <c r="EB26"/>
       <c r="EC26"/>
       <c r="ED26"/>
       <c r="EE26"/>
       <c r="EF26"/>
       <c r="EG26"/>
       <c r="EH26"/>
       <c r="EI26"/>
       <c r="EJ26"/>
       <c r="EK26"/>
       <c r="EL26"/>
       <c r="EM26"/>
       <c r="EN26"/>
       <c r="EO26"/>
       <c r="EP26"/>
       <c r="EQ26"/>
       <c r="ER26"/>
       <c r="ES26"/>
+      <c r="ET26"/>
     </row>
-    <row r="27" spans="1:149">
+    <row r="27" spans="1:150">
       <c r="A27" t="s">
         <v>67</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
-      <c r="V27">
-[...1 lines deleted...]
-      </c>
+      <c r="V27"/>
       <c r="W27">
         <v>0.0</v>
       </c>
       <c r="X27">
         <v>0.0</v>
       </c>
       <c r="Y27">
         <v>0.0</v>
       </c>
       <c r="Z27">
         <v>0.0</v>
       </c>
       <c r="AA27">
         <v>0.0</v>
       </c>
-      <c r="AB27"/>
+      <c r="AB27">
+        <v>0.0</v>
+      </c>
       <c r="AC27"/>
-      <c r="AD27">
-[...2 lines deleted...]
-      <c r="AE27"/>
+      <c r="AD27"/>
+      <c r="AE27">
+        <v>0.0</v>
+      </c>
       <c r="AF27"/>
       <c r="AG27"/>
-      <c r="AH27">
-[...2 lines deleted...]
-      <c r="AI27"/>
+      <c r="AH27"/>
+      <c r="AI27">
+        <v>0.0</v>
+      </c>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
@@ -14013,442 +14058,446 @@
       <c r="DU27"/>
       <c r="DV27"/>
       <c r="DW27"/>
       <c r="DX27"/>
       <c r="DY27"/>
       <c r="DZ27"/>
       <c r="EA27"/>
       <c r="EB27"/>
       <c r="EC27"/>
       <c r="ED27"/>
       <c r="EE27"/>
       <c r="EF27"/>
       <c r="EG27"/>
       <c r="EH27"/>
       <c r="EI27"/>
       <c r="EJ27"/>
       <c r="EK27"/>
       <c r="EL27"/>
       <c r="EM27"/>
       <c r="EN27"/>
       <c r="EO27"/>
       <c r="EP27"/>
       <c r="EQ27"/>
       <c r="ER27"/>
       <c r="ES27"/>
+      <c r="ET27"/>
     </row>
-    <row r="28" spans="1:149">
+    <row r="28" spans="1:150">
       <c r="A28" t="s">
         <v>68</v>
       </c>
-      <c r="B28">
+      <c r="B28"/>
+      <c r="C28">
         <v>25652077000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>28913000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>24519000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>26684000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>25448010000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>25129000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>25671792674.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>25714000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>24113000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>24822000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>28541290437.0</v>
       </c>
-      <c r="M28"/>
-      <c r="N28">
+      <c r="N28"/>
+      <c r="O28">
         <v>26257000000.0</v>
       </c>
-      <c r="O28"/>
-      <c r="P28">
+      <c r="P28"/>
+      <c r="Q28">
         <v>23359989540.0</v>
       </c>
-      <c r="Q28"/>
-      <c r="R28">
+      <c r="R28"/>
+      <c r="S28">
         <v>21219000000.0</v>
       </c>
-      <c r="S28"/>
-      <c r="T28">
+      <c r="T28"/>
+      <c r="U28">
         <v>23950000000.0</v>
       </c>
-      <c r="U28"/>
-      <c r="V28">
+      <c r="V28"/>
+      <c r="W28">
         <v>24072000000.0</v>
       </c>
-      <c r="W28"/>
-      <c r="X28">
+      <c r="X28"/>
+      <c r="Y28">
         <v>25074000000.0</v>
       </c>
-      <c r="Y28"/>
-      <c r="Z28">
+      <c r="Z28"/>
+      <c r="AA28">
         <v>21103000000.0</v>
       </c>
-      <c r="AA28"/>
-      <c r="AB28">
+      <c r="AB28"/>
+      <c r="AC28">
         <v>25630000000.0</v>
       </c>
-      <c r="AC28"/>
-      <c r="AD28">
+      <c r="AD28"/>
+      <c r="AE28">
         <v>21848000000.0</v>
       </c>
-      <c r="AE28"/>
-      <c r="AF28">
+      <c r="AF28"/>
+      <c r="AG28">
         <v>14617000000.0</v>
       </c>
-      <c r="AG28"/>
-      <c r="AH28">
+      <c r="AH28"/>
+      <c r="AI28">
         <v>14473000000.0</v>
       </c>
-      <c r="AI28"/>
-      <c r="AJ28">
+      <c r="AJ28"/>
+      <c r="AK28">
         <v>13252000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>12315000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>12672000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>10275000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>10017000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>9940000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>12440000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>9057000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>9715000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>12285000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>8673000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8106000000.0</v>
       </c>
       <c r="AV28">
         <v>8106000000.0</v>
       </c>
       <c r="AW28">
-        <v>7978000000.0</v>
+        <v>8106000000.0</v>
       </c>
       <c r="AX28">
         <v>7978000000.0</v>
       </c>
       <c r="AY28">
-        <v>7329000000.0</v>
+        <v>7978000000.0</v>
       </c>
       <c r="AZ28">
         <v>7329000000.0</v>
       </c>
       <c r="BA28">
-        <v>9214000000.0</v>
+        <v>7329000000.0</v>
       </c>
       <c r="BB28">
         <v>9214000000.0</v>
       </c>
       <c r="BC28">
-        <v>8644000000.0</v>
+        <v>9214000000.0</v>
       </c>
       <c r="BD28">
         <v>8644000000.0</v>
       </c>
       <c r="BE28">
-        <v>-1060000000.0</v>
+        <v>8644000000.0</v>
       </c>
       <c r="BF28">
         <v>-1060000000.0</v>
       </c>
       <c r="BG28">
+        <v>-1060000000.0</v>
+      </c>
+      <c r="BH28">
         <v>8551000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>8473000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-1518000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>7917519120.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7562000000.0</v>
       </c>
       <c r="BL28">
         <v>7562000000.0</v>
       </c>
       <c r="BM28">
-        <v>-1590000000.0</v>
+        <v>7562000000.0</v>
       </c>
       <c r="BN28">
         <v>-1590000000.0</v>
       </c>
       <c r="BO28">
-        <v>11087000822.0</v>
+        <v>-1590000000.0</v>
       </c>
       <c r="BP28">
         <v>11087000822.0</v>
       </c>
       <c r="BQ28">
+        <v>11087000822.0</v>
+      </c>
+      <c r="BR28">
         <v>11997000000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>10803000000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>10452925600.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>12707000000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>14062000000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>13905000000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>14020981740.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>14154938428.56</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>16014879665.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>16212759860.04</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>18208397790.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>18831354108.8</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>19984787528.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>18058079183.07</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>9417000000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>23059104002.83</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>27798846165.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>27817668031.8</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>42830928079.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>1828645779.22</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>2807080610.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-658469688.52</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>792575498.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-563038560.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-2897700.0</v>
       </c>
-      <c r="CP28"/>
-      <c r="CQ28">
+      <c r="CQ28"/>
+      <c r="CR28">
         <v>-844946502.0</v>
       </c>
-      <c r="CR28"/>
-      <c r="CS28">
+      <c r="CS28"/>
+      <c r="CT28">
         <v>-4479979250.0</v>
       </c>
-      <c r="CT28"/>
-      <c r="CU28">
+      <c r="CU28"/>
+      <c r="CV28">
         <v>-1009899623.0</v>
       </c>
-      <c r="CV28"/>
       <c r="CW28"/>
       <c r="CX28"/>
-      <c r="CY28">
+      <c r="CY28"/>
+      <c r="CZ28">
         <v>2845456657.0</v>
       </c>
-      <c r="CZ28"/>
       <c r="DA28"/>
       <c r="DB28"/>
-      <c r="DC28">
+      <c r="DC28"/>
+      <c r="DD28">
         <v>2735638327.0</v>
       </c>
-      <c r="DD28"/>
       <c r="DE28"/>
       <c r="DF28"/>
-      <c r="DG28">
+      <c r="DG28"/>
+      <c r="DH28">
         <v>2914406078.0</v>
       </c>
-      <c r="DH28"/>
       <c r="DI28"/>
       <c r="DJ28"/>
-      <c r="DK28">
+      <c r="DK28"/>
+      <c r="DL28">
         <v>2919138542.0</v>
       </c>
-      <c r="DL28"/>
       <c r="DM28"/>
       <c r="DN28"/>
-      <c r="DO28">
+      <c r="DO28"/>
+      <c r="DP28">
         <v>1990648537.0</v>
       </c>
-      <c r="DP28"/>
       <c r="DQ28"/>
       <c r="DR28"/>
-      <c r="DS28">
+      <c r="DS28"/>
+      <c r="DT28">
         <v>2608636017.0</v>
       </c>
-      <c r="DT28"/>
       <c r="DU28"/>
       <c r="DV28"/>
-      <c r="DW28">
+      <c r="DW28"/>
+      <c r="DX28">
         <v>3030654200.0</v>
       </c>
-      <c r="DX28"/>
       <c r="DY28"/>
       <c r="DZ28"/>
-      <c r="EA28">
+      <c r="EA28"/>
+      <c r="EB28">
         <v>3318780248.0</v>
       </c>
-      <c r="EB28"/>
       <c r="EC28"/>
       <c r="ED28"/>
-      <c r="EE28">
+      <c r="EE28"/>
+      <c r="EF28">
         <v>2368357629.0</v>
       </c>
-      <c r="EF28"/>
       <c r="EG28"/>
       <c r="EH28"/>
-      <c r="EI28">
+      <c r="EI28"/>
+      <c r="EJ28">
         <v>1087915913.0</v>
       </c>
-      <c r="EJ28"/>
       <c r="EK28"/>
       <c r="EL28"/>
-      <c r="EM28">
+      <c r="EM28"/>
+      <c r="EN28">
         <v>2492988143.0</v>
       </c>
-      <c r="EN28"/>
       <c r="EO28"/>
       <c r="EP28"/>
-      <c r="EQ28">
+      <c r="EQ28"/>
+      <c r="ER28">
         <v>1666736433.0</v>
       </c>
-      <c r="ER28"/>
       <c r="ES28"/>
+      <c r="ET28"/>
     </row>
-    <row r="29" spans="1:149">
+    <row r="29" spans="1:150">
       <c r="A29" t="s">
         <v>69</v>
       </c>
       <c r="B29">
+        <v>16193000000.0</v>
+      </c>
+      <c r="C29">
         <v>41801000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>17795000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>49159000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>20308000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>45300000000.0</v>
       </c>
-      <c r="G29"/>
-      <c r="H29">
+      <c r="H29"/>
+      <c r="I29">
         <v>19257000000.0</v>
       </c>
-      <c r="I29"/>
-      <c r="J29">
+      <c r="J29"/>
+      <c r="K29">
         <v>19021000000.0</v>
       </c>
-      <c r="K29"/>
-      <c r="L29">
+      <c r="L29"/>
+      <c r="M29">
         <v>20141000000.0</v>
       </c>
-      <c r="M29"/>
-      <c r="N29">
+      <c r="N29"/>
+      <c r="O29">
         <v>17107000000.0</v>
       </c>
-      <c r="O29"/>
-      <c r="P29">
+      <c r="P29"/>
+      <c r="Q29">
         <v>17016000000.0</v>
       </c>
-      <c r="Q29"/>
-      <c r="R29">
+      <c r="R29"/>
+      <c r="S29">
         <v>40262000000.0</v>
       </c>
-      <c r="S29"/>
-      <c r="T29">
+      <c r="T29"/>
+      <c r="U29">
         <v>15639000000.0</v>
       </c>
-      <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
@@ -14533,449 +14582,453 @@
       <c r="DU29"/>
       <c r="DV29"/>
       <c r="DW29"/>
       <c r="DX29"/>
       <c r="DY29"/>
       <c r="DZ29"/>
       <c r="EA29"/>
       <c r="EB29"/>
       <c r="EC29"/>
       <c r="ED29"/>
       <c r="EE29"/>
       <c r="EF29"/>
       <c r="EG29"/>
       <c r="EH29"/>
       <c r="EI29"/>
       <c r="EJ29"/>
       <c r="EK29"/>
       <c r="EL29"/>
       <c r="EM29"/>
       <c r="EN29"/>
       <c r="EO29"/>
       <c r="EP29"/>
       <c r="EQ29"/>
       <c r="ER29"/>
       <c r="ES29"/>
+      <c r="ET29"/>
     </row>
-    <row r="30" spans="1:149">
+    <row r="30" spans="1:150">
       <c r="A30" t="s">
         <v>70</v>
       </c>
       <c r="B30">
+        <v>10201000000.0</v>
+      </c>
+      <c r="C30">
         <v>7671733000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>7691000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>5117000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>7925000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>4938000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>4023000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>8288591871.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>7971000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>7456227454.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>4544000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>7631042457.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>7452000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>5585000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>4504000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>6478000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>6635000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4366000000.0</v>
       </c>
       <c r="S30">
         <v>4366000000.0</v>
       </c>
       <c r="T30">
+        <v>4366000000.0</v>
+      </c>
+      <c r="U30">
         <v>6955000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>7188000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>6695000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>5897000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>8043000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>36814542151.14</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>12598218990.46</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>5582310720.07</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>6664000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>8819042932.71</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>5219000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>4204000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>6132000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>6460000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>5310000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>3854000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>6072000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>5073000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>6368000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>5209000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>6176000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>4831000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>6414000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>4436000000.0</v>
       </c>
-      <c r="AR30"/>
-      <c r="AS30">
+      <c r="AS30"/>
+      <c r="AT30">
         <v>4513000000.0</v>
       </c>
-      <c r="AT30"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AU30"/>
       <c r="AV30">
         <v>373000000.0</v>
       </c>
-      <c r="AW30"/>
+      <c r="AW30">
+        <v>373000000.0</v>
+      </c>
       <c r="AX30"/>
-      <c r="AY30">
-[...1 lines deleted...]
-      </c>
+      <c r="AY30"/>
       <c r="AZ30">
         <v>-1107000000.0</v>
       </c>
-      <c r="BA30"/>
-      <c r="BB30">
+      <c r="BA30">
+        <v>-1107000000.0</v>
+      </c>
+      <c r="BB30"/>
+      <c r="BC30">
         <v>4721000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4093000000.0</v>
       </c>
       <c r="BD30">
         <v>4093000000.0</v>
       </c>
       <c r="BE30">
+        <v>4093000000.0</v>
+      </c>
+      <c r="BF30">
         <v>5791000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>4932000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>3729000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>4995000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>5475000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>4831206240.0</v>
       </c>
-      <c r="BK30"/>
       <c r="BL30"/>
-      <c r="BM30">
+      <c r="BM30"/>
+      <c r="BN30">
         <v>4994000000.0</v>
       </c>
-      <c r="BN30"/>
-      <c r="BO30">
+      <c r="BO30"/>
+      <c r="BP30">
         <v>4121000062.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>1.0</v>
       </c>
-      <c r="BQ30"/>
       <c r="BR30"/>
-      <c r="BS30">
+      <c r="BS30"/>
+      <c r="BT30">
         <v>1572733760.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>4818000000.0</v>
       </c>
-      <c r="BU30"/>
       <c r="BV30"/>
-      <c r="BW30">
+      <c r="BW30"/>
+      <c r="BX30">
         <v>4684777000.0</v>
       </c>
-      <c r="BX30"/>
-      <c r="BY30">
+      <c r="BY30"/>
+      <c r="BZ30">
         <v>1.0</v>
       </c>
-      <c r="BZ30">
-[...1 lines deleted...]
-      </c>
       <c r="CA30">
+        <v>0.0</v>
+      </c>
+      <c r="CB30">
         <v>5531037880.0</v>
       </c>
-      <c r="CB30">
-[...1 lines deleted...]
-      </c>
       <c r="CC30">
+        <v>0.0</v>
+      </c>
+      <c r="CD30">
         <v>2.0</v>
       </c>
-      <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
-      <c r="CG30">
+      <c r="CG30"/>
+      <c r="CH30">
         <v>1.0</v>
       </c>
-      <c r="CH30">
-[...1 lines deleted...]
-      </c>
       <c r="CI30">
+        <v>0.0</v>
+      </c>
+      <c r="CJ30">
         <v>-5033050558.0</v>
       </c>
-      <c r="CJ30"/>
-      <c r="CK30">
+      <c r="CK30"/>
+      <c r="CL30">
         <v>1.0</v>
       </c>
-      <c r="CL30"/>
       <c r="CM30"/>
       <c r="CN30"/>
       <c r="CO30"/>
       <c r="CP30"/>
-      <c r="CQ30">
+      <c r="CQ30"/>
+      <c r="CR30">
         <v>-70781224.0</v>
       </c>
-      <c r="CR30"/>
       <c r="CS30"/>
       <c r="CT30"/>
-      <c r="CU30">
+      <c r="CU30"/>
+      <c r="CV30">
         <v>1749971567.0</v>
       </c>
-      <c r="CV30"/>
       <c r="CW30"/>
       <c r="CX30"/>
       <c r="CY30"/>
       <c r="CZ30"/>
       <c r="DA30"/>
       <c r="DB30"/>
       <c r="DC30"/>
       <c r="DD30"/>
       <c r="DE30"/>
       <c r="DF30"/>
       <c r="DG30"/>
       <c r="DH30"/>
       <c r="DI30"/>
       <c r="DJ30"/>
       <c r="DK30"/>
       <c r="DL30"/>
       <c r="DM30"/>
       <c r="DN30"/>
       <c r="DO30"/>
       <c r="DP30"/>
       <c r="DQ30"/>
       <c r="DR30"/>
       <c r="DS30"/>
       <c r="DT30"/>
       <c r="DU30"/>
       <c r="DV30"/>
       <c r="DW30"/>
       <c r="DX30"/>
       <c r="DY30"/>
       <c r="DZ30"/>
       <c r="EA30"/>
       <c r="EB30"/>
       <c r="EC30"/>
       <c r="ED30"/>
       <c r="EE30"/>
       <c r="EF30"/>
       <c r="EG30"/>
       <c r="EH30"/>
-      <c r="EI30">
+      <c r="EI30"/>
+      <c r="EJ30">
         <v>3476725984.0</v>
       </c>
-      <c r="EJ30"/>
       <c r="EK30"/>
       <c r="EL30"/>
       <c r="EM30"/>
       <c r="EN30"/>
       <c r="EO30"/>
       <c r="EP30"/>
       <c r="EQ30"/>
       <c r="ER30"/>
       <c r="ES30"/>
+      <c r="ET30"/>
     </row>
-    <row r="31" spans="1:149">
+    <row r="31" spans="1:150">
       <c r="A31" t="s">
         <v>71</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
-      <c r="J31">
-[...1 lines deleted...]
-      </c>
+      <c r="J31"/>
       <c r="K31">
         <v>-21468000000.0</v>
       </c>
       <c r="L31">
-        <v>-20365000000.0</v>
+        <v>-21468000000.0</v>
       </c>
       <c r="M31">
         <v>-20365000000.0</v>
       </c>
       <c r="N31">
-        <v>-21484000000.0</v>
+        <v>-20365000000.0</v>
       </c>
       <c r="O31">
         <v>-21484000000.0</v>
       </c>
       <c r="P31">
-        <v>-18287000000.0</v>
+        <v>-21484000000.0</v>
       </c>
       <c r="Q31">
         <v>-18287000000.0</v>
       </c>
       <c r="R31">
-        <v>-19675000000.0</v>
+        <v>-18287000000.0</v>
       </c>
       <c r="S31">
         <v>-19675000000.0</v>
       </c>
       <c r="T31">
-        <v>-20085000000.0</v>
+        <v>-19675000000.0</v>
       </c>
       <c r="U31">
         <v>-20085000000.0</v>
       </c>
       <c r="V31">
-        <v>-17837000000.0</v>
+        <v>-20085000000.0</v>
       </c>
       <c r="W31">
         <v>-17837000000.0</v>
       </c>
       <c r="X31">
-        <v>-17534000000.0</v>
+        <v>-17837000000.0</v>
       </c>
       <c r="Y31">
         <v>-17534000000.0</v>
       </c>
       <c r="Z31">
+        <v>-17534000000.0</v>
+      </c>
+      <c r="AA31">
         <v>-46821377546.3</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-20746700625.15</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-19919692737.43</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-21054250215.28</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-17739882310.56</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-14772000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-10252000000.0</v>
       </c>
       <c r="AG31">
         <v>-10252000000.0</v>
       </c>
       <c r="AH31">
+        <v>-10252000000.0</v>
+      </c>
+      <c r="AI31">
         <v>-11587700031.38</v>
       </c>
-      <c r="AI31"/>
       <c r="AJ31"/>
-      <c r="AK31">
+      <c r="AK31"/>
+      <c r="AL31">
         <v>-9620000000.0</v>
       </c>
-      <c r="AL31"/>
-      <c r="AM31">
+      <c r="AM31"/>
+      <c r="AN31">
         <v>-8523000000.0</v>
       </c>
-      <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
@@ -15041,99 +15094,102 @@
       <c r="DU31"/>
       <c r="DV31"/>
       <c r="DW31"/>
       <c r="DX31"/>
       <c r="DY31"/>
       <c r="DZ31"/>
       <c r="EA31"/>
       <c r="EB31"/>
       <c r="EC31"/>
       <c r="ED31"/>
       <c r="EE31"/>
       <c r="EF31"/>
       <c r="EG31"/>
       <c r="EH31"/>
       <c r="EI31"/>
       <c r="EJ31"/>
       <c r="EK31"/>
       <c r="EL31"/>
       <c r="EM31"/>
       <c r="EN31"/>
       <c r="EO31"/>
       <c r="EP31"/>
       <c r="EQ31"/>
       <c r="ER31"/>
       <c r="ES31"/>
+      <c r="ET31"/>
     </row>
-    <row r="32" spans="1:149">
+    <row r="32" spans="1:150">
       <c r="A32" t="s">
         <v>72</v>
       </c>
       <c r="B32">
+        <v>-7502000000.0</v>
+      </c>
+      <c r="C32">
         <v>-4596000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-5909000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-6040000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-5909000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-5605000000.0</v>
       </c>
-      <c r="G32"/>
-      <c r="H32">
+      <c r="H32"/>
+      <c r="I32">
         <v>-5251000000.0</v>
       </c>
-      <c r="I32"/>
-      <c r="J32">
+      <c r="J32"/>
+      <c r="K32">
         <v>-6270000000.0</v>
       </c>
-      <c r="K32"/>
-      <c r="L32">
+      <c r="L32"/>
+      <c r="M32">
         <v>-5734000000.0</v>
       </c>
-      <c r="M32"/>
-      <c r="N32">
+      <c r="N32"/>
+      <c r="O32">
         <v>-7377000000.0</v>
       </c>
-      <c r="O32"/>
-      <c r="P32">
+      <c r="P32"/>
+      <c r="Q32">
         <v>-6377000000.0</v>
       </c>
-      <c r="Q32"/>
-      <c r="R32">
+      <c r="R32"/>
+      <c r="S32">
         <v>-4435000000.0</v>
       </c>
-      <c r="S32"/>
-      <c r="T32">
+      <c r="T32"/>
+      <c r="U32">
         <v>-3028000000.0</v>
       </c>
-      <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
@@ -15218,478 +15274,484 @@
       <c r="DU32"/>
       <c r="DV32"/>
       <c r="DW32"/>
       <c r="DX32"/>
       <c r="DY32"/>
       <c r="DZ32"/>
       <c r="EA32"/>
       <c r="EB32"/>
       <c r="EC32"/>
       <c r="ED32"/>
       <c r="EE32"/>
       <c r="EF32"/>
       <c r="EG32"/>
       <c r="EH32"/>
       <c r="EI32"/>
       <c r="EJ32"/>
       <c r="EK32"/>
       <c r="EL32"/>
       <c r="EM32"/>
       <c r="EN32"/>
       <c r="EO32"/>
       <c r="EP32"/>
       <c r="EQ32"/>
       <c r="ER32"/>
       <c r="ES32"/>
+      <c r="ET32"/>
     </row>
-    <row r="33" spans="1:149">
+    <row r="33" spans="1:150">
       <c r="A33" t="s">
         <v>73</v>
       </c>
       <c r="B33">
+        <v>55544000000.0</v>
+      </c>
+      <c r="C33">
         <v>53382271000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>56809000000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>60556000000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>59611000000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>57330231000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>57364000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>58053000000.0</v>
       </c>
       <c r="I33">
         <v>58053000000.0</v>
       </c>
       <c r="J33">
-        <v>58664000000.0</v>
+        <v>58053000000.0</v>
       </c>
       <c r="K33">
         <v>58664000000.0</v>
       </c>
       <c r="L33">
+        <v>58664000000.0</v>
+      </c>
+      <c r="M33">
         <v>61688000000.0</v>
       </c>
-      <c r="M33"/>
-      <c r="N33">
+      <c r="N33"/>
+      <c r="O33">
         <v>57694000000.0</v>
       </c>
-      <c r="O33"/>
-      <c r="P33">
+      <c r="P33"/>
+      <c r="Q33">
         <v>53153000000.0</v>
       </c>
-      <c r="Q33"/>
-      <c r="R33">
+      <c r="R33"/>
+      <c r="S33">
         <v>51502000000.0</v>
       </c>
-      <c r="S33"/>
-      <c r="T33">
+      <c r="T33"/>
+      <c r="U33">
         <v>52430000000.0</v>
       </c>
-      <c r="U33"/>
-      <c r="V33">
+      <c r="V33"/>
+      <c r="W33">
         <v>48376000000.0</v>
       </c>
-      <c r="W33">
-[...1 lines deleted...]
-      </c>
       <c r="X33">
+        <v>0.0</v>
+      </c>
+      <c r="Y33">
         <v>46940000000.0</v>
       </c>
-      <c r="Y33">
-[...1 lines deleted...]
-      </c>
       <c r="Z33">
+        <v>0.0</v>
+      </c>
+      <c r="AA33">
         <v>43975000000.0</v>
       </c>
-      <c r="AA33">
-[...1 lines deleted...]
-      </c>
       <c r="AB33">
+        <v>0.0</v>
+      </c>
+      <c r="AC33">
         <v>43349000000.0</v>
       </c>
-      <c r="AC33"/>
-      <c r="AD33">
+      <c r="AD33"/>
+      <c r="AE33">
         <v>43302000000.0</v>
       </c>
-      <c r="AE33"/>
-      <c r="AF33">
+      <c r="AF33"/>
+      <c r="AG33">
         <v>41407000000.0</v>
       </c>
-      <c r="AG33"/>
-      <c r="AH33">
+      <c r="AH33"/>
+      <c r="AI33">
         <v>42545000000.0</v>
       </c>
-      <c r="AI33"/>
-      <c r="AJ33">
+      <c r="AJ33"/>
+      <c r="AK33">
         <v>38922000000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>39612000000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>38519000000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>35680000000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>33819000000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>33391000000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>33602000000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>34019000000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>33475000000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>33221000000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>30681000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28683000000.0</v>
       </c>
       <c r="AV33">
         <v>28683000000.0</v>
       </c>
       <c r="AW33">
-        <v>28593000000.0</v>
+        <v>28683000000.0</v>
       </c>
       <c r="AX33">
         <v>28593000000.0</v>
       </c>
       <c r="AY33">
-        <v>26205000000.0</v>
+        <v>28593000000.0</v>
       </c>
       <c r="AZ33">
         <v>26205000000.0</v>
       </c>
       <c r="BA33">
-        <v>26284000000.0</v>
+        <v>26205000000.0</v>
       </c>
       <c r="BB33">
         <v>26284000000.0</v>
       </c>
       <c r="BC33">
-        <v>24967000000.0</v>
+        <v>26284000000.0</v>
       </c>
       <c r="BD33">
         <v>24967000000.0</v>
       </c>
       <c r="BE33">
-        <v>26564000000.0</v>
+        <v>24967000000.0</v>
       </c>
       <c r="BF33">
         <v>26564000000.0</v>
       </c>
       <c r="BG33">
+        <v>26564000000.0</v>
+      </c>
+      <c r="BH33">
         <v>27374000000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>27745000000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>27877000000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>27476643360.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27571000000.0</v>
       </c>
       <c r="BL33">
         <v>27571000000.0</v>
       </c>
       <c r="BM33">
-        <v>27691000000.0</v>
+        <v>27571000000.0</v>
       </c>
       <c r="BN33">
         <v>27691000000.0</v>
       </c>
       <c r="BO33">
-        <v>28358000364.0</v>
+        <v>27691000000.0</v>
       </c>
       <c r="BP33">
         <v>28358000364.0</v>
       </c>
       <c r="BQ33">
+        <v>28358000364.0</v>
+      </c>
+      <c r="BR33">
         <v>28296000000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>27497000000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>21794755600.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>28464000000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>28746000000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>28677000000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>24523616550.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>25927672998.31</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>26804138904.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>27844849902.63</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>28414706490.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>30183239498.5</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>30675437515.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>30217338553.26</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>38130000000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>35814034638.16</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>40144627808.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>39456893519.63</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>59149038505.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>13772563636.36</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>13502916073.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>10138766191.35</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>9600934838.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>9108691920.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>9185709000.0</v>
       </c>
-      <c r="CP33"/>
-      <c r="CQ33">
+      <c r="CQ33"/>
+      <c r="CR33">
         <v>8612226906.0</v>
       </c>
-      <c r="CR33"/>
-      <c r="CS33">
+      <c r="CS33"/>
+      <c r="CT33">
         <v>9126625750.0</v>
       </c>
-      <c r="CT33"/>
-      <c r="CU33">
+      <c r="CU33"/>
+      <c r="CV33">
         <v>9177763390.0</v>
       </c>
-      <c r="CV33"/>
       <c r="CW33"/>
       <c r="CX33"/>
-      <c r="CY33">
+      <c r="CY33"/>
+      <c r="CZ33">
         <v>11099757663.0</v>
       </c>
-      <c r="CZ33"/>
       <c r="DA33"/>
       <c r="DB33"/>
-      <c r="DC33">
+      <c r="DC33"/>
+      <c r="DD33">
         <v>10672604858.0</v>
       </c>
-      <c r="DD33"/>
       <c r="DE33"/>
       <c r="DF33"/>
-      <c r="DG33">
+      <c r="DG33"/>
+      <c r="DH33">
         <v>10642809249.0</v>
       </c>
-      <c r="DH33"/>
       <c r="DI33"/>
       <c r="DJ33"/>
-      <c r="DK33">
+      <c r="DK33"/>
+      <c r="DL33">
         <v>10409207916.0</v>
       </c>
-      <c r="DL33"/>
       <c r="DM33"/>
       <c r="DN33"/>
-      <c r="DO33">
+      <c r="DO33"/>
+      <c r="DP33">
         <v>9230283317.0</v>
       </c>
-      <c r="DP33"/>
       <c r="DQ33"/>
       <c r="DR33"/>
-      <c r="DS33">
+      <c r="DS33"/>
+      <c r="DT33">
         <v>8642330040.0</v>
       </c>
-      <c r="DT33"/>
       <c r="DU33"/>
       <c r="DV33"/>
-      <c r="DW33">
+      <c r="DW33"/>
+      <c r="DX33">
         <v>8110835808.0</v>
       </c>
-      <c r="DX33"/>
       <c r="DY33"/>
       <c r="DZ33"/>
-      <c r="EA33">
+      <c r="EA33"/>
+      <c r="EB33">
         <v>7671722159.0</v>
       </c>
-      <c r="EB33"/>
       <c r="EC33"/>
       <c r="ED33"/>
-      <c r="EE33">
+      <c r="EE33"/>
+      <c r="EF33">
         <v>6784148857.0</v>
       </c>
-      <c r="EF33"/>
       <c r="EG33"/>
       <c r="EH33"/>
-      <c r="EI33">
+      <c r="EI33"/>
+      <c r="EJ33">
         <v>5878487437.0</v>
       </c>
-      <c r="EJ33"/>
       <c r="EK33"/>
       <c r="EL33"/>
-      <c r="EM33">
+      <c r="EM33"/>
+      <c r="EN33">
         <v>7936380769.0</v>
       </c>
-      <c r="EN33"/>
       <c r="EO33"/>
       <c r="EP33"/>
-      <c r="EQ33">
+      <c r="EQ33"/>
+      <c r="ER33">
         <v>5434728134.0</v>
       </c>
-      <c r="ER33"/>
       <c r="ES33"/>
+      <c r="ET33"/>
     </row>
-    <row r="34" spans="1:149">
+    <row r="34" spans="1:150">
       <c r="A34" t="s">
         <v>74</v>
       </c>
       <c r="B34">
+        <v>103000000.0</v>
+      </c>
+      <c r="C34">
         <v>63000000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>203000000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>55000000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>184000000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>33000000.0</v>
       </c>
-      <c r="G34"/>
-      <c r="H34">
+      <c r="H34"/>
+      <c r="I34">
         <v>180000000.0</v>
       </c>
-      <c r="I34"/>
-      <c r="J34">
+      <c r="J34"/>
+      <c r="K34">
         <v>270000000.0</v>
       </c>
-      <c r="K34"/>
-      <c r="L34">
+      <c r="L34"/>
+      <c r="M34">
         <v>301000000.0</v>
       </c>
-      <c r="M34"/>
-      <c r="N34">
+      <c r="N34"/>
+      <c r="O34">
         <v>275000000.0</v>
       </c>
-      <c r="O34"/>
-      <c r="P34">
+      <c r="P34"/>
+      <c r="Q34">
         <v>269000000.0</v>
       </c>
-      <c r="Q34"/>
-      <c r="R34">
+      <c r="R34"/>
+      <c r="S34">
         <v>235000000.0</v>
       </c>
-      <c r="S34"/>
-      <c r="T34">
+      <c r="T34"/>
+      <c r="U34">
         <v>257000000.0</v>
       </c>
-      <c r="U34"/>
-      <c r="V34">
+      <c r="V34"/>
+      <c r="W34">
         <v>222000000.0</v>
       </c>
-      <c r="W34">
-[...1 lines deleted...]
-      </c>
       <c r="X34">
+        <v>0.0</v>
+      </c>
+      <c r="Y34">
         <v>330000000.0</v>
       </c>
-      <c r="Y34">
-[...1 lines deleted...]
-      </c>
       <c r="Z34">
         <v>0.0</v>
       </c>
       <c r="AA34">
         <v>0.0</v>
       </c>
-      <c r="AB34"/>
+      <c r="AB34">
+        <v>0.0</v>
+      </c>
       <c r="AC34"/>
-      <c r="AD34">
-[...2 lines deleted...]
-      <c r="AE34"/>
+      <c r="AD34"/>
+      <c r="AE34">
+        <v>0.0</v>
+      </c>
       <c r="AF34"/>
       <c r="AG34"/>
-      <c r="AH34">
-[...2 lines deleted...]
-      <c r="AI34"/>
+      <c r="AH34"/>
+      <c r="AI34">
+        <v>0.0</v>
+      </c>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
@@ -15760,789 +15822,796 @@
       <c r="DU34"/>
       <c r="DV34"/>
       <c r="DW34"/>
       <c r="DX34"/>
       <c r="DY34"/>
       <c r="DZ34"/>
       <c r="EA34"/>
       <c r="EB34"/>
       <c r="EC34"/>
       <c r="ED34"/>
       <c r="EE34"/>
       <c r="EF34"/>
       <c r="EG34"/>
       <c r="EH34"/>
       <c r="EI34"/>
       <c r="EJ34"/>
       <c r="EK34"/>
       <c r="EL34"/>
       <c r="EM34"/>
       <c r="EN34"/>
       <c r="EO34"/>
       <c r="EP34"/>
       <c r="EQ34"/>
       <c r="ER34"/>
       <c r="ES34"/>
+      <c r="ET34"/>
     </row>
-    <row r="35" spans="1:149">
+    <row r="35" spans="1:150">
       <c r="A35" t="s">
         <v>75</v>
       </c>
       <c r="B35">
+        <v>29736000000.0</v>
+      </c>
+      <c r="C35">
         <v>31208712000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>30969000000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>31961000000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>30679000000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>30976754000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>30995000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30881000000.0</v>
       </c>
       <c r="I35">
         <v>30881000000.0</v>
       </c>
       <c r="J35">
-        <v>30693000000.0</v>
+        <v>30881000000.0</v>
       </c>
       <c r="K35">
         <v>30693000000.0</v>
       </c>
       <c r="L35">
+        <v>30693000000.0</v>
+      </c>
+      <c r="M35">
         <v>33088000000.0</v>
       </c>
-      <c r="M35"/>
-      <c r="N35">
+      <c r="N35"/>
+      <c r="O35">
         <v>30571000000.0</v>
       </c>
-      <c r="O35"/>
-      <c r="P35">
+      <c r="P35"/>
+      <c r="Q35">
         <v>27317000000.0</v>
       </c>
-      <c r="Q35"/>
-      <c r="R35">
+      <c r="R35"/>
+      <c r="S35">
         <v>29412000000.0</v>
       </c>
-      <c r="S35"/>
-      <c r="T35">
+      <c r="T35"/>
+      <c r="U35">
         <v>31178000000.0</v>
       </c>
-      <c r="U35"/>
-      <c r="V35">
+      <c r="V35"/>
+      <c r="W35">
         <v>29942000000.0</v>
       </c>
-      <c r="W35">
-[...1 lines deleted...]
-      </c>
       <c r="X35">
+        <v>0.0</v>
+      </c>
+      <c r="Y35">
         <v>29388000000.0</v>
       </c>
-      <c r="Y35">
-[...1 lines deleted...]
-      </c>
       <c r="Z35">
+        <v>0.0</v>
+      </c>
+      <c r="AA35">
         <v>27392000000.0</v>
       </c>
-      <c r="AA35">
-[...1 lines deleted...]
-      </c>
       <c r="AB35">
+        <v>0.0</v>
+      </c>
+      <c r="AC35">
         <v>24893000000.0</v>
       </c>
-      <c r="AC35"/>
-      <c r="AD35">
+      <c r="AD35"/>
+      <c r="AE35">
         <v>22721000000.0</v>
       </c>
-      <c r="AE35"/>
-      <c r="AF35">
+      <c r="AF35"/>
+      <c r="AG35">
         <v>21367000000.0</v>
       </c>
-      <c r="AG35"/>
-      <c r="AH35">
+      <c r="AH35"/>
+      <c r="AI35">
         <v>18892000000.0</v>
       </c>
-      <c r="AI35"/>
-      <c r="AJ35">
+      <c r="AJ35"/>
+      <c r="AK35">
         <v>17759000000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>16197000000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>15661000000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>14122000000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>13908000000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>13316000000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>12768000000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>14635000000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>14131000000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>14662000000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>13100000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12483000000.0</v>
       </c>
       <c r="AV35">
         <v>12483000000.0</v>
       </c>
       <c r="AW35">
-        <v>14778000000.0</v>
+        <v>12483000000.0</v>
       </c>
       <c r="AX35">
         <v>14778000000.0</v>
       </c>
       <c r="AY35">
-        <v>12881000000.0</v>
+        <v>14778000000.0</v>
       </c>
       <c r="AZ35">
         <v>12881000000.0</v>
       </c>
       <c r="BA35">
-        <v>14870000000.0</v>
+        <v>12881000000.0</v>
       </c>
       <c r="BB35">
         <v>14870000000.0</v>
       </c>
       <c r="BC35">
-        <v>11970000000.0</v>
+        <v>14870000000.0</v>
       </c>
       <c r="BD35">
         <v>11970000000.0</v>
       </c>
       <c r="BE35">
-        <v>10922000000.0</v>
+        <v>11970000000.0</v>
       </c>
       <c r="BF35">
         <v>10922000000.0</v>
       </c>
       <c r="BG35">
+        <v>10922000000.0</v>
+      </c>
+      <c r="BH35">
         <v>10924000000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>10668000000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>11316000000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>10890799440.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11516000000.0</v>
       </c>
       <c r="BL35">
         <v>11516000000.0</v>
       </c>
       <c r="BM35">
-        <v>14896000000.0</v>
+        <v>11516000000.0</v>
       </c>
       <c r="BN35">
         <v>14896000000.0</v>
       </c>
       <c r="BO35">
-        <v>15340998932.0</v>
+        <v>14896000000.0</v>
       </c>
       <c r="BP35">
         <v>15340998932.0</v>
       </c>
       <c r="BQ35">
+        <v>15340998932.0</v>
+      </c>
+      <c r="BR35">
         <v>14616000000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>15149000000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>13398481840.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>11428000000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>17969000000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>17554000000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>14508516160.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>23096400189.45</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>24639382850.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>26166768394.05</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>17515588600.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>30157815343.09</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>28783587503.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>28034529779.22</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>21888000000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>33300230184.68</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>38439289620.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>36415650445.68</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>32350293347.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>28410095129.87</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>14118057747.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>9646997689.8</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>7408089038.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>10211387040.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>11389892800.0</v>
       </c>
-      <c r="CP35"/>
-      <c r="CQ35">
+      <c r="CQ35"/>
+      <c r="CR35">
         <v>7348345456.0</v>
       </c>
-      <c r="CR35"/>
-      <c r="CS35">
+      <c r="CS35"/>
+      <c r="CT35">
         <v>4336080750.0</v>
       </c>
-      <c r="CT35"/>
-      <c r="CU35">
+      <c r="CU35"/>
+      <c r="CV35">
         <v>8190406169.0</v>
       </c>
-      <c r="CV35"/>
       <c r="CW35"/>
       <c r="CX35"/>
-      <c r="CY35">
+      <c r="CY35"/>
+      <c r="CZ35">
         <v>7706674435.0</v>
       </c>
-      <c r="CZ35"/>
       <c r="DA35"/>
       <c r="DB35"/>
-      <c r="DC35">
+      <c r="DC35"/>
+      <c r="DD35">
         <v>7070480205.0</v>
       </c>
-      <c r="DD35"/>
       <c r="DE35"/>
       <c r="DF35"/>
-      <c r="DG35">
+      <c r="DG35"/>
+      <c r="DH35">
         <v>6987690164.0</v>
       </c>
-      <c r="DH35"/>
       <c r="DI35"/>
       <c r="DJ35"/>
-      <c r="DK35">
+      <c r="DK35"/>
+      <c r="DL35">
         <v>6116669043.0</v>
       </c>
-      <c r="DL35"/>
       <c r="DM35"/>
       <c r="DN35"/>
-      <c r="DO35">
+      <c r="DO35"/>
+      <c r="DP35">
         <v>5443532601.0</v>
       </c>
-      <c r="DP35"/>
       <c r="DQ35"/>
       <c r="DR35"/>
-      <c r="DS35">
+      <c r="DS35"/>
+      <c r="DT35">
         <v>5654840668.0</v>
       </c>
-      <c r="DT35"/>
       <c r="DU35"/>
       <c r="DV35"/>
-      <c r="DW35">
+      <c r="DW35"/>
+      <c r="DX35">
         <v>5840308533.0</v>
       </c>
-      <c r="DX35"/>
       <c r="DY35"/>
       <c r="DZ35"/>
-      <c r="EA35">
+      <c r="EA35"/>
+      <c r="EB35">
         <v>5170808327.0</v>
       </c>
-      <c r="EB35"/>
       <c r="EC35"/>
       <c r="ED35"/>
-      <c r="EE35">
+      <c r="EE35"/>
+      <c r="EF35">
         <v>4318588276.0</v>
       </c>
-      <c r="EF35"/>
       <c r="EG35"/>
       <c r="EH35"/>
-      <c r="EI35">
+      <c r="EI35"/>
+      <c r="EJ35">
         <v>3947292788.0</v>
       </c>
-      <c r="EJ35"/>
       <c r="EK35"/>
       <c r="EL35"/>
-      <c r="EM35">
+      <c r="EM35"/>
+      <c r="EN35">
         <v>3492118092.0</v>
       </c>
-      <c r="EN35"/>
       <c r="EO35"/>
       <c r="EP35"/>
-      <c r="EQ35">
+      <c r="EQ35"/>
+      <c r="ER35">
         <v>3339958221.0</v>
       </c>
-      <c r="ER35"/>
       <c r="ES35"/>
+      <c r="ET35"/>
     </row>
-    <row r="36" spans="1:149">
+    <row r="36" spans="1:150">
       <c r="A36" t="s">
         <v>76</v>
       </c>
       <c r="B36">
+        <v>1048000000.0</v>
+      </c>
+      <c r="C36">
         <v>5435686000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>1065000000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>6706000000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>6118000000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>4178292000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>5971000000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>6795000000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>6539000000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>6649000000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>6405000000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>9030000000.0</v>
       </c>
-      <c r="M36"/>
-      <c r="N36">
+      <c r="N36"/>
+      <c r="O36">
         <v>7322000000.0</v>
       </c>
-      <c r="O36"/>
-      <c r="P36">
+      <c r="P36"/>
+      <c r="Q36">
         <v>6033000000.0</v>
       </c>
-      <c r="Q36"/>
-      <c r="R36">
+      <c r="R36"/>
+      <c r="S36">
         <v>4524000000.0</v>
       </c>
-      <c r="S36"/>
-      <c r="T36">
+      <c r="T36"/>
+      <c r="U36">
         <v>4292000000.0</v>
       </c>
-      <c r="U36"/>
-      <c r="V36">
+      <c r="V36"/>
+      <c r="W36">
         <v>4004000000.0</v>
       </c>
-      <c r="W36">
-[...1 lines deleted...]
-      </c>
       <c r="X36">
+        <v>0.0</v>
+      </c>
+      <c r="Y36">
         <v>3461000000.0</v>
       </c>
-      <c r="Y36">
-[...1 lines deleted...]
-      </c>
       <c r="Z36">
+        <v>0.0</v>
+      </c>
+      <c r="AA36">
         <v>3002000000.0</v>
       </c>
-      <c r="AA36">
-[...1 lines deleted...]
-      </c>
       <c r="AB36">
+        <v>0.0</v>
+      </c>
+      <c r="AC36">
         <v>3825000000.0</v>
       </c>
-      <c r="AC36"/>
-      <c r="AD36">
+      <c r="AD36"/>
+      <c r="AE36">
         <v>3217000000.0</v>
       </c>
-      <c r="AE36"/>
-      <c r="AF36">
+      <c r="AF36"/>
+      <c r="AG36">
         <v>2774000000.0</v>
       </c>
-      <c r="AG36"/>
-      <c r="AH36">
+      <c r="AH36"/>
+      <c r="AI36">
         <v>1815000000.0</v>
       </c>
-      <c r="AI36"/>
-      <c r="AJ36">
+      <c r="AJ36"/>
+      <c r="AK36">
         <v>1984000000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>1969000000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>2654000000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>1638000000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>2174000000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>2223000000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>2142000000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>1527000000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>1725000000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>2997000000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>1041000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1473000000.0</v>
       </c>
       <c r="AV36">
         <v>1473000000.0</v>
       </c>
       <c r="AW36">
-        <v>1106000000.0</v>
+        <v>1473000000.0</v>
       </c>
       <c r="AX36">
         <v>1106000000.0</v>
       </c>
       <c r="AY36">
-        <v>1017000000.0</v>
+        <v>1106000000.0</v>
       </c>
       <c r="AZ36">
         <v>1017000000.0</v>
       </c>
       <c r="BA36">
-        <v>1591000000.0</v>
+        <v>1017000000.0</v>
       </c>
       <c r="BB36">
         <v>1591000000.0</v>
       </c>
       <c r="BC36">
-        <v>1106000000.0</v>
+        <v>1591000000.0</v>
       </c>
       <c r="BD36">
         <v>1106000000.0</v>
       </c>
       <c r="BE36">
-        <v>1245000000.0</v>
+        <v>1106000000.0</v>
       </c>
       <c r="BF36">
         <v>1245000000.0</v>
       </c>
       <c r="BG36">
+        <v>1245000000.0</v>
+      </c>
+      <c r="BH36">
         <v>1324000000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>1214000000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>1215000000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>3018193920.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>874000000.0</v>
       </c>
       <c r="BL36">
         <v>874000000.0</v>
       </c>
       <c r="BM36">
-        <v>1068000000.0</v>
+        <v>874000000.0</v>
       </c>
       <c r="BN36">
         <v>1068000000.0</v>
       </c>
       <c r="BO36">
-        <v>2359001593.0</v>
+        <v>1068000000.0</v>
       </c>
       <c r="BP36">
         <v>2359001593.0</v>
       </c>
       <c r="BQ36">
+        <v>2359001593.0</v>
+      </c>
+      <c r="BR36">
         <v>1243000000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>1582000000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>201386640.0</v>
       </c>
-      <c r="BT36"/>
-      <c r="BU36">
+      <c r="BU36"/>
+      <c r="BV36">
         <v>1188000000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>1338000000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>197713470.0</v>
       </c>
-      <c r="BX36"/>
-      <c r="BY36">
+      <c r="BY36"/>
+      <c r="BZ36">
         <v>1.0</v>
       </c>
-      <c r="BZ36">
-[...1 lines deleted...]
-      </c>
       <c r="CA36">
+        <v>0.0</v>
+      </c>
+      <c r="CB36">
         <v>679467610.0</v>
       </c>
-      <c r="CB36">
-[...1 lines deleted...]
-      </c>
       <c r="CC36">
         <v>0.0</v>
       </c>
-      <c r="CD36"/>
-      <c r="CE36">
+      <c r="CD36">
+        <v>0.0</v>
+      </c>
+      <c r="CE36"/>
+      <c r="CF36">
         <v>2909000000.0</v>
       </c>
-      <c r="CF36">
-[...1 lines deleted...]
-      </c>
       <c r="CG36">
+        <v>0.0</v>
+      </c>
+      <c r="CH36">
         <v>1833696976.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>1781068417.25</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>-3084474585.0</v>
       </c>
-      <c r="CJ36"/>
       <c r="CK36"/>
       <c r="CL36"/>
-      <c r="CM36">
+      <c r="CM36"/>
+      <c r="CN36">
         <v>-2517592758.48</v>
       </c>
-      <c r="CN36"/>
       <c r="CO36"/>
       <c r="CP36"/>
-      <c r="CQ36">
+      <c r="CQ36"/>
+      <c r="CR36">
         <v>-516592080.86</v>
       </c>
-      <c r="CR36"/>
       <c r="CS36"/>
       <c r="CT36"/>
-      <c r="CU36">
+      <c r="CU36"/>
+      <c r="CV36">
         <v>-5022447231.16</v>
       </c>
-      <c r="CV36"/>
       <c r="CW36"/>
       <c r="CX36"/>
-      <c r="CY36">
+      <c r="CY36"/>
+      <c r="CZ36">
         <v>-1806617305.56</v>
       </c>
-      <c r="CZ36"/>
       <c r="DA36"/>
       <c r="DB36"/>
-      <c r="DC36">
+      <c r="DC36"/>
+      <c r="DD36">
         <v>-1336485860.12</v>
       </c>
-      <c r="DD36"/>
       <c r="DE36"/>
       <c r="DF36"/>
-      <c r="DG36">
+      <c r="DG36"/>
+      <c r="DH36">
         <v>-1230272030.87</v>
       </c>
-      <c r="DH36"/>
       <c r="DI36"/>
       <c r="DJ36"/>
-      <c r="DK36">
+      <c r="DK36"/>
+      <c r="DL36">
         <v>-794079920.61</v>
       </c>
-      <c r="DL36"/>
       <c r="DM36"/>
       <c r="DN36"/>
-      <c r="DO36">
+      <c r="DO36"/>
+      <c r="DP36">
         <v>-1375631018.73</v>
       </c>
-      <c r="DP36"/>
       <c r="DQ36"/>
       <c r="DR36"/>
-      <c r="DS36">
+      <c r="DS36"/>
+      <c r="DT36">
         <v>-879331216.67</v>
       </c>
-      <c r="DT36"/>
       <c r="DU36"/>
       <c r="DV36"/>
-      <c r="DW36">
+      <c r="DW36"/>
+      <c r="DX36">
         <v>-837547257.48</v>
       </c>
-      <c r="DX36"/>
       <c r="DY36"/>
       <c r="DZ36"/>
-      <c r="EA36">
+      <c r="EA36"/>
+      <c r="EB36">
         <v>-485312467.0</v>
       </c>
-      <c r="EB36"/>
       <c r="EC36"/>
       <c r="ED36"/>
-      <c r="EE36">
+      <c r="EE36"/>
+      <c r="EF36">
         <v>-641848061.47</v>
       </c>
-      <c r="EF36"/>
       <c r="EG36"/>
       <c r="EH36"/>
-      <c r="EI36">
+      <c r="EI36"/>
+      <c r="EJ36">
         <v>-689301217.83</v>
       </c>
-      <c r="EJ36"/>
       <c r="EK36"/>
       <c r="EL36"/>
-      <c r="EM36">
+      <c r="EM36"/>
+      <c r="EN36">
         <v>-1710820022.0</v>
       </c>
-      <c r="EN36"/>
       <c r="EO36"/>
       <c r="EP36"/>
-      <c r="EQ36">
+      <c r="EQ36"/>
+      <c r="ER36">
         <v>-971182025.38</v>
       </c>
-      <c r="ER36"/>
       <c r="ES36"/>
+      <c r="ET36"/>
     </row>
-    <row r="37" spans="1:149">
+    <row r="37" spans="1:150">
       <c r="A37" t="s">
         <v>77</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
-      <c r="V37">
-[...1 lines deleted...]
-      </c>
+      <c r="V37"/>
       <c r="W37">
         <v>0.0</v>
       </c>
       <c r="X37">
         <v>0.0</v>
       </c>
       <c r="Y37">
         <v>0.0</v>
       </c>
       <c r="Z37">
         <v>0.0</v>
       </c>
       <c r="AA37">
         <v>0.0</v>
       </c>
       <c r="AB37">
         <v>0.0</v>
       </c>
       <c r="AC37">
         <v>0.0</v>
       </c>
       <c r="AD37">
         <v>0.0</v>
       </c>
-      <c r="AE37"/>
+      <c r="AE37">
+        <v>0.0</v>
+      </c>
       <c r="AF37"/>
       <c r="AG37"/>
-      <c r="AH37">
-[...2 lines deleted...]
-      <c r="AI37"/>
+      <c r="AH37"/>
+      <c r="AI37">
+        <v>0.0</v>
+      </c>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
       <c r="BG37"/>
       <c r="BH37"/>
@@ -16613,1229 +16682,1233 @@
       <c r="DU37"/>
       <c r="DV37"/>
       <c r="DW37"/>
       <c r="DX37"/>
       <c r="DY37"/>
       <c r="DZ37"/>
       <c r="EA37"/>
       <c r="EB37"/>
       <c r="EC37"/>
       <c r="ED37"/>
       <c r="EE37"/>
       <c r="EF37"/>
       <c r="EG37"/>
       <c r="EH37"/>
       <c r="EI37"/>
       <c r="EJ37"/>
       <c r="EK37"/>
       <c r="EL37"/>
       <c r="EM37"/>
       <c r="EN37"/>
       <c r="EO37"/>
       <c r="EP37"/>
       <c r="EQ37"/>
       <c r="ER37"/>
       <c r="ES37"/>
+      <c r="ET37"/>
     </row>
-    <row r="38" spans="1:149">
+    <row r="38" spans="1:150">
       <c r="A38" t="s">
         <v>78</v>
       </c>
-      <c r="B38">
+      <c r="B38"/>
+      <c r="C38">
         <v>6584000000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>6258000000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>6415000000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>5906000000.0</v>
       </c>
-      <c r="F38"/>
       <c r="G38"/>
-      <c r="H38">
+      <c r="H38"/>
+      <c r="I38">
         <v>6311000000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>6539000000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>6251000000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>6405000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9418000000.0</v>
       </c>
       <c r="M38">
         <v>9418000000.0</v>
       </c>
       <c r="N38">
+        <v>9418000000.0</v>
+      </c>
+      <c r="O38">
         <v>7767000000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>7693000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6508000000.0</v>
       </c>
       <c r="Q38">
         <v>6508000000.0</v>
       </c>
       <c r="R38">
-        <v>5230000000.0</v>
+        <v>6508000000.0</v>
       </c>
       <c r="S38">
         <v>5230000000.0</v>
       </c>
       <c r="T38">
-        <v>4517000000.0</v>
+        <v>5230000000.0</v>
       </c>
       <c r="U38">
         <v>4517000000.0</v>
       </c>
       <c r="V38">
-        <v>4643000000.0</v>
+        <v>4517000000.0</v>
       </c>
       <c r="W38">
         <v>4643000000.0</v>
       </c>
       <c r="X38">
-        <v>3924000000.0</v>
+        <v>4643000000.0</v>
       </c>
       <c r="Y38">
         <v>3924000000.0</v>
       </c>
       <c r="Z38">
+        <v>3924000000.0</v>
+      </c>
+      <c r="AA38">
         <v>9139064709.38</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>4049548506.6</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>4607774674.12</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>4870217738.96</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>20567594571.88</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>3988000000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>14997360000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>3204000000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>14757557786.84</v>
       </c>
-      <c r="AI38"/>
-      <c r="AJ38">
+      <c r="AJ38"/>
+      <c r="AK38">
         <v>13319006000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>13429971000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>13262423000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>13212284000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>14366451000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>14376336000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>13766342000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>14063022000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>13394014000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>13764351000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>14284448000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>10985405000.0</v>
       </c>
-      <c r="AV38"/>
       <c r="AW38"/>
       <c r="AX38"/>
-      <c r="AY38">
+      <c r="AY38"/>
+      <c r="AZ38">
         <v>9846084000.0</v>
       </c>
-      <c r="AZ38"/>
       <c r="BA38"/>
       <c r="BB38"/>
-      <c r="BC38">
+      <c r="BC38"/>
+      <c r="BD38">
         <v>9446825000.0</v>
       </c>
-      <c r="BD38"/>
       <c r="BE38"/>
       <c r="BF38"/>
-      <c r="BG38">
+      <c r="BG38"/>
+      <c r="BH38">
         <v>8690245000.0</v>
       </c>
-      <c r="BH38"/>
       <c r="BI38"/>
       <c r="BJ38"/>
-      <c r="BK38">
+      <c r="BK38"/>
+      <c r="BL38">
         <v>7606750000.0</v>
       </c>
-      <c r="BL38"/>
       <c r="BM38"/>
       <c r="BN38"/>
-      <c r="BO38">
+      <c r="BO38"/>
+      <c r="BP38">
         <v>6090341000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>1.0</v>
       </c>
-      <c r="BQ38"/>
       <c r="BR38"/>
-      <c r="BS38">
+      <c r="BS38"/>
+      <c r="BT38">
         <v>4738300000.0</v>
       </c>
-      <c r="BT38"/>
       <c r="BU38"/>
       <c r="BV38"/>
-      <c r="BW38">
+      <c r="BW38"/>
+      <c r="BX38">
         <v>5188704000.0</v>
       </c>
-      <c r="BX38"/>
       <c r="BY38"/>
       <c r="BZ38"/>
-      <c r="CA38">
+      <c r="CA38"/>
+      <c r="CB38">
         <v>5206851000.0</v>
       </c>
-      <c r="CB38"/>
       <c r="CC38"/>
       <c r="CD38"/>
-      <c r="CE38">
+      <c r="CE38"/>
+      <c r="CF38">
         <v>5416259000.0</v>
       </c>
-      <c r="CF38"/>
-      <c r="CG38">
+      <c r="CG38"/>
+      <c r="CH38">
         <v>1.0</v>
       </c>
-      <c r="CH38"/>
-      <c r="CI38">
+      <c r="CI38"/>
+      <c r="CJ38">
         <v>1.0</v>
       </c>
-      <c r="CJ38"/>
       <c r="CK38"/>
       <c r="CL38"/>
       <c r="CM38"/>
       <c r="CN38"/>
       <c r="CO38"/>
       <c r="CP38"/>
       <c r="CQ38"/>
       <c r="CR38"/>
       <c r="CS38"/>
       <c r="CT38"/>
-      <c r="CU38">
+      <c r="CU38"/>
+      <c r="CV38">
         <v>1.0</v>
       </c>
-      <c r="CV38"/>
       <c r="CW38"/>
       <c r="CX38"/>
-      <c r="CY38">
+      <c r="CY38"/>
+      <c r="CZ38">
         <v>1.0</v>
       </c>
-      <c r="CZ38"/>
       <c r="DA38"/>
       <c r="DB38"/>
       <c r="DC38"/>
       <c r="DD38"/>
       <c r="DE38"/>
       <c r="DF38"/>
-      <c r="DG38">
+      <c r="DG38"/>
+      <c r="DH38">
         <v>-124939543.0</v>
       </c>
-      <c r="DH38"/>
       <c r="DI38"/>
       <c r="DJ38"/>
       <c r="DK38"/>
       <c r="DL38"/>
       <c r="DM38"/>
       <c r="DN38"/>
-      <c r="DO38">
+      <c r="DO38"/>
+      <c r="DP38">
         <v>1.0</v>
       </c>
-      <c r="DP38"/>
       <c r="DQ38"/>
       <c r="DR38"/>
       <c r="DS38"/>
       <c r="DT38"/>
       <c r="DU38"/>
       <c r="DV38"/>
       <c r="DW38"/>
       <c r="DX38"/>
       <c r="DY38"/>
       <c r="DZ38"/>
-      <c r="EA38">
+      <c r="EA38"/>
+      <c r="EB38">
         <v>-117610541.0</v>
       </c>
-      <c r="EB38"/>
       <c r="EC38"/>
       <c r="ED38"/>
       <c r="EE38"/>
       <c r="EF38"/>
       <c r="EG38"/>
       <c r="EH38"/>
-      <c r="EI38">
+      <c r="EI38"/>
+      <c r="EJ38">
         <v>1.0</v>
       </c>
-      <c r="EJ38"/>
       <c r="EK38"/>
       <c r="EL38"/>
-      <c r="EM38">
+      <c r="EM38"/>
+      <c r="EN38">
         <v>-120227255.0</v>
       </c>
-      <c r="EN38"/>
       <c r="EO38"/>
       <c r="EP38"/>
       <c r="EQ38"/>
       <c r="ER38"/>
       <c r="ES38"/>
+      <c r="ET38"/>
     </row>
-    <row r="39" spans="1:149">
+    <row r="39" spans="1:150">
       <c r="A39" t="s">
         <v>79</v>
       </c>
-      <c r="B39">
+      <c r="B39"/>
+      <c r="C39">
         <v>285878000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>298000000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>1271000000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>339000000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>1728475000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>3489000000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>17975259.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>996000000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>7703000000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>3584000000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>10729000000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>3277000000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>8223000000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>2862000000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>1140000000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>983000000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>5398000000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>395000000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>392000000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>228000000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>2258000000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>510000000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>335000000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>310185116.83</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>7270000000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>1605695762.91</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>4932000000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>4380612621.48</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>9327000000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>4356000000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>1288000000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>135000000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>7437000000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>1120000000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>1413000000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>6367000000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>1201000000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>6373000000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>1079000000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>6500000000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>317000000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>1904000000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>6307000000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>2483000000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>5821000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6249000000.0</v>
       </c>
       <c r="AV39">
         <v>6249000000.0</v>
       </c>
       <c r="AW39">
-        <v>5445000000.0</v>
+        <v>6249000000.0</v>
       </c>
       <c r="AX39">
         <v>5445000000.0</v>
       </c>
       <c r="AY39">
-        <v>4726000000.0</v>
+        <v>5445000000.0</v>
       </c>
       <c r="AZ39">
         <v>4726000000.0</v>
       </c>
       <c r="BA39">
-        <v>4993000000.0</v>
+        <v>4726000000.0</v>
       </c>
       <c r="BB39">
         <v>4993000000.0</v>
       </c>
       <c r="BC39">
-        <v>4093000000.0</v>
+        <v>4993000000.0</v>
       </c>
       <c r="BD39">
         <v>4093000000.0</v>
       </c>
       <c r="BE39">
-        <v>241000000.0</v>
+        <v>4093000000.0</v>
       </c>
       <c r="BF39">
         <v>241000000.0</v>
       </c>
       <c r="BG39">
+        <v>241000000.0</v>
+      </c>
+      <c r="BH39">
         <v>1207000000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>261000000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>254000000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>443147520.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4429000000.0</v>
       </c>
       <c r="BL39">
         <v>4429000000.0</v>
       </c>
       <c r="BM39">
-        <v>5092000000.0</v>
+        <v>4429000000.0</v>
       </c>
       <c r="BN39">
         <v>5092000000.0</v>
       </c>
       <c r="BO39">
+        <v>5092000000.0</v>
+      </c>
+      <c r="BP39">
         <v>1049999937.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>5170999999.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>5370000000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>4616000000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>4128057280.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>1005000000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>5227000000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>5313000000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>1186280820.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>7350474623.59</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>7176058438.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>7635415776.06</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>2707387770.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>9410115520.41</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>9551836521.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>7399296308.97</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>7185000000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>9856376689.94</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>10815478167.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>10280372199.47</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>8919999999.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>9892756168.83</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>9273220997.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>7899969250.38</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>392268603.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>7642172880.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>7782256300.0</v>
       </c>
-      <c r="CP39"/>
-      <c r="CQ39">
+      <c r="CQ39"/>
+      <c r="CR39">
         <v>6700287545.0</v>
       </c>
-      <c r="CR39"/>
-      <c r="CS39">
+      <c r="CS39"/>
+      <c r="CT39">
         <v>7126618750.0</v>
       </c>
-      <c r="CT39"/>
-      <c r="CU39">
+      <c r="CU39"/>
+      <c r="CV39">
         <v>5167540286.0</v>
       </c>
-      <c r="CV39"/>
       <c r="CW39"/>
       <c r="CX39"/>
-      <c r="CY39">
+      <c r="CY39"/>
+      <c r="CZ39">
         <v>397648439.0</v>
       </c>
-      <c r="CZ39"/>
       <c r="DA39"/>
       <c r="DB39"/>
-      <c r="DC39">
+      <c r="DC39"/>
+      <c r="DD39">
         <v>377204756.0</v>
       </c>
-      <c r="DD39"/>
       <c r="DE39"/>
       <c r="DF39"/>
-      <c r="DG39">
+      <c r="DG39"/>
+      <c r="DH39">
         <v>387567562.0</v>
       </c>
-      <c r="DH39"/>
       <c r="DI39"/>
       <c r="DJ39"/>
-      <c r="DK39">
+      <c r="DK39"/>
+      <c r="DL39">
         <v>371189278.0</v>
       </c>
-      <c r="DL39"/>
       <c r="DM39"/>
       <c r="DN39"/>
-      <c r="DO39">
+      <c r="DO39"/>
+      <c r="DP39">
         <v>342652617.0</v>
       </c>
-      <c r="DP39"/>
       <c r="DQ39"/>
       <c r="DR39"/>
-      <c r="DS39">
+      <c r="DS39"/>
+      <c r="DT39">
         <v>4922297649.79</v>
       </c>
-      <c r="DT39"/>
       <c r="DU39"/>
       <c r="DV39"/>
-      <c r="DW39">
+      <c r="DW39"/>
+      <c r="DX39">
         <v>4614251957.87</v>
       </c>
-      <c r="DX39"/>
       <c r="DY39"/>
       <c r="DZ39"/>
-      <c r="EA39">
+      <c r="EA39"/>
+      <c r="EB39">
         <v>4643588655.33</v>
       </c>
-      <c r="EB39"/>
       <c r="EC39"/>
       <c r="ED39"/>
-      <c r="EE39">
+      <c r="EE39"/>
+      <c r="EF39">
         <v>3945205510.31</v>
       </c>
-      <c r="EF39"/>
       <c r="EG39"/>
       <c r="EH39"/>
-      <c r="EI39">
+      <c r="EI39"/>
+      <c r="EJ39">
         <v>1.0</v>
       </c>
-      <c r="EJ39"/>
       <c r="EK39"/>
       <c r="EL39"/>
-      <c r="EM39">
+      <c r="EM39"/>
+      <c r="EN39">
         <v>3134200171.49</v>
       </c>
-      <c r="EN39"/>
       <c r="EO39"/>
       <c r="EP39"/>
-      <c r="EQ39">
+      <c r="EQ39"/>
+      <c r="ER39">
         <v>3348064915.79</v>
       </c>
-      <c r="ER39"/>
       <c r="ES39"/>
+      <c r="ET39"/>
     </row>
-    <row r="40" spans="1:149">
+    <row r="40" spans="1:150">
       <c r="A40" t="s">
         <v>80</v>
       </c>
-      <c r="B40">
+      <c r="B40"/>
+      <c r="C40">
         <v>2140088000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>744000000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>7863000000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>556462000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>6536164000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>8399000000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>8240000000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>1625000000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>1833000000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>8892000000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>11787000000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>2936000000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>2856000000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>3754000000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>672002552.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>2356000000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>2174000000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>3089000000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>531000000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>1693000000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>6440000000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>2437000000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>666000000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>7993913582.19</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>14000000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>3697615188.7</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>615000000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>1949809324.64</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>5628000000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>2787000000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>425000000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>1556000000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>5378000000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>2392000000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>361000000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>5655000000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>305000000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>5341000000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>431000000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>4960000000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>328000000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>4619000000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>352000000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>4301000000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>427000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4538000000.0</v>
       </c>
       <c r="AV40">
         <v>4538000000.0</v>
       </c>
       <c r="AW40">
-        <v>333000000.0</v>
+        <v>4538000000.0</v>
       </c>
       <c r="AX40">
         <v>333000000.0</v>
       </c>
       <c r="AY40">
-        <v>4851000000.0</v>
+        <v>333000000.0</v>
       </c>
       <c r="AZ40">
         <v>4851000000.0</v>
       </c>
       <c r="BA40">
-        <v>698000000.0</v>
+        <v>4851000000.0</v>
       </c>
       <c r="BB40">
         <v>698000000.0</v>
       </c>
       <c r="BC40">
-        <v>757000000.0</v>
+        <v>698000000.0</v>
       </c>
       <c r="BD40">
         <v>757000000.0</v>
       </c>
       <c r="BE40">
-        <v>6818000000.0</v>
+        <v>757000000.0</v>
       </c>
       <c r="BF40">
         <v>6818000000.0</v>
       </c>
       <c r="BG40">
+        <v>6818000000.0</v>
+      </c>
+      <c r="BH40">
         <v>5308000000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>1408000000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>6025000000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>1537542240.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1105000000.0</v>
       </c>
       <c r="BL40">
         <v>1105000000.0</v>
       </c>
       <c r="BM40">
-        <v>6557000000.0</v>
+        <v>1105000000.0</v>
       </c>
       <c r="BN40">
         <v>6557000000.0</v>
       </c>
       <c r="BO40">
-        <v>606000035.0</v>
+        <v>6557000000.0</v>
       </c>
       <c r="BP40">
         <v>606000035.0</v>
       </c>
       <c r="BQ40">
+        <v>606000035.0</v>
+      </c>
+      <c r="BR40">
         <v>983000000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>1045000000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>1900263680.0</v>
       </c>
-      <c r="BT40"/>
       <c r="BU40"/>
-      <c r="BV40">
+      <c r="BV40"/>
+      <c r="BW40">
         <v>9022000000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>3379391680.0</v>
       </c>
-      <c r="BX40"/>
-      <c r="BY40">
+      <c r="BY40"/>
+      <c r="BZ40">
         <v>10500145639.0</v>
       </c>
-      <c r="BZ40"/>
-      <c r="CA40">
+      <c r="CA40"/>
+      <c r="CB40">
         <v>3791867630.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>11683988419.72</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>11801687515.0</v>
       </c>
-      <c r="CD40"/>
       <c r="CE40"/>
-      <c r="CF40">
+      <c r="CF40"/>
+      <c r="CG40">
         <v>13003886188.92</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>13012580544.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>12999696458.69</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>14798401558.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>11052181168.83</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>10323889334.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>10033744443.56</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>4504658309.0</v>
       </c>
-      <c r="CN40"/>
       <c r="CO40"/>
       <c r="CP40"/>
-      <c r="CQ40">
+      <c r="CQ40"/>
+      <c r="CR40">
         <v>11531509966.0</v>
       </c>
-      <c r="CR40"/>
       <c r="CS40"/>
       <c r="CT40"/>
-      <c r="CU40">
+      <c r="CU40"/>
+      <c r="CV40">
         <v>-553040269.0</v>
       </c>
-      <c r="CV40"/>
       <c r="CW40"/>
       <c r="CX40"/>
-      <c r="CY40">
+      <c r="CY40"/>
+      <c r="CZ40">
         <v>3858153030.0</v>
       </c>
-      <c r="CZ40"/>
       <c r="DA40"/>
       <c r="DB40"/>
-      <c r="DC40">
+      <c r="DC40"/>
+      <c r="DD40">
         <v>3544278556.0</v>
       </c>
-      <c r="DD40"/>
       <c r="DE40"/>
       <c r="DF40"/>
-      <c r="DG40">
+      <c r="DG40"/>
+      <c r="DH40">
         <v>3560776981.0</v>
       </c>
-      <c r="DH40"/>
       <c r="DI40"/>
       <c r="DJ40"/>
-      <c r="DK40">
+      <c r="DK40"/>
+      <c r="DL40">
         <v>3467968405.0</v>
       </c>
-      <c r="DL40"/>
       <c r="DM40"/>
       <c r="DN40"/>
-      <c r="DO40">
+      <c r="DO40"/>
+      <c r="DP40">
         <v>3216918159.0</v>
       </c>
-      <c r="DP40"/>
       <c r="DQ40"/>
       <c r="DR40"/>
-      <c r="DS40">
+      <c r="DS40"/>
+      <c r="DT40">
         <v>3645939299.0</v>
       </c>
-      <c r="DT40"/>
       <c r="DU40"/>
       <c r="DV40"/>
-      <c r="DW40">
+      <c r="DW40"/>
+      <c r="DX40">
         <v>3329074399.0</v>
       </c>
-      <c r="DX40"/>
       <c r="DY40"/>
       <c r="DZ40"/>
-      <c r="EA40">
+      <c r="EA40"/>
+      <c r="EB40">
         <v>3410705729.0</v>
       </c>
-      <c r="EB40"/>
       <c r="EC40"/>
       <c r="ED40"/>
-      <c r="EE40">
+      <c r="EE40"/>
+      <c r="EF40">
         <v>3011748595.0</v>
       </c>
-      <c r="EF40"/>
       <c r="EG40"/>
       <c r="EH40"/>
-      <c r="EI40">
+      <c r="EI40"/>
+      <c r="EJ40">
         <v>3009037266.0</v>
       </c>
-      <c r="EJ40"/>
       <c r="EK40"/>
       <c r="EL40"/>
-      <c r="EM40">
+      <c r="EM40"/>
+      <c r="EN40">
         <v>5212611572.0</v>
       </c>
-      <c r="EN40"/>
       <c r="EO40"/>
       <c r="EP40"/>
-      <c r="EQ40">
+      <c r="EQ40"/>
+      <c r="ER40">
         <v>2506590005.0</v>
       </c>
-      <c r="ER40"/>
       <c r="ES40"/>
+      <c r="ET40"/>
     </row>
-    <row r="41" spans="1:149">
+    <row r="41" spans="1:150">
       <c r="A41" t="s">
         <v>81</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
-      <c r="J41">
-[...1 lines deleted...]
-      </c>
+      <c r="J41"/>
       <c r="K41">
         <v>6980000000.0</v>
       </c>
       <c r="L41">
-        <v>8159000000.0</v>
+        <v>6980000000.0</v>
       </c>
       <c r="M41">
         <v>8159000000.0</v>
       </c>
       <c r="N41">
-        <v>7690000000.0</v>
+        <v>8159000000.0</v>
       </c>
       <c r="O41">
         <v>7690000000.0</v>
       </c>
       <c r="P41">
-        <v>6495000000.0</v>
+        <v>7690000000.0</v>
       </c>
       <c r="Q41">
         <v>6495000000.0</v>
       </c>
       <c r="R41">
-        <v>6568000000.0</v>
+        <v>6495000000.0</v>
       </c>
       <c r="S41">
         <v>6568000000.0</v>
       </c>
       <c r="T41">
-        <v>7165000000.0</v>
+        <v>6568000000.0</v>
       </c>
       <c r="U41">
         <v>7165000000.0</v>
       </c>
       <c r="V41">
-        <v>6376000000.0</v>
+        <v>7165000000.0</v>
       </c>
       <c r="W41">
         <v>6376000000.0</v>
       </c>
       <c r="X41">
-        <v>6019000000.0</v>
+        <v>6376000000.0</v>
       </c>
       <c r="Y41">
         <v>6019000000.0</v>
       </c>
       <c r="Z41">
+        <v>6019000000.0</v>
+      </c>
+      <c r="AA41">
         <v>15001860938.06</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>6647372076.87</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>6915735567.97</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>7309632181.08</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>2927150234.18</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>6259000000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>2353593000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>6815000000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>2723303001.78</v>
       </c>
-      <c r="AI41"/>
-      <c r="AJ41">
+      <c r="AJ41"/>
+      <c r="AK41">
         <v>2678232000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>2165897000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>2371603000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>2869615000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>2810311000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>2631109000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>2512622000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>3268248000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>3385614000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>3199126000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>2539471000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>14586611000.0</v>
       </c>
-      <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
-      <c r="AY41">
+      <c r="AY41"/>
+      <c r="AZ41">
         <v>11350944000.0</v>
       </c>
-      <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
-      <c r="BC41">
+      <c r="BC41"/>
+      <c r="BD41">
         <v>11598703000.0</v>
       </c>
-      <c r="BD41"/>
       <c r="BE41"/>
       <c r="BF41"/>
-      <c r="BG41">
+      <c r="BG41"/>
+      <c r="BH41">
         <v>3726685000.0</v>
       </c>
-      <c r="BH41"/>
       <c r="BI41"/>
       <c r="BJ41"/>
-      <c r="BK41">
+      <c r="BK41"/>
+      <c r="BL41">
         <v>4168931000.0</v>
       </c>
-      <c r="BL41"/>
       <c r="BM41"/>
       <c r="BN41"/>
-      <c r="BO41">
+      <c r="BO41"/>
+      <c r="BP41">
         <v>6066656000.0</v>
       </c>
-      <c r="BP41"/>
       <c r="BQ41"/>
       <c r="BR41"/>
-      <c r="BS41">
+      <c r="BS41"/>
+      <c r="BT41">
         <v>7192740000.0</v>
       </c>
-      <c r="BT41"/>
       <c r="BU41"/>
       <c r="BV41"/>
-      <c r="BW41">
+      <c r="BW41"/>
+      <c r="BX41">
         <v>7080774000.0</v>
       </c>
-      <c r="BX41"/>
       <c r="BY41"/>
       <c r="BZ41"/>
-      <c r="CA41">
+      <c r="CA41"/>
+      <c r="CB41">
         <v>4979326000.0</v>
       </c>
-      <c r="CB41"/>
       <c r="CC41"/>
       <c r="CD41"/>
-      <c r="CE41">
+      <c r="CE41"/>
+      <c r="CF41">
         <v>3045033000.0</v>
       </c>
-      <c r="CF41"/>
       <c r="CG41"/>
       <c r="CH41"/>
-      <c r="CI41">
+      <c r="CI41"/>
+      <c r="CJ41">
         <v>1342485000.0</v>
       </c>
-      <c r="CJ41"/>
       <c r="CK41"/>
       <c r="CL41"/>
       <c r="CM41"/>
       <c r="CN41"/>
       <c r="CO41"/>
       <c r="CP41"/>
       <c r="CQ41"/>
       <c r="CR41"/>
       <c r="CS41"/>
       <c r="CT41"/>
       <c r="CU41"/>
       <c r="CV41"/>
       <c r="CW41"/>
       <c r="CX41"/>
       <c r="CY41"/>
       <c r="CZ41"/>
       <c r="DA41"/>
       <c r="DB41"/>
       <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
       <c r="DG41"/>
       <c r="DH41"/>
       <c r="DI41"/>
@@ -17853,468 +17926,470 @@
       <c r="DU41"/>
       <c r="DV41"/>
       <c r="DW41"/>
       <c r="DX41"/>
       <c r="DY41"/>
       <c r="DZ41"/>
       <c r="EA41"/>
       <c r="EB41"/>
       <c r="EC41"/>
       <c r="ED41"/>
       <c r="EE41"/>
       <c r="EF41"/>
       <c r="EG41"/>
       <c r="EH41"/>
       <c r="EI41"/>
       <c r="EJ41"/>
       <c r="EK41"/>
       <c r="EL41"/>
       <c r="EM41"/>
       <c r="EN41"/>
       <c r="EO41"/>
       <c r="EP41"/>
       <c r="EQ41"/>
       <c r="ER41"/>
       <c r="ES41"/>
+      <c r="ET41"/>
     </row>
-    <row r="42" spans="1:149">
+    <row r="42" spans="1:150">
       <c r="A42" t="s">
         <v>82</v>
       </c>
-      <c r="B42">
+      <c r="B42"/>
+      <c r="C42">
         <v>44561026000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>-32993000000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>-29819000000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>52844000000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>46628000000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>46603000000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>-32716000000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>52844000000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>-31324000000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>48035000000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>-29078000000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>-81922000000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>-29730000000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>-79168000000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>52843000000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>-81058000000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>-7374000000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>-80363000000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>127000000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>-6709000000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>-569000000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>-4871000000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>-8839999885.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>-8406000000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>-5580000000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>-5909932854.83</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>-30892000000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>-17534752122.03</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>-9078000000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>-4425000000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>-17331000000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>-8047000000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>-4030000000.0</v>
       </c>
-      <c r="AI42"/>
-      <c r="AJ42">
+      <c r="AJ42"/>
+      <c r="AK42">
         <v>-15990000000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>-3967000000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>-14226000000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>-3980000000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>-14222000000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>-3752000000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>135000000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>2241000000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>14234000000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>-5867000000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>15275000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5272000000.0</v>
       </c>
       <c r="AV42">
         <v>-5272000000.0</v>
       </c>
       <c r="AW42">
-        <v>12428000000.0</v>
+        <v>-5272000000.0</v>
       </c>
       <c r="AX42">
         <v>12428000000.0</v>
       </c>
       <c r="AY42">
-        <v>-5769000000.0</v>
+        <v>12428000000.0</v>
       </c>
       <c r="AZ42">
         <v>-5769000000.0</v>
       </c>
       <c r="BA42">
-        <v>10085000000.0</v>
+        <v>-5769000000.0</v>
       </c>
       <c r="BB42">
         <v>10085000000.0</v>
       </c>
       <c r="BC42">
-        <v>54000000.0</v>
+        <v>10085000000.0</v>
       </c>
       <c r="BD42">
         <v>54000000.0</v>
       </c>
       <c r="BE42">
-        <v>11344000000.0</v>
+        <v>54000000.0</v>
       </c>
       <c r="BF42">
         <v>11344000000.0</v>
       </c>
       <c r="BG42">
+        <v>11344000000.0</v>
+      </c>
+      <c r="BH42">
         <v>-3259000000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>12883000000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>12245000000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>19232003520.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1978000000.0</v>
       </c>
       <c r="BL42">
         <v>-1978000000.0</v>
       </c>
       <c r="BM42">
-        <v>8788000000.0</v>
+        <v>-1978000000.0</v>
       </c>
       <c r="BN42">
         <v>8788000000.0</v>
       </c>
       <c r="BO42">
-        <v>5200999925.0</v>
+        <v>8788000000.0</v>
       </c>
       <c r="BP42">
         <v>5200999925.0</v>
       </c>
       <c r="BQ42">
+        <v>5200999925.0</v>
+      </c>
+      <c r="BR42">
         <v>7782000000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>7976000000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>-2241809520.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>8236000000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>6973000000.0</v>
       </c>
-      <c r="BV42"/>
-      <c r="BW42">
+      <c r="BW42"/>
+      <c r="BX42">
         <v>13363524900.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>6306923920.63</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>6019604041.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>5132784717.93</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>15184623980.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>6505405765.04</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>7534994787.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>4926864481.72</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>-66000000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>7871198639.22</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>8453343061.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>7247217537.94</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>4288569859.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>9807430519.48</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>8890148275.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>8555104915.16</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>807044423.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>14618800512.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>22352857800.0</v>
       </c>
-      <c r="CP42"/>
-      <c r="CQ42">
+      <c r="CQ42"/>
+      <c r="CR42">
         <v>-125699215.0</v>
       </c>
-      <c r="CR42"/>
-      <c r="CS42">
+      <c r="CS42"/>
+      <c r="CT42">
         <v>15189761725.0</v>
       </c>
-      <c r="CT42"/>
-      <c r="CU42">
+      <c r="CU42"/>
+      <c r="CV42">
         <v>-7347354274.21</v>
       </c>
-      <c r="CV42"/>
       <c r="CW42"/>
       <c r="CX42"/>
-      <c r="CY42">
+      <c r="CY42"/>
+      <c r="CZ42">
         <v>-63293522.0</v>
       </c>
-      <c r="CZ42"/>
       <c r="DA42"/>
       <c r="DB42"/>
-      <c r="DC42">
+      <c r="DC42"/>
+      <c r="DD42">
         <v>-16871777.0</v>
       </c>
-      <c r="DD42"/>
       <c r="DE42"/>
       <c r="DF42"/>
-      <c r="DG42">
+      <c r="DG42"/>
+      <c r="DH42">
         <v>15298720.0</v>
       </c>
-      <c r="DH42"/>
       <c r="DI42"/>
       <c r="DJ42"/>
-      <c r="DK42">
+      <c r="DK42"/>
+      <c r="DL42">
         <v>177640585.0</v>
       </c>
-      <c r="DL42"/>
       <c r="DM42"/>
       <c r="DN42"/>
-      <c r="DO42">
+      <c r="DO42"/>
+      <c r="DP42">
         <v>180739841.0</v>
       </c>
-      <c r="DP42"/>
       <c r="DQ42"/>
       <c r="DR42"/>
-      <c r="DS42">
+      <c r="DS42"/>
+      <c r="DT42">
         <v>171951891.0</v>
       </c>
-      <c r="DT42"/>
       <c r="DU42"/>
       <c r="DV42"/>
-      <c r="DW42">
+      <c r="DW42"/>
+      <c r="DX42">
         <v>159063597.0</v>
       </c>
-      <c r="DX42"/>
       <c r="DY42"/>
       <c r="DZ42"/>
-      <c r="EA42">
+      <c r="EA42"/>
+      <c r="EB42">
         <v>139240068.0</v>
       </c>
-      <c r="EB42"/>
       <c r="EC42"/>
       <c r="ED42"/>
-      <c r="EE42">
+      <c r="EE42"/>
+      <c r="EF42">
         <v>106460377.0</v>
       </c>
-      <c r="EF42"/>
       <c r="EG42"/>
       <c r="EH42"/>
-      <c r="EI42">
+      <c r="EI42"/>
+      <c r="EJ42">
         <v>109367209.0</v>
       </c>
-      <c r="EJ42"/>
       <c r="EK42"/>
       <c r="EL42"/>
-      <c r="EM42">
+      <c r="EM42"/>
+      <c r="EN42">
         <v>116081488.0</v>
       </c>
-      <c r="EN42"/>
       <c r="EO42"/>
       <c r="EP42"/>
-      <c r="EQ42">
+      <c r="EQ42"/>
+      <c r="ER42">
         <v>97280338.0</v>
       </c>
-      <c r="ER42"/>
       <c r="ES42"/>
+      <c r="ET42"/>
     </row>
-    <row r="43" spans="1:149">
+    <row r="43" spans="1:150">
       <c r="A43" t="s">
         <v>83</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
-      <c r="V43">
-[...1 lines deleted...]
-      </c>
+      <c r="V43"/>
       <c r="W43">
         <v>0.0</v>
       </c>
       <c r="X43">
         <v>0.0</v>
       </c>
       <c r="Y43">
         <v>0.0</v>
       </c>
       <c r="Z43">
         <v>0.0</v>
       </c>
       <c r="AA43">
         <v>0.0</v>
       </c>
-      <c r="AB43"/>
+      <c r="AB43">
+        <v>0.0</v>
+      </c>
       <c r="AC43"/>
-      <c r="AD43">
-[...2 lines deleted...]
-      <c r="AE43"/>
+      <c r="AD43"/>
+      <c r="AE43">
+        <v>0.0</v>
+      </c>
       <c r="AF43"/>
       <c r="AG43"/>
-      <c r="AH43">
-[...2 lines deleted...]
-      <c r="AI43"/>
+      <c r="AH43"/>
+      <c r="AI43">
+        <v>0.0</v>
+      </c>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
       <c r="BH43"/>
@@ -18385,109 +18460,110 @@
       <c r="DU43"/>
       <c r="DV43"/>
       <c r="DW43"/>
       <c r="DX43"/>
       <c r="DY43"/>
       <c r="DZ43"/>
       <c r="EA43"/>
       <c r="EB43"/>
       <c r="EC43"/>
       <c r="ED43"/>
       <c r="EE43"/>
       <c r="EF43"/>
       <c r="EG43"/>
       <c r="EH43"/>
       <c r="EI43"/>
       <c r="EJ43"/>
       <c r="EK43"/>
       <c r="EL43"/>
       <c r="EM43"/>
       <c r="EN43"/>
       <c r="EO43"/>
       <c r="EP43"/>
       <c r="EQ43"/>
       <c r="ER43"/>
       <c r="ES43"/>
+      <c r="ET43"/>
     </row>
-    <row r="44" spans="1:149">
+    <row r="44" spans="1:150">
       <c r="A44" t="s">
         <v>84</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
-      <c r="V44">
-[...1 lines deleted...]
-      </c>
+      <c r="V44"/>
       <c r="W44">
         <v>0.0</v>
       </c>
       <c r="X44">
         <v>0.0</v>
       </c>
       <c r="Y44">
         <v>0.0</v>
       </c>
       <c r="Z44">
         <v>0.0</v>
       </c>
       <c r="AA44">
         <v>0.0</v>
       </c>
       <c r="AB44">
         <v>0.0</v>
       </c>
       <c r="AC44">
         <v>0.0</v>
       </c>
       <c r="AD44">
         <v>0.0</v>
       </c>
-      <c r="AE44"/>
+      <c r="AE44">
+        <v>0.0</v>
+      </c>
       <c r="AF44"/>
       <c r="AG44"/>
-      <c r="AH44">
-[...2 lines deleted...]
-      <c r="AI44"/>
+      <c r="AH44"/>
+      <c r="AI44">
+        <v>0.0</v>
+      </c>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
       <c r="BG44"/>
       <c r="BH44"/>
@@ -18558,284 +18634,285 @@
       <c r="DU44"/>
       <c r="DV44"/>
       <c r="DW44"/>
       <c r="DX44"/>
       <c r="DY44"/>
       <c r="DZ44"/>
       <c r="EA44"/>
       <c r="EB44"/>
       <c r="EC44"/>
       <c r="ED44"/>
       <c r="EE44"/>
       <c r="EF44"/>
       <c r="EG44"/>
       <c r="EH44"/>
       <c r="EI44"/>
       <c r="EJ44"/>
       <c r="EK44"/>
       <c r="EL44"/>
       <c r="EM44"/>
       <c r="EN44"/>
       <c r="EO44"/>
       <c r="EP44"/>
       <c r="EQ44"/>
       <c r="ER44"/>
       <c r="ES44"/>
+      <c r="ET44"/>
     </row>
-    <row r="45" spans="1:149">
+    <row r="45" spans="1:150">
       <c r="A45" t="s">
         <v>85</v>
       </c>
-      <c r="B45">
+      <c r="B45"/>
+      <c r="C45">
         <v>18100000000.0</v>
       </c>
-      <c r="C45"/>
-      <c r="D45">
+      <c r="D45"/>
+      <c r="E45">
         <v>24197000000.0</v>
       </c>
-      <c r="E45"/>
-      <c r="F45">
+      <c r="F45"/>
+      <c r="G45">
         <v>22836000000.0</v>
       </c>
-      <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
-      <c r="J45">
+      <c r="J45"/>
+      <c r="K45">
         <v>23121000000.0</v>
       </c>
-      <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
-      <c r="P45">
+      <c r="P45"/>
+      <c r="Q45">
         <v>10521000000.0</v>
       </c>
-      <c r="Q45"/>
-      <c r="R45">
+      <c r="R45"/>
+      <c r="S45">
         <v>10558000000.0</v>
       </c>
-      <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>11374000000.0</v>
       </c>
-      <c r="U45"/>
-      <c r="V45">
+      <c r="V45"/>
+      <c r="W45">
         <v>12062000000.0</v>
       </c>
-      <c r="W45">
-[...1 lines deleted...]
-      </c>
       <c r="X45">
+        <v>0.0</v>
+      </c>
+      <c r="Y45">
         <v>12067000000.0</v>
       </c>
-      <c r="Y45">
-[...1 lines deleted...]
-      </c>
       <c r="Z45">
+        <v>0.0</v>
+      </c>
+      <c r="AA45">
         <v>10347000000.0</v>
       </c>
-      <c r="AA45">
-[...1 lines deleted...]
-      </c>
       <c r="AB45">
+        <v>0.0</v>
+      </c>
+      <c r="AC45">
         <v>10050000000.0</v>
       </c>
-      <c r="AC45"/>
-      <c r="AD45">
+      <c r="AD45"/>
+      <c r="AE45">
         <v>10411000000.0</v>
       </c>
-      <c r="AE45"/>
-      <c r="AF45">
+      <c r="AF45"/>
+      <c r="AG45">
         <v>11063000000.0</v>
       </c>
-      <c r="AG45"/>
-      <c r="AH45">
+      <c r="AH45"/>
+      <c r="AI45">
         <v>11673000000.0</v>
       </c>
-      <c r="AI45"/>
-      <c r="AJ45">
+      <c r="AJ45"/>
+      <c r="AK45">
         <v>11048000000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>11058000000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>11067000000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>10472000000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>9639000000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>9344000000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>9221000000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>9445000000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>9113000000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>8774000000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>8018000000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>7854000000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>7239000000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>7504000000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>6971000000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>6644000000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>6270000000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>6261000000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>6091000000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>5957000000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>6205000000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>6045000000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>5942000000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>6284000000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>6260000000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>6249000000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>6162894480.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>6276000000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>6198000000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>6139000000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>6425177880.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>6491999724.8</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>6513000000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>6451000000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>6231000000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>6266591600.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>9658000000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>6581000000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>8857000000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>6643649010.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>7106694336.42</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>7478117422.17</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>7661499944.58</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>7442695700.0</v>
       </c>
-      <c r="CB45"/>
-      <c r="CC45">
+      <c r="CC45"/>
+      <c r="CD45">
         <v>8786455114.05</v>
       </c>
-      <c r="CD45"/>
       <c r="CE45"/>
       <c r="CF45"/>
-      <c r="CG45">
+      <c r="CG45"/>
+      <c r="CH45">
         <v>11080530730.22</v>
       </c>
-      <c r="CH45"/>
       <c r="CI45"/>
       <c r="CJ45"/>
-      <c r="CK45">
+      <c r="CK45"/>
+      <c r="CL45">
         <v>9338391045.63</v>
       </c>
-      <c r="CL45"/>
       <c r="CM45"/>
       <c r="CN45"/>
-      <c r="CO45">
+      <c r="CO45"/>
+      <c r="CP45">
         <v>8714349800.0</v>
       </c>
-      <c r="CP45"/>
       <c r="CQ45"/>
       <c r="CR45"/>
-      <c r="CS45">
+      <c r="CS45"/>
+      <c r="CT45">
         <v>8918064000.0</v>
       </c>
-      <c r="CT45"/>
       <c r="CU45"/>
       <c r="CV45"/>
       <c r="CW45"/>
       <c r="CX45"/>
       <c r="CY45"/>
       <c r="CZ45"/>
       <c r="DA45"/>
       <c r="DB45"/>
       <c r="DC45"/>
       <c r="DD45"/>
       <c r="DE45"/>
       <c r="DF45"/>
       <c r="DG45"/>
       <c r="DH45"/>
       <c r="DI45"/>
       <c r="DJ45"/>
       <c r="DK45"/>
       <c r="DL45"/>
       <c r="DM45"/>
       <c r="DN45"/>
       <c r="DO45"/>
       <c r="DP45"/>
       <c r="DQ45"/>
       <c r="DR45"/>
       <c r="DS45"/>
@@ -18843,589 +18920,593 @@
       <c r="DU45"/>
       <c r="DV45"/>
       <c r="DW45"/>
       <c r="DX45"/>
       <c r="DY45"/>
       <c r="DZ45"/>
       <c r="EA45"/>
       <c r="EB45"/>
       <c r="EC45"/>
       <c r="ED45"/>
       <c r="EE45"/>
       <c r="EF45"/>
       <c r="EG45"/>
       <c r="EH45"/>
       <c r="EI45"/>
       <c r="EJ45"/>
       <c r="EK45"/>
       <c r="EL45"/>
       <c r="EM45"/>
       <c r="EN45"/>
       <c r="EO45"/>
       <c r="EP45"/>
       <c r="EQ45"/>
       <c r="ER45"/>
       <c r="ES45"/>
+      <c r="ET45"/>
     </row>
-    <row r="46" spans="1:149">
+    <row r="46" spans="1:150">
       <c r="A46" t="s">
         <v>86</v>
       </c>
       <c r="B46">
+        <v>9356000000.0</v>
+      </c>
+      <c r="C46">
         <v>8988173000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>10940000000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>11669000000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>11098000000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>10700697000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>10707000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10590000000.0</v>
       </c>
       <c r="I46">
         <v>10590000000.0</v>
       </c>
       <c r="J46">
-        <v>10770000000.0</v>
+        <v>10590000000.0</v>
       </c>
       <c r="K46">
         <v>10770000000.0</v>
       </c>
       <c r="L46">
+        <v>10770000000.0</v>
+      </c>
+      <c r="M46">
         <v>10733000000.0</v>
       </c>
-      <c r="M46"/>
-      <c r="N46">
+      <c r="N46"/>
+      <c r="O46">
         <v>10347000000.0</v>
       </c>
-      <c r="O46"/>
-      <c r="P46">
+      <c r="P46"/>
+      <c r="Q46">
         <v>10521000000.0</v>
       </c>
-      <c r="Q46"/>
-      <c r="R46">
+      <c r="R46"/>
+      <c r="S46">
         <v>10558000000.0</v>
       </c>
-      <c r="S46"/>
-      <c r="T46">
+      <c r="T46"/>
+      <c r="U46">
         <v>11374000000.0</v>
       </c>
-      <c r="U46"/>
-      <c r="V46">
+      <c r="V46"/>
+      <c r="W46">
         <v>12062000000.0</v>
       </c>
-      <c r="W46"/>
-      <c r="X46">
+      <c r="X46"/>
+      <c r="Y46">
         <v>12067000000.0</v>
       </c>
-      <c r="Y46"/>
-      <c r="Z46">
+      <c r="Z46"/>
+      <c r="AA46">
         <v>10347000000.0</v>
       </c>
-      <c r="AA46"/>
-      <c r="AB46">
+      <c r="AB46"/>
+      <c r="AC46">
         <v>10050000000.0</v>
       </c>
-      <c r="AC46"/>
-      <c r="AD46">
+      <c r="AD46"/>
+      <c r="AE46">
         <v>10411000000.0</v>
       </c>
-      <c r="AE46"/>
-      <c r="AF46">
+      <c r="AF46"/>
+      <c r="AG46">
         <v>11063000000.0</v>
       </c>
-      <c r="AG46"/>
-      <c r="AH46">
+      <c r="AH46"/>
+      <c r="AI46">
         <v>11673000000.0</v>
       </c>
-      <c r="AI46"/>
-      <c r="AJ46">
+      <c r="AJ46"/>
+      <c r="AK46">
         <v>11048000000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>11058000000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>11067000000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>10472000000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>9639000000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>9344000000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>9221000000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>9445000000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>9113000000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>8774000000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>8018000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7854000000.0</v>
       </c>
       <c r="AV46">
         <v>7854000000.0</v>
       </c>
       <c r="AW46">
-        <v>7504000000.0</v>
+        <v>7854000000.0</v>
       </c>
       <c r="AX46">
         <v>7504000000.0</v>
       </c>
       <c r="AY46">
-        <v>6644000000.0</v>
+        <v>7504000000.0</v>
       </c>
       <c r="AZ46">
         <v>6644000000.0</v>
       </c>
       <c r="BA46">
-        <v>6261000000.0</v>
+        <v>6644000000.0</v>
       </c>
       <c r="BB46">
         <v>6261000000.0</v>
       </c>
       <c r="BC46">
-        <v>5957000000.0</v>
+        <v>6261000000.0</v>
       </c>
       <c r="BD46">
         <v>5957000000.0</v>
       </c>
       <c r="BE46">
-        <v>6045000000.0</v>
+        <v>5957000000.0</v>
       </c>
       <c r="BF46">
         <v>6045000000.0</v>
       </c>
       <c r="BG46">
+        <v>6045000000.0</v>
+      </c>
+      <c r="BH46">
         <v>6284000000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>6260000000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>6249000000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>6162894480.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6276000000.0</v>
       </c>
       <c r="BL46">
         <v>6276000000.0</v>
       </c>
       <c r="BM46">
-        <v>6139000000.0</v>
+        <v>6276000000.0</v>
       </c>
       <c r="BN46">
         <v>6139000000.0</v>
       </c>
       <c r="BO46">
-        <v>6491999724.0</v>
+        <v>6139000000.0</v>
       </c>
       <c r="BP46">
         <v>6491999724.0</v>
       </c>
       <c r="BQ46">
+        <v>6491999724.0</v>
+      </c>
+      <c r="BR46">
         <v>6451000000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>6231000000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>6266591600.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>9658000000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>6581000000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>8857000000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>6643649010.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>7106694336.42</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>7478117422.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>7661499944.58</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>7442695700.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>8706184217.55</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>8786455114.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>8637966655.26</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>9240000000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>10360754175.14</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>11080530730.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>10734940978.08</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>15533707536.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>9310534090.91</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>9338391045.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>9280255078.47</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>8816397631.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>8584935120.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>8714349800.0</v>
       </c>
-      <c r="CP46"/>
-      <c r="CQ46">
+      <c r="CQ46"/>
+      <c r="CR46">
         <v>8180554070.0</v>
       </c>
-      <c r="CR46"/>
-      <c r="CS46">
+      <c r="CS46"/>
+      <c r="CT46">
         <v>8918064000.0</v>
       </c>
-      <c r="CT46"/>
-      <c r="CU46">
+      <c r="CU46"/>
+      <c r="CV46">
         <v>9030486361.0</v>
       </c>
-      <c r="CV46"/>
       <c r="CW46"/>
       <c r="CX46"/>
-      <c r="CY46">
+      <c r="CY46"/>
+      <c r="CZ46">
         <v>10916756824.0</v>
       </c>
-      <c r="CZ46"/>
       <c r="DA46"/>
       <c r="DB46"/>
-      <c r="DC46">
+      <c r="DC46"/>
+      <c r="DD46">
         <v>10497861440.0</v>
       </c>
-      <c r="DD46"/>
       <c r="DE46"/>
       <c r="DF46"/>
-      <c r="DG46">
+      <c r="DG46"/>
+      <c r="DH46">
         <v>10400579522.0</v>
       </c>
-      <c r="DH46"/>
       <c r="DI46"/>
       <c r="DJ46"/>
-      <c r="DK46">
+      <c r="DK46"/>
+      <c r="DL46">
         <v>10124187577.0</v>
       </c>
-      <c r="DL46"/>
       <c r="DM46"/>
       <c r="DN46"/>
-      <c r="DO46">
+      <c r="DO46"/>
+      <c r="DP46">
         <v>8883865287.0</v>
       </c>
-      <c r="DP46"/>
       <c r="DQ46"/>
       <c r="DR46"/>
-      <c r="DS46">
+      <c r="DS46"/>
+      <c r="DT46">
         <v>8313804067.0</v>
       </c>
-      <c r="DT46"/>
       <c r="DU46"/>
       <c r="DV46"/>
-      <c r="DW46">
+      <c r="DW46"/>
+      <c r="DX46">
         <v>7785670402.0</v>
       </c>
-      <c r="DX46"/>
       <c r="DY46"/>
       <c r="DZ46"/>
-      <c r="EA46">
+      <c r="EA46"/>
+      <c r="EB46">
         <v>7351334820.0</v>
       </c>
-      <c r="EB46"/>
       <c r="EC46"/>
       <c r="ED46"/>
-      <c r="EE46">
+      <c r="EE46"/>
+      <c r="EF46">
         <v>6463224827.0</v>
       </c>
-      <c r="EF46"/>
       <c r="EG46"/>
       <c r="EH46"/>
-      <c r="EI46">
+      <c r="EI46"/>
+      <c r="EJ46">
         <v>5561898150.0</v>
       </c>
-      <c r="EJ46"/>
       <c r="EK46"/>
       <c r="EL46"/>
-      <c r="EM46">
+      <c r="EM46"/>
+      <c r="EN46">
         <v>4842256349.0</v>
       </c>
-      <c r="EN46"/>
       <c r="EO46"/>
       <c r="EP46"/>
-      <c r="EQ46">
+      <c r="EQ46"/>
+      <c r="ER46">
         <v>4928870384.0</v>
       </c>
-      <c r="ER46"/>
       <c r="ES46"/>
+      <c r="ET46"/>
     </row>
-    <row r="47" spans="1:149">
+    <row r="47" spans="1:150">
       <c r="A47" t="s">
         <v>87</v>
       </c>
-      <c r="B47">
+      <c r="B47"/>
+      <c r="C47">
         <v>8992000000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>10940000000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>11669000000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>11098000000.0</v>
       </c>
-      <c r="F47"/>
       <c r="G47"/>
-      <c r="H47">
+      <c r="H47"/>
+      <c r="I47">
         <v>10590000000.0</v>
       </c>
-      <c r="I47"/>
-[...2 lines deleted...]
-      </c>
+      <c r="J47"/>
       <c r="K47">
         <v>10770000000.0</v>
       </c>
       <c r="L47">
-        <v>10733000000.0</v>
+        <v>10770000000.0</v>
       </c>
       <c r="M47">
         <v>10733000000.0</v>
       </c>
       <c r="N47">
-        <v>10347000000.0</v>
+        <v>10733000000.0</v>
       </c>
       <c r="O47">
         <v>10347000000.0</v>
       </c>
       <c r="P47">
-        <v>10521000000.0</v>
+        <v>10347000000.0</v>
       </c>
       <c r="Q47">
         <v>10521000000.0</v>
       </c>
       <c r="R47">
-        <v>10558000000.0</v>
+        <v>10521000000.0</v>
       </c>
       <c r="S47">
         <v>10558000000.0</v>
       </c>
       <c r="T47">
-        <v>11374000000.0</v>
+        <v>10558000000.0</v>
       </c>
       <c r="U47">
         <v>11374000000.0</v>
       </c>
       <c r="V47">
-        <v>12062000000.0</v>
+        <v>11374000000.0</v>
       </c>
       <c r="W47">
         <v>12062000000.0</v>
       </c>
       <c r="X47">
-        <v>12067000000.0</v>
+        <v>12062000000.0</v>
       </c>
       <c r="Y47">
         <v>12067000000.0</v>
       </c>
       <c r="Z47">
+        <v>12067000000.0</v>
+      </c>
+      <c r="AA47">
         <v>27033133947.4</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>11978467237.79</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>11696927374.3</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>12363144298.19</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>6510267803.53</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>10411000000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>5467828000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>11063000000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>5579974898.02</v>
       </c>
-      <c r="AI47"/>
-      <c r="AJ47">
+      <c r="AJ47"/>
+      <c r="AK47">
         <v>5279055000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>5200974000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>5346614000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>5488696000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>5726973000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>5586248000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>5206490000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>5405113000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>5010247000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>4940009000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>5053731000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>5469482000.0</v>
       </c>
-      <c r="AV47"/>
       <c r="AW47"/>
       <c r="AX47"/>
-      <c r="AY47">
+      <c r="AY47"/>
+      <c r="AZ47">
         <v>4699463000.0</v>
       </c>
-      <c r="AZ47"/>
       <c r="BA47"/>
       <c r="BB47"/>
-      <c r="BC47">
+      <c r="BC47"/>
+      <c r="BD47">
         <v>4088010000.0</v>
       </c>
-      <c r="BD47"/>
       <c r="BE47"/>
       <c r="BF47"/>
-      <c r="BG47">
+      <c r="BG47"/>
+      <c r="BH47">
         <v>4223188000.0</v>
       </c>
-      <c r="BH47"/>
       <c r="BI47"/>
       <c r="BJ47"/>
-      <c r="BK47">
+      <c r="BK47"/>
+      <c r="BL47">
         <v>3476090000.0</v>
       </c>
-      <c r="BL47"/>
       <c r="BM47"/>
       <c r="BN47"/>
-      <c r="BO47">
+      <c r="BO47"/>
+      <c r="BP47">
         <v>2570898000.0</v>
       </c>
-      <c r="BP47"/>
       <c r="BQ47"/>
       <c r="BR47"/>
-      <c r="BS47">
+      <c r="BS47"/>
+      <c r="BT47">
         <v>2902547000.0</v>
       </c>
-      <c r="BT47"/>
       <c r="BU47"/>
       <c r="BV47"/>
-      <c r="BW47">
+      <c r="BW47"/>
+      <c r="BX47">
         <v>2872116000.0</v>
       </c>
-      <c r="BX47"/>
       <c r="BY47"/>
       <c r="BZ47"/>
-      <c r="CA47">
+      <c r="CA47"/>
+      <c r="CB47">
         <v>2817320000.0</v>
       </c>
-      <c r="CB47"/>
       <c r="CC47"/>
       <c r="CD47"/>
-      <c r="CE47">
+      <c r="CE47"/>
+      <c r="CF47">
         <v>3136712000.0</v>
       </c>
-      <c r="CF47"/>
       <c r="CG47"/>
       <c r="CH47"/>
-      <c r="CI47">
+      <c r="CI47"/>
+      <c r="CJ47">
         <v>3569318000.0</v>
       </c>
-      <c r="CJ47"/>
       <c r="CK47"/>
       <c r="CL47"/>
       <c r="CM47"/>
       <c r="CN47"/>
       <c r="CO47"/>
       <c r="CP47"/>
       <c r="CQ47"/>
       <c r="CR47"/>
       <c r="CS47"/>
       <c r="CT47"/>
       <c r="CU47"/>
       <c r="CV47"/>
       <c r="CW47"/>
       <c r="CX47"/>
       <c r="CY47"/>
       <c r="CZ47"/>
       <c r="DA47"/>
       <c r="DB47"/>
       <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
       <c r="DG47"/>
       <c r="DH47"/>
       <c r="DI47"/>
@@ -19443,416 +19524,420 @@
       <c r="DU47"/>
       <c r="DV47"/>
       <c r="DW47"/>
       <c r="DX47"/>
       <c r="DY47"/>
       <c r="DZ47"/>
       <c r="EA47"/>
       <c r="EB47"/>
       <c r="EC47"/>
       <c r="ED47"/>
       <c r="EE47"/>
       <c r="EF47"/>
       <c r="EG47"/>
       <c r="EH47"/>
       <c r="EI47"/>
       <c r="EJ47"/>
       <c r="EK47"/>
       <c r="EL47"/>
       <c r="EM47"/>
       <c r="EN47"/>
       <c r="EO47"/>
       <c r="EP47"/>
       <c r="EQ47"/>
       <c r="ER47"/>
       <c r="ES47"/>
+      <c r="ET47"/>
     </row>
-    <row r="48" spans="1:149">
+    <row r="48" spans="1:150">
       <c r="A48" t="s">
         <v>88</v>
       </c>
       <c r="B48">
+        <v>45931000000.0</v>
+      </c>
+      <c r="C48">
         <v>44210176000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-35138000000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>49721000000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>49567000000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>47024301000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>47052000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>51881000000.0</v>
       </c>
       <c r="I48">
         <v>51881000000.0</v>
       </c>
       <c r="J48">
-        <v>50253000000.0</v>
+        <v>51881000000.0</v>
       </c>
       <c r="K48">
         <v>50253000000.0</v>
       </c>
       <c r="L48">
-        <v>49127000000.0</v>
+        <v>50253000000.0</v>
       </c>
       <c r="M48">
         <v>49127000000.0</v>
       </c>
       <c r="N48">
-        <v>46745000000.0</v>
+        <v>49127000000.0</v>
       </c>
       <c r="O48">
         <v>46745000000.0</v>
       </c>
       <c r="P48">
-        <v>45139000000.0</v>
+        <v>46745000000.0</v>
       </c>
       <c r="Q48">
         <v>45139000000.0</v>
       </c>
       <c r="R48">
-        <v>22548000000.0</v>
+        <v>45139000000.0</v>
       </c>
       <c r="S48">
         <v>22548000000.0</v>
       </c>
       <c r="T48">
-        <v>21801000000.0</v>
+        <v>22548000000.0</v>
       </c>
       <c r="U48">
         <v>21801000000.0</v>
       </c>
       <c r="V48">
-        <v>18212000000.0</v>
+        <v>21801000000.0</v>
       </c>
       <c r="W48">
         <v>18212000000.0</v>
       </c>
       <c r="X48">
-        <v>20553000000.0</v>
+        <v>18212000000.0</v>
       </c>
       <c r="Y48">
         <v>20553000000.0</v>
       </c>
       <c r="Z48">
+        <v>20553000000.0</v>
+      </c>
+      <c r="AA48">
         <v>26265000000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>30406344061.13</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>27737000000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>34121048099.4</v>
-      </c>
-[...1 lines deleted...]
-        <v>26648000000.0</v>
       </c>
       <c r="AE48">
         <v>26648000000.0</v>
       </c>
       <c r="AF48">
-        <v>25003000000.0</v>
+        <v>26648000000.0</v>
       </c>
       <c r="AG48">
         <v>25003000000.0</v>
       </c>
       <c r="AH48">
+        <v>25003000000.0</v>
+      </c>
+      <c r="AI48">
         <v>23180000000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>23179000000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>21926000000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>22619000000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>21816000000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>20560000000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>20448000000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>20468000000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>18313000000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>20731000000.0</v>
       </c>
-      <c r="AR48"/>
-      <c r="AS48">
+      <c r="AS48"/>
+      <c r="AT48">
         <v>19676000000.0</v>
       </c>
-      <c r="AT48"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AU48"/>
       <c r="AV48">
         <v>19273000000.0</v>
       </c>
-      <c r="AW48"/>
+      <c r="AW48">
+        <v>19273000000.0</v>
+      </c>
       <c r="AX48"/>
-      <c r="AY48">
-[...1 lines deleted...]
-      </c>
+      <c r="AY48"/>
       <c r="AZ48">
         <v>17350000000.0</v>
       </c>
-      <c r="BA48"/>
+      <c r="BA48">
+        <v>17350000000.0</v>
+      </c>
       <c r="BB48"/>
-      <c r="BC48">
-[...1 lines deleted...]
-      </c>
+      <c r="BC48"/>
       <c r="BD48">
         <v>15812000000.0</v>
       </c>
-      <c r="BE48"/>
+      <c r="BE48">
+        <v>15812000000.0</v>
+      </c>
       <c r="BF48"/>
-      <c r="BG48">
+      <c r="BG48"/>
+      <c r="BH48">
         <v>15162000000.0</v>
       </c>
-      <c r="BH48"/>
       <c r="BI48"/>
       <c r="BJ48"/>
-      <c r="BK48">
-[...1 lines deleted...]
-      </c>
+      <c r="BK48"/>
       <c r="BL48">
         <v>12724000000.0</v>
       </c>
-      <c r="BM48"/>
+      <c r="BM48">
+        <v>12724000000.0</v>
+      </c>
       <c r="BN48"/>
-      <c r="BO48">
-[...1 lines deleted...]
-      </c>
+      <c r="BO48"/>
       <c r="BP48">
         <v>10015000717.0</v>
       </c>
-      <c r="BQ48"/>
+      <c r="BQ48">
+        <v>10015000717.0</v>
+      </c>
       <c r="BR48"/>
-      <c r="BS48">
+      <c r="BS48"/>
+      <c r="BT48">
         <v>6092499120.0</v>
       </c>
-      <c r="BT48"/>
       <c r="BU48"/>
       <c r="BV48"/>
-      <c r="BW48">
+      <c r="BW48"/>
+      <c r="BX48">
         <v>6179141460.0</v>
       </c>
-      <c r="BX48"/>
       <c r="BY48"/>
       <c r="BZ48"/>
-      <c r="CA48">
+      <c r="CA48"/>
+      <c r="CB48">
         <v>5782621960.0</v>
       </c>
-      <c r="CB48"/>
       <c r="CC48"/>
       <c r="CD48"/>
-      <c r="CE48">
+      <c r="CE48"/>
+      <c r="CF48">
         <v>6619000000.0</v>
       </c>
-      <c r="CF48"/>
       <c r="CG48"/>
       <c r="CH48"/>
-      <c r="CI48">
+      <c r="CI48"/>
+      <c r="CJ48">
         <v>11282749944.0</v>
       </c>
-      <c r="CJ48"/>
       <c r="CK48"/>
       <c r="CL48"/>
-      <c r="CM48">
+      <c r="CM48"/>
+      <c r="CN48">
         <v>6538345946.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>-6876552672.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>-7491906760.0</v>
       </c>
-      <c r="CP48"/>
-      <c r="CQ48">
+      <c r="CQ48"/>
+      <c r="CR48">
         <v>4615361042.0</v>
       </c>
-      <c r="CR48"/>
-      <c r="CS48">
+      <c r="CS48"/>
+      <c r="CT48">
         <v>3882800475.0</v>
       </c>
-      <c r="CT48"/>
-      <c r="CU48">
+      <c r="CU48"/>
+      <c r="CV48">
         <v>10883471830.0</v>
       </c>
-      <c r="CV48"/>
       <c r="CW48"/>
       <c r="CX48"/>
-      <c r="CY48">
+      <c r="CY48"/>
+      <c r="CZ48">
         <v>6815061324.0</v>
       </c>
-      <c r="CZ48"/>
       <c r="DA48"/>
       <c r="DB48"/>
-      <c r="DC48">
+      <c r="DC48"/>
+      <c r="DD48">
         <v>6419711616.0</v>
       </c>
-      <c r="DD48"/>
       <c r="DE48"/>
       <c r="DF48"/>
-      <c r="DG48">
+      <c r="DG48"/>
+      <c r="DH48">
         <v>6253351625.0</v>
       </c>
-      <c r="DH48"/>
       <c r="DI48"/>
       <c r="DJ48"/>
-      <c r="DK48">
+      <c r="DK48"/>
+      <c r="DL48">
         <v>5688475696.0</v>
       </c>
-      <c r="DL48"/>
       <c r="DM48"/>
       <c r="DN48"/>
-      <c r="DO48">
+      <c r="DO48"/>
+      <c r="DP48">
         <v>5213842385.0</v>
       </c>
-      <c r="DP48"/>
       <c r="DQ48"/>
       <c r="DR48"/>
-      <c r="DS48">
+      <c r="DS48"/>
+      <c r="DT48">
         <v>4342134762.0</v>
       </c>
-      <c r="DT48"/>
       <c r="DU48"/>
       <c r="DV48"/>
-      <c r="DW48">
+      <c r="DW48"/>
+      <c r="DX48">
         <v>3538813124.0</v>
       </c>
-      <c r="DX48"/>
       <c r="DY48"/>
       <c r="DZ48"/>
-      <c r="EA48">
+      <c r="EA48"/>
+      <c r="EB48">
         <v>3218743693.0</v>
       </c>
-      <c r="EB48"/>
       <c r="EC48"/>
       <c r="ED48"/>
-      <c r="EE48">
+      <c r="EE48"/>
+      <c r="EF48">
         <v>4466707059.0</v>
       </c>
-      <c r="EF48"/>
       <c r="EG48"/>
       <c r="EH48"/>
-      <c r="EI48">
+      <c r="EI48"/>
+      <c r="EJ48">
         <v>3895487268.0</v>
       </c>
-      <c r="EJ48"/>
       <c r="EK48"/>
       <c r="EL48"/>
-      <c r="EM48">
+      <c r="EM48"/>
+      <c r="EN48">
         <v>4759341000.0</v>
       </c>
-      <c r="EN48"/>
       <c r="EO48"/>
       <c r="EP48"/>
-      <c r="EQ48">
+      <c r="EQ48"/>
+      <c r="ER48">
         <v>5006694653.0</v>
       </c>
-      <c r="ER48"/>
       <c r="ES48"/>
+      <c r="ET48"/>
     </row>
-    <row r="49" spans="1:149">
+    <row r="49" spans="1:150">
       <c r="A49" t="s">
         <v>89</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
-      <c r="V49">
-[...1 lines deleted...]
-      </c>
+      <c r="V49"/>
       <c r="W49">
         <v>0.0</v>
       </c>
       <c r="X49">
         <v>0.0</v>
       </c>
       <c r="Y49">
         <v>0.0</v>
       </c>
       <c r="Z49">
         <v>0.0</v>
       </c>
       <c r="AA49">
         <v>0.0</v>
       </c>
       <c r="AB49">
         <v>0.0</v>
       </c>
       <c r="AC49">
         <v>0.0</v>
       </c>
       <c r="AD49">
         <v>0.0</v>
       </c>
-      <c r="AE49"/>
+      <c r="AE49">
+        <v>0.0</v>
+      </c>
       <c r="AF49"/>
       <c r="AG49"/>
-      <c r="AH49">
-[...2 lines deleted...]
-      <c r="AI49"/>
+      <c r="AH49"/>
+      <c r="AI49">
+        <v>0.0</v>
+      </c>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
       <c r="BG49"/>
       <c r="BH49"/>
@@ -19923,142 +20008,143 @@
       <c r="DU49"/>
       <c r="DV49"/>
       <c r="DW49"/>
       <c r="DX49"/>
       <c r="DY49"/>
       <c r="DZ49"/>
       <c r="EA49"/>
       <c r="EB49"/>
       <c r="EC49"/>
       <c r="ED49"/>
       <c r="EE49"/>
       <c r="EF49"/>
       <c r="EG49"/>
       <c r="EH49"/>
       <c r="EI49"/>
       <c r="EJ49"/>
       <c r="EK49"/>
       <c r="EL49"/>
       <c r="EM49"/>
       <c r="EN49"/>
       <c r="EO49"/>
       <c r="EP49"/>
       <c r="EQ49"/>
       <c r="ER49"/>
       <c r="ES49"/>
+      <c r="ET49"/>
     </row>
-    <row r="50" spans="1:149">
+    <row r="50" spans="1:150">
       <c r="A50" t="s">
         <v>90</v>
       </c>
-      <c r="B50">
+      <c r="B50"/>
+      <c r="C50">
         <v>2180000000.0</v>
       </c>
-      <c r="C50"/>
-      <c r="D50">
+      <c r="D50"/>
+      <c r="E50">
         <v>5880000000.0</v>
       </c>
-      <c r="E50"/>
-      <c r="F50">
+      <c r="F50"/>
+      <c r="G50">
         <v>4567000000.0</v>
       </c>
-      <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
-      <c r="J50">
+      <c r="J50"/>
+      <c r="K50">
         <v>5231000000.0</v>
       </c>
-      <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
-      <c r="N50">
+      <c r="N50"/>
+      <c r="O50">
         <v>6696000000.0</v>
       </c>
-      <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
-      <c r="R50">
+      <c r="R50"/>
+      <c r="S50">
         <v>3906000000.0</v>
       </c>
-      <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
-      <c r="V50">
+      <c r="V50"/>
+      <c r="W50">
         <v>4067000000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>9075126834.33</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>26461415967.02</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>24345100454.82</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>5256660433.2</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>2329242880.3</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>12198556797.02</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>12893344814.86</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>1845802810.14</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>1537000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19633000000.0</v>
       </c>
       <c r="AG50">
         <v>19633000000.0</v>
       </c>
       <c r="AH50">
+        <v>19633000000.0</v>
+      </c>
+      <c r="AI50">
         <v>2272774814.35</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>16595000000.0</v>
       </c>
-      <c r="AJ50"/>
-      <c r="AK50">
+      <c r="AK50"/>
+      <c r="AL50">
         <v>1495000000.0</v>
       </c>
-      <c r="AL50"/>
-      <c r="AM50">
+      <c r="AM50"/>
+      <c r="AN50">
         <v>2288000000.0</v>
       </c>
-      <c r="AN50"/>
-      <c r="AO50">
+      <c r="AO50"/>
+      <c r="AP50">
         <v>11501000000.0</v>
       </c>
-      <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
@@ -20122,1092 +20208,1098 @@
       <c r="DU50"/>
       <c r="DV50"/>
       <c r="DW50"/>
       <c r="DX50"/>
       <c r="DY50"/>
       <c r="DZ50"/>
       <c r="EA50"/>
       <c r="EB50"/>
       <c r="EC50"/>
       <c r="ED50"/>
       <c r="EE50"/>
       <c r="EF50"/>
       <c r="EG50"/>
       <c r="EH50"/>
       <c r="EI50"/>
       <c r="EJ50"/>
       <c r="EK50"/>
       <c r="EL50"/>
       <c r="EM50"/>
       <c r="EN50"/>
       <c r="EO50"/>
       <c r="EP50"/>
       <c r="EQ50"/>
       <c r="ER50"/>
       <c r="ES50"/>
+      <c r="ET50"/>
     </row>
-    <row r="51" spans="1:149">
+    <row r="51" spans="1:150">
       <c r="A51" t="s">
         <v>91</v>
       </c>
-      <c r="B51">
+      <c r="B51"/>
+      <c r="C51">
         <v>29591400000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>32025000000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>30655000000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>31654000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>28593000000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>29288000000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>30698770411.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>30708000000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>29284000000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>29148000000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>33958683673.0</v>
       </c>
-      <c r="M51"/>
-      <c r="N51">
+      <c r="N51"/>
+      <c r="O51">
         <v>29942000000.0</v>
       </c>
-      <c r="O51"/>
-      <c r="P51">
+      <c r="P51"/>
+      <c r="Q51">
         <v>27541989540.0</v>
       </c>
-      <c r="Q51"/>
-      <c r="R51">
+      <c r="R51"/>
+      <c r="S51">
         <v>27130000000.0</v>
       </c>
-      <c r="S51"/>
-      <c r="T51">
+      <c r="T51"/>
+      <c r="U51">
         <v>28805000000.0</v>
       </c>
-      <c r="U51"/>
-      <c r="V51">
+      <c r="V51"/>
+      <c r="W51">
         <v>28257000000.0</v>
       </c>
-      <c r="W51">
-[...1 lines deleted...]
-      </c>
       <c r="X51">
+        <v>0.0</v>
+      </c>
+      <c r="Y51">
         <v>28985000000.0</v>
       </c>
-      <c r="Y51">
-[...1 lines deleted...]
-      </c>
       <c r="Z51">
+        <v>0.0</v>
+      </c>
+      <c r="AA51">
         <v>55632090248.85</v>
       </c>
-      <c r="AA51"/>
-      <c r="AB51">
+      <c r="AB51"/>
+      <c r="AC51">
         <v>29621000000.0</v>
       </c>
-      <c r="AC51"/>
-      <c r="AD51">
+      <c r="AD51"/>
+      <c r="AE51">
         <v>23832000000.0</v>
       </c>
-      <c r="AE51"/>
-      <c r="AF51">
+      <c r="AF51"/>
+      <c r="AG51">
         <v>19633000000.0</v>
       </c>
-      <c r="AG51"/>
-      <c r="AH51">
+      <c r="AH51"/>
+      <c r="AI51">
         <v>16342000000.0</v>
       </c>
-      <c r="AI51"/>
-      <c r="AJ51">
+      <c r="AJ51"/>
+      <c r="AK51">
         <v>16371000000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>13962000000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>15382000000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>11886000000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>13436000000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>10865000000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>15907000000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>10027000000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>13812000000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>13526000000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>11005000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9534000000.0</v>
       </c>
       <c r="AV51">
         <v>9534000000.0</v>
       </c>
       <c r="AW51">
-        <v>11083000000.0</v>
+        <v>9534000000.0</v>
       </c>
       <c r="AX51">
         <v>11083000000.0</v>
       </c>
       <c r="AY51">
-        <v>9971000000.0</v>
+        <v>11083000000.0</v>
       </c>
       <c r="AZ51">
         <v>9971000000.0</v>
       </c>
       <c r="BA51">
-        <v>11296000000.0</v>
+        <v>9971000000.0</v>
       </c>
       <c r="BB51">
         <v>11296000000.0</v>
       </c>
       <c r="BC51">
-        <v>11205000000.0</v>
+        <v>11296000000.0</v>
       </c>
       <c r="BD51">
         <v>11205000000.0</v>
       </c>
-      <c r="BE51"/>
-      <c r="BF51">
+      <c r="BE51">
+        <v>11205000000.0</v>
+      </c>
+      <c r="BF51"/>
+      <c r="BG51">
         <v>9799000000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>9649000000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>10039000000.0</v>
       </c>
-      <c r="BI51"/>
-      <c r="BJ51">
+      <c r="BJ51"/>
+      <c r="BK51">
         <v>9452067120.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8601000000.0</v>
       </c>
       <c r="BL51">
         <v>8601000000.0</v>
       </c>
-      <c r="BM51"/>
-      <c r="BN51">
+      <c r="BM51">
+        <v>8601000000.0</v>
+      </c>
+      <c r="BN51"/>
+      <c r="BO51">
         <v>12744754480.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12616000806.0</v>
       </c>
       <c r="BP51">
         <v>12616000806.0</v>
       </c>
       <c r="BQ51">
+        <v>12616000806.0</v>
+      </c>
+      <c r="BR51">
         <v>13591000000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>12524000000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>12038937600.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>14369000000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>16359000000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>16144000000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>15871865670.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>17138752118.86</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>18914645912.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>19816722478.19</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>20462171840.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>23302827441.2</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>23654297584.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>21760999914.43</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>11279000000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>26476584783.95</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>31317877362.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>29631090098.77</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>46957899408.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CK51">
         <v>22858908766.23</v>
       </c>
-      <c r="CK51">
+      <c r="CL51">
         <v>8907632922.0</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>5044377917.63</v>
       </c>
-      <c r="CM51">
+      <c r="CN51">
         <v>4785998495.0</v>
       </c>
-      <c r="CN51">
+      <c r="CO51">
         <v>5647220640.0</v>
       </c>
-      <c r="CO51">
+      <c r="CP51">
         <v>6956411800.0</v>
       </c>
-      <c r="CP51"/>
-      <c r="CQ51">
+      <c r="CQ51"/>
+      <c r="CR51">
         <v>4599792513.0</v>
       </c>
-      <c r="CR51"/>
       <c r="CS51"/>
       <c r="CT51"/>
-      <c r="CU51">
+      <c r="CU51"/>
+      <c r="CV51">
         <v>4012547609.0</v>
       </c>
-      <c r="CV51"/>
       <c r="CW51"/>
       <c r="CX51"/>
-      <c r="CY51">
+      <c r="CY51"/>
+      <c r="CZ51">
         <v>4652073963.0</v>
       </c>
-      <c r="CZ51"/>
       <c r="DA51"/>
       <c r="DB51"/>
-      <c r="DC51">
+      <c r="DC51"/>
+      <c r="DD51">
         <v>4072124188.0</v>
       </c>
-      <c r="DD51"/>
       <c r="DE51"/>
       <c r="DF51"/>
-      <c r="DG51">
+      <c r="DG51"/>
+      <c r="DH51">
         <v>4144678110.0</v>
       </c>
-      <c r="DH51"/>
       <c r="DI51"/>
       <c r="DJ51"/>
-      <c r="DK51">
+      <c r="DK51"/>
+      <c r="DL51">
         <v>3713218463.0</v>
       </c>
-      <c r="DL51"/>
       <c r="DM51"/>
       <c r="DN51"/>
-      <c r="DO51">
+      <c r="DO51"/>
+      <c r="DP51">
         <v>3366279556.0</v>
       </c>
-      <c r="DP51"/>
       <c r="DQ51"/>
       <c r="DR51"/>
-      <c r="DS51">
+      <c r="DS51"/>
+      <c r="DT51">
         <v>3487967235.0</v>
       </c>
-      <c r="DT51"/>
       <c r="DU51"/>
       <c r="DV51"/>
-      <c r="DW51">
+      <c r="DW51"/>
+      <c r="DX51">
         <v>3868201458.0</v>
       </c>
-      <c r="DX51"/>
       <c r="DY51"/>
       <c r="DZ51"/>
-      <c r="EA51">
+      <c r="EA51"/>
+      <c r="EB51">
         <v>3804092715.0</v>
       </c>
-      <c r="EB51"/>
       <c r="EC51"/>
       <c r="ED51"/>
-      <c r="EE51">
+      <c r="EE51"/>
+      <c r="EF51">
         <v>3010205690.0</v>
       </c>
-      <c r="EF51"/>
       <c r="EG51"/>
       <c r="EH51"/>
-      <c r="EI51">
+      <c r="EI51"/>
+      <c r="EJ51">
         <v>1777217132.0</v>
       </c>
-      <c r="EJ51"/>
       <c r="EK51"/>
       <c r="EL51"/>
-      <c r="EM51">
+      <c r="EM51"/>
+      <c r="EN51">
         <v>4203808166.0</v>
       </c>
-      <c r="EN51"/>
       <c r="EO51"/>
       <c r="EP51"/>
-      <c r="EQ51">
+      <c r="EQ51"/>
+      <c r="ER51">
         <v>2637918459.0</v>
       </c>
-      <c r="ER51"/>
       <c r="ES51"/>
+      <c r="ET51"/>
     </row>
-    <row r="52" spans="1:149">
+    <row r="52" spans="1:150">
       <c r="A52" t="s">
         <v>92</v>
       </c>
-      <c r="B52">
+      <c r="B52"/>
+      <c r="C52">
         <v>2580901000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>7155000000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>6987000000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>7643000000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>4901000000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>4753000000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>6705770411.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>6715000000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>5571000000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>5435000000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>9029683673.0</v>
       </c>
-      <c r="M52"/>
-      <c r="N52">
+      <c r="N52"/>
+      <c r="O52">
         <v>7061000000.0</v>
       </c>
-      <c r="O52"/>
-      <c r="P52">
+      <c r="P52"/>
+      <c r="Q52">
         <v>6719997448.0</v>
       </c>
-      <c r="Q52"/>
-      <c r="R52">
+      <c r="R52"/>
+      <c r="S52">
         <v>4286000000.0</v>
       </c>
-      <c r="S52"/>
-      <c r="T52">
+      <c r="T52"/>
+      <c r="U52">
         <v>4792000000.0</v>
       </c>
-      <c r="U52"/>
-      <c r="V52">
+      <c r="V52"/>
+      <c r="W52">
         <v>4450000000.0</v>
       </c>
-      <c r="W52">
-[...1 lines deleted...]
-      </c>
       <c r="X52">
+        <v>0.0</v>
+      </c>
+      <c r="Y52">
         <v>5616000000.0</v>
       </c>
-      <c r="Y52">
-[...1 lines deleted...]
-      </c>
       <c r="Z52">
+        <v>0.0</v>
+      </c>
+      <c r="AA52">
         <v>2960000000.0</v>
       </c>
-      <c r="AA52">
-[...1 lines deleted...]
-      </c>
       <c r="AB52">
+        <v>0.0</v>
+      </c>
+      <c r="AC52">
         <v>10670000000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>12893344814.86</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>7705000000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>1537000000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>5081000000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>19633000000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>5275000000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>16595000000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>5759000000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>4382000000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>6415000000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>5029000000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>5705000000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>3542000000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>9099000000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>2564000000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>6564000000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>5739000000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>3153000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1997000000.0</v>
       </c>
       <c r="AV52">
         <v>1997000000.0</v>
       </c>
       <c r="AW52">
-        <v>2895000000.0</v>
+        <v>1997000000.0</v>
       </c>
       <c r="AX52">
         <v>2895000000.0</v>
       </c>
       <c r="AY52">
-        <v>2279000000.0</v>
+        <v>2895000000.0</v>
       </c>
       <c r="AZ52">
         <v>2279000000.0</v>
       </c>
       <c r="BA52">
-        <v>2470000000.0</v>
+        <v>2279000000.0</v>
       </c>
       <c r="BB52">
         <v>2470000000.0</v>
       </c>
       <c r="BC52">
-        <v>4842000000.0</v>
+        <v>2470000000.0</v>
       </c>
       <c r="BD52">
         <v>4842000000.0</v>
       </c>
-      <c r="BE52"/>
-      <c r="BF52">
+      <c r="BE52">
+        <v>4842000000.0</v>
+      </c>
+      <c r="BF52"/>
+      <c r="BG52">
         <v>4121000000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>4166000000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>5095000000.0</v>
       </c>
-      <c r="BI52"/>
-      <c r="BJ52">
+      <c r="BJ52"/>
+      <c r="BK52">
         <v>5100687840.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4362000000.0</v>
       </c>
       <c r="BL52">
         <v>4362000000.0</v>
       </c>
-      <c r="BM52"/>
-      <c r="BN52">
+      <c r="BM52">
+        <v>4362000000.0</v>
+      </c>
+      <c r="BN52"/>
+      <c r="BO52">
         <v>6497778760.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6006000621.0</v>
       </c>
       <c r="BP52">
         <v>6006000621.0</v>
       </c>
       <c r="BQ52">
+        <v>6006000621.0</v>
+      </c>
+      <c r="BR52">
         <v>7506000000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>5462000000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>5151219440.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>5677000000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>7317000000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>7485000000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>7421004380.0</v>
       </c>
-      <c r="BX52"/>
       <c r="BY52"/>
       <c r="BZ52"/>
-      <c r="CA52">
+      <c r="CA52"/>
+      <c r="CB52">
         <v>9519217330.0</v>
       </c>
-      <c r="CB52"/>
       <c r="CC52"/>
       <c r="CD52"/>
-      <c r="CE52">
+      <c r="CE52"/>
+      <c r="CF52">
         <v>11279000000.0</v>
       </c>
-      <c r="CF52"/>
       <c r="CG52"/>
       <c r="CH52"/>
-      <c r="CI52">
+      <c r="CI52"/>
+      <c r="CJ52">
         <v>16675000000.0</v>
       </c>
-      <c r="CJ52"/>
       <c r="CK52"/>
       <c r="CL52"/>
-      <c r="CM52">
+      <c r="CM52"/>
+      <c r="CN52">
         <v>2933976235.0</v>
       </c>
-      <c r="CN52"/>
       <c r="CO52"/>
       <c r="CP52"/>
-      <c r="CQ52">
+      <c r="CQ52"/>
+      <c r="CR52">
         <v>2311646526.0</v>
       </c>
-      <c r="CR52"/>
       <c r="CS52"/>
       <c r="CT52"/>
-      <c r="CU52">
+      <c r="CU52"/>
+      <c r="CV52">
         <v>1408544046.0</v>
       </c>
-      <c r="CV52"/>
       <c r="CW52"/>
       <c r="CX52"/>
-      <c r="CY52">
+      <c r="CY52"/>
+      <c r="CZ52">
         <v>1696541613.0</v>
       </c>
-      <c r="CZ52"/>
       <c r="DA52"/>
       <c r="DB52"/>
-      <c r="DC52">
+      <c r="DC52"/>
+      <c r="DD52">
         <v>1428075514.0</v>
       </c>
-      <c r="DD52"/>
       <c r="DE52"/>
       <c r="DF52"/>
-      <c r="DG52">
+      <c r="DG52"/>
+      <c r="DH52">
         <v>1512023451.0</v>
       </c>
-      <c r="DH52"/>
       <c r="DI52"/>
       <c r="DJ52"/>
-      <c r="DK52">
+      <c r="DK52"/>
+      <c r="DL52">
         <v>1760497722.0</v>
       </c>
-      <c r="DL52"/>
       <c r="DM52"/>
       <c r="DN52"/>
-      <c r="DO52">
+      <c r="DO52"/>
+      <c r="DP52">
         <v>1252627515.0</v>
       </c>
-      <c r="DP52"/>
       <c r="DQ52"/>
       <c r="DR52"/>
-      <c r="DS52">
+      <c r="DS52"/>
+      <c r="DT52">
         <v>1126774185.0</v>
       </c>
-      <c r="DT52"/>
       <c r="DU52"/>
       <c r="DV52"/>
-      <c r="DW52">
+      <c r="DW52"/>
+      <c r="DX52">
         <v>1392158385.0</v>
       </c>
-      <c r="DX52"/>
       <c r="DY52"/>
       <c r="DZ52"/>
-      <c r="EA52">
+      <c r="EA52"/>
+      <c r="EB52">
         <v>1788491351.0</v>
       </c>
-      <c r="EB52"/>
       <c r="EC52"/>
       <c r="ED52"/>
-      <c r="EE52">
+      <c r="EE52"/>
+      <c r="EF52">
         <v>1598448536.0</v>
       </c>
-      <c r="EF52"/>
       <c r="EG52"/>
       <c r="EH52"/>
-      <c r="EI52">
+      <c r="EI52"/>
+      <c r="EJ52">
         <v>505103816.0</v>
       </c>
-      <c r="EJ52"/>
       <c r="EK52"/>
       <c r="EL52"/>
-      <c r="EM52">
+      <c r="EM52"/>
+      <c r="EN52">
         <v>3058194435.0</v>
       </c>
-      <c r="EN52"/>
       <c r="EO52"/>
       <c r="EP52"/>
-      <c r="EQ52">
+      <c r="EQ52"/>
+      <c r="ER52">
         <v>1588912163.0</v>
       </c>
-      <c r="ER52"/>
       <c r="ES52"/>
+      <c r="ET52"/>
     </row>
-    <row r="53" spans="1:149">
+    <row r="53" spans="1:150">
       <c r="A53" t="s">
         <v>93</v>
       </c>
       <c r="B53">
+        <v>1145000000.0</v>
+      </c>
+      <c r="C53">
         <v>1120523000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>966000000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>1493000000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>896000000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>1729981000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>1112000000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>1340000000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>727000000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>1197000000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>772000000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>1171000000.0</v>
       </c>
-      <c r="M53"/>
-      <c r="N53">
+      <c r="N53"/>
+      <c r="O53">
         <v>1080000000.0</v>
       </c>
-      <c r="O53"/>
-      <c r="P53">
+      <c r="P53"/>
+      <c r="Q53">
         <v>845000000.0</v>
       </c>
-      <c r="Q53"/>
-      <c r="R53">
+      <c r="R53"/>
+      <c r="S53">
         <v>749000000.0</v>
       </c>
-      <c r="S53"/>
-      <c r="T53">
+      <c r="T53"/>
+      <c r="U53">
         <v>1100000000.0</v>
       </c>
-      <c r="U53"/>
-      <c r="V53">
+      <c r="V53"/>
+      <c r="W53">
         <v>907000000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>2407374178.8</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>913000000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>4045700166.62</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>680000000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>788376939.11</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>866000000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>1065321687.78</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>377000000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>521000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>825000000.0</v>
       </c>
       <c r="AG53">
         <v>825000000.0</v>
       </c>
       <c r="AH53">
+        <v>825000000.0</v>
+      </c>
+      <c r="AI53">
         <v>300000000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>565000000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>678000000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>337000000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>868000000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>671000000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>744000000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>760000000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>804000000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>401000000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>564000000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>1453000000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>568000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>127000000.0</v>
       </c>
       <c r="AV53">
         <v>127000000.0</v>
       </c>
       <c r="AW53">
-        <v>415000000.0</v>
+        <v>127000000.0</v>
       </c>
       <c r="AX53">
         <v>415000000.0</v>
       </c>
       <c r="AY53">
-        <v>972000000.0</v>
+        <v>415000000.0</v>
       </c>
       <c r="AZ53">
         <v>972000000.0</v>
       </c>
       <c r="BA53">
-        <v>334000000.0</v>
+        <v>972000000.0</v>
       </c>
       <c r="BB53">
         <v>334000000.0</v>
       </c>
       <c r="BC53">
-        <v>-605000000.0</v>
+        <v>334000000.0</v>
       </c>
       <c r="BD53">
         <v>-605000000.0</v>
       </c>
       <c r="BE53">
-        <v>259000000.0</v>
+        <v>-605000000.0</v>
       </c>
       <c r="BF53">
         <v>259000000.0</v>
       </c>
       <c r="BG53">
+        <v>259000000.0</v>
+      </c>
+      <c r="BH53">
         <v>216000000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BI53">
         <v>237000000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BJ53">
         <v>292000000.0</v>
       </c>
-      <c r="BJ53"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BK53"/>
       <c r="BL53">
         <v>237000000.0</v>
       </c>
       <c r="BM53">
-        <v>345000000.0</v>
+        <v>237000000.0</v>
       </c>
       <c r="BN53">
         <v>345000000.0</v>
       </c>
       <c r="BO53">
-        <v>334999577.0</v>
+        <v>345000000.0</v>
       </c>
       <c r="BP53">
         <v>334999577.0</v>
       </c>
       <c r="BQ53">
+        <v>334999577.0</v>
+      </c>
+      <c r="BR53">
         <v>372000000.0</v>
       </c>
-      <c r="BR53">
+      <c r="BS53">
         <v>334000000.0</v>
       </c>
-      <c r="BS53">
+      <c r="BT53">
         <v>1015047680.0</v>
       </c>
-      <c r="BT53"/>
-      <c r="BU53">
+      <c r="BU53"/>
+      <c r="BV53">
         <v>1188000000.0</v>
       </c>
-      <c r="BV53">
+      <c r="BW53">
         <v>1338000000.0</v>
       </c>
-      <c r="BW53">
+      <c r="BX53">
         <v>1488012220.0</v>
       </c>
-      <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
-      <c r="CA53">
+      <c r="CA53"/>
+      <c r="CB53">
         <v>1227425360.0</v>
       </c>
-      <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
-      <c r="CE53">
+      <c r="CE53"/>
+      <c r="CF53">
         <v>439000000.0</v>
       </c>
-      <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
-      <c r="CI53">
+      <c r="CI53"/>
+      <c r="CJ53">
         <v>1042496742.0</v>
       </c>
-      <c r="CJ53"/>
       <c r="CK53"/>
       <c r="CL53"/>
-      <c r="CM53">
+      <c r="CM53"/>
+      <c r="CN53">
         <v>1475830238.0</v>
       </c>
-      <c r="CN53"/>
       <c r="CO53"/>
       <c r="CP53"/>
-      <c r="CQ53">
+      <c r="CQ53"/>
+      <c r="CR53">
         <v>4928146933.0</v>
       </c>
-      <c r="CR53"/>
       <c r="CS53"/>
       <c r="CT53"/>
-      <c r="CU53">
+      <c r="CU53"/>
+      <c r="CV53">
         <v>3773598145.0</v>
       </c>
-      <c r="CV53"/>
       <c r="CW53"/>
       <c r="CX53"/>
-      <c r="CY53">
+      <c r="CY53"/>
+      <c r="CZ53">
         <v>515979809.0</v>
       </c>
-      <c r="CZ53"/>
       <c r="DA53"/>
       <c r="DB53"/>
-      <c r="DC53">
+      <c r="DC53"/>
+      <c r="DD53">
         <v>457948266.0</v>
       </c>
-      <c r="DD53"/>
       <c r="DE53"/>
       <c r="DF53"/>
-      <c r="DG53">
+      <c r="DG53"/>
+      <c r="DH53">
         <v>666769194.0</v>
       </c>
-      <c r="DH53"/>
       <c r="DI53"/>
       <c r="DJ53"/>
-      <c r="DK53">
+      <c r="DK53"/>
+      <c r="DL53">
         <v>759612345.0</v>
       </c>
-      <c r="DL53"/>
       <c r="DM53"/>
       <c r="DN53"/>
-      <c r="DO53">
+      <c r="DO53"/>
+      <c r="DP53">
         <v>453104742.0</v>
       </c>
-      <c r="DP53"/>
       <c r="DQ53"/>
       <c r="DR53"/>
-      <c r="DS53">
+      <c r="DS53"/>
+      <c r="DT53">
         <v>494885932.0</v>
       </c>
-      <c r="DT53"/>
       <c r="DU53"/>
       <c r="DV53"/>
-      <c r="DW53">
+      <c r="DW53"/>
+      <c r="DX53">
         <v>339241830.0</v>
       </c>
-      <c r="DX53"/>
       <c r="DY53"/>
       <c r="DZ53"/>
-      <c r="EA53">
+      <c r="EA53"/>
+      <c r="EB53">
         <v>236572930.0</v>
       </c>
-      <c r="EB53"/>
       <c r="EC53"/>
       <c r="ED53"/>
-      <c r="EE53">
+      <c r="EE53"/>
+      <c r="EF53">
         <v>1539818185.0</v>
       </c>
-      <c r="EF53"/>
       <c r="EG53"/>
       <c r="EH53"/>
-      <c r="EI53">
+      <c r="EI53"/>
+      <c r="EJ53">
         <v>778521836.0</v>
       </c>
-      <c r="EJ53"/>
       <c r="EK53"/>
       <c r="EL53"/>
-      <c r="EM53">
+      <c r="EM53"/>
+      <c r="EN53">
         <v>2766608793.0</v>
       </c>
-      <c r="EN53"/>
       <c r="EO53"/>
       <c r="EP53"/>
-      <c r="EQ53">
+      <c r="EQ53"/>
+      <c r="ER53">
         <v>1415428896.0</v>
       </c>
-      <c r="ER53"/>
       <c r="ES53"/>
+      <c r="ET53"/>
     </row>
-    <row r="54" spans="1:149">
+    <row r="54" spans="1:150">
       <c r="A54" t="s">
         <v>94</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
-      <c r="V54">
-[...1 lines deleted...]
-      </c>
+      <c r="V54"/>
       <c r="W54">
         <v>0.0</v>
       </c>
       <c r="X54">
         <v>0.0</v>
       </c>
       <c r="Y54">
         <v>0.0</v>
       </c>
       <c r="Z54">
         <v>0.0</v>
       </c>
       <c r="AA54">
         <v>0.0</v>
       </c>
       <c r="AB54">
         <v>0.0</v>
       </c>
       <c r="AC54">
         <v>0.0</v>
       </c>
       <c r="AD54">
         <v>0.0</v>
       </c>
-      <c r="AE54"/>
+      <c r="AE54">
+        <v>0.0</v>
+      </c>
       <c r="AF54"/>
       <c r="AG54"/>
-      <c r="AH54">
-[...2 lines deleted...]
-      <c r="AI54"/>
+      <c r="AH54"/>
+      <c r="AI54">
+        <v>0.0</v>
+      </c>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
       <c r="BG54"/>
       <c r="BH54"/>
@@ -21278,1557 +21370,1570 @@
       <c r="DU54"/>
       <c r="DV54"/>
       <c r="DW54"/>
       <c r="DX54"/>
       <c r="DY54"/>
       <c r="DZ54"/>
       <c r="EA54"/>
       <c r="EB54"/>
       <c r="EC54"/>
       <c r="ED54"/>
       <c r="EE54"/>
       <c r="EF54"/>
       <c r="EG54"/>
       <c r="EH54"/>
       <c r="EI54"/>
       <c r="EJ54"/>
       <c r="EK54"/>
       <c r="EL54"/>
       <c r="EM54"/>
       <c r="EN54"/>
       <c r="EO54"/>
       <c r="EP54"/>
       <c r="EQ54"/>
       <c r="ER54"/>
       <c r="ES54"/>
+      <c r="ET54"/>
     </row>
-    <row r="55" spans="1:149">
+    <row r="55" spans="1:150">
       <c r="A55" t="s">
         <v>95</v>
       </c>
       <c r="B55">
+        <v>76933000000.0</v>
+      </c>
+      <c r="C55">
         <v>70441007000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>75999000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>79750000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>79832000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>75221692000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>75266000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>78409000000.0</v>
       </c>
       <c r="I55">
         <v>78409000000.0</v>
       </c>
       <c r="J55">
-        <v>77821000000.0</v>
+        <v>78409000000.0</v>
       </c>
       <c r="K55">
         <v>77821000000.0</v>
       </c>
       <c r="L55">
+        <v>77821000000.0</v>
+      </c>
+      <c r="M55">
         <v>84892000000.0</v>
       </c>
-      <c r="M55"/>
-      <c r="N55">
+      <c r="N55"/>
+      <c r="O55">
         <v>75095000000.0</v>
       </c>
-      <c r="O55"/>
-      <c r="P55">
+      <c r="P55"/>
+      <c r="Q55">
         <v>70564000000.0</v>
       </c>
-      <c r="Q55"/>
-      <c r="R55">
+      <c r="R55"/>
+      <c r="S55">
         <v>67659000000.0</v>
       </c>
-      <c r="S55"/>
-      <c r="T55">
+      <c r="T55"/>
+      <c r="U55">
         <v>70378000000.0</v>
       </c>
-      <c r="U55"/>
-      <c r="V55">
+      <c r="V55"/>
+      <c r="W55">
         <v>64806000000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>198488919886.72</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>64529000000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>285941934336.96</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>59456000000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>68830747858.3</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>63182000000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>77724197318.24</v>
-      </c>
-[...1 lines deleted...]
-        <v>60285000000.0</v>
       </c>
       <c r="AE55">
         <v>60285000000.0</v>
       </c>
       <c r="AF55">
-        <v>58005000000.0</v>
+        <v>60285000000.0</v>
       </c>
       <c r="AG55">
         <v>58005000000.0</v>
       </c>
       <c r="AH55">
-        <v>56429000000.0</v>
+        <v>58005000000.0</v>
       </c>
       <c r="AI55">
         <v>56429000000.0</v>
       </c>
       <c r="AJ55">
+        <v>56429000000.0</v>
+      </c>
+      <c r="AK55">
         <v>54175000000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>52298000000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>53386000000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>48027000000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>48821000000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>45513000000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>49094000000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>46166000000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>49446000000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>47512000000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>44035000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>41167000000.0</v>
       </c>
       <c r="AV55">
         <v>41167000000.0</v>
       </c>
       <c r="AW55">
-        <v>41956000000.0</v>
+        <v>41167000000.0</v>
       </c>
       <c r="AX55">
         <v>41956000000.0</v>
       </c>
       <c r="AY55">
-        <v>37016000000.0</v>
+        <v>41956000000.0</v>
       </c>
       <c r="AZ55">
         <v>37016000000.0</v>
       </c>
       <c r="BA55">
-        <v>37452000000.0</v>
+        <v>37016000000.0</v>
       </c>
       <c r="BB55">
         <v>37452000000.0</v>
       </c>
       <c r="BC55">
-        <v>36142000000.0</v>
+        <v>37452000000.0</v>
       </c>
       <c r="BD55">
         <v>36142000000.0</v>
       </c>
       <c r="BE55">
-        <v>38346000000.0</v>
+        <v>36142000000.0</v>
       </c>
       <c r="BF55">
         <v>38346000000.0</v>
       </c>
       <c r="BG55">
+        <v>38346000000.0</v>
+      </c>
+      <c r="BH55">
         <v>37302000000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>38924000000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>39582000000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>38424333360.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37072000000.0</v>
       </c>
       <c r="BL55">
         <v>37072000000.0</v>
       </c>
       <c r="BM55">
-        <v>38611000000.0</v>
+        <v>37072000000.0</v>
       </c>
       <c r="BN55">
         <v>38611000000.0</v>
       </c>
       <c r="BO55">
-        <v>39500000116.0</v>
+        <v>38611000000.0</v>
       </c>
       <c r="BP55">
         <v>39500000116.0</v>
       </c>
       <c r="BQ55">
+        <v>39500000116.0</v>
+      </c>
+      <c r="BR55">
         <v>39914000000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>38280000000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>33849922160.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>40129000000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>41777000000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>42071000000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>37901433990.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>40781163126.93</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>41577699981.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>43882266185.34</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>44638067770.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>49030483704.44</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>48816211368.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>46108971846.65</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>52959000000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>54766988601.22</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>60565344138.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>57333902674.05</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>91008447464.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>49937254545.46</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>33942468491.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>28887648689.56</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>27870362753.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>27905014080.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>29123816800.0</v>
       </c>
-      <c r="CP55"/>
-      <c r="CQ55">
+      <c r="CQ55"/>
+      <c r="CR55">
         <v>30457703045.0</v>
       </c>
-      <c r="CR55"/>
-      <c r="CS55">
+      <c r="CS55"/>
+      <c r="CT55">
         <v>25823405500.0</v>
       </c>
-      <c r="CT55"/>
-      <c r="CU55">
+      <c r="CU55"/>
+      <c r="CV55">
         <v>29566614858.0</v>
       </c>
-      <c r="CV55"/>
       <c r="CW55"/>
       <c r="CX55"/>
-      <c r="CY55">
+      <c r="CY55"/>
+      <c r="CZ55">
         <v>25094506045.0</v>
       </c>
-      <c r="CZ55"/>
       <c r="DA55"/>
       <c r="DB55"/>
-      <c r="DC55">
+      <c r="DC55"/>
+      <c r="DD55">
         <v>23332464166.0</v>
       </c>
-      <c r="DD55"/>
       <c r="DE55"/>
       <c r="DF55"/>
-      <c r="DG55">
+      <c r="DG55"/>
+      <c r="DH55">
         <v>23009274236.0</v>
       </c>
-      <c r="DH55"/>
       <c r="DI55"/>
       <c r="DJ55"/>
-      <c r="DK55">
+      <c r="DK55"/>
+      <c r="DL55">
         <v>22193141840.0</v>
       </c>
-      <c r="DL55"/>
       <c r="DM55"/>
       <c r="DN55"/>
-      <c r="DO55">
+      <c r="DO55"/>
+      <c r="DP55">
         <v>20131155036.0</v>
       </c>
-      <c r="DP55"/>
       <c r="DQ55"/>
       <c r="DR55"/>
-      <c r="DS55">
+      <c r="DS55"/>
+      <c r="DT55">
         <v>18984607237.0</v>
       </c>
-      <c r="DT55"/>
       <c r="DU55"/>
       <c r="DV55"/>
-      <c r="DW55">
+      <c r="DW55"/>
+      <c r="DX55">
         <v>18106504860.0</v>
       </c>
-      <c r="DX55"/>
       <c r="DY55"/>
       <c r="DZ55"/>
-      <c r="EA55">
+      <c r="EA55"/>
+      <c r="EB55">
         <v>17302268180.0</v>
       </c>
-      <c r="EB55"/>
       <c r="EC55"/>
       <c r="ED55"/>
-      <c r="EE55">
+      <c r="EE55"/>
+      <c r="EF55">
         <v>16971943923.0</v>
       </c>
-      <c r="EF55"/>
       <c r="EG55"/>
       <c r="EH55"/>
-      <c r="EI55">
+      <c r="EI55"/>
+      <c r="EJ55">
         <v>14388983081.0</v>
       </c>
-      <c r="EJ55"/>
       <c r="EK55"/>
       <c r="EL55"/>
-      <c r="EM55">
+      <c r="EM55"/>
+      <c r="EN55">
         <v>18940629431.0</v>
       </c>
-      <c r="EN55"/>
       <c r="EO55"/>
       <c r="EP55"/>
-      <c r="EQ55">
+      <c r="EQ55"/>
+      <c r="ER55">
         <v>15118985636.0</v>
       </c>
-      <c r="ER55"/>
       <c r="ES55"/>
+      <c r="ET55"/>
     </row>
-    <row r="56" spans="1:149">
+    <row r="56" spans="1:150">
       <c r="A56" t="s">
         <v>96</v>
       </c>
       <c r="B56">
+        <v>21389000000.0</v>
+      </c>
+      <c r="C56">
         <v>17058737000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>19190000000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>19194000000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>20221000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>17891461000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>17902000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20356000000.0</v>
       </c>
       <c r="I56">
         <v>20356000000.0</v>
       </c>
       <c r="J56">
-        <v>19157000000.0</v>
+        <v>20356000000.0</v>
       </c>
       <c r="K56">
         <v>19157000000.0</v>
       </c>
       <c r="L56">
-        <v>23204000000.0</v>
+        <v>19157000000.0</v>
       </c>
       <c r="M56">
         <v>23204000000.0</v>
       </c>
       <c r="N56">
-        <v>17401000000.0</v>
+        <v>23204000000.0</v>
       </c>
       <c r="O56">
         <v>17401000000.0</v>
       </c>
       <c r="P56">
-        <v>17411000000.0</v>
+        <v>17401000000.0</v>
       </c>
       <c r="Q56">
         <v>17411000000.0</v>
       </c>
       <c r="R56">
-        <v>16157000000.0</v>
+        <v>17411000000.0</v>
       </c>
       <c r="S56">
         <v>16157000000.0</v>
       </c>
       <c r="T56">
-        <v>17948000000.0</v>
+        <v>16157000000.0</v>
       </c>
       <c r="U56">
         <v>17948000000.0</v>
       </c>
       <c r="V56">
-        <v>16430000000.0</v>
+        <v>17948000000.0</v>
       </c>
       <c r="W56">
         <v>16430000000.0</v>
       </c>
       <c r="X56">
+        <v>16430000000.0</v>
+      </c>
+      <c r="Y56">
         <v>17589000000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>77940657426.23</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>15481000000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>17921972678.86</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>19833000000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>24397834912.04</v>
-      </c>
-[...1 lines deleted...]
-        <v>16983000000.0</v>
       </c>
       <c r="AE56">
         <v>16983000000.0</v>
       </c>
       <c r="AF56">
-        <v>16598000000.0</v>
+        <v>16983000000.0</v>
       </c>
       <c r="AG56">
         <v>16598000000.0</v>
       </c>
       <c r="AH56">
-        <v>13884000000.0</v>
+        <v>16598000000.0</v>
       </c>
       <c r="AI56">
         <v>13884000000.0</v>
       </c>
       <c r="AJ56">
+        <v>13884000000.0</v>
+      </c>
+      <c r="AK56">
         <v>15253000000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>12686000000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>14867000000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>12347000000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>15002000000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>12122000000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>15492000000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>12147000000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>15971000000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>14291000000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>13354000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12484000000.0</v>
       </c>
       <c r="AV56">
         <v>12484000000.0</v>
       </c>
       <c r="AW56">
-        <v>13363000000.0</v>
+        <v>12484000000.0</v>
       </c>
       <c r="AX56">
         <v>13363000000.0</v>
       </c>
       <c r="AY56">
-        <v>10811000000.0</v>
+        <v>13363000000.0</v>
       </c>
       <c r="AZ56">
         <v>10811000000.0</v>
       </c>
       <c r="BA56">
-        <v>11168000000.0</v>
+        <v>10811000000.0</v>
       </c>
       <c r="BB56">
         <v>11168000000.0</v>
       </c>
       <c r="BC56">
-        <v>11175000000.0</v>
+        <v>11168000000.0</v>
       </c>
       <c r="BD56">
         <v>11175000000.0</v>
       </c>
       <c r="BE56">
-        <v>11782000000.0</v>
+        <v>11175000000.0</v>
       </c>
       <c r="BF56">
         <v>11782000000.0</v>
       </c>
       <c r="BG56">
+        <v>11782000000.0</v>
+      </c>
+      <c r="BH56">
         <v>9928000000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>11179000000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>11705000000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>10947690000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9501000000.0</v>
       </c>
       <c r="BL56">
         <v>9501000000.0</v>
       </c>
       <c r="BM56">
-        <v>10920000000.0</v>
+        <v>9501000000.0</v>
       </c>
       <c r="BN56">
         <v>10920000000.0</v>
       </c>
       <c r="BO56">
-        <v>11141999751.0</v>
+        <v>10920000000.0</v>
       </c>
       <c r="BP56">
         <v>11141999751.0</v>
       </c>
       <c r="BQ56">
+        <v>11141999751.0</v>
+      </c>
+      <c r="BR56">
         <v>11618000000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>10783000000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>12055166560.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>11665000000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>13031000000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>13394000000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>13377817440.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>14853490128.63</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>14773561077.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>16037416282.72</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>16223361280.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>18847244205.94</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>18140773853.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>15891633293.4</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>14829000000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>18952953963.06</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>20420716329.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>17877009154.42</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>31859408958.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>36164690909.09</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>20439552418.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>18748882498.21</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>18269427915.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>18796322160.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>19938107800.0</v>
       </c>
-      <c r="CP56"/>
-      <c r="CQ56">
+      <c r="CQ56"/>
+      <c r="CR56">
         <v>21845476139.0</v>
       </c>
-      <c r="CR56"/>
-      <c r="CS56">
+      <c r="CS56"/>
+      <c r="CT56">
         <v>16696779750.0</v>
       </c>
-      <c r="CT56"/>
-      <c r="CU56">
+      <c r="CU56"/>
+      <c r="CV56">
         <v>20388851467.0</v>
       </c>
-      <c r="CV56"/>
       <c r="CW56"/>
       <c r="CX56"/>
-      <c r="CY56">
+      <c r="CY56"/>
+      <c r="CZ56">
         <v>13994748381.0</v>
       </c>
-      <c r="CZ56"/>
       <c r="DA56"/>
       <c r="DB56"/>
-      <c r="DC56">
+      <c r="DC56"/>
+      <c r="DD56">
         <v>12659859308.0</v>
       </c>
-      <c r="DD56"/>
       <c r="DE56"/>
       <c r="DF56"/>
-      <c r="DG56">
+      <c r="DG56"/>
+      <c r="DH56">
         <v>12491404530.0</v>
       </c>
-      <c r="DH56"/>
       <c r="DI56"/>
       <c r="DJ56"/>
-      <c r="DK56">
+      <c r="DK56"/>
+      <c r="DL56">
         <v>11783933924.0</v>
       </c>
-      <c r="DL56"/>
       <c r="DM56"/>
       <c r="DN56"/>
-      <c r="DO56">
+      <c r="DO56"/>
+      <c r="DP56">
         <v>10900871718.0</v>
       </c>
-      <c r="DP56"/>
       <c r="DQ56"/>
       <c r="DR56"/>
-      <c r="DS56">
+      <c r="DS56"/>
+      <c r="DT56">
         <v>10342277197.0</v>
       </c>
-      <c r="DT56"/>
       <c r="DU56"/>
       <c r="DV56"/>
-      <c r="DW56">
+      <c r="DW56"/>
+      <c r="DX56">
         <v>9995669052.0</v>
       </c>
-      <c r="DX56"/>
       <c r="DY56"/>
       <c r="DZ56"/>
-      <c r="EA56">
+      <c r="EA56"/>
+      <c r="EB56">
         <v>9748156562.0</v>
       </c>
-      <c r="EB56"/>
       <c r="EC56"/>
       <c r="ED56"/>
-      <c r="EE56">
+      <c r="EE56"/>
+      <c r="EF56">
         <v>10187795066.0</v>
       </c>
-      <c r="EF56"/>
       <c r="EG56"/>
       <c r="EH56"/>
-      <c r="EI56">
+      <c r="EI56"/>
+      <c r="EJ56">
         <v>8510495643.0</v>
       </c>
-      <c r="EJ56"/>
       <c r="EK56"/>
       <c r="EL56"/>
-      <c r="EM56">
+      <c r="EM56"/>
+      <c r="EN56">
         <v>11124475917.0</v>
       </c>
-      <c r="EN56"/>
       <c r="EO56"/>
       <c r="EP56"/>
-      <c r="EQ56">
+      <c r="EQ56"/>
+      <c r="ER56">
         <v>9684257502.0</v>
       </c>
-      <c r="ER56"/>
       <c r="ES56"/>
+      <c r="ET56"/>
     </row>
-    <row r="57" spans="1:149">
+    <row r="57" spans="1:150">
       <c r="A57" t="s">
         <v>97</v>
       </c>
       <c r="B57">
+        <v>28891000000.0</v>
+      </c>
+      <c r="C57">
         <v>21652781000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>25099000000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>25234000000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>26130000000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>23493162000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>23507000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25607000000.0</v>
       </c>
       <c r="I57">
         <v>25607000000.0</v>
       </c>
       <c r="J57">
-        <v>25427000000.0</v>
+        <v>25607000000.0</v>
       </c>
       <c r="K57">
         <v>25427000000.0</v>
       </c>
       <c r="L57">
-        <v>28938000000.0</v>
+        <v>25427000000.0</v>
       </c>
       <c r="M57">
         <v>28938000000.0</v>
       </c>
       <c r="N57">
-        <v>24778000000.0</v>
+        <v>28938000000.0</v>
       </c>
       <c r="O57">
         <v>24778000000.0</v>
       </c>
       <c r="P57">
-        <v>23788000000.0</v>
+        <v>24778000000.0</v>
       </c>
       <c r="Q57">
         <v>23788000000.0</v>
       </c>
       <c r="R57">
-        <v>20592000000.0</v>
+        <v>23788000000.0</v>
       </c>
       <c r="S57">
         <v>20592000000.0</v>
       </c>
       <c r="T57">
-        <v>20976000000.0</v>
+        <v>20592000000.0</v>
       </c>
       <c r="U57">
         <v>20976000000.0</v>
       </c>
       <c r="V57">
-        <v>20978000000.0</v>
+        <v>20976000000.0</v>
       </c>
       <c r="W57">
         <v>20978000000.0</v>
       </c>
       <c r="X57">
+        <v>20978000000.0</v>
+      </c>
+      <c r="Y57">
         <v>21745000000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>96356790933.64</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>19772000000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>22889557768.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>25988000000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>31969491942.43</v>
-      </c>
-[...1 lines deleted...]
-        <v>23177000000.0</v>
       </c>
       <c r="AE57">
         <v>23177000000.0</v>
       </c>
       <c r="AF57">
-        <v>19820000000.0</v>
+        <v>23177000000.0</v>
       </c>
       <c r="AG57">
         <v>19820000000.0</v>
       </c>
       <c r="AH57">
-        <v>20556000000.0</v>
+        <v>19820000000.0</v>
       </c>
       <c r="AI57">
         <v>20556000000.0</v>
       </c>
       <c r="AJ57">
+        <v>20556000000.0</v>
+      </c>
+      <c r="AK57">
         <v>21310000000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>20019000000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>21840000000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>19642000000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>20444000000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>17382000000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>23009000000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>15815000000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>20367000000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>17929000000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>15079000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13606000000.0</v>
       </c>
       <c r="AV57">
         <v>13606000000.0</v>
       </c>
       <c r="AW57">
-        <v>14098000000.0</v>
+        <v>13606000000.0</v>
       </c>
       <c r="AX57">
         <v>14098000000.0</v>
       </c>
       <c r="AY57">
-        <v>11599000000.0</v>
+        <v>14098000000.0</v>
       </c>
       <c r="AZ57">
         <v>11599000000.0</v>
       </c>
       <c r="BA57">
-        <v>12004000000.0</v>
+        <v>11599000000.0</v>
       </c>
       <c r="BB57">
         <v>12004000000.0</v>
       </c>
       <c r="BC57">
-        <v>13800000000.0</v>
+        <v>12004000000.0</v>
       </c>
       <c r="BD57">
         <v>13800000000.0</v>
       </c>
       <c r="BE57">
-        <v>15652000000.0</v>
+        <v>13800000000.0</v>
       </c>
       <c r="BF57">
         <v>15652000000.0</v>
       </c>
       <c r="BG57">
+        <v>15652000000.0</v>
+      </c>
+      <c r="BH57">
         <v>13559000000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>14867000000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>15472000000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>14731660800.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13884000000.0</v>
       </c>
       <c r="BL57">
         <v>13884000000.0</v>
       </c>
       <c r="BM57">
-        <v>14522000000.0</v>
+        <v>13884000000.0</v>
       </c>
       <c r="BN57">
         <v>14522000000.0</v>
       </c>
       <c r="BO57">
-        <v>15394001586.0</v>
+        <v>14522000000.0</v>
       </c>
       <c r="BP57">
         <v>15394001586.0</v>
       </c>
       <c r="BQ57">
+        <v>15394001586.0</v>
+      </c>
+      <c r="BR57">
         <v>17102000000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>14741000000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>14559590160.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>14174000000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>16446000000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>16507000000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>17043853950.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>10967261691.1</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>10500145639.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>11936405342.07</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>20620364860.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>11683988419.72</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>11801687515.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>12488153345.88</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>23212000000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>13003886188.92</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>13012580544.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>12999696458.69</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>44784344306.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>11052181168.83</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>10323889334.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>10033744443.56</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>12126565889.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>9464098320.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>9776839800.0</v>
       </c>
-      <c r="CP57"/>
-      <c r="CQ57">
+      <c r="CQ57"/>
+      <c r="CR57">
         <v>17957589974.0</v>
       </c>
-      <c r="CR57"/>
-      <c r="CS57">
+      <c r="CS57"/>
+      <c r="CT57">
         <v>8946297250.0</v>
       </c>
-      <c r="CT57"/>
-      <c r="CU57">
+      <c r="CU57"/>
+      <c r="CV57">
         <v>9762363023.0</v>
       </c>
-      <c r="CV57"/>
       <c r="CW57"/>
       <c r="CX57"/>
-      <c r="CY57">
+      <c r="CY57"/>
+      <c r="CZ57">
         <v>9787105027.0</v>
       </c>
-      <c r="CZ57"/>
       <c r="DA57"/>
       <c r="DB57"/>
-      <c r="DC57">
+      <c r="DC57"/>
+      <c r="DD57">
         <v>9055324402.0</v>
       </c>
-      <c r="DD57"/>
       <c r="DE57"/>
       <c r="DF57"/>
-      <c r="DG57">
+      <c r="DG57"/>
+      <c r="DH57">
         <v>9140984944.0</v>
       </c>
-      <c r="DH57"/>
       <c r="DI57"/>
       <c r="DJ57"/>
-      <c r="DK57">
+      <c r="DK57"/>
+      <c r="DL57">
         <v>9513050943.0</v>
       </c>
-      <c r="DL57"/>
       <c r="DM57"/>
       <c r="DN57"/>
-      <c r="DO57">
+      <c r="DO57"/>
+      <c r="DP57">
         <v>8340390623.0</v>
       </c>
-      <c r="DP57"/>
       <c r="DQ57"/>
       <c r="DR57"/>
-      <c r="DS57">
+      <c r="DS57"/>
+      <c r="DT57">
         <v>7872041484.0</v>
       </c>
-      <c r="DT57"/>
       <c r="DU57"/>
       <c r="DV57"/>
-      <c r="DW57">
+      <c r="DW57"/>
+      <c r="DX57">
         <v>7625199162.0</v>
       </c>
-      <c r="DX57"/>
       <c r="DY57"/>
       <c r="DZ57"/>
-      <c r="EA57">
+      <c r="EA57"/>
+      <c r="EB57">
         <v>7931276460.0</v>
       </c>
-      <c r="EB57"/>
       <c r="EC57"/>
       <c r="ED57"/>
-      <c r="EE57">
+      <c r="EE57"/>
+      <c r="EF57">
         <v>7145188391.0</v>
       </c>
-      <c r="EF57"/>
       <c r="EG57"/>
       <c r="EH57"/>
-      <c r="EI57">
+      <c r="EI57"/>
+      <c r="EJ57">
         <v>5495702208.0</v>
       </c>
-      <c r="EJ57"/>
       <c r="EK57"/>
       <c r="EL57"/>
-      <c r="EM57">
+      <c r="EM57"/>
+      <c r="EN57">
         <v>10083888294.0</v>
       </c>
-      <c r="EN57"/>
       <c r="EO57"/>
       <c r="EP57"/>
-      <c r="EQ57">
+      <c r="EQ57"/>
+      <c r="ER57">
         <v>6016788814.0</v>
       </c>
-      <c r="ER57"/>
       <c r="ES57"/>
+      <c r="ET57"/>
     </row>
-    <row r="58" spans="1:149">
+    <row r="58" spans="1:150">
       <c r="A58" t="s">
         <v>98</v>
       </c>
       <c r="B58">
+        <v>58627000000.0</v>
+      </c>
+      <c r="C58">
         <v>52861492000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>58205000000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>57195000000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>56809000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>54469916000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>54502000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>56488000000.0</v>
       </c>
       <c r="I58">
         <v>56488000000.0</v>
       </c>
       <c r="J58">
-        <v>56120000000.0</v>
+        <v>56488000000.0</v>
       </c>
       <c r="K58">
         <v>56120000000.0</v>
       </c>
       <c r="L58">
+        <v>56120000000.0</v>
+      </c>
+      <c r="M58">
         <v>62026000000.0</v>
       </c>
-      <c r="M58"/>
-      <c r="N58">
+      <c r="N58"/>
+      <c r="O58">
         <v>55349000000.0</v>
       </c>
-      <c r="O58"/>
-      <c r="P58">
+      <c r="P58"/>
+      <c r="Q58">
         <v>51105000000.0</v>
       </c>
-      <c r="Q58"/>
-      <c r="R58">
+      <c r="R58"/>
+      <c r="S58">
         <v>50004000000.0</v>
       </c>
-      <c r="S58"/>
-      <c r="T58">
+      <c r="T58"/>
+      <c r="U58">
         <v>52154000000.0</v>
       </c>
-      <c r="U58"/>
-      <c r="V58">
+      <c r="V58"/>
+      <c r="W58">
         <v>50920000000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>155958642728.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>51133000000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>226581365408.63</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>47164000000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>54600601991.2</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>50881000000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>62591954729.98</v>
-      </c>
-[...1 lines deleted...]
-        <v>45898000000.0</v>
       </c>
       <c r="AE58">
         <v>45898000000.0</v>
       </c>
       <c r="AF58">
-        <v>41187000000.0</v>
+        <v>45898000000.0</v>
       </c>
       <c r="AG58">
         <v>41187000000.0</v>
       </c>
       <c r="AH58">
+        <v>41187000000.0</v>
+      </c>
+      <c r="AI58">
         <v>39448000000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>39449000000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>39069000000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>36216000000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>37501000000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>33764000000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>34352000000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>30698000000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>35777000000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>30450000000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>34498000000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>32591000000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>28179000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26089000000.0</v>
       </c>
       <c r="AV58">
         <v>26089000000.0</v>
       </c>
       <c r="AW58">
-        <v>28876000000.0</v>
+        <v>26089000000.0</v>
       </c>
       <c r="AX58">
         <v>28876000000.0</v>
       </c>
       <c r="AY58">
-        <v>24480000000.0</v>
+        <v>28876000000.0</v>
       </c>
       <c r="AZ58">
         <v>24480000000.0</v>
       </c>
       <c r="BA58">
-        <v>26874000000.0</v>
+        <v>24480000000.0</v>
       </c>
       <c r="BB58">
         <v>26874000000.0</v>
       </c>
       <c r="BC58">
-        <v>25770000000.0</v>
+        <v>26874000000.0</v>
       </c>
       <c r="BD58">
         <v>25770000000.0</v>
       </c>
       <c r="BE58">
-        <v>26574000000.0</v>
+        <v>25770000000.0</v>
       </c>
       <c r="BF58">
         <v>26574000000.0</v>
       </c>
       <c r="BG58">
+        <v>26574000000.0</v>
+      </c>
+      <c r="BH58">
         <v>24483000000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>25535000000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>26788000000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>25622460240.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25400000000.0</v>
       </c>
       <c r="BL58">
         <v>25400000000.0</v>
       </c>
       <c r="BM58">
-        <v>29418000000.0</v>
+        <v>25400000000.0</v>
       </c>
       <c r="BN58">
         <v>29418000000.0</v>
       </c>
       <c r="BO58">
-        <v>30735000519.0</v>
+        <v>29418000000.0</v>
       </c>
       <c r="BP58">
         <v>30735000519.0</v>
       </c>
       <c r="BQ58">
+        <v>30735000519.0</v>
+      </c>
+      <c r="BR58">
         <v>31718000000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>29890000000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>27958072000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>25602000000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>34415000000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>34061000000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>31552370110.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>34063661880.55</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>35139528490.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>38103173736.13</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>38135953460.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>41841803762.81</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>40585275018.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>40522683125.11</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>45100000000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>46304116373.6</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>51451870165.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>49415346904.36</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>77134637653.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>39462276298.7</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>24441947082.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>19680742133.36</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>19534654927.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>19675485360.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>21166732600.0</v>
       </c>
-      <c r="CP58"/>
-      <c r="CQ58">
+      <c r="CQ58"/>
+      <c r="CR58">
         <v>25305935430.0</v>
       </c>
-      <c r="CR58"/>
-      <c r="CS58">
+      <c r="CS58"/>
+      <c r="CT58">
         <v>13282378000.0</v>
       </c>
-      <c r="CT58"/>
-      <c r="CU58">
+      <c r="CU58"/>
+      <c r="CV58">
         <v>17952769192.0</v>
       </c>
-      <c r="CV58"/>
       <c r="CW58"/>
       <c r="CX58"/>
-      <c r="CY58">
+      <c r="CY58"/>
+      <c r="CZ58">
         <v>17493779463.0</v>
       </c>
-      <c r="CZ58"/>
       <c r="DA58"/>
       <c r="DB58"/>
-      <c r="DC58">
+      <c r="DC58"/>
+      <c r="DD58">
         <v>16125804607.0</v>
       </c>
-      <c r="DD58"/>
       <c r="DE58"/>
       <c r="DF58"/>
-      <c r="DG58">
+      <c r="DG58"/>
+      <c r="DH58">
         <v>16128675109.0</v>
       </c>
-      <c r="DH58"/>
       <c r="DI58"/>
       <c r="DJ58"/>
-      <c r="DK58">
+      <c r="DK58"/>
+      <c r="DL58">
         <v>15629719986.0</v>
       </c>
-      <c r="DL58"/>
       <c r="DM58"/>
       <c r="DN58"/>
-      <c r="DO58">
+      <c r="DO58"/>
+      <c r="DP58">
         <v>13783923225.0</v>
       </c>
-      <c r="DP58"/>
       <c r="DQ58"/>
       <c r="DR58"/>
-      <c r="DS58">
+      <c r="DS58"/>
+      <c r="DT58">
         <v>13526882152.0</v>
       </c>
-      <c r="DT58"/>
       <c r="DU58"/>
       <c r="DV58"/>
-      <c r="DW58">
+      <c r="DW58"/>
+      <c r="DX58">
         <v>13465507696.0</v>
       </c>
-      <c r="DX58"/>
       <c r="DY58"/>
       <c r="DZ58"/>
-      <c r="EA58">
+      <c r="EA58"/>
+      <c r="EB58">
         <v>13102084788.0</v>
       </c>
-      <c r="EB58"/>
       <c r="EC58"/>
       <c r="ED58"/>
-      <c r="EE58">
+      <c r="EE58"/>
+      <c r="EF58">
         <v>11463776668.0</v>
       </c>
-      <c r="EF58"/>
       <c r="EG58"/>
       <c r="EH58"/>
-      <c r="EI58">
+      <c r="EI58"/>
+      <c r="EJ58">
         <v>9442994997.0</v>
       </c>
-      <c r="EJ58"/>
       <c r="EK58"/>
       <c r="EL58"/>
-      <c r="EM58">
+      <c r="EM58"/>
+      <c r="EN58">
         <v>13576006386.0</v>
       </c>
-      <c r="EN58"/>
       <c r="EO58"/>
       <c r="EP58"/>
-      <c r="EQ58">
+      <c r="EQ58"/>
+      <c r="ER58">
         <v>9356747035.0</v>
       </c>
-      <c r="ER58"/>
       <c r="ES58"/>
+      <c r="ET58"/>
     </row>
-    <row r="59" spans="1:149">
+    <row r="59" spans="1:150">
       <c r="A59" t="s">
         <v>99</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
-      <c r="V59">
-[...1 lines deleted...]
-      </c>
+      <c r="V59"/>
       <c r="W59">
         <v>0.0</v>
       </c>
       <c r="X59">
         <v>0.0</v>
       </c>
       <c r="Y59">
         <v>0.0</v>
       </c>
       <c r="Z59">
         <v>0.0</v>
       </c>
       <c r="AA59">
         <v>0.0</v>
       </c>
       <c r="AB59">
         <v>0.0</v>
       </c>
       <c r="AC59">
         <v>0.0</v>
       </c>
       <c r="AD59">
         <v>0.0</v>
       </c>
-      <c r="AE59"/>
+      <c r="AE59">
+        <v>0.0</v>
+      </c>
       <c r="AF59"/>
       <c r="AG59"/>
-      <c r="AH59">
-[...2 lines deleted...]
-      <c r="AI59"/>
+      <c r="AH59"/>
+      <c r="AI59">
+        <v>0.0</v>
+      </c>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
       <c r="BG59"/>
       <c r="BH59"/>
@@ -22899,507 +23004,511 @@
       <c r="DU59"/>
       <c r="DV59"/>
       <c r="DW59"/>
       <c r="DX59"/>
       <c r="DY59"/>
       <c r="DZ59"/>
       <c r="EA59"/>
       <c r="EB59"/>
       <c r="EC59"/>
       <c r="ED59"/>
       <c r="EE59"/>
       <c r="EF59"/>
       <c r="EG59"/>
       <c r="EH59"/>
       <c r="EI59"/>
       <c r="EJ59"/>
       <c r="EK59"/>
       <c r="EL59"/>
       <c r="EM59"/>
       <c r="EN59"/>
       <c r="EO59"/>
       <c r="EP59"/>
       <c r="EQ59"/>
       <c r="ER59"/>
       <c r="ES59"/>
+      <c r="ET59"/>
     </row>
-    <row r="60" spans="1:149">
+    <row r="60" spans="1:150">
       <c r="A60" t="s">
         <v>100</v>
       </c>
       <c r="B60">
+        <v>16193000000.0</v>
+      </c>
+      <c r="C60">
         <v>15523390000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>17794000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>19990000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>20308000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>18091344000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>18102000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19257000000.0</v>
       </c>
       <c r="I60">
         <v>19257000000.0</v>
       </c>
       <c r="J60">
-        <v>19021000000.0</v>
+        <v>19257000000.0</v>
       </c>
       <c r="K60">
         <v>19021000000.0</v>
       </c>
       <c r="L60">
+        <v>19021000000.0</v>
+      </c>
+      <c r="M60">
         <v>20141000000.0</v>
       </c>
-      <c r="M60"/>
-      <c r="N60">
+      <c r="N60"/>
+      <c r="O60">
         <v>17107000000.0</v>
       </c>
-      <c r="O60"/>
-      <c r="P60">
+      <c r="P60"/>
+      <c r="Q60">
         <v>17016000000.0</v>
       </c>
-      <c r="Q60"/>
-      <c r="R60">
+      <c r="R60"/>
+      <c r="S60">
         <v>15266000000.0</v>
       </c>
-      <c r="S60"/>
-      <c r="T60">
+      <c r="T60"/>
+      <c r="U60">
         <v>15639000000.0</v>
       </c>
-      <c r="U60"/>
-      <c r="V60">
+      <c r="V60"/>
+      <c r="W60">
         <v>13192000000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>40404682145.89</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>12710000000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>56320754783.51</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>11572000000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>13396619587.87</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>11583000000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>14248985115.02</v>
-      </c>
-[...1 lines deleted...]
-        <v>13629000000.0</v>
       </c>
       <c r="AE60">
         <v>13629000000.0</v>
       </c>
       <c r="AF60">
-        <v>16203000000.0</v>
+        <v>13629000000.0</v>
       </c>
       <c r="AG60">
         <v>16203000000.0</v>
       </c>
       <c r="AH60">
+        <v>16203000000.0</v>
+      </c>
+      <c r="AI60">
         <v>16355000000.0</v>
       </c>
-      <c r="AI60"/>
-      <c r="AJ60">
+      <c r="AJ60"/>
+      <c r="AK60">
         <v>14484000000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>15439000000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>15265000000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>13651000000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>13892000000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>14344000000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>12882000000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>15159000000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>14234000000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>14293000000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>15275000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14485000000.0</v>
       </c>
       <c r="AV60">
         <v>14485000000.0</v>
       </c>
       <c r="AW60">
-        <v>12428000000.0</v>
+        <v>14485000000.0</v>
       </c>
       <c r="AX60">
         <v>12428000000.0</v>
       </c>
       <c r="AY60">
-        <v>12065000000.0</v>
+        <v>12428000000.0</v>
       </c>
       <c r="AZ60">
         <v>12065000000.0</v>
       </c>
       <c r="BA60">
-        <v>10085000000.0</v>
+        <v>12065000000.0</v>
       </c>
       <c r="BB60">
         <v>10085000000.0</v>
       </c>
       <c r="BC60">
-        <v>9948000000.0</v>
+        <v>10085000000.0</v>
       </c>
       <c r="BD60">
         <v>9948000000.0</v>
       </c>
       <c r="BE60">
-        <v>11344000000.0</v>
+        <v>9948000000.0</v>
       </c>
       <c r="BF60">
         <v>11344000000.0</v>
       </c>
       <c r="BG60">
+        <v>11344000000.0</v>
+      </c>
+      <c r="BH60">
         <v>12387000000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>12883000000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>12245000000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>12230721840.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11230000000.0</v>
       </c>
       <c r="BL60">
         <v>11230000000.0</v>
       </c>
       <c r="BM60">
-        <v>8788000000.0</v>
+        <v>11230000000.0</v>
       </c>
       <c r="BN60">
         <v>8788000000.0</v>
       </c>
       <c r="BO60">
-        <v>8360999454.0</v>
+        <v>8788000000.0</v>
       </c>
       <c r="BP60">
         <v>8360999454.0</v>
       </c>
       <c r="BQ60">
+        <v>8360999454.0</v>
+      </c>
+      <c r="BR60">
         <v>7782000000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>7976000000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>5529649280.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>8236000000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>6973000000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>7532000000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>5909965290.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>6306923920.63</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>6019604041.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>5132784717.93</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>5873154110.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>6505405765.04</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>7534994787.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>4926864481.72</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>7195000000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>7871198639.22</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>8453343061.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>7247217537.94</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>12446702618.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>9807430519.48</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>8890148275.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>8555104915.16</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>7626730555.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>7742247840.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>7456748000.0</v>
       </c>
-      <c r="CP60"/>
-      <c r="CQ60">
+      <c r="CQ60"/>
+      <c r="CR60">
         <v>4623852967.0</v>
       </c>
-      <c r="CR60"/>
-      <c r="CS60">
+      <c r="CS60"/>
+      <c r="CT60">
         <v>12091117000.0</v>
       </c>
-      <c r="CT60"/>
-      <c r="CU60">
+      <c r="CU60"/>
+      <c r="CV60">
         <v>11024737552.0</v>
       </c>
-      <c r="CV60"/>
       <c r="CW60"/>
       <c r="CX60"/>
-      <c r="CY60">
+      <c r="CY60"/>
+      <c r="CZ60">
         <v>7004941894.0</v>
       </c>
-      <c r="CZ60"/>
       <c r="DA60"/>
       <c r="DB60"/>
-      <c r="DC60">
+      <c r="DC60"/>
+      <c r="DD60">
         <v>6645070368.0</v>
       </c>
-      <c r="DD60"/>
       <c r="DE60"/>
       <c r="DF60"/>
-      <c r="DG60">
+      <c r="DG60"/>
+      <c r="DH60">
         <v>6513429857.0</v>
       </c>
-      <c r="DH60"/>
       <c r="DI60"/>
       <c r="DJ60"/>
-      <c r="DK60">
+      <c r="DK60"/>
+      <c r="DL60">
         <v>6112692015.0</v>
       </c>
-      <c r="DL60"/>
       <c r="DM60"/>
       <c r="DN60"/>
-      <c r="DO60">
+      <c r="DO60"/>
+      <c r="DP60">
         <v>5631803269.0</v>
       </c>
-      <c r="DP60"/>
       <c r="DQ60"/>
       <c r="DR60"/>
-      <c r="DS60">
+      <c r="DS60"/>
+      <c r="DT60">
         <v>4760131638.0</v>
       </c>
-      <c r="DT60"/>
       <c r="DU60"/>
       <c r="DV60"/>
-      <c r="DW60">
+      <c r="DW60"/>
+      <c r="DX60">
         <v>3944214150.0</v>
       </c>
-      <c r="DX60"/>
       <c r="DY60"/>
       <c r="DZ60"/>
-      <c r="EA60">
+      <c r="EA60"/>
+      <c r="EB60">
         <v>3601315917.0</v>
       </c>
-      <c r="EB60"/>
       <c r="EC60"/>
       <c r="ED60"/>
-      <c r="EE60">
+      <c r="EE60"/>
+      <c r="EF60">
         <v>4837004018.0</v>
       </c>
-      <c r="EF60"/>
       <c r="EG60"/>
       <c r="EH60"/>
-      <c r="EI60">
+      <c r="EI60"/>
+      <c r="EJ60">
         <v>4261003990.0</v>
       </c>
-      <c r="EJ60"/>
       <c r="EK60"/>
       <c r="EL60"/>
-      <c r="EM60">
+      <c r="EM60"/>
+      <c r="EN60">
         <v>5124168534.0</v>
       </c>
-      <c r="EN60"/>
       <c r="EO60"/>
       <c r="EP60"/>
-      <c r="EQ60">
+      <c r="EQ60"/>
+      <c r="ER60">
         <v>5369874576.0</v>
       </c>
-      <c r="ER60"/>
       <c r="ES60"/>
+      <c r="ET60"/>
     </row>
-    <row r="61" spans="1:149">
+    <row r="61" spans="1:150">
       <c r="A61" t="s">
         <v>101</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
-      <c r="V61">
-[...1 lines deleted...]
-      </c>
+      <c r="V61"/>
       <c r="W61">
         <v>0.0</v>
       </c>
       <c r="X61">
         <v>0.0</v>
       </c>
       <c r="Y61">
         <v>0.0</v>
       </c>
       <c r="Z61">
         <v>0.0</v>
       </c>
       <c r="AA61">
         <v>0.0</v>
       </c>
       <c r="AB61">
         <v>0.0</v>
       </c>
       <c r="AC61">
         <v>0.0</v>
       </c>
       <c r="AD61">
+        <v>0.0</v>
+      </c>
+      <c r="AE61">
         <v>-5758001681.28</v>
       </c>
-      <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
-      <c r="AH61">
+      <c r="AH61"/>
+      <c r="AI61">
         <v>-1990492626.29</v>
       </c>
-      <c r="AI61"/>
       <c r="AJ61"/>
-      <c r="AK61">
+      <c r="AK61"/>
+      <c r="AL61">
         <v>-1937313000.0</v>
       </c>
-      <c r="AL61"/>
-      <c r="AM61">
+      <c r="AM61"/>
+      <c r="AN61">
         <v>-2162039000.0</v>
       </c>
-      <c r="AN61"/>
-      <c r="AO61">
+      <c r="AO61"/>
+      <c r="AP61">
         <v>-2325610000.0</v>
       </c>
-      <c r="AP61"/>
-      <c r="AQ61">
+      <c r="AQ61"/>
+      <c r="AR61">
         <v>-2290234000.0</v>
       </c>
-      <c r="AR61"/>
-      <c r="AS61">
+      <c r="AS61"/>
+      <c r="AT61">
         <v>-2355710000.0</v>
       </c>
-      <c r="AT61"/>
-      <c r="AU61">
+      <c r="AU61"/>
+      <c r="AV61">
         <v>-792159000.0</v>
       </c>
-      <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
-      <c r="AY61">
+      <c r="AY61"/>
+      <c r="AZ61">
         <v>-927280000.0</v>
       </c>
-      <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
-      <c r="BC61">
+      <c r="BC61"/>
+      <c r="BD61">
         <v>-960411000.0</v>
       </c>
-      <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
-      <c r="BG61">
+      <c r="BG61"/>
+      <c r="BH61">
         <v>-801705000.0</v>
       </c>
-      <c r="BH61"/>
       <c r="BI61"/>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
@@ -23445,105 +23554,106 @@
       <c r="DU61"/>
       <c r="DV61"/>
       <c r="DW61"/>
       <c r="DX61"/>
       <c r="DY61"/>
       <c r="DZ61"/>
       <c r="EA61"/>
       <c r="EB61"/>
       <c r="EC61"/>
       <c r="ED61"/>
       <c r="EE61"/>
       <c r="EF61"/>
       <c r="EG61"/>
       <c r="EH61"/>
       <c r="EI61"/>
       <c r="EJ61"/>
       <c r="EK61"/>
       <c r="EL61"/>
       <c r="EM61"/>
       <c r="EN61"/>
       <c r="EO61"/>
       <c r="EP61"/>
       <c r="EQ61"/>
       <c r="ER61"/>
       <c r="ES61"/>
+      <c r="ET61"/>
     </row>
-    <row r="62" spans="1:149">
+    <row r="62" spans="1:150">
       <c r="A62" t="s">
         <v>102</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
-      <c r="V62">
-[...1 lines deleted...]
-      </c>
+      <c r="V62"/>
       <c r="W62">
         <v>0.0</v>
       </c>
       <c r="X62">
         <v>0.0</v>
       </c>
       <c r="Y62">
         <v>0.0</v>
       </c>
       <c r="Z62">
         <v>0.0</v>
       </c>
       <c r="AA62">
         <v>0.0</v>
       </c>
-      <c r="AB62"/>
+      <c r="AB62">
+        <v>0.0</v>
+      </c>
       <c r="AC62"/>
-      <c r="AD62">
-[...2 lines deleted...]
-      <c r="AE62"/>
+      <c r="AD62"/>
+      <c r="AE62">
+        <v>0.0</v>
+      </c>
       <c r="AF62"/>
       <c r="AG62"/>
-      <c r="AH62">
-[...2 lines deleted...]
-      <c r="AI62"/>
+      <c r="AH62"/>
+      <c r="AI62">
+        <v>0.0</v>
+      </c>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
@@ -23614,50 +23724,51 @@
       <c r="DU62"/>
       <c r="DV62"/>
       <c r="DW62"/>
       <c r="DX62"/>
       <c r="DY62"/>
       <c r="DZ62"/>
       <c r="EA62"/>
       <c r="EB62"/>
       <c r="EC62"/>
       <c r="ED62"/>
       <c r="EE62"/>
       <c r="EF62"/>
       <c r="EG62"/>
       <c r="EH62"/>
       <c r="EI62"/>
       <c r="EJ62"/>
       <c r="EK62"/>
       <c r="EL62"/>
       <c r="EM62"/>
       <c r="EN62"/>
       <c r="EO62"/>
       <c r="EP62"/>
       <c r="EQ62"/>
       <c r="ER62"/>
       <c r="ES62"/>
+      <c r="ET62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AP32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -23777,51 +23888,51 @@
       </c>
       <c r="AJ1" t="s">
         <v>35</v>
       </c>
       <c r="AK1" t="s">
         <v>36</v>
       </c>
       <c r="AL1" t="s">
         <v>37</v>
       </c>
       <c r="AM1" t="s">
         <v>38</v>
       </c>
       <c r="AN1" t="s">
         <v>39</v>
       </c>
       <c r="AO1" t="s">
         <v>40</v>
       </c>
       <c r="AP1" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="2" spans="1:42">
       <c r="A2" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B2">
         <v>26794000000.0</v>
       </c>
       <c r="C2">
         <v>33391000000.0</v>
       </c>
       <c r="D2">
         <v>34429000000.0</v>
       </c>
       <c r="E2">
         <v>35906000000.0</v>
       </c>
       <c r="F2">
         <v>30259000000.0</v>
       </c>
       <c r="G2">
         <v>28684000000.0</v>
       </c>
       <c r="H2">
         <v>29102000000.0</v>
       </c>
       <c r="I2">
         <v>28703000000.0</v>
       </c>
@@ -23875,51 +23986,51 @@
       </c>
       <c r="Z2">
         <v>46340000000.0</v>
       </c>
       <c r="AA2">
         <v>63817500861.0</v>
       </c>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
       <c r="AH2"/>
       <c r="AI2"/>
       <c r="AJ2"/>
       <c r="AK2"/>
       <c r="AL2"/>
       <c r="AM2"/>
       <c r="AN2"/>
       <c r="AO2"/>
       <c r="AP2"/>
     </row>
     <row r="3" spans="1:42">
       <c r="A3" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B3">
         <v>1310000000.0</v>
       </c>
       <c r="C3">
         <v>1757000000.0</v>
       </c>
       <c r="D3">
         <v>990000000.0</v>
       </c>
       <c r="E3">
         <v>1069000000.0</v>
       </c>
       <c r="F3">
         <v>1746000000.0</v>
       </c>
       <c r="G3">
         <v>2018000000.0</v>
       </c>
       <c r="H3">
         <v>1964000000.0</v>
       </c>
       <c r="I3">
         <v>2008000000.0</v>
       </c>
@@ -24003,51 +24114,51 @@
       </c>
       <c r="AJ3">
         <v>732543018.0</v>
       </c>
       <c r="AK3">
         <v>644700243.0</v>
       </c>
       <c r="AL3">
         <v>535330744.0</v>
       </c>
       <c r="AM3">
         <v>521501549.0</v>
       </c>
       <c r="AN3">
         <v>487835309.0</v>
       </c>
       <c r="AO3">
         <v>548623222.0</v>
       </c>
       <c r="AP3">
         <v>560983274.0</v>
       </c>
     </row>
     <row r="4" spans="1:42">
       <c r="A4" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>0.0</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
@@ -24059,51 +24170,51 @@
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
     </row>
     <row r="5" spans="1:42">
       <c r="A5" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B5">
         <v>10207000000.0</v>
       </c>
       <c r="C5">
         <v>11250000000.0</v>
       </c>
       <c r="D5">
         <v>10068000000.0</v>
       </c>
       <c r="E5">
         <v>9512000000.0</v>
       </c>
       <c r="F5">
         <v>9637000000.0</v>
       </c>
       <c r="G5">
         <v>9358000000.0</v>
       </c>
       <c r="H5">
         <v>9917000000.0</v>
       </c>
       <c r="I5">
         <v>9329000000.0</v>
       </c>
@@ -24187,51 +24298,51 @@
       </c>
       <c r="AJ5">
         <v>3130083623.0</v>
       </c>
       <c r="AK5">
         <v>3174233729.0</v>
       </c>
       <c r="AL5">
         <v>2865912067.0</v>
       </c>
       <c r="AM5">
         <v>2604421940.0</v>
       </c>
       <c r="AN5">
         <v>2208929796.0</v>
       </c>
       <c r="AO5">
         <v>1871123030.0</v>
       </c>
       <c r="AP5">
         <v>1861297105.0</v>
       </c>
     </row>
     <row r="6" spans="1:42">
       <c r="A6" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B6">
         <v>11517000000.0</v>
       </c>
       <c r="C6">
         <v>13007000000.0</v>
       </c>
       <c r="D6">
         <v>11058000000.0</v>
       </c>
       <c r="E6">
         <v>10581000000.0</v>
       </c>
       <c r="F6">
         <v>11383000000.0</v>
       </c>
       <c r="G6">
         <v>11376000000.0</v>
       </c>
       <c r="H6">
         <v>11881000000.0</v>
       </c>
       <c r="I6">
         <v>11337000000.0</v>
       </c>
@@ -24315,51 +24426,51 @@
       </c>
       <c r="AJ6">
         <v>3862626641.0</v>
       </c>
       <c r="AK6">
         <v>3818933972.0</v>
       </c>
       <c r="AL6">
         <v>3401242811.0</v>
       </c>
       <c r="AM6">
         <v>3125923489.0</v>
       </c>
       <c r="AN6">
         <v>2696765105.0</v>
       </c>
       <c r="AO6">
         <v>2419746252.0</v>
       </c>
       <c r="AP6">
         <v>2422280379.0</v>
       </c>
     </row>
     <row r="7" spans="1:42">
       <c r="A7" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7">
         <v>0.0</v>
       </c>
       <c r="I7">
         <v>0.0</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
@@ -24371,51 +24482,51 @@
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
     </row>
     <row r="8" spans="1:42">
       <c r="A8" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B8">
         <v>3798000000.0</v>
       </c>
       <c r="C8">
         <v>330000000.0</v>
       </c>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>-29000000.0</v>
       </c>
       <c r="J8">
         <v>578000000.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
@@ -24431,51 +24542,51 @@
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
     </row>
     <row r="9" spans="1:42">
       <c r="A9" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B9">
         <v>50503000000.0</v>
       </c>
       <c r="C9">
         <v>60761000000.0</v>
       </c>
       <c r="D9">
         <v>25175000000.0</v>
       </c>
       <c r="E9">
         <v>24167000000.0</v>
       </c>
       <c r="F9">
         <v>22185000000.0</v>
       </c>
       <c r="G9">
         <v>22040000000.0</v>
       </c>
       <c r="H9">
         <v>22878000000.0</v>
       </c>
       <c r="I9">
         <v>22279000000.0</v>
       </c>
@@ -24559,51 +24670,51 @@
       </c>
       <c r="AJ9">
         <v>32381476984.0</v>
       </c>
       <c r="AK9">
         <v>32001343505.0</v>
       </c>
       <c r="AL9">
         <v>27568181498.0</v>
       </c>
       <c r="AM9">
         <v>26408344745.0</v>
       </c>
       <c r="AN9">
         <v>23816148614.0</v>
       </c>
       <c r="AO9">
         <v>23686151207.0</v>
       </c>
       <c r="AP9">
         <v>27065010963.0</v>
       </c>
     </row>
     <row r="10" spans="1:42">
       <c r="A10" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B10">
         <v>8693000000.0</v>
       </c>
       <c r="C10">
         <v>8869000000.0</v>
       </c>
       <c r="D10">
         <v>9339000000.0</v>
       </c>
       <c r="E10">
         <v>10337000000.0</v>
       </c>
       <c r="F10">
         <v>8556000000.0</v>
       </c>
       <c r="G10">
         <v>7996000000.0</v>
       </c>
       <c r="H10">
         <v>8289000000.0</v>
       </c>
       <c r="I10">
         <v>12360000000.0</v>
       </c>
@@ -24687,51 +24798,51 @@
       </c>
       <c r="AJ10">
         <v>2505185284.0</v>
       </c>
       <c r="AK10">
         <v>2508418849.0</v>
       </c>
       <c r="AL10">
         <v>2302192570.0</v>
       </c>
       <c r="AM10">
         <v>2243382405.0</v>
       </c>
       <c r="AN10">
         <v>1909609015.0</v>
       </c>
       <c r="AO10">
         <v>1579537388.0</v>
       </c>
       <c r="AP10">
         <v>1545136011.0</v>
       </c>
     </row>
     <row r="11" spans="1:42">
       <c r="A11" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B11">
         <v>2481000000.0</v>
       </c>
       <c r="C11">
         <v>2500000000.0</v>
       </c>
       <c r="D11">
         <v>2199000000.0</v>
       </c>
       <c r="E11">
         <v>2068000000.0</v>
       </c>
       <c r="F11">
         <v>1935000000.0</v>
       </c>
       <c r="G11">
         <v>1923000000.0</v>
       </c>
       <c r="H11">
         <v>2263000000.0</v>
       </c>
       <c r="I11">
         <v>2572000000.0</v>
       </c>
@@ -24815,51 +24926,51 @@
       </c>
       <c r="AJ11">
         <v>815024007.0</v>
       </c>
       <c r="AK11">
         <v>862884823.0</v>
       </c>
       <c r="AL11">
         <v>882754990.0</v>
       </c>
       <c r="AM11">
         <v>893341411.0</v>
       </c>
       <c r="AN11">
         <v>768448541.0</v>
       </c>
       <c r="AO11">
         <v>610809733.0</v>
       </c>
       <c r="AP11">
         <v>643671560.0</v>
       </c>
     </row>
     <row r="12" spans="1:42">
       <c r="A12" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B12">
         <v>983585000.0</v>
       </c>
       <c r="C12">
         <v>1118000000.0</v>
       </c>
       <c r="D12">
         <v>1075000000.0</v>
       </c>
       <c r="E12">
         <v>789000000.0</v>
       </c>
       <c r="F12">
         <v>498000000.0</v>
       </c>
       <c r="G12">
         <v>703000000.0</v>
       </c>
       <c r="H12">
         <v>763000000.0</v>
       </c>
       <c r="I12">
         <v>731000000.0</v>
       </c>
@@ -24943,51 +25054,51 @@
       </c>
       <c r="AJ12">
         <v>624898338.0</v>
       </c>
       <c r="AK12">
         <v>665814879.0</v>
       </c>
       <c r="AL12">
         <v>563719496.0</v>
       </c>
       <c r="AM12">
         <v>361039534.0</v>
       </c>
       <c r="AN12">
         <v>299320780.0</v>
       </c>
       <c r="AO12">
         <v>291585642.0</v>
       </c>
       <c r="AP12">
         <v>316161093.0</v>
       </c>
     </row>
     <row r="13" spans="1:42">
       <c r="A13" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B13">
         <v>398000000.0</v>
       </c>
       <c r="C13">
         <v>438000000.0</v>
       </c>
       <c r="D13">
         <v>442000000.0</v>
       </c>
       <c r="E13">
         <v>281000000.0</v>
       </c>
       <c r="F13">
         <v>147000000.0</v>
       </c>
       <c r="G13">
         <v>232000000.0</v>
       </c>
       <c r="H13">
         <v>424000000.0</v>
       </c>
       <c r="I13">
         <v>408000000.0</v>
       </c>
@@ -25011,51 +25122,51 @@
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
     </row>
     <row r="14" spans="1:42">
       <c r="A14" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B14">
         <v>-542000000.0</v>
       </c>
       <c r="C14">
         <v>-625000000.0</v>
       </c>
       <c r="D14">
         <v>-653000000.0</v>
       </c>
       <c r="E14">
         <v>-627000000.0</v>
       </c>
       <c r="F14">
         <v>-572000000.0</v>
       </c>
       <c r="G14">
         <v>2389000000.0</v>
       </c>
       <c r="H14">
         <v>694000000.0</v>
       </c>
       <c r="I14">
         <v>720000000.0</v>
       </c>
@@ -25109,51 +25220,51 @@
       </c>
       <c r="Z14">
         <v>173570000.0</v>
       </c>
       <c r="AA14">
         <v>176494000.0</v>
       </c>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
     </row>
     <row r="15" spans="1:42">
       <c r="A15" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B15">
         <v>9469000000.0</v>
       </c>
       <c r="C15">
         <v>5744000000.0</v>
       </c>
       <c r="D15">
         <v>6487000000.0</v>
       </c>
       <c r="E15">
         <v>7642000000.0</v>
       </c>
       <c r="F15">
         <v>6049000000.0</v>
       </c>
       <c r="G15">
         <v>5581000000.0</v>
       </c>
       <c r="H15">
         <v>5625000000.0</v>
       </c>
       <c r="I15">
         <v>9369000000.0</v>
       </c>
@@ -25237,51 +25348,51 @@
       </c>
       <c r="AJ15">
         <v>1611874237.0</v>
       </c>
       <c r="AK15">
         <v>1290808128.0</v>
       </c>
       <c r="AL15">
         <v>1342382397.0</v>
       </c>
       <c r="AM15">
         <v>1286781930.0</v>
       </c>
       <c r="AN15">
         <v>1122452925.0</v>
       </c>
       <c r="AO15">
         <v>917596522.0</v>
       </c>
       <c r="AP15">
         <v>836610894.0</v>
       </c>
     </row>
     <row r="16" spans="1:42">
       <c r="A16" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B16">
         <v>9469000000.0</v>
       </c>
       <c r="C16">
         <v>5744000000.0</v>
       </c>
       <c r="D16">
         <v>6487000000.0</v>
       </c>
       <c r="E16">
         <v>7642000000.0</v>
       </c>
       <c r="F16">
         <v>6049000000.0</v>
       </c>
       <c r="G16">
         <v>5581000000.0</v>
       </c>
       <c r="H16">
         <v>5625000000.0</v>
       </c>
       <c r="I16">
         <v>9369000000.0</v>
       </c>
@@ -25335,51 +25446,51 @@
       </c>
       <c r="Z16">
         <v>908792000.0</v>
       </c>
       <c r="AA16">
         <v>403684000.0</v>
       </c>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
     </row>
     <row r="17" spans="1:42">
       <c r="A17" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B17">
         <v>6213000000.0</v>
       </c>
       <c r="C17">
         <v>6369000000.0</v>
       </c>
       <c r="D17">
         <v>7140000000.0</v>
       </c>
       <c r="E17">
         <v>8269000000.0</v>
       </c>
       <c r="F17">
         <v>6621000000.0</v>
       </c>
       <c r="G17">
         <v>6073000000.0</v>
       </c>
       <c r="H17">
         <v>6026000000.0</v>
       </c>
       <c r="I17">
         <v>9808000000.0</v>
       </c>
@@ -25405,51 +25516,51 @@
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
     </row>
     <row r="18" spans="1:42">
       <c r="A18" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B18">
         <v>-700000000.0</v>
       </c>
       <c r="C18">
         <v>-680000000.0</v>
       </c>
       <c r="D18">
         <v>-633000000.0</v>
       </c>
       <c r="E18">
         <v>-508000000.0</v>
       </c>
       <c r="F18">
         <v>-361000000.0</v>
       </c>
       <c r="G18">
         <v>-480000000.0</v>
       </c>
       <c r="H18">
         <v>-539000000.0</v>
       </c>
       <c r="I18">
         <v>-469000000.0</v>
       </c>
@@ -25471,51 +25582,51 @@
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
     </row>
     <row r="19" spans="1:42">
       <c r="A19" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19">
         <v>0.0</v>
       </c>
       <c r="I19">
         <v>0.0</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
@@ -25527,51 +25638,51 @@
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
     </row>
     <row r="20" spans="1:42">
       <c r="A20" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
@@ -25583,51 +25694,51 @@
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
     </row>
     <row r="21" spans="1:42">
       <c r="A21" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B21">
         <v>9037000000.0</v>
       </c>
       <c r="C21">
         <v>9400000000.0</v>
       </c>
       <c r="D21">
         <v>9758000000.0</v>
       </c>
       <c r="E21">
         <v>10755000000.0</v>
       </c>
       <c r="F21">
         <v>8702000000.0</v>
       </c>
       <c r="G21">
         <v>8303000000.0</v>
       </c>
       <c r="H21">
         <v>8708000000.0</v>
       </c>
       <c r="I21">
         <v>12639000000.0</v>
       </c>
@@ -25711,51 +25822,51 @@
       </c>
       <c r="AJ21">
         <v>3190196886.0</v>
       </c>
       <c r="AK21">
         <v>3212240075.0</v>
       </c>
       <c r="AL21">
         <v>2968652310.0</v>
       </c>
       <c r="AM21">
         <v>2661509388.0</v>
       </c>
       <c r="AN21">
         <v>2208929795.0</v>
       </c>
       <c r="AO21">
         <v>1966475680.0</v>
       </c>
       <c r="AP21">
         <v>1916422629.0</v>
       </c>
     </row>
     <row r="22" spans="1:42">
       <c r="A22" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22">
         <v>0.0</v>
       </c>
       <c r="I22">
         <v>0.0</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
@@ -25767,51 +25878,51 @@
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
     </row>
     <row r="23" spans="1:42">
       <c r="A23" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B23">
         <v>40376000000.0</v>
       </c>
       <c r="C23">
         <v>51361000000.0</v>
       </c>
       <c r="D23">
         <v>49846000000.0</v>
       </c>
       <c r="E23">
         <v>49318000000.0</v>
       </c>
       <c r="F23">
         <v>43742000000.0</v>
       </c>
       <c r="G23">
         <v>42421000000.0</v>
       </c>
       <c r="H23">
         <v>43272000000.0</v>
       </c>
       <c r="I23">
         <v>38343000000.0</v>
       </c>
@@ -25895,51 +26006,51 @@
       </c>
       <c r="AJ23">
         <v>32321363721.0</v>
       </c>
       <c r="AK23">
         <v>31963337159.0</v>
       </c>
       <c r="AL23">
         <v>27465441254.0</v>
       </c>
       <c r="AM23">
         <v>26351257297.0</v>
       </c>
       <c r="AN23">
         <v>23816148614.0</v>
       </c>
       <c r="AO23">
         <v>23590798557.0</v>
       </c>
       <c r="AP23">
         <v>27009885439.0</v>
       </c>
     </row>
     <row r="24" spans="1:42">
       <c r="A24" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24">
         <v>0.0</v>
       </c>
       <c r="I24">
         <v>0.0</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
@@ -25951,51 +26062,51 @@
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
     </row>
     <row r="25" spans="1:42">
       <c r="A25" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B25">
         <v>1353000000.0</v>
       </c>
       <c r="C25">
         <v>1757000000.0</v>
       </c>
       <c r="D25">
         <v>1578000000.0</v>
       </c>
       <c r="E25">
         <v>1946000000.0</v>
       </c>
       <c r="F25">
         <v>1763000000.0</v>
       </c>
       <c r="G25">
         <v>2018000000.0</v>
       </c>
       <c r="H25">
         <v>1982000000.0</v>
       </c>
       <c r="I25">
         <v>1747000000.0</v>
       </c>
@@ -26015,51 +26126,51 @@
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
     </row>
     <row r="26" spans="1:42">
       <c r="A26" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B26"/>
       <c r="C26">
         <v>987000000.0</v>
       </c>
       <c r="D26">
         <v>949000000.0</v>
       </c>
       <c r="E26">
         <v>908000000.0</v>
       </c>
       <c r="F26">
         <v>847000000.0</v>
       </c>
       <c r="G26">
         <v>800000000.0</v>
       </c>
       <c r="H26">
         <v>840000000.0</v>
       </c>
       <c r="I26">
         <v>900000000.0</v>
       </c>
       <c r="J26">
         <v>900000000.0</v>
@@ -26131,51 +26242,51 @@
       <c r="AI26">
         <v>578618521.0</v>
       </c>
       <c r="AJ26">
         <v>595540698.0</v>
       </c>
       <c r="AK26">
         <v>574318120.0</v>
       </c>
       <c r="AL26">
         <v>506941992.0</v>
       </c>
       <c r="AM26">
         <v>512244125.0</v>
       </c>
       <c r="AN26">
         <v>474883930.0</v>
       </c>
       <c r="AO26">
         <v>421486354.0</v>
       </c>
       <c r="AP26"/>
     </row>
     <row r="27" spans="1:42">
       <c r="A27" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>9410000000.0</v>
       </c>
       <c r="D27">
         <v>8546000000.0</v>
       </c>
       <c r="E27">
         <v>7821000000.0</v>
       </c>
       <c r="F27">
         <v>6873000000.0</v>
       </c>
       <c r="G27">
         <v>7091000000.0</v>
       </c>
       <c r="H27">
         <v>7272000000.0</v>
       </c>
       <c r="I27">
         <v>7150000000.0</v>
       </c>
       <c r="J27">
         <v>7575000000.0</v>
@@ -26221,51 +26332,51 @@
       </c>
       <c r="X27">
         <v>10096000000.0</v>
       </c>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
     </row>
     <row r="28" spans="1:42">
       <c r="A28" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B28">
         <v>13624000000.0</v>
       </c>
       <c r="C28">
         <v>6710000000.0</v>
       </c>
       <c r="D28">
         <v>6588000000.0</v>
       </c>
       <c r="E28">
         <v>6619000000.0</v>
       </c>
       <c r="F28">
         <v>5686000000.0</v>
       </c>
       <c r="G28">
         <v>4791000000.0</v>
       </c>
       <c r="H28">
         <v>4849000000.0</v>
       </c>
       <c r="I28">
         <v>4791000000.0</v>
       </c>
@@ -26311,51 +26422,51 @@
         <v>15990176140.0</v>
       </c>
       <c r="Y28">
         <v>19216640050.0</v>
       </c>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
       <c r="AH28"/>
       <c r="AI28"/>
       <c r="AJ28"/>
       <c r="AK28"/>
       <c r="AL28"/>
       <c r="AM28"/>
       <c r="AN28"/>
       <c r="AO28"/>
       <c r="AP28"/>
     </row>
     <row r="29" spans="1:42">
       <c r="A29" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B29">
         <v>2481000000.0</v>
       </c>
       <c r="C29">
         <v>2500000000.0</v>
       </c>
       <c r="D29">
         <v>2199000000.0</v>
       </c>
       <c r="E29">
         <v>2068000000.0</v>
       </c>
       <c r="F29">
         <v>1935000000.0</v>
       </c>
       <c r="G29">
         <v>1923000000.0</v>
       </c>
       <c r="H29">
         <v>2263000000.0</v>
       </c>
       <c r="I29">
         <v>2543000000.0</v>
       </c>
@@ -26379,51 +26490,51 @@
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
     </row>
     <row r="30" spans="1:42">
       <c r="A30" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B30">
         <v>13582000000.0</v>
       </c>
       <c r="C30">
         <v>51361000000.0</v>
       </c>
       <c r="D30">
         <v>15417000000.0</v>
       </c>
       <c r="E30">
         <v>13412000000.0</v>
       </c>
       <c r="F30">
         <v>13483000000.0</v>
       </c>
       <c r="G30">
         <v>13737000000.0</v>
       </c>
       <c r="H30">
         <v>14170000000.0</v>
       </c>
       <c r="I30">
         <v>9640000000.0</v>
       </c>
@@ -26507,51 +26618,51 @@
       </c>
       <c r="AJ30">
         <v>32321363721.0</v>
       </c>
       <c r="AK30">
         <v>31963337159.0</v>
       </c>
       <c r="AL30">
         <v>27465441254.0</v>
       </c>
       <c r="AM30">
         <v>26351257297.0</v>
       </c>
       <c r="AN30">
         <v>23816148614.0</v>
       </c>
       <c r="AO30">
         <v>23590798557.0</v>
       </c>
       <c r="AP30">
         <v>27009885439.0</v>
       </c>
     </row>
     <row r="31" spans="1:42">
       <c r="A31" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B31">
         <v>-343000000.0</v>
       </c>
       <c r="C31">
         <v>-531000000.0</v>
       </c>
       <c r="D31">
         <v>-419000000.0</v>
       </c>
       <c r="E31">
         <v>-418000000.0</v>
       </c>
       <c r="F31">
         <v>-146000000.0</v>
       </c>
       <c r="G31">
         <v>-307000000.0</v>
       </c>
       <c r="H31">
         <v>-419000000.0</v>
       </c>
       <c r="I31">
         <v>-279000000.0</v>
       </c>
@@ -26635,51 +26746,51 @@
       </c>
       <c r="AJ31">
         <v>2445072022.0</v>
       </c>
       <c r="AK31">
         <v>2470412503.0</v>
       </c>
       <c r="AL31">
         <v>2199452327.0</v>
       </c>
       <c r="AM31">
         <v>2186294958.0</v>
       </c>
       <c r="AN31">
         <v>-299320780.0</v>
       </c>
       <c r="AO31">
         <v>1484184738.0</v>
       </c>
       <c r="AP31">
         <v>1490010487.0</v>
       </c>
     </row>
     <row r="32" spans="1:42">
       <c r="A32" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B32">
         <v>50503000000.0</v>
       </c>
       <c r="C32">
         <v>60761000000.0</v>
       </c>
       <c r="D32">
         <v>59604000000.0</v>
       </c>
       <c r="E32">
         <v>60073000000.0</v>
       </c>
       <c r="F32">
         <v>52444000000.0</v>
       </c>
       <c r="G32">
         <v>50724000000.0</v>
       </c>
       <c r="H32">
         <v>51980000000.0</v>
       </c>
       <c r="I32">
         <v>50982000000.0</v>
       </c>
@@ -26806,524 +26917,524 @@
   </sheetPr>
   <dimension ref="A1:FC32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:159">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D1" t="s">
         <v>2</v>
       </c>
       <c r="E1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="F1" t="s">
         <v>3</v>
       </c>
       <c r="G1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="H1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="I1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="J1" t="s">
         <v>4</v>
       </c>
       <c r="K1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="L1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="M1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="N1" t="s">
         <v>5</v>
       </c>
       <c r="O1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="P1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="Q1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="R1" t="s">
         <v>6</v>
       </c>
       <c r="S1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="T1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="U1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="V1" t="s">
         <v>7</v>
       </c>
       <c r="W1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="X1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="Y1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="Z1" t="s">
         <v>8</v>
       </c>
       <c r="AA1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AB1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="AC1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="AD1" t="s">
         <v>9</v>
       </c>
       <c r="AE1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="AF1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="AG1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="AH1" t="s">
         <v>10</v>
       </c>
       <c r="AI1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="AJ1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="AK1" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="AL1" t="s">
         <v>11</v>
       </c>
       <c r="AM1" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="AN1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="AO1" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="AP1" t="s">
         <v>12</v>
       </c>
       <c r="AQ1" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="AR1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="AS1" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="AT1" t="s">
         <v>13</v>
       </c>
       <c r="AU1" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="AV1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AW1" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="AX1" t="s">
         <v>14</v>
       </c>
       <c r="AY1" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="AZ1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="BA1" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="BB1" t="s">
         <v>15</v>
       </c>
       <c r="BC1" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="BD1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="BE1" t="s">
         <v>16</v>
       </c>
       <c r="BF1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="BG1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="BH1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="BI1" t="s">
         <v>17</v>
       </c>
       <c r="BJ1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="BK1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="BL1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="BM1" t="s">
         <v>18</v>
       </c>
       <c r="BN1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="BO1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="BP1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="BQ1" t="s">
         <v>19</v>
       </c>
       <c r="BR1" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="BS1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="BT1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="BU1" t="s">
         <v>20</v>
       </c>
       <c r="BV1" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="BW1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BX1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="BY1" t="s">
         <v>21</v>
       </c>
       <c r="BZ1" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="CA1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="CB1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="CC1" t="s">
         <v>22</v>
       </c>
       <c r="CD1" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="CE1" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="CF1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="CG1" t="s">
         <v>23</v>
       </c>
       <c r="CH1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="CI1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="CJ1" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="CK1" t="s">
         <v>24</v>
       </c>
       <c r="CL1" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="CM1" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="CN1" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="CO1" t="s">
         <v>25</v>
       </c>
       <c r="CP1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="CQ1" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="CR1" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="CS1" t="s">
         <v>26</v>
       </c>
       <c r="CT1" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="CU1" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="CV1" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="CW1" t="s">
         <v>27</v>
       </c>
       <c r="CX1" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="CY1" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="CZ1" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="DA1" t="s">
         <v>28</v>
       </c>
       <c r="DB1" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="DC1" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="DD1" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="DE1" t="s">
         <v>29</v>
       </c>
       <c r="DF1" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="DG1" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="DH1" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DI1" t="s">
         <v>30</v>
       </c>
       <c r="DJ1" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="DK1" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="DL1" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="DM1" t="s">
         <v>31</v>
       </c>
       <c r="DN1" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="DO1" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="DP1" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="DQ1" t="s">
         <v>32</v>
       </c>
       <c r="DR1" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="DS1" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="DT1" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="DU1" t="s">
         <v>33</v>
       </c>
       <c r="DV1" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="DW1" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="DX1" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="DY1" t="s">
         <v>34</v>
       </c>
       <c r="DZ1" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="EA1" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="EB1" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="EC1" t="s">
         <v>35</v>
       </c>
       <c r="ED1" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="EE1" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="EF1" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="EG1" t="s">
         <v>36</v>
       </c>
       <c r="EH1" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="EI1" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="EJ1" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="EK1" t="s">
         <v>37</v>
       </c>
       <c r="EL1" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="EM1" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="EN1" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="EO1" t="s">
         <v>38</v>
       </c>
       <c r="EP1" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="EQ1" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="ER1" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="ES1" t="s">
         <v>39</v>
       </c>
       <c r="ET1" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="EU1" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="EV1" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="EW1" t="s">
         <v>40</v>
       </c>
       <c r="EX1" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="EY1" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="EZ1" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="FA1" t="s">
         <v>41</v>
       </c>
       <c r="FB1" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="FC1" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="2" spans="1:159">
       <c r="A2" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2">
         <v>33391000000.0</v>
       </c>
       <c r="E2"/>
       <c r="F2">
         <v>34429000000.0</v>
       </c>
       <c r="G2">
         <v>17214500000.0</v>
       </c>
       <c r="H2">
         <v>15813813552.0</v>
       </c>
       <c r="I2"/>
       <c r="J2">
         <v>35906000000.0</v>
       </c>
       <c r="K2">
         <v>17953000000.0</v>
       </c>
       <c r="L2">
         <v>14178523986.0</v>
@@ -27582,51 +27693,51 @@
       <c r="EH2"/>
       <c r="EI2"/>
       <c r="EJ2"/>
       <c r="EK2"/>
       <c r="EL2"/>
       <c r="EM2"/>
       <c r="EN2"/>
       <c r="EO2"/>
       <c r="EP2"/>
       <c r="EQ2"/>
       <c r="ER2"/>
       <c r="ES2"/>
       <c r="ET2"/>
       <c r="EU2"/>
       <c r="EV2"/>
       <c r="EW2"/>
       <c r="EX2"/>
       <c r="EY2"/>
       <c r="EZ2"/>
       <c r="FA2"/>
       <c r="FB2"/>
       <c r="FC2"/>
     </row>
     <row r="3" spans="1:159">
       <c r="A3" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B3">
         <v>460565000.0</v>
       </c>
       <c r="C3">
         <v>795000000.0</v>
       </c>
       <c r="D3">
         <v>963000000.0</v>
       </c>
       <c r="E3">
         <v>794000000.0</v>
       </c>
       <c r="F3">
         <v>236000000.0</v>
       </c>
       <c r="G3">
         <v>118000000.0</v>
       </c>
       <c r="H3">
         <v>753000000.0</v>
       </c>
       <c r="I3">
         <v>377000000.0</v>
       </c>
@@ -27796,51 +27907,51 @@
       <c r="CA3">
         <v>637000000.0</v>
       </c>
       <c r="CB3">
         <v>44000000.0</v>
       </c>
       <c r="CC3">
         <v>1428517320.0</v>
       </c>
       <c r="CD3">
         <v>13671060.0</v>
       </c>
       <c r="CE3">
         <v>1428517320.0</v>
       </c>
       <c r="CF3">
         <v>109000000.0</v>
       </c>
       <c r="CG3">
         <v>1183247090.0</v>
       </c>
       <c r="CH3">
         <v>823891039.0</v>
       </c>
       <c r="CI3">
-        <v>-513182046.15</v>
+        <v>1017152430.0</v>
       </c>
       <c r="CJ3">
         <v>269536408.0</v>
       </c>
       <c r="CK3">
         <v>642026440.0</v>
       </c>
       <c r="CL3">
         <v>321013220.0</v>
       </c>
       <c r="CM3">
         <v>683968566.0</v>
       </c>
       <c r="CN3">
         <v>341984283.0</v>
       </c>
       <c r="CO3">
         <v>1422500000.0</v>
       </c>
       <c r="CP3">
         <v>348577362.0</v>
       </c>
       <c r="CQ3">
         <v>1422500000.0</v>
       </c>
@@ -27872,76 +27983,80 @@
       <c r="DA3">
         <v>441580081.0</v>
       </c>
       <c r="DB3"/>
       <c r="DC3">
         <v>441580081.0</v>
       </c>
       <c r="DD3"/>
       <c r="DE3">
         <v>553040270.0</v>
       </c>
       <c r="DF3"/>
       <c r="DG3">
         <v>553040270.0</v>
       </c>
       <c r="DH3"/>
       <c r="DI3">
         <v>584089144.0</v>
       </c>
       <c r="DJ3"/>
       <c r="DK3">
         <v>584089144.0</v>
       </c>
       <c r="DL3"/>
       <c r="DM3">
-        <v>-39769191.54</v>
+        <v>479640552.0</v>
       </c>
       <c r="DN3"/>
-      <c r="DO3"/>
+      <c r="DO3">
+        <v>479640552.0</v>
+      </c>
       <c r="DP3"/>
       <c r="DQ3">
-        <v>210357394.12</v>
+        <v>466610946.0</v>
       </c>
       <c r="DR3"/>
       <c r="DS3">
         <v>933221893.0</v>
       </c>
       <c r="DT3"/>
       <c r="DU3">
         <v>447415648.0</v>
       </c>
       <c r="DV3"/>
       <c r="DW3">
         <v>447415648.0</v>
       </c>
       <c r="DX3"/>
       <c r="DY3">
         <v>699111749.0</v>
       </c>
       <c r="DZ3"/>
-      <c r="EA3"/>
+      <c r="EA3">
+        <v>349555874.0</v>
+      </c>
       <c r="EB3"/>
       <c r="EC3">
         <v>366271509.0</v>
       </c>
       <c r="ED3"/>
       <c r="EE3">
         <v>366271509.0</v>
       </c>
       <c r="EF3"/>
       <c r="EG3">
         <v>322350122.0</v>
       </c>
       <c r="EH3"/>
       <c r="EI3">
         <v>322350122.0</v>
       </c>
       <c r="EJ3"/>
       <c r="EK3">
         <v>267665372.0</v>
       </c>
       <c r="EL3"/>
       <c r="EM3">
         <v>267665372.0</v>
       </c>
       <c r="EN3"/>
@@ -27955,51 +28070,51 @@
       <c r="ER3"/>
       <c r="ES3">
         <v>243917655.0</v>
       </c>
       <c r="ET3"/>
       <c r="EU3">
         <v>243917655.0</v>
       </c>
       <c r="EV3"/>
       <c r="EW3">
         <v>548623222.0</v>
       </c>
       <c r="EX3"/>
       <c r="EY3"/>
       <c r="EZ3"/>
       <c r="FA3">
         <v>1806171581.69</v>
       </c>
       <c r="FB3"/>
       <c r="FC3">
         <v>560983274.0</v>
       </c>
     </row>
     <row r="4" spans="1:159">
       <c r="A4" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4">
         <v>0.0</v>
       </c>
       <c r="W4">
@@ -28210,51 +28325,51 @@
       <c r="EH4"/>
       <c r="EI4"/>
       <c r="EJ4"/>
       <c r="EK4"/>
       <c r="EL4"/>
       <c r="EM4"/>
       <c r="EN4"/>
       <c r="EO4"/>
       <c r="EP4"/>
       <c r="EQ4"/>
       <c r="ER4"/>
       <c r="ES4"/>
       <c r="ET4"/>
       <c r="EU4"/>
       <c r="EV4"/>
       <c r="EW4"/>
       <c r="EX4"/>
       <c r="EY4"/>
       <c r="EZ4"/>
       <c r="FA4"/>
       <c r="FB4"/>
       <c r="FC4"/>
     </row>
     <row r="5" spans="1:159">
       <c r="A5" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B5">
         <v>4174868000.0</v>
       </c>
       <c r="C5">
         <v>5678000000.0</v>
       </c>
       <c r="D5">
         <v>5127000000.0</v>
       </c>
       <c r="E5">
         <v>6123000000.0</v>
       </c>
       <c r="F5">
         <v>4845000000.0</v>
       </c>
       <c r="G5">
         <v>2396500000.0</v>
       </c>
       <c r="H5">
         <v>5275000000.0</v>
       </c>
       <c r="I5">
         <v>2637500000.0</v>
       </c>
@@ -28466,51 +28581,51 @@
       <c r="CA5">
         <v>2602500000.0</v>
       </c>
       <c r="CB5">
         <v>1320000000.0</v>
       </c>
       <c r="CC5">
         <v>1686482680.0</v>
       </c>
       <c r="CD5">
         <v>1661435880.0</v>
       </c>
       <c r="CE5">
         <v>1686482680.0</v>
       </c>
       <c r="CF5">
         <v>1316000000.0</v>
       </c>
       <c r="CG5">
         <v>4162110786.0</v>
       </c>
       <c r="CH5">
         <v>1518785407.0</v>
       </c>
       <c r="CI5">
-        <v>2486805586.15</v>
+        <v>2463727102.0</v>
       </c>
       <c r="CJ5">
         <v>1270878655.0</v>
       </c>
       <c r="CK5">
         <v>3289119680.0</v>
       </c>
       <c r="CL5">
         <v>1644559840.0</v>
       </c>
       <c r="CM5">
         <v>2359527924.0</v>
       </c>
       <c r="CN5">
         <v>1179763962.0</v>
       </c>
       <c r="CO5">
         <v>2635000000.0</v>
       </c>
       <c r="CP5">
         <v>1269191265.0</v>
       </c>
       <c r="CQ5">
         <v>2635000000.0</v>
       </c>
@@ -28542,76 +28657,80 @@
       <c r="DA5">
         <v>2310511163.0</v>
       </c>
       <c r="DB5"/>
       <c r="DC5">
         <v>2310511163.0</v>
       </c>
       <c r="DD5"/>
       <c r="DE5">
         <v>1143821670.0</v>
       </c>
       <c r="DF5"/>
       <c r="DG5">
         <v>1143821670.0</v>
       </c>
       <c r="DH5"/>
       <c r="DI5">
         <v>2095566000.0</v>
       </c>
       <c r="DJ5"/>
       <c r="DK5">
         <v>2095566000.0</v>
       </c>
       <c r="DL5"/>
       <c r="DM5">
-        <v>499812333.28</v>
+        <v>460043141.0</v>
       </c>
       <c r="DN5"/>
-      <c r="DO5"/>
+      <c r="DO5">
+        <v>1837594720.0</v>
+      </c>
       <c r="DP5"/>
       <c r="DQ5">
-        <v>-15104849830.35</v>
+        <v>-14894492436.23</v>
       </c>
       <c r="DR5"/>
       <c r="DS5">
         <v>18383875392.23</v>
       </c>
       <c r="DT5"/>
       <c r="DU5">
         <v>1525190233.0</v>
       </c>
       <c r="DV5"/>
       <c r="DW5">
         <v>1525190233.0</v>
       </c>
       <c r="DX5"/>
       <c r="DY5">
         <v>-10936674447.0</v>
       </c>
       <c r="DZ5"/>
-      <c r="EA5"/>
+      <c r="EA5">
+        <v>13930178080.0</v>
+      </c>
       <c r="EB5"/>
       <c r="EC5">
         <v>1565041812.0</v>
       </c>
       <c r="ED5"/>
       <c r="EE5">
         <v>1565041812.0</v>
       </c>
       <c r="EF5"/>
       <c r="EG5">
         <v>1587116864.0</v>
       </c>
       <c r="EH5"/>
       <c r="EI5">
         <v>1587116864.0</v>
       </c>
       <c r="EJ5"/>
       <c r="EK5">
         <v>1432956034.0</v>
       </c>
       <c r="EL5"/>
       <c r="EM5">
         <v>1432956034.0</v>
       </c>
       <c r="EN5"/>
@@ -28625,51 +28744,51 @@
       <c r="ER5"/>
       <c r="ES5">
         <v>1104464898.0</v>
       </c>
       <c r="ET5"/>
       <c r="EU5">
         <v>1104464898.0</v>
       </c>
       <c r="EV5"/>
       <c r="EW5">
         <v>-2646078106.0</v>
       </c>
       <c r="EX5"/>
       <c r="EY5"/>
       <c r="EZ5"/>
       <c r="FA5">
         <v>-8447504875.96</v>
       </c>
       <c r="FB5"/>
       <c r="FC5">
         <v>8502630399.27</v>
       </c>
     </row>
     <row r="6" spans="1:159">
       <c r="A6" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B6">
         <v>4635433000.0</v>
       </c>
       <c r="C6">
         <v>6473000000.0</v>
       </c>
       <c r="D6">
         <v>6090000000.0</v>
       </c>
       <c r="E6">
         <v>6917000000.0</v>
       </c>
       <c r="F6">
         <v>5081000000.0</v>
       </c>
       <c r="G6">
         <v>2514500000.0</v>
       </c>
       <c r="H6">
         <v>6028000000.0</v>
       </c>
       <c r="I6">
         <v>3014500000.0</v>
       </c>
@@ -28839,51 +28958,51 @@
       <c r="CA6">
         <v>3239500000.0</v>
       </c>
       <c r="CB6">
         <v>1364000000.0</v>
       </c>
       <c r="CC6">
         <v>3115000000.0</v>
       </c>
       <c r="CD6">
         <v>1675106940.0</v>
       </c>
       <c r="CE6">
         <v>3115000000.0</v>
       </c>
       <c r="CF6">
         <v>1425000000.0</v>
       </c>
       <c r="CG6">
         <v>5345357876.0</v>
       </c>
       <c r="CH6">
         <v>2342676446.0</v>
       </c>
       <c r="CI6">
-        <v>1973623540.0</v>
+        <v>3480879532.0</v>
       </c>
       <c r="CJ6">
         <v>1540415063.0</v>
       </c>
       <c r="CK6">
         <v>3931146120.0</v>
       </c>
       <c r="CL6">
         <v>1965573060.0</v>
       </c>
       <c r="CM6">
         <v>3043496490.0</v>
       </c>
       <c r="CN6">
         <v>1521748245.0</v>
       </c>
       <c r="CO6">
         <v>4057500000.0</v>
       </c>
       <c r="CP6">
         <v>1617768627.0</v>
       </c>
       <c r="CQ6">
         <v>4057500000.0</v>
       </c>
@@ -28929,93 +29048,93 @@
       <c r="DE6">
         <v>1696861940.0</v>
       </c>
       <c r="DF6">
         <v>11581942960.0</v>
       </c>
       <c r="DG6">
         <v>1696861940.0</v>
       </c>
       <c r="DH6">
         <v>10714668030.0</v>
       </c>
       <c r="DI6">
         <v>2679655144.0</v>
       </c>
       <c r="DJ6">
         <v>11054021800.0</v>
       </c>
       <c r="DK6">
         <v>2679655144.0</v>
       </c>
       <c r="DL6">
         <v>9657018690.0</v>
       </c>
       <c r="DM6">
-        <v>460043141.0</v>
+        <v>939683693.0</v>
       </c>
       <c r="DN6">
         <v>935685400.0</v>
       </c>
       <c r="DO6">
-        <v>1837594720.0</v>
+        <v>2317235272.0</v>
       </c>
       <c r="DP6">
         <v>923245440.0</v>
       </c>
       <c r="DQ6">
-        <v>-14894492436.23</v>
+        <v>-14427881490.23</v>
       </c>
       <c r="DR6">
         <v>9191937696.0</v>
       </c>
       <c r="DS6">
         <v>19317097285.23</v>
       </c>
       <c r="DT6">
         <v>8698659840.0</v>
       </c>
       <c r="DU6">
         <v>1972605881.0</v>
       </c>
       <c r="DV6">
         <v>10005207000.0</v>
       </c>
       <c r="DW6">
         <v>1972605881.0</v>
       </c>
       <c r="DX6">
         <v>8897721600.0</v>
       </c>
       <c r="DY6">
         <v>-10237562698.0</v>
       </c>
       <c r="DZ6">
         <v>6728181303.0</v>
       </c>
       <c r="EA6">
-        <v>13930178080.0</v>
+        <v>14279733954.0</v>
       </c>
       <c r="EB6">
         <v>7513396800.0</v>
       </c>
       <c r="EC6">
         <v>1931313321.0</v>
       </c>
       <c r="ED6">
         <v>8786760570.0</v>
       </c>
       <c r="EE6">
         <v>1931313321.0</v>
       </c>
       <c r="EF6">
         <v>8984114904.0</v>
       </c>
       <c r="EG6">
         <v>1909466986.0</v>
       </c>
       <c r="EH6">
         <v>2855442720.0</v>
       </c>
       <c r="EI6">
         <v>1909466986.0</v>
       </c>
@@ -29060,51 +29179,51 @@
       </c>
       <c r="EW6">
         <v>-2097454884.0</v>
       </c>
       <c r="EX6">
         <v>2135439864.0</v>
       </c>
       <c r="EY6">
         <v>4517201136.0</v>
       </c>
       <c r="EZ6">
         <v>2387054712.0</v>
       </c>
       <c r="FA6">
         <v>-6641333294.27</v>
       </c>
       <c r="FB6">
         <v>2834250392.0</v>
       </c>
       <c r="FC6">
         <v>9063613673.27</v>
       </c>
     </row>
     <row r="7" spans="1:159">
       <c r="A7" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7">
         <v>0.0</v>
       </c>
       <c r="W7">
@@ -29315,51 +29434,51 @@
       <c r="EH7"/>
       <c r="EI7"/>
       <c r="EJ7"/>
       <c r="EK7"/>
       <c r="EL7"/>
       <c r="EM7"/>
       <c r="EN7"/>
       <c r="EO7"/>
       <c r="EP7"/>
       <c r="EQ7"/>
       <c r="ER7"/>
       <c r="ES7"/>
       <c r="ET7"/>
       <c r="EU7"/>
       <c r="EV7"/>
       <c r="EW7"/>
       <c r="EX7"/>
       <c r="EY7"/>
       <c r="EZ7"/>
       <c r="FA7"/>
       <c r="FB7"/>
       <c r="FC7"/>
     </row>
     <row r="8" spans="1:159">
       <c r="A8" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B8">
         <v>3798000000.0</v>
       </c>
       <c r="C8"/>
       <c r="D8">
         <v>330000000.0</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8">
         <v>7000000.0</v>
@@ -29576,51 +29695,51 @@
       <c r="EH8"/>
       <c r="EI8"/>
       <c r="EJ8"/>
       <c r="EK8"/>
       <c r="EL8"/>
       <c r="EM8"/>
       <c r="EN8"/>
       <c r="EO8"/>
       <c r="EP8"/>
       <c r="EQ8"/>
       <c r="ER8"/>
       <c r="ES8"/>
       <c r="ET8"/>
       <c r="EU8"/>
       <c r="EV8"/>
       <c r="EW8"/>
       <c r="EX8"/>
       <c r="EY8"/>
       <c r="EZ8"/>
       <c r="FA8"/>
       <c r="FB8"/>
       <c r="FC8"/>
     </row>
     <row r="9" spans="1:159">
       <c r="A9" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B9">
         <v>20376000000.0</v>
       </c>
       <c r="C9">
         <v>30127000000.0</v>
       </c>
       <c r="D9">
         <v>29644000000.0</v>
       </c>
       <c r="E9">
         <v>31117000000.0</v>
       </c>
       <c r="F9">
         <v>-5253000000.0</v>
       </c>
       <c r="G9">
         <v>-2626500000.0</v>
       </c>
       <c r="H9">
         <v>30428000000.0</v>
       </c>
       <c r="I9">
         <v>15214000000.0</v>
       </c>
@@ -30045,54 +30164,54 @@
       </c>
       <c r="EW9">
         <v>19168950071.0</v>
       </c>
       <c r="EX9">
         <v>2135439864.0</v>
       </c>
       <c r="EY9">
         <v>4517201136.0</v>
       </c>
       <c r="EZ9">
         <v>2387054712.0</v>
       </c>
       <c r="FA9">
         <v>18562380563.0</v>
       </c>
       <c r="FB9">
         <v>2834250392.0</v>
       </c>
       <c r="FC9">
         <v>8502630400.0</v>
       </c>
     </row>
     <row r="10" spans="1:159">
       <c r="A10" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B10">
-        <v>3600000000.0</v>
+        <v>3574345335.0</v>
       </c>
       <c r="C10">
         <v>5093000000.0</v>
       </c>
       <c r="D10">
         <v>3303000000.0</v>
       </c>
       <c r="E10">
         <v>5566000000.0</v>
       </c>
       <c r="F10">
         <v>4072000000.0</v>
       </c>
       <c r="G10">
         <v>2036000000.0</v>
       </c>
       <c r="H10">
         <v>5267000000.0</v>
       </c>
       <c r="I10">
         <v>2633500000.0</v>
       </c>
       <c r="J10">
         <v>5978000000.0</v>
       </c>
@@ -30488,54 +30607,54 @@
         <v>1121691203.0</v>
       </c>
       <c r="ER10"/>
       <c r="ES10">
         <v>954804508.0</v>
       </c>
       <c r="ET10"/>
       <c r="EU10">
         <v>954804508.0</v>
       </c>
       <c r="EV10"/>
       <c r="EW10">
         <v>1579537388.0</v>
       </c>
       <c r="EX10"/>
       <c r="EY10"/>
       <c r="EZ10"/>
       <c r="FA10"/>
       <c r="FB10"/>
       <c r="FC10">
         <v>1545136011.0</v>
       </c>
     </row>
     <row r="11" spans="1:159">
       <c r="A11" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B11">
-        <v>1190125000.0</v>
+        <v>1190124980.0</v>
       </c>
       <c r="C11">
         <v>1282000000.0</v>
       </c>
       <c r="D11">
         <v>950000000.0</v>
       </c>
       <c r="E11">
         <v>1550000000.0</v>
       </c>
       <c r="F11">
         <v>814000000.0</v>
       </c>
       <c r="G11">
         <v>407000000.0</v>
       </c>
       <c r="H11">
         <v>1385000000.0</v>
       </c>
       <c r="I11">
         <v>692500000.0</v>
       </c>
       <c r="J11">
         <v>925000000.0</v>
       </c>
@@ -30941,51 +31060,51 @@
         <v>446670706.0</v>
       </c>
       <c r="ER11"/>
       <c r="ES11">
         <v>384224271.0</v>
       </c>
       <c r="ET11"/>
       <c r="EU11">
         <v>384224271.0</v>
       </c>
       <c r="EV11"/>
       <c r="EW11">
         <v>610809733.0</v>
       </c>
       <c r="EX11"/>
       <c r="EY11"/>
       <c r="EZ11"/>
       <c r="FA11"/>
       <c r="FB11"/>
       <c r="FC11">
         <v>643671560.0</v>
       </c>
     </row>
     <row r="12" spans="1:159">
       <c r="A12" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B12">
         <v>464536000.0</v>
       </c>
       <c r="C12">
         <v>377000000.0</v>
       </c>
       <c r="D12">
         <v>269000000.0</v>
       </c>
       <c r="E12">
         <v>393000000.0</v>
       </c>
       <c r="F12">
         <v>518714258.0</v>
       </c>
       <c r="G12"/>
       <c r="H12">
         <v>527191389.0</v>
       </c>
       <c r="I12"/>
       <c r="J12">
         <v>452417745.0</v>
       </c>
       <c r="K12"/>
@@ -31330,51 +31449,51 @@
         <v>180519767.0</v>
       </c>
       <c r="ER12"/>
       <c r="ES12">
         <v>149660390.0</v>
       </c>
       <c r="ET12"/>
       <c r="EU12">
         <v>149660390.0</v>
       </c>
       <c r="EV12"/>
       <c r="EW12">
         <v>291585642.0</v>
       </c>
       <c r="EX12"/>
       <c r="EY12"/>
       <c r="EZ12"/>
       <c r="FA12"/>
       <c r="FB12"/>
       <c r="FC12">
         <v>316161093.0</v>
       </c>
     </row>
     <row r="13" spans="1:159">
       <c r="A13" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B13">
         <v>70000000.0</v>
       </c>
       <c r="C13">
         <v>262000000.0</v>
       </c>
       <c r="D13">
         <v>147000000.0</v>
       </c>
       <c r="E13">
         <v>260000000.0</v>
       </c>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13">
         <v>201000000.0</v>
       </c>
       <c r="I13"/>
       <c r="J13">
         <v>180000000.0</v>
       </c>
       <c r="K13"/>
       <c r="L13">
         <v>125000000.0</v>
@@ -31519,51 +31638,51 @@
       <c r="EH13"/>
       <c r="EI13"/>
       <c r="EJ13"/>
       <c r="EK13"/>
       <c r="EL13"/>
       <c r="EM13"/>
       <c r="EN13"/>
       <c r="EO13"/>
       <c r="EP13"/>
       <c r="EQ13"/>
       <c r="ER13"/>
       <c r="ES13"/>
       <c r="ET13"/>
       <c r="EU13"/>
       <c r="EV13"/>
       <c r="EW13"/>
       <c r="EX13"/>
       <c r="EY13"/>
       <c r="EZ13"/>
       <c r="FA13"/>
       <c r="FB13"/>
       <c r="FC13"/>
     </row>
     <row r="14" spans="1:159">
       <c r="A14" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14">
         <v>2443000000.0</v>
       </c>
       <c r="Q14">
         <v>2443000000.0</v>
       </c>
       <c r="R14">
         <v>2389000000.0</v>
       </c>
       <c r="S14">
@@ -31786,51 +31905,51 @@
       <c r="EH14"/>
       <c r="EI14"/>
       <c r="EJ14"/>
       <c r="EK14"/>
       <c r="EL14"/>
       <c r="EM14"/>
       <c r="EN14"/>
       <c r="EO14"/>
       <c r="EP14"/>
       <c r="EQ14"/>
       <c r="ER14"/>
       <c r="ES14"/>
       <c r="ET14"/>
       <c r="EU14"/>
       <c r="EV14"/>
       <c r="EW14"/>
       <c r="EX14"/>
       <c r="EY14"/>
       <c r="EZ14"/>
       <c r="FA14"/>
       <c r="FB14"/>
       <c r="FC14"/>
     </row>
     <row r="15" spans="1:159">
       <c r="A15" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B15">
         <v>2564873000.0</v>
       </c>
       <c r="C15">
         <v>3512000000.0</v>
       </c>
       <c r="D15">
         <v>2043000000.0</v>
       </c>
       <c r="E15">
         <v>3701000000.0</v>
       </c>
       <c r="F15">
         <v>2939000000.0</v>
       </c>
       <c r="G15">
         <v>1469500000.0</v>
       </c>
       <c r="H15">
         <v>3548000000.0</v>
       </c>
       <c r="I15">
         <v>1774000000.0</v>
       </c>
@@ -32231,51 +32350,51 @@
       <c r="ER15"/>
       <c r="ES15">
         <v>561226463.0</v>
       </c>
       <c r="ET15"/>
       <c r="EU15">
         <v>561226463.0</v>
       </c>
       <c r="EV15"/>
       <c r="EW15">
         <v>917596522.0</v>
       </c>
       <c r="EX15"/>
       <c r="EY15">
         <v>177771608.0</v>
       </c>
       <c r="EZ15"/>
       <c r="FA15"/>
       <c r="FB15"/>
       <c r="FC15">
         <v>836610894.0</v>
       </c>
     </row>
     <row r="16" spans="1:159">
       <c r="A16" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B16">
         <v>5957000000.0</v>
       </c>
       <c r="C16">
         <v>3512000000.0</v>
       </c>
       <c r="D16">
         <v>2043000000.0</v>
       </c>
       <c r="E16">
         <v>3701000000.0</v>
       </c>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16">
         <v>3548000000.0</v>
       </c>
       <c r="I16"/>
       <c r="J16">
         <v>2368500000.0</v>
       </c>
       <c r="K16">
         <v>2368500000.0</v>
       </c>
@@ -32520,51 +32639,51 @@
       <c r="EH16"/>
       <c r="EI16"/>
       <c r="EJ16"/>
       <c r="EK16"/>
       <c r="EL16"/>
       <c r="EM16"/>
       <c r="EN16"/>
       <c r="EO16"/>
       <c r="EP16"/>
       <c r="EQ16"/>
       <c r="ER16"/>
       <c r="ES16"/>
       <c r="ET16"/>
       <c r="EU16"/>
       <c r="EV16"/>
       <c r="EW16"/>
       <c r="EX16"/>
       <c r="EY16"/>
       <c r="EZ16"/>
       <c r="FA16"/>
       <c r="FB16"/>
       <c r="FC16"/>
     </row>
     <row r="17" spans="1:159">
       <c r="A17" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17">
         <v>6232276605.99</v>
       </c>
       <c r="W17">
@@ -32775,51 +32894,51 @@
       <c r="EH17"/>
       <c r="EI17"/>
       <c r="EJ17"/>
       <c r="EK17"/>
       <c r="EL17"/>
       <c r="EM17"/>
       <c r="EN17"/>
       <c r="EO17"/>
       <c r="EP17"/>
       <c r="EQ17"/>
       <c r="ER17"/>
       <c r="ES17"/>
       <c r="ET17"/>
       <c r="EU17"/>
       <c r="EV17"/>
       <c r="EW17"/>
       <c r="EX17"/>
       <c r="EY17"/>
       <c r="EZ17"/>
       <c r="FA17"/>
       <c r="FB17"/>
       <c r="FC17"/>
     </row>
     <row r="18" spans="1:159">
       <c r="A18" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
@@ -32938,51 +33057,51 @@
       <c r="EH18"/>
       <c r="EI18"/>
       <c r="EJ18"/>
       <c r="EK18"/>
       <c r="EL18"/>
       <c r="EM18"/>
       <c r="EN18"/>
       <c r="EO18"/>
       <c r="EP18"/>
       <c r="EQ18"/>
       <c r="ER18"/>
       <c r="ES18"/>
       <c r="ET18"/>
       <c r="EU18"/>
       <c r="EV18"/>
       <c r="EW18"/>
       <c r="EX18"/>
       <c r="EY18"/>
       <c r="EZ18"/>
       <c r="FA18"/>
       <c r="FB18"/>
       <c r="FC18"/>
     </row>
     <row r="19" spans="1:159">
       <c r="A19" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19">
         <v>0.0</v>
       </c>
       <c r="W19">
@@ -33117,51 +33236,51 @@
       <c r="EH19"/>
       <c r="EI19"/>
       <c r="EJ19"/>
       <c r="EK19"/>
       <c r="EL19"/>
       <c r="EM19"/>
       <c r="EN19"/>
       <c r="EO19"/>
       <c r="EP19"/>
       <c r="EQ19"/>
       <c r="ER19"/>
       <c r="ES19"/>
       <c r="ET19"/>
       <c r="EU19"/>
       <c r="EV19"/>
       <c r="EW19"/>
       <c r="EX19"/>
       <c r="EY19"/>
       <c r="EZ19"/>
       <c r="FA19"/>
       <c r="FB19"/>
       <c r="FC19"/>
     </row>
     <row r="20" spans="1:159">
       <c r="A20" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20">
         <v>0.0</v>
       </c>
       <c r="W20">
@@ -33372,54 +33491,54 @@
       <c r="EH20"/>
       <c r="EI20"/>
       <c r="EJ20"/>
       <c r="EK20"/>
       <c r="EL20"/>
       <c r="EM20"/>
       <c r="EN20"/>
       <c r="EO20"/>
       <c r="EP20"/>
       <c r="EQ20"/>
       <c r="ER20"/>
       <c r="ES20"/>
       <c r="ET20"/>
       <c r="EU20"/>
       <c r="EV20"/>
       <c r="EW20"/>
       <c r="EX20"/>
       <c r="EY20"/>
       <c r="EZ20"/>
       <c r="FA20"/>
       <c r="FB20"/>
       <c r="FC20"/>
     </row>
     <row r="21" spans="1:159">
       <c r="A21" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B21">
-        <v>4812000000.0</v>
+        <v>4174867115.0</v>
       </c>
       <c r="C21">
         <v>5315000000.0</v>
       </c>
       <c r="D21">
         <v>3452000000.0</v>
       </c>
       <c r="E21">
         <v>5948000000.0</v>
       </c>
       <c r="F21">
         <v>4242000000.0</v>
       </c>
       <c r="G21">
         <v>2396500000.0</v>
       </c>
       <c r="H21">
         <v>5516000000.0</v>
       </c>
       <c r="I21">
         <v>2637500000.0</v>
       </c>
       <c r="J21">
         <v>6255000000.0</v>
       </c>
@@ -33841,51 +33960,51 @@
       </c>
       <c r="EW21">
         <v>-2550725456.0</v>
       </c>
       <c r="EX21">
         <v>2135439864.0</v>
       </c>
       <c r="EY21">
         <v>4517201136.0</v>
       </c>
       <c r="EZ21">
         <v>2387054712.0</v>
       </c>
       <c r="FA21">
         <v>-6641333294.27</v>
       </c>
       <c r="FB21">
         <v>2834250392.0</v>
       </c>
       <c r="FC21">
         <v>8557755923.27</v>
       </c>
     </row>
     <row r="22" spans="1:159">
       <c r="A22" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22">
         <v>0.0</v>
       </c>
       <c r="W22">
@@ -34096,54 +34215,54 @@
       <c r="EH22"/>
       <c r="EI22"/>
       <c r="EJ22"/>
       <c r="EK22"/>
       <c r="EL22"/>
       <c r="EM22"/>
       <c r="EN22"/>
       <c r="EO22"/>
       <c r="EP22"/>
       <c r="EQ22"/>
       <c r="ER22"/>
       <c r="ES22"/>
       <c r="ET22"/>
       <c r="EU22"/>
       <c r="EV22"/>
       <c r="EW22"/>
       <c r="EX22"/>
       <c r="EY22"/>
       <c r="EZ22"/>
       <c r="FA22"/>
       <c r="FB22"/>
       <c r="FC22"/>
     </row>
     <row r="23" spans="1:159">
       <c r="A23" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B23">
-        <v>15564000000.0</v>
+        <v>16050309382.0</v>
       </c>
       <c r="C23">
         <v>24812000000.0</v>
       </c>
       <c r="D23">
         <v>26192000000.0</v>
       </c>
       <c r="E23">
         <v>25169000000.0</v>
       </c>
       <c r="F23">
         <v>24934000000.0</v>
       </c>
       <c r="G23">
         <v>22039000000.0</v>
       </c>
       <c r="H23">
         <v>24912000000.0</v>
       </c>
       <c r="I23">
         <v>12426000000.0</v>
       </c>
       <c r="J23">
         <v>24195000000.0</v>
       </c>
@@ -34513,51 +34632,51 @@
       <c r="ER23"/>
       <c r="ES23">
         <v>11908074307.0</v>
       </c>
       <c r="ET23"/>
       <c r="EU23">
         <v>11908074307.0</v>
       </c>
       <c r="EV23"/>
       <c r="EW23">
         <v>23590798557.0</v>
       </c>
       <c r="EX23"/>
       <c r="EY23"/>
       <c r="EZ23"/>
       <c r="FA23">
         <v>25203713857.27</v>
       </c>
       <c r="FB23"/>
       <c r="FC23">
         <v>52213599296.27</v>
       </c>
     </row>
     <row r="24" spans="1:159">
       <c r="A24" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24">
         <v>0.0</v>
       </c>
       <c r="W24">
@@ -34692,51 +34811,51 @@
       <c r="EH24"/>
       <c r="EI24"/>
       <c r="EJ24"/>
       <c r="EK24"/>
       <c r="EL24"/>
       <c r="EM24"/>
       <c r="EN24"/>
       <c r="EO24"/>
       <c r="EP24"/>
       <c r="EQ24"/>
       <c r="ER24"/>
       <c r="ES24"/>
       <c r="ET24"/>
       <c r="EU24"/>
       <c r="EV24"/>
       <c r="EW24"/>
       <c r="EX24"/>
       <c r="EY24"/>
       <c r="EZ24"/>
       <c r="FA24"/>
       <c r="FB24"/>
       <c r="FC24"/>
     </row>
     <row r="25" spans="1:159">
       <c r="A25" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25">
         <v>515500000.0</v>
       </c>
       <c r="S25"/>
       <c r="T25">
         <v>493500000.0</v>
       </c>
       <c r="U25"/>
@@ -34913,51 +35032,51 @@
       <c r="EH25"/>
       <c r="EI25"/>
       <c r="EJ25"/>
       <c r="EK25"/>
       <c r="EL25"/>
       <c r="EM25"/>
       <c r="EN25"/>
       <c r="EO25"/>
       <c r="EP25"/>
       <c r="EQ25"/>
       <c r="ER25"/>
       <c r="ES25"/>
       <c r="ET25"/>
       <c r="EU25"/>
       <c r="EV25"/>
       <c r="EW25"/>
       <c r="EX25"/>
       <c r="EY25"/>
       <c r="EZ25"/>
       <c r="FA25"/>
       <c r="FB25"/>
       <c r="FC25"/>
     </row>
     <row r="26" spans="1:159">
       <c r="A26" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26">
         <v>949000000.0</v>
       </c>
       <c r="G26">
         <v>474500000.0</v>
       </c>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26">
         <v>908000000.0</v>
       </c>
       <c r="K26">
         <v>454000000.0</v>
       </c>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26">
         <v>847000000.0</v>
       </c>
       <c r="O26"/>
@@ -35232,51 +35351,51 @@
       <c r="EP26"/>
       <c r="EQ26">
         <v>256122063.0</v>
       </c>
       <c r="ER26"/>
       <c r="ES26">
         <v>237441965.0</v>
       </c>
       <c r="ET26"/>
       <c r="EU26">
         <v>237441965.0</v>
       </c>
       <c r="EV26"/>
       <c r="EW26">
         <v>421486354.0</v>
       </c>
       <c r="EX26"/>
       <c r="EY26"/>
       <c r="EZ26"/>
       <c r="FA26"/>
       <c r="FB26"/>
       <c r="FC26"/>
     </row>
     <row r="27" spans="1:159">
       <c r="A27" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27">
         <v>8546000000.0</v>
       </c>
       <c r="G27">
         <v>4273000000.0</v>
       </c>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27">
         <v>7821000000.0</v>
       </c>
       <c r="K27">
         <v>3910500000.0</v>
       </c>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27">
         <v>6873000000.0</v>
       </c>
       <c r="O27"/>
@@ -35447,51 +35566,51 @@
       <c r="EH27"/>
       <c r="EI27"/>
       <c r="EJ27"/>
       <c r="EK27"/>
       <c r="EL27"/>
       <c r="EM27"/>
       <c r="EN27"/>
       <c r="EO27"/>
       <c r="EP27"/>
       <c r="EQ27"/>
       <c r="ER27"/>
       <c r="ES27"/>
       <c r="ET27"/>
       <c r="EU27"/>
       <c r="EV27"/>
       <c r="EW27"/>
       <c r="EX27"/>
       <c r="EY27"/>
       <c r="EZ27"/>
       <c r="FA27"/>
       <c r="FB27"/>
       <c r="FC27"/>
     </row>
     <row r="28" spans="1:159">
       <c r="A28" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28">
         <v>6745000000.0</v>
       </c>
       <c r="E28"/>
       <c r="F28">
         <v>6638000000.0</v>
       </c>
       <c r="G28">
         <v>3319000000.0</v>
       </c>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28">
         <v>6641000000.0</v>
       </c>
       <c r="K28">
         <v>2866500000.0</v>
       </c>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28">
         <v>4834000000.0</v>
@@ -35728,51 +35847,51 @@
       <c r="EH28"/>
       <c r="EI28"/>
       <c r="EJ28"/>
       <c r="EK28"/>
       <c r="EL28"/>
       <c r="EM28"/>
       <c r="EN28"/>
       <c r="EO28"/>
       <c r="EP28"/>
       <c r="EQ28"/>
       <c r="ER28"/>
       <c r="ES28"/>
       <c r="ET28"/>
       <c r="EU28"/>
       <c r="EV28"/>
       <c r="EW28"/>
       <c r="EX28"/>
       <c r="EY28"/>
       <c r="EZ28"/>
       <c r="FA28"/>
       <c r="FB28"/>
       <c r="FC28"/>
     </row>
     <row r="29" spans="1:159">
       <c r="A29" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B29">
         <v>1199000000.0</v>
       </c>
       <c r="C29">
         <v>1282000000.0</v>
       </c>
       <c r="D29">
         <v>950000000.0</v>
       </c>
       <c r="E29">
         <v>1550000000.0</v>
       </c>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29">
         <v>1385000000.0</v>
       </c>
       <c r="I29"/>
       <c r="J29">
         <v>925000000.0</v>
       </c>
       <c r="K29"/>
       <c r="L29">
         <v>1143000000.0</v>
@@ -35917,51 +36036,51 @@
       <c r="EH29"/>
       <c r="EI29"/>
       <c r="EJ29"/>
       <c r="EK29"/>
       <c r="EL29"/>
       <c r="EM29"/>
       <c r="EN29"/>
       <c r="EO29"/>
       <c r="EP29"/>
       <c r="EQ29"/>
       <c r="ER29"/>
       <c r="ES29"/>
       <c r="ET29"/>
       <c r="EU29"/>
       <c r="EV29"/>
       <c r="EW29"/>
       <c r="EX29"/>
       <c r="EY29"/>
       <c r="EZ29"/>
       <c r="FA29"/>
       <c r="FB29"/>
       <c r="FC29"/>
     </row>
     <row r="30" spans="1:159">
       <c r="A30" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B30">
         <v>15589744000.0</v>
       </c>
       <c r="C30">
         <v>24812000000.0</v>
       </c>
       <c r="D30">
         <v>26192000000.0</v>
       </c>
       <c r="E30">
         <v>25169000000.0</v>
       </c>
       <c r="F30">
         <v>-9495000000.0</v>
       </c>
       <c r="G30">
         <v>4824500000.0</v>
       </c>
       <c r="H30">
         <v>24912000000.0</v>
       </c>
       <c r="I30">
         <v>12426000000.0</v>
       </c>
@@ -36318,54 +36437,54 @@
       <c r="ER30"/>
       <c r="ES30">
         <v>11908074307.0</v>
       </c>
       <c r="ET30"/>
       <c r="EU30">
         <v>11908074307.0</v>
       </c>
       <c r="EV30"/>
       <c r="EW30">
         <v>23590798557.0</v>
       </c>
       <c r="EX30"/>
       <c r="EY30"/>
       <c r="EZ30"/>
       <c r="FA30">
         <v>-25203713857.27</v>
       </c>
       <c r="FB30"/>
       <c r="FC30">
         <v>52213599296.27</v>
       </c>
     </row>
     <row r="31" spans="1:159">
       <c r="A31" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B31">
-        <v>-1212000000.0</v>
+        <v>-600521779.0</v>
       </c>
       <c r="C31">
         <v>-222000000.0</v>
       </c>
       <c r="D31">
         <v>-149000000.0</v>
       </c>
       <c r="E31">
         <v>-382000000.0</v>
       </c>
       <c r="F31">
         <v>-170000000.0</v>
       </c>
       <c r="G31">
         <v>-360500000.0</v>
       </c>
       <c r="H31">
         <v>-249000000.0</v>
       </c>
       <c r="I31">
         <v>-4000000.0</v>
       </c>
       <c r="J31">
         <v>-277000000.0</v>
       </c>
@@ -36729,54 +36848,54 @@
         <v>-149660390.0</v>
       </c>
       <c r="ET31"/>
       <c r="EU31">
         <v>-149660390.0</v>
       </c>
       <c r="EV31"/>
       <c r="EW31">
         <v>6001385874.0</v>
       </c>
       <c r="EX31"/>
       <c r="EY31">
         <v>-4517201136.0</v>
       </c>
       <c r="EZ31"/>
       <c r="FA31">
         <v>8447504875.0</v>
       </c>
       <c r="FB31"/>
       <c r="FC31">
         <v>-6957494388.0</v>
       </c>
     </row>
     <row r="32" spans="1:159">
       <c r="A32" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B32">
-        <v>20376000000.0</v>
+        <v>20225176498.0</v>
       </c>
       <c r="C32">
         <v>30127000000.0</v>
       </c>
       <c r="D32">
         <v>29644000000.0</v>
       </c>
       <c r="E32">
         <v>31117000000.0</v>
       </c>
       <c r="F32">
         <v>29176000000.0</v>
       </c>
       <c r="G32">
         <v>14588000000.0</v>
       </c>
       <c r="H32">
         <v>30428000000.0</v>
       </c>
       <c r="I32">
         <v>15214000000.0</v>
       </c>
       <c r="J32">
         <v>30450000000.0</v>
       </c>
@@ -37340,54 +37459,54 @@
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
       <c r="AH1" t="s">
         <v>33</v>
       </c>
       <c r="AI1" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="2" spans="1:36">
       <c r="A2" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B2">
-        <v>5407743000.0</v>
+        <v>5950000000.0</v>
       </c>
       <c r="C2">
         <v>4045000000.0</v>
       </c>
       <c r="D2">
         <v>4225000000.0</v>
       </c>
       <c r="E2">
         <v>3387000000.0</v>
       </c>
       <c r="F2">
         <v>5475000000.0</v>
       </c>
       <c r="G2">
         <v>4116000000.0</v>
       </c>
       <c r="H2">
         <v>3090000000.0</v>
       </c>
       <c r="I2">
         <v>3169000000.0</v>
       </c>
       <c r="J2">
         <v>3198000000.0</v>
       </c>
@@ -37450,54 +37569,54 @@
       </c>
       <c r="AD2">
         <v>7518642580.0</v>
       </c>
       <c r="AE2">
         <v>13759461.0</v>
       </c>
       <c r="AF2">
         <v>-161487020.21</v>
       </c>
       <c r="AG2">
         <v>388842455.0</v>
       </c>
       <c r="AH2">
         <v>893505620.0</v>
       </c>
       <c r="AI2">
         <v>384072164.0</v>
       </c>
       <c r="AJ2">
         <v>205503480.0</v>
       </c>
     </row>
     <row r="3" spans="1:36">
       <c r="A3" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="B3">
-        <v>1361075000</v>
+        <v>1417000000</v>
       </c>
       <c r="C3">
         <v>1738000000</v>
       </c>
       <c r="D3">
         <v>1502000000</v>
       </c>
       <c r="E3">
         <v>1627000000</v>
       </c>
       <c r="F3">
         <v>1239000000</v>
       </c>
       <c r="G3">
         <v>932000000</v>
       </c>
       <c r="H3">
         <v>1429000000</v>
       </c>
       <c r="I3">
         <v>1329000000</v>
       </c>
       <c r="J3">
         <v>1509000000</v>
       </c>
@@ -37560,154 +37679,154 @@
       </c>
       <c r="AD3">
         <v>1438205266.81</v>
       </c>
       <c r="AE3">
         <v>1608481059.7</v>
       </c>
       <c r="AF3">
         <v>1463024198.03</v>
       </c>
       <c r="AG3">
         <v>1820547629.1</v>
       </c>
       <c r="AH3">
         <v>1822804493.82</v>
       </c>
       <c r="AI3">
         <v>1391947810.66</v>
       </c>
       <c r="AJ3">
         <v>1479065865.8</v>
       </c>
     </row>
     <row r="4" spans="1:36">
       <c r="A4" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>0.0</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
     </row>
     <row r="5" spans="1:36">
       <c r="A5" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5">
         <v>0.0</v>
       </c>
       <c r="I5">
         <v>0.0</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
     </row>
     <row r="6" spans="1:36">
       <c r="A6" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="B6">
-        <v>-1468420000.0</v>
+        <v>-2080000000.0</v>
       </c>
       <c r="C6">
         <v>1905000000.0</v>
       </c>
       <c r="D6">
         <v>-180000000.0</v>
       </c>
       <c r="E6">
         <v>838000000.0</v>
       </c>
       <c r="F6">
         <v>-2088000000.0</v>
       </c>
       <c r="G6">
         <v>1359000000.0</v>
       </c>
       <c r="H6">
         <v>1026000000.0</v>
       </c>
       <c r="I6">
         <v>-79000000.0</v>
       </c>
       <c r="J6">
         <v>-29000000.0</v>
       </c>
@@ -37770,51 +37889,51 @@
       </c>
       <c r="AD6">
         <v>-136757240.0</v>
       </c>
       <c r="AE6">
         <v>96316231.0</v>
       </c>
       <c r="AF6">
         <v>69897366.0</v>
       </c>
       <c r="AG6">
         <v>378643310.0</v>
       </c>
       <c r="AH6">
         <v>-489174442.0</v>
       </c>
       <c r="AI6">
         <v>461890707.0</v>
       </c>
       <c r="AJ6">
         <v>222279275.0</v>
       </c>
     </row>
     <row r="7" spans="1:36">
       <c r="A7" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="B7">
         <v>111422000.0</v>
       </c>
       <c r="C7">
         <v>-404000000.0</v>
       </c>
       <c r="D7">
         <v>814000000.0</v>
       </c>
       <c r="E7">
         <v>-422000000.0</v>
       </c>
       <c r="F7">
         <v>-47000000.0</v>
       </c>
       <c r="G7">
         <v>680000000.0</v>
       </c>
       <c r="H7">
         <v>-9000000.0</v>
       </c>
       <c r="I7">
         <v>-1769000000.0</v>
       </c>
@@ -37880,101 +37999,101 @@
       </c>
       <c r="AD7">
         <v>300565364.0</v>
       </c>
       <c r="AE7">
         <v>-90812446.48</v>
       </c>
       <c r="AF7">
         <v>-295256119.04</v>
       </c>
       <c r="AG7">
         <v>63744664.0</v>
       </c>
       <c r="AH7">
         <v>-226690595.23</v>
       </c>
       <c r="AI7">
         <v>209608011.0</v>
       </c>
       <c r="AJ7">
         <v>510263743.0</v>
       </c>
     </row>
     <row r="8" spans="1:36">
       <c r="A8" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
     </row>
     <row r="9" spans="1:36">
       <c r="A9" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="B9">
         <v>-2516596000.0</v>
       </c>
       <c r="C9">
         <v>-206000000.0</v>
       </c>
       <c r="D9">
         <v>768000000.0</v>
       </c>
       <c r="E9">
         <v>-1852000000.0</v>
       </c>
       <c r="F9">
         <v>-307000000.0</v>
       </c>
       <c r="G9">
         <v>1125000000.0</v>
       </c>
       <c r="H9">
         <v>-1969018877.99</v>
       </c>
       <c r="I9">
         <v>-1298000000.0</v>
       </c>
@@ -37998,51 +38117,51 @@
       </c>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
     </row>
     <row r="10" spans="1:36">
       <c r="A10" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="B10">
         <v>-269910000.0</v>
       </c>
       <c r="C10">
         <v>-198000000.0</v>
       </c>
       <c r="D10">
         <v>340000000.0</v>
       </c>
       <c r="E10">
         <v>-1398000000.0</v>
       </c>
       <c r="F10">
         <v>-458000000.0</v>
       </c>
       <c r="G10">
         <v>-587000000.0</v>
       </c>
       <c r="H10">
         <v>313000000.0</v>
       </c>
       <c r="I10">
         <v>-471000000.0</v>
       </c>
@@ -38108,51 +38227,51 @@
       </c>
       <c r="AD10">
         <v>117220491.0</v>
       </c>
       <c r="AE10">
         <v>70173254.0</v>
       </c>
       <c r="AF10">
         <v>-465179028.37</v>
       </c>
       <c r="AG10">
         <v>-218006753.9</v>
       </c>
       <c r="AH10">
         <v>-167035175.43</v>
       </c>
       <c r="AI10">
         <v>-159402499.51</v>
       </c>
       <c r="AJ10">
         <v>-6989914.3</v>
       </c>
     </row>
     <row r="11" spans="1:36">
       <c r="A11" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>2828000000.0</v>
       </c>
       <c r="F11">
         <v>718000000.0</v>
       </c>
       <c r="G11">
         <v>142000000.0</v>
       </c>
       <c r="H11">
         <v>123000000.0</v>
       </c>
       <c r="I11">
         <v>976000000.0</v>
       </c>
       <c r="J11">
         <v>542000000.0</v>
       </c>
       <c r="K11">
         <v>-281000000.0</v>
       </c>
@@ -38166,51 +38285,51 @@
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
     </row>
     <row r="12" spans="1:36">
       <c r="A12" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-1884000000.0</v>
       </c>
       <c r="F12">
         <v>224000000.0</v>
       </c>
       <c r="G12">
         <v>779000000.0</v>
       </c>
       <c r="H12">
         <v>529000000.0</v>
       </c>
       <c r="I12">
         <v>-3266000000.0</v>
       </c>
       <c r="J12">
         <v>-101000000.0</v>
       </c>
       <c r="K12">
         <v>348000000.0</v>
       </c>
@@ -38224,51 +38343,51 @@
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
     </row>
     <row r="13" spans="1:36">
       <c r="A13" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13">
         <v>-47000000.0</v>
       </c>
       <c r="G13">
         <v>680000000.0</v>
       </c>
       <c r="H13">
         <v>680000000.0</v>
       </c>
       <c r="I13">
         <v>-793000000.0</v>
       </c>
       <c r="J13">
         <v>-68000000.0</v>
       </c>
       <c r="K13">
         <v>-68000000.0</v>
       </c>
       <c r="L13">
         <v>-121157900.31</v>
@@ -38280,54 +38399,54 @@
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
     </row>
     <row r="14" spans="1:36">
       <c r="A14" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="B14">
-        <v>1299601000.0</v>
+        <v>1353000000.0</v>
       </c>
       <c r="C14">
         <v>1757000000.0</v>
       </c>
       <c r="D14">
         <v>1578000000.0</v>
       </c>
       <c r="E14">
         <v>1946000000.0</v>
       </c>
       <c r="F14">
         <v>1763000000.0</v>
       </c>
       <c r="G14">
         <v>2018000000.0</v>
       </c>
       <c r="H14">
         <v>1982000000.0</v>
       </c>
       <c r="I14">
         <v>2008000000.0</v>
       </c>
       <c r="J14">
         <v>2025000000.0</v>
       </c>
@@ -38390,51 +38509,51 @@
       </c>
       <c r="AD14">
         <v>1106080539.0</v>
       </c>
       <c r="AE14">
         <v>1168178288.0</v>
       </c>
       <c r="AF14">
         <v>959281105.0</v>
       </c>
       <c r="AG14">
         <v>933221893.0</v>
       </c>
       <c r="AH14">
         <v>894831296.0</v>
       </c>
       <c r="AI14">
         <v>699111749.0</v>
       </c>
       <c r="AJ14">
         <v>732543018.0</v>
       </c>
     </row>
     <row r="15" spans="1:36">
       <c r="A15" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="B15">
         <v>4277252000.0</v>
       </c>
       <c r="C15">
         <v>4319000000.0</v>
       </c>
       <c r="D15">
         <v>4363000000.0</v>
       </c>
       <c r="E15">
         <v>4329000000.0</v>
       </c>
       <c r="F15">
         <v>4483000000.0</v>
       </c>
       <c r="G15">
         <v>4279000000.0</v>
       </c>
       <c r="H15">
         <v>4209000000.0</v>
       </c>
       <c r="I15">
         <v>4066000000.0</v>
       </c>
@@ -38482,54 +38601,54 @@
       </c>
       <c r="X15">
         <v>1186000000.0</v>
       </c>
       <c r="Y15">
         <v>1522664476.12</v>
       </c>
       <c r="Z15">
         <v>1420000000.0</v>
       </c>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
     </row>
     <row r="16" spans="1:36">
       <c r="A16" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="B16">
-        <v>3939323000.0</v>
+        <v>3870000000.0</v>
       </c>
       <c r="C16">
         <v>5950000000.0</v>
       </c>
       <c r="D16">
         <v>4045000000.0</v>
       </c>
       <c r="E16">
         <v>4225000000.0</v>
       </c>
       <c r="F16">
         <v>3387000000.0</v>
       </c>
       <c r="G16">
         <v>5475000000.0</v>
       </c>
       <c r="H16">
         <v>4116000000.0</v>
       </c>
       <c r="I16">
         <v>3090000000.0</v>
       </c>
       <c r="J16">
         <v>3169000000.0</v>
       </c>
@@ -38592,104 +38711,104 @@
       </c>
       <c r="AD16">
         <v>7381885340.0</v>
       </c>
       <c r="AE16">
         <v>110075692.0</v>
       </c>
       <c r="AF16">
         <v>-91589653.25</v>
       </c>
       <c r="AG16">
         <v>767485765.0</v>
       </c>
       <c r="AH16">
         <v>404331178.0</v>
       </c>
       <c r="AI16">
         <v>845962871.0</v>
       </c>
       <c r="AJ16">
         <v>427782755.0</v>
       </c>
     </row>
     <row r="17" spans="1:36">
       <c r="A17" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17">
         <v>0.0</v>
       </c>
       <c r="I17">
         <v>0.0</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
     </row>
     <row r="18" spans="1:36">
       <c r="A18" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="B18">
-        <v>6253068000.0</v>
+        <v>6933000000.0</v>
       </c>
       <c r="C18">
         <v>7781000000.0</v>
       </c>
       <c r="D18">
         <v>7924000000.0</v>
       </c>
       <c r="E18">
         <v>5655000000.0</v>
       </c>
       <c r="F18">
         <v>6733000000.0</v>
       </c>
       <c r="G18">
         <v>8126000000.0</v>
       </c>
       <c r="H18">
         <v>6680000000.0</v>
       </c>
       <c r="I18">
         <v>5989000000.0</v>
       </c>
       <c r="J18">
         <v>6370000000.0</v>
       </c>
@@ -38752,51 +38871,51 @@
       </c>
       <c r="AD18">
         <v>1059492907.0</v>
       </c>
       <c r="AE18">
         <v>1352555073.0</v>
       </c>
       <c r="AF18">
         <v>549537918.0</v>
       </c>
       <c r="AG18">
         <v>294500350.0</v>
       </c>
       <c r="AH18">
         <v>292974394.0</v>
       </c>
       <c r="AI18">
         <v>443063640.0</v>
       </c>
       <c r="AJ18">
         <v>647266063.0</v>
       </c>
     </row>
     <row r="19" spans="1:36">
       <c r="A19" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="B19">
         <v>43000000.0</v>
       </c>
       <c r="C19">
         <v>-625000000.0</v>
       </c>
       <c r="D19">
         <v>-2294000000.0</v>
       </c>
       <c r="E19">
         <v>2453000000.0</v>
       </c>
       <c r="F19">
         <v>-3246000000.0</v>
       </c>
       <c r="G19">
         <v>-1481000000.0</v>
       </c>
       <c r="H19">
         <v>-2237000000.0</v>
       </c>
       <c r="I19">
         <v>4644000000.0</v>
       </c>
@@ -38816,91 +38935,91 @@
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
     </row>
     <row r="20" spans="1:36">
       <c r="A20" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
     </row>
     <row r="21" spans="1:36">
       <c r="A21" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="B21">
         <v>-2228000000.0</v>
       </c>
       <c r="C21">
         <v>643000000.0</v>
       </c>
       <c r="D21">
         <v>-570000000.0</v>
       </c>
       <c r="E21">
         <v>-1727000000.0</v>
       </c>
       <c r="F21">
         <v>1390000000.0</v>
       </c>
       <c r="G21">
         <v>-181000000.0</v>
       </c>
       <c r="H21">
         <v>901000000.0</v>
       </c>
       <c r="I21">
         <v>-506000000.0</v>
       </c>
@@ -38920,54 +39039,54 @@
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
     </row>
     <row r="22" spans="1:36">
       <c r="A22" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B22">
-        <v>5447181000.0</v>
+        <v>9469000000.0</v>
       </c>
       <c r="C22">
         <v>5744000000.0</v>
       </c>
       <c r="D22">
         <v>6487000000.0</v>
       </c>
       <c r="E22">
         <v>8269000000.0</v>
       </c>
       <c r="F22">
         <v>6621000000.0</v>
       </c>
       <c r="G22">
         <v>6073000000.0</v>
       </c>
       <c r="H22">
         <v>6026000000.0</v>
       </c>
       <c r="I22">
         <v>9369000000.0</v>
       </c>
       <c r="J22">
         <v>6023000000.0</v>
       </c>
@@ -39030,54 +39149,54 @@
       </c>
       <c r="AD22">
         <v>3579733485.0</v>
       </c>
       <c r="AE22">
         <v>3954469260.0</v>
       </c>
       <c r="AF22">
         <v>3044150843.0</v>
       </c>
       <c r="AG22">
         <v>3220380469.0</v>
       </c>
       <c r="AH22">
         <v>2567834403.0</v>
       </c>
       <c r="AI22">
         <v>2663402393.0</v>
       </c>
       <c r="AJ22">
         <v>2793169754.0</v>
       </c>
     </row>
     <row r="23" spans="1:36">
       <c r="A23" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="B23">
-        <v>1598326000.0</v>
+        <v>351573000.0</v>
       </c>
       <c r="C23">
         <v>-1757000000.0</v>
       </c>
       <c r="D23">
         <v>-1820000000.0</v>
       </c>
       <c r="E23">
         <v>5388000000.0</v>
       </c>
       <c r="F23">
         <v>-500000000.0</v>
       </c>
       <c r="G23">
         <v>2052000000.0</v>
       </c>
       <c r="H23">
         <v>-464000000.0</v>
       </c>
       <c r="I23">
         <v>-1745000000.0</v>
       </c>
       <c r="J23">
         <v>-1828000000.0</v>
       </c>
@@ -39140,54 +39259,54 @@
       </c>
       <c r="AD23">
         <v>-7227555581.04</v>
       </c>
       <c r="AE23">
         <v>0.0</v>
       </c>
       <c r="AF23">
         <v>0.28</v>
       </c>
       <c r="AG23">
         <v>0.72</v>
       </c>
       <c r="AH23">
         <v>0.82</v>
       </c>
       <c r="AI23">
         <v>0.29</v>
       </c>
       <c r="AJ23">
         <v>0.32</v>
       </c>
     </row>
     <row r="24" spans="1:36">
       <c r="A24" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="B24">
-        <v>-695426000.0</v>
+        <v>-246967000.0</v>
       </c>
       <c r="C24">
         <v>923000000.0</v>
       </c>
       <c r="D24">
         <v>305000000.0</v>
       </c>
       <c r="E24">
         <v>4080000000.0</v>
       </c>
       <c r="F24">
         <v>81000000.0</v>
       </c>
       <c r="G24">
         <v>357000000.0</v>
       </c>
       <c r="H24">
         <v>310000000.0</v>
       </c>
       <c r="I24">
         <v>7309000000.0</v>
       </c>
       <c r="J24">
         <v>526000000.0</v>
       </c>
@@ -39250,54 +39369,54 @@
       </c>
       <c r="AD24">
         <v>-6522268399.13</v>
       </c>
       <c r="AE24">
         <v>-403152224.54</v>
       </c>
       <c r="AF24">
         <v>414563693.0</v>
       </c>
       <c r="AG24">
         <v>12748932.0</v>
       </c>
       <c r="AH24">
         <v>-181617611.38</v>
       </c>
       <c r="AI24">
         <v>-51460649.45</v>
       </c>
       <c r="AJ24">
         <v>-146788200.29</v>
       </c>
     </row>
     <row r="25" spans="1:36">
       <c r="A25" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="B25">
-        <v>755939000.0</v>
+        <v>-2838422000.0</v>
       </c>
       <c r="C25">
         <v>2098000000.0</v>
       </c>
       <c r="D25">
         <v>335000000.0</v>
       </c>
       <c r="E25">
         <v>-2688000000.0</v>
       </c>
       <c r="F25">
         <v>301000000.0</v>
       </c>
       <c r="G25">
         <v>504000000.0</v>
       </c>
       <c r="H25">
         <v>629000000.0</v>
       </c>
       <c r="I25">
         <v>-2486000000.0</v>
       </c>
       <c r="J25">
         <v>157000000.0</v>
       </c>
@@ -39360,51 +39479,51 @@
       </c>
       <c r="AD25">
         <v>-2488681214.04</v>
       </c>
       <c r="AE25">
         <v>-2070798969.07</v>
       </c>
       <c r="AF25">
         <v>-1695613712.22</v>
       </c>
       <c r="AG25">
         <v>-2102299047.89</v>
       </c>
       <c r="AH25">
         <v>-1120196216.2</v>
       </c>
       <c r="AI25">
         <v>-1737110703.29</v>
       </c>
       <c r="AJ25">
         <v>-1909644586.65</v>
       </c>
     </row>
     <row r="26" spans="1:36">
       <c r="A26" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="B26">
         <v>-1450404000.0</v>
       </c>
       <c r="C26">
         <v>-1508000000.0</v>
       </c>
       <c r="D26">
         <v>-1507000000.0</v>
       </c>
       <c r="E26">
         <v>-1509000000.0</v>
       </c>
       <c r="F26">
         <v>-3018000000.0</v>
       </c>
       <c r="G26">
         <v>0.0</v>
       </c>
       <c r="H26">
         <v>-201000000.0</v>
       </c>
       <c r="I26">
         <v>-6277000000.0</v>
       </c>
@@ -39446,51 +39565,51 @@
       <c r="W26">
         <v>-332000000.0</v>
       </c>
       <c r="X26">
         <v>-7940300.0</v>
       </c>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26">
         <v>-27833650.91</v>
       </c>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26">
         <v>-359519909.95</v>
       </c>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
     </row>
     <row r="27" spans="1:36">
       <c r="A27" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="B27">
         <v>255000000.0</v>
       </c>
       <c r="C27">
         <v>324000000.0</v>
       </c>
       <c r="D27">
         <v>212000000.0</v>
       </c>
       <c r="E27">
         <v>177000000.0</v>
       </c>
       <c r="F27">
         <v>161000000.0</v>
       </c>
       <c r="G27">
         <v>108000000.0</v>
       </c>
       <c r="H27">
         <v>151000000.0</v>
       </c>
       <c r="I27">
         <v>196000000.0</v>
       </c>
@@ -39528,54 +39647,54 @@
         <v>118000000.0</v>
       </c>
       <c r="U27">
         <v>120000000.0</v>
       </c>
       <c r="V27">
         <v>192000000.0</v>
       </c>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
     </row>
     <row r="28" spans="1:36">
       <c r="A28" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="B28">
-        <v>-5567247000.0</v>
+        <v>-6814000000.0</v>
       </c>
       <c r="C28">
         <v>-6941000000.0</v>
       </c>
       <c r="D28">
         <v>-7193000000.0</v>
       </c>
       <c r="E28">
         <v>-8890000000.0</v>
       </c>
       <c r="F28">
         <v>-7099000000.0</v>
       </c>
       <c r="G28">
         <v>-5804000000.0</v>
       </c>
       <c r="H28">
         <v>-4667000000.0</v>
       </c>
       <c r="I28">
         <v>-12113000000.0</v>
       </c>
       <c r="J28">
         <v>-2020000000.0</v>
       </c>
@@ -39638,54 +39757,54 @@
       </c>
       <c r="AD28">
         <v>-715345566.36</v>
       </c>
       <c r="AE28">
         <v>404528170.0</v>
       </c>
       <c r="AF28">
         <v>-92794780.27</v>
       </c>
       <c r="AG28">
         <v>283026312.0</v>
       </c>
       <c r="AH28">
         <v>-115333811.61</v>
       </c>
       <c r="AI28">
         <v>-262323798.4</v>
       </c>
       <c r="AJ28">
         <v>-181737771.79</v>
       </c>
     </row>
     <row r="29" spans="1:36">
       <c r="A29" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="B29">
-        <v>7614143000.0</v>
+        <v>8350000000.0</v>
       </c>
       <c r="C29">
         <v>9519000000.0</v>
       </c>
       <c r="D29">
         <v>9426000000.0</v>
       </c>
       <c r="E29">
         <v>7282000000.0</v>
       </c>
       <c r="F29">
         <v>7972000000.0</v>
       </c>
       <c r="G29">
         <v>9058000000.0</v>
       </c>
       <c r="H29">
         <v>8109000000.0</v>
       </c>
       <c r="I29">
         <v>7318000000.0</v>
       </c>
       <c r="J29">
         <v>7879000000.0</v>
       </c>
@@ -39748,54 +39867,54 @@
       </c>
       <c r="AD29">
         <v>2497698174.0</v>
       </c>
       <c r="AE29">
         <v>2961036133.0</v>
       </c>
       <c r="AF29">
         <v>2012562117.0</v>
       </c>
       <c r="AG29">
         <v>2115047980.0</v>
       </c>
       <c r="AH29">
         <v>2115778888.0</v>
       </c>
       <c r="AI29">
         <v>1835011451.0</v>
       </c>
       <c r="AJ29">
         <v>2126331929.0</v>
       </c>
     </row>
     <row r="30" spans="1:36">
       <c r="A30" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="B30">
-        <v>-3566458000.0</v>
+        <v>-3118000000.0</v>
       </c>
       <c r="C30">
         <v>-625000000.0</v>
       </c>
       <c r="D30">
         <v>-2294000000.0</v>
       </c>
       <c r="E30">
         <v>2453000000.0</v>
       </c>
       <c r="F30">
         <v>-3246000000.0</v>
       </c>
       <c r="G30">
         <v>-1481000000.0</v>
       </c>
       <c r="H30">
         <v>-2237000000.0</v>
       </c>
       <c r="I30">
         <v>4644000000.0</v>
       </c>
       <c r="J30">
         <v>-5879000000.0</v>
       </c>
@@ -39899,384 +40018,386 @@
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:DE30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:109">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D1" t="s">
         <v>2</v>
       </c>
       <c r="E1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="F1" t="s">
         <v>3</v>
       </c>
       <c r="G1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="H1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="I1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="J1" t="s">
         <v>4</v>
       </c>
       <c r="K1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="L1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="M1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="N1" t="s">
         <v>5</v>
       </c>
       <c r="O1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="P1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="Q1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="R1" t="s">
         <v>6</v>
       </c>
       <c r="S1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="T1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="U1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="V1" t="s">
         <v>7</v>
       </c>
       <c r="W1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="X1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="Y1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="Z1" t="s">
         <v>8</v>
       </c>
       <c r="AA1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AB1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="AC1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="AD1" t="s">
         <v>9</v>
       </c>
       <c r="AE1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="AF1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="AG1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="AH1" t="s">
         <v>10</v>
       </c>
       <c r="AI1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="AJ1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="AK1" t="s">
         <v>11</v>
       </c>
       <c r="AL1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="AM1" t="s">
         <v>12</v>
       </c>
       <c r="AN1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="AO1" t="s">
         <v>13</v>
       </c>
       <c r="AP1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AQ1" t="s">
         <v>14</v>
       </c>
       <c r="AR1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="AS1" t="s">
         <v>15</v>
       </c>
       <c r="AT1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="AU1" t="s">
         <v>16</v>
       </c>
       <c r="AV1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AW1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="AX1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="AY1" t="s">
         <v>17</v>
       </c>
       <c r="AZ1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="BA1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="BB1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="BC1" t="s">
         <v>18</v>
       </c>
       <c r="BD1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="BE1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="BF1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="BG1" t="s">
         <v>19</v>
       </c>
       <c r="BH1" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="BI1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="BJ1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="BK1" t="s">
         <v>20</v>
       </c>
       <c r="BL1" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="BM1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BN1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="BO1" t="s">
         <v>21</v>
       </c>
       <c r="BP1" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="BQ1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="BR1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="BS1" t="s">
         <v>22</v>
       </c>
       <c r="BT1" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="BU1" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="BV1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="BW1" t="s">
         <v>23</v>
       </c>
       <c r="BX1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="BY1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="BZ1" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="CA1" t="s">
         <v>24</v>
       </c>
       <c r="CB1" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="CC1" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="CD1" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="CE1" t="s">
         <v>25</v>
       </c>
       <c r="CF1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="CG1" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="CH1" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="CI1" t="s">
         <v>26</v>
       </c>
       <c r="CJ1" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="CK1" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="CL1" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="CM1" t="s">
         <v>27</v>
       </c>
       <c r="CN1" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="CO1" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="CP1" t="s">
         <v>28</v>
       </c>
       <c r="CQ1" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="CR1" t="s">
         <v>29</v>
       </c>
       <c r="CS1" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="CT1" t="s">
         <v>30</v>
       </c>
       <c r="CU1" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="CV1" t="s">
         <v>31</v>
       </c>
       <c r="CW1" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="CX1" t="s">
         <v>32</v>
       </c>
       <c r="CY1" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="CZ1" t="s">
         <v>33</v>
       </c>
       <c r="DA1" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="DB1" t="s">
         <v>34</v>
       </c>
       <c r="DC1" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="DD1" t="s">
         <v>35</v>
       </c>
       <c r="DE1" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="2" spans="1:109">
       <c r="A2" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B2">
         <v>4339932864.0</v>
       </c>
-      <c r="C2"/>
+      <c r="C2">
+        <v>6353828000.0</v>
+      </c>
       <c r="D2">
         <v>4854000000.0</v>
       </c>
       <c r="E2">
-        <v>4156551676.0</v>
+        <v>4594239350.0</v>
       </c>
       <c r="F2">
         <v>4987135880.0</v>
       </c>
       <c r="G2">
         <v>4987135880.0</v>
       </c>
       <c r="H2">
         <v>4337184344.0</v>
       </c>
       <c r="I2">
         <v>4337184344.0</v>
       </c>
       <c r="J2">
         <v>5409612306.0</v>
       </c>
       <c r="K2">
         <v>5274000000.0</v>
       </c>
       <c r="L2">
         <v>3409997716.0</v>
       </c>
       <c r="M2">
         <v>3409997716.0</v>
       </c>
@@ -40547,51 +40668,51 @@
       </c>
       <c r="CY2">
         <v>388842455.0</v>
       </c>
       <c r="CZ2">
         <v>893505620.0</v>
       </c>
       <c r="DA2">
         <v>893505620.0</v>
       </c>
       <c r="DB2">
         <v>384072164.0</v>
       </c>
       <c r="DC2">
         <v>384072164.0</v>
       </c>
       <c r="DD2">
         <v>205503480.0</v>
       </c>
       <c r="DE2">
         <v>205503480.0</v>
       </c>
     </row>
     <row r="3" spans="1:109">
       <c r="A3" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="B3">
         <v>754891125</v>
       </c>
       <c r="C3">
         <v>701000000</v>
       </c>
       <c r="D3">
         <v>1121000000</v>
       </c>
       <c r="E3">
         <v>617000000</v>
       </c>
       <c r="F3">
         <v>954000000</v>
       </c>
       <c r="G3">
         <v>477000000</v>
       </c>
       <c r="H3">
         <v>478000000</v>
       </c>
       <c r="I3">
         <v>274000000</v>
       </c>
@@ -40876,51 +40997,51 @@
       </c>
       <c r="CY3">
         <v>910273814</v>
       </c>
       <c r="CZ3">
         <v>911402246</v>
       </c>
       <c r="DA3">
         <v>911402246</v>
       </c>
       <c r="DB3">
         <v>695973905</v>
       </c>
       <c r="DC3">
         <v>695973905</v>
       </c>
       <c r="DD3">
         <v>739532932</v>
       </c>
       <c r="DE3">
         <v>739532932</v>
       </c>
     </row>
     <row r="4" spans="1:109">
       <c r="A4" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4">
         <v>0.0</v>
       </c>
       <c r="W4">
@@ -41005,51 +41126,51 @@
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
     </row>
     <row r="5" spans="1:109">
       <c r="A5" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5">
         <v>0.0</v>
       </c>
       <c r="W5">
@@ -41134,51 +41255,51 @@
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
     </row>
     <row r="6" spans="1:109">
       <c r="A6" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="B6">
         <v>-400610174.0</v>
       </c>
       <c r="C6">
         <v>4268000000.0</v>
       </c>
       <c r="D6">
         <v>-4854000000.0</v>
       </c>
       <c r="E6">
         <v>4854000000.0</v>
       </c>
       <c r="F6">
         <v>-830584204.0</v>
       </c>
       <c r="G6">
         <v>-412500000.0</v>
       </c>
       <c r="H6">
         <v>649951536.0</v>
       </c>
       <c r="I6">
         <v>322500000.0</v>
       </c>
@@ -41463,51 +41584,51 @@
       </c>
       <c r="CY6">
         <v>378643310.0</v>
       </c>
       <c r="CZ6">
         <v>-489174442.0</v>
       </c>
       <c r="DA6">
         <v>-489174442.0</v>
       </c>
       <c r="DB6">
         <v>461890707.0</v>
       </c>
       <c r="DC6">
         <v>461890707.0</v>
       </c>
       <c r="DD6">
         <v>222279275.0</v>
       </c>
       <c r="DE6">
         <v>222279275.0</v>
       </c>
     </row>
     <row r="7" spans="1:109">
       <c r="A7" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="B7">
         <v>2667707857.0</v>
       </c>
       <c r="C7">
         <v>-3156000000.0</v>
       </c>
       <c r="D7">
         <v>2190000000.0</v>
       </c>
       <c r="E7">
         <v>-2594000000.0</v>
       </c>
       <c r="F7">
         <v>2439000000.0</v>
       </c>
       <c r="G7">
         <v>1219500000.0</v>
       </c>
       <c r="H7">
         <v>-1129000000.0</v>
       </c>
       <c r="I7">
         <v>-665500000.0</v>
       </c>
@@ -41742,51 +41863,51 @@
       </c>
       <c r="CY7">
         <v>31872332.0</v>
       </c>
       <c r="CZ7">
         <v>-113345297.0</v>
       </c>
       <c r="DA7">
         <v>-113345297.0</v>
       </c>
       <c r="DB7">
         <v>104804005.0</v>
       </c>
       <c r="DC7">
         <v>104804005.0</v>
       </c>
       <c r="DD7">
         <v>255131871.0</v>
       </c>
       <c r="DE7">
         <v>255131871.0</v>
       </c>
     </row>
     <row r="8" spans="1:109">
       <c r="A8" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8">
         <v>0.0</v>
       </c>
       <c r="W8">
@@ -41871,51 +41992,51 @@
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
     </row>
     <row r="9" spans="1:109">
       <c r="A9" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="B9">
         <v>-441243291.0</v>
       </c>
       <c r="C9">
         <v>-2323000000.0</v>
       </c>
       <c r="D9">
         <v>1953000000.0</v>
       </c>
       <c r="E9">
         <v>-2159000000.0</v>
       </c>
       <c r="F9">
         <v>768000000.0</v>
       </c>
       <c r="G9">
         <v>384000000.0</v>
       </c>
       <c r="H9">
         <v>-1229000000.0</v>
       </c>
       <c r="I9"/>
       <c r="J9">
         <v>-1852000000.0</v>
@@ -42050,51 +42171,51 @@
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
     </row>
     <row r="10" spans="1:109">
       <c r="A10" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="B10">
         <v>495401848.0</v>
       </c>
       <c r="C10">
         <v>-833000000.0</v>
       </c>
       <c r="D10">
         <v>237000000.0</v>
       </c>
       <c r="E10">
         <v>-435000000.0</v>
       </c>
       <c r="F10">
         <v>340000000.0</v>
       </c>
       <c r="G10">
         <v>170000000.0</v>
       </c>
       <c r="H10">
         <v>100000000.0</v>
       </c>
       <c r="I10"/>
       <c r="J10">
         <v>-1398000000.0</v>
@@ -42321,51 +42442,51 @@
       </c>
       <c r="CY10">
         <v>-109003376.0</v>
       </c>
       <c r="CZ10">
         <v>-83517587.0</v>
       </c>
       <c r="DA10">
         <v>-83517587.0</v>
       </c>
       <c r="DB10">
         <v>-79701249.0</v>
       </c>
       <c r="DC10">
         <v>-79701249.0</v>
       </c>
       <c r="DD10">
         <v>-3494957.15</v>
       </c>
       <c r="DE10">
         <v>-3494957.15</v>
       </c>
     </row>
     <row r="11" spans="1:109">
       <c r="A11" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11">
         <v>1414000000.0</v>
       </c>
       <c r="K11">
         <v>1414000000.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>359000000.0</v>
       </c>
       <c r="O11">
@@ -42488,51 +42609,51 @@
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
     </row>
     <row r="12" spans="1:109">
       <c r="A12" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12">
         <v>-1151000000.0</v>
       </c>
       <c r="K12">
         <v>-1151000000.0</v>
       </c>
       <c r="L12">
         <v>209000000.0</v>
       </c>
       <c r="M12">
         <v>209000000.0</v>
       </c>
       <c r="N12">
         <v>-36000000.0</v>
       </c>
       <c r="O12">
@@ -42655,51 +42776,51 @@
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
     </row>
     <row r="13" spans="1:109">
       <c r="A13" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13">
         <v>558000000.0</v>
       </c>
       <c r="K13">
         <v>558000000.0</v>
       </c>
       <c r="L13">
         <v>-558000000.0</v>
       </c>
       <c r="M13">
         <v>-558000000.0</v>
       </c>
       <c r="N13">
         <v>616500000.0</v>
       </c>
       <c r="O13">
@@ -42824,51 +42945,51 @@
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
     </row>
     <row r="14" spans="1:109">
       <c r="A14" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="B14">
         <v>503247176.0</v>
       </c>
       <c r="C14">
         <v>795000000.0</v>
       </c>
       <c r="D14">
         <v>963000000.0</v>
       </c>
       <c r="E14">
         <v>794000000.0</v>
       </c>
       <c r="F14">
         <v>637000000.0</v>
       </c>
       <c r="G14">
         <v>318500000.0</v>
       </c>
       <c r="H14">
         <v>753000000.0</v>
       </c>
       <c r="I14">
         <v>377000000.0</v>
       </c>
@@ -43133,51 +43254,51 @@
       </c>
       <c r="CY14">
         <v>466610946.0</v>
       </c>
       <c r="CZ14">
         <v>447415648.0</v>
       </c>
       <c r="DA14">
         <v>447415648.0</v>
       </c>
       <c r="DB14">
         <v>349555874.0</v>
       </c>
       <c r="DC14">
         <v>349555874.0</v>
       </c>
       <c r="DD14">
         <v>366271509.0</v>
       </c>
       <c r="DE14">
         <v>366271509.0</v>
       </c>
     </row>
     <row r="15" spans="1:109">
       <c r="A15" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="B15">
         <v>2343406062.0</v>
       </c>
       <c r="C15">
         <v>2234000000.0</v>
       </c>
       <c r="D15">
         <v>2183000000.0</v>
       </c>
       <c r="E15">
         <v>2154594444.0</v>
       </c>
       <c r="F15">
         <v>2118429979.0</v>
       </c>
       <c r="G15">
         <v>1080500000.0</v>
       </c>
       <c r="H15">
         <v>2245407040.0</v>
       </c>
       <c r="I15">
         <v>1101000000.0</v>
       </c>
@@ -43410,59 +43531,61 @@
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15">
         <v>265726000.0</v>
       </c>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
       <c r="DB15"/>
       <c r="DC15"/>
       <c r="DD15"/>
       <c r="DE15"/>
     </row>
     <row r="16" spans="1:109">
       <c r="A16" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="B16">
         <v>3939322690.0</v>
       </c>
       <c r="C16">
         <v>4268000000.0</v>
       </c>
-      <c r="D16"/>
+      <c r="D16">
+        <v>6353828000.0</v>
+      </c>
       <c r="E16">
         <v>4854000000.0</v>
       </c>
       <c r="F16">
         <v>4156551676.0</v>
       </c>
       <c r="G16">
         <v>-412500000.0</v>
       </c>
       <c r="H16">
         <v>4987135880.0</v>
       </c>
       <c r="I16">
         <v>322500000.0</v>
       </c>
       <c r="J16">
         <v>4337184344.0</v>
       </c>
       <c r="K16">
         <v>4749500000.0</v>
       </c>
       <c r="L16">
         <v>5409612306.0</v>
       </c>
       <c r="M16">
@@ -43735,51 +43858,51 @@
       </c>
       <c r="CY16">
         <v>767485765.0</v>
       </c>
       <c r="CZ16">
         <v>404331178.0</v>
       </c>
       <c r="DA16">
         <v>404331178.0</v>
       </c>
       <c r="DB16">
         <v>845962871.0</v>
       </c>
       <c r="DC16">
         <v>845962871.0</v>
       </c>
       <c r="DD16">
         <v>427782755.0</v>
       </c>
       <c r="DE16">
         <v>427782755.0</v>
       </c>
     </row>
     <row r="17" spans="1:109">
       <c r="A17" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17">
         <v>0.0</v>
       </c>
       <c r="W17">
@@ -43864,51 +43987,51 @@
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
     </row>
     <row r="18" spans="1:109">
       <c r="A18" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="B18">
         <v>5476481302.0</v>
       </c>
       <c r="C18">
         <v>1586000000.0</v>
       </c>
       <c r="D18">
         <v>5034000000.0</v>
       </c>
       <c r="E18">
         <v>2747000000.0</v>
       </c>
       <c r="F18">
         <v>5106000000.0</v>
       </c>
       <c r="G18">
         <v>2553000000.0</v>
       </c>
       <c r="H18">
         <v>2888000000.0</v>
       </c>
       <c r="I18">
         <v>1409000000.0</v>
       </c>
@@ -44169,51 +44292,51 @@
       </c>
       <c r="CY18">
         <v>147250175.0</v>
       </c>
       <c r="CZ18">
         <v>146487197.0</v>
       </c>
       <c r="DA18">
         <v>146487197.0</v>
       </c>
       <c r="DB18">
         <v>221531820.0</v>
       </c>
       <c r="DC18">
         <v>221531820.0</v>
       </c>
       <c r="DD18">
         <v>323633031.0</v>
       </c>
       <c r="DE18">
         <v>323633031.0</v>
       </c>
     </row>
     <row r="19" spans="1:109">
       <c r="A19" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19">
         <v>-17500000.0</v>
       </c>
       <c r="K19">
         <v>-17500000.0</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19">
         <v>-126000000.0</v>
       </c>
       <c r="O19">
         <v>-126000000.0</v>
       </c>
       <c r="P19">
         <v>-126000000.0</v>
@@ -44328,51 +44451,51 @@
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
     </row>
     <row r="20" spans="1:109">
       <c r="A20" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -44441,51 +44564,51 @@
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
     </row>
     <row r="21" spans="1:109">
       <c r="A21" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21">
         <v>-2113500000.0</v>
       </c>
       <c r="K21">
         <v>-2113500000.0</v>
       </c>
       <c r="L21">
         <v>1250000000.0</v>
       </c>
       <c r="M21">
         <v>1250000000.0</v>
       </c>
       <c r="N21">
         <v>910000000.0</v>
       </c>
       <c r="O21">
@@ -44608,51 +44731,51 @@
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
     </row>
     <row r="22" spans="1:109">
       <c r="A22" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B22">
         <v>2143019044.0</v>
       </c>
       <c r="C22">
         <v>3512000000.0</v>
       </c>
       <c r="D22">
         <v>2043000000.0</v>
       </c>
       <c r="E22">
         <v>3701000000.0</v>
       </c>
       <c r="F22">
         <v>2939000000.0</v>
       </c>
       <c r="G22">
         <v>1469500000.0</v>
       </c>
       <c r="H22">
         <v>3548000000.0</v>
       </c>
       <c r="I22">
         <v>1774000000.0</v>
       </c>
@@ -44937,51 +45060,51 @@
       </c>
       <c r="CY22">
         <v>1610190234.0</v>
       </c>
       <c r="CZ22">
         <v>1283917201.0</v>
       </c>
       <c r="DA22">
         <v>1283917201.0</v>
       </c>
       <c r="DB22">
         <v>1331701196.0</v>
       </c>
       <c r="DC22">
         <v>1331701196.0</v>
       </c>
       <c r="DD22">
         <v>1396584877.0</v>
       </c>
       <c r="DE22">
         <v>1396584877.0</v>
       </c>
     </row>
     <row r="23" spans="1:109">
       <c r="A23" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="B23">
         <v>2386963485.0</v>
       </c>
       <c r="C23">
         <v>1353000000.0</v>
       </c>
       <c r="D23">
         <v>-1471000000.0</v>
       </c>
       <c r="E23">
         <v>-152405556.0</v>
       </c>
       <c r="F23">
         <v>-1831570021.0</v>
       </c>
       <c r="G23">
         <v>-894500000.0</v>
       </c>
       <c r="H23">
         <v>-243592960.0</v>
       </c>
       <c r="I23">
         <v>233000000.0</v>
       </c>
@@ -45266,51 +45389,51 @@
       </c>
       <c r="CY23">
         <v>0.36</v>
       </c>
       <c r="CZ23">
         <v>0.41</v>
       </c>
       <c r="DA23">
         <v>0.41</v>
       </c>
       <c r="DB23">
         <v>0.14</v>
       </c>
       <c r="DC23">
         <v>0.14</v>
       </c>
       <c r="DD23">
         <v>0.16</v>
       </c>
       <c r="DE23">
         <v>0.16</v>
       </c>
     </row>
     <row r="24" spans="1:109">
       <c r="A24" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="B24">
         <v>-828328793.0</v>
       </c>
       <c r="C24">
         <v>511000000.0</v>
       </c>
       <c r="D24">
         <v>886000000.0</v>
       </c>
       <c r="E24">
         <v>1130940168.0</v>
       </c>
       <c r="F24">
         <v>-14000000.0</v>
       </c>
       <c r="G24"/>
       <c r="H24">
         <v>345000000.0</v>
       </c>
       <c r="I24"/>
       <c r="J24">
         <v>4729000000.0</v>
       </c>
       <c r="K24">
@@ -45559,51 +45682,51 @@
       </c>
       <c r="CY24">
         <v>6374466.0</v>
       </c>
       <c r="CZ24">
         <v>-90808805.0</v>
       </c>
       <c r="DA24">
         <v>-90808805.0</v>
       </c>
       <c r="DB24">
         <v>-25730324.0</v>
       </c>
       <c r="DC24">
         <v>-25730324.0</v>
       </c>
       <c r="DD24">
         <v>-73394100.0</v>
       </c>
       <c r="DE24">
         <v>-73394100.0</v>
       </c>
     </row>
     <row r="25" spans="1:109">
       <c r="A25" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="B25">
         <v>917398348.0</v>
       </c>
       <c r="C25">
         <v>974000000.0</v>
       </c>
       <c r="D25">
         <v>799000000.0</v>
       </c>
       <c r="E25">
         <v>1299000000.0</v>
       </c>
       <c r="F25">
         <v>-8000000.0</v>
       </c>
       <c r="G25">
         <v>-4000000.0</v>
       </c>
       <c r="H25">
         <v>35000000.0</v>
       </c>
       <c r="I25">
         <v>118000000.0</v>
       </c>
@@ -45864,51 +45987,51 @@
       </c>
       <c r="CY25">
         <v>-1051149523.0</v>
       </c>
       <c r="CZ25">
         <v>-560098108.0</v>
       </c>
       <c r="DA25">
         <v>-560098108.0</v>
       </c>
       <c r="DB25">
         <v>-868555351.0</v>
       </c>
       <c r="DC25">
         <v>-868555351.0</v>
       </c>
       <c r="DD25">
         <v>-954822293.0</v>
       </c>
       <c r="DE25">
         <v>-954822293.0</v>
       </c>
     </row>
     <row r="26" spans="1:109">
       <c r="A26" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="B26">
         <v>-95190250.0</v>
       </c>
       <c r="C26">
         <v>-1510000000.0</v>
       </c>
       <c r="D26">
         <v>-1133000000.0</v>
       </c>
       <c r="E26">
         <v>-375000000.0</v>
       </c>
       <c r="F26">
         <v>-754000000.0</v>
       </c>
       <c r="G26">
         <v>-377000000.0</v>
       </c>
       <c r="H26">
         <v>-753000000.0</v>
       </c>
       <c r="I26">
         <v>-376500000.0</v>
       </c>
@@ -46099,51 +46222,51 @@
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26">
         <v>-179759954.0</v>
       </c>
       <c r="CY26">
         <v>-179759954.0</v>
       </c>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
     </row>
     <row r="27" spans="1:109">
       <c r="A27" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>162000000.0</v>
       </c>
       <c r="D27">
         <v>160000000.0</v>
       </c>
       <c r="E27">
         <v>164000000.0</v>
       </c>
       <c r="F27">
         <v>53000000.0</v>
       </c>
       <c r="G27">
         <v>26500000.0</v>
       </c>
       <c r="H27">
         <v>159000000.0</v>
       </c>
       <c r="I27">
         <v>79500000.0</v>
       </c>
       <c r="J27">
         <v>84000000.0</v>
@@ -46316,51 +46439,51 @@
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
     </row>
     <row r="28" spans="1:109">
       <c r="A28" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="B28">
         <v>-3678324270.0</v>
       </c>
       <c r="C28">
         <v>-2941000000.0</v>
       </c>
       <c r="D28">
         <v>-4787000000.0</v>
       </c>
       <c r="E28">
         <v>-2154000000.0</v>
       </c>
       <c r="F28">
         <v>-4704000000.0</v>
       </c>
       <c r="G28">
         <v>-2352000000.0</v>
       </c>
       <c r="H28">
         <v>-2489000000.0</v>
       </c>
       <c r="I28">
         <v>-1244500000.0</v>
       </c>
@@ -46645,51 +46768,51 @@
       </c>
       <c r="CY28">
         <v>141513156.0</v>
       </c>
       <c r="CZ28">
         <v>-57666905.0</v>
       </c>
       <c r="DA28">
         <v>-57666905.0</v>
       </c>
       <c r="DB28">
         <v>-131161899.0</v>
       </c>
       <c r="DC28">
         <v>-131161899.0</v>
       </c>
       <c r="DD28">
         <v>-90868885.0</v>
       </c>
       <c r="DE28">
         <v>-90868885.0</v>
       </c>
     </row>
     <row r="29" spans="1:109">
       <c r="A29" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="B29">
         <v>6231372428.0</v>
       </c>
       <c r="C29">
         <v>2287000000.0</v>
       </c>
       <c r="D29">
         <v>6155000000.0</v>
       </c>
       <c r="E29">
         <v>3364000000.0</v>
       </c>
       <c r="F29">
         <v>6060000000.0</v>
       </c>
       <c r="G29">
         <v>3030000000.0</v>
       </c>
       <c r="H29">
         <v>3366000000.0</v>
       </c>
       <c r="I29">
         <v>1683000000.0</v>
       </c>
@@ -46974,51 +47097,51 @@
       </c>
       <c r="CY29">
         <v>1057523990.0</v>
       </c>
       <c r="CZ29">
         <v>1057889444.0</v>
       </c>
       <c r="DA29">
         <v>1057889444.0</v>
       </c>
       <c r="DB29">
         <v>917505725.0</v>
       </c>
       <c r="DC29">
         <v>917505725.0</v>
       </c>
       <c r="DD29">
         <v>1063165964.0</v>
       </c>
       <c r="DE29">
         <v>1063165964.0</v>
       </c>
     </row>
     <row r="30" spans="1:109">
       <c r="A30" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="B30">
         <v>-2913053544.0</v>
       </c>
       <c r="C30">
         <v>-648000000.0</v>
       </c>
       <c r="D30">
         <v>-233000000.0</v>
       </c>
       <c r="E30">
         <v>-392000000.0</v>
       </c>
       <c r="F30">
         <v>-2094000000.0</v>
       </c>
       <c r="G30"/>
       <c r="H30">
         <v>-200000000.0</v>
       </c>
       <c r="I30"/>
       <c r="J30">
         <v>2885000000.0</v>
       </c>
       <c r="K30">