--- v2 (2026-07-29)
+++ v3 (2026-09-14)
@@ -3267,51 +3267,51 @@
       </c>
       <c r="AM22">
         <v>4060923309.0</v>
       </c>
       <c r="AN22">
         <v>3565946602.0</v>
       </c>
       <c r="AO22">
         <v>3512846929.0</v>
       </c>
       <c r="AP22">
         <v>3949581663.0</v>
       </c>
     </row>
     <row r="23" spans="1:42">
       <c r="A23" t="s">
         <v>63</v>
       </c>
       <c r="B23">
         <v>70441007000.0</v>
       </c>
       <c r="C23">
         <v>79750000000.0</v>
       </c>
       <c r="D23">
-        <v>75266000000.0</v>
+        <v>75264433000.0</v>
       </c>
       <c r="E23">
         <v>77821000000.0</v>
       </c>
       <c r="F23">
         <v>75095000000.0</v>
       </c>
       <c r="G23">
         <v>67659000000.0</v>
       </c>
       <c r="H23">
         <v>64806000000.0</v>
       </c>
       <c r="I23">
         <v>59456000000.0</v>
       </c>
       <c r="J23">
         <v>60285000000.0</v>
       </c>
       <c r="K23">
         <v>56429000000.0</v>
       </c>
       <c r="L23">
         <v>52298000000.0</v>
       </c>
@@ -4123,51 +4123,51 @@
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
     </row>
     <row r="33" spans="1:42">
       <c r="A33" t="s">
         <v>73</v>
       </c>
       <c r="B33">
         <v>53382271000.0</v>
       </c>
       <c r="C33">
         <v>60556000000.0</v>
       </c>
       <c r="D33">
-        <v>57364000000.0</v>
+        <v>57357697000.0</v>
       </c>
       <c r="E33">
         <v>58664000000.0</v>
       </c>
       <c r="F33">
         <v>57694000000.0</v>
       </c>
       <c r="G33">
         <v>51502000000.0</v>
       </c>
       <c r="H33">
         <v>48376000000.0</v>
       </c>
       <c r="I33">
         <v>43975000000.0</v>
       </c>
       <c r="J33">
         <v>43302000000.0</v>
       </c>
       <c r="K33">
         <v>42545000000.0</v>
       </c>
       <c r="L33">
         <v>39612000000.0</v>
       </c>
@@ -4447,51 +4447,51 @@
       </c>
       <c r="AM35">
         <v>4318588276.0</v>
       </c>
       <c r="AN35">
         <v>3947292788.0</v>
       </c>
       <c r="AO35">
         <v>3492118092.0</v>
       </c>
       <c r="AP35">
         <v>3339958221.0</v>
       </c>
     </row>
     <row r="36" spans="1:42">
       <c r="A36" t="s">
         <v>76</v>
       </c>
       <c r="B36">
         <v>5435686000.0</v>
       </c>
       <c r="C36">
         <v>6706000000.0</v>
       </c>
       <c r="D36">
-        <v>4211406000.0</v>
+        <v>6078000000.0</v>
       </c>
       <c r="E36">
         <v>6649000000.0</v>
       </c>
       <c r="F36">
         <v>7382000000.0</v>
       </c>
       <c r="G36">
         <v>4524000000.0</v>
       </c>
       <c r="H36">
         <v>3982000000.0</v>
       </c>
       <c r="I36">
         <v>3250000000.0</v>
       </c>
       <c r="J36">
         <v>3217000000.0</v>
       </c>
       <c r="K36">
         <v>1815000000.0</v>
       </c>
       <c r="L36">
         <v>1969000000.0</v>
       </c>
@@ -6173,51 +6173,51 @@
       </c>
       <c r="AM52">
         <v>1598448536.0</v>
       </c>
       <c r="AN52">
         <v>505103816.0</v>
       </c>
       <c r="AO52">
         <v>3058194435.0</v>
       </c>
       <c r="AP52">
         <v>1588912163.0</v>
       </c>
     </row>
     <row r="53" spans="1:42">
       <c r="A53" t="s">
         <v>93</v>
       </c>
       <c r="B53">
         <v>1120523000.0</v>
       </c>
       <c r="C53">
         <v>1493000000.0</v>
       </c>
       <c r="D53">
-        <v>1729981000.0</v>
+        <v>1950000000.0</v>
       </c>
       <c r="E53">
         <v>1197000000.0</v>
       </c>
       <c r="F53">
         <v>1080000000.0</v>
       </c>
       <c r="G53">
         <v>749000000.0</v>
       </c>
       <c r="H53">
         <v>907000000.0</v>
       </c>
       <c r="I53">
         <v>874000000.0</v>
       </c>
       <c r="J53">
         <v>770000000.0</v>
       </c>
       <c r="K53">
         <v>599000000.0</v>
       </c>
       <c r="L53">
         <v>337000000.0</v>
       </c>
@@ -6357,51 +6357,51 @@
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
     </row>
     <row r="55" spans="1:42">
       <c r="A55" t="s">
         <v>95</v>
       </c>
       <c r="B55">
         <v>70441007000.0</v>
       </c>
       <c r="C55">
         <v>79750000000.0</v>
       </c>
       <c r="D55">
-        <v>75266000000.0</v>
+        <v>75259697000.0</v>
       </c>
       <c r="E55">
         <v>77821000000.0</v>
       </c>
       <c r="F55">
         <v>75095000000.0</v>
       </c>
       <c r="G55">
         <v>67659000000.0</v>
       </c>
       <c r="H55">
         <v>64806000000.0</v>
       </c>
       <c r="I55">
         <v>59456000000.0</v>
       </c>
       <c r="J55">
         <v>60285000000.0</v>
       </c>
       <c r="K55">
         <v>56429000000.0</v>
       </c>
       <c r="L55">
         <v>52298000000.0</v>
       </c>
@@ -7204,51 +7204,51 @@
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:ET62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:150">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>103</v>
       </c>
       <c r="C1" t="s">
         <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>104</v>
       </c>
       <c r="E1" t="s">
         <v>2</v>
       </c>
       <c r="F1" t="s">
         <v>105</v>
       </c>
       <c r="G1" t="s">
@@ -8356,51 +8356,53 @@
       <c r="EA4"/>
       <c r="EB4"/>
       <c r="EC4"/>
       <c r="ED4"/>
       <c r="EE4"/>
       <c r="EF4"/>
       <c r="EG4"/>
       <c r="EH4"/>
       <c r="EI4"/>
       <c r="EJ4"/>
       <c r="EK4"/>
       <c r="EL4"/>
       <c r="EM4"/>
       <c r="EN4"/>
       <c r="EO4"/>
       <c r="EP4"/>
       <c r="EQ4"/>
       <c r="ER4"/>
       <c r="ES4"/>
       <c r="ET4"/>
     </row>
     <row r="5" spans="1:150">
       <c r="A5" t="s">
         <v>45</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>-82631875000.0</v>
+      </c>
       <c r="C5">
         <v>-73332776000.0</v>
       </c>
       <c r="D5">
         <v>-85838000000.0</v>
       </c>
       <c r="E5">
         <v>-82663000000.0</v>
       </c>
       <c r="F5">
         <v>-82191000000.0</v>
       </c>
       <c r="G5">
         <v>-75641000000.0</v>
       </c>
       <c r="H5">
         <v>-75641000000.0</v>
       </c>
       <c r="I5">
         <v>-85442400066.0</v>
       </c>
       <c r="J5">
         <v>-85560000000.0</v>
       </c>
       <c r="K5">
@@ -9896,51 +9898,53 @@
       <c r="EA11"/>
       <c r="EB11"/>
       <c r="EC11"/>
       <c r="ED11"/>
       <c r="EE11"/>
       <c r="EF11"/>
       <c r="EG11"/>
       <c r="EH11"/>
       <c r="EI11"/>
       <c r="EJ11"/>
       <c r="EK11"/>
       <c r="EL11"/>
       <c r="EM11"/>
       <c r="EN11"/>
       <c r="EO11"/>
       <c r="EP11"/>
       <c r="EQ11"/>
       <c r="ER11"/>
       <c r="ES11"/>
       <c r="ET11"/>
     </row>
     <row r="12" spans="1:150">
       <c r="A12" t="s">
         <v>52</v>
       </c>
-      <c r="B12"/>
+      <c r="B12">
+        <v>5871000000.0</v>
+      </c>
       <c r="C12">
         <v>5059846000.0</v>
       </c>
       <c r="D12">
         <v>5310000000.0</v>
       </c>
       <c r="E12">
         <v>7629000000.0</v>
       </c>
       <c r="F12">
         <v>6336000000.0</v>
       </c>
       <c r="G12">
         <v>6109000000.0</v>
       </c>
       <c r="H12">
         <v>5853000000.0</v>
       </c>
       <c r="I12">
         <v>6334000000.0</v>
       </c>
       <c r="J12">
         <v>6334000000.0</v>
       </c>
       <c r="K12">
@@ -10246,51 +10250,53 @@
       <c r="EG12"/>
       <c r="EH12"/>
       <c r="EI12"/>
       <c r="EJ12">
         <v>1467823056.0</v>
       </c>
       <c r="EK12"/>
       <c r="EL12"/>
       <c r="EM12"/>
       <c r="EN12">
         <v>4477428816.0</v>
       </c>
       <c r="EO12"/>
       <c r="EP12"/>
       <c r="EQ12"/>
       <c r="ER12">
         <v>2386610923.0</v>
       </c>
       <c r="ES12"/>
       <c r="ET12"/>
     </row>
     <row r="13" spans="1:150">
       <c r="A13" t="s">
         <v>53</v>
       </c>
-      <c r="B13"/>
+      <c r="B13">
+        <v>85000000.0</v>
+      </c>
       <c r="C13">
         <v>84964000.0</v>
       </c>
       <c r="D13">
         <v>88000000.0</v>
       </c>
       <c r="E13">
         <v>88000000.0</v>
       </c>
       <c r="F13">
         <v>88000000.0</v>
       </c>
       <c r="G13">
         <v>87948000.0</v>
       </c>
       <c r="H13">
         <v>88000000.0</v>
       </c>
       <c r="I13">
         <v>92000000.0</v>
       </c>
       <c r="J13">
         <v>92000000.0</v>
       </c>
       <c r="K13">
@@ -10551,51 +10557,51 @@
       <c r="EH13"/>
       <c r="EI13"/>
       <c r="EJ13">
         <v>133830925.0</v>
       </c>
       <c r="EK13"/>
       <c r="EL13"/>
       <c r="EM13"/>
       <c r="EN13">
         <v>128518790.0</v>
       </c>
       <c r="EO13"/>
       <c r="EP13"/>
       <c r="EQ13"/>
       <c r="ER13">
         <v>150784521.0</v>
       </c>
       <c r="ES13"/>
       <c r="ET13"/>
     </row>
     <row r="14" spans="1:150">
       <c r="A14" t="s">
         <v>54</v>
       </c>
       <c r="B14">
-        <v>2153300000.0</v>
+        <v>2183200000.0</v>
       </c>
       <c r="C14">
         <v>2195300000.0</v>
       </c>
       <c r="D14">
         <v>2451778580.0</v>
       </c>
       <c r="E14">
         <v>2503200000.0</v>
       </c>
       <c r="F14">
         <v>2511000000.0</v>
       </c>
       <c r="G14">
         <v>2528000000.0</v>
       </c>
       <c r="H14">
         <v>2528000000.0</v>
       </c>
       <c r="I14">
         <v>2536800000.0</v>
       </c>
       <c r="J14">
         <v>2536800000.0</v>
       </c>
@@ -12914,51 +12920,53 @@
       <c r="EG22"/>
       <c r="EH22"/>
       <c r="EI22"/>
       <c r="EJ22">
         <v>3565946602.0</v>
       </c>
       <c r="EK22"/>
       <c r="EL22"/>
       <c r="EM22"/>
       <c r="EN22">
         <v>3512846929.0</v>
       </c>
       <c r="EO22"/>
       <c r="EP22"/>
       <c r="EQ22"/>
       <c r="ER22">
         <v>3949581663.0</v>
       </c>
       <c r="ES22"/>
       <c r="ET22"/>
     </row>
     <row r="23" spans="1:150">
       <c r="A23" t="s">
         <v>63</v>
       </c>
-      <c r="B23"/>
+      <c r="B23">
+        <v>76933000000.0</v>
+      </c>
       <c r="C23">
         <v>70441007000.0</v>
       </c>
       <c r="D23">
         <v>75999000000.0</v>
       </c>
       <c r="E23">
         <v>79750000000.0</v>
       </c>
       <c r="F23">
         <v>79832000000.0</v>
       </c>
       <c r="G23">
         <v>75221692000.0</v>
       </c>
       <c r="H23">
         <v>75266000000.0</v>
       </c>
       <c r="I23">
         <v>78409000000.0</v>
       </c>
       <c r="J23">
         <v>78409000000.0</v>
       </c>
       <c r="K23">
@@ -14064,51 +14072,53 @@
       <c r="EA27"/>
       <c r="EB27"/>
       <c r="EC27"/>
       <c r="ED27"/>
       <c r="EE27"/>
       <c r="EF27"/>
       <c r="EG27"/>
       <c r="EH27"/>
       <c r="EI27"/>
       <c r="EJ27"/>
       <c r="EK27"/>
       <c r="EL27"/>
       <c r="EM27"/>
       <c r="EN27"/>
       <c r="EO27"/>
       <c r="EP27"/>
       <c r="EQ27"/>
       <c r="ER27"/>
       <c r="ES27"/>
       <c r="ET27"/>
     </row>
     <row r="28" spans="1:150">
       <c r="A28" t="s">
         <v>68</v>
       </c>
-      <c r="B28"/>
+      <c r="B28">
+        <v>27370745000.0</v>
+      </c>
       <c r="C28">
         <v>25652077000.0</v>
       </c>
       <c r="D28">
         <v>28913000000.0</v>
       </c>
       <c r="E28">
         <v>24519000000.0</v>
       </c>
       <c r="F28">
         <v>26684000000.0</v>
       </c>
       <c r="G28">
         <v>25448010000.0</v>
       </c>
       <c r="H28">
         <v>25129000000.0</v>
       </c>
       <c r="I28">
         <v>25671792674.0</v>
       </c>
       <c r="J28">
         <v>25714000000.0</v>
       </c>
       <c r="K28">
@@ -16181,51 +16191,51 @@
       <c r="EH35"/>
       <c r="EI35"/>
       <c r="EJ35">
         <v>3947292788.0</v>
       </c>
       <c r="EK35"/>
       <c r="EL35"/>
       <c r="EM35"/>
       <c r="EN35">
         <v>3492118092.0</v>
       </c>
       <c r="EO35"/>
       <c r="EP35"/>
       <c r="EQ35"/>
       <c r="ER35">
         <v>3339958221.0</v>
       </c>
       <c r="ES35"/>
       <c r="ET35"/>
     </row>
     <row r="36" spans="1:150">
       <c r="A36" t="s">
         <v>76</v>
       </c>
       <c r="B36">
-        <v>1048000000.0</v>
+        <v>5710371000.0</v>
       </c>
       <c r="C36">
         <v>5435686000.0</v>
       </c>
       <c r="D36">
         <v>1065000000.0</v>
       </c>
       <c r="E36">
         <v>6706000000.0</v>
       </c>
       <c r="F36">
         <v>6118000000.0</v>
       </c>
       <c r="G36">
         <v>4178292000.0</v>
       </c>
       <c r="H36">
         <v>5971000000.0</v>
       </c>
       <c r="I36">
         <v>6795000000.0</v>
       </c>
       <c r="J36">
         <v>6539000000.0</v>
       </c>
@@ -16966,51 +16976,53 @@
       <c r="EE38"/>
       <c r="EF38"/>
       <c r="EG38"/>
       <c r="EH38"/>
       <c r="EI38"/>
       <c r="EJ38">
         <v>1.0</v>
       </c>
       <c r="EK38"/>
       <c r="EL38"/>
       <c r="EM38"/>
       <c r="EN38">
         <v>-120227255.0</v>
       </c>
       <c r="EO38"/>
       <c r="EP38"/>
       <c r="EQ38"/>
       <c r="ER38"/>
       <c r="ES38"/>
       <c r="ET38"/>
     </row>
     <row r="39" spans="1:150">
       <c r="A39" t="s">
         <v>79</v>
       </c>
-      <c r="B39"/>
+      <c r="B39">
+        <v>795000000.0</v>
+      </c>
       <c r="C39">
         <v>285878000.0</v>
       </c>
       <c r="D39">
         <v>298000000.0</v>
       </c>
       <c r="E39">
         <v>1271000000.0</v>
       </c>
       <c r="F39">
         <v>339000000.0</v>
       </c>
       <c r="G39">
         <v>1728475000.0</v>
       </c>
       <c r="H39">
         <v>3489000000.0</v>
       </c>
       <c r="I39">
         <v>17975259.0</v>
       </c>
       <c r="J39">
         <v>996000000.0</v>
       </c>
       <c r="K39">
@@ -17334,51 +17346,53 @@
       <c r="EG39"/>
       <c r="EH39"/>
       <c r="EI39"/>
       <c r="EJ39">
         <v>1.0</v>
       </c>
       <c r="EK39"/>
       <c r="EL39"/>
       <c r="EM39"/>
       <c r="EN39">
         <v>3134200171.49</v>
       </c>
       <c r="EO39"/>
       <c r="EP39"/>
       <c r="EQ39"/>
       <c r="ER39">
         <v>3348064915.79</v>
       </c>
       <c r="ES39"/>
       <c r="ET39"/>
     </row>
     <row r="40" spans="1:150">
       <c r="A40" t="s">
         <v>80</v>
       </c>
-      <c r="B40"/>
+      <c r="B40">
+        <v>529361000.0</v>
+      </c>
       <c r="C40">
         <v>2140088000.0</v>
       </c>
       <c r="D40">
         <v>744000000.0</v>
       </c>
       <c r="E40">
         <v>7863000000.0</v>
       </c>
       <c r="F40">
         <v>556462000.0</v>
       </c>
       <c r="G40">
         <v>6536164000.0</v>
       </c>
       <c r="H40">
         <v>8399000000.0</v>
       </c>
       <c r="I40">
         <v>8240000000.0</v>
       </c>
       <c r="J40">
         <v>1625000000.0</v>
       </c>
       <c r="K40">
@@ -17932,51 +17946,53 @@
       <c r="EA41"/>
       <c r="EB41"/>
       <c r="EC41"/>
       <c r="ED41"/>
       <c r="EE41"/>
       <c r="EF41"/>
       <c r="EG41"/>
       <c r="EH41"/>
       <c r="EI41"/>
       <c r="EJ41"/>
       <c r="EK41"/>
       <c r="EL41"/>
       <c r="EM41"/>
       <c r="EN41"/>
       <c r="EO41"/>
       <c r="EP41"/>
       <c r="EQ41"/>
       <c r="ER41"/>
       <c r="ES41"/>
       <c r="ET41"/>
     </row>
     <row r="42" spans="1:150">
       <c r="A42" t="s">
         <v>82</v>
       </c>
-      <c r="B42"/>
+      <c r="B42">
+        <v>52844000000.0</v>
+      </c>
       <c r="C42">
         <v>44561026000.0</v>
       </c>
       <c r="D42">
         <v>-32993000000.0</v>
       </c>
       <c r="E42">
         <v>-29819000000.0</v>
       </c>
       <c r="F42">
         <v>52844000000.0</v>
       </c>
       <c r="G42">
         <v>46628000000.0</v>
       </c>
       <c r="H42">
         <v>46603000000.0</v>
       </c>
       <c r="I42">
         <v>-32716000000.0</v>
       </c>
       <c r="J42">
         <v>52844000000.0</v>
       </c>
       <c r="K42">
@@ -20214,51 +20230,53 @@
       <c r="EA50"/>
       <c r="EB50"/>
       <c r="EC50"/>
       <c r="ED50"/>
       <c r="EE50"/>
       <c r="EF50"/>
       <c r="EG50"/>
       <c r="EH50"/>
       <c r="EI50"/>
       <c r="EJ50"/>
       <c r="EK50"/>
       <c r="EL50"/>
       <c r="EM50"/>
       <c r="EN50"/>
       <c r="EO50"/>
       <c r="EP50"/>
       <c r="EQ50"/>
       <c r="ER50"/>
       <c r="ES50"/>
       <c r="ET50"/>
     </row>
     <row r="51" spans="1:150">
       <c r="A51" t="s">
         <v>91</v>
       </c>
-      <c r="B51"/>
+      <c r="B51">
+        <v>32096745000.0</v>
+      </c>
       <c r="C51">
         <v>29591400000.0</v>
       </c>
       <c r="D51">
         <v>32025000000.0</v>
       </c>
       <c r="E51">
         <v>30655000000.0</v>
       </c>
       <c r="F51">
         <v>31654000000.0</v>
       </c>
       <c r="G51">
         <v>28593000000.0</v>
       </c>
       <c r="H51">
         <v>29288000000.0</v>
       </c>
       <c r="I51">
         <v>30698770411.0</v>
       </c>
       <c r="J51">
         <v>30708000000.0</v>
       </c>
       <c r="K51">
@@ -20554,51 +20572,53 @@
       <c r="EG51"/>
       <c r="EH51"/>
       <c r="EI51"/>
       <c r="EJ51">
         <v>1777217132.0</v>
       </c>
       <c r="EK51"/>
       <c r="EL51"/>
       <c r="EM51"/>
       <c r="EN51">
         <v>4203808166.0</v>
       </c>
       <c r="EO51"/>
       <c r="EP51"/>
       <c r="EQ51"/>
       <c r="ER51">
         <v>2637918459.0</v>
       </c>
       <c r="ES51"/>
       <c r="ET51"/>
     </row>
     <row r="52" spans="1:150">
       <c r="A52" t="s">
         <v>92</v>
       </c>
-      <c r="B52"/>
+      <c r="B52">
+        <v>8138639000.0</v>
+      </c>
       <c r="C52">
         <v>2580901000.0</v>
       </c>
       <c r="D52">
         <v>7155000000.0</v>
       </c>
       <c r="E52">
         <v>6987000000.0</v>
       </c>
       <c r="F52">
         <v>7643000000.0</v>
       </c>
       <c r="G52">
         <v>4901000000.0</v>
       </c>
       <c r="H52">
         <v>4753000000.0</v>
       </c>
       <c r="I52">
         <v>6705770411.0</v>
       </c>
       <c r="J52">
         <v>6715000000.0</v>
       </c>
       <c r="K52">
@@ -26893,796 +26913,799 @@
       <c r="AP32">
         <v>27065010963.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:FC32"/>
+  <dimension ref="A1:FD32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:159">
+    <row r="1" spans="1:160">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>103</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="D1" t="s">
         <v>104</v>
       </c>
-      <c r="D1" t="s">
+      <c r="E1" t="s">
         <v>2</v>
       </c>
-      <c r="E1" t="s">
+      <c r="F1" t="s">
         <v>105</v>
       </c>
-      <c r="F1" t="s">
+      <c r="G1" t="s">
         <v>3</v>
       </c>
-      <c r="G1" t="s">
+      <c r="H1" t="s">
         <v>106</v>
       </c>
-      <c r="H1" t="s">
+      <c r="I1" t="s">
         <v>107</v>
       </c>
-      <c r="I1" t="s">
+      <c r="J1" t="s">
         <v>108</v>
       </c>
-      <c r="J1" t="s">
+      <c r="K1" t="s">
         <v>4</v>
       </c>
-      <c r="K1" t="s">
+      <c r="L1" t="s">
         <v>109</v>
       </c>
-      <c r="L1" t="s">
+      <c r="M1" t="s">
         <v>110</v>
       </c>
-      <c r="M1" t="s">
+      <c r="N1" t="s">
         <v>111</v>
       </c>
-      <c r="N1" t="s">
+      <c r="O1" t="s">
         <v>5</v>
       </c>
-      <c r="O1" t="s">
+      <c r="P1" t="s">
         <v>112</v>
       </c>
-      <c r="P1" t="s">
+      <c r="Q1" t="s">
         <v>113</v>
       </c>
-      <c r="Q1" t="s">
+      <c r="R1" t="s">
         <v>114</v>
       </c>
-      <c r="R1" t="s">
+      <c r="S1" t="s">
         <v>6</v>
       </c>
-      <c r="S1" t="s">
+      <c r="T1" t="s">
         <v>115</v>
       </c>
-      <c r="T1" t="s">
+      <c r="U1" t="s">
         <v>116</v>
       </c>
-      <c r="U1" t="s">
+      <c r="V1" t="s">
         <v>117</v>
       </c>
-      <c r="V1" t="s">
+      <c r="W1" t="s">
         <v>7</v>
       </c>
-      <c r="W1" t="s">
+      <c r="X1" t="s">
         <v>118</v>
       </c>
-      <c r="X1" t="s">
+      <c r="Y1" t="s">
         <v>119</v>
       </c>
-      <c r="Y1" t="s">
+      <c r="Z1" t="s">
         <v>120</v>
       </c>
-      <c r="Z1" t="s">
+      <c r="AA1" t="s">
         <v>8</v>
       </c>
-      <c r="AA1" t="s">
+      <c r="AB1" t="s">
         <v>121</v>
       </c>
-      <c r="AB1" t="s">
+      <c r="AC1" t="s">
         <v>122</v>
       </c>
-      <c r="AC1" t="s">
+      <c r="AD1" t="s">
         <v>123</v>
       </c>
-      <c r="AD1" t="s">
+      <c r="AE1" t="s">
         <v>9</v>
       </c>
-      <c r="AE1" t="s">
+      <c r="AF1" t="s">
         <v>124</v>
       </c>
-      <c r="AF1" t="s">
+      <c r="AG1" t="s">
         <v>125</v>
       </c>
-      <c r="AG1" t="s">
+      <c r="AH1" t="s">
         <v>126</v>
       </c>
-      <c r="AH1" t="s">
+      <c r="AI1" t="s">
         <v>10</v>
       </c>
-      <c r="AI1" t="s">
+      <c r="AJ1" t="s">
         <v>127</v>
       </c>
-      <c r="AJ1" t="s">
+      <c r="AK1" t="s">
         <v>128</v>
       </c>
-      <c r="AK1" t="s">
+      <c r="AL1" t="s">
         <v>242</v>
       </c>
-      <c r="AL1" t="s">
+      <c r="AM1" t="s">
         <v>11</v>
       </c>
-      <c r="AM1" t="s">
+      <c r="AN1" t="s">
         <v>243</v>
       </c>
-      <c r="AN1" t="s">
+      <c r="AO1" t="s">
         <v>129</v>
       </c>
-      <c r="AO1" t="s">
+      <c r="AP1" t="s">
         <v>244</v>
       </c>
-      <c r="AP1" t="s">
+      <c r="AQ1" t="s">
         <v>12</v>
       </c>
-      <c r="AQ1" t="s">
+      <c r="AR1" t="s">
         <v>245</v>
       </c>
-      <c r="AR1" t="s">
+      <c r="AS1" t="s">
         <v>130</v>
       </c>
-      <c r="AS1" t="s">
+      <c r="AT1" t="s">
         <v>246</v>
       </c>
-      <c r="AT1" t="s">
+      <c r="AU1" t="s">
         <v>13</v>
       </c>
-      <c r="AU1" t="s">
+      <c r="AV1" t="s">
         <v>247</v>
       </c>
-      <c r="AV1" t="s">
+      <c r="AW1" t="s">
         <v>131</v>
       </c>
-      <c r="AW1" t="s">
+      <c r="AX1" t="s">
         <v>248</v>
       </c>
-      <c r="AX1" t="s">
+      <c r="AY1" t="s">
         <v>14</v>
       </c>
-      <c r="AY1" t="s">
+      <c r="AZ1" t="s">
         <v>249</v>
       </c>
-      <c r="AZ1" t="s">
+      <c r="BA1" t="s">
         <v>132</v>
       </c>
-      <c r="BA1" t="s">
+      <c r="BB1" t="s">
         <v>250</v>
       </c>
-      <c r="BB1" t="s">
+      <c r="BC1" t="s">
         <v>15</v>
       </c>
-      <c r="BC1" t="s">
+      <c r="BD1" t="s">
         <v>251</v>
       </c>
-      <c r="BD1" t="s">
+      <c r="BE1" t="s">
         <v>133</v>
       </c>
-      <c r="BE1" t="s">
+      <c r="BF1" t="s">
         <v>16</v>
       </c>
-      <c r="BF1" t="s">
+      <c r="BG1" t="s">
         <v>134</v>
       </c>
-      <c r="BG1" t="s">
+      <c r="BH1" t="s">
         <v>135</v>
       </c>
-      <c r="BH1" t="s">
+      <c r="BI1" t="s">
         <v>136</v>
       </c>
-      <c r="BI1" t="s">
+      <c r="BJ1" t="s">
         <v>17</v>
       </c>
-      <c r="BJ1" t="s">
+      <c r="BK1" t="s">
         <v>137</v>
       </c>
-      <c r="BK1" t="s">
+      <c r="BL1" t="s">
         <v>138</v>
       </c>
-      <c r="BL1" t="s">
+      <c r="BM1" t="s">
         <v>139</v>
       </c>
-      <c r="BM1" t="s">
+      <c r="BN1" t="s">
         <v>18</v>
       </c>
-      <c r="BN1" t="s">
+      <c r="BO1" t="s">
         <v>140</v>
       </c>
-      <c r="BO1" t="s">
+      <c r="BP1" t="s">
         <v>141</v>
       </c>
-      <c r="BP1" t="s">
+      <c r="BQ1" t="s">
         <v>142</v>
       </c>
-      <c r="BQ1" t="s">
+      <c r="BR1" t="s">
         <v>19</v>
       </c>
-      <c r="BR1" t="s">
+      <c r="BS1" t="s">
         <v>143</v>
       </c>
-      <c r="BS1" t="s">
+      <c r="BT1" t="s">
         <v>144</v>
       </c>
-      <c r="BT1" t="s">
+      <c r="BU1" t="s">
         <v>145</v>
       </c>
-      <c r="BU1" t="s">
+      <c r="BV1" t="s">
         <v>20</v>
       </c>
-      <c r="BV1" t="s">
+      <c r="BW1" t="s">
         <v>146</v>
       </c>
-      <c r="BW1" t="s">
+      <c r="BX1" t="s">
         <v>147</v>
       </c>
-      <c r="BX1" t="s">
+      <c r="BY1" t="s">
         <v>148</v>
       </c>
-      <c r="BY1" t="s">
+      <c r="BZ1" t="s">
         <v>21</v>
       </c>
-      <c r="BZ1" t="s">
+      <c r="CA1" t="s">
         <v>149</v>
       </c>
-      <c r="CA1" t="s">
+      <c r="CB1" t="s">
         <v>150</v>
       </c>
-      <c r="CB1" t="s">
+      <c r="CC1" t="s">
         <v>151</v>
       </c>
-      <c r="CC1" t="s">
+      <c r="CD1" t="s">
         <v>22</v>
       </c>
-      <c r="CD1" t="s">
+      <c r="CE1" t="s">
         <v>152</v>
       </c>
-      <c r="CE1" t="s">
+      <c r="CF1" t="s">
         <v>153</v>
       </c>
-      <c r="CF1" t="s">
+      <c r="CG1" t="s">
         <v>154</v>
       </c>
-      <c r="CG1" t="s">
+      <c r="CH1" t="s">
         <v>23</v>
       </c>
-      <c r="CH1" t="s">
+      <c r="CI1" t="s">
         <v>155</v>
       </c>
-      <c r="CI1" t="s">
+      <c r="CJ1" t="s">
         <v>156</v>
       </c>
-      <c r="CJ1" t="s">
+      <c r="CK1" t="s">
         <v>157</v>
       </c>
-      <c r="CK1" t="s">
+      <c r="CL1" t="s">
         <v>24</v>
       </c>
-      <c r="CL1" t="s">
+      <c r="CM1" t="s">
         <v>158</v>
       </c>
-      <c r="CM1" t="s">
+      <c r="CN1" t="s">
         <v>159</v>
       </c>
-      <c r="CN1" t="s">
+      <c r="CO1" t="s">
         <v>160</v>
       </c>
-      <c r="CO1" t="s">
+      <c r="CP1" t="s">
         <v>25</v>
       </c>
-      <c r="CP1" t="s">
+      <c r="CQ1" t="s">
         <v>161</v>
       </c>
-      <c r="CQ1" t="s">
+      <c r="CR1" t="s">
         <v>162</v>
       </c>
-      <c r="CR1" t="s">
+      <c r="CS1" t="s">
         <v>163</v>
       </c>
-      <c r="CS1" t="s">
+      <c r="CT1" t="s">
         <v>26</v>
       </c>
-      <c r="CT1" t="s">
+      <c r="CU1" t="s">
         <v>164</v>
       </c>
-      <c r="CU1" t="s">
+      <c r="CV1" t="s">
         <v>165</v>
       </c>
-      <c r="CV1" t="s">
+      <c r="CW1" t="s">
         <v>166</v>
       </c>
-      <c r="CW1" t="s">
+      <c r="CX1" t="s">
         <v>27</v>
       </c>
-      <c r="CX1" t="s">
+      <c r="CY1" t="s">
         <v>167</v>
       </c>
-      <c r="CY1" t="s">
+      <c r="CZ1" t="s">
         <v>168</v>
       </c>
-      <c r="CZ1" t="s">
+      <c r="DA1" t="s">
         <v>169</v>
       </c>
-      <c r="DA1" t="s">
+      <c r="DB1" t="s">
         <v>28</v>
       </c>
-      <c r="DB1" t="s">
+      <c r="DC1" t="s">
         <v>170</v>
       </c>
-      <c r="DC1" t="s">
+      <c r="DD1" t="s">
         <v>171</v>
       </c>
-      <c r="DD1" t="s">
+      <c r="DE1" t="s">
         <v>172</v>
       </c>
-      <c r="DE1" t="s">
+      <c r="DF1" t="s">
         <v>29</v>
       </c>
-      <c r="DF1" t="s">
+      <c r="DG1" t="s">
         <v>173</v>
       </c>
-      <c r="DG1" t="s">
+      <c r="DH1" t="s">
         <v>174</v>
       </c>
-      <c r="DH1" t="s">
+      <c r="DI1" t="s">
         <v>175</v>
       </c>
-      <c r="DI1" t="s">
+      <c r="DJ1" t="s">
         <v>30</v>
       </c>
-      <c r="DJ1" t="s">
+      <c r="DK1" t="s">
         <v>176</v>
       </c>
-      <c r="DK1" t="s">
+      <c r="DL1" t="s">
         <v>177</v>
       </c>
-      <c r="DL1" t="s">
+      <c r="DM1" t="s">
         <v>178</v>
       </c>
-      <c r="DM1" t="s">
+      <c r="DN1" t="s">
         <v>31</v>
       </c>
-      <c r="DN1" t="s">
+      <c r="DO1" t="s">
         <v>179</v>
       </c>
-      <c r="DO1" t="s">
+      <c r="DP1" t="s">
         <v>180</v>
       </c>
-      <c r="DP1" t="s">
+      <c r="DQ1" t="s">
         <v>181</v>
       </c>
-      <c r="DQ1" t="s">
+      <c r="DR1" t="s">
         <v>32</v>
       </c>
-      <c r="DR1" t="s">
+      <c r="DS1" t="s">
         <v>182</v>
       </c>
-      <c r="DS1" t="s">
+      <c r="DT1" t="s">
         <v>183</v>
       </c>
-      <c r="DT1" t="s">
+      <c r="DU1" t="s">
         <v>184</v>
       </c>
-      <c r="DU1" t="s">
+      <c r="DV1" t="s">
         <v>33</v>
       </c>
-      <c r="DV1" t="s">
+      <c r="DW1" t="s">
         <v>185</v>
       </c>
-      <c r="DW1" t="s">
+      <c r="DX1" t="s">
         <v>186</v>
       </c>
-      <c r="DX1" t="s">
+      <c r="DY1" t="s">
         <v>187</v>
       </c>
-      <c r="DY1" t="s">
+      <c r="DZ1" t="s">
         <v>34</v>
       </c>
-      <c r="DZ1" t="s">
+      <c r="EA1" t="s">
         <v>188</v>
       </c>
-      <c r="EA1" t="s">
+      <c r="EB1" t="s">
         <v>189</v>
       </c>
-      <c r="EB1" t="s">
+      <c r="EC1" t="s">
         <v>190</v>
       </c>
-      <c r="EC1" t="s">
+      <c r="ED1" t="s">
         <v>35</v>
       </c>
-      <c r="ED1" t="s">
+      <c r="EE1" t="s">
         <v>191</v>
       </c>
-      <c r="EE1" t="s">
+      <c r="EF1" t="s">
         <v>192</v>
       </c>
-      <c r="EF1" t="s">
+      <c r="EG1" t="s">
         <v>193</v>
       </c>
-      <c r="EG1" t="s">
+      <c r="EH1" t="s">
         <v>36</v>
       </c>
-      <c r="EH1" t="s">
+      <c r="EI1" t="s">
         <v>194</v>
       </c>
-      <c r="EI1" t="s">
+      <c r="EJ1" t="s">
         <v>195</v>
       </c>
-      <c r="EJ1" t="s">
+      <c r="EK1" t="s">
         <v>196</v>
       </c>
-      <c r="EK1" t="s">
+      <c r="EL1" t="s">
         <v>37</v>
       </c>
-      <c r="EL1" t="s">
+      <c r="EM1" t="s">
         <v>197</v>
       </c>
-      <c r="EM1" t="s">
+      <c r="EN1" t="s">
         <v>198</v>
       </c>
-      <c r="EN1" t="s">
+      <c r="EO1" t="s">
         <v>199</v>
       </c>
-      <c r="EO1" t="s">
+      <c r="EP1" t="s">
         <v>38</v>
       </c>
-      <c r="EP1" t="s">
+      <c r="EQ1" t="s">
         <v>200</v>
       </c>
-      <c r="EQ1" t="s">
+      <c r="ER1" t="s">
         <v>201</v>
       </c>
-      <c r="ER1" t="s">
+      <c r="ES1" t="s">
         <v>202</v>
       </c>
-      <c r="ES1" t="s">
+      <c r="ET1" t="s">
         <v>39</v>
       </c>
-      <c r="ET1" t="s">
+      <c r="EU1" t="s">
         <v>203</v>
       </c>
-      <c r="EU1" t="s">
+      <c r="EV1" t="s">
         <v>204</v>
       </c>
-      <c r="EV1" t="s">
+      <c r="EW1" t="s">
         <v>205</v>
       </c>
-      <c r="EW1" t="s">
+      <c r="EX1" t="s">
         <v>40</v>
       </c>
-      <c r="EX1" t="s">
+      <c r="EY1" t="s">
         <v>206</v>
       </c>
-      <c r="EY1" t="s">
+      <c r="EZ1" t="s">
         <v>207</v>
       </c>
-      <c r="EZ1" t="s">
+      <c r="FA1" t="s">
         <v>208</v>
       </c>
-      <c r="FA1" t="s">
+      <c r="FB1" t="s">
         <v>41</v>
       </c>
-      <c r="FB1" t="s">
+      <c r="FC1" t="s">
         <v>209</v>
       </c>
-      <c r="FC1" t="s">
+      <c r="FD1" t="s">
         <v>210</v>
       </c>
     </row>
-    <row r="2" spans="1:159">
+    <row r="2" spans="1:160">
       <c r="A2" t="s">
         <v>211</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
-      <c r="D2">
+      <c r="D2"/>
+      <c r="E2">
         <v>33391000000.0</v>
       </c>
-      <c r="E2"/>
-      <c r="F2">
+      <c r="F2"/>
+      <c r="G2">
         <v>34429000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>17214500000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>15813813552.0</v>
       </c>
-      <c r="I2"/>
-      <c r="J2">
+      <c r="J2"/>
+      <c r="K2">
         <v>35906000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>17953000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>14178523986.0</v>
       </c>
-      <c r="M2"/>
-      <c r="N2">
+      <c r="N2"/>
+      <c r="O2">
         <v>30259000000.0</v>
       </c>
-      <c r="O2"/>
       <c r="P2"/>
       <c r="Q2"/>
-      <c r="R2">
+      <c r="R2"/>
+      <c r="S2">
         <v>28684000000.0</v>
       </c>
-      <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
-      <c r="V2">
+      <c r="V2"/>
+      <c r="W2">
         <v>29102000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>44567050477.9</v>
       </c>
-      <c r="X2">
-[...1 lines deleted...]
-      </c>
       <c r="Y2">
         <v>0.0</v>
       </c>
       <c r="Z2">
+        <v>0.0</v>
+      </c>
+      <c r="AA2">
         <v>28703000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>16652581616.12</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>93065623316324.0</v>
       </c>
-      <c r="AC2">
-[...1 lines deleted...]
-      </c>
       <c r="AD2">
+        <v>0.0</v>
+      </c>
+      <c r="AE2">
         <v>30547000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>4382324000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>10891176000.0</v>
       </c>
-      <c r="AG2">
-[...1 lines deleted...]
-      </c>
       <c r="AH2">
+        <v>0.0</v>
+      </c>
+      <c r="AI2">
         <v>30229000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>4891348000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>10223152000.0</v>
       </c>
-      <c r="AK2">
-[...1 lines deleted...]
-      </c>
       <c r="AL2">
+        <v>0.0</v>
+      </c>
+      <c r="AM2">
         <v>30808000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>-10832846000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>10832846000.0</v>
       </c>
-      <c r="AO2">
-[...1 lines deleted...]
-      </c>
       <c r="AP2">
+        <v>0.0</v>
+      </c>
+      <c r="AQ2">
         <v>28387000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>-11816969000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>11816969000.0</v>
       </c>
-      <c r="AS2">
-[...1 lines deleted...]
-      </c>
       <c r="AT2">
+        <v>0.0</v>
+      </c>
+      <c r="AU2">
         <v>29065000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>-12049853000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>12049853000.0</v>
       </c>
-      <c r="AW2">
-[...1 lines deleted...]
-      </c>
       <c r="AX2">
+        <v>0.0</v>
+      </c>
+      <c r="AY2">
         <v>30357000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>-11740790000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>346000000.0</v>
       </c>
-      <c r="BA2">
-[...1 lines deleted...]
-      </c>
       <c r="BB2">
+        <v>0.0</v>
+      </c>
+      <c r="BC2">
         <v>13965000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>-11929654000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>13965000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>23663935000.0</v>
       </c>
-      <c r="BF2"/>
       <c r="BG2"/>
       <c r="BH2"/>
-      <c r="BI2">
+      <c r="BI2"/>
+      <c r="BJ2">
         <v>22337855000.0</v>
       </c>
-      <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
-      <c r="BM2">
+      <c r="BM2"/>
+      <c r="BN2">
         <v>21342000000.0</v>
       </c>
-      <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
-      <c r="BQ2">
+      <c r="BQ2"/>
+      <c r="BR2">
         <v>20054300000.0</v>
       </c>
-      <c r="BR2"/>
-      <c r="BS2">
+      <c r="BS2"/>
+      <c r="BT2">
         <v>16447360320.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>8223680160.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10046500000.0</v>
       </c>
       <c r="BV2">
         <v>10046500000.0</v>
       </c>
       <c r="BW2">
         <v>10046500000.0</v>
       </c>
       <c r="BX2">
         <v>10046500000.0</v>
       </c>
       <c r="BY2">
-        <v>9769500353.0</v>
+        <v>10046500000.0</v>
       </c>
       <c r="BZ2">
         <v>9769500353.0</v>
       </c>
       <c r="CA2">
         <v>9769500353.0</v>
       </c>
-      <c r="CB2"/>
-      <c r="CC2">
+      <c r="CB2">
+        <v>9769500353.0</v>
+      </c>
+      <c r="CC2"/>
+      <c r="CD2">
         <v>9998145880.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>8120609640.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>9998145880.0</v>
       </c>
-      <c r="CF2"/>
-      <c r="CG2">
+      <c r="CG2"/>
+      <c r="CH2">
         <v>14870758000.0</v>
       </c>
-      <c r="CH2"/>
       <c r="CI2"/>
       <c r="CJ2"/>
-      <c r="CK2">
+      <c r="CK2"/>
+      <c r="CL2">
         <v>20433453480.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>10216726740.0</v>
       </c>
-      <c r="CM2"/>
       <c r="CN2"/>
-      <c r="CO2">
+      <c r="CO2"/>
+      <c r="CP2">
         <v>23170000000.0</v>
       </c>
-      <c r="CP2"/>
-      <c r="CQ2">
+      <c r="CQ2"/>
+      <c r="CR2">
         <v>23170000000.0</v>
       </c>
-      <c r="CR2"/>
-      <c r="CS2">
+      <c r="CS2"/>
+      <c r="CT2">
         <v>31908750431.0</v>
       </c>
-      <c r="CT2"/>
-      <c r="CU2">
+      <c r="CU2"/>
+      <c r="CV2">
         <v>31908750431.0</v>
       </c>
-      <c r="CV2"/>
       <c r="CW2"/>
-      <c r="CX2">
+      <c r="CX2"/>
+      <c r="CY2">
         <v>9576331920.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>10310016600.0</v>
       </c>
-      <c r="CZ2"/>
       <c r="DA2"/>
       <c r="DB2"/>
-      <c r="DC2">
+      <c r="DC2"/>
+      <c r="DD2">
         <v>10019160750.0</v>
       </c>
-      <c r="DD2"/>
       <c r="DE2"/>
       <c r="DF2"/>
       <c r="DG2"/>
       <c r="DH2"/>
       <c r="DI2"/>
       <c r="DJ2"/>
       <c r="DK2"/>
       <c r="DL2"/>
       <c r="DM2"/>
       <c r="DN2"/>
       <c r="DO2"/>
       <c r="DP2"/>
       <c r="DQ2"/>
       <c r="DR2"/>
       <c r="DS2"/>
       <c r="DT2"/>
       <c r="DU2"/>
       <c r="DV2"/>
       <c r="DW2"/>
       <c r="DX2"/>
       <c r="DY2"/>
       <c r="DZ2"/>
       <c r="EA2"/>
       <c r="EB2"/>
       <c r="EC2"/>
@@ -27690,455 +27713,457 @@
       <c r="EE2"/>
       <c r="EF2"/>
       <c r="EG2"/>
       <c r="EH2"/>
       <c r="EI2"/>
       <c r="EJ2"/>
       <c r="EK2"/>
       <c r="EL2"/>
       <c r="EM2"/>
       <c r="EN2"/>
       <c r="EO2"/>
       <c r="EP2"/>
       <c r="EQ2"/>
       <c r="ER2"/>
       <c r="ES2"/>
       <c r="ET2"/>
       <c r="EU2"/>
       <c r="EV2"/>
       <c r="EW2"/>
       <c r="EX2"/>
       <c r="EY2"/>
       <c r="EZ2"/>
       <c r="FA2"/>
       <c r="FB2"/>
       <c r="FC2"/>
+      <c r="FD2"/>
     </row>
-    <row r="3" spans="1:159">
+    <row r="3" spans="1:160">
       <c r="A3" t="s">
         <v>212</v>
       </c>
       <c r="B3">
+        <v>644554499.0</v>
+      </c>
+      <c r="C3">
         <v>460565000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>795000000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>963000000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>794000000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>236000000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>118000000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>753000000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>377000000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>227000000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>113500000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>842000000.0</v>
       </c>
-      <c r="M3"/>
-      <c r="N3">
+      <c r="N3"/>
+      <c r="O3">
         <v>251000000.0</v>
       </c>
-      <c r="O3"/>
-      <c r="P3">
+      <c r="P3"/>
+      <c r="Q3">
         <v>860000000.0</v>
       </c>
-      <c r="Q3"/>
-      <c r="R3">
+      <c r="R3"/>
+      <c r="S3">
         <v>295000000.0</v>
       </c>
-      <c r="S3"/>
-      <c r="T3">
+      <c r="T3"/>
+      <c r="U3">
         <v>987000000.0</v>
       </c>
-      <c r="U3"/>
-      <c r="V3">
+      <c r="V3"/>
+      <c r="W3">
         <v>247000000.0</v>
       </c>
-      <c r="W3"/>
-      <c r="X3">
+      <c r="X3"/>
+      <c r="Y3">
         <v>965000000.0</v>
       </c>
-      <c r="Y3"/>
-      <c r="Z3">
+      <c r="Z3"/>
+      <c r="AA3">
         <v>229000000.0</v>
       </c>
-      <c r="AA3"/>
-      <c r="AB3">
+      <c r="AB3"/>
+      <c r="AC3">
         <v>1009000000.0</v>
       </c>
-      <c r="AC3"/>
-      <c r="AD3">
+      <c r="AD3"/>
+      <c r="AE3">
         <v>451000000.0</v>
       </c>
-      <c r="AE3"/>
-      <c r="AF3">
+      <c r="AF3"/>
+      <c r="AG3">
         <v>763000000.0</v>
       </c>
-      <c r="AG3"/>
-      <c r="AH3">
+      <c r="AH3"/>
+      <c r="AI3">
         <v>492000000.0</v>
       </c>
-      <c r="AI3"/>
-      <c r="AJ3">
+      <c r="AJ3"/>
+      <c r="AK3">
         <v>681000000.0</v>
       </c>
-      <c r="AK3"/>
-      <c r="AL3">
+      <c r="AL3"/>
+      <c r="AM3">
         <v>439000000.0</v>
       </c>
-      <c r="AM3"/>
-      <c r="AN3">
+      <c r="AN3"/>
+      <c r="AO3">
         <v>666000000.0</v>
       </c>
-      <c r="AO3"/>
-      <c r="AP3">
+      <c r="AP3"/>
+      <c r="AQ3">
         <v>425000000.0</v>
       </c>
-      <c r="AQ3"/>
-      <c r="AR3">
+      <c r="AR3"/>
+      <c r="AS3">
         <v>524000000.0</v>
       </c>
-      <c r="AS3"/>
-      <c r="AT3">
+      <c r="AT3"/>
+      <c r="AU3">
         <v>405000000.0</v>
       </c>
-      <c r="AU3"/>
-      <c r="AV3">
+      <c r="AV3"/>
+      <c r="AW3">
         <v>583000000.0</v>
       </c>
-      <c r="AW3"/>
-      <c r="AX3">
+      <c r="AX3"/>
+      <c r="AY3">
         <v>787000000.0</v>
       </c>
-      <c r="AY3"/>
-      <c r="AZ3">
+      <c r="AZ3"/>
+      <c r="BA3">
         <v>412000000.0</v>
       </c>
-      <c r="BA3"/>
-      <c r="BB3">
+      <c r="BB3"/>
+      <c r="BC3">
         <v>514500000.0</v>
       </c>
-      <c r="BC3"/>
-      <c r="BD3">
+      <c r="BD3"/>
+      <c r="BE3">
         <v>514500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>514000000.0</v>
       </c>
       <c r="BF3">
         <v>514000000.0</v>
       </c>
       <c r="BG3">
-        <v>518000000.0</v>
+        <v>514000000.0</v>
       </c>
       <c r="BH3">
         <v>518000000.0</v>
       </c>
       <c r="BI3">
-        <v>474000000.0</v>
+        <v>518000000.0</v>
       </c>
       <c r="BJ3">
         <v>474000000.0</v>
       </c>
       <c r="BK3">
-        <v>522000000.0</v>
+        <v>474000000.0</v>
       </c>
       <c r="BL3">
         <v>522000000.0</v>
       </c>
       <c r="BM3">
+        <v>522000000.0</v>
+      </c>
+      <c r="BN3">
         <v>537000000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>296000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>466000000.0</v>
       </c>
       <c r="BP3">
         <v>466000000.0</v>
       </c>
       <c r="BQ3">
+        <v>466000000.0</v>
+      </c>
+      <c r="BR3">
         <v>496000000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>248000000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>483569760.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>241784880.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>491000000.0</v>
       </c>
       <c r="BV3">
         <v>491000000.0</v>
       </c>
       <c r="BW3">
         <v>491000000.0</v>
       </c>
       <c r="BX3">
         <v>491000000.0</v>
       </c>
       <c r="BY3">
-        <v>637000000.0</v>
+        <v>491000000.0</v>
       </c>
       <c r="BZ3">
         <v>637000000.0</v>
       </c>
       <c r="CA3">
         <v>637000000.0</v>
       </c>
       <c r="CB3">
+        <v>637000000.0</v>
+      </c>
+      <c r="CC3">
         <v>44000000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>1428517320.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>13671060.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>1428517320.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>109000000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>1183247090.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>823891039.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>1017152430.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>269536408.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>642026440.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>321013220.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>683968566.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>341984283.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>1422500000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>348577362.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>1422500000.0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>352654781.0</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>1542237293.0</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>58053306.0</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>1542237293.0</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>10002071.0</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>595637367.0</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>-14029200.0</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>595637367.0</v>
       </c>
-      <c r="CZ3"/>
-      <c r="DA3">
+      <c r="DA3"/>
+      <c r="DB3">
         <v>441580081.0</v>
       </c>
-      <c r="DB3"/>
-      <c r="DC3">
+      <c r="DC3"/>
+      <c r="DD3">
         <v>441580081.0</v>
       </c>
-      <c r="DD3"/>
-      <c r="DE3">
+      <c r="DE3"/>
+      <c r="DF3">
         <v>553040270.0</v>
       </c>
-      <c r="DF3"/>
-      <c r="DG3">
+      <c r="DG3"/>
+      <c r="DH3">
         <v>553040270.0</v>
       </c>
-      <c r="DH3"/>
-      <c r="DI3">
+      <c r="DI3"/>
+      <c r="DJ3">
         <v>584089144.0</v>
       </c>
-      <c r="DJ3"/>
-      <c r="DK3">
+      <c r="DK3"/>
+      <c r="DL3">
         <v>584089144.0</v>
       </c>
-      <c r="DL3"/>
-      <c r="DM3">
+      <c r="DM3"/>
+      <c r="DN3">
         <v>479640552.0</v>
       </c>
-      <c r="DN3"/>
-      <c r="DO3">
+      <c r="DO3"/>
+      <c r="DP3">
         <v>479640552.0</v>
       </c>
-      <c r="DP3"/>
-      <c r="DQ3">
+      <c r="DQ3"/>
+      <c r="DR3">
         <v>466610946.0</v>
       </c>
-      <c r="DR3"/>
-      <c r="DS3">
+      <c r="DS3"/>
+      <c r="DT3">
         <v>933221893.0</v>
       </c>
-      <c r="DT3"/>
-      <c r="DU3">
+      <c r="DU3"/>
+      <c r="DV3">
         <v>447415648.0</v>
       </c>
-      <c r="DV3"/>
-      <c r="DW3">
+      <c r="DW3"/>
+      <c r="DX3">
         <v>447415648.0</v>
       </c>
-      <c r="DX3"/>
-      <c r="DY3">
+      <c r="DY3"/>
+      <c r="DZ3">
         <v>699111749.0</v>
       </c>
-      <c r="DZ3"/>
-      <c r="EA3">
+      <c r="EA3"/>
+      <c r="EB3">
         <v>349555874.0</v>
       </c>
-      <c r="EB3"/>
-      <c r="EC3">
+      <c r="EC3"/>
+      <c r="ED3">
         <v>366271509.0</v>
       </c>
-      <c r="ED3"/>
-      <c r="EE3">
+      <c r="EE3"/>
+      <c r="EF3">
         <v>366271509.0</v>
       </c>
-      <c r="EF3"/>
-      <c r="EG3">
+      <c r="EG3"/>
+      <c r="EH3">
         <v>322350122.0</v>
       </c>
-      <c r="EH3"/>
-      <c r="EI3">
+      <c r="EI3"/>
+      <c r="EJ3">
         <v>322350122.0</v>
       </c>
-      <c r="EJ3"/>
-      <c r="EK3">
+      <c r="EK3"/>
+      <c r="EL3">
         <v>267665372.0</v>
       </c>
-      <c r="EL3"/>
-      <c r="EM3">
+      <c r="EM3"/>
+      <c r="EN3">
         <v>267665372.0</v>
       </c>
-      <c r="EN3"/>
-      <c r="EO3">
+      <c r="EO3"/>
+      <c r="EP3">
         <v>260750775.0</v>
       </c>
-      <c r="EP3"/>
-      <c r="EQ3">
+      <c r="EQ3"/>
+      <c r="ER3">
         <v>260750775.0</v>
       </c>
-      <c r="ER3"/>
-      <c r="ES3">
+      <c r="ES3"/>
+      <c r="ET3">
         <v>243917655.0</v>
       </c>
-      <c r="ET3"/>
-      <c r="EU3">
+      <c r="EU3"/>
+      <c r="EV3">
         <v>243917655.0</v>
       </c>
-      <c r="EV3"/>
-      <c r="EW3">
+      <c r="EW3"/>
+      <c r="EX3">
         <v>548623222.0</v>
       </c>
-      <c r="EX3"/>
       <c r="EY3"/>
       <c r="EZ3"/>
-      <c r="FA3">
+      <c r="FA3"/>
+      <c r="FB3">
         <v>1806171581.69</v>
       </c>
-      <c r="FB3"/>
-      <c r="FC3">
+      <c r="FC3"/>
+      <c r="FD3">
         <v>560983274.0</v>
       </c>
     </row>
-    <row r="4" spans="1:159">
+    <row r="4" spans="1:160">
       <c r="A4" t="s">
         <v>213</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
-      <c r="V4">
-[...1 lines deleted...]
-      </c>
+      <c r="V4"/>
       <c r="W4">
         <v>0.0</v>
       </c>
       <c r="X4">
         <v>0.0</v>
       </c>
       <c r="Y4">
         <v>0.0</v>
       </c>
       <c r="Z4">
         <v>0.0</v>
       </c>
       <c r="AA4">
         <v>0.0</v>
       </c>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
@@ -28200,111 +28225,113 @@
       </c>
       <c r="AX4">
         <v>0.0</v>
       </c>
       <c r="AY4">
         <v>0.0</v>
       </c>
       <c r="AZ4">
         <v>0.0</v>
       </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
       <c r="BD4">
         <v>0.0</v>
       </c>
       <c r="BE4">
         <v>0.0</v>
       </c>
-      <c r="BF4"/>
+      <c r="BF4">
+        <v>0.0</v>
+      </c>
       <c r="BG4"/>
       <c r="BH4"/>
-      <c r="BI4">
-[...2 lines deleted...]
-      <c r="BJ4"/>
+      <c r="BI4"/>
+      <c r="BJ4">
+        <v>0.0</v>
+      </c>
       <c r="BK4"/>
       <c r="BL4"/>
-      <c r="BM4">
-[...2 lines deleted...]
-      <c r="BN4"/>
+      <c r="BM4"/>
+      <c r="BN4">
+        <v>0.0</v>
+      </c>
       <c r="BO4"/>
       <c r="BP4"/>
-      <c r="BQ4">
-[...2 lines deleted...]
-      <c r="BR4"/>
+      <c r="BQ4"/>
+      <c r="BR4">
+        <v>0.0</v>
+      </c>
       <c r="BS4"/>
       <c r="BT4"/>
-      <c r="BU4">
-[...2 lines deleted...]
-      <c r="BV4"/>
+      <c r="BU4"/>
+      <c r="BV4">
+        <v>0.0</v>
+      </c>
       <c r="BW4"/>
       <c r="BX4"/>
-      <c r="BY4">
-[...2 lines deleted...]
-      <c r="BZ4"/>
+      <c r="BY4"/>
+      <c r="BZ4">
+        <v>0.0</v>
+      </c>
       <c r="CA4"/>
       <c r="CB4"/>
-      <c r="CC4">
-[...2 lines deleted...]
-      <c r="CD4"/>
+      <c r="CC4"/>
+      <c r="CD4">
+        <v>0.0</v>
+      </c>
       <c r="CE4"/>
       <c r="CF4"/>
-      <c r="CG4">
-[...2 lines deleted...]
-      <c r="CH4"/>
+      <c r="CG4"/>
+      <c r="CH4">
+        <v>0.0</v>
+      </c>
       <c r="CI4"/>
       <c r="CJ4"/>
-      <c r="CK4">
-[...2 lines deleted...]
-      <c r="CL4"/>
+      <c r="CK4"/>
+      <c r="CL4">
+        <v>0.0</v>
+      </c>
       <c r="CM4"/>
       <c r="CN4"/>
-      <c r="CO4">
-[...2 lines deleted...]
-      <c r="CP4"/>
+      <c r="CO4"/>
+      <c r="CP4">
+        <v>0.0</v>
+      </c>
       <c r="CQ4"/>
       <c r="CR4"/>
-      <c r="CS4">
-[...2 lines deleted...]
-      <c r="CT4"/>
+      <c r="CS4"/>
+      <c r="CT4">
+        <v>0.0</v>
+      </c>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
@@ -28322,932 +28349,937 @@
       <c r="EE4"/>
       <c r="EF4"/>
       <c r="EG4"/>
       <c r="EH4"/>
       <c r="EI4"/>
       <c r="EJ4"/>
       <c r="EK4"/>
       <c r="EL4"/>
       <c r="EM4"/>
       <c r="EN4"/>
       <c r="EO4"/>
       <c r="EP4"/>
       <c r="EQ4"/>
       <c r="ER4"/>
       <c r="ES4"/>
       <c r="ET4"/>
       <c r="EU4"/>
       <c r="EV4"/>
       <c r="EW4"/>
       <c r="EX4"/>
       <c r="EY4"/>
       <c r="EZ4"/>
       <c r="FA4"/>
       <c r="FB4"/>
       <c r="FC4"/>
+      <c r="FD4"/>
     </row>
-    <row r="5" spans="1:159">
+    <row r="5" spans="1:160">
       <c r="A5" t="s">
         <v>214</v>
       </c>
       <c r="B5">
+        <v>5241084769.0</v>
+      </c>
+      <c r="C5">
         <v>4174868000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>5678000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>5127000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>6123000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>4845000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>2396500000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>5275000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>2637500000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>4570000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>2285000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>5066000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>2529500000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>4788000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>2394000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>4849000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>2424500000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>4284000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>2142000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>5074000000.0</v>
       </c>
-      <c r="U5"/>
-      <c r="V5">
+      <c r="V5"/>
+      <c r="W5">
         <v>4880000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>7473273532.13</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>5037000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>11160017381.78</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>4486000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>4406691363.74</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>4952000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>3012055603.4</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>3884000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>9257500000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>4877000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>2438500000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>3547000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>1902500000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>4160000000.0</v>
       </c>
-      <c r="AK5">
-[...1 lines deleted...]
-      </c>
       <c r="AL5">
+        <v>0.0</v>
+      </c>
+      <c r="AM5">
         <v>3552000000.0</v>
       </c>
-      <c r="AM5">
-[...1 lines deleted...]
-      </c>
       <c r="AN5">
+        <v>0.0</v>
+      </c>
+      <c r="AO5">
         <v>3842000000.0</v>
       </c>
-      <c r="AO5">
-[...1 lines deleted...]
-      </c>
       <c r="AP5">
+        <v>0.0</v>
+      </c>
+      <c r="AQ5">
         <v>4566000000.0</v>
       </c>
-      <c r="AQ5">
-[...1 lines deleted...]
-      </c>
       <c r="AR5">
+        <v>0.0</v>
+      </c>
+      <c r="AS5">
         <v>3320000000.0</v>
       </c>
-      <c r="AS5">
-[...1 lines deleted...]
-      </c>
       <c r="AT5">
+        <v>0.0</v>
+      </c>
+      <c r="AU5">
         <v>3879000000.0</v>
       </c>
-      <c r="AU5">
-[...1 lines deleted...]
-      </c>
       <c r="AV5">
+        <v>0.0</v>
+      </c>
+      <c r="AW5">
         <v>3505000000.0</v>
       </c>
-      <c r="AW5">
-[...1 lines deleted...]
-      </c>
       <c r="AX5">
+        <v>0.0</v>
+      </c>
+      <c r="AY5">
         <v>3445000000.0</v>
       </c>
-      <c r="AY5">
-[...1 lines deleted...]
-      </c>
       <c r="AZ5">
+        <v>0.0</v>
+      </c>
+      <c r="BA5">
         <v>3608000000.0</v>
       </c>
-      <c r="BA5">
-[...1 lines deleted...]
-      </c>
       <c r="BB5">
+        <v>0.0</v>
+      </c>
+      <c r="BC5">
         <v>3388000000.0</v>
       </c>
-      <c r="BC5">
-[...1 lines deleted...]
-      </c>
       <c r="BD5">
+        <v>0.0</v>
+      </c>
+      <c r="BE5">
         <v>3388000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3624000000.0</v>
       </c>
       <c r="BF5">
         <v>3624000000.0</v>
       </c>
       <c r="BG5">
-        <v>2908000000.0</v>
+        <v>3624000000.0</v>
       </c>
       <c r="BH5">
         <v>2908000000.0</v>
       </c>
       <c r="BI5">
-        <v>3020000000.0</v>
+        <v>2908000000.0</v>
       </c>
       <c r="BJ5">
         <v>3020000000.0</v>
       </c>
       <c r="BK5">
-        <v>2602000000.0</v>
+        <v>3020000000.0</v>
       </c>
       <c r="BL5">
         <v>2602000000.0</v>
       </c>
       <c r="BM5">
+        <v>2602000000.0</v>
+      </c>
+      <c r="BN5">
         <v>4701000000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>2552000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2934000000.0</v>
       </c>
       <c r="BP5">
         <v>2934000000.0</v>
       </c>
       <c r="BQ5">
+        <v>2934000000.0</v>
+      </c>
+      <c r="BR5">
         <v>2906000000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>1453000000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>2485219200.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>1242609600.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2710500000.0</v>
       </c>
       <c r="BV5">
         <v>2710500000.0</v>
       </c>
       <c r="BW5">
         <v>2710500000.0</v>
       </c>
       <c r="BX5">
         <v>2710500000.0</v>
       </c>
       <c r="BY5">
-        <v>2602500000.0</v>
+        <v>2710500000.0</v>
       </c>
       <c r="BZ5">
         <v>2602500000.0</v>
       </c>
       <c r="CA5">
         <v>2602500000.0</v>
       </c>
       <c r="CB5">
+        <v>2602500000.0</v>
+      </c>
+      <c r="CC5">
         <v>1320000000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>1686482680.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>1661435880.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>1686482680.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>1316000000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>4162110786.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>1518785407.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>2463727102.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>1270878655.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>3289119680.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>1644559840.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>2359527924.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>1179763962.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>2635000000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>1269191265.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>2635000000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>1070905806.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>1112262707.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>1654500152.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>1112262707.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>1091892774.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>2536080829.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>1373926320.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>2536080829.0</v>
       </c>
-      <c r="CZ5"/>
-      <c r="DA5">
+      <c r="DA5"/>
+      <c r="DB5">
         <v>2310511163.0</v>
       </c>
-      <c r="DB5"/>
-      <c r="DC5">
+      <c r="DC5"/>
+      <c r="DD5">
         <v>2310511163.0</v>
       </c>
-      <c r="DD5"/>
-      <c r="DE5">
+      <c r="DE5"/>
+      <c r="DF5">
         <v>1143821670.0</v>
       </c>
-      <c r="DF5"/>
-      <c r="DG5">
+      <c r="DG5"/>
+      <c r="DH5">
         <v>1143821670.0</v>
       </c>
-      <c r="DH5"/>
-      <c r="DI5">
+      <c r="DI5"/>
+      <c r="DJ5">
         <v>2095566000.0</v>
       </c>
-      <c r="DJ5"/>
-      <c r="DK5">
+      <c r="DK5"/>
+      <c r="DL5">
         <v>2095566000.0</v>
       </c>
-      <c r="DL5"/>
-      <c r="DM5">
+      <c r="DM5"/>
+      <c r="DN5">
         <v>460043141.0</v>
       </c>
-      <c r="DN5"/>
-      <c r="DO5">
+      <c r="DO5"/>
+      <c r="DP5">
         <v>1837594720.0</v>
       </c>
-      <c r="DP5"/>
-      <c r="DQ5">
+      <c r="DQ5"/>
+      <c r="DR5">
         <v>-14894492436.23</v>
       </c>
-      <c r="DR5"/>
-      <c r="DS5">
+      <c r="DS5"/>
+      <c r="DT5">
         <v>18383875392.23</v>
       </c>
-      <c r="DT5"/>
-      <c r="DU5">
+      <c r="DU5"/>
+      <c r="DV5">
         <v>1525190233.0</v>
       </c>
-      <c r="DV5"/>
-      <c r="DW5">
+      <c r="DW5"/>
+      <c r="DX5">
         <v>1525190233.0</v>
       </c>
-      <c r="DX5"/>
-      <c r="DY5">
+      <c r="DY5"/>
+      <c r="DZ5">
         <v>-10936674447.0</v>
       </c>
-      <c r="DZ5"/>
-      <c r="EA5">
+      <c r="EA5"/>
+      <c r="EB5">
         <v>13930178080.0</v>
       </c>
-      <c r="EB5"/>
-      <c r="EC5">
+      <c r="EC5"/>
+      <c r="ED5">
         <v>1565041812.0</v>
       </c>
-      <c r="ED5"/>
-      <c r="EE5">
+      <c r="EE5"/>
+      <c r="EF5">
         <v>1565041812.0</v>
       </c>
-      <c r="EF5"/>
-      <c r="EG5">
+      <c r="EG5"/>
+      <c r="EH5">
         <v>1587116864.0</v>
       </c>
-      <c r="EH5"/>
-      <c r="EI5">
+      <c r="EI5"/>
+      <c r="EJ5">
         <v>1587116864.0</v>
       </c>
-      <c r="EJ5"/>
-      <c r="EK5">
+      <c r="EK5"/>
+      <c r="EL5">
         <v>1432956034.0</v>
       </c>
-      <c r="EL5"/>
-      <c r="EM5">
+      <c r="EM5"/>
+      <c r="EN5">
         <v>1432956034.0</v>
       </c>
-      <c r="EN5"/>
-      <c r="EO5">
+      <c r="EO5"/>
+      <c r="EP5">
         <v>1302210970.0</v>
       </c>
-      <c r="EP5"/>
-      <c r="EQ5">
+      <c r="EQ5"/>
+      <c r="ER5">
         <v>1302210970.0</v>
       </c>
-      <c r="ER5"/>
-      <c r="ES5">
+      <c r="ES5"/>
+      <c r="ET5">
         <v>1104464898.0</v>
       </c>
-      <c r="ET5"/>
-      <c r="EU5">
+      <c r="EU5"/>
+      <c r="EV5">
         <v>1104464898.0</v>
       </c>
-      <c r="EV5"/>
-      <c r="EW5">
+      <c r="EW5"/>
+      <c r="EX5">
         <v>-2646078106.0</v>
       </c>
-      <c r="EX5"/>
       <c r="EY5"/>
       <c r="EZ5"/>
-      <c r="FA5">
+      <c r="FA5"/>
+      <c r="FB5">
         <v>-8447504875.96</v>
       </c>
-      <c r="FB5"/>
-      <c r="FC5">
+      <c r="FC5"/>
+      <c r="FD5">
         <v>8502630399.27</v>
       </c>
     </row>
-    <row r="6" spans="1:159">
+    <row r="6" spans="1:160">
       <c r="A6" t="s">
         <v>215</v>
       </c>
       <c r="B6">
+        <v>5885639268.0</v>
+      </c>
+      <c r="C6">
         <v>4635433000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>6473000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>6090000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>6917000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>5081000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>2514500000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>6028000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>3014500000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>4797000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>2398500000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>5908000000.0</v>
       </c>
-      <c r="M6"/>
-      <c r="N6">
+      <c r="N6"/>
+      <c r="O6">
         <v>5039000000.0</v>
       </c>
-      <c r="O6"/>
-      <c r="P6">
+      <c r="P6"/>
+      <c r="Q6">
         <v>5709000000.0</v>
       </c>
-      <c r="Q6"/>
-      <c r="R6">
+      <c r="R6"/>
+      <c r="S6">
         <v>4579000000.0</v>
       </c>
-      <c r="S6"/>
-      <c r="T6">
+      <c r="T6"/>
+      <c r="U6">
         <v>6061000000.0</v>
       </c>
-      <c r="U6"/>
-      <c r="V6">
+      <c r="V6"/>
+      <c r="W6">
         <v>5127000000.0</v>
       </c>
-      <c r="W6"/>
-      <c r="X6">
+      <c r="X6"/>
+      <c r="Y6">
         <v>6002000000.0</v>
       </c>
-      <c r="Y6"/>
-      <c r="Z6">
+      <c r="Z6"/>
+      <c r="AA6">
         <v>4715000000.0</v>
       </c>
-      <c r="AA6"/>
-      <c r="AB6">
+      <c r="AB6"/>
+      <c r="AC6">
         <v>5961000000.0</v>
       </c>
-      <c r="AC6"/>
-      <c r="AD6">
+      <c r="AD6"/>
+      <c r="AE6">
         <v>4335000000.0</v>
       </c>
-      <c r="AE6"/>
-      <c r="AF6">
+      <c r="AF6"/>
+      <c r="AG6">
         <v>5640000000.0</v>
       </c>
-      <c r="AG6"/>
-      <c r="AH6">
+      <c r="AH6"/>
+      <c r="AI6">
         <v>4039000000.0</v>
       </c>
-      <c r="AI6"/>
-      <c r="AJ6">
+      <c r="AJ6"/>
+      <c r="AK6">
         <v>4841000000.0</v>
       </c>
-      <c r="AK6"/>
-      <c r="AL6">
+      <c r="AL6"/>
+      <c r="AM6">
         <v>3991000000.0</v>
       </c>
-      <c r="AM6"/>
-      <c r="AN6">
+      <c r="AN6"/>
+      <c r="AO6">
         <v>4508000000.0</v>
       </c>
-      <c r="AO6"/>
-      <c r="AP6">
+      <c r="AP6"/>
+      <c r="AQ6">
         <v>4991000000.0</v>
       </c>
-      <c r="AQ6"/>
-      <c r="AR6">
+      <c r="AR6"/>
+      <c r="AS6">
         <v>3844000000.0</v>
       </c>
-      <c r="AS6"/>
-      <c r="AT6">
+      <c r="AT6"/>
+      <c r="AU6">
         <v>4284000000.0</v>
       </c>
-      <c r="AU6"/>
-      <c r="AV6">
+      <c r="AV6"/>
+      <c r="AW6">
         <v>4088000000.0</v>
       </c>
-      <c r="AW6"/>
-      <c r="AX6">
+      <c r="AX6"/>
+      <c r="AY6">
         <v>4232000000.0</v>
       </c>
-      <c r="AY6"/>
-      <c r="AZ6">
+      <c r="AZ6"/>
+      <c r="BA6">
         <v>4020000000.0</v>
       </c>
-      <c r="BA6"/>
-      <c r="BB6">
+      <c r="BB6"/>
+      <c r="BC6">
         <v>3902500000.0</v>
       </c>
-      <c r="BC6"/>
-      <c r="BD6">
+      <c r="BD6"/>
+      <c r="BE6">
         <v>3902500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4138000000.0</v>
       </c>
       <c r="BF6">
         <v>4138000000.0</v>
       </c>
       <c r="BG6">
-        <v>3426000000.0</v>
+        <v>4138000000.0</v>
       </c>
       <c r="BH6">
         <v>3426000000.0</v>
       </c>
       <c r="BI6">
-        <v>3494000000.0</v>
+        <v>3426000000.0</v>
       </c>
       <c r="BJ6">
         <v>3494000000.0</v>
       </c>
       <c r="BK6">
-        <v>3124000000.0</v>
+        <v>3494000000.0</v>
       </c>
       <c r="BL6">
         <v>3124000000.0</v>
       </c>
       <c r="BM6">
+        <v>3124000000.0</v>
+      </c>
+      <c r="BN6">
         <v>5238000000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>2848000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3400000000.0</v>
       </c>
       <c r="BP6">
         <v>3400000000.0</v>
       </c>
       <c r="BQ6">
+        <v>3400000000.0</v>
+      </c>
+      <c r="BR6">
         <v>3402000000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>1701000000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>2968788960.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>1484394480.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3201500000.0</v>
       </c>
       <c r="BV6">
         <v>3201500000.0</v>
       </c>
       <c r="BW6">
         <v>3201500000.0</v>
       </c>
       <c r="BX6">
         <v>3201500000.0</v>
       </c>
       <c r="BY6">
-        <v>3239500000.0</v>
+        <v>3201500000.0</v>
       </c>
       <c r="BZ6">
         <v>3239500000.0</v>
       </c>
       <c r="CA6">
         <v>3239500000.0</v>
       </c>
       <c r="CB6">
+        <v>3239500000.0</v>
+      </c>
+      <c r="CC6">
         <v>1364000000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>3115000000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>1675106940.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>3115000000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>1425000000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>5345357876.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>2342676446.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>3480879532.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>1540415063.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>3931146120.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>1965573060.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>3043496490.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>1521748245.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>4057500000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>1617768627.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>4057500000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>1423560587.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>2654500000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>1712553458.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>2654500000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>1101894845.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>3131718196.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>1359897120.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>3131718196.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>10014902140.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>2752091244.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>10304669760.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>2752091244.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>10749360270.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>1696861940.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>11581942960.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>1696861940.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>10714668030.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>2679655144.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>11054021800.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>2679655144.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>9657018690.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>939683693.0</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>935685400.0</v>
       </c>
-      <c r="DO6">
+      <c r="DP6">
         <v>2317235272.0</v>
       </c>
-      <c r="DP6">
+      <c r="DQ6">
         <v>923245440.0</v>
       </c>
-      <c r="DQ6">
+      <c r="DR6">
         <v>-14427881490.23</v>
       </c>
-      <c r="DR6">
+      <c r="DS6">
         <v>9191937696.0</v>
       </c>
-      <c r="DS6">
+      <c r="DT6">
         <v>19317097285.23</v>
       </c>
-      <c r="DT6">
+      <c r="DU6">
         <v>8698659840.0</v>
       </c>
-      <c r="DU6">
+      <c r="DV6">
         <v>1972605881.0</v>
       </c>
-      <c r="DV6">
+      <c r="DW6">
         <v>10005207000.0</v>
       </c>
-      <c r="DW6">
+      <c r="DX6">
         <v>1972605881.0</v>
       </c>
-      <c r="DX6">
+      <c r="DY6">
         <v>8897721600.0</v>
       </c>
-      <c r="DY6">
+      <c r="DZ6">
         <v>-10237562698.0</v>
       </c>
-      <c r="DZ6">
+      <c r="EA6">
         <v>6728181303.0</v>
       </c>
-      <c r="EA6">
+      <c r="EB6">
         <v>14279733954.0</v>
       </c>
-      <c r="EB6">
+      <c r="EC6">
         <v>7513396800.0</v>
       </c>
-      <c r="EC6">
+      <c r="ED6">
         <v>1931313321.0</v>
       </c>
-      <c r="ED6">
+      <c r="EE6">
         <v>8786760570.0</v>
       </c>
-      <c r="EE6">
+      <c r="EF6">
         <v>1931313321.0</v>
       </c>
-      <c r="EF6">
+      <c r="EG6">
         <v>8984114904.0</v>
       </c>
-      <c r="EG6">
+      <c r="EH6">
         <v>1909466986.0</v>
       </c>
-      <c r="EH6">
+      <c r="EI6">
         <v>2855442720.0</v>
       </c>
-      <c r="EI6">
+      <c r="EJ6">
         <v>1909466986.0</v>
       </c>
-      <c r="EJ6">
+      <c r="EK6">
         <v>3118850085.0</v>
       </c>
-      <c r="EK6">
+      <c r="EL6">
         <v>1700621406.0</v>
       </c>
-      <c r="EL6">
+      <c r="EM6">
         <v>2713997760.0</v>
       </c>
-      <c r="EM6">
+      <c r="EN6">
         <v>1700621406.0</v>
       </c>
-      <c r="EN6">
+      <c r="EO6">
         <v>2719834230.0</v>
       </c>
-      <c r="EO6">
+      <c r="EP6">
         <v>1562961745.0</v>
       </c>
-      <c r="EP6">
+      <c r="EQ6">
         <v>2616183944.0</v>
       </c>
-      <c r="EQ6">
+      <c r="ER6">
         <v>1562961745.0</v>
       </c>
-      <c r="ER6">
+      <c r="ES6">
         <v>2326039014.0</v>
       </c>
-      <c r="ES6">
+      <c r="ET6">
         <v>1348382553.0</v>
       </c>
-      <c r="ET6">
+      <c r="EU6">
         <v>923511364.0</v>
       </c>
-      <c r="EU6">
+      <c r="EV6">
         <v>1348382553.0</v>
       </c>
-      <c r="EV6">
+      <c r="EW6">
         <v>909237150.0</v>
       </c>
-      <c r="EW6">
+      <c r="EX6">
         <v>-2097454884.0</v>
       </c>
-      <c r="EX6">
+      <c r="EY6">
         <v>2135439864.0</v>
       </c>
-      <c r="EY6">
+      <c r="EZ6">
         <v>4517201136.0</v>
       </c>
-      <c r="EZ6">
+      <c r="FA6">
         <v>2387054712.0</v>
       </c>
-      <c r="FA6">
+      <c r="FB6">
         <v>-6641333294.27</v>
       </c>
-      <c r="FB6">
+      <c r="FC6">
         <v>2834250392.0</v>
       </c>
-      <c r="FC6">
+      <c r="FD6">
         <v>9063613673.27</v>
       </c>
     </row>
-    <row r="7" spans="1:159">
+    <row r="7" spans="1:160">
       <c r="A7" t="s">
         <v>216</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
-      <c r="V7">
-[...1 lines deleted...]
-      </c>
+      <c r="V7"/>
       <c r="W7">
         <v>0.0</v>
       </c>
       <c r="X7">
         <v>0.0</v>
       </c>
       <c r="Y7">
         <v>0.0</v>
       </c>
       <c r="Z7">
         <v>0.0</v>
       </c>
       <c r="AA7">
         <v>0.0</v>
       </c>
       <c r="AB7">
         <v>0.0</v>
       </c>
       <c r="AC7">
         <v>0.0</v>
       </c>
       <c r="AD7">
         <v>0.0</v>
       </c>
       <c r="AE7">
@@ -29309,111 +29341,113 @@
       </c>
       <c r="AX7">
         <v>0.0</v>
       </c>
       <c r="AY7">
         <v>0.0</v>
       </c>
       <c r="AZ7">
         <v>0.0</v>
       </c>
       <c r="BA7">
         <v>0.0</v>
       </c>
       <c r="BB7">
         <v>0.0</v>
       </c>
       <c r="BC7">
         <v>0.0</v>
       </c>
       <c r="BD7">
         <v>0.0</v>
       </c>
       <c r="BE7">
         <v>0.0</v>
       </c>
-      <c r="BF7"/>
+      <c r="BF7">
+        <v>0.0</v>
+      </c>
       <c r="BG7"/>
       <c r="BH7"/>
-      <c r="BI7">
-[...2 lines deleted...]
-      <c r="BJ7"/>
+      <c r="BI7"/>
+      <c r="BJ7">
+        <v>0.0</v>
+      </c>
       <c r="BK7"/>
       <c r="BL7"/>
-      <c r="BM7">
-[...2 lines deleted...]
-      <c r="BN7"/>
+      <c r="BM7"/>
+      <c r="BN7">
+        <v>0.0</v>
+      </c>
       <c r="BO7"/>
       <c r="BP7"/>
-      <c r="BQ7">
-[...2 lines deleted...]
-      <c r="BR7"/>
+      <c r="BQ7"/>
+      <c r="BR7">
+        <v>0.0</v>
+      </c>
       <c r="BS7"/>
       <c r="BT7"/>
-      <c r="BU7">
-[...2 lines deleted...]
-      <c r="BV7"/>
+      <c r="BU7"/>
+      <c r="BV7">
+        <v>0.0</v>
+      </c>
       <c r="BW7"/>
       <c r="BX7"/>
-      <c r="BY7">
-[...2 lines deleted...]
-      <c r="BZ7"/>
+      <c r="BY7"/>
+      <c r="BZ7">
+        <v>0.0</v>
+      </c>
       <c r="CA7"/>
       <c r="CB7"/>
-      <c r="CC7">
-[...2 lines deleted...]
-      <c r="CD7"/>
+      <c r="CC7"/>
+      <c r="CD7">
+        <v>0.0</v>
+      </c>
       <c r="CE7"/>
       <c r="CF7"/>
-      <c r="CG7">
-[...2 lines deleted...]
-      <c r="CH7"/>
+      <c r="CG7"/>
+      <c r="CH7">
+        <v>0.0</v>
+      </c>
       <c r="CI7"/>
       <c r="CJ7"/>
-      <c r="CK7">
-[...2 lines deleted...]
-      <c r="CL7"/>
+      <c r="CK7"/>
+      <c r="CL7">
+        <v>0.0</v>
+      </c>
       <c r="CM7"/>
       <c r="CN7"/>
-      <c r="CO7">
-[...2 lines deleted...]
-      <c r="CP7"/>
+      <c r="CO7"/>
+      <c r="CP7">
+        <v>0.0</v>
+      </c>
       <c r="CQ7"/>
       <c r="CR7"/>
-      <c r="CS7">
-[...2 lines deleted...]
-      <c r="CT7"/>
+      <c r="CS7"/>
+      <c r="CT7">
+        <v>0.0</v>
+      </c>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
       <c r="DS7"/>
@@ -29431,99 +29465,98 @@
       <c r="EE7"/>
       <c r="EF7"/>
       <c r="EG7"/>
       <c r="EH7"/>
       <c r="EI7"/>
       <c r="EJ7"/>
       <c r="EK7"/>
       <c r="EL7"/>
       <c r="EM7"/>
       <c r="EN7"/>
       <c r="EO7"/>
       <c r="EP7"/>
       <c r="EQ7"/>
       <c r="ER7"/>
       <c r="ES7"/>
       <c r="ET7"/>
       <c r="EU7"/>
       <c r="EV7"/>
       <c r="EW7"/>
       <c r="EX7"/>
       <c r="EY7"/>
       <c r="EZ7"/>
       <c r="FA7"/>
       <c r="FB7"/>
       <c r="FC7"/>
+      <c r="FD7"/>
     </row>
-    <row r="8" spans="1:159">
+    <row r="8" spans="1:160">
       <c r="A8" t="s">
         <v>217</v>
       </c>
-      <c r="B8">
+      <c r="B8"/>
+      <c r="C8">
         <v>3798000000.0</v>
       </c>
-      <c r="C8"/>
-      <c r="D8">
+      <c r="D8"/>
+      <c r="E8">
         <v>330000000.0</v>
       </c>
-      <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
-      <c r="T8">
+      <c r="T8"/>
+      <c r="U8">
         <v>7000000.0</v>
       </c>
-      <c r="U8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="V8"/>
       <c r="W8">
         <v>0.0</v>
       </c>
       <c r="X8">
         <v>0.0</v>
       </c>
       <c r="Y8">
         <v>0.0</v>
       </c>
       <c r="Z8">
+        <v>0.0</v>
+      </c>
+      <c r="AA8">
         <v>-38156125.5</v>
       </c>
-      <c r="AA8">
-[...1 lines deleted...]
-      </c>
       <c r="AB8">
         <v>0.0</v>
       </c>
       <c r="AC8">
         <v>0.0</v>
       </c>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
@@ -29570,111 +29603,113 @@
       </c>
       <c r="AX8">
         <v>0.0</v>
       </c>
       <c r="AY8">
         <v>0.0</v>
       </c>
       <c r="AZ8">
         <v>0.0</v>
       </c>
       <c r="BA8">
         <v>0.0</v>
       </c>
       <c r="BB8">
         <v>0.0</v>
       </c>
       <c r="BC8">
         <v>0.0</v>
       </c>
       <c r="BD8">
         <v>0.0</v>
       </c>
       <c r="BE8">
         <v>0.0</v>
       </c>
-      <c r="BF8"/>
+      <c r="BF8">
+        <v>0.0</v>
+      </c>
       <c r="BG8"/>
       <c r="BH8"/>
-      <c r="BI8">
-[...2 lines deleted...]
-      <c r="BJ8"/>
+      <c r="BI8"/>
+      <c r="BJ8">
+        <v>0.0</v>
+      </c>
       <c r="BK8"/>
       <c r="BL8"/>
-      <c r="BM8">
-[...2 lines deleted...]
-      <c r="BN8"/>
+      <c r="BM8"/>
+      <c r="BN8">
+        <v>0.0</v>
+      </c>
       <c r="BO8"/>
       <c r="BP8"/>
-      <c r="BQ8">
-[...2 lines deleted...]
-      <c r="BR8"/>
+      <c r="BQ8"/>
+      <c r="BR8">
+        <v>0.0</v>
+      </c>
       <c r="BS8"/>
       <c r="BT8"/>
-      <c r="BU8">
-[...2 lines deleted...]
-      <c r="BV8"/>
+      <c r="BU8"/>
+      <c r="BV8">
+        <v>0.0</v>
+      </c>
       <c r="BW8"/>
       <c r="BX8"/>
-      <c r="BY8">
-[...2 lines deleted...]
-      <c r="BZ8"/>
+      <c r="BY8"/>
+      <c r="BZ8">
+        <v>0.0</v>
+      </c>
       <c r="CA8"/>
       <c r="CB8"/>
-      <c r="CC8">
-[...2 lines deleted...]
-      <c r="CD8"/>
+      <c r="CC8"/>
+      <c r="CD8">
+        <v>0.0</v>
+      </c>
       <c r="CE8"/>
       <c r="CF8"/>
-      <c r="CG8">
-[...2 lines deleted...]
-      <c r="CH8"/>
+      <c r="CG8"/>
+      <c r="CH8">
+        <v>0.0</v>
+      </c>
       <c r="CI8"/>
       <c r="CJ8"/>
-      <c r="CK8">
-[...2 lines deleted...]
-      <c r="CL8"/>
+      <c r="CK8"/>
+      <c r="CL8">
+        <v>0.0</v>
+      </c>
       <c r="CM8"/>
       <c r="CN8"/>
-      <c r="CO8">
-[...2 lines deleted...]
-      <c r="CP8"/>
+      <c r="CO8"/>
+      <c r="CP8">
+        <v>0.0</v>
+      </c>
       <c r="CQ8"/>
       <c r="CR8"/>
-      <c r="CS8">
-[...2 lines deleted...]
-      <c r="CT8"/>
+      <c r="CS8"/>
+      <c r="CT8">
+        <v>0.0</v>
+      </c>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
@@ -29692,1859 +29727,1872 @@
       <c r="EE8"/>
       <c r="EF8"/>
       <c r="EG8"/>
       <c r="EH8"/>
       <c r="EI8"/>
       <c r="EJ8"/>
       <c r="EK8"/>
       <c r="EL8"/>
       <c r="EM8"/>
       <c r="EN8"/>
       <c r="EO8"/>
       <c r="EP8"/>
       <c r="EQ8"/>
       <c r="ER8"/>
       <c r="ES8"/>
       <c r="ET8"/>
       <c r="EU8"/>
       <c r="EV8"/>
       <c r="EW8"/>
       <c r="EX8"/>
       <c r="EY8"/>
       <c r="EZ8"/>
       <c r="FA8"/>
       <c r="FB8"/>
       <c r="FC8"/>
+      <c r="FD8"/>
     </row>
-    <row r="9" spans="1:159">
+    <row r="9" spans="1:160">
       <c r="A9" t="s">
         <v>218</v>
       </c>
       <c r="B9">
+        <v>25623000000.0</v>
+      </c>
+      <c r="C9">
         <v>20376000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>30127000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>29644000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>31117000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-5253000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-2626500000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>30428000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>15214000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-5456000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-2728000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>29623000000.0</v>
       </c>
-      <c r="M9"/>
-      <c r="N9">
+      <c r="N9"/>
+      <c r="O9">
         <v>-3606000000.0</v>
       </c>
-      <c r="O9"/>
-      <c r="P9">
+      <c r="P9"/>
+      <c r="Q9">
         <v>25791000000.0</v>
       </c>
-      <c r="Q9"/>
-      <c r="R9">
+      <c r="R9"/>
+      <c r="S9">
         <v>-3674000000.0</v>
       </c>
-      <c r="S9"/>
-      <c r="T9">
+      <c r="T9"/>
+      <c r="U9">
         <v>25714000000.0</v>
       </c>
-      <c r="U9"/>
-      <c r="V9">
+      <c r="V9"/>
+      <c r="W9">
         <v>-3248000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-4974014842.69</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>26126000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>57884974015.46</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-4073000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-2395809215.1</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>26352000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>16208635748.56</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-4557000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>39309000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>27725000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>13862500000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-3799000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-1899500000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>26283000000.0</v>
       </c>
-      <c r="AK9">
-[...1 lines deleted...]
-      </c>
       <c r="AL9">
+        <v>0.0</v>
+      </c>
+      <c r="AM9">
         <v>-4527000000.0</v>
       </c>
-      <c r="AM9">
-[...1 lines deleted...]
-      </c>
       <c r="AN9">
+        <v>0.0</v>
+      </c>
+      <c r="AO9">
         <v>26991000000.0</v>
       </c>
-      <c r="AO9">
-[...1 lines deleted...]
-      </c>
       <c r="AP9">
+        <v>0.0</v>
+      </c>
+      <c r="AQ9">
         <v>-4049000000.0</v>
       </c>
-      <c r="AQ9">
-[...1 lines deleted...]
-      </c>
       <c r="AR9">
+        <v>0.0</v>
+      </c>
+      <c r="AS9">
         <v>24098000000.0</v>
       </c>
-      <c r="AS9">
-[...1 lines deleted...]
-      </c>
       <c r="AT9">
+        <v>0.0</v>
+      </c>
+      <c r="AU9">
         <v>-4768000000.0</v>
       </c>
-      <c r="AU9">
-[...1 lines deleted...]
-      </c>
       <c r="AV9">
+        <v>0.0</v>
+      </c>
+      <c r="AW9">
         <v>25500000000.0</v>
       </c>
-      <c r="AW9">
-[...1 lines deleted...]
-      </c>
       <c r="AX9">
+        <v>0.0</v>
+      </c>
+      <c r="AY9">
         <v>-4431000000.0</v>
       </c>
-      <c r="AY9">
-[...1 lines deleted...]
-      </c>
       <c r="AZ9">
+        <v>0.0</v>
+      </c>
+      <c r="BA9">
         <v>25052000000.0</v>
       </c>
-      <c r="BA9">
-[...1 lines deleted...]
-      </c>
       <c r="BB9">
+        <v>0.0</v>
+      </c>
+      <c r="BC9">
         <v>9268500000.0</v>
       </c>
-      <c r="BC9">
-[...1 lines deleted...]
-      </c>
       <c r="BD9">
+        <v>0.0</v>
+      </c>
+      <c r="BE9">
         <v>9268500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23096000000.0</v>
       </c>
       <c r="BF9">
         <v>23096000000.0</v>
       </c>
       <c r="BG9">
-        <v>20286000000.0</v>
+        <v>23096000000.0</v>
       </c>
       <c r="BH9">
         <v>20286000000.0</v>
       </c>
       <c r="BI9">
-        <v>20402000000.0</v>
+        <v>20286000000.0</v>
       </c>
       <c r="BJ9">
         <v>20402000000.0</v>
       </c>
       <c r="BK9">
-        <v>19010000000.0</v>
+        <v>20402000000.0</v>
       </c>
       <c r="BL9">
         <v>19010000000.0</v>
       </c>
       <c r="BM9">
+        <v>19010000000.0</v>
+      </c>
+      <c r="BN9">
         <v>-1567000000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>10427000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20748000000.0</v>
       </c>
       <c r="BP9">
         <v>20748000000.0</v>
       </c>
       <c r="BQ9">
+        <v>20748000000.0</v>
+      </c>
+      <c r="BR9">
         <v>20486000000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>10243000000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>2603491680.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>1301745840.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9774500000.0</v>
       </c>
       <c r="BV9">
         <v>9774500000.0</v>
       </c>
       <c r="BW9">
         <v>9774500000.0</v>
       </c>
       <c r="BX9">
         <v>9774500000.0</v>
       </c>
       <c r="BY9">
-        <v>9430999648.0</v>
+        <v>9774500000.0</v>
       </c>
       <c r="BZ9">
         <v>9430999648.0</v>
       </c>
       <c r="CA9">
         <v>9430999648.0</v>
       </c>
       <c r="CB9">
+        <v>9430999648.0</v>
+      </c>
+      <c r="CC9">
         <v>8783000000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>9284854120.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>1661435880.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>9284854120.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>9061000000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>22062797670.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>10671940295.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>21731553206.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>10049650485.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>3884563760.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>1942281880.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>23448013292.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>11724006646.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>2933000000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>12353279415.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>2933000000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>12380124066.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>5655291798.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>13275789603.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>5655291798.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>10673877001.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>21698562880.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>1373926320.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>21698562880.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>10014902140.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>19173350519.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>10304669760.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>19173350519.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>10749360270.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>22366571563.0</v>
       </c>
-      <c r="DF9">
+      <c r="DG9">
         <v>11581942960.0</v>
       </c>
-      <c r="DG9">
+      <c r="DH9">
         <v>22366571563.0</v>
       </c>
-      <c r="DH9">
+      <c r="DI9">
         <v>10714668030.0</v>
       </c>
-      <c r="DI9">
+      <c r="DJ9">
         <v>23062233569.0</v>
       </c>
-      <c r="DJ9">
+      <c r="DK9">
         <v>11054021800.0</v>
       </c>
-      <c r="DK9">
+      <c r="DL9">
         <v>23062233569.0</v>
       </c>
-      <c r="DL9">
+      <c r="DM9">
         <v>9657018690.0</v>
       </c>
-      <c r="DM9">
+      <c r="DN9">
         <v>35173726852.0</v>
       </c>
-      <c r="DN9">
+      <c r="DO9">
         <v>935685400.0</v>
       </c>
-      <c r="DO9">
+      <c r="DP9">
         <v>1837594720.0</v>
       </c>
-      <c r="DP9">
+      <c r="DQ9">
         <v>923245440.0</v>
       </c>
-      <c r="DQ9">
+      <c r="DR9">
         <v>19437109177.0</v>
       </c>
-      <c r="DR9">
+      <c r="DS9">
         <v>9191937696.0</v>
       </c>
-      <c r="DS9">
+      <c r="DT9">
         <v>18383875392.0</v>
       </c>
-      <c r="DT9">
+      <c r="DU9">
         <v>8698659840.0</v>
       </c>
-      <c r="DU9">
+      <c r="DV9">
         <v>18468655131.0</v>
       </c>
-      <c r="DV9">
+      <c r="DW9">
         <v>10005207000.0</v>
       </c>
-      <c r="DW9">
+      <c r="DX9">
         <v>18468655131.0</v>
       </c>
-      <c r="DX9">
+      <c r="DY9">
         <v>8897721600.0</v>
       </c>
-      <c r="DY9">
+      <c r="DZ9">
         <v>17071725367.0</v>
       </c>
-      <c r="DZ9">
+      <c r="EA9">
         <v>6728181303.0</v>
       </c>
-      <c r="EA9">
+      <c r="EB9">
         <v>13930178080.0</v>
       </c>
-      <c r="EB9">
+      <c r="EC9">
         <v>7513396800.0</v>
       </c>
-      <c r="EC9">
+      <c r="ED9">
         <v>16190738492.0</v>
       </c>
-      <c r="ED9">
+      <c r="EE9">
         <v>8786760570.0</v>
       </c>
-      <c r="EE9">
+      <c r="EF9">
         <v>16190738492.0</v>
       </c>
-      <c r="EF9">
+      <c r="EG9">
         <v>8984114904.0</v>
       </c>
-      <c r="EG9">
+      <c r="EH9">
         <v>16000671753.0</v>
       </c>
-      <c r="EH9">
+      <c r="EI9">
         <v>2855442720.0</v>
       </c>
-      <c r="EI9">
+      <c r="EJ9">
         <v>16000671753.0</v>
       </c>
-      <c r="EJ9">
+      <c r="EK9">
         <v>3118850085.0</v>
       </c>
-      <c r="EK9">
+      <c r="EL9">
         <v>13784090749.0</v>
       </c>
-      <c r="EL9">
+      <c r="EM9">
         <v>2713997760.0</v>
       </c>
-      <c r="EM9">
+      <c r="EN9">
         <v>13784090749.0</v>
       </c>
-      <c r="EN9">
+      <c r="EO9">
         <v>2719834230.0</v>
       </c>
-      <c r="EO9">
+      <c r="EP9">
         <v>13204172373.0</v>
       </c>
-      <c r="EP9">
+      <c r="EQ9">
         <v>2616183944.0</v>
       </c>
-      <c r="EQ9">
+      <c r="ER9">
         <v>13204172373.0</v>
       </c>
-      <c r="ER9">
+      <c r="ES9">
         <v>2326039014.0</v>
       </c>
-      <c r="ES9">
+      <c r="ET9">
         <v>11908074307.0</v>
       </c>
-      <c r="ET9">
+      <c r="EU9">
         <v>923511364.0</v>
       </c>
-      <c r="EU9">
+      <c r="EV9">
         <v>11908074307.0</v>
       </c>
-      <c r="EV9">
+      <c r="EW9">
         <v>909237150.0</v>
       </c>
-      <c r="EW9">
+      <c r="EX9">
         <v>19168950071.0</v>
       </c>
-      <c r="EX9">
+      <c r="EY9">
         <v>2135439864.0</v>
       </c>
-      <c r="EY9">
+      <c r="EZ9">
         <v>4517201136.0</v>
       </c>
-      <c r="EZ9">
+      <c r="FA9">
         <v>2387054712.0</v>
       </c>
-      <c r="FA9">
+      <c r="FB9">
         <v>18562380563.0</v>
       </c>
-      <c r="FB9">
+      <c r="FC9">
         <v>2834250392.0</v>
       </c>
-      <c r="FC9">
+      <c r="FD9">
         <v>8502630400.0</v>
       </c>
     </row>
-    <row r="10" spans="1:159">
+    <row r="10" spans="1:160">
       <c r="A10" t="s">
         <v>219</v>
       </c>
       <c r="B10">
+        <v>4659000000.0</v>
+      </c>
+      <c r="C10">
         <v>3574345335.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>5093000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>3303000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>5566000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>4072000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>2036000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>5267000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>2633500000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>5978000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>2989000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>4359000000.0</v>
       </c>
-      <c r="M10"/>
-      <c r="N10">
+      <c r="N10"/>
+      <c r="O10">
         <v>4187000000.0</v>
       </c>
-      <c r="O10"/>
-      <c r="P10">
+      <c r="P10"/>
+      <c r="Q10">
         <v>4369000000.0</v>
       </c>
-      <c r="Q10"/>
-      <c r="R10">
+      <c r="R10"/>
+      <c r="S10">
         <v>3463000000.0</v>
       </c>
-      <c r="S10"/>
-      <c r="T10">
+      <c r="T10"/>
+      <c r="U10">
         <v>4533000000.0</v>
       </c>
-      <c r="U10"/>
-      <c r="V10">
+      <c r="V10"/>
+      <c r="W10">
         <v>3935000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>6026092489.55</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>4354000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>9646757133.24</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>8031000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>4656170409.82</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>4329000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>2668839955.71</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>3521000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-528841000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>4632000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>2316000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>3831000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-1738342000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>3638000000.0</v>
       </c>
-      <c r="AK10">
-[...1 lines deleted...]
-      </c>
       <c r="AL10">
+        <v>0.0</v>
+      </c>
+      <c r="AM10">
         <v>3612000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-1743072000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>3608000000.0</v>
       </c>
-      <c r="AO10">
-[...1 lines deleted...]
-      </c>
       <c r="AP10">
+        <v>0.0</v>
+      </c>
+      <c r="AQ10">
         <v>3428000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-2506108000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>4218000000.0</v>
       </c>
-      <c r="AS10">
-[...1 lines deleted...]
-      </c>
       <c r="AT10">
+        <v>0.0</v>
+      </c>
+      <c r="AU10">
         <v>3455000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-2065996000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>3659000000.0</v>
       </c>
-      <c r="AW10">
-[...1 lines deleted...]
-      </c>
       <c r="AX10">
+        <v>0.0</v>
+      </c>
+      <c r="AY10">
         <v>3336000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-1757683000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>3347000000.0</v>
       </c>
-      <c r="BA10">
-[...1 lines deleted...]
-      </c>
       <c r="BB10">
+        <v>0.0</v>
+      </c>
+      <c r="BC10">
         <v>3122500000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-2035863000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>3122500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3506000000.0</v>
       </c>
       <c r="BF10">
         <v>3506000000.0</v>
       </c>
       <c r="BG10">
-        <v>2780000000.0</v>
+        <v>3506000000.0</v>
       </c>
       <c r="BH10">
         <v>2780000000.0</v>
       </c>
       <c r="BI10">
-        <v>2838000000.0</v>
+        <v>2780000000.0</v>
       </c>
       <c r="BJ10">
         <v>2838000000.0</v>
       </c>
       <c r="BK10">
-        <v>2180000000.0</v>
+        <v>2838000000.0</v>
       </c>
       <c r="BL10">
         <v>2180000000.0</v>
       </c>
       <c r="BM10">
+        <v>2180000000.0</v>
+      </c>
+      <c r="BN10">
         <v>4423000000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>2502000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2706000000.0</v>
       </c>
       <c r="BP10">
         <v>2706000000.0</v>
       </c>
       <c r="BQ10">
+        <v>2706000000.0</v>
+      </c>
+      <c r="BR10">
         <v>2740000000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>1370000000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>2663376480.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>1331688240.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2415500000.0</v>
       </c>
       <c r="BV10">
         <v>2415500000.0</v>
       </c>
       <c r="BW10">
         <v>2415500000.0</v>
       </c>
       <c r="BX10">
         <v>2415500000.0</v>
       </c>
       <c r="BY10">
-        <v>2258000000.0</v>
+        <v>2415500000.0</v>
       </c>
       <c r="BZ10">
         <v>2258000000.0</v>
       </c>
       <c r="CA10">
         <v>2258000000.0</v>
       </c>
       <c r="CB10">
+        <v>2258000000.0</v>
+      </c>
+      <c r="CC10">
         <v>1187000000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>1852000000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>1515075120.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>1852000000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>1181000000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>1982177382.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>1305362030.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>1975928304.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>996994885.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>2436459960.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>1218229980.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>1839188202.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>919594101.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>1812000000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>873570333.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>1812000000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>634131534.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>2149516949.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>1571272088.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>2149516949.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>1056885525.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>2298951242.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>1289751120.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>2298951242.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>689273480.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>2183132293.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>989397640.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>2183132293.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>699168030.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>3545919882.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>1217087060.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>3545919882.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>416379810.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>1827944472.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>625502900.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>1827944472.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>390801630.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>1643987685.31</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>43721470.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>42932348.0</v>
       </c>
-      <c r="DP10">
+      <c r="DQ10">
         <v>43140192.0</v>
       </c>
-      <c r="DQ10">
+      <c r="DR10">
         <v>1021801291.1</v>
       </c>
-      <c r="DR10">
+      <c r="DS10">
         <v>482878680.0</v>
       </c>
-      <c r="DS10">
+      <c r="DT10">
         <v>3038070728.0</v>
       </c>
-      <c r="DT10">
+      <c r="DU10">
         <v>388510720.0</v>
       </c>
-      <c r="DU10">
+      <c r="DV10">
         <v>1277288822.0</v>
       </c>
-      <c r="DV10">
+      <c r="DW10">
         <v>525918000.0</v>
       </c>
-      <c r="DW10">
+      <c r="DX10">
         <v>1277288822.0</v>
       </c>
-      <c r="DX10">
+      <c r="DY10">
         <v>364073440.0</v>
       </c>
-      <c r="DY10">
+      <c r="DZ10">
         <v>2546674578.0</v>
       </c>
-      <c r="DZ10">
+      <c r="EA10">
         <v>351657384.0</v>
       </c>
-      <c r="EA10">
+      <c r="EB10">
         <v>364043576.0</v>
       </c>
-      <c r="EB10">
+      <c r="EC10">
         <v>392701920.0</v>
       </c>
-      <c r="EC10">
+      <c r="ED10">
         <v>1252592642.0</v>
       </c>
-      <c r="ED10">
+      <c r="EE10">
         <v>437398185.0</v>
       </c>
-      <c r="EE10">
+      <c r="EF10">
         <v>1252592642.0</v>
       </c>
-      <c r="EF10">
+      <c r="EG10">
         <v>447139344.0</v>
       </c>
-      <c r="EG10">
+      <c r="EH10">
         <v>1254209425.0</v>
       </c>
-      <c r="EH10"/>
-      <c r="EI10">
+      <c r="EI10"/>
+      <c r="EJ10">
         <v>1254209425.0</v>
       </c>
-      <c r="EJ10"/>
-      <c r="EK10">
+      <c r="EK10"/>
+      <c r="EL10">
         <v>1151096285.0</v>
       </c>
-      <c r="EL10"/>
-      <c r="EM10">
+      <c r="EM10"/>
+      <c r="EN10">
         <v>1151096285.0</v>
       </c>
-      <c r="EN10"/>
-      <c r="EO10">
+      <c r="EO10"/>
+      <c r="EP10">
         <v>1121691203.0</v>
       </c>
-      <c r="EP10"/>
-      <c r="EQ10">
+      <c r="EQ10"/>
+      <c r="ER10">
         <v>1121691203.0</v>
       </c>
-      <c r="ER10"/>
-      <c r="ES10">
+      <c r="ES10"/>
+      <c r="ET10">
         <v>954804508.0</v>
       </c>
-      <c r="ET10"/>
-      <c r="EU10">
+      <c r="EU10"/>
+      <c r="EV10">
         <v>954804508.0</v>
       </c>
-      <c r="EV10"/>
-      <c r="EW10">
+      <c r="EW10"/>
+      <c r="EX10">
         <v>1579537388.0</v>
       </c>
-      <c r="EX10"/>
       <c r="EY10"/>
       <c r="EZ10"/>
       <c r="FA10"/>
       <c r="FB10"/>
-      <c r="FC10">
+      <c r="FC10"/>
+      <c r="FD10">
         <v>1545136011.0</v>
       </c>
     </row>
-    <row r="11" spans="1:159">
+    <row r="11" spans="1:160">
       <c r="A11" t="s">
         <v>220</v>
       </c>
       <c r="B11">
+        <v>1386414195.0</v>
+      </c>
+      <c r="C11">
         <v>1190124980.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>1282000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>950000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>1550000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>814000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>407000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>1385000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>692500000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>925000000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>462500000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>1143000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>571500000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>963000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>481500000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>972000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>486000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>932000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>466000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>991000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>495500000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>1118000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>559000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>1145000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>572500000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>1472000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>852627923.13</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>1100000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>677820150.08</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>352000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-473931000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>1315000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>657500000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>994000000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>53574000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>928000000.0</v>
       </c>
-      <c r="AK11">
-[...1 lines deleted...]
-      </c>
       <c r="AL11">
+        <v>0.0</v>
+      </c>
+      <c r="AM11">
         <v>1011000000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-458957000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>950000000.0</v>
       </c>
-      <c r="AO11">
-[...1 lines deleted...]
-      </c>
       <c r="AP11">
+        <v>0.0</v>
+      </c>
+      <c r="AQ11">
         <v>908000000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-726641000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>1223000000.0</v>
       </c>
-      <c r="AS11">
-[...1 lines deleted...]
-      </c>
       <c r="AT11">
+        <v>0.0</v>
+      </c>
+      <c r="AU11">
         <v>874000000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-551648000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>977000000.0</v>
       </c>
-      <c r="AW11">
-[...1 lines deleted...]
-      </c>
       <c r="AX11">
+        <v>0.0</v>
+      </c>
+      <c r="AY11">
         <v>879000000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>-449730000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>856000000.0</v>
       </c>
-      <c r="BA11">
-[...1 lines deleted...]
-      </c>
       <c r="BB11">
+        <v>0.0</v>
+      </c>
+      <c r="BC11">
         <v>811000000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>-519996000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>811000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>812000000.0</v>
       </c>
       <c r="BF11">
         <v>812000000.0</v>
       </c>
       <c r="BG11">
-        <v>670000000.0</v>
+        <v>812000000.0</v>
       </c>
       <c r="BH11">
         <v>670000000.0</v>
       </c>
       <c r="BI11">
-        <v>604000000.0</v>
+        <v>670000000.0</v>
       </c>
       <c r="BJ11">
         <v>604000000.0</v>
       </c>
       <c r="BK11">
-        <v>574000000.0</v>
+        <v>604000000.0</v>
       </c>
       <c r="BL11">
         <v>574000000.0</v>
       </c>
       <c r="BM11">
+        <v>574000000.0</v>
+      </c>
+      <c r="BN11">
         <v>1094000000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>791000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>750000000.0</v>
       </c>
       <c r="BP11">
         <v>750000000.0</v>
       </c>
       <c r="BQ11">
+        <v>750000000.0</v>
+      </c>
+      <c r="BR11">
         <v>602000000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>301000000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>559922880.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>279961440.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>573000000.0</v>
       </c>
       <c r="BV11">
         <v>573000000.0</v>
       </c>
       <c r="BW11">
         <v>573000000.0</v>
       </c>
       <c r="BX11">
         <v>573000000.0</v>
       </c>
       <c r="BY11">
-        <v>590500000.0</v>
+        <v>573000000.0</v>
       </c>
       <c r="BZ11">
         <v>590500000.0</v>
       </c>
       <c r="CA11">
         <v>590500000.0</v>
       </c>
       <c r="CB11">
+        <v>590500000.0</v>
+      </c>
+      <c r="CC11">
         <v>274000000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>405000000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>365097720.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>405000000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>379000000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>816560990.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>434466825.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>728865788.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>317357383.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>925571240.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>462785620.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>834507102.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>417253551.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>773500000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>450937963.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>773500000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>307359672.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>1107020206.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>612709098.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>1107020206.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>326734326.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>725053853.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>437711040.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>725053853.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>-689273480.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>718275293.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>-989397640.0</v>
       </c>
-      <c r="DC11">
+      <c r="DD11">
         <v>718275293.0</v>
       </c>
-      <c r="DD11">
+      <c r="DE11">
         <v>-699168030.0</v>
       </c>
-      <c r="DE11">
+      <c r="DF11">
         <v>970074712.0</v>
       </c>
-      <c r="DF11">
+      <c r="DG11">
         <v>-1217087060.0</v>
       </c>
-      <c r="DG11">
+      <c r="DH11">
         <v>970074712.0</v>
       </c>
-      <c r="DH11">
+      <c r="DI11">
         <v>-416379810.0</v>
       </c>
-      <c r="DI11">
+      <c r="DJ11">
         <v>664581995.0</v>
       </c>
-      <c r="DJ11">
+      <c r="DK11">
         <v>-625502900.0</v>
       </c>
-      <c r="DK11">
+      <c r="DL11">
         <v>664581995.0</v>
       </c>
-      <c r="DL11">
+      <c r="DM11">
         <v>-390801630.0</v>
       </c>
-      <c r="DM11">
+      <c r="DN11">
         <v>-1643987685.31</v>
       </c>
-      <c r="DN11">
+      <c r="DO11">
         <v>-43721470.0</v>
       </c>
-      <c r="DO11">
+      <c r="DP11">
         <v>-85864696.0</v>
       </c>
-      <c r="DP11">
+      <c r="DQ11">
         <v>-43140192.0</v>
       </c>
-      <c r="DQ11">
+      <c r="DR11">
         <v>-1021801291.1</v>
       </c>
-      <c r="DR11">
+      <c r="DS11">
         <v>-482878680.0</v>
       </c>
-      <c r="DS11">
+      <c r="DT11">
         <v>1993269983.1</v>
       </c>
-      <c r="DT11">
+      <c r="DU11">
         <v>-388510720.0</v>
       </c>
-      <c r="DU11">
+      <c r="DV11">
         <v>384446039.0</v>
       </c>
-      <c r="DV11">
+      <c r="DW11">
         <v>-525918000.0</v>
       </c>
-      <c r="DW11">
+      <c r="DX11">
         <v>384446039.0</v>
       </c>
-      <c r="DX11">
+      <c r="DY11">
         <v>-364073440.0</v>
       </c>
-      <c r="DY11">
+      <c r="DZ11">
         <v>1589111676.0</v>
       </c>
-      <c r="DZ11">
+      <c r="EA11">
         <v>-351657384.0</v>
       </c>
-      <c r="EA11">
+      <c r="EB11">
         <v>-728087152.0</v>
       </c>
-      <c r="EB11">
+      <c r="EC11">
         <v>-392701920.0</v>
       </c>
-      <c r="EC11">
+      <c r="ED11">
         <v>407512004.0</v>
       </c>
-      <c r="ED11">
+      <c r="EE11">
         <v>-437398185.0</v>
       </c>
-      <c r="EE11">
+      <c r="EF11">
         <v>407512004.0</v>
       </c>
-      <c r="EF11">
+      <c r="EG11">
         <v>-447139344.0</v>
       </c>
-      <c r="EG11">
+      <c r="EH11">
         <v>431442412.0</v>
       </c>
-      <c r="EH11"/>
-      <c r="EI11">
+      <c r="EI11"/>
+      <c r="EJ11">
         <v>431442412.0</v>
       </c>
-      <c r="EJ11"/>
-      <c r="EK11">
+      <c r="EK11"/>
+      <c r="EL11">
         <v>441377495.0</v>
       </c>
-      <c r="EL11"/>
-      <c r="EM11">
+      <c r="EM11"/>
+      <c r="EN11">
         <v>441377495.0</v>
       </c>
-      <c r="EN11"/>
-      <c r="EO11">
+      <c r="EO11"/>
+      <c r="EP11">
         <v>446670706.0</v>
       </c>
-      <c r="EP11"/>
-      <c r="EQ11">
+      <c r="EQ11"/>
+      <c r="ER11">
         <v>446670706.0</v>
       </c>
-      <c r="ER11"/>
-      <c r="ES11">
+      <c r="ES11"/>
+      <c r="ET11">
         <v>384224271.0</v>
       </c>
-      <c r="ET11"/>
-      <c r="EU11">
+      <c r="EU11"/>
+      <c r="EV11">
         <v>384224271.0</v>
       </c>
-      <c r="EV11"/>
-      <c r="EW11">
+      <c r="EW11"/>
+      <c r="EX11">
         <v>610809733.0</v>
       </c>
-      <c r="EX11"/>
       <c r="EY11"/>
       <c r="EZ11"/>
       <c r="FA11"/>
       <c r="FB11"/>
-      <c r="FC11">
+      <c r="FC11"/>
+      <c r="FD11">
         <v>643671560.0</v>
       </c>
     </row>
-    <row r="12" spans="1:159">
+    <row r="12" spans="1:160">
       <c r="A12" t="s">
         <v>221</v>
       </c>
       <c r="B12">
+        <v>567044780.0</v>
+      </c>
+      <c r="C12">
         <v>464536000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>377000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>269000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>393000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>518714258.0</v>
       </c>
-      <c r="G12"/>
-      <c r="H12">
+      <c r="H12"/>
+      <c r="I12">
         <v>527191389.0</v>
       </c>
-      <c r="I12"/>
-      <c r="J12">
+      <c r="J12"/>
+      <c r="K12">
         <v>452417745.0</v>
       </c>
-      <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
-      <c r="R12">
+      <c r="R12"/>
+      <c r="S12">
         <v>175000000.0</v>
       </c>
-      <c r="S12"/>
-      <c r="T12">
+      <c r="T12"/>
+      <c r="U12">
         <v>189000000.0</v>
       </c>
-      <c r="U12"/>
-      <c r="V12">
+      <c r="V12"/>
+      <c r="W12">
         <v>834067547.18</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>577341008.52</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>915119955.14</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>841931031.37</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>463746136.64</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>205487381.34</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>158286778.4</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>167302251.2</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>151217725.47</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>302095000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>163595000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>165500000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>127735592.51</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>279282000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>144782000.0</v>
       </c>
-      <c r="AK12">
-[...1 lines deleted...]
-      </c>
       <c r="AL12">
+        <v>0.0</v>
+      </c>
+      <c r="AM12">
         <v>106938000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>135755000.0</v>
       </c>
       <c r="AN12">
         <v>135755000.0</v>
       </c>
       <c r="AO12">
-        <v>0.0</v>
+        <v>135755000.0</v>
       </c>
       <c r="AP12">
+        <v>0.0</v>
+      </c>
+      <c r="AQ12">
         <v>99863000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>162202000.0</v>
       </c>
       <c r="AR12">
         <v>162202000.0</v>
       </c>
       <c r="AS12">
-        <v>0.0</v>
+        <v>162202000.0</v>
       </c>
       <c r="AT12">
+        <v>0.0</v>
+      </c>
+      <c r="AU12">
         <v>146471000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>152451000.0</v>
       </c>
       <c r="AV12">
         <v>152451000.0</v>
       </c>
       <c r="AW12">
-        <v>0.0</v>
+        <v>152451000.0</v>
       </c>
       <c r="AX12">
+        <v>0.0</v>
+      </c>
+      <c r="AY12">
         <v>144938000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>155591000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>527000000.0</v>
       </c>
-      <c r="BA12">
-[...1 lines deleted...]
-      </c>
       <c r="BB12">
+        <v>0.0</v>
+      </c>
+      <c r="BC12">
         <v>265500000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>149381000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>265500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>242000000.0</v>
       </c>
       <c r="BF12">
         <v>242000000.0</v>
       </c>
       <c r="BG12">
-        <v>250000000.0</v>
+        <v>242000000.0</v>
       </c>
       <c r="BH12">
         <v>250000000.0</v>
       </c>
       <c r="BI12">
-        <v>194000000.0</v>
+        <v>250000000.0</v>
       </c>
       <c r="BJ12">
         <v>194000000.0</v>
       </c>
       <c r="BK12">
-        <v>416000000.0</v>
+        <v>194000000.0</v>
       </c>
       <c r="BL12">
         <v>416000000.0</v>
       </c>
       <c r="BM12">
+        <v>416000000.0</v>
+      </c>
+      <c r="BN12">
         <v>278000000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>120000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>228000000.0</v>
       </c>
       <c r="BP12">
         <v>228000000.0</v>
       </c>
       <c r="BQ12">
+        <v>228000000.0</v>
+      </c>
+      <c r="BR12">
         <v>312000000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>156000000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>194153520.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>50153520.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>295000000.0</v>
       </c>
       <c r="BV12">
         <v>295000000.0</v>
       </c>
       <c r="BW12">
         <v>295000000.0</v>
       </c>
       <c r="BX12">
         <v>295000000.0</v>
       </c>
       <c r="BY12">
-        <v>371000000.0</v>
+        <v>295000000.0</v>
       </c>
       <c r="BZ12">
         <v>371000000.0</v>
       </c>
       <c r="CA12">
         <v>371000000.0</v>
       </c>
       <c r="CB12">
+        <v>371000000.0</v>
+      </c>
+      <c r="CC12">
         <v>248000000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>387500000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>168073620.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>387500000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>244000000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>273742509.91</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>222040873.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>487798796.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>278231130.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>3163951654.96</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>426329860.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>549792914.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>274896457.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>823000000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>395620931.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>823000000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>436774271.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>804645544.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>83228063.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>804645544.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>35007249.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>237129586.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>84175200.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>237129586.0</v>
       </c>
-      <c r="CZ12"/>
-      <c r="DA12">
+      <c r="DA12"/>
+      <c r="DB12">
         <v>182576380.0</v>
       </c>
-      <c r="DB12"/>
-      <c r="DC12">
+      <c r="DC12"/>
+      <c r="DD12">
         <v>182576380.0</v>
       </c>
-      <c r="DD12"/>
-      <c r="DE12">
+      <c r="DE12"/>
+      <c r="DF12">
         <v>256231973.0</v>
       </c>
-      <c r="DF12"/>
-      <c r="DG12">
+      <c r="DG12"/>
+      <c r="DH12">
         <v>256231973.0</v>
       </c>
-      <c r="DH12"/>
-      <c r="DI12">
+      <c r="DI12"/>
+      <c r="DJ12">
         <v>267621528.0</v>
       </c>
-      <c r="DJ12"/>
-      <c r="DK12">
+      <c r="DK12"/>
+      <c r="DL12">
         <v>267621528.0</v>
       </c>
-      <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
       <c r="DO12"/>
       <c r="DP12"/>
       <c r="DQ12"/>
       <c r="DR12"/>
-      <c r="DS12">
+      <c r="DS12"/>
+      <c r="DT12">
         <v>451312227.0</v>
       </c>
-      <c r="DT12"/>
-      <c r="DU12">
+      <c r="DU12"/>
+      <c r="DV12">
         <v>247901411.0</v>
       </c>
-      <c r="DV12"/>
-      <c r="DW12">
+      <c r="DW12"/>
+      <c r="DX12">
         <v>247901411.0</v>
       </c>
-      <c r="DX12"/>
-      <c r="DY12">
+      <c r="DY12"/>
+      <c r="DZ12">
         <v>446829053.0</v>
       </c>
-      <c r="DZ12"/>
       <c r="EA12"/>
       <c r="EB12"/>
-      <c r="EC12">
+      <c r="EC12"/>
+      <c r="ED12">
         <v>312449169.0</v>
       </c>
-      <c r="ED12"/>
-      <c r="EE12">
+      <c r="EE12"/>
+      <c r="EF12">
         <v>312449169.0</v>
       </c>
-      <c r="EF12"/>
-      <c r="EG12">
+      <c r="EG12"/>
+      <c r="EH12">
         <v>332907440.0</v>
       </c>
-      <c r="EH12"/>
-      <c r="EI12">
+      <c r="EI12"/>
+      <c r="EJ12">
         <v>332907440.0</v>
       </c>
-      <c r="EJ12"/>
-      <c r="EK12">
+      <c r="EK12"/>
+      <c r="EL12">
         <v>281859748.0</v>
       </c>
-      <c r="EL12"/>
-      <c r="EM12">
+      <c r="EM12"/>
+      <c r="EN12">
         <v>281859748.0</v>
       </c>
-      <c r="EN12"/>
-      <c r="EO12">
+      <c r="EO12"/>
+      <c r="EP12">
         <v>180519767.0</v>
       </c>
-      <c r="EP12"/>
-      <c r="EQ12">
+      <c r="EQ12"/>
+      <c r="ER12">
         <v>180519767.0</v>
       </c>
-      <c r="ER12"/>
-      <c r="ES12">
+      <c r="ES12"/>
+      <c r="ET12">
         <v>149660390.0</v>
       </c>
-      <c r="ET12"/>
-      <c r="EU12">
+      <c r="EU12"/>
+      <c r="EV12">
         <v>149660390.0</v>
       </c>
-      <c r="EV12"/>
-      <c r="EW12">
+      <c r="EW12"/>
+      <c r="EX12">
         <v>291585642.0</v>
       </c>
-      <c r="EX12"/>
       <c r="EY12"/>
       <c r="EZ12"/>
       <c r="FA12"/>
       <c r="FB12"/>
-      <c r="FC12">
+      <c r="FC12"/>
+      <c r="FD12">
         <v>316161093.0</v>
       </c>
     </row>
-    <row r="13" spans="1:159">
+    <row r="13" spans="1:160">
       <c r="A13" t="s">
         <v>222</v>
       </c>
-      <c r="B13">
+      <c r="B13"/>
+      <c r="C13">
         <v>70000000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>262000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>147000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>260000000.0</v>
       </c>
-      <c r="F13"/>
       <c r="G13"/>
-      <c r="H13">
+      <c r="H13"/>
+      <c r="I13">
         <v>201000000.0</v>
       </c>
-      <c r="I13"/>
-      <c r="J13">
+      <c r="J13"/>
+      <c r="K13">
         <v>180000000.0</v>
       </c>
-      <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>125000000.0</v>
       </c>
-      <c r="M13"/>
-      <c r="N13">
+      <c r="N13"/>
+      <c r="O13">
         <v>39000000.0</v>
       </c>
-      <c r="O13"/>
-      <c r="P13">
+      <c r="P13"/>
+      <c r="Q13">
         <v>23000000.0</v>
       </c>
-      <c r="Q13"/>
-      <c r="R13">
+      <c r="R13"/>
+      <c r="S13">
         <v>168000000.0</v>
       </c>
-      <c r="S13"/>
-      <c r="T13">
+      <c r="T13"/>
+      <c r="U13">
         <v>150000000.0</v>
       </c>
-      <c r="U13"/>
-      <c r="V13">
+      <c r="V13"/>
+      <c r="W13">
         <v>174000000.0</v>
       </c>
-      <c r="W13"/>
-      <c r="X13">
+      <c r="X13"/>
+      <c r="Y13">
         <v>247000000.0</v>
       </c>
-      <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
@@ -31635,256 +31683,257 @@
       <c r="EE13"/>
       <c r="EF13"/>
       <c r="EG13"/>
       <c r="EH13"/>
       <c r="EI13"/>
       <c r="EJ13"/>
       <c r="EK13"/>
       <c r="EL13"/>
       <c r="EM13"/>
       <c r="EN13"/>
       <c r="EO13"/>
       <c r="EP13"/>
       <c r="EQ13"/>
       <c r="ER13"/>
       <c r="ES13"/>
       <c r="ET13"/>
       <c r="EU13"/>
       <c r="EV13"/>
       <c r="EW13"/>
       <c r="EX13"/>
       <c r="EY13"/>
       <c r="EZ13"/>
       <c r="FA13"/>
       <c r="FB13"/>
       <c r="FC13"/>
+      <c r="FD13"/>
     </row>
-    <row r="14" spans="1:159">
+    <row r="14" spans="1:160">
       <c r="A14" t="s">
         <v>223</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
-      <c r="P14">
-[...1 lines deleted...]
-      </c>
+      <c r="P14"/>
       <c r="Q14">
         <v>2443000000.0</v>
       </c>
       <c r="R14">
-        <v>2389000000.0</v>
+        <v>2443000000.0</v>
       </c>
       <c r="S14">
         <v>2389000000.0</v>
       </c>
       <c r="T14">
-        <v>2585000000.0</v>
+        <v>2389000000.0</v>
       </c>
       <c r="U14">
         <v>2585000000.0</v>
       </c>
       <c r="V14">
-        <v>694000000.0</v>
+        <v>2585000000.0</v>
       </c>
       <c r="W14">
         <v>694000000.0</v>
       </c>
       <c r="X14">
-        <v>686000000.0</v>
+        <v>694000000.0</v>
       </c>
       <c r="Y14">
         <v>686000000.0</v>
       </c>
       <c r="Z14">
+        <v>686000000.0</v>
+      </c>
+      <c r="AA14">
         <v>1881111089.41</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>833526279.23</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>835661080.07</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>883257473.24</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>147902005.52</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>655691000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>102309000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>615000000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>74568559.77</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>-94610000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>94610000.0</v>
       </c>
-      <c r="AK14">
-[...1 lines deleted...]
-      </c>
       <c r="AL14">
+        <v>0.0</v>
+      </c>
+      <c r="AM14">
         <v>82970000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>-81646000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>81646000.0</v>
       </c>
-      <c r="AO14">
-[...1 lines deleted...]
-      </c>
       <c r="AP14">
+        <v>0.0</v>
+      </c>
+      <c r="AQ14">
         <v>75138000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>-105164000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>105164000.0</v>
       </c>
-      <c r="AS14">
-[...1 lines deleted...]
-      </c>
       <c r="AT14">
+        <v>0.0</v>
+      </c>
+      <c r="AU14">
         <v>108840000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>-142852000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>142852000.0</v>
       </c>
-      <c r="AW14">
-[...1 lines deleted...]
-      </c>
       <c r="AX14">
+        <v>0.0</v>
+      </c>
+      <c r="AY14">
         <v>128177000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>-139647000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>139647000.0</v>
       </c>
-      <c r="BA14">
-[...1 lines deleted...]
-      </c>
       <c r="BB14">
+        <v>0.0</v>
+      </c>
+      <c r="BC14">
         <v>101733000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>-107150000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>107150000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>380821000.0</v>
       </c>
-      <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
-      <c r="BI14">
+      <c r="BI14"/>
+      <c r="BJ14">
         <v>328203000.0</v>
       </c>
-      <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
-      <c r="BM14">
+      <c r="BM14"/>
+      <c r="BN14">
         <v>336840000.0</v>
       </c>
-      <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
-      <c r="BQ14">
+      <c r="BQ14"/>
+      <c r="BR14">
         <v>302282000.0</v>
       </c>
-      <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
-      <c r="BU14">
+      <c r="BU14"/>
+      <c r="BV14">
         <v>269219000.0</v>
       </c>
-      <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
-      <c r="BY14">
+      <c r="BY14"/>
+      <c r="BZ14">
         <v>179998000.0</v>
       </c>
-      <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
-      <c r="CC14">
+      <c r="CC14"/>
+      <c r="CD14">
         <v>167871000.0</v>
       </c>
-      <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
-      <c r="CG14">
+      <c r="CG14"/>
+      <c r="CH14">
         <v>233045000.0</v>
       </c>
-      <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
-      <c r="CK14">
+      <c r="CK14"/>
+      <c r="CL14">
         <v>273659000.0</v>
       </c>
-      <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
-      <c r="CO14">
+      <c r="CO14"/>
+      <c r="CP14">
         <v>173570000.0</v>
       </c>
-      <c r="CP14"/>
       <c r="CQ14"/>
       <c r="CR14"/>
-      <c r="CS14">
+      <c r="CS14"/>
+      <c r="CT14">
         <v>176494000.0</v>
       </c>
-      <c r="CT14"/>
       <c r="CU14"/>
       <c r="CV14"/>
       <c r="CW14"/>
       <c r="CX14"/>
       <c r="CY14"/>
       <c r="CZ14"/>
       <c r="DA14"/>
       <c r="DB14"/>
       <c r="DC14"/>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
       <c r="DH14"/>
       <c r="DI14"/>
       <c r="DJ14"/>
       <c r="DK14"/>
       <c r="DL14"/>
       <c r="DM14"/>
       <c r="DN14"/>
       <c r="DO14"/>
       <c r="DP14"/>
       <c r="DQ14"/>
       <c r="DR14"/>
       <c r="DS14"/>
@@ -31902,723 +31951,727 @@
       <c r="EE14"/>
       <c r="EF14"/>
       <c r="EG14"/>
       <c r="EH14"/>
       <c r="EI14"/>
       <c r="EJ14"/>
       <c r="EK14"/>
       <c r="EL14"/>
       <c r="EM14"/>
       <c r="EN14"/>
       <c r="EO14"/>
       <c r="EP14"/>
       <c r="EQ14"/>
       <c r="ER14"/>
       <c r="ES14"/>
       <c r="ET14"/>
       <c r="EU14"/>
       <c r="EV14"/>
       <c r="EW14"/>
       <c r="EX14"/>
       <c r="EY14"/>
       <c r="EZ14"/>
       <c r="FA14"/>
       <c r="FB14"/>
       <c r="FC14"/>
+      <c r="FD14"/>
     </row>
-    <row r="15" spans="1:159">
+    <row r="15" spans="1:160">
       <c r="A15" t="s">
         <v>224</v>
       </c>
       <c r="B15">
+        <v>3316000000.0</v>
+      </c>
+      <c r="C15">
         <v>2564873000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>3512000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>2043000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>3701000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>2939000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>1469500000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>3548000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>1774000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>4737000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>2368500000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>2905000000.0</v>
       </c>
-      <c r="M15"/>
-      <c r="N15">
+      <c r="N15"/>
+      <c r="O15">
         <v>2928000000.0</v>
       </c>
-      <c r="O15"/>
-      <c r="P15">
+      <c r="P15"/>
+      <c r="Q15">
         <v>3121000000.0</v>
       </c>
-      <c r="Q15"/>
-      <c r="R15">
+      <c r="R15"/>
+      <c r="S15">
         <v>2297000000.0</v>
       </c>
-      <c r="S15"/>
-      <c r="T15">
+      <c r="T15"/>
+      <c r="U15">
         <v>3284000000.0</v>
       </c>
-      <c r="U15"/>
-      <c r="V15">
+      <c r="V15"/>
+      <c r="W15">
         <v>2619000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>4010758889.48</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>3006000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>6660117579.83</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>6338000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>3675619356.33</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>3031000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>1869233608.07</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>2943000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-65601000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>3110000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>1555000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>2672000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>135694000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>2512000000.0</v>
       </c>
-      <c r="AK15">
-[...1 lines deleted...]
-      </c>
       <c r="AL15">
+        <v>0.0</v>
+      </c>
+      <c r="AM15">
         <v>2420000000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-1202469000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>2489000000.0</v>
       </c>
-      <c r="AO15">
-[...1 lines deleted...]
-      </c>
       <c r="AP15">
+        <v>0.0</v>
+      </c>
+      <c r="AQ15">
         <v>2353000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-1674303000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>2818000000.0</v>
       </c>
-      <c r="AS15">
-[...1 lines deleted...]
-      </c>
       <c r="AT15">
+        <v>0.0</v>
+      </c>
+      <c r="AU15">
         <v>2413000000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>-1371496000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>2429000000.0</v>
       </c>
-      <c r="AW15">
-[...1 lines deleted...]
-      </c>
       <c r="AX15">
+        <v>0.0</v>
+      </c>
+      <c r="AY15">
         <v>2243000000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>-1168306000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>2237000000.0</v>
       </c>
-      <c r="BA15">
-[...1 lines deleted...]
-      </c>
       <c r="BB15">
+        <v>0.0</v>
+      </c>
+      <c r="BC15">
         <v>2126000000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>-1408717000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>2126000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2508000000.0</v>
       </c>
       <c r="BF15">
         <v>2508000000.0</v>
       </c>
       <c r="BG15">
-        <v>1946000000.0</v>
+        <v>2508000000.0</v>
       </c>
       <c r="BH15">
         <v>1946000000.0</v>
       </c>
       <c r="BI15">
-        <v>2100000000.0</v>
+        <v>1946000000.0</v>
       </c>
       <c r="BJ15">
         <v>2100000000.0</v>
       </c>
       <c r="BK15">
-        <v>1462000000.0</v>
+        <v>2100000000.0</v>
       </c>
       <c r="BL15">
         <v>1462000000.0</v>
       </c>
       <c r="BM15">
+        <v>1462000000.0</v>
+      </c>
+      <c r="BN15">
         <v>3209000000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>1643000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1818000000.0</v>
       </c>
       <c r="BP15">
         <v>1818000000.0</v>
       </c>
       <c r="BQ15">
+        <v>1818000000.0</v>
+      </c>
+      <c r="BR15">
         <v>2020000000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>1010000000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>2025603360.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>1012801680.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2372500000.0</v>
       </c>
       <c r="BV15">
         <v>2372500000.0</v>
       </c>
       <c r="BW15">
         <v>2372500000.0</v>
       </c>
       <c r="BX15">
         <v>2372500000.0</v>
       </c>
       <c r="BY15">
-        <v>1883000000.0</v>
+        <v>2372500000.0</v>
       </c>
       <c r="BZ15">
         <v>1883000000.0</v>
       </c>
       <c r="CA15">
         <v>1883000000.0</v>
       </c>
       <c r="CB15">
+        <v>1883000000.0</v>
+      </c>
+      <c r="CC15">
         <v>934000000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>1377500000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>1128264540.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>1377500000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>753000000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>1516317856.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>807737808.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>1161791406.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>610079719.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>1510888720.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>755444360.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>877050600.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>438525300.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>919000000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>371649973.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>919000000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>276623705.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>872964506.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>890392394.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>872964506.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>685141878.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>1466988118.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>852040080.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>1466988118.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>689273480.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>1396213943.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>989397640.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>1396213943.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>699168030.0</v>
       </c>
-      <c r="DE15">
+      <c r="DF15">
         <v>2502958069.0</v>
       </c>
-      <c r="DF15">
+      <c r="DG15">
         <v>1217087060.0</v>
       </c>
-      <c r="DG15">
+      <c r="DH15">
         <v>2502958069.0</v>
       </c>
-      <c r="DH15">
+      <c r="DI15">
         <v>416379810.0</v>
       </c>
-      <c r="DI15">
+      <c r="DJ15">
         <v>1107636658.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DK15">
         <v>625502900.0</v>
       </c>
-      <c r="DK15">
+      <c r="DL15">
         <v>1107636658.0</v>
       </c>
-      <c r="DL15">
+      <c r="DM15">
         <v>390801630.0</v>
       </c>
-      <c r="DM15">
+      <c r="DN15">
         <v>1643987685.0</v>
       </c>
-      <c r="DN15">
+      <c r="DO15">
         <v>43721470.0</v>
       </c>
-      <c r="DO15">
+      <c r="DP15">
         <v>85864696.0</v>
       </c>
-      <c r="DP15">
+      <c r="DQ15">
         <v>43140192.0</v>
       </c>
-      <c r="DQ15">
+      <c r="DR15">
         <v>1021801291.0</v>
       </c>
-      <c r="DR15">
+      <c r="DS15">
         <v>482878680.0</v>
       </c>
-      <c r="DS15">
+      <c r="DT15">
         <v>965757360.0</v>
       </c>
-      <c r="DT15">
+      <c r="DU15">
         <v>388510720.0</v>
       </c>
-      <c r="DU15">
+      <c r="DV15">
         <v>859038045.0</v>
       </c>
-      <c r="DV15">
+      <c r="DW15">
         <v>525918000.0</v>
       </c>
-      <c r="DW15">
+      <c r="DX15">
         <v>859038045.0</v>
       </c>
-      <c r="DX15">
+      <c r="DY15">
         <v>364073440.0</v>
       </c>
-      <c r="DY15">
+      <c r="DZ15">
         <v>892295736.0</v>
       </c>
-      <c r="DZ15">
+      <c r="EA15">
         <v>351657384.0</v>
       </c>
-      <c r="EA15">
+      <c r="EB15">
         <v>728087152.0</v>
       </c>
-      <c r="EB15">
+      <c r="EC15">
         <v>392701920.0</v>
       </c>
-      <c r="EC15">
+      <c r="ED15">
         <v>805937119.0</v>
       </c>
-      <c r="ED15">
+      <c r="EE15">
         <v>437398185.0</v>
       </c>
-      <c r="EE15">
+      <c r="EF15">
         <v>805937119.0</v>
       </c>
-      <c r="EF15">
+      <c r="EG15">
         <v>447139344.0</v>
       </c>
-      <c r="EG15">
+      <c r="EH15">
         <v>645404064.0</v>
       </c>
-      <c r="EH15"/>
-      <c r="EI15">
+      <c r="EI15"/>
+      <c r="EJ15">
         <v>645404064.0</v>
       </c>
-      <c r="EJ15"/>
-      <c r="EK15">
+      <c r="EK15"/>
+      <c r="EL15">
         <v>671191199.0</v>
       </c>
-      <c r="EL15"/>
-      <c r="EM15">
+      <c r="EM15"/>
+      <c r="EN15">
         <v>671191199.0</v>
       </c>
-      <c r="EN15"/>
-      <c r="EO15">
+      <c r="EO15"/>
+      <c r="EP15">
         <v>643390965.0</v>
       </c>
-      <c r="EP15"/>
-      <c r="EQ15">
+      <c r="EQ15"/>
+      <c r="ER15">
         <v>643390965.0</v>
       </c>
-      <c r="ER15"/>
-      <c r="ES15">
+      <c r="ES15"/>
+      <c r="ET15">
         <v>561226463.0</v>
       </c>
-      <c r="ET15"/>
-      <c r="EU15">
+      <c r="EU15"/>
+      <c r="EV15">
         <v>561226463.0</v>
       </c>
-      <c r="EV15"/>
-      <c r="EW15">
+      <c r="EW15"/>
+      <c r="EX15">
         <v>917596522.0</v>
       </c>
-      <c r="EX15"/>
-      <c r="EY15">
+      <c r="EY15"/>
+      <c r="EZ15">
         <v>177771608.0</v>
       </c>
-      <c r="EZ15"/>
       <c r="FA15"/>
       <c r="FB15"/>
-      <c r="FC15">
+      <c r="FC15"/>
+      <c r="FD15">
         <v>836610894.0</v>
       </c>
     </row>
-    <row r="16" spans="1:159">
+    <row r="16" spans="1:160">
       <c r="A16" t="s">
         <v>225</v>
       </c>
-      <c r="B16">
+      <c r="B16"/>
+      <c r="C16">
         <v>5957000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>3512000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>2043000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>3701000000.0</v>
       </c>
-      <c r="F16"/>
       <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16">
         <v>3548000000.0</v>
       </c>
-      <c r="I16"/>
-[...2 lines deleted...]
-      </c>
+      <c r="J16"/>
       <c r="K16">
         <v>2368500000.0</v>
       </c>
       <c r="L16">
-        <v>1452500000.0</v>
+        <v>2368500000.0</v>
       </c>
       <c r="M16">
         <v>1452500000.0</v>
       </c>
       <c r="N16">
-        <v>1464000000.0</v>
+        <v>1452500000.0</v>
       </c>
       <c r="O16">
         <v>1464000000.0</v>
       </c>
       <c r="P16">
-        <v>1560500000.0</v>
+        <v>1464000000.0</v>
       </c>
       <c r="Q16">
         <v>1560500000.0</v>
       </c>
       <c r="R16">
-        <v>1148500000.0</v>
+        <v>1560500000.0</v>
       </c>
       <c r="S16">
         <v>1148500000.0</v>
       </c>
       <c r="T16">
-        <v>1642000000.0</v>
+        <v>1148500000.0</v>
       </c>
       <c r="U16">
         <v>1642000000.0</v>
       </c>
       <c r="V16">
-        <v>1309500000.0</v>
+        <v>1642000000.0</v>
       </c>
       <c r="W16">
         <v>1309500000.0</v>
       </c>
       <c r="X16">
+        <v>1309500000.0</v>
+      </c>
+      <c r="Y16">
         <v>3006000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>1503000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>8295177373.45</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>3675619356.33</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>1768505586.59</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>1869233608.07</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>1939173772.07</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-65601000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>1537101000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>1555000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>1222657671.79</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>-1200306000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>1200306000.0</v>
       </c>
-      <c r="AK16">
-[...1 lines deleted...]
-      </c>
       <c r="AL16">
+        <v>0.0</v>
+      </c>
+      <c r="AM16">
         <v>1106411000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>-1202469000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>1202469000.0</v>
       </c>
-      <c r="AO16">
-[...1 lines deleted...]
-      </c>
       <c r="AP16">
+        <v>0.0</v>
+      </c>
+      <c r="AQ16">
         <v>1035976000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>-1674303000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>1674303000.0</v>
       </c>
-      <c r="AS16">
-[...1 lines deleted...]
-      </c>
       <c r="AT16">
+        <v>0.0</v>
+      </c>
+      <c r="AU16">
         <v>1523261000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>-1371496000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>1371496000.0</v>
       </c>
-      <c r="AW16">
-[...1 lines deleted...]
-      </c>
       <c r="AX16">
+        <v>0.0</v>
+      </c>
+      <c r="AY16">
         <v>1331380000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>-1168306000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>1168306000.0</v>
       </c>
-      <c r="BA16">
-[...1 lines deleted...]
-      </c>
       <c r="BB16">
+        <v>0.0</v>
+      </c>
+      <c r="BC16">
         <v>985279000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>-1408717000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>1408717000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>2185404000.0</v>
       </c>
-      <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
-      <c r="BI16">
+      <c r="BI16"/>
+      <c r="BJ16">
         <v>1860294000.0</v>
       </c>
-      <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
-      <c r="BM16">
+      <c r="BM16"/>
+      <c r="BN16">
         <v>2913247000.0</v>
       </c>
-      <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
-      <c r="BQ16">
+      <c r="BQ16"/>
+      <c r="BR16">
         <v>2505875000.0</v>
       </c>
-      <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
-      <c r="BU16">
+      <c r="BU16"/>
+      <c r="BV16">
         <v>1602116000.0</v>
       </c>
-      <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
-      <c r="BY16">
+      <c r="BY16"/>
+      <c r="BZ16">
         <v>1078806000.0</v>
       </c>
-      <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
-      <c r="CC16">
+      <c r="CC16"/>
+      <c r="CD16">
         <v>802803000.0</v>
       </c>
-      <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
-      <c r="CG16">
+      <c r="CG16"/>
+      <c r="CH16">
         <v>990124000.0</v>
       </c>
-      <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
-      <c r="CK16">
+      <c r="CK16"/>
+      <c r="CL16">
         <v>469728000.0</v>
       </c>
-      <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
-      <c r="CO16">
+      <c r="CO16"/>
+      <c r="CP16">
         <v>908792000.0</v>
       </c>
-      <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
-      <c r="CS16">
+      <c r="CS16"/>
+      <c r="CT16">
         <v>403684000.0</v>
       </c>
-      <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
       <c r="DS16"/>
@@ -32636,244 +32689,245 @@
       <c r="EE16"/>
       <c r="EF16"/>
       <c r="EG16"/>
       <c r="EH16"/>
       <c r="EI16"/>
       <c r="EJ16"/>
       <c r="EK16"/>
       <c r="EL16"/>
       <c r="EM16"/>
       <c r="EN16"/>
       <c r="EO16"/>
       <c r="EP16"/>
       <c r="EQ16"/>
       <c r="ER16"/>
       <c r="ES16"/>
       <c r="ET16"/>
       <c r="EU16"/>
       <c r="EV16"/>
       <c r="EW16"/>
       <c r="EX16"/>
       <c r="EY16"/>
       <c r="EZ16"/>
       <c r="FA16"/>
       <c r="FB16"/>
       <c r="FC16"/>
+      <c r="FD16"/>
     </row>
-    <row r="17" spans="1:159">
+    <row r="17" spans="1:160">
       <c r="A17" t="s">
         <v>226</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
-      <c r="V17">
+      <c r="V17"/>
+      <c r="W17">
         <v>6232276605.99</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>4313977774.59</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>7727947200.46</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>7109885999.22</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>8583875672.59</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>3803542486.69</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>1883729050.28</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>1991019805.63</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>5886273567.91</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>6560000000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-6634000000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>1658500000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>5801694383.43</v>
       </c>
-      <c r="AI17">
-[...1 lines deleted...]
-      </c>
       <c r="AJ17">
         <v>0.0</v>
       </c>
       <c r="AK17">
         <v>0.0</v>
       </c>
       <c r="AL17">
+        <v>0.0</v>
+      </c>
+      <c r="AM17">
         <v>5259000000.0</v>
       </c>
-      <c r="AM17">
-[...1 lines deleted...]
-      </c>
       <c r="AN17">
         <v>0.0</v>
       </c>
       <c r="AO17">
         <v>0.0</v>
       </c>
       <c r="AP17">
+        <v>0.0</v>
+      </c>
+      <c r="AQ17">
         <v>5515000000.0</v>
       </c>
-      <c r="AQ17">
-[...1 lines deleted...]
-      </c>
       <c r="AR17">
         <v>0.0</v>
       </c>
       <c r="AS17">
         <v>0.0</v>
       </c>
       <c r="AT17">
         <v>0.0</v>
       </c>
       <c r="AU17">
         <v>0.0</v>
       </c>
       <c r="AV17">
         <v>0.0</v>
       </c>
       <c r="AW17">
         <v>0.0</v>
       </c>
       <c r="AX17">
         <v>0.0</v>
       </c>
       <c r="AY17">
         <v>0.0</v>
       </c>
       <c r="AZ17">
         <v>0.0</v>
       </c>
       <c r="BA17">
         <v>0.0</v>
       </c>
       <c r="BB17">
         <v>0.0</v>
       </c>
       <c r="BC17">
         <v>0.0</v>
       </c>
       <c r="BD17">
         <v>0.0</v>
       </c>
       <c r="BE17">
         <v>0.0</v>
       </c>
-      <c r="BF17"/>
+      <c r="BF17">
+        <v>0.0</v>
+      </c>
       <c r="BG17"/>
       <c r="BH17"/>
-      <c r="BI17">
-[...2 lines deleted...]
-      <c r="BJ17"/>
+      <c r="BI17"/>
+      <c r="BJ17">
+        <v>0.0</v>
+      </c>
       <c r="BK17"/>
       <c r="BL17"/>
-      <c r="BM17">
-[...2 lines deleted...]
-      <c r="BN17"/>
+      <c r="BM17"/>
+      <c r="BN17">
+        <v>0.0</v>
+      </c>
       <c r="BO17"/>
       <c r="BP17"/>
-      <c r="BQ17">
-[...2 lines deleted...]
-      <c r="BR17"/>
+      <c r="BQ17"/>
+      <c r="BR17">
+        <v>0.0</v>
+      </c>
       <c r="BS17"/>
       <c r="BT17"/>
-      <c r="BU17">
-[...2 lines deleted...]
-      <c r="BV17"/>
+      <c r="BU17"/>
+      <c r="BV17">
+        <v>0.0</v>
+      </c>
       <c r="BW17"/>
       <c r="BX17"/>
-      <c r="BY17">
-[...2 lines deleted...]
-      <c r="BZ17"/>
+      <c r="BY17"/>
+      <c r="BZ17">
+        <v>0.0</v>
+      </c>
       <c r="CA17"/>
       <c r="CB17"/>
-      <c r="CC17">
-[...2 lines deleted...]
-      <c r="CD17"/>
+      <c r="CC17"/>
+      <c r="CD17">
+        <v>0.0</v>
+      </c>
       <c r="CE17"/>
       <c r="CF17"/>
-      <c r="CG17">
-[...2 lines deleted...]
-      <c r="CH17"/>
+      <c r="CG17"/>
+      <c r="CH17">
+        <v>0.0</v>
+      </c>
       <c r="CI17"/>
       <c r="CJ17"/>
-      <c r="CK17">
-[...2 lines deleted...]
-      <c r="CL17"/>
+      <c r="CK17"/>
+      <c r="CL17">
+        <v>0.0</v>
+      </c>
       <c r="CM17"/>
       <c r="CN17"/>
-      <c r="CO17">
-[...2 lines deleted...]
-      <c r="CP17"/>
+      <c r="CO17"/>
+      <c r="CP17">
+        <v>0.0</v>
+      </c>
       <c r="CQ17"/>
       <c r="CR17"/>
-      <c r="CS17">
-[...2 lines deleted...]
-      <c r="CT17"/>
+      <c r="CS17"/>
+      <c r="CT17">
+        <v>0.0</v>
+      </c>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
@@ -32891,52 +32945,53 @@
       <c r="EE17"/>
       <c r="EF17"/>
       <c r="EG17"/>
       <c r="EH17"/>
       <c r="EI17"/>
       <c r="EJ17"/>
       <c r="EK17"/>
       <c r="EL17"/>
       <c r="EM17"/>
       <c r="EN17"/>
       <c r="EO17"/>
       <c r="EP17"/>
       <c r="EQ17"/>
       <c r="ER17"/>
       <c r="ES17"/>
       <c r="ET17"/>
       <c r="EU17"/>
       <c r="EV17"/>
       <c r="EW17"/>
       <c r="EX17"/>
       <c r="EY17"/>
       <c r="EZ17"/>
       <c r="FA17"/>
       <c r="FB17"/>
       <c r="FC17"/>
+      <c r="FD17"/>
     </row>
-    <row r="18" spans="1:159">
+    <row r="18" spans="1:160">
       <c r="A18" t="s">
         <v>227</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
@@ -33054,105 +33109,106 @@
       <c r="EE18"/>
       <c r="EF18"/>
       <c r="EG18"/>
       <c r="EH18"/>
       <c r="EI18"/>
       <c r="EJ18"/>
       <c r="EK18"/>
       <c r="EL18"/>
       <c r="EM18"/>
       <c r="EN18"/>
       <c r="EO18"/>
       <c r="EP18"/>
       <c r="EQ18"/>
       <c r="ER18"/>
       <c r="ES18"/>
       <c r="ET18"/>
       <c r="EU18"/>
       <c r="EV18"/>
       <c r="EW18"/>
       <c r="EX18"/>
       <c r="EY18"/>
       <c r="EZ18"/>
       <c r="FA18"/>
       <c r="FB18"/>
       <c r="FC18"/>
+      <c r="FD18"/>
     </row>
-    <row r="19" spans="1:159">
+    <row r="19" spans="1:160">
       <c r="A19" t="s">
         <v>228</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
-      <c r="V19">
-[...1 lines deleted...]
-      </c>
+      <c r="V19"/>
       <c r="W19">
         <v>0.0</v>
       </c>
       <c r="X19">
         <v>0.0</v>
       </c>
       <c r="Y19">
         <v>0.0</v>
       </c>
       <c r="Z19">
         <v>0.0</v>
       </c>
       <c r="AA19">
         <v>0.0</v>
       </c>
-      <c r="AB19"/>
+      <c r="AB19">
+        <v>0.0</v>
+      </c>
       <c r="AC19"/>
-      <c r="AD19">
-[...2 lines deleted...]
-      <c r="AE19"/>
+      <c r="AD19"/>
+      <c r="AE19">
+        <v>0.0</v>
+      </c>
       <c r="AF19"/>
       <c r="AG19"/>
-      <c r="AH19">
-[...2 lines deleted...]
-      <c r="AI19"/>
+      <c r="AH19"/>
+      <c r="AI19">
+        <v>0.0</v>
+      </c>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
@@ -33233,78 +33289,77 @@
       <c r="EE19"/>
       <c r="EF19"/>
       <c r="EG19"/>
       <c r="EH19"/>
       <c r="EI19"/>
       <c r="EJ19"/>
       <c r="EK19"/>
       <c r="EL19"/>
       <c r="EM19"/>
       <c r="EN19"/>
       <c r="EO19"/>
       <c r="EP19"/>
       <c r="EQ19"/>
       <c r="ER19"/>
       <c r="ES19"/>
       <c r="ET19"/>
       <c r="EU19"/>
       <c r="EV19"/>
       <c r="EW19"/>
       <c r="EX19"/>
       <c r="EY19"/>
       <c r="EZ19"/>
       <c r="FA19"/>
       <c r="FB19"/>
       <c r="FC19"/>
+      <c r="FD19"/>
     </row>
-    <row r="20" spans="1:159">
+    <row r="20" spans="1:160">
       <c r="A20" t="s">
         <v>229</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
-      <c r="V20">
-[...1 lines deleted...]
-      </c>
+      <c r="V20"/>
       <c r="W20">
         <v>0.0</v>
       </c>
       <c r="X20">
         <v>0.0</v>
       </c>
       <c r="Y20">
         <v>0.0</v>
       </c>
       <c r="Z20">
         <v>0.0</v>
       </c>
       <c r="AA20">
         <v>0.0</v>
       </c>
       <c r="AB20">
         <v>0.0</v>
       </c>
       <c r="AC20">
         <v>0.0</v>
       </c>
       <c r="AD20">
         <v>0.0</v>
       </c>
       <c r="AE20">
@@ -33366,111 +33421,113 @@
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
-      <c r="BF20"/>
+      <c r="BF20">
+        <v>0.0</v>
+      </c>
       <c r="BG20"/>
       <c r="BH20"/>
-      <c r="BI20">
-[...2 lines deleted...]
-      <c r="BJ20"/>
+      <c r="BI20"/>
+      <c r="BJ20">
+        <v>0.0</v>
+      </c>
       <c r="BK20"/>
       <c r="BL20"/>
-      <c r="BM20">
-[...2 lines deleted...]
-      <c r="BN20"/>
+      <c r="BM20"/>
+      <c r="BN20">
+        <v>0.0</v>
+      </c>
       <c r="BO20"/>
       <c r="BP20"/>
-      <c r="BQ20">
-[...2 lines deleted...]
-      <c r="BR20"/>
+      <c r="BQ20"/>
+      <c r="BR20">
+        <v>0.0</v>
+      </c>
       <c r="BS20"/>
       <c r="BT20"/>
-      <c r="BU20">
-[...2 lines deleted...]
-      <c r="BV20"/>
+      <c r="BU20"/>
+      <c r="BV20">
+        <v>0.0</v>
+      </c>
       <c r="BW20"/>
       <c r="BX20"/>
-      <c r="BY20">
-[...2 lines deleted...]
-      <c r="BZ20"/>
+      <c r="BY20"/>
+      <c r="BZ20">
+        <v>0.0</v>
+      </c>
       <c r="CA20"/>
       <c r="CB20"/>
-      <c r="CC20">
-[...2 lines deleted...]
-      <c r="CD20"/>
+      <c r="CC20"/>
+      <c r="CD20">
+        <v>0.0</v>
+      </c>
       <c r="CE20"/>
       <c r="CF20"/>
-      <c r="CG20">
-[...2 lines deleted...]
-      <c r="CH20"/>
+      <c r="CG20"/>
+      <c r="CH20">
+        <v>0.0</v>
+      </c>
       <c r="CI20"/>
       <c r="CJ20"/>
-      <c r="CK20">
-[...2 lines deleted...]
-      <c r="CL20"/>
+      <c r="CK20"/>
+      <c r="CL20">
+        <v>0.0</v>
+      </c>
       <c r="CM20"/>
       <c r="CN20"/>
-      <c r="CO20">
-[...2 lines deleted...]
-      <c r="CP20"/>
+      <c r="CO20"/>
+      <c r="CP20">
+        <v>0.0</v>
+      </c>
       <c r="CQ20"/>
       <c r="CR20"/>
-      <c r="CS20">
-[...2 lines deleted...]
-      <c r="CT20"/>
+      <c r="CS20"/>
+      <c r="CT20">
+        <v>0.0</v>
+      </c>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
@@ -33488,547 +33545,549 @@
       <c r="EE20"/>
       <c r="EF20"/>
       <c r="EG20"/>
       <c r="EH20"/>
       <c r="EI20"/>
       <c r="EJ20"/>
       <c r="EK20"/>
       <c r="EL20"/>
       <c r="EM20"/>
       <c r="EN20"/>
       <c r="EO20"/>
       <c r="EP20"/>
       <c r="EQ20"/>
       <c r="ER20"/>
       <c r="ES20"/>
       <c r="ET20"/>
       <c r="EU20"/>
       <c r="EV20"/>
       <c r="EW20"/>
       <c r="EX20"/>
       <c r="EY20"/>
       <c r="EZ20"/>
       <c r="FA20"/>
       <c r="FB20"/>
       <c r="FC20"/>
+      <c r="FD20"/>
     </row>
-    <row r="21" spans="1:159">
+    <row r="21" spans="1:160">
       <c r="A21" t="s">
         <v>230</v>
       </c>
       <c r="B21">
+        <v>4885000000.0</v>
+      </c>
+      <c r="C21">
         <v>4174867115.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>5315000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>3452000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>5948000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>4242000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>2396500000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>5516000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>2637500000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>6255000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>2285000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>4500000000.0</v>
       </c>
-      <c r="M21"/>
-      <c r="N21">
+      <c r="N21"/>
+      <c r="O21">
         <v>4276000000.0</v>
       </c>
-      <c r="O21"/>
-      <c r="P21">
+      <c r="P21"/>
+      <c r="Q21">
         <v>4426000000.0</v>
       </c>
-      <c r="Q21"/>
-      <c r="R21">
+      <c r="R21"/>
+      <c r="S21">
         <v>3631000000.0</v>
       </c>
-      <c r="S21"/>
-      <c r="T21">
+      <c r="T21"/>
+      <c r="U21">
         <v>4672000000.0</v>
       </c>
-      <c r="U21"/>
-      <c r="V21">
+      <c r="V21"/>
+      <c r="W21">
         <v>4119000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>7473273532.13</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>4589000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>11160017381.78</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>8110000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>4406691363.74</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>4529000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>3012055603.4</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>4010000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-492648000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>4847000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>2438500000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>4012000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-107727000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>3789000000.0</v>
       </c>
-      <c r="AK21">
-[...1 lines deleted...]
-      </c>
       <c r="AL21">
+        <v>0.0</v>
+      </c>
+      <c r="AM21">
         <v>3721000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-1885109000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>3794000000.0</v>
       </c>
-      <c r="AO21">
-[...1 lines deleted...]
-      </c>
       <c r="AP21">
+        <v>0.0</v>
+      </c>
+      <c r="AQ21">
         <v>3601000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-2000490000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>4379000000.0</v>
       </c>
-      <c r="AS21">
-[...1 lines deleted...]
-      </c>
       <c r="AT21">
+        <v>0.0</v>
+      </c>
+      <c r="AU21">
         <v>3879000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-2019132000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>3505000000.0</v>
       </c>
-      <c r="AW21">
-[...1 lines deleted...]
-      </c>
       <c r="AX21">
+        <v>0.0</v>
+      </c>
+      <c r="AY21">
         <v>3445000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-1902828000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>3544000000.0</v>
       </c>
-      <c r="BA21">
-[...1 lines deleted...]
-      </c>
       <c r="BB21">
+        <v>0.0</v>
+      </c>
+      <c r="BC21">
         <v>3216500000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-2115280000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>3216500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3624000000.0</v>
       </c>
       <c r="BF21">
         <v>3624000000.0</v>
       </c>
       <c r="BG21">
-        <v>2876000000.0</v>
+        <v>3624000000.0</v>
       </c>
       <c r="BH21">
         <v>2876000000.0</v>
       </c>
       <c r="BI21">
-        <v>2988000000.0</v>
+        <v>2876000000.0</v>
       </c>
       <c r="BJ21">
         <v>2988000000.0</v>
       </c>
       <c r="BK21">
-        <v>2468000000.0</v>
+        <v>2988000000.0</v>
       </c>
       <c r="BL21">
         <v>2468000000.0</v>
       </c>
       <c r="BM21">
+        <v>2468000000.0</v>
+      </c>
+      <c r="BN21">
         <v>4429000000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>2525000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2738000000.0</v>
       </c>
       <c r="BP21">
         <v>2738000000.0</v>
       </c>
       <c r="BQ21">
+        <v>2738000000.0</v>
+      </c>
+      <c r="BR21">
         <v>2806000000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>1403000000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>2603491680.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>1301745840.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2704000000.0</v>
       </c>
       <c r="BV21">
         <v>2704000000.0</v>
       </c>
       <c r="BW21">
         <v>2704000000.0</v>
       </c>
       <c r="BX21">
         <v>2704000000.0</v>
       </c>
       <c r="BY21">
-        <v>2537000000.0</v>
+        <v>2704000000.0</v>
       </c>
       <c r="BZ21">
         <v>2537000000.0</v>
       </c>
       <c r="CA21">
         <v>2537000000.0</v>
       </c>
       <c r="CB21">
+        <v>2537000000.0</v>
+      </c>
+      <c r="CC21">
         <v>1320000000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>2119500000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>1661435880.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>2119500000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>1316000000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>2880363866.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>1518785407.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>2486805586.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>1270878655.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>3068359800.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>1534179900.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>2359527924.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>1179763962.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>2629000000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>1266058880.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>2629000000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>1066052758.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>2607507023.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>1654416613.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>2607507023.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>1091892774.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>2278855515.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>1373926320.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>2278855515.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>10014902140.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>2091136443.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>10304669760.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>2091136443.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>10749360270.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>1665132117.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>11581942960.0</v>
       </c>
-      <c r="DG21">
+      <c r="DH21">
         <v>1665132117.0</v>
       </c>
-      <c r="DH21">
+      <c r="DI21">
         <v>10714668030.0</v>
       </c>
-      <c r="DI21">
+      <c r="DJ21">
         <v>1717180806.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DK21">
         <v>11054021800.0</v>
       </c>
-      <c r="DK21">
+      <c r="DL21">
         <v>1717180806.0</v>
       </c>
-      <c r="DL21">
+      <c r="DM21">
         <v>9657018690.0</v>
       </c>
-      <c r="DM21">
+      <c r="DN21">
         <v>460043141.0</v>
       </c>
-      <c r="DN21">
+      <c r="DO21">
         <v>935685400.0</v>
       </c>
-      <c r="DO21">
+      <c r="DP21">
         <v>1837594720.0</v>
       </c>
-      <c r="DP21">
+      <c r="DQ21">
         <v>923245440.0</v>
       </c>
-      <c r="DQ21">
+      <c r="DR21">
         <v>-14894492436.23</v>
       </c>
-      <c r="DR21">
+      <c r="DS21">
         <v>9191937696.0</v>
       </c>
-      <c r="DS21">
+      <c r="DT21">
         <v>18114872905.23</v>
       </c>
-      <c r="DT21">
+      <c r="DU21">
         <v>8698659840.0</v>
       </c>
-      <c r="DU21">
+      <c r="DV21">
         <v>1283917202.0</v>
       </c>
-      <c r="DV21">
+      <c r="DW21">
         <v>10005207000.0</v>
       </c>
-      <c r="DW21">
+      <c r="DX21">
         <v>1283917202.0</v>
       </c>
-      <c r="DX21">
+      <c r="DY21">
         <v>8897721600.0</v>
       </c>
-      <c r="DY21">
+      <c r="DZ21">
         <v>-11276816789.0</v>
       </c>
-      <c r="DZ21">
+      <c r="EA21">
         <v>6728181303.0</v>
       </c>
-      <c r="EA21">
+      <c r="EB21">
         <v>13930178080.0</v>
       </c>
-      <c r="EB21">
+      <c r="EC21">
         <v>7513396800.0</v>
       </c>
-      <c r="EC21">
+      <c r="ED21">
         <v>1595098443.0</v>
       </c>
-      <c r="ED21">
+      <c r="EE21">
         <v>8786760570.0</v>
       </c>
-      <c r="EE21">
+      <c r="EF21">
         <v>1595098443.0</v>
       </c>
-      <c r="EF21">
+      <c r="EG21">
         <v>8984114904.0</v>
       </c>
-      <c r="EG21">
+      <c r="EH21">
         <v>1606120038.0</v>
       </c>
-      <c r="EH21">
+      <c r="EI21">
         <v>2855442720.0</v>
       </c>
-      <c r="EI21">
+      <c r="EJ21">
         <v>1606120038.0</v>
       </c>
-      <c r="EJ21">
+      <c r="EK21">
         <v>3118850085.0</v>
       </c>
-      <c r="EK21">
+      <c r="EL21">
         <v>1484326155.0</v>
       </c>
-      <c r="EL21">
+      <c r="EM21">
         <v>2713997760.0</v>
       </c>
-      <c r="EM21">
+      <c r="EN21">
         <v>1484326155.0</v>
       </c>
-      <c r="EN21">
+      <c r="EO21">
         <v>2719834230.0</v>
       </c>
-      <c r="EO21">
+      <c r="EP21">
         <v>1330754694.0</v>
       </c>
-      <c r="EP21">
+      <c r="EQ21">
         <v>2616183944.0</v>
       </c>
-      <c r="EQ21">
+      <c r="ER21">
         <v>1330754694.0</v>
       </c>
-      <c r="ER21">
+      <c r="ES21">
         <v>2326039014.0</v>
       </c>
-      <c r="ES21">
+      <c r="ET21">
         <v>1104464898.0</v>
       </c>
-      <c r="ET21">
+      <c r="EU21">
         <v>923511364.0</v>
       </c>
-      <c r="EU21">
+      <c r="EV21">
         <v>1104464898.0</v>
       </c>
-      <c r="EV21">
+      <c r="EW21">
         <v>909237150.0</v>
       </c>
-      <c r="EW21">
+      <c r="EX21">
         <v>-2550725456.0</v>
       </c>
-      <c r="EX21">
+      <c r="EY21">
         <v>2135439864.0</v>
       </c>
-      <c r="EY21">
+      <c r="EZ21">
         <v>4517201136.0</v>
       </c>
-      <c r="EZ21">
+      <c r="FA21">
         <v>2387054712.0</v>
       </c>
-      <c r="FA21">
+      <c r="FB21">
         <v>-6641333294.27</v>
       </c>
-      <c r="FB21">
+      <c r="FC21">
         <v>2834250392.0</v>
       </c>
-      <c r="FC21">
+      <c r="FD21">
         <v>8557755923.27</v>
       </c>
     </row>
-    <row r="22" spans="1:159">
+    <row r="22" spans="1:160">
       <c r="A22" t="s">
         <v>231</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
-      <c r="V22">
-[...1 lines deleted...]
-      </c>
+      <c r="V22"/>
       <c r="W22">
         <v>0.0</v>
       </c>
       <c r="X22">
         <v>0.0</v>
       </c>
       <c r="Y22">
         <v>0.0</v>
       </c>
       <c r="Z22">
         <v>0.0</v>
       </c>
       <c r="AA22">
         <v>0.0</v>
       </c>
       <c r="AB22">
         <v>0.0</v>
       </c>
       <c r="AC22">
         <v>0.0</v>
       </c>
       <c r="AD22">
         <v>0.0</v>
       </c>
       <c r="AE22">
@@ -34090,111 +34149,113 @@
       </c>
       <c r="AX22">
         <v>0.0</v>
       </c>
       <c r="AY22">
         <v>0.0</v>
       </c>
       <c r="AZ22">
         <v>0.0</v>
       </c>
       <c r="BA22">
         <v>0.0</v>
       </c>
       <c r="BB22">
         <v>0.0</v>
       </c>
       <c r="BC22">
         <v>0.0</v>
       </c>
       <c r="BD22">
         <v>0.0</v>
       </c>
       <c r="BE22">
         <v>0.0</v>
       </c>
-      <c r="BF22"/>
+      <c r="BF22">
+        <v>0.0</v>
+      </c>
       <c r="BG22"/>
       <c r="BH22"/>
-      <c r="BI22">
-[...2 lines deleted...]
-      <c r="BJ22"/>
+      <c r="BI22"/>
+      <c r="BJ22">
+        <v>0.0</v>
+      </c>
       <c r="BK22"/>
       <c r="BL22"/>
-      <c r="BM22">
-[...2 lines deleted...]
-      <c r="BN22"/>
+      <c r="BM22"/>
+      <c r="BN22">
+        <v>0.0</v>
+      </c>
       <c r="BO22"/>
       <c r="BP22"/>
-      <c r="BQ22">
-[...2 lines deleted...]
-      <c r="BR22"/>
+      <c r="BQ22"/>
+      <c r="BR22">
+        <v>0.0</v>
+      </c>
       <c r="BS22"/>
       <c r="BT22"/>
-      <c r="BU22">
-[...2 lines deleted...]
-      <c r="BV22"/>
+      <c r="BU22"/>
+      <c r="BV22">
+        <v>0.0</v>
+      </c>
       <c r="BW22"/>
       <c r="BX22"/>
-      <c r="BY22">
-[...2 lines deleted...]
-      <c r="BZ22"/>
+      <c r="BY22"/>
+      <c r="BZ22">
+        <v>0.0</v>
+      </c>
       <c r="CA22"/>
       <c r="CB22"/>
-      <c r="CC22">
-[...2 lines deleted...]
-      <c r="CD22"/>
+      <c r="CC22"/>
+      <c r="CD22">
+        <v>0.0</v>
+      </c>
       <c r="CE22"/>
       <c r="CF22"/>
-      <c r="CG22">
-[...2 lines deleted...]
-      <c r="CH22"/>
+      <c r="CG22"/>
+      <c r="CH22">
+        <v>0.0</v>
+      </c>
       <c r="CI22"/>
       <c r="CJ22"/>
-      <c r="CK22">
-[...2 lines deleted...]
-      <c r="CL22"/>
+      <c r="CK22"/>
+      <c r="CL22">
+        <v>0.0</v>
+      </c>
       <c r="CM22"/>
       <c r="CN22"/>
-      <c r="CO22">
-[...2 lines deleted...]
-      <c r="CP22"/>
+      <c r="CO22"/>
+      <c r="CP22">
+        <v>0.0</v>
+      </c>
       <c r="CQ22"/>
       <c r="CR22"/>
-      <c r="CS22">
-[...2 lines deleted...]
-      <c r="CT22"/>
+      <c r="CS22"/>
+      <c r="CT22">
+        <v>0.0</v>
+      </c>
       <c r="CU22"/>
       <c r="CV22"/>
       <c r="CW22"/>
       <c r="CX22"/>
       <c r="CY22"/>
       <c r="CZ22"/>
       <c r="DA22"/>
       <c r="DB22"/>
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22"/>
       <c r="DQ22"/>
       <c r="DR22"/>
       <c r="DS22"/>
@@ -34212,522 +34273,526 @@
       <c r="EE22"/>
       <c r="EF22"/>
       <c r="EG22"/>
       <c r="EH22"/>
       <c r="EI22"/>
       <c r="EJ22"/>
       <c r="EK22"/>
       <c r="EL22"/>
       <c r="EM22"/>
       <c r="EN22"/>
       <c r="EO22"/>
       <c r="EP22"/>
       <c r="EQ22"/>
       <c r="ER22"/>
       <c r="ES22"/>
       <c r="ET22"/>
       <c r="EU22"/>
       <c r="EV22"/>
       <c r="EW22"/>
       <c r="EX22"/>
       <c r="EY22"/>
       <c r="EZ22"/>
       <c r="FA22"/>
       <c r="FB22"/>
       <c r="FC22"/>
+      <c r="FD22"/>
     </row>
-    <row r="23" spans="1:159">
+    <row r="23" spans="1:160">
       <c r="A23" t="s">
         <v>232</v>
       </c>
       <c r="B23">
+        <v>20738000000.0</v>
+      </c>
+      <c r="C23">
         <v>16050309382.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>24812000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>26192000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>25169000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>24934000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>22039000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>24912000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>12426000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>24195000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>23801000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>25123000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>12293000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>22377000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>10474000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>21365000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>10468500000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>21379000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>10315000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>21042000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>10315000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>21735000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>10488500000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>21537000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>10488500000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>16520000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>12343713822.64</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>21823000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>13116619510.4</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>21980000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>22641000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>22878000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>11320500000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>22418000000.0</v>
       </c>
-      <c r="AI23">
-[...1 lines deleted...]
-      </c>
       <c r="AJ23">
+        <v>0.0</v>
+      </c>
+      <c r="AK23">
         <v>22494000000.0</v>
       </c>
-      <c r="AK23">
-[...1 lines deleted...]
-      </c>
       <c r="AL23">
+        <v>0.0</v>
+      </c>
+      <c r="AM23">
         <v>22560000000.0</v>
       </c>
-      <c r="AM23">
-[...1 lines deleted...]
-      </c>
       <c r="AN23">
+        <v>0.0</v>
+      </c>
+      <c r="AO23">
         <v>23197000000.0</v>
       </c>
-      <c r="AO23">
-[...1 lines deleted...]
-      </c>
       <c r="AP23">
+        <v>0.0</v>
+      </c>
+      <c r="AQ23">
         <v>20737000000.0</v>
       </c>
-      <c r="AQ23">
-[...1 lines deleted...]
-      </c>
       <c r="AR23">
+        <v>0.0</v>
+      </c>
+      <c r="AS23">
         <v>19719000000.0</v>
       </c>
-      <c r="AS23">
-[...1 lines deleted...]
-      </c>
       <c r="AT23">
+        <v>0.0</v>
+      </c>
+      <c r="AU23">
         <v>37454000000.0</v>
       </c>
-      <c r="AU23">
-[...1 lines deleted...]
-      </c>
       <c r="AV23">
+        <v>0.0</v>
+      </c>
+      <c r="AW23">
         <v>21627000000.0</v>
       </c>
-      <c r="AW23">
-[...1 lines deleted...]
-      </c>
       <c r="AX23">
+        <v>0.0</v>
+      </c>
+      <c r="AY23">
         <v>38311000000.0</v>
       </c>
-      <c r="AY23">
-[...1 lines deleted...]
-      </c>
       <c r="AZ23">
+        <v>0.0</v>
+      </c>
+      <c r="BA23">
         <v>6024000000.0</v>
       </c>
-      <c r="BA23">
-[...1 lines deleted...]
-      </c>
       <c r="BB23">
+        <v>0.0</v>
+      </c>
+      <c r="BC23">
         <v>19981500000.0</v>
       </c>
-      <c r="BC23">
-[...1 lines deleted...]
-      </c>
       <c r="BD23">
+        <v>0.0</v>
+      </c>
+      <c r="BE23">
         <v>19981500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19472000000.0</v>
       </c>
       <c r="BF23">
         <v>19472000000.0</v>
       </c>
       <c r="BG23">
-        <v>17410000000.0</v>
+        <v>19472000000.0</v>
       </c>
       <c r="BH23">
         <v>17410000000.0</v>
       </c>
       <c r="BI23">
-        <v>17414000000.0</v>
+        <v>17410000000.0</v>
       </c>
       <c r="BJ23">
         <v>17414000000.0</v>
       </c>
       <c r="BK23">
-        <v>16536000000.0</v>
+        <v>17414000000.0</v>
       </c>
       <c r="BL23">
         <v>16536000000.0</v>
       </c>
       <c r="BM23">
+        <v>16536000000.0</v>
+      </c>
+      <c r="BN23">
         <v>53572000000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>7902000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18010000000.0</v>
       </c>
       <c r="BP23">
         <v>18010000000.0</v>
       </c>
       <c r="BQ23">
+        <v>18010000000.0</v>
+      </c>
+      <c r="BR23">
         <v>17680000000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>8840000000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>16447360320.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>8223680160.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17215000000.0</v>
       </c>
       <c r="BV23">
         <v>17215000000.0</v>
       </c>
       <c r="BW23">
         <v>17215000000.0</v>
       </c>
       <c r="BX23">
         <v>17215000000.0</v>
       </c>
       <c r="BY23">
-        <v>16933500000.0</v>
+        <v>17215000000.0</v>
       </c>
       <c r="BZ23">
         <v>16933500000.0</v>
       </c>
       <c r="CA23">
         <v>16933500000.0</v>
       </c>
       <c r="CB23">
+        <v>16933500000.0</v>
+      </c>
+      <c r="CC23">
         <v>7534000000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>16768000000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>8120609640.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>16768000000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>7745000000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>18385410180.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>8337881345.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>19734851182.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>8513582783.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>21249657440.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>10624828720.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>20433969992.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>10216984996.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>23170000000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>11103894214.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>23170000000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>11331865815.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>33036013292.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>11632580841.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>33036013292.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>9595320321.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>19267783664.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>9576331920.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>19267783664.0</v>
       </c>
-      <c r="CZ23"/>
-      <c r="DA23">
+      <c r="DA23"/>
+      <c r="DB23">
         <v>17137411586.0</v>
       </c>
-      <c r="DB23"/>
-      <c r="DC23">
+      <c r="DC23"/>
+      <c r="DD23">
         <v>17137411586.0</v>
       </c>
-      <c r="DD23"/>
-      <c r="DE23">
+      <c r="DE23"/>
+      <c r="DF23">
         <v>22068260439.0</v>
       </c>
-      <c r="DF23"/>
-      <c r="DG23">
+      <c r="DG23"/>
+      <c r="DH23">
         <v>22068260439.0</v>
       </c>
-      <c r="DH23"/>
-      <c r="DI23">
+      <c r="DI23"/>
+      <c r="DJ23">
         <v>21188882873.0</v>
       </c>
-      <c r="DJ23"/>
-      <c r="DK23">
+      <c r="DK23"/>
+      <c r="DL23">
         <v>21188882873.0</v>
       </c>
-      <c r="DL23"/>
-      <c r="DM23">
+      <c r="DM23"/>
+      <c r="DN23">
         <v>34713683711.0</v>
       </c>
-      <c r="DN23"/>
       <c r="DO23"/>
       <c r="DP23"/>
-      <c r="DQ23">
+      <c r="DQ23"/>
+      <c r="DR23">
         <v>34331601613.23</v>
       </c>
-      <c r="DR23"/>
-      <c r="DS23">
+      <c r="DS23"/>
+      <c r="DT23">
         <v>68873560620.23</v>
       </c>
-      <c r="DT23"/>
-      <c r="DU23">
+      <c r="DU23"/>
+      <c r="DV23">
         <v>16918277055.0</v>
       </c>
-      <c r="DV23"/>
-      <c r="DW23">
+      <c r="DW23"/>
+      <c r="DX23">
         <v>16918277055.0</v>
       </c>
-      <c r="DX23"/>
-      <c r="DY23">
+      <c r="DY23"/>
+      <c r="DZ23">
         <v>28254406822.0</v>
       </c>
-      <c r="DZ23"/>
       <c r="EA23"/>
       <c r="EB23"/>
-      <c r="EC23">
+      <c r="EC23"/>
+      <c r="ED23">
         <v>16160681861.0</v>
       </c>
-      <c r="ED23"/>
-      <c r="EE23">
+      <c r="EE23"/>
+      <c r="EF23">
         <v>16160681861.0</v>
       </c>
-      <c r="EF23"/>
-      <c r="EG23">
+      <c r="EG23"/>
+      <c r="EH23">
         <v>15981668580.0</v>
       </c>
-      <c r="EH23"/>
-      <c r="EI23">
+      <c r="EI23"/>
+      <c r="EJ23">
         <v>15981668580.0</v>
       </c>
-      <c r="EJ23"/>
-      <c r="EK23">
+      <c r="EK23"/>
+      <c r="EL23">
         <v>13732720627.0</v>
       </c>
-      <c r="EL23"/>
-      <c r="EM23">
+      <c r="EM23"/>
+      <c r="EN23">
         <v>13732720627.0</v>
       </c>
-      <c r="EN23"/>
-      <c r="EO23">
+      <c r="EO23"/>
+      <c r="EP23">
         <v>13175628649.0</v>
       </c>
-      <c r="EP23"/>
-      <c r="EQ23">
+      <c r="EQ23"/>
+      <c r="ER23">
         <v>13175628649.0</v>
       </c>
-      <c r="ER23"/>
-      <c r="ES23">
+      <c r="ES23"/>
+      <c r="ET23">
         <v>11908074307.0</v>
       </c>
-      <c r="ET23"/>
-      <c r="EU23">
+      <c r="EU23"/>
+      <c r="EV23">
         <v>11908074307.0</v>
       </c>
-      <c r="EV23"/>
-      <c r="EW23">
+      <c r="EW23"/>
+      <c r="EX23">
         <v>23590798557.0</v>
       </c>
-      <c r="EX23"/>
       <c r="EY23"/>
       <c r="EZ23"/>
-      <c r="FA23">
+      <c r="FA23"/>
+      <c r="FB23">
         <v>25203713857.27</v>
       </c>
-      <c r="FB23"/>
-      <c r="FC23">
+      <c r="FC23"/>
+      <c r="FD23">
         <v>52213599296.27</v>
       </c>
     </row>
-    <row r="24" spans="1:159">
+    <row r="24" spans="1:160">
       <c r="A24" t="s">
         <v>233</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
-      <c r="V24">
-[...1 lines deleted...]
-      </c>
+      <c r="V24"/>
       <c r="W24">
         <v>0.0</v>
       </c>
       <c r="X24">
         <v>0.0</v>
       </c>
       <c r="Y24">
         <v>0.0</v>
       </c>
       <c r="Z24">
         <v>0.0</v>
       </c>
       <c r="AA24">
         <v>0.0</v>
       </c>
-      <c r="AB24"/>
+      <c r="AB24">
+        <v>0.0</v>
+      </c>
       <c r="AC24"/>
-      <c r="AD24">
-[...2 lines deleted...]
-      <c r="AE24"/>
+      <c r="AD24"/>
+      <c r="AE24">
+        <v>0.0</v>
+      </c>
       <c r="AF24"/>
       <c r="AG24"/>
-      <c r="AH24">
-[...2 lines deleted...]
-      <c r="AI24"/>
+      <c r="AH24"/>
+      <c r="AI24">
+        <v>0.0</v>
+      </c>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
@@ -34808,213 +34873,214 @@
       <c r="EE24"/>
       <c r="EF24"/>
       <c r="EG24"/>
       <c r="EH24"/>
       <c r="EI24"/>
       <c r="EJ24"/>
       <c r="EK24"/>
       <c r="EL24"/>
       <c r="EM24"/>
       <c r="EN24"/>
       <c r="EO24"/>
       <c r="EP24"/>
       <c r="EQ24"/>
       <c r="ER24"/>
       <c r="ES24"/>
       <c r="ET24"/>
       <c r="EU24"/>
       <c r="EV24"/>
       <c r="EW24"/>
       <c r="EX24"/>
       <c r="EY24"/>
       <c r="EZ24"/>
       <c r="FA24"/>
       <c r="FB24"/>
       <c r="FC24"/>
+      <c r="FD24"/>
     </row>
-    <row r="25" spans="1:159">
+    <row r="25" spans="1:160">
       <c r="A25" t="s">
         <v>234</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
-      <c r="R25">
+      <c r="R25"/>
+      <c r="S25">
         <v>515500000.0</v>
       </c>
-      <c r="S25"/>
-      <c r="T25">
+      <c r="T25"/>
+      <c r="U25">
         <v>493500000.0</v>
       </c>
-      <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
-      <c r="BE25">
+      <c r="BE25"/>
+      <c r="BF25">
         <v>252000000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>243000000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>239000000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>259000000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>298000000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>237000000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>236000000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>261000000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>241000000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>296000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>233000000.0</v>
       </c>
       <c r="BP25">
         <v>233000000.0</v>
       </c>
       <c r="BQ25">
+        <v>233000000.0</v>
+      </c>
+      <c r="BR25">
         <v>231000000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>248000000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>222215120.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>241784880.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>304000000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>224000000.0</v>
       </c>
-      <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
-      <c r="CK25">
+      <c r="CK25"/>
+      <c r="CL25">
         <v>224751514.54</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>321013220.0</v>
       </c>
-      <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
-      <c r="CP25">
+      <c r="CP25"/>
+      <c r="CQ25">
         <v>348577362.67</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>362487038.88</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>352654781.98</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>2318448148.14</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>58053306.33</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>12251115.95</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>10002071.22</v>
       </c>
-      <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
       <c r="DJ25"/>
       <c r="DK25"/>
       <c r="DL25"/>
       <c r="DM25"/>
       <c r="DN25"/>
       <c r="DO25"/>
       <c r="DP25"/>
       <c r="DQ25"/>
       <c r="DR25"/>
       <c r="DS25"/>
       <c r="DT25"/>
       <c r="DU25"/>
       <c r="DV25"/>
@@ -35029,505 +35095,507 @@
       <c r="EE25"/>
       <c r="EF25"/>
       <c r="EG25"/>
       <c r="EH25"/>
       <c r="EI25"/>
       <c r="EJ25"/>
       <c r="EK25"/>
       <c r="EL25"/>
       <c r="EM25"/>
       <c r="EN25"/>
       <c r="EO25"/>
       <c r="EP25"/>
       <c r="EQ25"/>
       <c r="ER25"/>
       <c r="ES25"/>
       <c r="ET25"/>
       <c r="EU25"/>
       <c r="EV25"/>
       <c r="EW25"/>
       <c r="EX25"/>
       <c r="EY25"/>
       <c r="EZ25"/>
       <c r="FA25"/>
       <c r="FB25"/>
       <c r="FC25"/>
+      <c r="FD25"/>
     </row>
-    <row r="26" spans="1:159">
+    <row r="26" spans="1:160">
       <c r="A26" t="s">
         <v>235</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
-      <c r="F26">
+      <c r="F26"/>
+      <c r="G26">
         <v>949000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>474500000.0</v>
       </c>
-      <c r="H26"/>
       <c r="I26"/>
-      <c r="J26">
+      <c r="J26"/>
+      <c r="K26">
         <v>908000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>454000000.0</v>
       </c>
-      <c r="L26"/>
       <c r="M26"/>
-      <c r="N26">
+      <c r="N26"/>
+      <c r="O26">
         <v>847000000.0</v>
       </c>
-      <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
-      <c r="R26">
+      <c r="R26"/>
+      <c r="S26">
         <v>800000000.0</v>
       </c>
-      <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
-      <c r="V26">
+      <c r="V26"/>
+      <c r="W26">
         <v>840000000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>1286383148.95</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>2022896743.01</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>1861110700.93</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>900000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>520953924.52</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>523743016.76</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>553573625.29</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>900000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>450000000.0</v>
       </c>
-      <c r="AF26">
-[...1 lines deleted...]
-      </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
+        <v>0.0</v>
+      </c>
+      <c r="AI26">
         <v>978000000.0</v>
       </c>
-      <c r="AI26">
-[...1 lines deleted...]
-      </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
+        <v>0.0</v>
+      </c>
+      <c r="AM26">
         <v>1005000000.0</v>
       </c>
-      <c r="AM26">
-[...1 lines deleted...]
-      </c>
       <c r="AN26">
         <v>0.0</v>
       </c>
       <c r="AO26">
         <v>0.0</v>
       </c>
       <c r="AP26">
+        <v>0.0</v>
+      </c>
+      <c r="AQ26">
         <v>955000000.0</v>
       </c>
-      <c r="AQ26">
-[...1 lines deleted...]
-      </c>
       <c r="AR26">
         <v>0.0</v>
       </c>
       <c r="AS26">
         <v>0.0</v>
       </c>
       <c r="AT26">
+        <v>0.0</v>
+      </c>
+      <c r="AU26">
         <v>1040000000.0</v>
       </c>
-      <c r="AU26">
-[...1 lines deleted...]
-      </c>
       <c r="AV26">
         <v>0.0</v>
       </c>
       <c r="AW26">
         <v>0.0</v>
       </c>
       <c r="AX26">
+        <v>0.0</v>
+      </c>
+      <c r="AY26">
         <v>1003000000.0</v>
       </c>
-      <c r="AY26">
-[...1 lines deleted...]
-      </c>
       <c r="AZ26">
         <v>0.0</v>
       </c>
       <c r="BA26">
         <v>0.0</v>
       </c>
       <c r="BB26">
+        <v>0.0</v>
+      </c>
+      <c r="BC26">
         <v>568096000.0</v>
       </c>
-      <c r="BC26">
-[...1 lines deleted...]
-      </c>
       <c r="BD26">
         <v>0.0</v>
       </c>
       <c r="BE26">
         <v>0.0</v>
       </c>
-      <c r="BF26"/>
+      <c r="BF26">
+        <v>0.0</v>
+      </c>
       <c r="BG26"/>
       <c r="BH26"/>
-      <c r="BI26">
-[...2 lines deleted...]
-      <c r="BJ26"/>
+      <c r="BI26"/>
+      <c r="BJ26">
+        <v>0.0</v>
+      </c>
       <c r="BK26"/>
       <c r="BL26"/>
-      <c r="BM26">
-[...2 lines deleted...]
-      <c r="BN26"/>
+      <c r="BM26"/>
+      <c r="BN26">
+        <v>0.0</v>
+      </c>
       <c r="BO26"/>
       <c r="BP26"/>
-      <c r="BQ26">
-[...2 lines deleted...]
-      <c r="BR26"/>
+      <c r="BQ26"/>
+      <c r="BR26">
+        <v>0.0</v>
+      </c>
       <c r="BS26"/>
       <c r="BT26"/>
-      <c r="BU26">
-[...2 lines deleted...]
-      <c r="BV26"/>
+      <c r="BU26"/>
+      <c r="BV26">
+        <v>0.0</v>
+      </c>
       <c r="BW26"/>
       <c r="BX26"/>
-      <c r="BY26">
-[...1 lines deleted...]
-      </c>
+      <c r="BY26"/>
       <c r="BZ26">
         <v>465999890.0</v>
       </c>
       <c r="CA26">
         <v>465999890.0</v>
       </c>
-      <c r="CB26"/>
-[...3 lines deleted...]
-      <c r="CD26"/>
+      <c r="CB26">
+        <v>465999890.0</v>
+      </c>
+      <c r="CC26"/>
+      <c r="CD26">
+        <v>0.0</v>
+      </c>
       <c r="CE26"/>
       <c r="CF26"/>
-      <c r="CG26">
-[...2 lines deleted...]
-      <c r="CH26"/>
+      <c r="CG26"/>
+      <c r="CH26">
+        <v>0.0</v>
+      </c>
       <c r="CI26"/>
       <c r="CJ26"/>
-      <c r="CK26">
-[...2 lines deleted...]
-      <c r="CL26"/>
+      <c r="CK26"/>
+      <c r="CL26">
+        <v>0.0</v>
+      </c>
       <c r="CM26"/>
       <c r="CN26"/>
-      <c r="CO26">
-[...2 lines deleted...]
-      <c r="CP26"/>
+      <c r="CO26"/>
+      <c r="CP26">
+        <v>0.0</v>
+      </c>
       <c r="CQ26"/>
       <c r="CR26"/>
-      <c r="CS26">
+      <c r="CS26"/>
+      <c r="CT26">
         <v>937487969.0</v>
       </c>
-      <c r="CT26"/>
-      <c r="CU26">
+      <c r="CU26"/>
+      <c r="CV26">
         <v>937487969.0</v>
       </c>
-      <c r="CV26"/>
-      <c r="CW26">
+      <c r="CW26"/>
+      <c r="CX26">
         <v>495158729.0</v>
       </c>
-      <c r="CX26"/>
-      <c r="CY26">
+      <c r="CY26"/>
+      <c r="CZ26">
         <v>495158729.0</v>
       </c>
-      <c r="CZ26"/>
-      <c r="DA26">
+      <c r="DA26"/>
+      <c r="DB26">
         <v>393459175.0</v>
       </c>
-      <c r="DB26"/>
-      <c r="DC26">
+      <c r="DC26"/>
+      <c r="DD26">
         <v>393459175.0</v>
       </c>
-      <c r="DD26"/>
-      <c r="DE26">
+      <c r="DE26"/>
+      <c r="DF26">
         <v>410271722.0</v>
       </c>
-      <c r="DF26"/>
-      <c r="DG26">
+      <c r="DG26"/>
+      <c r="DH26">
         <v>410271722.0</v>
       </c>
-      <c r="DH26"/>
-      <c r="DI26">
+      <c r="DI26"/>
+      <c r="DJ26">
         <v>412783848.0</v>
       </c>
-      <c r="DJ26"/>
-      <c r="DK26">
+      <c r="DK26"/>
+      <c r="DL26">
         <v>412783848.0</v>
       </c>
-      <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
-      <c r="DS26">
+      <c r="DS26"/>
+      <c r="DT26">
         <v>692267060.0</v>
       </c>
-      <c r="DT26"/>
-      <c r="DU26">
+      <c r="DU26"/>
+      <c r="DV26">
         <v>343350083.0</v>
       </c>
-      <c r="DV26"/>
-      <c r="DW26">
+      <c r="DW26"/>
+      <c r="DX26">
         <v>343350083.0</v>
       </c>
-      <c r="DX26"/>
-      <c r="DY26">
+      <c r="DY26"/>
+      <c r="DZ26">
         <v>578618521.0</v>
       </c>
-      <c r="DZ26"/>
       <c r="EA26"/>
       <c r="EB26"/>
-      <c r="EC26">
+      <c r="EC26"/>
+      <c r="ED26">
         <v>297770349.0</v>
       </c>
-      <c r="ED26"/>
-      <c r="EE26">
+      <c r="EE26"/>
+      <c r="EF26">
         <v>297770349.0</v>
       </c>
-      <c r="EF26"/>
-      <c r="EG26">
+      <c r="EG26"/>
+      <c r="EH26">
         <v>287159060.0</v>
       </c>
-      <c r="EH26"/>
-      <c r="EI26">
+      <c r="EI26"/>
+      <c r="EJ26">
         <v>287159060.0</v>
       </c>
-      <c r="EJ26"/>
-      <c r="EK26">
+      <c r="EK26"/>
+      <c r="EL26">
         <v>253470996.0</v>
       </c>
-      <c r="EL26"/>
-      <c r="EM26">
+      <c r="EM26"/>
+      <c r="EN26">
         <v>253470996.0</v>
       </c>
-      <c r="EN26"/>
-      <c r="EO26">
+      <c r="EO26"/>
+      <c r="EP26">
         <v>256122063.0</v>
       </c>
-      <c r="EP26"/>
-      <c r="EQ26">
+      <c r="EQ26"/>
+      <c r="ER26">
         <v>256122063.0</v>
       </c>
-      <c r="ER26"/>
-      <c r="ES26">
+      <c r="ES26"/>
+      <c r="ET26">
         <v>237441965.0</v>
       </c>
-      <c r="ET26"/>
-      <c r="EU26">
+      <c r="EU26"/>
+      <c r="EV26">
         <v>237441965.0</v>
       </c>
-      <c r="EV26"/>
-      <c r="EW26">
+      <c r="EW26"/>
+      <c r="EX26">
         <v>421486354.0</v>
       </c>
-      <c r="EX26"/>
       <c r="EY26"/>
       <c r="EZ26"/>
       <c r="FA26"/>
       <c r="FB26"/>
       <c r="FC26"/>
+      <c r="FD26"/>
     </row>
-    <row r="27" spans="1:159">
+    <row r="27" spans="1:160">
       <c r="A27" t="s">
         <v>236</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
-      <c r="F27">
+      <c r="F27"/>
+      <c r="G27">
         <v>8546000000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>4273000000.0</v>
       </c>
-      <c r="H27"/>
       <c r="I27"/>
-      <c r="J27">
+      <c r="J27"/>
+      <c r="K27">
         <v>7821000000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>3910500000.0</v>
       </c>
-      <c r="L27"/>
       <c r="M27"/>
-      <c r="N27">
+      <c r="N27"/>
+      <c r="O27">
         <v>6873000000.0</v>
       </c>
-      <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
-      <c r="R27">
+      <c r="R27"/>
+      <c r="S27">
         <v>7091000000.0</v>
       </c>
-      <c r="S27"/>
-      <c r="T27">
+      <c r="T27"/>
+      <c r="U27">
         <v>10315000000.0</v>
       </c>
-      <c r="U27"/>
-      <c r="V27">
+      <c r="V27"/>
+      <c r="W27">
         <v>7272000000.0</v>
       </c>
-      <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
-      <c r="Z27">
+      <c r="Z27"/>
+      <c r="AA27">
         <v>7150000000.0</v>
       </c>
-      <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
-      <c r="AD27">
+      <c r="AD27"/>
+      <c r="AE27">
         <v>7566000000.0</v>
       </c>
-      <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
-      <c r="AH27">
+      <c r="AH27"/>
+      <c r="AI27">
         <v>7731000000.0</v>
       </c>
-      <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
-      <c r="AL27">
+      <c r="AL27"/>
+      <c r="AM27">
         <v>8003000000.0</v>
       </c>
-      <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
-      <c r="AP27">
+      <c r="AP27"/>
+      <c r="AQ27">
         <v>7166000000.0</v>
       </c>
-      <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
-      <c r="AT27">
+      <c r="AT27"/>
+      <c r="AU27">
         <v>7383000000.0</v>
       </c>
-      <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
-      <c r="AX27">
+      <c r="AX27"/>
+      <c r="AY27">
         <v>14622000000.0</v>
       </c>
-      <c r="AY27"/>
-      <c r="AZ27">
+      <c r="AZ27"/>
+      <c r="BA27">
         <v>990000000.0</v>
       </c>
-      <c r="BA27"/>
-      <c r="BB27">
+      <c r="BB27"/>
+      <c r="BC27">
         <v>6052000000.0</v>
       </c>
-      <c r="BC27"/>
-      <c r="BD27">
+      <c r="BD27"/>
+      <c r="BE27">
         <v>6052000000.0</v>
       </c>
-      <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
-      <c r="BM27">
+      <c r="BM27"/>
+      <c r="BN27">
         <v>9309000000.0</v>
       </c>
-      <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
-      <c r="BU27">
-[...1 lines deleted...]
-      </c>
+      <c r="BU27"/>
       <c r="BV27">
         <v>4743000000.0</v>
       </c>
       <c r="BW27">
         <v>4743000000.0</v>
       </c>
       <c r="BX27">
         <v>4743000000.0</v>
       </c>
       <c r="BY27">
-        <v>4538999655.0</v>
+        <v>4743000000.0</v>
       </c>
       <c r="BZ27">
         <v>4538999655.0</v>
       </c>
       <c r="CA27">
         <v>4538999655.0</v>
       </c>
-      <c r="CB27"/>
+      <c r="CB27">
+        <v>4538999655.0</v>
+      </c>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
@@ -35563,270 +35631,271 @@
       <c r="EE27"/>
       <c r="EF27"/>
       <c r="EG27"/>
       <c r="EH27"/>
       <c r="EI27"/>
       <c r="EJ27"/>
       <c r="EK27"/>
       <c r="EL27"/>
       <c r="EM27"/>
       <c r="EN27"/>
       <c r="EO27"/>
       <c r="EP27"/>
       <c r="EQ27"/>
       <c r="ER27"/>
       <c r="ES27"/>
       <c r="ET27"/>
       <c r="EU27"/>
       <c r="EV27"/>
       <c r="EW27"/>
       <c r="EX27"/>
       <c r="EY27"/>
       <c r="EZ27"/>
       <c r="FA27"/>
       <c r="FB27"/>
       <c r="FC27"/>
+      <c r="FD27"/>
     </row>
-    <row r="28" spans="1:159">
+    <row r="28" spans="1:160">
       <c r="A28" t="s">
         <v>237</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
-      <c r="D28">
-[...3 lines deleted...]
-      <c r="F28">
+      <c r="D28"/>
+      <c r="E28">
+        <v>36000000.0</v>
+      </c>
+      <c r="F28"/>
+      <c r="G28">
         <v>6638000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>3319000000.0</v>
       </c>
-      <c r="H28"/>
       <c r="I28"/>
-      <c r="J28">
+      <c r="J28"/>
+      <c r="K28">
         <v>6641000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>2866500000.0</v>
       </c>
-      <c r="L28"/>
       <c r="M28"/>
-      <c r="N28">
+      <c r="N28"/>
+      <c r="O28">
         <v>4834000000.0</v>
       </c>
-      <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
-      <c r="R28">
+      <c r="R28"/>
+      <c r="S28">
         <v>4781000000.0</v>
       </c>
-      <c r="S28"/>
-[...2 lines deleted...]
-      </c>
+      <c r="T28"/>
       <c r="U28">
         <v>5000000.0</v>
       </c>
       <c r="V28">
+        <v>5000000.0</v>
+      </c>
+      <c r="W28">
         <v>4832000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>18536168613.31</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>40939576.91</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>37665335.6</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>4661000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>5086825654.09</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>8729050.28</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>9226227.09</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>5734000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>6802500000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>98000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>24500000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>5916000000.0</v>
       </c>
-      <c r="AI28">
-[...1 lines deleted...]
-      </c>
       <c r="AJ28">
         <v>0.0</v>
       </c>
       <c r="AK28">
         <v>0.0</v>
       </c>
       <c r="AL28">
+        <v>0.0</v>
+      </c>
+      <c r="AM28">
         <v>5918000000.0</v>
       </c>
-      <c r="AM28">
-[...1 lines deleted...]
-      </c>
       <c r="AN28">
         <v>0.0</v>
       </c>
       <c r="AO28">
         <v>0.0</v>
       </c>
       <c r="AP28">
+        <v>0.0</v>
+      </c>
+      <c r="AQ28">
         <v>3877000000.0</v>
       </c>
-      <c r="AQ28">
-[...1 lines deleted...]
-      </c>
       <c r="AR28">
         <v>0.0</v>
       </c>
       <c r="AS28">
         <v>0.0</v>
       </c>
       <c r="AT28">
+        <v>0.0</v>
+      </c>
+      <c r="AU28">
         <v>4733000000.0</v>
       </c>
-      <c r="AU28">
-[...1 lines deleted...]
-      </c>
       <c r="AV28">
         <v>0.0</v>
       </c>
       <c r="AW28">
         <v>0.0</v>
       </c>
       <c r="AX28">
+        <v>0.0</v>
+      </c>
+      <c r="AY28">
         <v>2633000000.0</v>
       </c>
-      <c r="AY28">
-[...1 lines deleted...]
-      </c>
       <c r="AZ28">
+        <v>0.0</v>
+      </c>
+      <c r="BA28">
         <v>16265000000.0</v>
       </c>
-      <c r="BA28">
-[...1 lines deleted...]
-      </c>
       <c r="BB28">
+        <v>0.0</v>
+      </c>
+      <c r="BC28">
         <v>6052000000.0</v>
       </c>
-      <c r="BC28">
-[...1 lines deleted...]
-      </c>
       <c r="BD28">
+        <v>0.0</v>
+      </c>
+      <c r="BE28">
         <v>6052000000.0</v>
       </c>
-      <c r="BE28">
-[...2 lines deleted...]
-      <c r="BF28"/>
+      <c r="BF28">
+        <v>0.0</v>
+      </c>
       <c r="BG28"/>
       <c r="BH28"/>
-      <c r="BI28">
-[...2 lines deleted...]
-      <c r="BJ28"/>
+      <c r="BI28"/>
+      <c r="BJ28">
+        <v>0.0</v>
+      </c>
       <c r="BK28"/>
       <c r="BL28"/>
-      <c r="BM28">
+      <c r="BM28"/>
+      <c r="BN28">
         <v>2705000000.0</v>
       </c>
-      <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
-      <c r="BQ28">
-[...2 lines deleted...]
-      <c r="BR28"/>
+      <c r="BQ28"/>
+      <c r="BR28">
+        <v>0.0</v>
+      </c>
       <c r="BS28"/>
       <c r="BT28"/>
-      <c r="BU28">
-[...1 lines deleted...]
-      </c>
+      <c r="BU28"/>
       <c r="BV28">
         <v>2327500000.0</v>
       </c>
       <c r="BW28">
         <v>2327500000.0</v>
       </c>
       <c r="BX28">
         <v>2327500000.0</v>
       </c>
       <c r="BY28">
-        <v>0.0</v>
-[...1 lines deleted...]
-      <c r="BZ28"/>
+        <v>2327500000.0</v>
+      </c>
+      <c r="BZ28">
+        <v>0.0</v>
+      </c>
       <c r="CA28"/>
       <c r="CB28"/>
-      <c r="CC28">
+      <c r="CC28"/>
+      <c r="CD28">
         <v>7824571760.0</v>
       </c>
-      <c r="CD28"/>
-      <c r="CE28">
+      <c r="CE28"/>
+      <c r="CF28">
         <v>7824571760.0</v>
       </c>
-      <c r="CF28"/>
-[...3 lines deleted...]
-      <c r="CH28"/>
+      <c r="CG28"/>
+      <c r="CH28">
+        <v>0.0</v>
+      </c>
       <c r="CI28"/>
       <c r="CJ28"/>
-      <c r="CK28">
-[...2 lines deleted...]
-      <c r="CL28"/>
+      <c r="CK28"/>
+      <c r="CL28">
+        <v>0.0</v>
+      </c>
       <c r="CM28"/>
       <c r="CN28"/>
-      <c r="CO28">
-[...2 lines deleted...]
-      <c r="CP28"/>
+      <c r="CO28"/>
+      <c r="CP28">
+        <v>0.0</v>
+      </c>
       <c r="CQ28"/>
       <c r="CR28"/>
-      <c r="CS28">
-[...2 lines deleted...]
-      <c r="CT28"/>
+      <c r="CS28"/>
+      <c r="CT28">
+        <v>0.0</v>
+      </c>
       <c r="CU28"/>
       <c r="CV28"/>
       <c r="CW28"/>
       <c r="CX28"/>
       <c r="CY28"/>
       <c r="CZ28"/>
       <c r="DA28"/>
       <c r="DB28"/>
       <c r="DC28"/>
       <c r="DD28"/>
       <c r="DE28"/>
       <c r="DF28"/>
       <c r="DG28"/>
       <c r="DH28"/>
       <c r="DI28"/>
       <c r="DJ28"/>
       <c r="DK28"/>
       <c r="DL28"/>
       <c r="DM28"/>
       <c r="DN28"/>
       <c r="DO28"/>
       <c r="DP28"/>
       <c r="DQ28"/>
       <c r="DR28"/>
       <c r="DS28"/>
@@ -35844,105 +35913,106 @@
       <c r="EE28"/>
       <c r="EF28"/>
       <c r="EG28"/>
       <c r="EH28"/>
       <c r="EI28"/>
       <c r="EJ28"/>
       <c r="EK28"/>
       <c r="EL28"/>
       <c r="EM28"/>
       <c r="EN28"/>
       <c r="EO28"/>
       <c r="EP28"/>
       <c r="EQ28"/>
       <c r="ER28"/>
       <c r="ES28"/>
       <c r="ET28"/>
       <c r="EU28"/>
       <c r="EV28"/>
       <c r="EW28"/>
       <c r="EX28"/>
       <c r="EY28"/>
       <c r="EZ28"/>
       <c r="FA28"/>
       <c r="FB28"/>
       <c r="FC28"/>
+      <c r="FD28"/>
     </row>
-    <row r="29" spans="1:159">
+    <row r="29" spans="1:160">
       <c r="A29" t="s">
         <v>238</v>
       </c>
-      <c r="B29">
+      <c r="B29"/>
+      <c r="C29">
         <v>1199000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1282000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>950000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1550000000.0</v>
       </c>
-      <c r="F29"/>
       <c r="G29"/>
-      <c r="H29">
+      <c r="H29"/>
+      <c r="I29">
         <v>1385000000.0</v>
       </c>
-      <c r="I29"/>
-      <c r="J29">
+      <c r="J29"/>
+      <c r="K29">
         <v>925000000.0</v>
       </c>
-      <c r="K29"/>
-      <c r="L29">
+      <c r="L29"/>
+      <c r="M29">
         <v>1143000000.0</v>
       </c>
-      <c r="M29"/>
-      <c r="N29">
+      <c r="N29"/>
+      <c r="O29">
         <v>963000000.0</v>
       </c>
-      <c r="O29"/>
-      <c r="P29">
+      <c r="P29"/>
+      <c r="Q29">
         <v>972000000.0</v>
       </c>
-      <c r="Q29"/>
-      <c r="R29">
+      <c r="R29"/>
+      <c r="S29">
         <v>932000000.0</v>
       </c>
-      <c r="S29"/>
-      <c r="T29">
+      <c r="T29"/>
+      <c r="U29">
         <v>998000000.0</v>
       </c>
-      <c r="U29"/>
-      <c r="V29">
+      <c r="V29"/>
+      <c r="W29">
         <v>1118000000.0</v>
       </c>
-      <c r="W29"/>
-      <c r="X29">
+      <c r="X29"/>
+      <c r="Y29">
         <v>1145000000.0</v>
       </c>
-      <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
@@ -36033,1329 +36103,1339 @@
       <c r="EE29"/>
       <c r="EF29"/>
       <c r="EG29"/>
       <c r="EH29"/>
       <c r="EI29"/>
       <c r="EJ29"/>
       <c r="EK29"/>
       <c r="EL29"/>
       <c r="EM29"/>
       <c r="EN29"/>
       <c r="EO29"/>
       <c r="EP29"/>
       <c r="EQ29"/>
       <c r="ER29"/>
       <c r="ES29"/>
       <c r="ET29"/>
       <c r="EU29"/>
       <c r="EV29"/>
       <c r="EW29"/>
       <c r="EX29"/>
       <c r="EY29"/>
       <c r="EZ29"/>
       <c r="FA29"/>
       <c r="FB29"/>
       <c r="FC29"/>
+      <c r="FD29"/>
     </row>
-    <row r="30" spans="1:159">
+    <row r="30" spans="1:160">
       <c r="A30" t="s">
         <v>239</v>
       </c>
       <c r="B30">
+        <v>20738000000.0</v>
+      </c>
+      <c r="C30">
         <v>15589744000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>24812000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>26192000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>25169000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-9495000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>4824500000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>24912000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>12426000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-11711000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>5848000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>25123000000.0</v>
       </c>
-      <c r="M30"/>
-      <c r="N30">
+      <c r="N30"/>
+      <c r="O30">
         <v>-7882000000.0</v>
       </c>
-      <c r="O30"/>
-      <c r="P30">
+      <c r="P30"/>
+      <c r="Q30">
         <v>21365000000.0</v>
       </c>
-      <c r="Q30"/>
-      <c r="R30">
+      <c r="R30"/>
+      <c r="S30">
         <v>-7305000000.0</v>
       </c>
-      <c r="S30"/>
-      <c r="T30">
+      <c r="T30"/>
+      <c r="U30">
         <v>21042000000.0</v>
       </c>
-      <c r="U30"/>
-      <c r="V30">
+      <c r="V30"/>
+      <c r="W30">
         <v>-7367000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>32119762103.11</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>21537000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>46724956633.74</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-12183000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>9850081037.28</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>21823000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>13196580145.16</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-8567000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>45325000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>22878000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>11424000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-7811000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>11312500000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>22494000000.0</v>
       </c>
-      <c r="AK30">
-[...1 lines deleted...]
-      </c>
       <c r="AL30">
+        <v>0.0</v>
+      </c>
+      <c r="AM30">
         <v>-8248000000.0</v>
       </c>
-      <c r="AM30">
-[...1 lines deleted...]
-      </c>
       <c r="AN30">
+        <v>0.0</v>
+      </c>
+      <c r="AO30">
         <v>23197000000.0</v>
       </c>
-      <c r="AO30">
-[...1 lines deleted...]
-      </c>
       <c r="AP30">
+        <v>0.0</v>
+      </c>
+      <c r="AQ30">
         <v>-7650000000.0</v>
       </c>
-      <c r="AQ30">
-[...1 lines deleted...]
-      </c>
       <c r="AR30">
+        <v>0.0</v>
+      </c>
+      <c r="AS30">
         <v>19719000000.0</v>
       </c>
-      <c r="AS30">
-[...1 lines deleted...]
-      </c>
       <c r="AT30">
+        <v>0.0</v>
+      </c>
+      <c r="AU30">
         <v>8389000000.0</v>
       </c>
-      <c r="AU30">
-[...1 lines deleted...]
-      </c>
       <c r="AV30">
+        <v>0.0</v>
+      </c>
+      <c r="AW30">
         <v>21627000000.0</v>
       </c>
-      <c r="AW30">
-[...1 lines deleted...]
-      </c>
       <c r="AX30">
+        <v>0.0</v>
+      </c>
+      <c r="AY30">
         <v>7954000000.0</v>
       </c>
-      <c r="AY30">
-[...1 lines deleted...]
-      </c>
       <c r="AZ30">
+        <v>0.0</v>
+      </c>
+      <c r="BA30">
         <v>5678000000.0</v>
       </c>
-      <c r="BA30">
-[...1 lines deleted...]
-      </c>
       <c r="BB30">
+        <v>0.0</v>
+      </c>
+      <c r="BC30">
         <v>6016500000.0</v>
       </c>
-      <c r="BC30">
-[...1 lines deleted...]
-      </c>
       <c r="BD30">
+        <v>0.0</v>
+      </c>
+      <c r="BE30">
         <v>6016500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-19472000000.0</v>
       </c>
       <c r="BF30">
         <v>-19472000000.0</v>
       </c>
       <c r="BG30">
-        <v>-17410000000.0</v>
+        <v>-19472000000.0</v>
       </c>
       <c r="BH30">
         <v>-17410000000.0</v>
       </c>
       <c r="BI30">
-        <v>-17414000000.0</v>
+        <v>-17410000000.0</v>
       </c>
       <c r="BJ30">
         <v>-17414000000.0</v>
       </c>
       <c r="BK30">
-        <v>16536000000.0</v>
+        <v>-17414000000.0</v>
       </c>
       <c r="BL30">
         <v>16536000000.0</v>
       </c>
       <c r="BM30">
+        <v>16536000000.0</v>
+      </c>
+      <c r="BN30">
         <v>53572000000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-7902000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-18010000000.0</v>
       </c>
       <c r="BP30">
         <v>-18010000000.0</v>
       </c>
       <c r="BQ30">
+        <v>-18010000000.0</v>
+      </c>
+      <c r="BR30">
         <v>-17680000000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-8840000000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-9085319840.0</v>
       </c>
-      <c r="BT30"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BU30"/>
       <c r="BV30">
         <v>17215000000.0</v>
       </c>
       <c r="BW30">
         <v>17215000000.0</v>
       </c>
       <c r="BX30">
         <v>17215000000.0</v>
       </c>
       <c r="BY30">
-        <v>16933500000.0</v>
+        <v>17215000000.0</v>
       </c>
       <c r="BZ30">
         <v>16933500000.0</v>
       </c>
       <c r="CA30">
         <v>16933500000.0</v>
       </c>
       <c r="CB30">
+        <v>16933500000.0</v>
+      </c>
+      <c r="CC30">
         <v>7534000000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>16768000000.0</v>
       </c>
-      <c r="CD30"/>
-      <c r="CE30">
+      <c r="CE30"/>
+      <c r="CF30">
         <v>16768000000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>7745000000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-21457427159.63</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>8337881345.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>19734851182.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>8513582783.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>816203960.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>408101980.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>20433969992.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>10216984996.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>-304000000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>11103894214.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>-304000000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>11331865815.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>1127262862.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>11632580841.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>1127262862.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>9595320321.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>19267783664.0</v>
       </c>
-      <c r="CX30"/>
-      <c r="CY30">
+      <c r="CY30"/>
+      <c r="CZ30">
         <v>19267783664.0</v>
       </c>
-      <c r="CZ30"/>
-      <c r="DA30">
+      <c r="DA30"/>
+      <c r="DB30">
         <v>17137411586.0</v>
       </c>
-      <c r="DB30"/>
-      <c r="DC30">
+      <c r="DC30"/>
+      <c r="DD30">
         <v>17137411586.0</v>
       </c>
-      <c r="DD30"/>
-      <c r="DE30">
+      <c r="DE30"/>
+      <c r="DF30">
         <v>22068260439.0</v>
       </c>
-      <c r="DF30"/>
-      <c r="DG30">
+      <c r="DG30"/>
+      <c r="DH30">
         <v>22068260439.0</v>
       </c>
-      <c r="DH30"/>
-      <c r="DI30">
+      <c r="DI30"/>
+      <c r="DJ30">
         <v>21188882873.0</v>
       </c>
-      <c r="DJ30"/>
-      <c r="DK30">
+      <c r="DK30"/>
+      <c r="DL30">
         <v>21188882873.0</v>
       </c>
-      <c r="DL30"/>
-      <c r="DM30">
+      <c r="DM30"/>
+      <c r="DN30">
         <v>-34713683711.0</v>
       </c>
-      <c r="DN30"/>
       <c r="DO30"/>
       <c r="DP30"/>
-      <c r="DQ30">
+      <c r="DQ30"/>
+      <c r="DR30">
         <v>-34331601613.23</v>
       </c>
-      <c r="DR30"/>
-      <c r="DS30">
+      <c r="DS30"/>
+      <c r="DT30">
         <v>68873560620.23</v>
       </c>
-      <c r="DT30"/>
-      <c r="DU30">
+      <c r="DU30"/>
+      <c r="DV30">
         <v>16918277055.0</v>
       </c>
-      <c r="DV30"/>
-      <c r="DW30">
+      <c r="DW30"/>
+      <c r="DX30">
         <v>16918277055.0</v>
       </c>
-      <c r="DX30"/>
-      <c r="DY30">
+      <c r="DY30"/>
+      <c r="DZ30">
         <v>28254406822.0</v>
       </c>
-      <c r="DZ30"/>
       <c r="EA30"/>
       <c r="EB30"/>
-      <c r="EC30">
+      <c r="EC30"/>
+      <c r="ED30">
         <v>16160681861.0</v>
       </c>
-      <c r="ED30"/>
-      <c r="EE30">
+      <c r="EE30"/>
+      <c r="EF30">
         <v>16160681861.0</v>
       </c>
-      <c r="EF30"/>
-      <c r="EG30">
+      <c r="EG30"/>
+      <c r="EH30">
         <v>15981668580.0</v>
       </c>
-      <c r="EH30"/>
-      <c r="EI30">
+      <c r="EI30"/>
+      <c r="EJ30">
         <v>15981668580.0</v>
       </c>
-      <c r="EJ30"/>
-      <c r="EK30">
+      <c r="EK30"/>
+      <c r="EL30">
         <v>13732720627.0</v>
       </c>
-      <c r="EL30"/>
-      <c r="EM30">
+      <c r="EM30"/>
+      <c r="EN30">
         <v>13732720627.0</v>
       </c>
-      <c r="EN30"/>
-      <c r="EO30">
+      <c r="EO30"/>
+      <c r="EP30">
         <v>13175628649.0</v>
       </c>
-      <c r="EP30"/>
-      <c r="EQ30">
+      <c r="EQ30"/>
+      <c r="ER30">
         <v>13175628649.0</v>
       </c>
-      <c r="ER30"/>
-      <c r="ES30">
+      <c r="ES30"/>
+      <c r="ET30">
         <v>11908074307.0</v>
       </c>
-      <c r="ET30"/>
-      <c r="EU30">
+      <c r="EU30"/>
+      <c r="EV30">
         <v>11908074307.0</v>
       </c>
-      <c r="EV30"/>
-      <c r="EW30">
+      <c r="EW30"/>
+      <c r="EX30">
         <v>23590798557.0</v>
       </c>
-      <c r="EX30"/>
       <c r="EY30"/>
       <c r="EZ30"/>
-      <c r="FA30">
+      <c r="FA30"/>
+      <c r="FB30">
         <v>-25203713857.27</v>
       </c>
-      <c r="FB30"/>
-      <c r="FC30">
+      <c r="FC30"/>
+      <c r="FD30">
         <v>52213599296.27</v>
       </c>
     </row>
-    <row r="31" spans="1:159">
+    <row r="31" spans="1:160">
       <c r="A31" t="s">
         <v>240</v>
       </c>
       <c r="B31">
+        <v>-226000000.0</v>
+      </c>
+      <c r="C31">
         <v>-600521779.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-222000000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-149000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-382000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-170000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-360500000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-249000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-4000000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-277000000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>704000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-141000000.0</v>
       </c>
-      <c r="M31"/>
-      <c r="N31">
+      <c r="N31"/>
+      <c r="O31">
         <v>-89000000.0</v>
       </c>
-      <c r="O31"/>
-      <c r="P31">
+      <c r="P31"/>
+      <c r="Q31">
         <v>-57000000.0</v>
       </c>
-      <c r="Q31"/>
-      <c r="R31">
+      <c r="R31"/>
+      <c r="S31">
         <v>-168000000.0</v>
       </c>
-      <c r="S31"/>
-      <c r="T31">
+      <c r="T31"/>
+      <c r="U31">
         <v>-139000000.0</v>
       </c>
-      <c r="U31"/>
-      <c r="V31">
+      <c r="V31"/>
+      <c r="W31">
         <v>-184000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-1447181042.56</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-235000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-1513260248.5</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-79000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>249479046.08</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-200000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-343215647.68</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-489000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-549000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-215000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-122500000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-181000000.0</v>
       </c>
-      <c r="AI31">
-[...1 lines deleted...]
-      </c>
       <c r="AJ31">
+        <v>0.0</v>
+      </c>
+      <c r="AK31">
         <v>-151000000.0</v>
       </c>
-      <c r="AK31">
-[...1 lines deleted...]
-      </c>
       <c r="AL31">
+        <v>0.0</v>
+      </c>
+      <c r="AM31">
         <v>-109000000.0</v>
       </c>
-      <c r="AM31">
-[...1 lines deleted...]
-      </c>
       <c r="AN31">
+        <v>0.0</v>
+      </c>
+      <c r="AO31">
         <v>-186000000.0</v>
       </c>
-      <c r="AO31">
-[...1 lines deleted...]
-      </c>
       <c r="AP31">
+        <v>0.0</v>
+      </c>
+      <c r="AQ31">
         <v>-173000000.0</v>
       </c>
-      <c r="AQ31">
-[...1 lines deleted...]
-      </c>
       <c r="AR31">
+        <v>0.0</v>
+      </c>
+      <c r="AS31">
         <v>-161000000.0</v>
       </c>
-      <c r="AS31">
-[...1 lines deleted...]
-      </c>
       <c r="AT31">
+        <v>0.0</v>
+      </c>
+      <c r="AU31">
         <v>-424000000.0</v>
       </c>
-      <c r="AU31">
-[...1 lines deleted...]
-      </c>
       <c r="AV31">
+        <v>0.0</v>
+      </c>
+      <c r="AW31">
         <v>154000000.0</v>
       </c>
-      <c r="AW31">
-[...1 lines deleted...]
-      </c>
       <c r="AX31">
+        <v>0.0</v>
+      </c>
+      <c r="AY31">
         <v>-109000000.0</v>
       </c>
-      <c r="AY31">
-[...1 lines deleted...]
-      </c>
       <c r="AZ31">
+        <v>0.0</v>
+      </c>
+      <c r="BA31">
         <v>-335000000.0</v>
       </c>
-      <c r="BA31">
-[...1 lines deleted...]
-      </c>
       <c r="BB31">
+        <v>0.0</v>
+      </c>
+      <c r="BC31">
         <v>-94000000.0</v>
       </c>
-      <c r="BC31">
-[...1 lines deleted...]
-      </c>
       <c r="BD31">
+        <v>0.0</v>
+      </c>
+      <c r="BE31">
         <v>-94000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-118000000.0</v>
       </c>
       <c r="BF31">
         <v>-118000000.0</v>
       </c>
       <c r="BG31">
-        <v>-96000000.0</v>
+        <v>-118000000.0</v>
       </c>
       <c r="BH31">
         <v>-96000000.0</v>
       </c>
       <c r="BI31">
-        <v>-150000000.0</v>
+        <v>-96000000.0</v>
       </c>
       <c r="BJ31">
         <v>-150000000.0</v>
       </c>
       <c r="BK31">
-        <v>-288000000.0</v>
+        <v>-150000000.0</v>
       </c>
       <c r="BL31">
         <v>-288000000.0</v>
       </c>
       <c r="BM31">
+        <v>-288000000.0</v>
+      </c>
+      <c r="BN31">
         <v>-6000000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-23000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-32000000.0</v>
       </c>
       <c r="BP31">
         <v>-32000000.0</v>
       </c>
       <c r="BQ31">
+        <v>-32000000.0</v>
+      </c>
+      <c r="BR31">
         <v>-66000000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-33000000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>59884800.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>29942400.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-288500000.0</v>
       </c>
       <c r="BV31">
         <v>-288500000.0</v>
       </c>
       <c r="BW31">
         <v>-288500000.0</v>
       </c>
       <c r="BX31">
         <v>-288500000.0</v>
       </c>
       <c r="BY31">
-        <v>-279000000.0</v>
+        <v>-288500000.0</v>
       </c>
       <c r="BZ31">
         <v>-279000000.0</v>
       </c>
       <c r="CA31">
         <v>-279000000.0</v>
       </c>
       <c r="CB31">
+        <v>-279000000.0</v>
+      </c>
+      <c r="CC31">
         <v>-133000000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>-264000000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>-146360760.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>-264000000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>-135000000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>-898186484.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>-213423376.88</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>-510877282.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>-273883769.53</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>-631899840.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>-315949920.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>-520339722.75</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>-260169861.37</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>-817000000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>-392488547.75</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>-817000000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>-431921223.8</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>-1246007023.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>-83144524.8</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>-1246007023.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>-35007249.26</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>20095728.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>-84175200.0</v>
       </c>
-      <c r="CY31">
+      <c r="CZ31">
         <v>20095728.0</v>
       </c>
-      <c r="CZ31"/>
-      <c r="DA31">
+      <c r="DA31"/>
+      <c r="DB31">
         <v>24343443.0</v>
       </c>
-      <c r="DB31"/>
-      <c r="DC31">
+      <c r="DC31"/>
+      <c r="DD31">
         <v>24343443.0</v>
       </c>
-      <c r="DD31"/>
-      <c r="DE31">
+      <c r="DE31"/>
+      <c r="DF31">
         <v>1692816489.0</v>
       </c>
-      <c r="DF31"/>
-      <c r="DG31">
+      <c r="DG31"/>
+      <c r="DH31">
         <v>1692816489.0</v>
       </c>
-      <c r="DH31"/>
-      <c r="DI31">
+      <c r="DI31"/>
+      <c r="DJ31">
         <v>110763666.0</v>
       </c>
-      <c r="DJ31"/>
-      <c r="DK31">
+      <c r="DK31"/>
+      <c r="DL31">
         <v>110763666.0</v>
       </c>
-      <c r="DL31"/>
       <c r="DM31"/>
       <c r="DN31"/>
-      <c r="DO31">
+      <c r="DO31"/>
+      <c r="DP31">
         <v>-1837594720.0</v>
       </c>
-      <c r="DP31"/>
-      <c r="DQ31">
+      <c r="DQ31"/>
+      <c r="DR31">
         <v>15104849830.0</v>
       </c>
-      <c r="DR31"/>
-      <c r="DS31">
+      <c r="DS31"/>
+      <c r="DT31">
         <v>-15287159571.0</v>
       </c>
-      <c r="DT31"/>
-      <c r="DU31">
+      <c r="DU31"/>
+      <c r="DV31">
         <v>-6628380.0</v>
       </c>
-      <c r="DV31"/>
-      <c r="DW31">
+      <c r="DW31"/>
+      <c r="DX31">
         <v>-6628380.0</v>
       </c>
-      <c r="DX31"/>
-      <c r="DY31">
+      <c r="DY31"/>
+      <c r="DZ31">
         <v>13823491367.0</v>
       </c>
-      <c r="DZ31"/>
-      <c r="EA31">
+      <c r="EA31"/>
+      <c r="EB31">
         <v>-13930178080.0</v>
       </c>
-      <c r="EB31"/>
-      <c r="EC31">
+      <c r="EC31"/>
+      <c r="ED31">
         <v>1222536011.0</v>
       </c>
-      <c r="ED31"/>
-      <c r="EE31">
+      <c r="EE31"/>
+      <c r="EF31">
         <v>1222536011.0</v>
       </c>
-      <c r="EF31"/>
-      <c r="EG31">
+      <c r="EG31"/>
+      <c r="EH31">
         <v>1235206252.0</v>
       </c>
-      <c r="EH31"/>
-      <c r="EI31">
+      <c r="EI31"/>
+      <c r="EJ31">
         <v>1235206252.0</v>
       </c>
-      <c r="EJ31"/>
-      <c r="EK31">
+      <c r="EK31"/>
+      <c r="EL31">
         <v>1099726164.0</v>
       </c>
-      <c r="EL31"/>
-      <c r="EM31">
+      <c r="EM31"/>
+      <c r="EN31">
         <v>1099726164.0</v>
       </c>
-      <c r="EN31"/>
-      <c r="EO31">
+      <c r="EO31"/>
+      <c r="EP31">
         <v>1093147479.0</v>
       </c>
-      <c r="EP31"/>
-      <c r="EQ31">
+      <c r="EQ31"/>
+      <c r="ER31">
         <v>1093147479.0</v>
       </c>
-      <c r="ER31"/>
-      <c r="ES31">
+      <c r="ES31"/>
+      <c r="ET31">
         <v>-149660390.0</v>
       </c>
-      <c r="ET31"/>
-      <c r="EU31">
+      <c r="EU31"/>
+      <c r="EV31">
         <v>-149660390.0</v>
       </c>
-      <c r="EV31"/>
-      <c r="EW31">
+      <c r="EW31"/>
+      <c r="EX31">
         <v>6001385874.0</v>
       </c>
-      <c r="EX31"/>
-      <c r="EY31">
+      <c r="EY31"/>
+      <c r="EZ31">
         <v>-4517201136.0</v>
       </c>
-      <c r="EZ31"/>
-      <c r="FA31">
+      <c r="FA31"/>
+      <c r="FB31">
         <v>8447504875.0</v>
       </c>
-      <c r="FB31"/>
-      <c r="FC31">
+      <c r="FC31"/>
+      <c r="FD31">
         <v>-6957494388.0</v>
       </c>
     </row>
-    <row r="32" spans="1:159">
+    <row r="32" spans="1:160">
       <c r="A32" t="s">
         <v>241</v>
       </c>
       <c r="B32">
+        <v>25623000000.0</v>
+      </c>
+      <c r="C32">
         <v>20225176498.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>30127000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>29644000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>31117000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>29176000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>14588000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>30428000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>15214000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>30450000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>15225000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>29623000000.0</v>
       </c>
-      <c r="M32"/>
-      <c r="N32">
+      <c r="N32"/>
+      <c r="O32">
         <v>26653000000.0</v>
       </c>
-      <c r="O32"/>
-      <c r="P32">
+      <c r="P32"/>
+      <c r="Q32">
         <v>25791000000.0</v>
       </c>
-      <c r="Q32"/>
-      <c r="R32">
+      <c r="R32"/>
+      <c r="S32">
         <v>25010000000.0</v>
       </c>
-      <c r="S32"/>
-      <c r="T32">
+      <c r="T32"/>
+      <c r="U32">
         <v>25714000000.0</v>
       </c>
-      <c r="U32"/>
-      <c r="V32">
+      <c r="V32"/>
+      <c r="W32">
         <v>25854000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>39593035635.19</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>26126000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>57884974015.46</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>24630000000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>14256772401.02</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>26352000000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>16208635748.56</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>25990000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>7219212000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>27725000000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>6171522000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>26430000000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>6747244000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>26283000000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>6190368000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>26281000000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>6486263000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>26991000000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>5956740000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>24338000000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>5599692000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>24098000000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>6818102000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>24297000000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>7612351000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>25500000000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>6785816000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>25926000000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>7286933000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>25398000000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>6676664000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>23233500000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>14363235000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>23233500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23096000000.0</v>
       </c>
       <c r="BF32">
         <v>23096000000.0</v>
       </c>
       <c r="BG32">
-        <v>20286000000.0</v>
+        <v>23096000000.0</v>
       </c>
       <c r="BH32">
         <v>20286000000.0</v>
       </c>
       <c r="BI32">
-        <v>20402000000.0</v>
+        <v>20286000000.0</v>
       </c>
       <c r="BJ32">
         <v>20402000000.0</v>
       </c>
       <c r="BK32">
-        <v>19010000000.0</v>
+        <v>20402000000.0</v>
       </c>
       <c r="BL32">
         <v>19010000000.0</v>
       </c>
       <c r="BM32">
+        <v>19010000000.0</v>
+      </c>
+      <c r="BN32">
         <v>19775000000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>10427000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20748000000.0</v>
       </c>
       <c r="BP32">
         <v>20748000000.0</v>
       </c>
       <c r="BQ32">
+        <v>20748000000.0</v>
+      </c>
+      <c r="BR32">
         <v>20486000000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>10243000000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>19050852000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>9525426000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19821000000.0</v>
       </c>
       <c r="BV32">
         <v>19821000000.0</v>
       </c>
       <c r="BW32">
         <v>19821000000.0</v>
       </c>
       <c r="BX32">
         <v>19821000000.0</v>
       </c>
       <c r="BY32">
-        <v>19200500000.0</v>
+        <v>19821000000.0</v>
       </c>
       <c r="BZ32">
         <v>19200500000.0</v>
       </c>
       <c r="CA32">
         <v>19200500000.0</v>
       </c>
       <c r="CB32">
+        <v>19200500000.0</v>
+      </c>
+      <c r="CC32">
         <v>8783000000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>19283000000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>9782045520.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>19283000000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>9061000000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>22062797670.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>10671940295.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>21731553206.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>10049650485.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>24318017240.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>12159008620.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>23448013292.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>11724006646.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>26103000000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>12353279415.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>26103000000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>12380124066.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>37564042228.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>13275789603.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>37564042228.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>10673877001.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>21698562880.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>10950258240.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>21698562880.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>10014902140.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>19173350519.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>10304669760.0</v>
       </c>
-      <c r="DC32">
+      <c r="DD32">
         <v>19173350519.0</v>
       </c>
-      <c r="DD32">
+      <c r="DE32">
         <v>10749360270.0</v>
       </c>
-      <c r="DE32">
+      <c r="DF32">
         <v>22366571563.0</v>
       </c>
-      <c r="DF32">
+      <c r="DG32">
         <v>11581942960.0</v>
       </c>
-      <c r="DG32">
+      <c r="DH32">
         <v>22366571563.0</v>
       </c>
-      <c r="DH32">
+      <c r="DI32">
         <v>10714668030.0</v>
       </c>
-      <c r="DI32">
+      <c r="DJ32">
         <v>23062233569.0</v>
       </c>
-      <c r="DJ32">
+      <c r="DK32">
         <v>11054021800.0</v>
       </c>
-      <c r="DK32">
+      <c r="DL32">
         <v>23062233569.0</v>
       </c>
-      <c r="DL32">
+      <c r="DM32">
         <v>9657018690.0</v>
       </c>
-      <c r="DM32">
+      <c r="DN32">
         <v>35173726852.0</v>
       </c>
-      <c r="DN32">
+      <c r="DO32">
         <v>935685400.0</v>
       </c>
-      <c r="DO32">
+      <c r="DP32">
         <v>1837594720.0</v>
       </c>
-      <c r="DP32">
+      <c r="DQ32">
         <v>923245440.0</v>
       </c>
-      <c r="DQ32">
+      <c r="DR32">
         <v>19437109177.0</v>
       </c>
-      <c r="DR32">
+      <c r="DS32">
         <v>9191937696.0</v>
       </c>
-      <c r="DS32">
+      <c r="DT32">
         <v>18383875392.0</v>
       </c>
-      <c r="DT32">
+      <c r="DU32">
         <v>8698659840.0</v>
       </c>
-      <c r="DU32">
+      <c r="DV32">
         <v>18468655131.0</v>
       </c>
-      <c r="DV32">
+      <c r="DW32">
         <v>10005207000.0</v>
       </c>
-      <c r="DW32">
+      <c r="DX32">
         <v>18468655131.0</v>
       </c>
-      <c r="DX32">
+      <c r="DY32">
         <v>8897721600.0</v>
       </c>
-      <c r="DY32">
+      <c r="DZ32">
         <v>17071725367.0</v>
       </c>
-      <c r="DZ32">
+      <c r="EA32">
         <v>6728181303.0</v>
       </c>
-      <c r="EA32">
+      <c r="EB32">
         <v>13930178080.0</v>
       </c>
-      <c r="EB32">
+      <c r="EC32">
         <v>7513396800.0</v>
       </c>
-      <c r="EC32">
+      <c r="ED32">
         <v>16190738492.0</v>
       </c>
-      <c r="ED32">
+      <c r="EE32">
         <v>8786760570.0</v>
       </c>
-      <c r="EE32">
+      <c r="EF32">
         <v>16190738492.0</v>
       </c>
-      <c r="EF32">
+      <c r="EG32">
         <v>8984114904.0</v>
       </c>
-      <c r="EG32">
+      <c r="EH32">
         <v>16000671753.0</v>
       </c>
-      <c r="EH32">
+      <c r="EI32">
         <v>2855442720.0</v>
       </c>
-      <c r="EI32">
+      <c r="EJ32">
         <v>16000671753.0</v>
       </c>
-      <c r="EJ32">
+      <c r="EK32">
         <v>3118850085.0</v>
       </c>
-      <c r="EK32">
+      <c r="EL32">
         <v>13784090749.0</v>
       </c>
-      <c r="EL32">
+      <c r="EM32">
         <v>2713997760.0</v>
       </c>
-      <c r="EM32">
+      <c r="EN32">
         <v>13784090749.0</v>
       </c>
-      <c r="EN32">
+      <c r="EO32">
         <v>2719834230.0</v>
       </c>
-      <c r="EO32">
+      <c r="EP32">
         <v>13204172373.0</v>
       </c>
-      <c r="EP32">
+      <c r="EQ32">
         <v>2616183944.0</v>
       </c>
-      <c r="EQ32">
+      <c r="ER32">
         <v>13204172373.0</v>
       </c>
-      <c r="ER32">
+      <c r="ES32">
         <v>2326039014.0</v>
       </c>
-      <c r="ES32">
+      <c r="ET32">
         <v>11908074307.0</v>
       </c>
-      <c r="ET32">
+      <c r="EU32">
         <v>923511364.0</v>
       </c>
-      <c r="EU32">
+      <c r="EV32">
         <v>11908074307.0</v>
       </c>
-      <c r="EV32">
+      <c r="EW32">
         <v>909237150.0</v>
       </c>
-      <c r="EW32">
+      <c r="EX32">
         <v>19168950071.0</v>
       </c>
-      <c r="EX32">
+      <c r="EY32">
         <v>2135439864.0</v>
       </c>
-      <c r="EY32">
+      <c r="EZ32">
         <v>4517201136.0</v>
       </c>
-      <c r="EZ32">
+      <c r="FA32">
         <v>2387054712.0</v>
       </c>
-      <c r="FA32">
+      <c r="FB32">
         <v>18562380563.0</v>
       </c>
-      <c r="FB32">
+      <c r="FC32">
         <v>2834250392.0</v>
       </c>
-      <c r="FC32">
+      <c r="FD32">
         <v>8502630400.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AJ30"/>
@@ -37895,51 +37975,51 @@
       </c>
       <c r="AF6">
         <v>69897366.0</v>
       </c>
       <c r="AG6">
         <v>378643310.0</v>
       </c>
       <c r="AH6">
         <v>-489174442.0</v>
       </c>
       <c r="AI6">
         <v>461890707.0</v>
       </c>
       <c r="AJ6">
         <v>222279275.0</v>
       </c>
     </row>
     <row r="7" spans="1:36">
       <c r="A7" t="s">
         <v>257</v>
       </c>
       <c r="B7">
         <v>111422000.0</v>
       </c>
       <c r="C7">
-        <v>-404000000.0</v>
+        <v>-401000000.0</v>
       </c>
       <c r="D7">
         <v>814000000.0</v>
       </c>
       <c r="E7">
         <v>-422000000.0</v>
       </c>
       <c r="F7">
         <v>-47000000.0</v>
       </c>
       <c r="G7">
         <v>680000000.0</v>
       </c>
       <c r="H7">
         <v>-9000000.0</v>
       </c>
       <c r="I7">
         <v>-1769000000.0</v>
       </c>
       <c r="J7">
         <v>-610000000.0</v>
       </c>
       <c r="K7">
         <v>332000000.0</v>
       </c>
@@ -38055,51 +38135,51 @@
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
     </row>
     <row r="9" spans="1:36">
       <c r="A9" t="s">
         <v>259</v>
       </c>
       <c r="B9">
         <v>-2516596000.0</v>
       </c>
       <c r="C9">
-        <v>-206000000.0</v>
+        <v>-211000000.0</v>
       </c>
       <c r="D9">
         <v>768000000.0</v>
       </c>
       <c r="E9">
         <v>-1852000000.0</v>
       </c>
       <c r="F9">
         <v>-307000000.0</v>
       </c>
       <c r="G9">
         <v>1125000000.0</v>
       </c>
       <c r="H9">
         <v>-1969018877.99</v>
       </c>
       <c r="I9">
         <v>-1298000000.0</v>
       </c>
       <c r="J9">
         <v>-506000000.0</v>
       </c>
       <c r="K9">
         <v>142000000.0</v>
       </c>
@@ -38123,51 +38203,51 @@
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
     </row>
     <row r="10" spans="1:36">
       <c r="A10" t="s">
         <v>260</v>
       </c>
       <c r="B10">
         <v>-269910000.0</v>
       </c>
       <c r="C10">
-        <v>-198000000.0</v>
+        <v>-190000000.0</v>
       </c>
       <c r="D10">
         <v>340000000.0</v>
       </c>
       <c r="E10">
         <v>-1398000000.0</v>
       </c>
       <c r="F10">
         <v>-458000000.0</v>
       </c>
       <c r="G10">
         <v>-587000000.0</v>
       </c>
       <c r="H10">
         <v>313000000.0</v>
       </c>
       <c r="I10">
         <v>-471000000.0</v>
       </c>
       <c r="J10">
         <v>-104000000.0</v>
       </c>
       <c r="K10">
         <v>190000000.0</v>
       </c>
@@ -38405,51 +38485,51 @@
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
     </row>
     <row r="14" spans="1:36">
       <c r="A14" t="s">
         <v>264</v>
       </c>
       <c r="B14">
         <v>1353000000.0</v>
       </c>
       <c r="C14">
-        <v>1757000000.0</v>
+        <v>1243000000.0</v>
       </c>
       <c r="D14">
         <v>1578000000.0</v>
       </c>
       <c r="E14">
         <v>1946000000.0</v>
       </c>
       <c r="F14">
         <v>1763000000.0</v>
       </c>
       <c r="G14">
         <v>2018000000.0</v>
       </c>
       <c r="H14">
         <v>1982000000.0</v>
       </c>
       <c r="I14">
         <v>2008000000.0</v>
       </c>
       <c r="J14">
         <v>2025000000.0</v>
       </c>
       <c r="K14">
         <v>1464000000.0</v>
       </c>
@@ -39155,51 +39235,51 @@
       </c>
       <c r="AF22">
         <v>3044150843.0</v>
       </c>
       <c r="AG22">
         <v>3220380469.0</v>
       </c>
       <c r="AH22">
         <v>2567834403.0</v>
       </c>
       <c r="AI22">
         <v>2663402393.0</v>
       </c>
       <c r="AJ22">
         <v>2793169754.0</v>
       </c>
     </row>
     <row r="23" spans="1:36">
       <c r="A23" t="s">
         <v>272</v>
       </c>
       <c r="B23">
         <v>351573000.0</v>
       </c>
       <c r="C23">
-        <v>-1757000000.0</v>
+        <v>-1160000000.0</v>
       </c>
       <c r="D23">
         <v>-1820000000.0</v>
       </c>
       <c r="E23">
         <v>5388000000.0</v>
       </c>
       <c r="F23">
         <v>-500000000.0</v>
       </c>
       <c r="G23">
         <v>2052000000.0</v>
       </c>
       <c r="H23">
         <v>-464000000.0</v>
       </c>
       <c r="I23">
         <v>-1745000000.0</v>
       </c>
       <c r="J23">
         <v>-1828000000.0</v>
       </c>
       <c r="K23">
         <v>-1013000000.0</v>
       </c>
@@ -39265,51 +39345,51 @@
       </c>
       <c r="AF23">
         <v>0.28</v>
       </c>
       <c r="AG23">
         <v>0.72</v>
       </c>
       <c r="AH23">
         <v>0.82</v>
       </c>
       <c r="AI23">
         <v>0.29</v>
       </c>
       <c r="AJ23">
         <v>0.32</v>
       </c>
     </row>
     <row r="24" spans="1:36">
       <c r="A24" t="s">
         <v>273</v>
       </c>
       <c r="B24">
         <v>-246967000.0</v>
       </c>
       <c r="C24">
-        <v>923000000.0</v>
+        <v>1490000000.0</v>
       </c>
       <c r="D24">
         <v>305000000.0</v>
       </c>
       <c r="E24">
         <v>4080000000.0</v>
       </c>
       <c r="F24">
         <v>81000000.0</v>
       </c>
       <c r="G24">
         <v>357000000.0</v>
       </c>
       <c r="H24">
         <v>310000000.0</v>
       </c>
       <c r="I24">
         <v>7309000000.0</v>
       </c>
       <c r="J24">
         <v>526000000.0</v>
       </c>
       <c r="K24">
         <v>347000000.0</v>
       </c>
@@ -39375,51 +39455,51 @@
       </c>
       <c r="AF24">
         <v>414563693.0</v>
       </c>
       <c r="AG24">
         <v>12748932.0</v>
       </c>
       <c r="AH24">
         <v>-181617611.38</v>
       </c>
       <c r="AI24">
         <v>-51460649.45</v>
       </c>
       <c r="AJ24">
         <v>-146788200.29</v>
       </c>
     </row>
     <row r="25" spans="1:36">
       <c r="A25" t="s">
         <v>274</v>
       </c>
       <c r="B25">
         <v>-2838422000.0</v>
       </c>
       <c r="C25">
-        <v>2098000000.0</v>
+        <v>2641000000.0</v>
       </c>
       <c r="D25">
         <v>335000000.0</v>
       </c>
       <c r="E25">
         <v>-2688000000.0</v>
       </c>
       <c r="F25">
         <v>301000000.0</v>
       </c>
       <c r="G25">
         <v>504000000.0</v>
       </c>
       <c r="H25">
         <v>629000000.0</v>
       </c>
       <c r="I25">
         <v>-2486000000.0</v>
       </c>
       <c r="J25">
         <v>157000000.0</v>
       </c>
       <c r="K25">
         <v>-131000000.0</v>
       </c>
@@ -39571,51 +39651,51 @@
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26">
         <v>-27833650.91</v>
       </c>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26">
         <v>-359519909.95</v>
       </c>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
     </row>
     <row r="27" spans="1:36">
       <c r="A27" t="s">
         <v>276</v>
       </c>
       <c r="B27">
         <v>255000000.0</v>
       </c>
       <c r="C27">
-        <v>324000000.0</v>
+        <v>292000000.0</v>
       </c>
       <c r="D27">
         <v>212000000.0</v>
       </c>
       <c r="E27">
         <v>177000000.0</v>
       </c>
       <c r="F27">
         <v>161000000.0</v>
       </c>
       <c r="G27">
         <v>108000000.0</v>
       </c>
       <c r="H27">
         <v>151000000.0</v>
       </c>
       <c r="I27">
         <v>196000000.0</v>
       </c>
       <c r="J27">
         <v>284000000.0</v>
       </c>
       <c r="K27">
         <v>198000000.0</v>
       </c>
@@ -39996,1103 +40076,1112 @@
       <c r="AJ30">
         <v>-1702743123.39</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DE30"/>
+  <dimension ref="A1:DF30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:109">
+    <row r="1" spans="1:110">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>103</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="D1" t="s">
         <v>104</v>
       </c>
-      <c r="D1" t="s">
+      <c r="E1" t="s">
         <v>2</v>
       </c>
-      <c r="E1" t="s">
+      <c r="F1" t="s">
         <v>105</v>
       </c>
-      <c r="F1" t="s">
+      <c r="G1" t="s">
         <v>3</v>
       </c>
-      <c r="G1" t="s">
+      <c r="H1" t="s">
         <v>106</v>
       </c>
-      <c r="H1" t="s">
+      <c r="I1" t="s">
         <v>107</v>
       </c>
-      <c r="I1" t="s">
+      <c r="J1" t="s">
         <v>108</v>
       </c>
-      <c r="J1" t="s">
+      <c r="K1" t="s">
         <v>4</v>
       </c>
-      <c r="K1" t="s">
+      <c r="L1" t="s">
         <v>109</v>
       </c>
-      <c r="L1" t="s">
+      <c r="M1" t="s">
         <v>110</v>
       </c>
-      <c r="M1" t="s">
+      <c r="N1" t="s">
         <v>111</v>
       </c>
-      <c r="N1" t="s">
+      <c r="O1" t="s">
         <v>5</v>
       </c>
-      <c r="O1" t="s">
+      <c r="P1" t="s">
         <v>112</v>
       </c>
-      <c r="P1" t="s">
+      <c r="Q1" t="s">
         <v>113</v>
       </c>
-      <c r="Q1" t="s">
+      <c r="R1" t="s">
         <v>114</v>
       </c>
-      <c r="R1" t="s">
+      <c r="S1" t="s">
         <v>6</v>
       </c>
-      <c r="S1" t="s">
+      <c r="T1" t="s">
         <v>115</v>
       </c>
-      <c r="T1" t="s">
+      <c r="U1" t="s">
         <v>116</v>
       </c>
-      <c r="U1" t="s">
+      <c r="V1" t="s">
         <v>117</v>
       </c>
-      <c r="V1" t="s">
+      <c r="W1" t="s">
         <v>7</v>
       </c>
-      <c r="W1" t="s">
+      <c r="X1" t="s">
         <v>118</v>
       </c>
-      <c r="X1" t="s">
+      <c r="Y1" t="s">
         <v>119</v>
       </c>
-      <c r="Y1" t="s">
+      <c r="Z1" t="s">
         <v>120</v>
       </c>
-      <c r="Z1" t="s">
+      <c r="AA1" t="s">
         <v>8</v>
       </c>
-      <c r="AA1" t="s">
+      <c r="AB1" t="s">
         <v>121</v>
       </c>
-      <c r="AB1" t="s">
+      <c r="AC1" t="s">
         <v>122</v>
       </c>
-      <c r="AC1" t="s">
+      <c r="AD1" t="s">
         <v>123</v>
       </c>
-      <c r="AD1" t="s">
+      <c r="AE1" t="s">
         <v>9</v>
       </c>
-      <c r="AE1" t="s">
+      <c r="AF1" t="s">
         <v>124</v>
       </c>
-      <c r="AF1" t="s">
+      <c r="AG1" t="s">
         <v>125</v>
       </c>
-      <c r="AG1" t="s">
+      <c r="AH1" t="s">
         <v>126</v>
       </c>
-      <c r="AH1" t="s">
+      <c r="AI1" t="s">
         <v>10</v>
       </c>
-      <c r="AI1" t="s">
+      <c r="AJ1" t="s">
         <v>127</v>
       </c>
-      <c r="AJ1" t="s">
+      <c r="AK1" t="s">
         <v>128</v>
       </c>
-      <c r="AK1" t="s">
+      <c r="AL1" t="s">
         <v>11</v>
       </c>
-      <c r="AL1" t="s">
+      <c r="AM1" t="s">
         <v>129</v>
       </c>
-      <c r="AM1" t="s">
+      <c r="AN1" t="s">
         <v>12</v>
       </c>
-      <c r="AN1" t="s">
+      <c r="AO1" t="s">
         <v>130</v>
       </c>
-      <c r="AO1" t="s">
+      <c r="AP1" t="s">
         <v>13</v>
       </c>
-      <c r="AP1" t="s">
+      <c r="AQ1" t="s">
         <v>131</v>
       </c>
-      <c r="AQ1" t="s">
+      <c r="AR1" t="s">
         <v>14</v>
       </c>
-      <c r="AR1" t="s">
+      <c r="AS1" t="s">
         <v>132</v>
       </c>
-      <c r="AS1" t="s">
+      <c r="AT1" t="s">
         <v>15</v>
       </c>
-      <c r="AT1" t="s">
+      <c r="AU1" t="s">
         <v>133</v>
       </c>
-      <c r="AU1" t="s">
+      <c r="AV1" t="s">
         <v>16</v>
       </c>
-      <c r="AV1" t="s">
+      <c r="AW1" t="s">
         <v>134</v>
       </c>
-      <c r="AW1" t="s">
+      <c r="AX1" t="s">
         <v>135</v>
       </c>
-      <c r="AX1" t="s">
+      <c r="AY1" t="s">
         <v>136</v>
       </c>
-      <c r="AY1" t="s">
+      <c r="AZ1" t="s">
         <v>17</v>
       </c>
-      <c r="AZ1" t="s">
+      <c r="BA1" t="s">
         <v>137</v>
       </c>
-      <c r="BA1" t="s">
+      <c r="BB1" t="s">
         <v>138</v>
       </c>
-      <c r="BB1" t="s">
+      <c r="BC1" t="s">
         <v>139</v>
       </c>
-      <c r="BC1" t="s">
+      <c r="BD1" t="s">
         <v>18</v>
       </c>
-      <c r="BD1" t="s">
+      <c r="BE1" t="s">
         <v>140</v>
       </c>
-      <c r="BE1" t="s">
+      <c r="BF1" t="s">
         <v>141</v>
       </c>
-      <c r="BF1" t="s">
+      <c r="BG1" t="s">
         <v>142</v>
       </c>
-      <c r="BG1" t="s">
+      <c r="BH1" t="s">
         <v>19</v>
       </c>
-      <c r="BH1" t="s">
+      <c r="BI1" t="s">
         <v>143</v>
       </c>
-      <c r="BI1" t="s">
+      <c r="BJ1" t="s">
         <v>144</v>
       </c>
-      <c r="BJ1" t="s">
+      <c r="BK1" t="s">
         <v>145</v>
       </c>
-      <c r="BK1" t="s">
+      <c r="BL1" t="s">
         <v>20</v>
       </c>
-      <c r="BL1" t="s">
+      <c r="BM1" t="s">
         <v>146</v>
       </c>
-      <c r="BM1" t="s">
+      <c r="BN1" t="s">
         <v>147</v>
       </c>
-      <c r="BN1" t="s">
+      <c r="BO1" t="s">
         <v>148</v>
       </c>
-      <c r="BO1" t="s">
+      <c r="BP1" t="s">
         <v>21</v>
       </c>
-      <c r="BP1" t="s">
+      <c r="BQ1" t="s">
         <v>149</v>
       </c>
-      <c r="BQ1" t="s">
+      <c r="BR1" t="s">
         <v>150</v>
       </c>
-      <c r="BR1" t="s">
+      <c r="BS1" t="s">
         <v>151</v>
       </c>
-      <c r="BS1" t="s">
+      <c r="BT1" t="s">
         <v>22</v>
       </c>
-      <c r="BT1" t="s">
+      <c r="BU1" t="s">
         <v>152</v>
       </c>
-      <c r="BU1" t="s">
+      <c r="BV1" t="s">
         <v>153</v>
       </c>
-      <c r="BV1" t="s">
+      <c r="BW1" t="s">
         <v>154</v>
       </c>
-      <c r="BW1" t="s">
+      <c r="BX1" t="s">
         <v>23</v>
       </c>
-      <c r="BX1" t="s">
+      <c r="BY1" t="s">
         <v>155</v>
       </c>
-      <c r="BY1" t="s">
+      <c r="BZ1" t="s">
         <v>156</v>
       </c>
-      <c r="BZ1" t="s">
+      <c r="CA1" t="s">
         <v>157</v>
       </c>
-      <c r="CA1" t="s">
+      <c r="CB1" t="s">
         <v>24</v>
       </c>
-      <c r="CB1" t="s">
+      <c r="CC1" t="s">
         <v>158</v>
       </c>
-      <c r="CC1" t="s">
+      <c r="CD1" t="s">
         <v>159</v>
       </c>
-      <c r="CD1" t="s">
+      <c r="CE1" t="s">
         <v>160</v>
       </c>
-      <c r="CE1" t="s">
+      <c r="CF1" t="s">
         <v>25</v>
       </c>
-      <c r="CF1" t="s">
+      <c r="CG1" t="s">
         <v>161</v>
       </c>
-      <c r="CG1" t="s">
+      <c r="CH1" t="s">
         <v>162</v>
       </c>
-      <c r="CH1" t="s">
+      <c r="CI1" t="s">
         <v>163</v>
       </c>
-      <c r="CI1" t="s">
+      <c r="CJ1" t="s">
         <v>26</v>
       </c>
-      <c r="CJ1" t="s">
+      <c r="CK1" t="s">
         <v>164</v>
       </c>
-      <c r="CK1" t="s">
+      <c r="CL1" t="s">
         <v>165</v>
       </c>
-      <c r="CL1" t="s">
+      <c r="CM1" t="s">
         <v>166</v>
       </c>
-      <c r="CM1" t="s">
+      <c r="CN1" t="s">
         <v>27</v>
       </c>
-      <c r="CN1" t="s">
+      <c r="CO1" t="s">
         <v>167</v>
       </c>
-      <c r="CO1" t="s">
+      <c r="CP1" t="s">
         <v>168</v>
       </c>
-      <c r="CP1" t="s">
+      <c r="CQ1" t="s">
         <v>28</v>
       </c>
-      <c r="CQ1" t="s">
+      <c r="CR1" t="s">
         <v>171</v>
       </c>
-      <c r="CR1" t="s">
+      <c r="CS1" t="s">
         <v>29</v>
       </c>
-      <c r="CS1" t="s">
+      <c r="CT1" t="s">
         <v>174</v>
       </c>
-      <c r="CT1" t="s">
+      <c r="CU1" t="s">
         <v>30</v>
       </c>
-      <c r="CU1" t="s">
+      <c r="CV1" t="s">
         <v>177</v>
       </c>
-      <c r="CV1" t="s">
+      <c r="CW1" t="s">
         <v>31</v>
       </c>
-      <c r="CW1" t="s">
+      <c r="CX1" t="s">
         <v>180</v>
       </c>
-      <c r="CX1" t="s">
+      <c r="CY1" t="s">
         <v>32</v>
       </c>
-      <c r="CY1" t="s">
+      <c r="CZ1" t="s">
         <v>183</v>
       </c>
-      <c r="CZ1" t="s">
+      <c r="DA1" t="s">
         <v>33</v>
       </c>
-      <c r="DA1" t="s">
+      <c r="DB1" t="s">
         <v>186</v>
       </c>
-      <c r="DB1" t="s">
+      <c r="DC1" t="s">
         <v>34</v>
       </c>
-      <c r="DC1" t="s">
+      <c r="DD1" t="s">
         <v>189</v>
       </c>
-      <c r="DD1" t="s">
+      <c r="DE1" t="s">
         <v>35</v>
       </c>
-      <c r="DE1" t="s">
+      <c r="DF1" t="s">
         <v>192</v>
       </c>
     </row>
-    <row r="2" spans="1:109">
+    <row r="2" spans="1:110">
       <c r="A2" t="s">
         <v>252</v>
       </c>
       <c r="B2">
+        <v>4046704063.0</v>
+      </c>
+      <c r="C2">
         <v>4339932864.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>6353828000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>4854000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>4594239350.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4987135880.0</v>
       </c>
       <c r="G2">
         <v>4987135880.0</v>
       </c>
       <c r="H2">
-        <v>4337184344.0</v>
+        <v>4987135880.0</v>
       </c>
       <c r="I2">
         <v>4337184344.0</v>
       </c>
       <c r="J2">
+        <v>4337184344.0</v>
+      </c>
+      <c r="K2">
         <v>5409612306.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>5274000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3409997716.0</v>
       </c>
       <c r="M2">
         <v>3409997716.0</v>
       </c>
       <c r="N2">
-        <v>4181998411.0</v>
+        <v>3409997716.0</v>
       </c>
       <c r="O2">
         <v>4181998411.0</v>
       </c>
       <c r="P2">
-        <v>5547997778.0</v>
+        <v>4181998411.0</v>
       </c>
       <c r="Q2">
         <v>5547997778.0</v>
       </c>
       <c r="R2">
-        <v>4855002297.0</v>
+        <v>5547997778.0</v>
       </c>
       <c r="S2">
         <v>4855002297.0</v>
       </c>
       <c r="T2">
+        <v>4855002297.0</v>
+      </c>
+      <c r="U2">
         <v>4154916756.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>4185004152.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>3805494305.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>3789000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>3049395946.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>3090000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>3450500000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>3811000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>3490000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>3169000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>4014500000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>4860000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>4029000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>130500000.0</v>
       </c>
-      <c r="AH2"/>
-      <c r="AI2">
+      <c r="AI2"/>
+      <c r="AJ2">
         <v>2937000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>2532500000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>2276000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>2167000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>2500000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>2567000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>2624000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>2710500000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>2991500000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>2978000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1966000000.0</v>
       </c>
       <c r="AT2">
         <v>1966000000.0</v>
       </c>
       <c r="AU2">
+        <v>1966000000.0</v>
+      </c>
+      <c r="AV2">
         <v>3647000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>2750000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2384000000.0</v>
       </c>
       <c r="AX2">
         <v>2384000000.0</v>
       </c>
       <c r="AY2">
-        <v>2551000000.0</v>
+        <v>2384000000.0</v>
       </c>
       <c r="AZ2">
         <v>2551000000.0</v>
       </c>
       <c r="BA2">
-        <v>2246000000.0</v>
+        <v>2551000000.0</v>
       </c>
       <c r="BB2">
         <v>2246000000.0</v>
       </c>
       <c r="BC2">
-        <v>974000000.0</v>
+        <v>2246000000.0</v>
       </c>
       <c r="BD2">
         <v>974000000.0</v>
       </c>
       <c r="BE2">
-        <v>934000000.0</v>
+        <v>974000000.0</v>
       </c>
       <c r="BF2">
         <v>934000000.0</v>
       </c>
       <c r="BG2">
+        <v>934000000.0</v>
+      </c>
+      <c r="BH2">
         <v>1255000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>1160000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>710000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>709634880.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>1265000000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>1324000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1569169020.0</v>
       </c>
       <c r="BN2">
         <v>1569169020.0</v>
       </c>
       <c r="BO2">
-        <v>1810000000.0</v>
+        <v>1569169020.0</v>
       </c>
       <c r="BP2">
         <v>1810000000.0</v>
       </c>
       <c r="BQ2">
+        <v>1810000000.0</v>
+      </c>
+      <c r="BR2">
         <v>1515000000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>1406000000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>1461000000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>2022000000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>1940000000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>1428000000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>-14012376857.11</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>-16001934279.99</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>-14941881204.58</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>-15992493548.03</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>-18831354108.8</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>-19984787527.59</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>-21906629585.26</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>-23191116007.76</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>-23059104002.83</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>-24706566263.35</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>-26751615273.43</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>-26703084798.84</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>-1828645779.22</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>-742302743.54</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>1750362463.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>708480044.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>6210259200.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>6959309500.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>8050344559.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8704222757.0</v>
       </c>
       <c r="CQ2">
         <v>8704222757.0</v>
       </c>
       <c r="CR2">
-        <v>7518642580.0</v>
+        <v>8704222757.0</v>
       </c>
       <c r="CS2">
         <v>7518642580.0</v>
       </c>
       <c r="CT2">
-        <v>13759461.0</v>
+        <v>7518642580.0</v>
       </c>
       <c r="CU2">
         <v>13759461.0</v>
       </c>
       <c r="CV2">
-        <v>-161487020.21</v>
+        <v>13759461.0</v>
       </c>
       <c r="CW2">
         <v>-161487020.21</v>
       </c>
       <c r="CX2">
-        <v>388842455.0</v>
+        <v>-161487020.21</v>
       </c>
       <c r="CY2">
         <v>388842455.0</v>
       </c>
       <c r="CZ2">
-        <v>893505620.0</v>
+        <v>388842455.0</v>
       </c>
       <c r="DA2">
         <v>893505620.0</v>
       </c>
       <c r="DB2">
-        <v>384072164.0</v>
+        <v>893505620.0</v>
       </c>
       <c r="DC2">
         <v>384072164.0</v>
       </c>
       <c r="DD2">
-        <v>205503480.0</v>
+        <v>384072164.0</v>
       </c>
       <c r="DE2">
         <v>205503480.0</v>
       </c>
+      <c r="DF2">
+        <v>205503480.0</v>
+      </c>
     </row>
-    <row r="3" spans="1:109">
+    <row r="3" spans="1:110">
       <c r="A3" t="s">
         <v>253</v>
       </c>
       <c r="B3">
+        <v>542568026</v>
+      </c>
+      <c r="C3">
         <v>754891125</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>701000000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1121000000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>617000000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>954000000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>477000000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>478000000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>274000000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>863000000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>431500000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>593000000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>296500000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>722000000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>361000000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>386000000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>193000000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>441000000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>220500000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>422000000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>211000000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>758000000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1160807651.08</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>558000000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>1236309251.35</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>834000000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>482750636.72</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>495000000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>304465493.91</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>837000000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>418500000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>672000000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>336000000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>1045000000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>522500000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>759000000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>1023000000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>844000000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>1104000000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>789000000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>1159000000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>632000000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>1149000000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>1231000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>1049500000</v>
       </c>
       <c r="AT3">
         <v>1049500000</v>
       </c>
       <c r="AU3">
-        <v>907500000</v>
+        <v>1049500000</v>
       </c>
       <c r="AV3">
         <v>907500000</v>
       </c>
       <c r="AW3">
         <v>907500000</v>
       </c>
       <c r="AX3">
         <v>907500000</v>
       </c>
       <c r="AY3">
-        <v>684500000</v>
+        <v>907500000</v>
       </c>
       <c r="AZ3">
         <v>684500000</v>
       </c>
       <c r="BA3">
         <v>684500000</v>
       </c>
       <c r="BB3">
         <v>684500000</v>
       </c>
       <c r="BC3">
-        <v>549500000</v>
+        <v>684500000</v>
       </c>
       <c r="BD3">
         <v>549500000</v>
       </c>
       <c r="BE3">
         <v>549500000</v>
       </c>
       <c r="BF3">
         <v>549500000</v>
       </c>
       <c r="BG3">
+        <v>549500000</v>
+      </c>
+      <c r="BH3">
         <v>548000000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>190000000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>435000000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>193877040</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>683752300</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>220000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>250247700</v>
       </c>
       <c r="BN3">
         <v>250247700</v>
       </c>
       <c r="BO3">
-        <v>406500000</v>
+        <v>250247700</v>
       </c>
       <c r="BP3">
         <v>406500000</v>
       </c>
       <c r="BQ3">
         <v>406500000</v>
       </c>
       <c r="BR3">
+        <v>406500000</v>
+      </c>
+      <c r="BS3">
         <v>182000000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>488713000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>488713000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>518104575</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>518104575</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>155055890.69</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>648019600</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>648019600</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>248715842.32</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>679000000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>157736938.63</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>679000000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>449715731.15</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>1074125892</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>197622857.7</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>1074125892</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>288393053.45</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="CN3">
         <v>0</v>
       </c>
       <c r="CO3">
+        <v>0</v>
+      </c>
+      <c r="CP3">
         <v>1390624352.92</v>
-      </c>
-[...1 lines deleted...]
-        <v>631233064</v>
       </c>
       <c r="CQ3">
         <v>631233064</v>
       </c>
       <c r="CR3">
-        <v>719102633</v>
+        <v>631233064</v>
       </c>
       <c r="CS3">
         <v>719102633</v>
       </c>
       <c r="CT3">
-        <v>804240529</v>
+        <v>719102633</v>
       </c>
       <c r="CU3">
         <v>804240529</v>
       </c>
       <c r="CV3">
-        <v>731512099</v>
+        <v>804240529</v>
       </c>
       <c r="CW3">
         <v>731512099</v>
       </c>
       <c r="CX3">
-        <v>910273814</v>
+        <v>731512099</v>
       </c>
       <c r="CY3">
         <v>910273814</v>
       </c>
       <c r="CZ3">
-        <v>911402246</v>
+        <v>910273814</v>
       </c>
       <c r="DA3">
         <v>911402246</v>
       </c>
       <c r="DB3">
-        <v>695973905</v>
+        <v>911402246</v>
       </c>
       <c r="DC3">
         <v>695973905</v>
       </c>
       <c r="DD3">
-        <v>739532932</v>
+        <v>695973905</v>
       </c>
       <c r="DE3">
         <v>739532932</v>
       </c>
+      <c r="DF3">
+        <v>739532932</v>
+      </c>
     </row>
-    <row r="4" spans="1:109">
+    <row r="4" spans="1:110">
       <c r="A4" t="s">
         <v>254</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
-      <c r="V4">
-[...1 lines deleted...]
-      </c>
+      <c r="V4"/>
       <c r="W4">
         <v>0.0</v>
       </c>
       <c r="X4">
         <v>0.0</v>
       </c>
       <c r="Y4">
         <v>0.0</v>
       </c>
       <c r="Z4">
         <v>0.0</v>
       </c>
       <c r="AA4">
         <v>0.0</v>
       </c>
-      <c r="AB4"/>
+      <c r="AB4">
+        <v>0.0</v>
+      </c>
       <c r="AC4"/>
-      <c r="AD4">
-[...2 lines deleted...]
-      <c r="AE4"/>
+      <c r="AD4"/>
+      <c r="AE4">
+        <v>0.0</v>
+      </c>
       <c r="AF4"/>
       <c r="AG4"/>
-      <c r="AH4">
-[...2 lines deleted...]
-      <c r="AI4"/>
+      <c r="AH4"/>
+      <c r="AI4">
+        <v>0.0</v>
+      </c>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
@@ -41123,105 +41212,106 @@
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
+      <c r="DF4"/>
     </row>
-    <row r="5" spans="1:109">
+    <row r="5" spans="1:110">
       <c r="A5" t="s">
         <v>255</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
-      <c r="V5">
-[...1 lines deleted...]
-      </c>
+      <c r="V5"/>
       <c r="W5">
         <v>0.0</v>
       </c>
       <c r="X5">
         <v>0.0</v>
       </c>
       <c r="Y5">
         <v>0.0</v>
       </c>
       <c r="Z5">
         <v>0.0</v>
       </c>
       <c r="AA5">
         <v>0.0</v>
       </c>
-      <c r="AB5"/>
+      <c r="AB5">
+        <v>0.0</v>
+      </c>
       <c r="AC5"/>
-      <c r="AD5">
-[...2 lines deleted...]
-      <c r="AE5"/>
+      <c r="AD5"/>
+      <c r="AE5">
+        <v>0.0</v>
+      </c>
       <c r="AF5"/>
       <c r="AG5"/>
-      <c r="AH5">
-[...2 lines deleted...]
-      <c r="AI5"/>
+      <c r="AH5"/>
+      <c r="AI5">
+        <v>0.0</v>
+      </c>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
@@ -41252,713 +41342,720 @@
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
+      <c r="DF5"/>
     </row>
-    <row r="6" spans="1:109">
+    <row r="6" spans="1:110">
       <c r="A6" t="s">
         <v>256</v>
       </c>
       <c r="B6">
+        <v>677344996.0</v>
+      </c>
+      <c r="C6">
         <v>-400610174.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>4268000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-4854000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>4854000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-830584204.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-412500000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>649951536.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>322500000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-1072427962.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-524500000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>1999614590.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>943500000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-772000695.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-342500000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-1365999367.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-701500000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>692995481.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>376500000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>700085541.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>303000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>379509847.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>500770583.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>739604054.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>1548709976.17</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-360500000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-417341977.31</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>321000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>394882519.38</v>
-      </c>
-[...1 lines deleted...]
-        <v>-845500000.0</v>
       </c>
       <c r="AE6">
         <v>-845500000.0</v>
       </c>
       <c r="AF6">
-        <v>831000000.0</v>
+        <v>-845500000.0</v>
       </c>
       <c r="AG6">
         <v>831000000.0</v>
       </c>
       <c r="AH6">
-        <v>130500000.0</v>
+        <v>831000000.0</v>
       </c>
       <c r="AI6">
         <v>130500000.0</v>
       </c>
       <c r="AJ6">
+        <v>130500000.0</v>
+      </c>
+      <c r="AK6">
         <v>404500000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-148000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>257000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-590000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>523000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-580000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>493500000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-774500000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>13500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1012000000.0</v>
       </c>
       <c r="AT6">
         <v>1012000000.0</v>
       </c>
       <c r="AU6">
+        <v>1012000000.0</v>
+      </c>
+      <c r="AV6">
         <v>-1681000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>897000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>366000000.0</v>
       </c>
       <c r="AX6">
         <v>366000000.0</v>
       </c>
       <c r="AY6">
-        <v>-154000000.0</v>
+        <v>366000000.0</v>
       </c>
       <c r="AZ6">
         <v>-154000000.0</v>
       </c>
       <c r="BA6">
-        <v>-337000000.0</v>
+        <v>-154000000.0</v>
       </c>
       <c r="BB6">
         <v>-337000000.0</v>
       </c>
       <c r="BC6">
-        <v>1386000000.0</v>
+        <v>-337000000.0</v>
       </c>
       <c r="BD6">
         <v>1386000000.0</v>
       </c>
       <c r="BE6">
-        <v>-272000000.0</v>
+        <v>1386000000.0</v>
       </c>
       <c r="BF6">
         <v>-272000000.0</v>
       </c>
       <c r="BG6">
+        <v>-272000000.0</v>
+      </c>
+      <c r="BH6">
         <v>-354000000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>95000000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>191000000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>449884560.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-555000000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-99000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-245169020.0</v>
       </c>
       <c r="BN6">
         <v>-245169020.0</v>
       </c>
       <c r="BO6">
-        <v>-545000000.0</v>
+        <v>-245169020.0</v>
       </c>
       <c r="BP6">
         <v>-545000000.0</v>
       </c>
       <c r="BQ6">
+        <v>-545000000.0</v>
+      </c>
+      <c r="BR6">
         <v>-151000000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>109000000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>125012000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-561000000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>82000000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>512000000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>15863260787.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>1989557422.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-1060053075.41</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>1050612343.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>21085128158.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>1153433418.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>1921842057.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>1284486422.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>24921104002.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>1647462260.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>2045049010.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>-48530474.58</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>-16698444395.99</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>-1086343035.68</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>-2492665206.54</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>1041882418.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>-3674982201.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>-749050300.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>-1840085359.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-653878198.0</v>
       </c>
       <c r="CQ6">
         <v>-653878198.0</v>
       </c>
       <c r="CR6">
-        <v>-136757240.0</v>
+        <v>-653878198.0</v>
       </c>
       <c r="CS6">
         <v>-136757240.0</v>
       </c>
       <c r="CT6">
-        <v>96316231.0</v>
+        <v>-136757240.0</v>
       </c>
       <c r="CU6">
         <v>96316231.0</v>
       </c>
       <c r="CV6">
-        <v>69897366.0</v>
+        <v>96316231.0</v>
       </c>
       <c r="CW6">
         <v>69897366.0</v>
       </c>
       <c r="CX6">
-        <v>378643310.0</v>
+        <v>69897366.0</v>
       </c>
       <c r="CY6">
         <v>378643310.0</v>
       </c>
       <c r="CZ6">
-        <v>-489174442.0</v>
+        <v>378643310.0</v>
       </c>
       <c r="DA6">
         <v>-489174442.0</v>
       </c>
       <c r="DB6">
-        <v>461890707.0</v>
+        <v>-489174442.0</v>
       </c>
       <c r="DC6">
         <v>461890707.0</v>
       </c>
       <c r="DD6">
-        <v>222279275.0</v>
+        <v>461890707.0</v>
       </c>
       <c r="DE6">
         <v>222279275.0</v>
       </c>
+      <c r="DF6">
+        <v>222279275.0</v>
+      </c>
     </row>
-    <row r="7" spans="1:109">
+    <row r="7" spans="1:110">
       <c r="A7" t="s">
         <v>257</v>
       </c>
       <c r="B7">
+        <v>-1255453463.0</v>
+      </c>
+      <c r="C7">
         <v>2667707857.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-3156000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>2190000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-2594000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>2439000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>1219500000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-1129000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-665500000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-2134000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-1067000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-1116000000.0</v>
       </c>
-      <c r="M7"/>
-      <c r="N7">
+      <c r="N7"/>
+      <c r="O7">
         <v>468000000.0</v>
       </c>
-      <c r="O7"/>
-      <c r="P7">
+      <c r="P7"/>
+      <c r="Q7">
         <v>-1233000000.0</v>
       </c>
-      <c r="Q7"/>
-      <c r="R7">
+      <c r="R7"/>
+      <c r="S7">
         <v>1753000000.0</v>
       </c>
-      <c r="S7"/>
-      <c r="T7">
+      <c r="T7"/>
+      <c r="U7">
         <v>-1215000000.0</v>
       </c>
-      <c r="U7"/>
-      <c r="V7">
+      <c r="V7"/>
+      <c r="W7">
         <v>1756000000.0</v>
       </c>
-      <c r="W7"/>
-      <c r="X7">
+      <c r="X7"/>
+      <c r="Y7">
         <v>-1888000000.0</v>
       </c>
-      <c r="Y7"/>
-      <c r="Z7">
+      <c r="Z7"/>
+      <c r="AA7">
         <v>-72000000.0</v>
       </c>
-      <c r="AA7"/>
-      <c r="AB7">
+      <c r="AB7"/>
+      <c r="AC7">
         <v>-1697000000.0</v>
       </c>
-      <c r="AC7"/>
-      <c r="AD7">
+      <c r="AD7"/>
+      <c r="AE7">
         <v>826000000.0</v>
       </c>
-      <c r="AE7"/>
-      <c r="AF7">
+      <c r="AF7"/>
+      <c r="AG7">
         <v>-1436000000.0</v>
       </c>
-      <c r="AG7"/>
-      <c r="AH7">
+      <c r="AH7"/>
+      <c r="AI7">
         <v>1886000000.0</v>
       </c>
-      <c r="AI7"/>
-      <c r="AJ7">
+      <c r="AJ7"/>
+      <c r="AK7">
         <v>-1554000000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>788000000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-915000000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>1124000000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-1089000000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>255000000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-1004000000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-8000000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>830000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-88500000.0</v>
       </c>
       <c r="AT7">
         <v>-88500000.0</v>
       </c>
       <c r="AU7">
+        <v>-88500000.0</v>
+      </c>
+      <c r="AV7">
         <v>632000000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>26000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>84500000.0</v>
       </c>
       <c r="AX7">
         <v>84500000.0</v>
       </c>
       <c r="AY7">
-        <v>850500000.0</v>
+        <v>84500000.0</v>
       </c>
       <c r="AZ7">
         <v>850500000.0</v>
       </c>
       <c r="BA7">
         <v>850500000.0</v>
       </c>
       <c r="BB7">
         <v>850500000.0</v>
       </c>
       <c r="BC7">
-        <v>-111500000.0</v>
+        <v>850500000.0</v>
       </c>
       <c r="BD7">
         <v>-111500000.0</v>
       </c>
       <c r="BE7">
         <v>-111500000.0</v>
       </c>
       <c r="BF7">
         <v>-111500000.0</v>
       </c>
       <c r="BG7">
+        <v>-111500000.0</v>
+      </c>
+      <c r="BH7">
         <v>863000000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>477000000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-691000000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-955911120.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>562591680.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>458000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-475591680.0</v>
       </c>
       <c r="BN7">
         <v>-475591680.0</v>
       </c>
       <c r="BO7">
-        <v>96500000.0</v>
+        <v>-475591680.0</v>
       </c>
       <c r="BP7">
         <v>96500000.0</v>
       </c>
       <c r="BQ7">
         <v>96500000.0</v>
       </c>
-      <c r="BR7"/>
-      <c r="BS7">
+      <c r="BR7">
+        <v>96500000.0</v>
+      </c>
+      <c r="BS7"/>
+      <c r="BT7">
         <v>271835080.0</v>
       </c>
-      <c r="BT7"/>
-      <c r="BU7">
+      <c r="BU7"/>
+      <c r="BV7">
         <v>271835080.0</v>
       </c>
-      <c r="BV7"/>
-      <c r="BW7">
+      <c r="BW7"/>
+      <c r="BX7">
         <v>-100047780.0</v>
       </c>
-      <c r="BX7"/>
-      <c r="BY7">
+      <c r="BY7"/>
+      <c r="BZ7">
         <v>-100047780.0</v>
       </c>
-      <c r="BZ7"/>
-      <c r="CA7">
+      <c r="CA7"/>
+      <c r="CB7">
         <v>226330375.0</v>
       </c>
-      <c r="CB7"/>
-      <c r="CC7">
+      <c r="CC7"/>
+      <c r="CD7">
         <v>226330375.0</v>
       </c>
-      <c r="CD7"/>
-      <c r="CE7">
+      <c r="CE7"/>
+      <c r="CF7">
         <v>111500000.0</v>
       </c>
-      <c r="CF7"/>
-      <c r="CG7">
+      <c r="CG7"/>
+      <c r="CH7">
         <v>111500000.0</v>
       </c>
-      <c r="CH7"/>
-      <c r="CI7">
+      <c r="CI7"/>
+      <c r="CJ7">
         <v>757834404.0</v>
       </c>
-      <c r="CJ7"/>
-      <c r="CK7">
+      <c r="CK7"/>
+      <c r="CL7">
         <v>757834404.0</v>
       </c>
-      <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
-      <c r="CO7">
+      <c r="CO7"/>
+      <c r="CP7">
         <v>336000566.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-195314266.0</v>
       </c>
       <c r="CQ7">
         <v>-195314266.0</v>
       </c>
       <c r="CR7">
-        <v>150282682.0</v>
+        <v>-195314266.0</v>
       </c>
       <c r="CS7">
         <v>150282682.0</v>
       </c>
       <c r="CT7">
-        <v>-45406223.0</v>
+        <v>150282682.0</v>
       </c>
       <c r="CU7">
         <v>-45406223.0</v>
       </c>
       <c r="CV7">
-        <v>-147628059.0</v>
+        <v>-45406223.0</v>
       </c>
       <c r="CW7">
         <v>-147628059.0</v>
       </c>
       <c r="CX7">
-        <v>31872332.0</v>
+        <v>-147628059.0</v>
       </c>
       <c r="CY7">
         <v>31872332.0</v>
       </c>
       <c r="CZ7">
-        <v>-113345297.0</v>
+        <v>31872332.0</v>
       </c>
       <c r="DA7">
         <v>-113345297.0</v>
       </c>
       <c r="DB7">
-        <v>104804005.0</v>
+        <v>-113345297.0</v>
       </c>
       <c r="DC7">
         <v>104804005.0</v>
       </c>
       <c r="DD7">
-        <v>255131871.0</v>
+        <v>104804005.0</v>
       </c>
       <c r="DE7">
         <v>255131871.0</v>
       </c>
+      <c r="DF7">
+        <v>255131871.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:109">
+    <row r="8" spans="1:110">
       <c r="A8" t="s">
         <v>258</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
-      <c r="V8">
-[...1 lines deleted...]
-      </c>
+      <c r="V8"/>
       <c r="W8">
         <v>0.0</v>
       </c>
       <c r="X8">
         <v>0.0</v>
       </c>
       <c r="Y8">
         <v>0.0</v>
       </c>
       <c r="Z8">
         <v>0.0</v>
       </c>
       <c r="AA8">
         <v>0.0</v>
       </c>
-      <c r="AB8"/>
+      <c r="AB8">
+        <v>0.0</v>
+      </c>
       <c r="AC8"/>
-      <c r="AD8">
-[...2 lines deleted...]
-      <c r="AE8"/>
+      <c r="AD8"/>
+      <c r="AE8">
+        <v>0.0</v>
+      </c>
       <c r="AF8"/>
       <c r="AG8"/>
-      <c r="AH8">
-[...2 lines deleted...]
-      <c r="AI8"/>
+      <c r="AH8"/>
+      <c r="AI8">
+        <v>0.0</v>
+      </c>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
@@ -41989,164 +42086,167 @@
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
+      <c r="DF8"/>
     </row>
-    <row r="9" spans="1:109">
+    <row r="9" spans="1:110">
       <c r="A9" t="s">
         <v>259</v>
       </c>
       <c r="B9">
+        <v>-2597595428.0</v>
+      </c>
+      <c r="C9">
         <v>-441243291.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-2323000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>1953000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-2159000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>768000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>384000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-1229000000.0</v>
       </c>
-      <c r="I9"/>
-      <c r="J9">
+      <c r="J9"/>
+      <c r="K9">
         <v>-1852000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-926000000.0</v>
       </c>
-      <c r="L9"/>
       <c r="M9"/>
-      <c r="N9">
+      <c r="N9"/>
+      <c r="O9">
         <v>-307000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-153500000.0</v>
       </c>
       <c r="P9">
         <v>-153500000.0</v>
       </c>
       <c r="Q9">
         <v>-153500000.0</v>
       </c>
       <c r="R9">
+        <v>-153500000.0</v>
+      </c>
+      <c r="S9">
         <v>1125000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>562500000.0</v>
       </c>
       <c r="T9">
         <v>562500000.0</v>
       </c>
       <c r="U9">
         <v>562500000.0</v>
       </c>
       <c r="V9">
+        <v>562500000.0</v>
+      </c>
+      <c r="W9">
         <v>-445000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-681476787.22</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-1071653631.72</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-985945549.9</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-1298000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-751331326.7</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-755353817.5</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-798376184.03</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-506000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-253000000.0</v>
       </c>
-      <c r="AF9"/>
       <c r="AG9"/>
-      <c r="AH9">
+      <c r="AH9"/>
+      <c r="AI9">
         <v>142000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>71000000.0</v>
       </c>
-      <c r="AJ9"/>
-      <c r="AK9">
+      <c r="AK9"/>
+      <c r="AL9">
         <v>2000000.0</v>
       </c>
-      <c r="AL9"/>
-      <c r="AM9">
+      <c r="AM9"/>
+      <c r="AN9">
         <v>82000000.0</v>
       </c>
-      <c r="AN9"/>
-      <c r="AO9">
+      <c r="AO9"/>
+      <c r="AP9">
         <v>-917000000.0</v>
       </c>
-      <c r="AP9"/>
-      <c r="AQ9">
+      <c r="AQ9"/>
+      <c r="AR9">
         <v>1000000.0</v>
       </c>
-      <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
@@ -42168,419 +42268,423 @@
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
+      <c r="DF9"/>
     </row>
-    <row r="10" spans="1:109">
+    <row r="10" spans="1:110">
       <c r="A10" t="s">
         <v>260</v>
       </c>
       <c r="B10">
+        <v>-422223991.0</v>
+      </c>
+      <c r="C10">
         <v>495401848.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-833000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>237000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-435000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>340000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>170000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>100000000.0</v>
       </c>
-      <c r="I10"/>
-      <c r="J10">
+      <c r="J10"/>
+      <c r="K10">
         <v>-1398000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-699000000.0</v>
       </c>
-      <c r="L10"/>
       <c r="M10"/>
-      <c r="N10">
+      <c r="N10"/>
+      <c r="O10">
         <v>-458000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-229000000.0</v>
       </c>
       <c r="P10">
         <v>-229000000.0</v>
       </c>
       <c r="Q10">
         <v>-229000000.0</v>
       </c>
       <c r="R10">
+        <v>-229000000.0</v>
+      </c>
+      <c r="S10">
         <v>-587000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-293500000.0</v>
       </c>
       <c r="T10">
         <v>-293500000.0</v>
       </c>
       <c r="U10">
         <v>-293500000.0</v>
       </c>
       <c r="V10">
+        <v>-293500000.0</v>
+      </c>
+      <c r="W10">
         <v>313000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>479330863.84</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>753769857.82</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>693485296.92</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-471000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-272632553.83</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-274092178.77</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-289703530.57</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-104000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-52000000.0</v>
       </c>
-      <c r="AF10"/>
       <c r="AG10"/>
-      <c r="AH10">
+      <c r="AH10"/>
+      <c r="AI10">
         <v>190000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>95000000.0</v>
       </c>
-      <c r="AJ10"/>
-      <c r="AK10">
+      <c r="AK10"/>
+      <c r="AL10">
         <v>-129000000.0</v>
       </c>
-      <c r="AL10"/>
-      <c r="AM10">
+      <c r="AM10"/>
+      <c r="AN10">
         <v>-47000000.0</v>
       </c>
-      <c r="AN10"/>
-      <c r="AO10">
+      <c r="AO10"/>
+      <c r="AP10">
         <v>168000000.0</v>
       </c>
-      <c r="AP10"/>
-      <c r="AQ10">
+      <c r="AQ10"/>
+      <c r="AR10">
         <v>-9000000.0</v>
       </c>
-      <c r="AR10"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AS10"/>
       <c r="AT10">
         <v>-109500000.0</v>
       </c>
       <c r="AU10">
-        <v>-286500000.0</v>
+        <v>-109500000.0</v>
       </c>
       <c r="AV10">
         <v>-286500000.0</v>
       </c>
       <c r="AW10">
         <v>-286500000.0</v>
       </c>
       <c r="AX10">
         <v>-286500000.0</v>
       </c>
       <c r="AY10">
-        <v>236500000.0</v>
+        <v>-286500000.0</v>
       </c>
       <c r="AZ10">
         <v>236500000.0</v>
       </c>
       <c r="BA10">
         <v>236500000.0</v>
       </c>
       <c r="BB10">
         <v>236500000.0</v>
       </c>
       <c r="BC10">
-        <v>-172500000.0</v>
+        <v>236500000.0</v>
       </c>
       <c r="BD10">
         <v>-172500000.0</v>
       </c>
       <c r="BE10">
         <v>-172500000.0</v>
       </c>
       <c r="BF10">
         <v>-172500000.0</v>
       </c>
-      <c r="BG10"/>
+      <c r="BG10">
+        <v>-172500000.0</v>
+      </c>
       <c r="BH10"/>
-      <c r="BI10">
+      <c r="BI10"/>
+      <c r="BJ10">
         <v>-333000000.0</v>
       </c>
-      <c r="BJ10"/>
-      <c r="BK10">
+      <c r="BK10"/>
+      <c r="BL10">
         <v>-156000000.0</v>
       </c>
-      <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
-      <c r="BO10">
-[...1 lines deleted...]
-      </c>
+      <c r="BO10"/>
       <c r="BP10">
         <v>-76500088.0</v>
       </c>
       <c r="BQ10">
         <v>-76500088.0</v>
       </c>
-      <c r="BR10"/>
-      <c r="BS10">
+      <c r="BR10">
+        <v>-76500088.0</v>
+      </c>
+      <c r="BS10"/>
+      <c r="BT10">
         <v>109914320.0</v>
       </c>
-      <c r="BT10"/>
-      <c r="BU10">
+      <c r="BU10"/>
+      <c r="BV10">
         <v>109914320.0</v>
       </c>
-      <c r="BV10"/>
-      <c r="BW10">
+      <c r="BW10"/>
+      <c r="BX10">
         <v>-53597025.0</v>
       </c>
-      <c r="BX10"/>
-      <c r="BY10">
+      <c r="BY10"/>
+      <c r="BZ10">
         <v>-53597025.0</v>
       </c>
-      <c r="BZ10"/>
-      <c r="CA10">
+      <c r="CA10"/>
+      <c r="CB10">
         <v>-49077955.0</v>
       </c>
-      <c r="CB10"/>
-      <c r="CC10">
+      <c r="CC10"/>
+      <c r="CD10">
         <v>-49077955.0</v>
       </c>
-      <c r="CD10"/>
-      <c r="CE10">
+      <c r="CE10"/>
+      <c r="CF10">
         <v>-88500000.0</v>
       </c>
-      <c r="CF10"/>
-      <c r="CG10">
+      <c r="CG10"/>
+      <c r="CH10">
         <v>-88500000.0</v>
       </c>
-      <c r="CH10"/>
-      <c r="CI10">
+      <c r="CI10"/>
+      <c r="CJ10">
         <v>327677981.0</v>
       </c>
-      <c r="CJ10"/>
-      <c r="CK10">
+      <c r="CK10"/>
+      <c r="CL10">
         <v>327677981.0</v>
       </c>
-      <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
-      <c r="CO10">
+      <c r="CO10"/>
+      <c r="CP10">
         <v>19291898.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-202390870.0</v>
       </c>
       <c r="CQ10">
         <v>-202390870.0</v>
       </c>
       <c r="CR10">
-        <v>58610245.0</v>
+        <v>-202390870.0</v>
       </c>
       <c r="CS10">
         <v>58610245.0</v>
       </c>
       <c r="CT10">
-        <v>35086627.0</v>
+        <v>58610245.0</v>
       </c>
       <c r="CU10">
         <v>35086627.0</v>
       </c>
       <c r="CV10">
-        <v>-232589514.0</v>
+        <v>35086627.0</v>
       </c>
       <c r="CW10">
         <v>-232589514.0</v>
       </c>
       <c r="CX10">
-        <v>-109003376.0</v>
+        <v>-232589514.0</v>
       </c>
       <c r="CY10">
         <v>-109003376.0</v>
       </c>
       <c r="CZ10">
-        <v>-83517587.0</v>
+        <v>-109003376.0</v>
       </c>
       <c r="DA10">
         <v>-83517587.0</v>
       </c>
       <c r="DB10">
-        <v>-79701249.0</v>
+        <v>-83517587.0</v>
       </c>
       <c r="DC10">
         <v>-79701249.0</v>
       </c>
       <c r="DD10">
-        <v>-3494957.15</v>
+        <v>-79701249.0</v>
       </c>
       <c r="DE10">
         <v>-3494957.15</v>
       </c>
+      <c r="DF10">
+        <v>-3494957.15</v>
+      </c>
     </row>
-    <row r="11" spans="1:109">
+    <row r="11" spans="1:110">
       <c r="A11" t="s">
         <v>261</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
-[...1 lines deleted...]
-      </c>
+      <c r="J11"/>
       <c r="K11">
         <v>1414000000.0</v>
       </c>
       <c r="L11">
-        <v>0.0</v>
+        <v>1414000000.0</v>
       </c>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
-        <v>359000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="O11">
         <v>359000000.0</v>
       </c>
       <c r="P11">
-        <v>0.0</v>
+        <v>359000000.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
-        <v>71000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="S11">
         <v>71000000.0</v>
       </c>
       <c r="T11">
-        <v>0.0</v>
+        <v>71000000.0</v>
       </c>
       <c r="U11">
         <v>0.0</v>
       </c>
       <c r="V11">
-        <v>61500000.0</v>
+        <v>0.0</v>
       </c>
       <c r="W11">
         <v>61500000.0</v>
       </c>
       <c r="X11">
-        <v>0.0</v>
+        <v>61500000.0</v>
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
+        <v>0.0</v>
+      </c>
+      <c r="AA11">
         <v>1274975293.92</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>564945589.26</v>
       </c>
-      <c r="AB11">
-[...1 lines deleted...]
-      </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
+        <v>0.0</v>
+      </c>
+      <c r="AE11">
         <v>650894679.96</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>271000000.0</v>
       </c>
-      <c r="AF11">
-[...1 lines deleted...]
-      </c>
       <c r="AG11">
         <v>0.0</v>
       </c>
       <c r="AH11">
+        <v>0.0</v>
+      </c>
+      <c r="AI11">
         <v>-293902311.47</v>
       </c>
-      <c r="AI11"/>
       <c r="AJ11"/>
-      <c r="AK11">
+      <c r="AK11"/>
+      <c r="AL11">
         <v>847000000.0</v>
       </c>
-      <c r="AL11"/>
-      <c r="AM11">
+      <c r="AM11"/>
+      <c r="AN11">
         <v>-27000000.0</v>
       </c>
-      <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
@@ -42606,148 +42710,149 @@
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
+      <c r="DF11"/>
     </row>
-    <row r="12" spans="1:109">
+    <row r="12" spans="1:110">
       <c r="A12" t="s">
         <v>262</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
-      <c r="J12">
-[...1 lines deleted...]
-      </c>
+      <c r="J12"/>
       <c r="K12">
         <v>-1151000000.0</v>
       </c>
       <c r="L12">
-        <v>209000000.0</v>
+        <v>-1151000000.0</v>
       </c>
       <c r="M12">
         <v>209000000.0</v>
       </c>
       <c r="N12">
-        <v>-36000000.0</v>
+        <v>209000000.0</v>
       </c>
       <c r="O12">
         <v>-36000000.0</v>
       </c>
       <c r="P12">
-        <v>148000000.0</v>
+        <v>-36000000.0</v>
       </c>
       <c r="Q12">
         <v>148000000.0</v>
       </c>
       <c r="R12">
-        <v>153500000.0</v>
+        <v>148000000.0</v>
       </c>
       <c r="S12">
         <v>153500000.0</v>
       </c>
       <c r="T12">
-        <v>236000000.0</v>
+        <v>153500000.0</v>
       </c>
       <c r="U12">
         <v>236000000.0</v>
       </c>
       <c r="V12">
-        <v>110000000.0</v>
+        <v>236000000.0</v>
       </c>
       <c r="W12">
         <v>110000000.0</v>
       </c>
       <c r="X12">
-        <v>154500000.0</v>
+        <v>110000000.0</v>
       </c>
       <c r="Y12">
         <v>154500000.0</v>
       </c>
       <c r="Z12">
+        <v>154500000.0</v>
+      </c>
+      <c r="AA12">
         <v>-4795526950.84</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-2124913174.35</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>47136871.51</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>49821626.28</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>-277410832.23</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>10500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-126000000.0</v>
       </c>
       <c r="AG12">
         <v>-126000000.0</v>
       </c>
       <c r="AH12">
+        <v>-126000000.0</v>
+      </c>
+      <c r="AI12">
         <v>363978663.32</v>
       </c>
-      <c r="AI12"/>
       <c r="AJ12"/>
-      <c r="AK12">
+      <c r="AK12"/>
+      <c r="AL12">
         <v>331000000.0</v>
       </c>
-      <c r="AL12"/>
-      <c r="AM12">
+      <c r="AM12"/>
+      <c r="AN12">
         <v>-763000000.0</v>
       </c>
-      <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
@@ -42773,150 +42878,151 @@
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
+      <c r="DF12"/>
     </row>
-    <row r="13" spans="1:109">
+    <row r="13" spans="1:110">
       <c r="A13" t="s">
         <v>263</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
-      <c r="J13">
-[...1 lines deleted...]
-      </c>
+      <c r="J13"/>
       <c r="K13">
         <v>558000000.0</v>
       </c>
       <c r="L13">
-        <v>-558000000.0</v>
+        <v>558000000.0</v>
       </c>
       <c r="M13">
         <v>-558000000.0</v>
       </c>
       <c r="N13">
-        <v>616500000.0</v>
+        <v>-558000000.0</v>
       </c>
       <c r="O13">
         <v>616500000.0</v>
       </c>
       <c r="P13">
-        <v>-616500000.0</v>
+        <v>616500000.0</v>
       </c>
       <c r="Q13">
         <v>-616500000.0</v>
       </c>
       <c r="R13">
-        <v>607500000.0</v>
+        <v>-616500000.0</v>
       </c>
       <c r="S13">
         <v>607500000.0</v>
       </c>
       <c r="T13">
-        <v>-607500000.0</v>
+        <v>607500000.0</v>
       </c>
       <c r="U13">
         <v>-607500000.0</v>
       </c>
       <c r="V13">
-        <v>944000000.0</v>
+        <v>-607500000.0</v>
       </c>
       <c r="W13">
         <v>944000000.0</v>
       </c>
       <c r="X13">
-        <v>-944000000.0</v>
+        <v>944000000.0</v>
       </c>
       <c r="Y13">
         <v>-944000000.0</v>
       </c>
       <c r="Z13">
+        <v>-944000000.0</v>
+      </c>
+      <c r="AA13">
         <v>2216837165.79</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>982287566.57</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-987546554.93</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-1043793824.58</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-81662063.17</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>718000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-718000000.0</v>
       </c>
       <c r="AG13">
         <v>-718000000.0</v>
       </c>
       <c r="AH13">
+        <v>-718000000.0</v>
+      </c>
+      <c r="AI13">
         <v>-71122267.55</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>777000000.0</v>
       </c>
-      <c r="AJ13"/>
-      <c r="AK13">
+      <c r="AK13"/>
+      <c r="AL13">
         <v>-68000000.0</v>
       </c>
-      <c r="AL13"/>
-      <c r="AM13">
+      <c r="AM13"/>
+      <c r="AN13">
         <v>-68000000.0</v>
       </c>
-      <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
@@ -42942,1018 +43048,1028 @@
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
+      <c r="DF13"/>
     </row>
-    <row r="14" spans="1:109">
+    <row r="14" spans="1:110">
       <c r="A14" t="s">
         <v>264</v>
       </c>
       <c r="B14">
+        <v>644554499.0</v>
+      </c>
+      <c r="C14">
         <v>503247176.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>795000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>963000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>794000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>637000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>318500000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>753000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>377000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>667000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>333500000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>842000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>421000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>681000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>332000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>860000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>430000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>752000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>376000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>987000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>493500000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>703000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>1076580183.01</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>965000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>2138061698.11</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>712000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>270317203.06</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>1009000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>604625415.18</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>451000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>225500000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>763000000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>381500000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>492000000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>246000000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>681000000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>439000000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>666000000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>425000000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>524000000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>405000000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>583000000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>787000000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>412000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>514500000.0</v>
       </c>
       <c r="AT14">
         <v>514500000.0</v>
       </c>
       <c r="AU14">
+        <v>514500000.0</v>
+      </c>
+      <c r="AV14">
         <v>252000000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>243000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>496500000.0</v>
       </c>
       <c r="AX14">
         <v>496500000.0</v>
       </c>
       <c r="AY14">
-        <v>516000000.0</v>
+        <v>496500000.0</v>
       </c>
       <c r="AZ14">
         <v>516000000.0</v>
       </c>
       <c r="BA14">
         <v>516000000.0</v>
       </c>
       <c r="BB14">
         <v>516000000.0</v>
       </c>
       <c r="BC14">
-        <v>501500000.0</v>
+        <v>516000000.0</v>
       </c>
       <c r="BD14">
         <v>501500000.0</v>
       </c>
       <c r="BE14">
         <v>501500000.0</v>
       </c>
       <c r="BF14">
         <v>501500000.0</v>
       </c>
       <c r="BG14">
+        <v>501500000.0</v>
+      </c>
+      <c r="BH14">
         <v>231000000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>248000000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>712000000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>241784880.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>982000000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>224000000.0</v>
       </c>
-      <c r="BM14"/>
       <c r="BN14"/>
-      <c r="BO14">
-[...1 lines deleted...]
-      </c>
+      <c r="BO14"/>
       <c r="BP14">
         <v>637000000.0</v>
       </c>
       <c r="BQ14">
         <v>637000000.0</v>
       </c>
-      <c r="BR14"/>
-      <c r="BS14">
+      <c r="BR14">
+        <v>637000000.0</v>
+      </c>
+      <c r="BS14"/>
+      <c r="BT14">
         <v>1428517320.0</v>
       </c>
-      <c r="BT14"/>
-      <c r="BU14">
+      <c r="BU14"/>
+      <c r="BV14">
         <v>1428517320.0</v>
       </c>
-      <c r="BV14"/>
-      <c r="BW14">
+      <c r="BW14"/>
+      <c r="BX14">
         <v>1017152430.0</v>
       </c>
-      <c r="BX14"/>
-      <c r="BY14">
+      <c r="BY14"/>
+      <c r="BZ14">
         <v>1017152430.0</v>
       </c>
-      <c r="BZ14"/>
-      <c r="CA14">
+      <c r="CA14"/>
+      <c r="CB14">
         <v>1292227320.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>321013220.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>1292227320.0</v>
       </c>
-      <c r="CD14"/>
-      <c r="CE14">
+      <c r="CE14"/>
+      <c r="CF14">
         <v>1422500000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>348577362.67</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>1422500000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>352654781.98</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>1542237293.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>58053306.33</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>1542237293.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>10002071.22</v>
       </c>
-      <c r="CM14"/>
       <c r="CN14"/>
-      <c r="CO14">
+      <c r="CO14"/>
+      <c r="CP14">
         <v>1191274734.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>441580081.0</v>
       </c>
       <c r="CQ14">
         <v>441580081.0</v>
       </c>
       <c r="CR14">
-        <v>553040269.0</v>
+        <v>441580081.0</v>
       </c>
       <c r="CS14">
         <v>553040269.0</v>
       </c>
       <c r="CT14">
-        <v>584089144.0</v>
+        <v>553040269.0</v>
       </c>
       <c r="CU14">
         <v>584089144.0</v>
       </c>
       <c r="CV14">
-        <v>479640552.0</v>
+        <v>584089144.0</v>
       </c>
       <c r="CW14">
         <v>479640552.0</v>
       </c>
       <c r="CX14">
-        <v>466610946.0</v>
+        <v>479640552.0</v>
       </c>
       <c r="CY14">
         <v>466610946.0</v>
       </c>
       <c r="CZ14">
-        <v>447415648.0</v>
+        <v>466610946.0</v>
       </c>
       <c r="DA14">
         <v>447415648.0</v>
       </c>
       <c r="DB14">
-        <v>349555874.0</v>
+        <v>447415648.0</v>
       </c>
       <c r="DC14">
         <v>349555874.0</v>
       </c>
       <c r="DD14">
-        <v>366271509.0</v>
+        <v>349555874.0</v>
       </c>
       <c r="DE14">
         <v>366271509.0</v>
       </c>
+      <c r="DF14">
+        <v>366271509.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:109">
+    <row r="15" spans="1:110">
       <c r="A15" t="s">
         <v>265</v>
       </c>
       <c r="B15">
+        <v>2073384964.0</v>
+      </c>
+      <c r="C15">
         <v>2343406062.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>2234000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>2183000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>2154594444.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>2118429979.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>1080500000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>2245407040.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>1101000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>2148900367.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>1076500000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>2176000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>1088000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>2206000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>1103000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>2277000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>1138500000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>2159000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>1079500000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>2120000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>1060000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>2129000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>3260368719.24</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>2080000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>4608464592.87</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>2033000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>1176777031.72</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>2033000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>1250461311.35</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>2005000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>1002500000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>1911000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>955500000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>1841000000.0</v>
       </c>
-      <c r="AI15"/>
-      <c r="AJ15">
+      <c r="AJ15"/>
+      <c r="AK15">
         <v>1768000000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>1644000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>1687000000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>1612000000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>1577000000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>1544000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>1449000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>1375000000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>1324000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1242500000.0</v>
       </c>
       <c r="AT15">
         <v>1242500000.0</v>
       </c>
       <c r="AU15">
+        <v>1242500000.0</v>
+      </c>
+      <c r="AV15">
         <v>271000000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>647000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1408500000.0</v>
       </c>
       <c r="AX15">
         <v>1408500000.0</v>
       </c>
       <c r="AY15">
-        <v>1311500000.0</v>
+        <v>1408500000.0</v>
       </c>
       <c r="AZ15">
         <v>1311500000.0</v>
       </c>
       <c r="BA15">
         <v>1311500000.0</v>
       </c>
       <c r="BB15">
         <v>1311500000.0</v>
       </c>
       <c r="BC15">
-        <v>1043000000.0</v>
+        <v>1311500000.0</v>
       </c>
       <c r="BD15">
         <v>1043000000.0</v>
       </c>
       <c r="BE15">
         <v>1043000000.0</v>
       </c>
       <c r="BF15">
         <v>1043000000.0</v>
       </c>
       <c r="BG15">
+        <v>1043000000.0</v>
+      </c>
+      <c r="BH15">
         <v>1216000000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>106000000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>966000000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>241784880.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>1629927690.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>143000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>972072310.0</v>
       </c>
       <c r="BN15">
         <v>972072310.0</v>
       </c>
       <c r="BO15">
-        <v>902000000.0</v>
+        <v>972072310.0</v>
       </c>
       <c r="BP15">
         <v>902000000.0</v>
       </c>
       <c r="BQ15">
         <v>902000000.0</v>
       </c>
       <c r="BR15">
+        <v>902000000.0</v>
+      </c>
+      <c r="BS15">
         <v>2000000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>860000000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>158000000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>860000000.0</v>
       </c>
-      <c r="BV15"/>
-      <c r="BW15">
+      <c r="BW15"/>
+      <c r="BX15">
         <v>593000000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>2199774.29</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>593000000.0</v>
       </c>
-      <c r="BZ15"/>
-      <c r="CA15">
+      <c r="CA15"/>
+      <c r="CB15">
         <v>761332238.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>20210460.91</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>761332238.0</v>
       </c>
-      <c r="CD15"/>
-      <c r="CE15">
+      <c r="CE15"/>
+      <c r="CF15">
         <v>710000000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>29082385.35</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>710000000.0</v>
       </c>
-      <c r="CH15"/>
       <c r="CI15"/>
-      <c r="CJ15">
+      <c r="CJ15"/>
+      <c r="CK15">
         <v>33650084.53</v>
       </c>
-      <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
-      <c r="CN15">
+      <c r="CN15"/>
+      <c r="CO15">
         <v>265726000.0</v>
       </c>
-      <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
       <c r="DB15"/>
       <c r="DC15"/>
       <c r="DD15"/>
       <c r="DE15"/>
+      <c r="DF15"/>
     </row>
-    <row r="16" spans="1:109">
+    <row r="16" spans="1:110">
       <c r="A16" t="s">
         <v>266</v>
       </c>
       <c r="B16">
+        <v>4724049059.0</v>
+      </c>
+      <c r="C16">
         <v>3939322690.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>4268000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>6353828000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>4854000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>4156551676.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-412500000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>4987135880.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>322500000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>4337184344.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>4749500000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>5409612306.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3409997716.0</v>
       </c>
       <c r="N16">
         <v>3409997716.0</v>
       </c>
       <c r="O16">
-        <v>4181998411.0</v>
+        <v>3409997716.0</v>
       </c>
       <c r="P16">
         <v>4181998411.0</v>
       </c>
       <c r="Q16">
-        <v>5547997778.0</v>
+        <v>4181998411.0</v>
       </c>
       <c r="R16">
         <v>5547997778.0</v>
       </c>
       <c r="S16">
-        <v>4855002297.0</v>
+        <v>5547997778.0</v>
       </c>
       <c r="T16">
         <v>4855002297.0</v>
       </c>
       <c r="U16">
+        <v>4855002297.0</v>
+      </c>
+      <c r="V16">
         <v>4154916756.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>4185004152.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>3805494305.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>3789000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>3049395946.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>3090000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>3450500000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>3811000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>3490000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>3169000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>4014500000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>4860000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>4029000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>130500000.0</v>
       </c>
-      <c r="AI16"/>
-      <c r="AJ16">
+      <c r="AJ16"/>
+      <c r="AK16">
         <v>2937000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>2128000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>2424000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>1910000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>3090000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>2044000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>3204000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>2217000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>2991500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2978000000.0</v>
       </c>
       <c r="AT16">
         <v>2978000000.0</v>
       </c>
       <c r="AU16">
+        <v>2978000000.0</v>
+      </c>
+      <c r="AV16">
         <v>1966000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>3647000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2750000000.0</v>
       </c>
       <c r="AX16">
         <v>2750000000.0</v>
       </c>
       <c r="AY16">
-        <v>2397000000.0</v>
+        <v>2750000000.0</v>
       </c>
       <c r="AZ16">
         <v>2397000000.0</v>
       </c>
       <c r="BA16">
-        <v>1909000000.0</v>
+        <v>2397000000.0</v>
       </c>
       <c r="BB16">
         <v>1909000000.0</v>
       </c>
       <c r="BC16">
-        <v>2360000000.0</v>
+        <v>1909000000.0</v>
       </c>
       <c r="BD16">
         <v>2360000000.0</v>
       </c>
       <c r="BE16">
-        <v>662000000.0</v>
+        <v>2360000000.0</v>
       </c>
       <c r="BF16">
         <v>662000000.0</v>
       </c>
       <c r="BG16">
+        <v>662000000.0</v>
+      </c>
+      <c r="BH16">
         <v>901000000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>1255000000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>901000000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>1159519440.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>710000000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>1225000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1324000000.0</v>
       </c>
       <c r="BN16">
         <v>1324000000.0</v>
       </c>
       <c r="BO16">
-        <v>1265000000.0</v>
+        <v>1324000000.0</v>
       </c>
       <c r="BP16">
         <v>1265000000.0</v>
       </c>
       <c r="BQ16">
+        <v>1265000000.0</v>
+      </c>
+      <c r="BR16">
         <v>1364000000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>1515000000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>1586012000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>1461000000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>2022000000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>1940000000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>1850883930.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>-14012376857.11</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>-16001934279.99</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>-14941881204.58</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>2253774050.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>-18831354108.8</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>-19984787527.59</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>-21906629585.26</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>1862000000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>-23059104002.83</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>-24706566263.35</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>-26751615273.43</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>-18527090175.21</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>-1828645779.22</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>-742302743.54</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>1750362463.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>2535277000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6210259200.0</v>
       </c>
       <c r="CO16">
         <v>6210259200.0</v>
       </c>
       <c r="CP16">
-        <v>8050344559.0</v>
+        <v>6210259200.0</v>
       </c>
       <c r="CQ16">
         <v>8050344559.0</v>
       </c>
       <c r="CR16">
-        <v>7381885340.0</v>
+        <v>8050344559.0</v>
       </c>
       <c r="CS16">
         <v>7381885340.0</v>
       </c>
       <c r="CT16">
-        <v>110075692.0</v>
+        <v>7381885340.0</v>
       </c>
       <c r="CU16">
         <v>110075692.0</v>
       </c>
       <c r="CV16">
-        <v>-91589653.25</v>
+        <v>110075692.0</v>
       </c>
       <c r="CW16">
         <v>-91589653.25</v>
       </c>
       <c r="CX16">
-        <v>767485765.0</v>
+        <v>-91589653.25</v>
       </c>
       <c r="CY16">
         <v>767485765.0</v>
       </c>
       <c r="CZ16">
-        <v>404331178.0</v>
+        <v>767485765.0</v>
       </c>
       <c r="DA16">
         <v>404331178.0</v>
       </c>
       <c r="DB16">
-        <v>845962871.0</v>
+        <v>404331178.0</v>
       </c>
       <c r="DC16">
         <v>845962871.0</v>
       </c>
       <c r="DD16">
-        <v>427782755.0</v>
+        <v>845962871.0</v>
       </c>
       <c r="DE16">
         <v>427782755.0</v>
       </c>
+      <c r="DF16">
+        <v>427782755.0</v>
+      </c>
     </row>
-    <row r="17" spans="1:109">
+    <row r="17" spans="1:110">
       <c r="A17" t="s">
         <v>267</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
-      <c r="V17">
-[...1 lines deleted...]
-      </c>
+      <c r="V17"/>
       <c r="W17">
         <v>0.0</v>
       </c>
       <c r="X17">
         <v>0.0</v>
       </c>
       <c r="Y17">
         <v>0.0</v>
       </c>
       <c r="Z17">
         <v>0.0</v>
       </c>
       <c r="AA17">
         <v>0.0</v>
       </c>
-      <c r="AB17"/>
+      <c r="AB17">
+        <v>0.0</v>
+      </c>
       <c r="AC17"/>
-      <c r="AD17">
-[...2 lines deleted...]
-      <c r="AE17"/>
+      <c r="AD17"/>
+      <c r="AE17">
+        <v>0.0</v>
+      </c>
       <c r="AF17"/>
       <c r="AG17"/>
-      <c r="AH17">
-[...2 lines deleted...]
-      <c r="AI17"/>
+      <c r="AH17"/>
+      <c r="AI17">
+        <v>0.0</v>
+      </c>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
@@ -43984,445 +44100,449 @@
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
+      <c r="DF17"/>
     </row>
-    <row r="18" spans="1:109">
+    <row r="18" spans="1:110">
       <c r="A18" t="s">
         <v>268</v>
       </c>
       <c r="B18">
+        <v>1759266634.0</v>
+      </c>
+      <c r="C18">
         <v>5476481302.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>1586000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>5034000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>2747000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>5106000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>2553000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>2888000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>1409000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>3370000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>1685000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>2456000000.0</v>
       </c>
-      <c r="M18"/>
-      <c r="N18">
+      <c r="N18"/>
+      <c r="O18">
         <v>4206000000.0</v>
       </c>
-      <c r="O18"/>
-      <c r="P18">
+      <c r="P18"/>
+      <c r="Q18">
         <v>2658000000.0</v>
       </c>
-      <c r="Q18"/>
-      <c r="R18">
+      <c r="R18"/>
+      <c r="S18">
         <v>5089000000.0</v>
       </c>
-      <c r="S18"/>
-      <c r="T18">
+      <c r="T18"/>
+      <c r="U18">
         <v>3106000000.0</v>
       </c>
-      <c r="U18"/>
-      <c r="V18">
+      <c r="V18"/>
+      <c r="W18">
         <v>4959000000.0</v>
       </c>
-      <c r="W18"/>
-      <c r="X18">
+      <c r="X18"/>
+      <c r="Y18">
         <v>1834000000.0</v>
       </c>
-      <c r="Y18"/>
-      <c r="Z18">
+      <c r="Z18"/>
+      <c r="AA18">
         <v>3794000000.0</v>
       </c>
-      <c r="AA18"/>
-      <c r="AB18">
+      <c r="AB18"/>
+      <c r="AC18">
         <v>2195000000.0</v>
       </c>
-      <c r="AC18"/>
-      <c r="AD18">
+      <c r="AD18"/>
+      <c r="AE18">
         <v>4270000000.0</v>
       </c>
-      <c r="AE18"/>
-      <c r="AF18">
+      <c r="AF18"/>
+      <c r="AG18">
         <v>1513000000.0</v>
       </c>
-      <c r="AG18"/>
-      <c r="AH18">
+      <c r="AH18"/>
+      <c r="AI18">
         <v>4183000000.0</v>
       </c>
-      <c r="AI18"/>
-      <c r="AJ18">
+      <c r="AJ18"/>
+      <c r="AK18">
         <v>1060000000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>4061000000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>1402000000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>2695000000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>955000000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>3030000000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>1473000000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>3148000000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>1308000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1676500000.0</v>
       </c>
       <c r="AT18">
         <v>1676500000.0</v>
       </c>
       <c r="AU18">
+        <v>1676500000.0</v>
+      </c>
+      <c r="AV18">
         <v>1624000000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>1629000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1837500000.0</v>
       </c>
       <c r="AX18">
         <v>1837500000.0</v>
       </c>
       <c r="AY18">
-        <v>2202500000.0</v>
+        <v>1837500000.0</v>
       </c>
       <c r="AZ18">
         <v>2202500000.0</v>
       </c>
       <c r="BA18">
         <v>2202500000.0</v>
       </c>
       <c r="BB18">
         <v>2202500000.0</v>
       </c>
       <c r="BC18">
-        <v>1142500000.0</v>
+        <v>2202500000.0</v>
       </c>
       <c r="BD18">
         <v>1142500000.0</v>
       </c>
       <c r="BE18">
         <v>1142500000.0</v>
       </c>
       <c r="BF18">
         <v>1142500000.0</v>
       </c>
       <c r="BG18">
+        <v>1142500000.0</v>
+      </c>
+      <c r="BH18">
         <v>1067000000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>1235000000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>1274000000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>8234160.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>2066026370.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>1433000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>905973630.0</v>
       </c>
       <c r="BN18">
         <v>905973630.0</v>
       </c>
       <c r="BO18">
-        <v>1770000000.0</v>
+        <v>905973630.0</v>
       </c>
       <c r="BP18">
         <v>1770000000.0</v>
       </c>
       <c r="BQ18">
         <v>1770000000.0</v>
       </c>
       <c r="BR18">
+        <v>1770000000.0</v>
+      </c>
+      <c r="BS18">
         <v>289000000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>2284787000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>1393000000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>2284787000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>1316000000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>1592824180.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>1518785407.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>1592824180.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>1115822764.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>1735834855.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>321013220.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>1735834855.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>931048120.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>1064500000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>1737447750.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>1064500000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>616337027.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>1196846989.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>1540809317.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>1196846989.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>803499721.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>-6927752151.38</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>1622369560.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>2455247007.08</v>
-      </c>
-[...1 lines deleted...]
-        <v>446533704.0</v>
       </c>
       <c r="CQ18">
         <v>446533704.0</v>
       </c>
       <c r="CR18">
-        <v>529746453.0</v>
+        <v>446533704.0</v>
       </c>
       <c r="CS18">
         <v>529746453.0</v>
       </c>
       <c r="CT18">
-        <v>676277536.0</v>
+        <v>529746453.0</v>
       </c>
       <c r="CU18">
         <v>676277536.0</v>
       </c>
       <c r="CV18">
-        <v>274768959.0</v>
+        <v>676277536.0</v>
       </c>
       <c r="CW18">
         <v>274768959.0</v>
       </c>
       <c r="CX18">
-        <v>147250175.0</v>
+        <v>274768959.0</v>
       </c>
       <c r="CY18">
         <v>147250175.0</v>
       </c>
       <c r="CZ18">
-        <v>146487197.0</v>
+        <v>147250175.0</v>
       </c>
       <c r="DA18">
         <v>146487197.0</v>
       </c>
       <c r="DB18">
-        <v>221531820.0</v>
+        <v>146487197.0</v>
       </c>
       <c r="DC18">
         <v>221531820.0</v>
       </c>
       <c r="DD18">
-        <v>323633031.0</v>
+        <v>221531820.0</v>
       </c>
       <c r="DE18">
         <v>323633031.0</v>
       </c>
+      <c r="DF18">
+        <v>323633031.0</v>
+      </c>
     </row>
-    <row r="19" spans="1:109">
+    <row r="19" spans="1:110">
       <c r="A19" t="s">
         <v>269</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
-      <c r="J19">
-[...1 lines deleted...]
-      </c>
+      <c r="J19"/>
       <c r="K19">
         <v>-17500000.0</v>
       </c>
-      <c r="L19"/>
+      <c r="L19">
+        <v>-17500000.0</v>
+      </c>
       <c r="M19"/>
-      <c r="N19">
-[...1 lines deleted...]
-      </c>
+      <c r="N19"/>
       <c r="O19">
         <v>-126000000.0</v>
       </c>
       <c r="P19">
         <v>-126000000.0</v>
       </c>
       <c r="Q19">
         <v>-126000000.0</v>
       </c>
       <c r="R19">
-        <v>240500000.0</v>
+        <v>-126000000.0</v>
       </c>
       <c r="S19">
         <v>240500000.0</v>
       </c>
       <c r="T19">
         <v>240500000.0</v>
       </c>
       <c r="U19">
         <v>240500000.0</v>
       </c>
       <c r="V19">
+        <v>240500000.0</v>
+      </c>
+      <c r="W19">
         <v>-382741871.8</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-264933672.35</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-416620400.62</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-383300180.1</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>61397375.84</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>27205371.61</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>27351024.21</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>28908844.88</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-258196229.13</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-107500000.0</v>
       </c>
-      <c r="AF19"/>
       <c r="AG19"/>
-      <c r="AH19">
+      <c r="AH19"/>
+      <c r="AI19">
         <v>104591569.92</v>
       </c>
-      <c r="AI19"/>
       <c r="AJ19"/>
-      <c r="AK19">
+      <c r="AK19"/>
+      <c r="AL19">
         <v>-62000000.0</v>
       </c>
-      <c r="AL19"/>
-      <c r="AM19">
+      <c r="AM19"/>
+      <c r="AN19">
         <v>-9000000.0</v>
       </c>
-      <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
@@ -44448,52 +44568,53 @@
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
+      <c r="DF19"/>
     </row>
-    <row r="20" spans="1:109">
+    <row r="20" spans="1:110">
       <c r="A20" t="s">
         <v>270</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
@@ -44561,148 +44682,149 @@
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
+      <c r="DF20"/>
     </row>
-    <row r="21" spans="1:109">
+    <row r="21" spans="1:110">
       <c r="A21" t="s">
         <v>271</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
-      <c r="J21">
-[...1 lines deleted...]
-      </c>
+      <c r="J21"/>
       <c r="K21">
         <v>-2113500000.0</v>
       </c>
       <c r="L21">
-        <v>1250000000.0</v>
+        <v>-2113500000.0</v>
       </c>
       <c r="M21">
         <v>1250000000.0</v>
       </c>
       <c r="N21">
-        <v>910000000.0</v>
+        <v>1250000000.0</v>
       </c>
       <c r="O21">
         <v>910000000.0</v>
       </c>
       <c r="P21">
-        <v>-215000000.0</v>
+        <v>910000000.0</v>
       </c>
       <c r="Q21">
         <v>-215000000.0</v>
       </c>
       <c r="R21">
-        <v>-391500000.0</v>
+        <v>-215000000.0</v>
       </c>
       <c r="S21">
         <v>-391500000.0</v>
       </c>
       <c r="T21">
-        <v>301000000.0</v>
+        <v>-391500000.0</v>
       </c>
       <c r="U21">
         <v>301000000.0</v>
       </c>
       <c r="V21">
-        <v>-518000000.0</v>
+        <v>301000000.0</v>
       </c>
       <c r="W21">
         <v>-518000000.0</v>
       </c>
       <c r="X21">
-        <v>968500000.0</v>
+        <v>-518000000.0</v>
       </c>
       <c r="Y21">
         <v>968500000.0</v>
       </c>
       <c r="Z21">
+        <v>968500000.0</v>
+      </c>
+      <c r="AA21">
         <v>-5905905024.46</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-2616925214.17</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>2610567970.2</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>2759256981.18</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>10721748528.88</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>2657500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1806500000.0</v>
       </c>
       <c r="AG21">
         <v>1806500000.0</v>
       </c>
       <c r="AH21">
+        <v>1806500000.0</v>
+      </c>
+      <c r="AI21">
         <v>1852316703.27</v>
       </c>
-      <c r="AI21"/>
       <c r="AJ21"/>
-      <c r="AK21">
+      <c r="AK21"/>
+      <c r="AL21">
         <v>1527000000.0</v>
       </c>
-      <c r="AL21"/>
-      <c r="AM21">
+      <c r="AM21"/>
+      <c r="AN21">
         <v>191000000.0</v>
       </c>
-      <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
@@ -44728,2695 +44850,2721 @@
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
+      <c r="DF21"/>
     </row>
-    <row r="22" spans="1:109">
+    <row r="22" spans="1:110">
       <c r="A22" t="s">
         <v>224</v>
       </c>
       <c r="B22">
+        <v>3084070897.0</v>
+      </c>
+      <c r="C22">
         <v>2143019044.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>3512000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>2043000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>3701000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>2939000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>1469500000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>3548000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>1774000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>4737000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>2368500000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>2905000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>1452500000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>2928000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>1464000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>3121000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>1560500000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>2297000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>1148500000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>3284000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>1642000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>2619000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>4010758889.48</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>3006000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>6660117579.83</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>6338000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>3675619356.33</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>3031000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>1869233608.07</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>2943000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>1471500000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>3110000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>1555000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>2672000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>1336000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>2512000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>2420000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>2489000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>2353000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>2818000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>2413000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>2429000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>2243000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>2705000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2311500000.0</v>
       </c>
       <c r="AT22">
         <v>2311500000.0</v>
       </c>
       <c r="AU22">
+        <v>2311500000.0</v>
+      </c>
+      <c r="AV22">
         <v>1042000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>1347000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2299000000.0</v>
       </c>
       <c r="AX22">
         <v>2299000000.0</v>
       </c>
       <c r="AY22">
-        <v>1829500000.0</v>
+        <v>2299000000.0</v>
       </c>
       <c r="AZ22">
         <v>1829500000.0</v>
       </c>
       <c r="BA22">
         <v>1829500000.0</v>
       </c>
       <c r="BB22">
         <v>1829500000.0</v>
       </c>
       <c r="BC22">
-        <v>3583500000.0</v>
+        <v>1829500000.0</v>
       </c>
       <c r="BD22">
         <v>3583500000.0</v>
       </c>
       <c r="BE22">
         <v>3583500000.0</v>
       </c>
       <c r="BF22">
         <v>3583500000.0</v>
       </c>
       <c r="BG22">
+        <v>3583500000.0</v>
+      </c>
+      <c r="BH22">
         <v>-12000000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>1403000000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>5257000000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>1073435040.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>3552186990.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>1501000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1855813010.0</v>
       </c>
       <c r="BN22">
         <v>1855813010.0</v>
       </c>
       <c r="BO22">
-        <v>2537000000.0</v>
+        <v>1855813010.0</v>
       </c>
       <c r="BP22">
         <v>2537000000.0</v>
       </c>
       <c r="BQ22">
         <v>2537000000.0</v>
       </c>
       <c r="BR22">
+        <v>2537000000.0</v>
+      </c>
+      <c r="BS22">
         <v>1320000000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>2119500000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>1128264540.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>2119500000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>1316000000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>1905000000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>1518785407.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>1905000000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>1270878655.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>2452840557.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>755444360.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>2452840557.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>1179763962.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>919000000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>371649973.52</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>919000000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>1066052758.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>2606241857.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>890392394.58</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>2606241857.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>1091892774.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>2327068229.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>806906200.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>2230642800.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2091136442.0</v>
       </c>
       <c r="CQ22">
         <v>2091136442.0</v>
       </c>
       <c r="CR22">
-        <v>1789866742.0</v>
+        <v>2091136442.0</v>
       </c>
       <c r="CS22">
         <v>1789866742.0</v>
       </c>
       <c r="CT22">
-        <v>1977234630.0</v>
+        <v>1789866742.0</v>
       </c>
       <c r="CU22">
         <v>1977234630.0</v>
       </c>
       <c r="CV22">
-        <v>1522075421.0</v>
+        <v>1977234630.0</v>
       </c>
       <c r="CW22">
         <v>1522075421.0</v>
       </c>
       <c r="CX22">
-        <v>1610190234.0</v>
+        <v>1522075421.0</v>
       </c>
       <c r="CY22">
         <v>1610190234.0</v>
       </c>
       <c r="CZ22">
-        <v>1283917201.0</v>
+        <v>1610190234.0</v>
       </c>
       <c r="DA22">
         <v>1283917201.0</v>
       </c>
       <c r="DB22">
-        <v>1331701196.0</v>
+        <v>1283917201.0</v>
       </c>
       <c r="DC22">
         <v>1331701196.0</v>
       </c>
       <c r="DD22">
-        <v>1396584877.0</v>
+        <v>1331701196.0</v>
       </c>
       <c r="DE22">
         <v>1396584877.0</v>
       </c>
+      <c r="DF22">
+        <v>1396584877.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:109">
+    <row r="23" spans="1:110">
       <c r="A23" t="s">
         <v>272</v>
       </c>
       <c r="B23">
+        <v>-340634816.0</v>
+      </c>
+      <c r="C23">
         <v>2386963485.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1353000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-1471000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-152405556.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-1831570021.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-894500000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-243592960.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>233000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-5817099633.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-2476000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1252000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-300000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-796000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-221500000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-1820000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-272500000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-1557000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-387000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>32000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-285000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-1682000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-325000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1224000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-254000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-9401000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-482750636.72</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1354000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-206667486.78</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>434000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-466500000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>2049000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-147000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-714000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-24000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1250000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-1317000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1616000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-2084000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>83000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-3492000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>1272000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-3599000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>2622000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-453500000.0</v>
       </c>
       <c r="AT23">
         <v>-453500000.0</v>
       </c>
       <c r="AU23">
+        <v>-453500000.0</v>
+      </c>
+      <c r="AV23">
         <v>-2030000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>112000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-158500000.0</v>
       </c>
       <c r="AX23">
         <v>-158500000.0</v>
       </c>
       <c r="AY23">
-        <v>-377500000.0</v>
+        <v>-158500000.0</v>
       </c>
       <c r="AZ23">
         <v>-377500000.0</v>
       </c>
       <c r="BA23">
         <v>-377500000.0</v>
       </c>
       <c r="BB23">
         <v>-377500000.0</v>
       </c>
       <c r="BC23">
-        <v>-1607000000.0</v>
+        <v>-377500000.0</v>
       </c>
       <c r="BD23">
         <v>-1607000000.0</v>
       </c>
       <c r="BE23">
         <v>-1607000000.0</v>
       </c>
       <c r="BF23">
         <v>-1607000000.0</v>
       </c>
       <c r="BG23">
+        <v>-1607000000.0</v>
+      </c>
+      <c r="BH23">
         <v>-131000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-682000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>-2817000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>610824960.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>692924890.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>-1482000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-340924890.0</v>
       </c>
       <c r="BN23">
         <v>-340924890.0</v>
       </c>
       <c r="BO23">
-        <v>-135500000.0</v>
+        <v>-340924890.0</v>
       </c>
       <c r="BP23">
         <v>-135500000.0</v>
       </c>
       <c r="BQ23">
         <v>-135500000.0</v>
       </c>
       <c r="BR23">
+        <v>-135500000.0</v>
+      </c>
+      <c r="BS23">
         <v>-136000000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>-422000000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>-1720000000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>-422000000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>-13000000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>-283609120.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>-1463623879.72</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>-283609120.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>-307213540.43</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>-296373670.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>-334353439.94</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>-296373670.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>-279805322.61</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>-2549000000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>-3381234520.25</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>-2549000000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>-1646800770.9</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>682500000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>13383280633.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>682500000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>161700151.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>1153186251.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>-1471620940.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>-1153186250.37</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1528255296.0</v>
       </c>
       <c r="CQ23">
         <v>-1528255296.0</v>
       </c>
       <c r="CR23">
-        <v>-3613777790.0</v>
+        <v>-1528255296.0</v>
       </c>
       <c r="CS23">
         <v>-3613777790.0</v>
       </c>
       <c r="CT23">
-        <v>0.0</v>
+        <v>-3613777790.0</v>
       </c>
       <c r="CU23">
         <v>0.0</v>
       </c>
       <c r="CV23">
-        <v>0.14</v>
+        <v>0.0</v>
       </c>
       <c r="CW23">
         <v>0.14</v>
       </c>
       <c r="CX23">
-        <v>0.36</v>
+        <v>0.14</v>
       </c>
       <c r="CY23">
         <v>0.36</v>
       </c>
       <c r="CZ23">
-        <v>0.41</v>
+        <v>0.36</v>
       </c>
       <c r="DA23">
         <v>0.41</v>
       </c>
       <c r="DB23">
-        <v>0.14</v>
+        <v>0.41</v>
       </c>
       <c r="DC23">
         <v>0.14</v>
       </c>
       <c r="DD23">
-        <v>0.16</v>
+        <v>0.14</v>
       </c>
       <c r="DE23">
         <v>0.16</v>
       </c>
+      <c r="DF23">
+        <v>0.16</v>
+      </c>
     </row>
-    <row r="24" spans="1:109">
+    <row r="24" spans="1:110">
       <c r="A24" t="s">
         <v>273</v>
       </c>
       <c r="B24">
+        <v>379389673.0</v>
+      </c>
+      <c r="C24">
         <v>-828328793.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>511000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>886000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>1130940168.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-14000000.0</v>
       </c>
-      <c r="G24"/>
-      <c r="H24">
+      <c r="H24"/>
+      <c r="I24">
         <v>345000000.0</v>
       </c>
-      <c r="I24"/>
-      <c r="J24">
+      <c r="J24"/>
+      <c r="K24">
         <v>4729000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>156500000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>159000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>79500000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-98000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>121000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>91000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>45500000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>344000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-53500000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>464000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>232000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-111000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-1000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>312000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>156000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>7220000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>101296596.43</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>89000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>54742280.72</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>314000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>117000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>212000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>29000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>140000000.0</v>
       </c>
-      <c r="AI24"/>
-      <c r="AJ24">
+      <c r="AJ24"/>
+      <c r="AK24">
         <v>207000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>181000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>44000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>181000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>1684000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>515000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>257000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>237000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>274000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>167000000.0</v>
       </c>
       <c r="AT24">
         <v>167000000.0</v>
       </c>
       <c r="AU24">
-        <v>473000000.0</v>
+        <v>167000000.0</v>
       </c>
       <c r="AV24">
         <v>473000000.0</v>
       </c>
       <c r="AW24">
         <v>473000000.0</v>
       </c>
       <c r="AX24">
         <v>473000000.0</v>
       </c>
       <c r="AY24">
-        <v>58000000.0</v>
+        <v>473000000.0</v>
       </c>
       <c r="AZ24">
         <v>58000000.0</v>
       </c>
       <c r="BA24">
         <v>58000000.0</v>
       </c>
       <c r="BB24">
         <v>58000000.0</v>
       </c>
       <c r="BC24">
-        <v>164000000.0</v>
+        <v>58000000.0</v>
       </c>
       <c r="BD24">
         <v>164000000.0</v>
       </c>
       <c r="BE24">
         <v>164000000.0</v>
       </c>
       <c r="BF24">
         <v>164000000.0</v>
       </c>
       <c r="BG24">
+        <v>164000000.0</v>
+      </c>
+      <c r="BH24">
         <v>72000000.0</v>
       </c>
-      <c r="BH24"/>
-      <c r="BI24">
+      <c r="BI24"/>
+      <c r="BJ24">
         <v>355000000.0</v>
       </c>
-      <c r="BJ24"/>
-      <c r="BK24">
+      <c r="BK24"/>
+      <c r="BL24">
         <v>287425490.0</v>
       </c>
-      <c r="BL24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BM24"/>
       <c r="BN24">
         <v>53574510.0</v>
       </c>
       <c r="BO24">
-        <v>255500467.0</v>
+        <v>53574510.0</v>
       </c>
       <c r="BP24">
         <v>255500467.0</v>
       </c>
       <c r="BQ24">
         <v>255500467.0</v>
       </c>
-      <c r="BR24"/>
-      <c r="BS24">
+      <c r="BR24">
+        <v>255500467.0</v>
+      </c>
+      <c r="BS24"/>
+      <c r="BT24">
         <v>-144000000.0</v>
       </c>
-      <c r="BT24"/>
-      <c r="BU24">
+      <c r="BU24"/>
+      <c r="BV24">
         <v>-144000000.0</v>
       </c>
-      <c r="BV24"/>
-      <c r="BW24">
+      <c r="BW24"/>
+      <c r="BX24">
         <v>280222510.0</v>
       </c>
-      <c r="BX24"/>
-      <c r="BY24">
+      <c r="BY24"/>
+      <c r="BZ24">
         <v>280222510.0</v>
       </c>
-      <c r="BZ24"/>
-      <c r="CA24">
+      <c r="CA24"/>
+      <c r="CB24">
         <v>-1107462116.0</v>
       </c>
-      <c r="CB24"/>
-      <c r="CC24">
+      <c r="CC24"/>
+      <c r="CD24">
         <v>-1107462116.0</v>
       </c>
-      <c r="CD24"/>
-      <c r="CE24">
+      <c r="CE24"/>
+      <c r="CF24">
         <v>553000000.0</v>
       </c>
-      <c r="CF24"/>
-      <c r="CG24">
+      <c r="CG24"/>
+      <c r="CH24">
         <v>553000000.0</v>
       </c>
-      <c r="CH24"/>
-      <c r="CI24">
+      <c r="CI24"/>
+      <c r="CJ24">
         <v>2317784021.0</v>
       </c>
-      <c r="CJ24"/>
-      <c r="CK24">
+      <c r="CK24"/>
+      <c r="CL24">
         <v>2317784021.0</v>
       </c>
-      <c r="CL24"/>
-      <c r="CM24">
+      <c r="CM24"/>
+      <c r="CN24">
         <v>6334812728.0</v>
       </c>
-      <c r="CN24"/>
-      <c r="CO24">
+      <c r="CO24"/>
+      <c r="CP24">
         <v>-253041715.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-948972578.0</v>
       </c>
       <c r="CQ24">
         <v>-948972578.0</v>
       </c>
       <c r="CR24">
-        <v>-3261134199.0</v>
+        <v>-948972578.0</v>
       </c>
       <c r="CS24">
         <v>-3261134199.0</v>
       </c>
       <c r="CT24">
-        <v>-201576112.0</v>
+        <v>-3261134199.0</v>
       </c>
       <c r="CU24">
         <v>-201576112.0</v>
       </c>
       <c r="CV24">
-        <v>207281846.0</v>
+        <v>-201576112.0</v>
       </c>
       <c r="CW24">
         <v>207281846.0</v>
       </c>
       <c r="CX24">
-        <v>6374466.0</v>
+        <v>207281846.0</v>
       </c>
       <c r="CY24">
         <v>6374466.0</v>
       </c>
       <c r="CZ24">
-        <v>-90808805.0</v>
+        <v>6374466.0</v>
       </c>
       <c r="DA24">
         <v>-90808805.0</v>
       </c>
       <c r="DB24">
-        <v>-25730324.0</v>
+        <v>-90808805.0</v>
       </c>
       <c r="DC24">
         <v>-25730324.0</v>
       </c>
       <c r="DD24">
-        <v>-73394100.0</v>
+        <v>-25730324.0</v>
       </c>
       <c r="DE24">
         <v>-73394100.0</v>
       </c>
+      <c r="DF24">
+        <v>-73394100.0</v>
+      </c>
     </row>
-    <row r="25" spans="1:109">
+    <row r="25" spans="1:110">
       <c r="A25" t="s">
         <v>274</v>
       </c>
       <c r="B25">
+        <v>-171337271.0</v>
+      </c>
+      <c r="C25">
         <v>917398348.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>974000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>799000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1299000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-8000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-4000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>35000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>118000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>879000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>439500000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>325000000.0</v>
       </c>
-      <c r="M25"/>
-      <c r="N25">
+      <c r="N25"/>
+      <c r="O25">
         <v>772000000.0</v>
       </c>
-      <c r="O25"/>
-      <c r="P25">
+      <c r="P25"/>
+      <c r="Q25">
         <v>214000000.0</v>
       </c>
-      <c r="Q25"/>
-      <c r="R25">
+      <c r="R25"/>
+      <c r="S25">
         <v>694000000.0</v>
       </c>
-      <c r="S25"/>
-      <c r="T25">
+      <c r="T25"/>
+      <c r="U25">
         <v>398000000.0</v>
       </c>
-      <c r="U25"/>
-      <c r="V25">
+      <c r="V25"/>
+      <c r="W25">
         <v>583000000.0</v>
       </c>
-      <c r="W25"/>
-      <c r="X25">
+      <c r="X25"/>
+      <c r="Y25">
         <v>214000000.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25">
+      <c r="Z25"/>
+      <c r="AA25">
         <v>-2431000000.0</v>
       </c>
-      <c r="AA25"/>
-      <c r="AB25">
+      <c r="AB25"/>
+      <c r="AC25">
         <v>232000000.0</v>
       </c>
-      <c r="AC25"/>
-      <c r="AD25">
+      <c r="AD25"/>
+      <c r="AE25">
         <v>761000000.0</v>
       </c>
-      <c r="AE25"/>
-      <c r="AF25">
+      <c r="AF25"/>
+      <c r="AG25">
         <v>-410000000.0</v>
       </c>
-      <c r="AG25"/>
-      <c r="AH25">
+      <c r="AH25"/>
+      <c r="AI25">
         <v>85000000.0</v>
       </c>
-      <c r="AI25"/>
-      <c r="AJ25">
+      <c r="AJ25"/>
+      <c r="AK25">
         <v>75000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>1371000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-78000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-173000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-627000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>995000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-24000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>1267000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-857000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>228000000.0</v>
       </c>
       <c r="AT25">
         <v>228000000.0</v>
       </c>
       <c r="AU25">
+        <v>228000000.0</v>
+      </c>
+      <c r="AV25">
         <v>234000000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>60000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39000000.0</v>
       </c>
       <c r="AX25">
         <v>39000000.0</v>
       </c>
       <c r="AY25">
-        <v>205000000.0</v>
+        <v>39000000.0</v>
       </c>
       <c r="AZ25">
         <v>205000000.0</v>
       </c>
       <c r="BA25">
         <v>205000000.0</v>
       </c>
       <c r="BB25">
         <v>205000000.0</v>
       </c>
       <c r="BC25">
-        <v>7500000.0</v>
+        <v>205000000.0</v>
       </c>
       <c r="BD25">
         <v>7500000.0</v>
       </c>
       <c r="BE25">
         <v>7500000.0</v>
       </c>
       <c r="BF25">
         <v>7500000.0</v>
       </c>
       <c r="BG25">
+        <v>7500000.0</v>
+      </c>
+      <c r="BH25">
         <v>521000000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>-740000000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>-442000000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-157197600.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>2003000000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>-562000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-224000000.0</v>
       </c>
       <c r="BN25">
         <v>-224000000.0</v>
       </c>
       <c r="BO25">
-        <v>283500000.0</v>
+        <v>-224000000.0</v>
       </c>
       <c r="BP25">
         <v>283500000.0</v>
       </c>
       <c r="BQ25">
         <v>283500000.0</v>
       </c>
       <c r="BR25">
+        <v>283500000.0</v>
+      </c>
+      <c r="BS25">
         <v>-849000000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>-1046352400.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>-1128264540.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>-1046352400.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>-1316000000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>-711175895.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>-1518785407.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>-711175895.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>-1270878655.46</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>-1587543797.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>-1076457580.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>-1587543797.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>-1179763962.58</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>-709500000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>1546607326.94</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>-709500000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>-1066052758.37</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>-2635340674.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>1680378868.51</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>-2635340674.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>-1091892774.64</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>-9254820380.89</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>815463360.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>87953259.11</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1259635488.0</v>
       </c>
       <c r="CQ25">
         <v>-1259635488.0</v>
       </c>
       <c r="CR25">
-        <v>-1244340607.0</v>
+        <v>-1259635488.0</v>
       </c>
       <c r="CS25">
         <v>-1244340607.0</v>
       </c>
       <c r="CT25">
-        <v>-1035399484.0</v>
+        <v>-1244340607.0</v>
       </c>
       <c r="CU25">
         <v>-1035399484.0</v>
       </c>
       <c r="CV25">
-        <v>-847806856.0</v>
+        <v>-1035399484.0</v>
       </c>
       <c r="CW25">
         <v>-847806856.0</v>
       </c>
       <c r="CX25">
-        <v>-1051149523.0</v>
+        <v>-847806856.0</v>
       </c>
       <c r="CY25">
         <v>-1051149523.0</v>
       </c>
       <c r="CZ25">
-        <v>-560098108.0</v>
+        <v>-1051149523.0</v>
       </c>
       <c r="DA25">
         <v>-560098108.0</v>
       </c>
       <c r="DB25">
-        <v>-868555351.0</v>
+        <v>-560098108.0</v>
       </c>
       <c r="DC25">
         <v>-868555351.0</v>
       </c>
       <c r="DD25">
-        <v>-954822293.0</v>
+        <v>-868555351.0</v>
       </c>
       <c r="DE25">
         <v>-954822293.0</v>
       </c>
+      <c r="DF25">
+        <v>-954822293.0</v>
+      </c>
     </row>
-    <row r="26" spans="1:109">
+    <row r="26" spans="1:110">
       <c r="A26" t="s">
         <v>275</v>
       </c>
       <c r="B26">
+        <v>-1536936124.0</v>
+      </c>
+      <c r="C26">
         <v>-95190250.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-1510000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-1133000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-375000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-754000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-377000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-753000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-376500000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-861000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-430500000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-648000000.0</v>
       </c>
-      <c r="M26"/>
-      <c r="N26">
+      <c r="N26"/>
+      <c r="O26">
         <v>-2173000000.0</v>
       </c>
-      <c r="O26"/>
-      <c r="P26">
+      <c r="P26"/>
+      <c r="Q26">
         <v>-845000000.0</v>
       </c>
-      <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
-      <c r="V26">
+      <c r="V26"/>
+      <c r="W26">
         <v>-201000000.0</v>
       </c>
-      <c r="W26">
-[...1 lines deleted...]
-      </c>
       <c r="X26">
+        <v>0.0</v>
+      </c>
+      <c r="Y26">
         <v>-205000000.0</v>
       </c>
-      <c r="Y26">
-[...1 lines deleted...]
-      </c>
       <c r="Z26">
+        <v>0.0</v>
+      </c>
+      <c r="AA26">
         <v>-3765000000.0</v>
       </c>
-      <c r="AA26">
-[...1 lines deleted...]
-      </c>
       <c r="AB26">
+        <v>0.0</v>
+      </c>
+      <c r="AC26">
         <v>-2512000000.0</v>
       </c>
-      <c r="AC26">
-[...1 lines deleted...]
-      </c>
       <c r="AD26">
+        <v>0.0</v>
+      </c>
+      <c r="AE26">
         <v>-3948000000.0</v>
       </c>
-      <c r="AE26"/>
-      <c r="AF26">
+      <c r="AF26"/>
+      <c r="AG26">
         <v>-1270000000.0</v>
       </c>
-      <c r="AG26"/>
-      <c r="AH26">
+      <c r="AH26"/>
+      <c r="AI26">
         <v>-283443154.48</v>
       </c>
-      <c r="AI26"/>
-      <c r="AJ26">
+      <c r="AJ26"/>
+      <c r="AK26">
         <v>-260000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-138000000.0</v>
       </c>
       <c r="AL26">
         <v>-138000000.0</v>
       </c>
       <c r="AM26">
+        <v>-138000000.0</v>
+      </c>
+      <c r="AN26">
         <v>-211000000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-256000000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-4000000.0</v>
       </c>
-      <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
-      <c r="AU26">
-[...1 lines deleted...]
-      </c>
+      <c r="AU26"/>
       <c r="AV26">
         <v>-62000000.0</v>
       </c>
       <c r="AW26">
         <v>-62000000.0</v>
       </c>
       <c r="AX26">
         <v>-62000000.0</v>
       </c>
-      <c r="AY26"/>
+      <c r="AY26">
+        <v>-62000000.0</v>
+      </c>
       <c r="AZ26"/>
-      <c r="BA26">
+      <c r="BA26"/>
+      <c r="BB26">
         <v>8000000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>-8000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-751500000.0</v>
       </c>
       <c r="BD26">
         <v>-751500000.0</v>
       </c>
       <c r="BE26">
         <v>-751500000.0</v>
       </c>
       <c r="BF26">
         <v>-751500000.0</v>
       </c>
       <c r="BG26">
+        <v>-751500000.0</v>
+      </c>
+      <c r="BH26">
         <v>-643000000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>-413000000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>-857000000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>-79347360.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>-4975230.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>9000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4975230.0</v>
       </c>
       <c r="BN26">
         <v>4975230.0</v>
       </c>
       <c r="BO26">
-        <v>-638000000.0</v>
+        <v>4975230.0</v>
       </c>
       <c r="BP26">
         <v>-638000000.0</v>
       </c>
       <c r="BQ26">
         <v>-638000000.0</v>
       </c>
       <c r="BR26">
+        <v>-638000000.0</v>
+      </c>
+      <c r="BS26">
         <v>-158000000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BT26">
         <v>-166000000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BU26">
         <v>6000000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BV26">
         <v>-166000000.0</v>
       </c>
-      <c r="BV26"/>
-      <c r="BW26">
+      <c r="BW26"/>
+      <c r="BX26">
         <v>-3970150.0</v>
       </c>
-      <c r="BX26"/>
-      <c r="BY26">
+      <c r="BY26"/>
+      <c r="BZ26">
         <v>-3970150.0</v>
       </c>
-      <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
-      <c r="CI26">
+      <c r="CI26"/>
+      <c r="CJ26">
         <v>-13916825.0</v>
       </c>
-      <c r="CJ26"/>
-      <c r="CK26">
+      <c r="CK26"/>
+      <c r="CL26">
         <v>-13916825.0</v>
       </c>
-      <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
-      <c r="CX26">
-[...1 lines deleted...]
-      </c>
+      <c r="CX26"/>
       <c r="CY26">
         <v>-179759954.0</v>
       </c>
-      <c r="CZ26"/>
+      <c r="CZ26">
+        <v>-179759954.0</v>
+      </c>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
+      <c r="DF26"/>
     </row>
-    <row r="27" spans="1:109">
+    <row r="27" spans="1:110">
       <c r="A27" t="s">
         <v>276</v>
       </c>
       <c r="B27"/>
-      <c r="C27">
+      <c r="C27"/>
+      <c r="D27">
         <v>162000000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>160000000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>164000000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>53000000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>26500000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>159000000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>79500000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>84000000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>42000000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>93000000.0</v>
       </c>
-      <c r="M27"/>
-      <c r="N27">
+      <c r="N27"/>
+      <c r="O27">
         <v>79000000.0</v>
       </c>
-      <c r="O27"/>
-      <c r="P27">
+      <c r="P27"/>
+      <c r="Q27">
         <v>82000000.0</v>
       </c>
-      <c r="Q27"/>
-      <c r="R27">
+      <c r="R27"/>
+      <c r="S27">
         <v>34000000.0</v>
       </c>
-      <c r="S27"/>
-      <c r="T27">
+      <c r="T27"/>
+      <c r="U27">
         <v>74000000.0</v>
       </c>
-      <c r="U27"/>
-      <c r="V27">
+      <c r="V27"/>
+      <c r="W27">
         <v>56000000.0</v>
       </c>
-      <c r="W27"/>
-      <c r="X27">
+      <c r="X27"/>
+      <c r="Y27">
         <v>95000000.0</v>
       </c>
-      <c r="Y27"/>
-      <c r="Z27">
+      <c r="Z27"/>
+      <c r="AA27">
         <v>81000000.0</v>
       </c>
-      <c r="AA27"/>
-      <c r="AB27">
+      <c r="AB27"/>
+      <c r="AC27">
         <v>115000000.0</v>
       </c>
-      <c r="AC27"/>
-      <c r="AD27">
+      <c r="AD27"/>
+      <c r="AE27">
         <v>126000000.0</v>
       </c>
-      <c r="AE27"/>
-      <c r="AF27">
+      <c r="AF27"/>
+      <c r="AG27">
         <v>158000000.0</v>
       </c>
-      <c r="AG27"/>
-      <c r="AH27">
+      <c r="AH27"/>
+      <c r="AI27">
         <v>93000000.0</v>
       </c>
-      <c r="AI27"/>
-      <c r="AJ27">
+      <c r="AJ27"/>
+      <c r="AK27">
         <v>105000000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>66000000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>84000000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>70000000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>118000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>121000000.0</v>
       </c>
       <c r="AP27">
         <v>121000000.0</v>
       </c>
       <c r="AQ27">
+        <v>121000000.0</v>
+      </c>
+      <c r="AR27">
         <v>87000000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>66000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>52500000.0</v>
       </c>
       <c r="AT27">
         <v>52500000.0</v>
       </c>
       <c r="AU27">
+        <v>52500000.0</v>
+      </c>
+      <c r="AV27">
         <v>30000000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>40000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>72000000.0</v>
       </c>
       <c r="AX27">
         <v>72000000.0</v>
       </c>
       <c r="AY27">
-        <v>97500000.0</v>
+        <v>72000000.0</v>
       </c>
       <c r="AZ27">
         <v>97500000.0</v>
       </c>
       <c r="BA27">
         <v>97500000.0</v>
       </c>
       <c r="BB27">
         <v>97500000.0</v>
       </c>
       <c r="BC27">
-        <v>62500000.0</v>
+        <v>97500000.0</v>
       </c>
       <c r="BD27">
         <v>62500000.0</v>
       </c>
       <c r="BE27">
         <v>62500000.0</v>
       </c>
       <c r="BF27">
         <v>62500000.0</v>
       </c>
       <c r="BG27">
+        <v>62500000.0</v>
+      </c>
+      <c r="BH27">
         <v>12000000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>37000000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>106000000.0</v>
       </c>
-      <c r="BJ27"/>
-      <c r="BK27">
+      <c r="BK27"/>
+      <c r="BL27">
         <v>120000000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>32000000.0</v>
       </c>
-      <c r="BM27"/>
       <c r="BN27"/>
-      <c r="BO27">
-[...1 lines deleted...]
-      </c>
+      <c r="BO27"/>
       <c r="BP27">
         <v>96000000.0</v>
       </c>
       <c r="BQ27">
         <v>96000000.0</v>
       </c>
-      <c r="BR27"/>
+      <c r="BR27">
+        <v>96000000.0</v>
+      </c>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
+      <c r="DF27"/>
     </row>
-    <row r="28" spans="1:109">
+    <row r="28" spans="1:110">
       <c r="A28" t="s">
         <v>277</v>
       </c>
       <c r="B28">
+        <v>-606819504.0</v>
+      </c>
+      <c r="C28">
         <v>-3678324270.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-2941000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-4787000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-2154000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-4704000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-2352000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-2489000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-1244500000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-7966000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-3983000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-924000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-462000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-3002000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-1501000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-4097000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-2048500000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-3716000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-1858000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-2088000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-1044000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-3811000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-5836197834.25</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-856000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-1896560428.62</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-11434000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-6455776800.19</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-679000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-242957313.32</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-1571000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-785500000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>138000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>69000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-2555000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-1277500000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-518000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-2961000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-71000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-3696000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-1494000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-5036000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-177000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-4974000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-1648000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>205500000.0</v>
       </c>
       <c r="AT28">
         <v>205500000.0</v>
       </c>
       <c r="AU28">
+        <v>205500000.0</v>
+      </c>
+      <c r="AV28">
         <v>-2301000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-535000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2304500000.0</v>
       </c>
       <c r="AX28">
         <v>-2304500000.0</v>
       </c>
       <c r="AY28">
-        <v>-2150500000.0</v>
+        <v>-2304500000.0</v>
       </c>
       <c r="AZ28">
         <v>-2150500000.0</v>
       </c>
       <c r="BA28">
         <v>-2150500000.0</v>
       </c>
       <c r="BB28">
         <v>-2150500000.0</v>
       </c>
       <c r="BC28">
-        <v>-1321500000.0</v>
+        <v>-2150500000.0</v>
       </c>
       <c r="BD28">
         <v>-1321500000.0</v>
       </c>
       <c r="BE28">
         <v>-1321500000.0</v>
       </c>
       <c r="BF28">
         <v>-1321500000.0</v>
       </c>
       <c r="BG28">
+        <v>-1321500000.0</v>
+      </c>
+      <c r="BH28">
         <v>-1548000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-1201000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-909000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>289692720.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-4433249700.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-1616000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1533750300.0</v>
       </c>
       <c r="BN28">
         <v>-1533750300.0</v>
       </c>
       <c r="BO28">
-        <v>-2410500000.0</v>
+        <v>-1533750300.0</v>
       </c>
       <c r="BP28">
         <v>-2410500000.0</v>
       </c>
       <c r="BQ28">
         <v>-2410500000.0</v>
       </c>
       <c r="BR28">
+        <v>-2410500000.0</v>
+      </c>
+      <c r="BS28">
         <v>-510000000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-2969000000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-1872000000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-2969000000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-13000000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-1008000000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-1461424105.43</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-1008000000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-307213540.43</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-1249444439.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-354563900.85</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-1249444439.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-279805322.61</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-3259000000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-3352152134.9</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-3259000000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-1646800770.9</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>18080486595.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>13349630549.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>18080486595.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>161700151.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>1153186251.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-1737346940.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-1307521439.3</v>
-      </c>
-[...1 lines deleted...]
-        <v>19814490.0</v>
       </c>
       <c r="CQ28">
         <v>19814490.0</v>
       </c>
       <c r="CR28">
-        <v>-357672783.0</v>
+        <v>19814490.0</v>
       </c>
       <c r="CS28">
         <v>-357672783.0</v>
       </c>
       <c r="CT28">
-        <v>202264085.0</v>
+        <v>-357672783.0</v>
       </c>
       <c r="CU28">
         <v>202264085.0</v>
       </c>
       <c r="CV28">
-        <v>-46397390.0</v>
+        <v>202264085.0</v>
       </c>
       <c r="CW28">
         <v>-46397390.0</v>
       </c>
       <c r="CX28">
-        <v>141513156.0</v>
+        <v>-46397390.0</v>
       </c>
       <c r="CY28">
         <v>141513156.0</v>
       </c>
       <c r="CZ28">
-        <v>-57666905.0</v>
+        <v>141513156.0</v>
       </c>
       <c r="DA28">
         <v>-57666905.0</v>
       </c>
       <c r="DB28">
-        <v>-131161899.0</v>
+        <v>-57666905.0</v>
       </c>
       <c r="DC28">
         <v>-131161899.0</v>
       </c>
       <c r="DD28">
-        <v>-90868885.0</v>
+        <v>-131161899.0</v>
       </c>
       <c r="DE28">
         <v>-90868885.0</v>
       </c>
+      <c r="DF28">
+        <v>-90868885.0</v>
+      </c>
     </row>
-    <row r="29" spans="1:109">
+    <row r="29" spans="1:110">
       <c r="A29" t="s">
         <v>278</v>
       </c>
       <c r="B29">
+        <v>2301834661.0</v>
+      </c>
+      <c r="C29">
         <v>6231372428.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>2287000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>6155000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>3364000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>6060000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>3030000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>3366000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1683000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>4233000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>2116500000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>3049000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1524500000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>4928000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>2464000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>3044000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1522000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>5530000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>2765000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>3528000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1764000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>5717000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>2858500000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>2392000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1196000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>4628000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>2516207455.43</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>2690000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>1479886824.95</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>5107000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>2553500000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>2185000000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>1092500000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>5228000000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>2614000000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>1819000000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>5084000000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>2246000000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>3799000000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>1744000000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>4189000000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>2105000000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>4297000000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>2539000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2726000000.0</v>
       </c>
       <c r="AT29">
         <v>2726000000.0</v>
       </c>
       <c r="AU29">
+        <v>2726000000.0</v>
+      </c>
+      <c r="AV29">
         <v>1624000000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>1629000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2745000000.0</v>
       </c>
       <c r="AX29">
         <v>2745000000.0</v>
       </c>
       <c r="AY29">
-        <v>2887000000.0</v>
+        <v>2745000000.0</v>
       </c>
       <c r="AZ29">
         <v>2887000000.0</v>
       </c>
       <c r="BA29">
         <v>2887000000.0</v>
       </c>
       <c r="BB29">
         <v>2887000000.0</v>
       </c>
       <c r="BC29">
-        <v>1692000000.0</v>
+        <v>2887000000.0</v>
       </c>
       <c r="BD29">
         <v>1692000000.0</v>
       </c>
       <c r="BE29">
         <v>1692000000.0</v>
       </c>
       <c r="BF29">
         <v>1692000000.0</v>
       </c>
       <c r="BG29">
+        <v>1692000000.0</v>
+      </c>
+      <c r="BH29">
         <v>1615000000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>1425000000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>1709000000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>202111200.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>2749778670.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>1653000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1156221330.0</v>
       </c>
       <c r="BN29">
         <v>1156221330.0</v>
       </c>
       <c r="BO29">
-        <v>2176500000.0</v>
+        <v>1156221330.0</v>
       </c>
       <c r="BP29">
         <v>2176500000.0</v>
       </c>
       <c r="BQ29">
         <v>2176500000.0</v>
       </c>
       <c r="BR29">
+        <v>2176500000.0</v>
+      </c>
+      <c r="BS29">
         <v>471000000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>2773500000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>1393000000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>2773500000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>1316000000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>2110928755.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>1518785407.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>2110928755.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>1270878655.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>2383854455.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>321013220.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>2383854455.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>1179763962.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>1743500000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>1895184689.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>1743500000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>1066052758.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>2270972881.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>1738432174.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>2270972881.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>1091892774.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>-6927752151.38</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>1622369560.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>3845871360.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1077766769.0</v>
       </c>
       <c r="CQ29">
         <v>1077766769.0</v>
       </c>
       <c r="CR29">
-        <v>1248849087.0</v>
+        <v>1077766769.0</v>
       </c>
       <c r="CS29">
         <v>1248849087.0</v>
       </c>
       <c r="CT29">
-        <v>1480518066.0</v>
+        <v>1248849087.0</v>
       </c>
       <c r="CU29">
         <v>1480518066.0</v>
       </c>
       <c r="CV29">
-        <v>1006281058.0</v>
+        <v>1480518066.0</v>
       </c>
       <c r="CW29">
         <v>1006281058.0</v>
       </c>
       <c r="CX29">
-        <v>1057523990.0</v>
+        <v>1006281058.0</v>
       </c>
       <c r="CY29">
         <v>1057523990.0</v>
       </c>
       <c r="CZ29">
-        <v>1057889444.0</v>
+        <v>1057523990.0</v>
       </c>
       <c r="DA29">
         <v>1057889444.0</v>
       </c>
       <c r="DB29">
-        <v>917505725.0</v>
+        <v>1057889444.0</v>
       </c>
       <c r="DC29">
         <v>917505725.0</v>
       </c>
       <c r="DD29">
-        <v>1063165964.0</v>
+        <v>917505725.0</v>
       </c>
       <c r="DE29">
         <v>1063165964.0</v>
       </c>
+      <c r="DF29">
+        <v>1063165964.0</v>
+      </c>
     </row>
-    <row r="30" spans="1:109">
+    <row r="30" spans="1:110">
       <c r="A30" t="s">
         <v>279</v>
       </c>
       <c r="B30">
+        <v>-957652966.0</v>
+      </c>
+      <c r="C30">
         <v>-2913053544.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-648000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-233000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-392000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-2094000000.0</v>
       </c>
-      <c r="G30"/>
-      <c r="H30">
+      <c r="H30"/>
+      <c r="I30">
         <v>-200000000.0</v>
       </c>
-      <c r="I30"/>
-      <c r="J30">
+      <c r="J30"/>
+      <c r="K30">
         <v>2885000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>1442500000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-432000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-216000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-2676000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-1338000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-570000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-285000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-900000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-450000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-581000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-290500000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-1521000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-760500000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-716000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-358000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>6085000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>3522227367.45</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-1441000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-886332882.27</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-5419000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-2709500000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-460000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-230000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-2544000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-1272000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-644000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-2334000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-1205000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-1236000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>895000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-363000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-798000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-912000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>157000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2233500000.0</v>
       </c>
       <c r="AT30">
         <v>-2233500000.0</v>
       </c>
       <c r="AU30">
+        <v>-2233500000.0</v>
+      </c>
+      <c r="AV30">
         <v>-582000000.0</v>
       </c>
-      <c r="AV30"/>
-      <c r="AW30">
+      <c r="AW30"/>
+      <c r="AX30">
         <v>-582000000.0</v>
       </c>
-      <c r="AX30"/>
-      <c r="AY30">
+      <c r="AY30"/>
+      <c r="AZ30">
         <v>-631500000.0</v>
       </c>
-      <c r="AZ30"/>
-      <c r="BA30">
+      <c r="BA30"/>
+      <c r="BB30">
         <v>-631500000.0</v>
       </c>
-      <c r="BB30"/>
-      <c r="BC30">
+      <c r="BC30"/>
+      <c r="BD30">
         <v>707500000.0</v>
       </c>
-      <c r="BD30"/>
-      <c r="BE30">
+      <c r="BE30"/>
+      <c r="BF30">
         <v>707500000.0</v>
       </c>
-      <c r="BF30"/>
-      <c r="BG30">
+      <c r="BG30"/>
+      <c r="BH30">
         <v>-340000000.0</v>
       </c>
-      <c r="BH30"/>
-      <c r="BI30">
+      <c r="BI30"/>
+      <c r="BJ30">
         <v>-283000000.0</v>
       </c>
-      <c r="BJ30"/>
-      <c r="BK30">
+      <c r="BK30"/>
+      <c r="BL30">
         <v>1308399920.0</v>
       </c>
-      <c r="BL30"/>
-      <c r="BM30">
+      <c r="BM30"/>
+      <c r="BN30">
         <v>-153399920.0</v>
       </c>
-      <c r="BN30"/>
-      <c r="BO30">
+      <c r="BO30"/>
+      <c r="BP30">
         <v>257500000.0</v>
       </c>
-      <c r="BP30"/>
-      <c r="BQ30">
+      <c r="BQ30"/>
+      <c r="BR30">
         <v>257500000.0</v>
       </c>
-      <c r="BR30"/>
-      <c r="BS30">
+      <c r="BS30"/>
+      <c r="BT30">
         <v>-60000000.0</v>
       </c>
-      <c r="BT30"/>
-      <c r="BU30">
+      <c r="BU30"/>
+      <c r="BV30">
         <v>-60000000.0</v>
       </c>
-      <c r="BV30"/>
-      <c r="BW30">
+      <c r="BW30"/>
+      <c r="BX30">
         <v>-368500000.0</v>
       </c>
-      <c r="BX30"/>
-      <c r="BY30">
+      <c r="BY30"/>
+      <c r="BZ30">
         <v>-368500000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>54500000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-1107462116.0</v>
       </c>
-      <c r="CB30"/>
-      <c r="CC30">
+      <c r="CC30"/>
+      <c r="CD30">
         <v>-1107462116.0</v>
       </c>
-      <c r="CD30"/>
-      <c r="CE30">
+      <c r="CE30"/>
+      <c r="CF30">
         <v>1612500000.0</v>
       </c>
-      <c r="CF30"/>
-      <c r="CG30">
+      <c r="CG30"/>
+      <c r="CH30">
         <v>1612500000.0</v>
       </c>
-      <c r="CH30"/>
-      <c r="CI30">
+      <c r="CI30"/>
+      <c r="CJ30">
         <v>-20502014224.0</v>
       </c>
-      <c r="CJ30"/>
-      <c r="CK30">
+      <c r="CK30"/>
+      <c r="CL30">
         <v>-20502014224.0</v>
       </c>
-      <c r="CL30"/>
-      <c r="CM30">
+      <c r="CM30"/>
+      <c r="CN30">
         <v>6334812728.0</v>
       </c>
-      <c r="CN30"/>
-      <c r="CO30">
+      <c r="CO30"/>
+      <c r="CP30">
         <v>-2297982960.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1453534434.0</v>
       </c>
       <c r="CQ30">
         <v>-1453534434.0</v>
       </c>
       <c r="CR30">
-        <v>-915221533.0</v>
+        <v>-1453534434.0</v>
       </c>
       <c r="CS30">
         <v>-915221533.0</v>
       </c>
       <c r="CT30">
-        <v>-1539683751.0</v>
+        <v>-915221533.0</v>
       </c>
       <c r="CU30">
         <v>-1539683751.0</v>
       </c>
       <c r="CV30">
-        <v>-924934985.0</v>
+        <v>-1539683751.0</v>
       </c>
       <c r="CW30">
         <v>-924934985.0</v>
       </c>
       <c r="CX30">
-        <v>-1146129074.0</v>
+        <v>-924934985.0</v>
       </c>
       <c r="CY30">
         <v>-1146129074.0</v>
       </c>
       <c r="CZ30">
-        <v>-1205702317.0</v>
+        <v>-1146129074.0</v>
       </c>
       <c r="DA30">
         <v>-1205702317.0</v>
       </c>
       <c r="DB30">
-        <v>-583011504.0</v>
+        <v>-1205702317.0</v>
       </c>
       <c r="DC30">
         <v>-583011504.0</v>
       </c>
       <c r="DD30">
+        <v>-583011504.0</v>
+      </c>
+      <c r="DE30">
         <v>-851371561.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>-851371561.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>