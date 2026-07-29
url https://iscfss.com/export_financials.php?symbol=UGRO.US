--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1949,63 +1949,63 @@
       </c>
       <c r="F39">
         <v>11248266.0</v>
       </c>
       <c r="G39">
         <v>3547068.0</v>
       </c>
       <c r="H39">
         <v>1258700.0</v>
       </c>
       <c r="I39">
         <v>928682.0</v>
       </c>
       <c r="J39">
         <v>872817.0</v>
       </c>
       <c r="K39">
         <v>119234.0</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40" t="s">
         <v>49</v>
       </c>
       <c r="B40">
-        <v>38912338149.0</v>
+        <v>38912115279.0</v>
       </c>
       <c r="C40">
         <v>738729.0</v>
       </c>
       <c r="D40">
         <v>2404980.0</v>
       </c>
       <c r="E40">
         <v>6236911.0</v>
       </c>
       <c r="F40">
-        <v>4126035.0</v>
+        <v>4102515.0</v>
       </c>
       <c r="G40">
         <v>1225668.0</v>
       </c>
       <c r="H40">
         <v>2242960.0</v>
       </c>
       <c r="I40">
         <v>761662.0</v>
       </c>
       <c r="J40">
         <v>4500759.0</v>
       </c>
       <c r="K40">
         <v>1078799.0</v>
       </c>
     </row>
     <row r="41" spans="1:11">
       <c r="A41" t="s">
         <v>50</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41">
@@ -2285,63 +2285,63 @@
       </c>
       <c r="F51">
         <v>694462.0</v>
       </c>
       <c r="G51">
         <v>8235452.0</v>
       </c>
       <c r="H51">
         <v>3158340.0</v>
       </c>
       <c r="I51">
         <v>3478869.0</v>
       </c>
       <c r="J51">
         <v>488000.0</v>
       </c>
       <c r="K51">
         <v>936792.0</v>
       </c>
     </row>
     <row r="52" spans="1:11">
       <c r="A52" t="s">
         <v>61</v>
       </c>
       <c r="B52">
-        <v>3756125000.0</v>
+        <v>3756347870.0</v>
       </c>
       <c r="C52">
         <v>3911981.0</v>
       </c>
       <c r="D52">
         <v>3911981.0</v>
       </c>
       <c r="E52">
         <v>4433498.0</v>
       </c>
       <c r="F52">
-        <v>152459.0</v>
+        <v>304918.0</v>
       </c>
       <c r="G52">
         <v>7214851.0</v>
       </c>
       <c r="H52">
         <v>3059499.0</v>
       </c>
       <c r="I52">
         <v>3478869.0</v>
       </c>
       <c r="J52">
         <v>188000.0</v>
       </c>
       <c r="K52">
         <v>928792.0</v>
       </c>
     </row>
     <row r="53" spans="1:11">
       <c r="A53" t="s">
         <v>62</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
@@ -2726,51 +2726,51 @@
       </c>
       <c r="AG1" t="s">
         <v>95</v>
       </c>
       <c r="AH1" t="s">
         <v>96</v>
       </c>
       <c r="AI1" t="s">
         <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>97</v>
       </c>
       <c r="AK1" t="s">
         <v>98</v>
       </c>
       <c r="AL1" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="2" spans="1:38">
       <c r="A2" t="s">
         <v>11</v>
       </c>
       <c r="B2">
-        <v>10062101.0</v>
+        <v>5262101.0</v>
       </c>
       <c r="C2">
         <v>17529930.0</v>
       </c>
       <c r="D2">
         <v>17529930.0</v>
       </c>
       <c r="E2">
         <v>18842196.0</v>
       </c>
       <c r="F2">
         <v>16863418.0</v>
       </c>
       <c r="G2">
         <v>26529832.0</v>
       </c>
       <c r="H2">
         <v>26529832.0</v>
       </c>
       <c r="I2">
         <v>31716810.0</v>
       </c>
       <c r="J2">
         <v>24987061.0</v>
       </c>
@@ -3620,51 +3620,51 @@
       </c>
       <c r="AE13">
         <v>25230.0</v>
       </c>
       <c r="AF13">
         <v>24848.0</v>
       </c>
       <c r="AG13">
         <v>24808.0</v>
       </c>
       <c r="AH13">
         <v>24661.0</v>
       </c>
       <c r="AI13">
         <v>25036.0</v>
       </c>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
     </row>
     <row r="14" spans="1:38">
       <c r="A14" t="s">
         <v>23</v>
       </c>
       <c r="B14">
-        <v>822221.0</v>
+        <v>528270.0</v>
       </c>
       <c r="C14">
         <v>529643.0</v>
       </c>
       <c r="D14">
         <v>529605.0</v>
       </c>
       <c r="E14">
         <v>529285.0</v>
       </c>
       <c r="F14">
         <v>524421.0</v>
       </c>
       <c r="G14">
         <v>496937.0</v>
       </c>
       <c r="H14">
         <v>504540.0</v>
       </c>
       <c r="I14">
         <v>502498.0</v>
       </c>
       <c r="J14">
         <v>483025.0</v>
       </c>
@@ -3811,51 +3811,51 @@
         <v>25230.0</v>
       </c>
       <c r="AE15">
         <v>25230.0</v>
       </c>
       <c r="AF15">
         <v>24848.0</v>
       </c>
       <c r="AG15">
         <v>24808.0</v>
       </c>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
     </row>
     <row r="16" spans="1:38">
       <c r="A16" t="s">
         <v>25</v>
       </c>
       <c r="B16">
         <v>2695435000.0</v>
       </c>
       <c r="C16">
-        <v>2754175.0</v>
+        <v>14134399.0</v>
       </c>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16">
         <v>3831796.0</v>
       </c>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16">
         <v>3093242.0</v>
       </c>
       <c r="K16">
         <v>8666371.0</v>
       </c>
       <c r="L16">
         <v>2951616.0</v>
       </c>
       <c r="M16">
         <v>5285226.0</v>
       </c>
       <c r="N16">
         <v>4769032.0</v>
       </c>
       <c r="O16">
@@ -4235,51 +4235,51 @@
         <v>72282.0</v>
       </c>
       <c r="AE21">
         <v>63755.0</v>
       </c>
       <c r="AF21">
         <v>62631.0</v>
       </c>
       <c r="AG21">
         <v>51389.0</v>
       </c>
       <c r="AH21"/>
       <c r="AI21">
         <v>31054.0</v>
       </c>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
     </row>
     <row r="22" spans="1:38">
       <c r="A22" t="s">
         <v>31</v>
       </c>
       <c r="B22"/>
       <c r="C22">
-        <v>222582.0</v>
+        <v>177914.0</v>
       </c>
       <c r="D22">
         <v>177914.0</v>
       </c>
       <c r="E22">
         <v>183384.0</v>
       </c>
       <c r="F22">
         <v>223120.0</v>
       </c>
       <c r="G22">
         <v>221676.0</v>
       </c>
       <c r="H22">
         <v>221676.0</v>
       </c>
       <c r="I22">
         <v>212686.0</v>
       </c>
       <c r="J22">
         <v>236814.0</v>
       </c>
       <c r="K22">
         <v>228858.0</v>
       </c>
@@ -4881,51 +4881,51 @@
       </c>
       <c r="Z29">
         <v>404363.0</v>
       </c>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
     </row>
     <row r="30" spans="1:38">
       <c r="A30" t="s">
         <v>39</v>
       </c>
       <c r="B30">
         <v>2912343.0</v>
       </c>
       <c r="C30">
-        <v>352307.0</v>
+        <v>623206.0</v>
       </c>
       <c r="D30">
         <v>352307.0</v>
       </c>
       <c r="E30">
         <v>3059193.0</v>
       </c>
       <c r="F30">
         <v>5551866.0</v>
       </c>
       <c r="G30">
         <v>28534657.0</v>
       </c>
       <c r="H30">
         <v>24040022.0</v>
       </c>
       <c r="I30">
         <v>28938666.0</v>
       </c>
       <c r="J30">
         <v>28929715.0</v>
       </c>
       <c r="K30">
         <v>37063690.0</v>
       </c>
@@ -5615,102 +5615,102 @@
       <c r="AC38">
         <v>67723.0</v>
       </c>
       <c r="AD38">
         <v>32913.0</v>
       </c>
       <c r="AE38">
         <v>32914.0</v>
       </c>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
     </row>
     <row r="39" spans="1:38">
       <c r="A39" t="s">
         <v>48</v>
       </c>
       <c r="B39">
         <v>396817.0</v>
       </c>
       <c r="C39">
-        <v>1792632.0</v>
+        <v>1343819.0</v>
       </c>
       <c r="D39">
         <v>65470.0</v>
       </c>
       <c r="E39">
         <v>33283.0</v>
       </c>
       <c r="F39">
         <v>23283.0</v>
       </c>
       <c r="G39">
         <v>3888818.0</v>
       </c>
       <c r="H39">
         <v>23196.0</v>
       </c>
       <c r="I39">
         <v>34994.0</v>
       </c>
       <c r="J39">
         <v>3369781.0</v>
       </c>
       <c r="K39">
         <v>2546824.0</v>
       </c>
       <c r="L39">
         <v>3017434.0</v>
       </c>
       <c r="M39">
         <v>3240034.0</v>
       </c>
       <c r="N39">
         <v>4356074.0</v>
       </c>
       <c r="O39">
         <v>3844588.0</v>
       </c>
       <c r="P39">
         <v>4852262.0</v>
       </c>
       <c r="Q39">
         <v>6142613.0</v>
       </c>
       <c r="R39">
         <v>10081436.0</v>
       </c>
       <c r="S39">
         <v>11248266.0</v>
       </c>
       <c r="T39">
-        <v>7790637.0</v>
+        <v>7794406.0</v>
       </c>
       <c r="U39">
         <v>6212891.0</v>
       </c>
       <c r="V39">
         <v>3853950.0</v>
       </c>
       <c r="W39">
         <v>3547068.0</v>
       </c>
       <c r="X39">
         <v>2734382.0</v>
       </c>
       <c r="Y39">
         <v>2116483.0</v>
       </c>
       <c r="Z39">
         <v>1258700.0</v>
       </c>
       <c r="AA39">
         <v>1070788.0</v>
       </c>
       <c r="AB39">
         <v>881713.0</v>
       </c>
@@ -5722,54 +5722,54 @@
       </c>
       <c r="AE39">
         <v>776478.0</v>
       </c>
       <c r="AF39">
         <v>1099147.0</v>
       </c>
       <c r="AG39">
         <v>1197151.0</v>
       </c>
       <c r="AH39">
         <v>1034896.0</v>
       </c>
       <c r="AI39">
         <v>872817.0</v>
       </c>
       <c r="AJ39"/>
       <c r="AK39"/>
       <c r="AL39"/>
     </row>
     <row r="40" spans="1:38">
       <c r="A40" t="s">
         <v>49</v>
       </c>
       <c r="B40">
-        <v>55314397.0</v>
+        <v>60114397.0</v>
       </c>
       <c r="C40">
-        <v>17562926.0</v>
+        <v>6182702.0</v>
       </c>
       <c r="D40">
         <v>1592718.0</v>
       </c>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40">
         <v>6963270.0</v>
       </c>
       <c r="H40"/>
       <c r="I40"/>
       <c r="J40">
         <v>2501301.0</v>
       </c>
       <c r="K40">
         <v>2404980.0</v>
       </c>
       <c r="L40">
         <v>2483449.0</v>
       </c>
       <c r="M40">
         <v>3466619.0</v>
       </c>
       <c r="N40">
         <v>5850598.0</v>
@@ -6726,66 +6726,66 @@
       <c r="F52"/>
       <c r="G52">
         <v>5234090.0</v>
       </c>
       <c r="H52"/>
       <c r="I52"/>
       <c r="J52">
         <v>3164406.0</v>
       </c>
       <c r="K52">
         <v>3911981.0</v>
       </c>
       <c r="L52">
         <v>2563222.0</v>
       </c>
       <c r="M52">
         <v>2559003.0</v>
       </c>
       <c r="N52">
         <v>3514861.0</v>
       </c>
       <c r="O52">
         <v>4433498.0</v>
       </c>
       <c r="P52">
-        <v>354403.0</v>
+        <v>708806.0</v>
       </c>
       <c r="Q52">
-        <v>283727.0</v>
+        <v>567454.0</v>
       </c>
       <c r="R52">
-        <v>219836.0</v>
+        <v>439672.0</v>
       </c>
       <c r="S52">
-        <v>152459.0</v>
+        <v>304918.0</v>
       </c>
       <c r="T52">
         <v>152459.0</v>
       </c>
       <c r="U52">
-        <v>22222.0</v>
+        <v>44444.0</v>
       </c>
       <c r="V52">
         <v>1076156.0</v>
       </c>
       <c r="W52">
         <v>7214851.0</v>
       </c>
       <c r="X52">
         <v>2336619.0</v>
       </c>
       <c r="Y52">
         <v>6288114.0</v>
       </c>
       <c r="Z52">
         <v>3059499.0</v>
       </c>
       <c r="AA52">
         <v>3812709.0</v>
       </c>
       <c r="AB52">
         <v>4293860.0</v>
       </c>
       <c r="AC52">
         <v>3261859.0</v>
       </c>
@@ -7750,86 +7750,86 @@
       </c>
       <c r="K3">
         <v>47760.0</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
         <v>102</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
         <v>103</v>
       </c>
       <c r="B5">
-        <v>-13411187.0</v>
+        <v>-20018232.0</v>
       </c>
       <c r="C5">
         <v>-18625236.0</v>
       </c>
       <c r="D5">
         <v>-18625236.0</v>
       </c>
       <c r="E5">
         <v>-15545421.0</v>
       </c>
       <c r="F5">
         <v>94464.0</v>
       </c>
       <c r="G5">
         <v>-3576222.0</v>
       </c>
       <c r="H5">
         <v>-6312821.0</v>
       </c>
       <c r="I5">
         <v>-3775914.0</v>
       </c>
       <c r="J5">
         <v>-2363143.0</v>
       </c>
       <c r="K5">
         <v>-1609452.0</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
         <v>104</v>
       </c>
       <c r="B6">
-        <v>-12833238.0</v>
+        <v>-19440283.0</v>
       </c>
       <c r="C6">
         <v>-16988569.0</v>
       </c>
       <c r="D6">
         <v>-16988569.0</v>
       </c>
       <c r="E6">
         <v>-14062356.0</v>
       </c>
       <c r="F6">
         <v>589740.0</v>
       </c>
       <c r="G6">
         <v>-3317782.0</v>
       </c>
       <c r="H6">
         <v>-6046345.0</v>
       </c>
       <c r="I6">
         <v>-3621778.0</v>
       </c>
       <c r="J6">
         <v>-2287538.0</v>
       </c>
@@ -8956,54 +8956,54 @@
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
     </row>
     <row r="5" spans="1:38">
       <c r="A5" t="s">
         <v>103</v>
       </c>
       <c r="B5">
-        <v>-2125236.0</v>
+        <v>-2331510.0</v>
       </c>
       <c r="C5">
-        <v>-2235606.0</v>
+        <v>-4509718.0</v>
       </c>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5">
         <v>-3551025.0</v>
       </c>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5">
         <v>-2090581.0</v>
       </c>
       <c r="K5">
         <v>-4660121.0</v>
       </c>
       <c r="L5">
         <v>-3376238.0</v>
       </c>
       <c r="M5">
         <v>-5718920.0</v>
       </c>
       <c r="N5">
         <v>-5136562.0</v>
       </c>
       <c r="O5">
@@ -9062,54 +9062,54 @@
       </c>
       <c r="AG5">
         <v>-474408.0</v>
       </c>
       <c r="AH5">
         <v>-768023.0</v>
       </c>
       <c r="AI5">
         <v>-578618.0</v>
       </c>
       <c r="AJ5">
         <v>-927318.0</v>
       </c>
       <c r="AK5">
         <v>-372646.0</v>
       </c>
       <c r="AL5">
         <v>-484560.0</v>
       </c>
     </row>
     <row r="6" spans="1:38">
       <c r="A6" t="s">
         <v>104</v>
       </c>
       <c r="B6">
-        <v>-378885.0</v>
+        <v>-585159.0</v>
       </c>
       <c r="C6">
-        <v>-2145269.0</v>
+        <v>-4419381.0</v>
       </c>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6">
         <v>-3167721.0</v>
       </c>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6">
         <v>-1655986.0</v>
       </c>
       <c r="K6">
         <v>-4224654.0</v>
       </c>
       <c r="L6">
         <v>-3003269.0</v>
       </c>
       <c r="M6">
         <v>-5213933.0</v>
       </c>
       <c r="N6">
         <v>-4732493.0</v>
       </c>
       <c r="O6">
@@ -12640,87 +12640,87 @@
       <c r="B3">
         <v>4</v>
       </c>
       <c r="C3">
         <v>5</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>49383</v>
       </c>
       <c r="F3">
         <v>63836</v>
       </c>
       <c r="G3">
         <v>51579</v>
       </c>
       <c r="H3">
         <v>51579</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
       <c r="J3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K3">
         <v>158686</v>
       </c>
       <c r="L3">
         <v>195081</v>
       </c>
       <c r="M3">
         <v>92867</v>
       </c>
       <c r="N3">
         <v>133833</v>
       </c>
       <c r="O3">
         <v>327445</v>
       </c>
       <c r="P3">
         <v>121728</v>
       </c>
       <c r="Q3">
         <v>342294</v>
       </c>
       <c r="R3">
         <v>32336</v>
       </c>
       <c r="S3">
         <v>102900</v>
       </c>
       <c r="T3">
         <v>179858</v>
       </c>
       <c r="U3">
         <v>9670</v>
       </c>
       <c r="V3">
-        <v>53148</v>
+        <v>2</v>
       </c>
       <c r="W3">
         <v>53148</v>
       </c>
       <c r="X3">
         <v>37486</v>
       </c>
       <c r="Y3">
         <v>38534</v>
       </c>
       <c r="Z3">
         <v>219206</v>
       </c>
       <c r="AA3">
         <v>194206</v>
       </c>
       <c r="AB3">
         <v>311236</v>
       </c>
       <c r="AC3">
         <v>58049</v>
       </c>
       <c r="AD3">
         <v>42875</v>
       </c>
@@ -14606,51 +14606,51 @@
       <c r="L25">
         <v>306876.0</v>
       </c>
       <c r="M25">
         <v>1645088.0</v>
       </c>
       <c r="N25">
         <v>487421.0</v>
       </c>
       <c r="O25">
         <v>1484711.0</v>
       </c>
       <c r="P25">
         <v>1722927.0</v>
       </c>
       <c r="Q25">
         <v>1979.0</v>
       </c>
       <c r="R25">
         <v>51139.0</v>
       </c>
       <c r="S25">
         <v>-3034.0</v>
       </c>
       <c r="T25">
-        <v>1044654.0</v>
+        <v>506034.0</v>
       </c>
       <c r="U25">
         <v>-1006815.0</v>
       </c>
       <c r="V25">
         <v>793432.0</v>
       </c>
       <c r="W25">
         <v>189242.0</v>
       </c>
       <c r="X25">
         <v>319940.0</v>
       </c>
       <c r="Y25">
         <v>152791.0</v>
       </c>
       <c r="Z25">
         <v>802031.0</v>
       </c>
       <c r="AA25"/>
       <c r="AB25">
         <v>767107.0</v>
       </c>
       <c r="AC25">
         <v>57521.0</v>