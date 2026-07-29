--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -3828,54 +3828,54 @@
       <c r="V41">
         <v>39674000.0</v>
       </c>
       <c r="W41">
         <v>35895000.0</v>
       </c>
       <c r="X41">
         <v>27633000.0</v>
       </c>
       <c r="Y41">
         <v>20904000.0</v>
       </c>
       <c r="Z41">
         <v>42474000.0</v>
       </c>
       <c r="AA41">
         <v>49974000.0</v>
       </c>
       <c r="AB41"/>
     </row>
     <row r="42" spans="1:28">
       <c r="A42" t="s">
         <v>68</v>
       </c>
       <c r="B42">
-        <v>-822113000.0</v>
+        <v>-826658000.0</v>
       </c>
       <c r="C42">
-        <v>15648000.0</v>
+        <v>123901000.0</v>
       </c>
       <c r="D42">
         <v>-260554000.0</v>
       </c>
       <c r="E42">
         <v>-363914000.0</v>
       </c>
       <c r="F42">
         <v>142099000.0</v>
       </c>
       <c r="G42">
         <v>-489548000.0</v>
       </c>
       <c r="H42">
         <v>-120660998.0</v>
       </c>
       <c r="I42">
         <v>-4580166000.0</v>
       </c>
       <c r="J42">
         <v>-4111575000.0</v>
       </c>
       <c r="K42">
         <v>-1667966000.0</v>
       </c>
@@ -4260,54 +4260,54 @@
       <c r="X47">
         <v>334577000.0</v>
       </c>
       <c r="Y47">
         <v>220199000.0</v>
       </c>
       <c r="Z47">
         <v>306186000.0</v>
       </c>
       <c r="AA47">
         <v>403588000.0</v>
       </c>
       <c r="AB47"/>
     </row>
     <row r="48" spans="1:28">
       <c r="A48" t="s">
         <v>74</v>
       </c>
       <c r="B48">
         <v>8427582000.0</v>
       </c>
       <c r="C48">
         <v>8195221000.0</v>
       </c>
       <c r="D48">
-        <v>6523590000.0</v>
+        <v>27592020.0</v>
       </c>
       <c r="E48">
-        <v>6189266000.0</v>
+        <v>14798049.0</v>
       </c>
       <c r="F48">
         <v>4866409000.0</v>
       </c>
       <c r="G48">
         <v>55445000.0</v>
       </c>
       <c r="H48">
         <v>4256884000.0</v>
       </c>
       <c r="I48">
         <v>4208447000.0</v>
       </c>
       <c r="J48">
         <v>3793593000.0</v>
       </c>
       <c r="K48">
         <v>1333066000.0</v>
       </c>
       <c r="L48">
         <v>1333066000.0</v>
       </c>
       <c r="M48">
         <v>3358680000.0</v>
       </c>
@@ -16519,51 +16519,51 @@
       </c>
       <c r="DA47">
         <v>383000000.0</v>
       </c>
       <c r="DB47">
         <v>392000000.0</v>
       </c>
     </row>
     <row r="48" spans="1:106">
       <c r="A48" t="s">
         <v>74</v>
       </c>
       <c r="B48">
         <v>1714415743.0</v>
       </c>
       <c r="C48">
         <v>8427582000.0</v>
       </c>
       <c r="D48">
         <v>1804478000.0</v>
       </c>
       <c r="E48">
         <v>1421253000.0</v>
       </c>
       <c r="F48">
-        <v>8195221000.0</v>
+        <v>58112140.0</v>
       </c>
       <c r="G48">
         <v>8195221000.0</v>
       </c>
       <c r="H48">
         <v>1248510000.0</v>
       </c>
       <c r="I48">
         <v>869486000.0</v>
       </c>
       <c r="J48">
         <v>431528000.0</v>
       </c>
       <c r="K48">
         <v>134031000.0</v>
       </c>
       <c r="L48">
         <v>213420242.0</v>
       </c>
       <c r="M48">
         <v>98899253.0</v>
       </c>
       <c r="N48">
         <v>78130000.0</v>
       </c>
@@ -32682,57 +32682,57 @@
       </c>
       <c r="W14">
         <v>172746185.0</v>
       </c>
       <c r="X14">
         <v>146306970.0</v>
       </c>
       <c r="Y14">
         <v>121401666.0</v>
       </c>
       <c r="Z14">
         <v>92892000.0</v>
       </c>
       <c r="AA14">
         <v>118943290.0</v>
       </c>
       <c r="AB14">
         <v>107700143.0</v>
       </c>
     </row>
     <row r="15" spans="1:28">
       <c r="A15" t="s">
         <v>212</v>
       </c>
       <c r="B15">
-        <v>-2129464375.0</v>
+        <v>2129464375.0</v>
       </c>
       <c r="C15">
-        <v>-833658000.0</v>
+        <v>833658000.0</v>
       </c>
       <c r="D15">
-        <v>-400025000.0</v>
+        <v>400025000.0</v>
       </c>
       <c r="E15">
         <v>638280000.0</v>
       </c>
       <c r="F15">
         <v>705753000.0</v>
       </c>
       <c r="G15">
         <v>284767000.0</v>
       </c>
       <c r="H15">
         <v>596436000.0</v>
       </c>
       <c r="I15">
         <v>808603000.0</v>
       </c>
       <c r="J15">
         <v>940250000.0</v>
       </c>
       <c r="K15">
         <v>873270000.0</v>
       </c>
       <c r="L15">
         <v>831654000.0</v>
       </c>
@@ -37313,60 +37313,60 @@
       </c>
       <c r="CW14">
         <v>22959714.0</v>
       </c>
       <c r="CX14">
         <v>22929197.0</v>
       </c>
       <c r="CY14">
         <v>52524188.0</v>
       </c>
       <c r="CZ14">
         <v>23050861.0</v>
       </c>
       <c r="DA14">
         <v>22411440.0</v>
       </c>
       <c r="DB14">
         <v>20956800.0</v>
       </c>
     </row>
     <row r="15" spans="1:106">
       <c r="A15" t="s">
         <v>212</v>
       </c>
       <c r="B15">
-        <v>-1524134.3</v>
+        <v>1524134.3</v>
       </c>
       <c r="C15">
-        <v>-1265276088.0</v>
+        <v>1265276088.0</v>
       </c>
       <c r="D15">
-        <v>-73506548.0</v>
+        <v>73506548.0</v>
       </c>
       <c r="E15">
-        <v>-10194000.0</v>
+        <v>10194000.0</v>
       </c>
       <c r="F15">
         <v>487502000.0</v>
       </c>
       <c r="G15">
         <v>52476000.0</v>
       </c>
       <c r="H15">
         <v>319978000.0</v>
       </c>
       <c r="I15">
         <v>3965033.0</v>
       </c>
       <c r="J15">
         <v>437525000.0</v>
       </c>
       <c r="K15">
         <v>73000.0</v>
       </c>
       <c r="L15">
         <v>108322000.0</v>
       </c>
       <c r="M15">
         <v>8000.0</v>
       </c>