--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="146">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="147">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -229,50 +229,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -2148,1093 +2151,1133 @@
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y62"/>
+  <dimension ref="A1:Z62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
+        <v>72</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
+        <v>75</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
+        <v>78</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="P1" t="s">
         <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
+        <v>81</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="T1" t="s">
         <v>82</v>
       </c>
       <c r="U1" t="s">
         <v>83</v>
       </c>
       <c r="V1" t="s">
+        <v>84</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="X1" t="s">
         <v>85</v>
       </c>
       <c r="Y1" t="s">
         <v>86</v>
       </c>
-    </row>
-    <row r="2" spans="1:25">
+      <c r="Z1" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="B2">
+        <v>12887000.0</v>
+      </c>
+      <c r="C2">
         <v>8198000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>6534000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>7408000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>4430000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>6311000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>4273000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>3670000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>3078000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>2506000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>5663000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>5314000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>10792000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>14529000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>17060000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>17324000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>16275000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>34627000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>26220000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25269000.0</v>
       </c>
       <c r="U2">
         <v>25269000.0</v>
       </c>
       <c r="V2">
-        <v>23710000.0</v>
+        <v>25269000.0</v>
       </c>
       <c r="W2">
         <v>23710000.0</v>
       </c>
-      <c r="X2"/>
+      <c r="X2">
+        <v>23710000.0</v>
+      </c>
       <c r="Y2"/>
-    </row>
-    <row r="3" spans="1:25">
+      <c r="Z2"/>
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
-    </row>
-    <row r="4" spans="1:25">
+      <c r="Z3"/>
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>10</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-    </row>
-    <row r="5" spans="1:25">
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>11</v>
       </c>
       <c r="B5">
+        <v>27000.0</v>
+      </c>
+      <c r="C5">
         <v>162000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>144000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>46000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-15000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-11000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>202000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-44000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-74000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>80000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-62000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-48000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-96000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-233000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-265000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-19000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>9000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-1000.0</v>
       </c>
-      <c r="S5"/>
-      <c r="T5">
+      <c r="T5"/>
+      <c r="U5">
         <v>0.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-260685000.0</v>
       </c>
-      <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
-    </row>
-    <row r="6" spans="1:25">
+      <c r="Z5"/>
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
-    </row>
-    <row r="7" spans="1:25">
+      <c r="Z6"/>
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>13</v>
       </c>
       <c r="B7">
+        <v>9721000.0</v>
+      </c>
+      <c r="C7">
         <v>10227000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>11968000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>9219000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>9870000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>10817000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>12113000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>13081000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>4526000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>6949000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>8631000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>10363000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>11830000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>13547000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>15022000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>16873000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>18868000.0</v>
       </c>
-      <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
-    </row>
-    <row r="8" spans="1:25">
+      <c r="Z7"/>
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8">
         <v>1000.0</v>
       </c>
       <c r="C8">
         <v>1000.0</v>
       </c>
       <c r="D8">
         <v>1000.0</v>
       </c>
       <c r="E8">
         <v>1000.0</v>
       </c>
       <c r="F8">
         <v>1000.0</v>
       </c>
       <c r="G8">
         <v>1000.0</v>
       </c>
       <c r="H8">
-        <v>2000.0</v>
+        <v>1000.0</v>
       </c>
       <c r="I8">
         <v>2000.0</v>
       </c>
       <c r="J8">
         <v>2000.0</v>
       </c>
       <c r="K8">
         <v>2000.0</v>
       </c>
       <c r="L8">
-        <v>1000.0</v>
+        <v>2000.0</v>
       </c>
       <c r="M8">
         <v>1000.0</v>
       </c>
       <c r="N8">
         <v>1000.0</v>
       </c>
       <c r="O8">
         <v>1000.0</v>
       </c>
       <c r="P8">
         <v>1000.0</v>
       </c>
       <c r="Q8">
         <v>1000.0</v>
       </c>
       <c r="R8">
         <v>1000.0</v>
       </c>
       <c r="S8">
-        <v>0.0</v>
+        <v>1000.0</v>
       </c>
       <c r="T8">
         <v>0.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>0.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-    </row>
-    <row r="9" spans="1:25">
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>15</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>1015851000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>982128000.0</v>
       </c>
-      <c r="N9"/>
-      <c r="O9">
+      <c r="O9"/>
+      <c r="P9">
         <v>917031000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>888522000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>848229000.0</v>
       </c>
       <c r="R9">
         <v>848229000.0</v>
       </c>
       <c r="S9">
+        <v>848229000.0</v>
+      </c>
+      <c r="T9">
         <v>150337000.0</v>
       </c>
-      <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
-    </row>
-    <row r="10" spans="1:25">
+      <c r="Z9"/>
+    </row>
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>16</v>
       </c>
       <c r="B10">
+        <v>252563000.0</v>
+      </c>
+      <c r="C10">
         <v>231485000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>235929000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>230258000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>189617000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>190592000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>204563000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>272364000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>256807000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>305564000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>327974000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>323227000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>275633000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>313685000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>427914000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>512166000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>510965000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>533868000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>130178000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>163198000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-175031000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>175031000.0</v>
       </c>
-      <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
-    </row>
-    <row r="11" spans="1:25">
+      <c r="Z10"/>
+    </row>
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>17</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
-    </row>
-    <row r="12" spans="1:25">
+      <c r="Z11"/>
+    </row>
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>18</v>
       </c>
       <c r="B12">
+        <v>357819000.0</v>
+      </c>
+      <c r="C12">
         <v>358744000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>371221000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>391976000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>357015000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>354436000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>357109000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>420923000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>430690000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>476936000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>479440000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>465514000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>445246000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>465372000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>494081000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>512613000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>511305000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>534613000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>130178000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>164352000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>175031000.0</v>
       </c>
       <c r="V12">
         <v>175031000.0</v>
       </c>
-      <c r="W12"/>
+      <c r="W12">
+        <v>175031000.0</v>
+      </c>
       <c r="X12"/>
       <c r="Y12"/>
-    </row>
-    <row r="13" spans="1:25">
+      <c r="Z12"/>
+    </row>
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>19</v>
       </c>
       <c r="B13">
         <v>1000.0</v>
       </c>
       <c r="C13">
         <v>1000.0</v>
       </c>
       <c r="D13">
         <v>1000.0</v>
       </c>
       <c r="E13">
         <v>1000.0</v>
       </c>
       <c r="F13">
         <v>1000.0</v>
       </c>
       <c r="G13">
         <v>1000.0</v>
       </c>
       <c r="H13">
-        <v>2000.0</v>
+        <v>1000.0</v>
       </c>
       <c r="I13">
         <v>2000.0</v>
       </c>
       <c r="J13">
         <v>2000.0</v>
       </c>
       <c r="K13">
         <v>2000.0</v>
       </c>
       <c r="L13">
-        <v>1000.0</v>
+        <v>2000.0</v>
       </c>
       <c r="M13">
         <v>1000.0</v>
       </c>
       <c r="N13">
         <v>1000.0</v>
       </c>
       <c r="O13">
         <v>1000.0</v>
       </c>
       <c r="P13">
         <v>1000.0</v>
       </c>
       <c r="Q13">
         <v>1000.0</v>
       </c>
       <c r="R13">
         <v>1000.0</v>
       </c>
-      <c r="S13"/>
+      <c r="S13">
+        <v>1000.0</v>
+      </c>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
-    </row>
-    <row r="14" spans="1:25">
+      <c r="Z13"/>
+    </row>
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>20</v>
       </c>
       <c r="B14">
+        <v>145236191.0</v>
+      </c>
+      <c r="C14">
         <v>145700236.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>151996844.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>150492003.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>148027000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>146714000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>149180000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>152987927.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>156570426.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>155161554.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>151307963.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>148071315.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>145737709.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>143120852.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>140951605.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>140035203.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>139405294.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>108168420.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>137427466.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>122130925.0</v>
       </c>
       <c r="U14">
         <v>122130925.0</v>
       </c>
       <c r="V14">
         <v>122130925.0</v>
       </c>
       <c r="W14">
         <v>122130925.0</v>
       </c>
       <c r="X14">
-        <v>32104638.0</v>
+        <v>122130925.0</v>
       </c>
       <c r="Y14">
         <v>32104638.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:25">
+      <c r="Z14">
+        <v>32104638.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
-[...1 lines deleted...]
-      </c>
+      <c r="L15"/>
       <c r="M15">
         <v>1000.0</v>
       </c>
-      <c r="N15"/>
-      <c r="O15">
+      <c r="N15">
         <v>1000.0</v>
       </c>
+      <c r="O15"/>
       <c r="P15">
         <v>1000.0</v>
       </c>
       <c r="Q15">
         <v>1000.0</v>
       </c>
       <c r="R15">
         <v>1000.0</v>
       </c>
-      <c r="S15"/>
+      <c r="S15">
+        <v>1000.0</v>
+      </c>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
-    </row>
-    <row r="16" spans="1:25">
+      <c r="Z15"/>
+    </row>
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>22</v>
       </c>
       <c r="B16">
+        <v>299857000.0</v>
+      </c>
+      <c r="C16">
         <v>294071000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>295926000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>311223000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>326331000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>291106000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>299955000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>309769000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>315563000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>279414000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>279646000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>285346000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>276050000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>273937000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>237852000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>240630000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>227701000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>208274000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>165858000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>162745000.0</v>
       </c>
-      <c r="U16"/>
-      <c r="V16">
+      <c r="V16"/>
+      <c r="W16">
         <v>141439000.0</v>
       </c>
-      <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
-    </row>
-    <row r="17" spans="1:25">
+      <c r="Z16"/>
+    </row>
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
-    </row>
-    <row r="18" spans="1:25">
+      <c r="Z17"/>
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
         <v>24</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18">
         <v>35174000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>36510000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>35411000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>32817000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>31103000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>27927000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>25647000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>21859000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19557000.0</v>
       </c>
       <c r="U18">
         <v>19557000.0</v>
       </c>
       <c r="V18">
-        <v>16197000.0</v>
+        <v>19557000.0</v>
       </c>
       <c r="W18">
         <v>16197000.0</v>
       </c>
-      <c r="X18"/>
+      <c r="X18">
+        <v>16197000.0</v>
+      </c>
       <c r="Y18"/>
-    </row>
-    <row r="19" spans="1:25">
+      <c r="Z18"/>
+    </row>
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
         <v>25</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
-    </row>
-    <row r="20" spans="1:25">
+      <c r="Z19"/>
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
         <v>26</v>
       </c>
       <c r="B20">
         <v>12646000.0</v>
       </c>
       <c r="C20">
         <v>12646000.0</v>
       </c>
       <c r="D20">
         <v>12646000.0</v>
       </c>
       <c r="E20">
         <v>12646000.0</v>
       </c>
       <c r="F20">
         <v>12646000.0</v>
       </c>
       <c r="G20">
         <v>12646000.0</v>
       </c>
       <c r="H20">
         <v>12646000.0</v>
       </c>
       <c r="I20">
@@ -3248,2422 +3291,2517 @@
       </c>
       <c r="L20">
         <v>12646000.0</v>
       </c>
       <c r="M20">
         <v>12646000.0</v>
       </c>
       <c r="N20">
         <v>12646000.0</v>
       </c>
       <c r="O20">
         <v>12646000.0</v>
       </c>
       <c r="P20">
         <v>12646000.0</v>
       </c>
       <c r="Q20">
         <v>12646000.0</v>
       </c>
       <c r="R20">
         <v>12646000.0</v>
       </c>
       <c r="S20">
         <v>12646000.0</v>
       </c>
-      <c r="T20"/>
+      <c r="T20">
+        <v>12646000.0</v>
+      </c>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
-    </row>
-    <row r="21" spans="1:25">
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
         <v>27</v>
       </c>
       <c r="B21">
+        <v>2031000.0</v>
+      </c>
+      <c r="C21">
         <v>2448000.0</v>
       </c>
-      <c r="C21">
-[...1 lines deleted...]
-      </c>
       <c r="D21">
+        <v>31987000.0</v>
+      </c>
+      <c r="E21">
         <v>32771000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>32958000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>2428000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>35931000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>36197000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>36364000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>36611000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>37101000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>37547000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>37309000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>36743000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>36284000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>34981000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>34224000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>33651000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>33253999.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>17479000.0</v>
       </c>
-      <c r="U21"/>
-      <c r="V21">
+      <c r="V21"/>
+      <c r="W21">
         <v>14013000.0</v>
       </c>
-      <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
-    </row>
-    <row r="22" spans="1:25">
+      <c r="Z21"/>
+    </row>
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
         <v>28</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
-      <c r="J22">
+      <c r="J22"/>
+      <c r="K22">
         <v>1.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>41053000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>38678000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>35929000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>30234000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>39277000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>1.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>34809000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>32108000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>30210000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>22852000.0</v>
       </c>
-      <c r="U22"/>
-      <c r="V22">
+      <c r="V22"/>
+      <c r="W22">
         <v>14544000.0</v>
       </c>
-      <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
-    </row>
-    <row r="23" spans="1:25">
+      <c r="Z22"/>
+    </row>
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>29</v>
       </c>
       <c r="B23">
+        <v>634587000.0</v>
+      </c>
+      <c r="C23">
         <v>617698000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>618904000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>643956000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>638993000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>605628000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>608905000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>671939000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>708454000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>741196000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>736494000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>722144000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>716900000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>737568000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>730393000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>745989000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>738890000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>739851000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>289955000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>286668000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>13419000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>282096000.0</v>
       </c>
-      <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
-    </row>
-    <row r="24" spans="1:25">
+      <c r="Z23"/>
+    </row>
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>30</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
-    </row>
-    <row r="25" spans="1:25">
+      <c r="Z24"/>
+    </row>
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>31</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
-    </row>
-    <row r="26" spans="1:25">
+      <c r="Z25"/>
+    </row>
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
         <v>32</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>8500000.0</v>
+      </c>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
-      <c r="F26">
-[...1 lines deleted...]
-      </c>
+      <c r="F26"/>
       <c r="G26">
         <v>0.0</v>
       </c>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26">
-        <v>10311000.0</v>
+        <v>0.0</v>
       </c>
       <c r="J26">
         <v>10311000.0</v>
       </c>
       <c r="K26">
         <v>10311000.0</v>
       </c>
       <c r="L26">
         <v>10311000.0</v>
       </c>
       <c r="M26">
-        <v>12104000.0</v>
+        <v>10311000.0</v>
       </c>
       <c r="N26">
         <v>12104000.0</v>
       </c>
       <c r="O26">
         <v>12104000.0</v>
       </c>
       <c r="P26">
-        <v>15000000.0</v>
+        <v>12104000.0</v>
       </c>
       <c r="Q26">
         <v>15000000.0</v>
       </c>
       <c r="R26">
+        <v>15000000.0</v>
+      </c>
+      <c r="S26">
         <v>10000000.0</v>
       </c>
-      <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-    </row>
-    <row r="27" spans="1:25">
+      <c r="Z26"/>
+    </row>
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
         <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
-    </row>
-    <row r="28" spans="1:25">
+      <c r="Z27"/>
+    </row>
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
         <v>34</v>
       </c>
       <c r="B28">
+        <v>-242842000.0</v>
+      </c>
+      <c r="C28">
         <v>-221258000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-223961000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-221039000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-179747000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-179775000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-192450000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-259283000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-252281000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-298615000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-319343000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-312864000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-263803000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-300138000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-412892000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-495293000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-492097000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-533868000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-130178000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-163198000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>175031000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-175031000.0</v>
       </c>
-      <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
-    </row>
-    <row r="29" spans="1:25">
+      <c r="Z28"/>
+    </row>
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
         <v>35</v>
       </c>
       <c r="B29">
+        <v>212178000.0</v>
+      </c>
+      <c r="C29">
         <v>210461000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>221813000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>233358000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>209359000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>197394000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>196257000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>252254000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>296494000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>356892000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>345839000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>333121000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>325085000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>339310000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>356516000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>374946000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>380508000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>392200000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-266808000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-266771000.0</v>
       </c>
-      <c r="U29"/>
-      <c r="V29">
+      <c r="V29"/>
+      <c r="W29">
         <v>-260685000.0</v>
       </c>
-      <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
-    </row>
-    <row r="30" spans="1:25">
+      <c r="Z29"/>
+    </row>
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
         <v>36</v>
       </c>
       <c r="B30">
+        <v>97139000.0</v>
+      </c>
+      <c r="C30">
         <v>95891000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>76560000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>84441000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>111172000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>88216000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>81164000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>82078000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>99765000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>92555000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>82857000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>86995000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>96423000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>104530000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>71580000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>69306000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>67699000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>73180000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>40655000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>42762000.0</v>
       </c>
       <c r="U30">
         <v>42762000.0</v>
       </c>
       <c r="V30">
-        <v>46257000.0</v>
+        <v>42762000.0</v>
       </c>
       <c r="W30">
         <v>46257000.0</v>
       </c>
-      <c r="X30"/>
+      <c r="X30">
+        <v>46257000.0</v>
+      </c>
       <c r="Y30"/>
-    </row>
-    <row r="31" spans="1:25">
+      <c r="Z30"/>
+    </row>
+    <row r="31" spans="1:26">
       <c r="A31" t="s">
         <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>313278000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>304175000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>289921000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>356516000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>374946000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>376103000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>345903000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-312708000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-284250000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-274698000.0</v>
       </c>
       <c r="V31">
         <v>-274698000.0</v>
       </c>
       <c r="W31">
         <v>-274698000.0</v>
       </c>
-      <c r="X31"/>
+      <c r="X31">
+        <v>-274698000.0</v>
+      </c>
       <c r="Y31"/>
-    </row>
-    <row r="32" spans="1:25">
+      <c r="Z31"/>
+    </row>
+    <row r="32" spans="1:26">
       <c r="A32" t="s">
         <v>38</v>
       </c>
       <c r="B32">
+        <v>117478000.0</v>
+      </c>
+      <c r="C32">
         <v>124144000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>134962000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>144824000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>120738000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>108853000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>105158000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>159061000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>195141000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>252196000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>235262000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>221810000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>212490000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>228107000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>250152000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>268350000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>277419000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>299030000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>-71004000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>-40133000.0</v>
       </c>
-      <c r="U32"/>
-      <c r="V32">
+      <c r="V32"/>
+      <c r="W32">
         <v>-26849000.0</v>
       </c>
-      <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
-    </row>
-    <row r="33" spans="1:25">
+      <c r="Z32"/>
+    </row>
+    <row r="33" spans="1:26">
       <c r="A33" t="s">
         <v>39</v>
       </c>
       <c r="B33">
+        <v>100955000.0</v>
+      </c>
+      <c r="C33">
         <v>93485000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>94766000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>96460000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>97937000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>99300000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>100893000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>104035000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>105028000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>108868000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>114780000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>116802000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>121884000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>122554000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>121996000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>123766000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>121873000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>97978000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>106525999.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>53145000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>-175031000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>54771999.0</v>
       </c>
-      <c r="W33"/>
       <c r="X33"/>
       <c r="Y33"/>
-    </row>
-    <row r="34" spans="1:25">
+      <c r="Z33"/>
+    </row>
+    <row r="34" spans="1:26">
       <c r="A34" t="s">
         <v>40</v>
       </c>
       <c r="B34">
+        <v>268000.0</v>
+      </c>
+      <c r="C34">
         <v>234000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000.0</v>
       </c>
       <c r="D34">
         <v>5000.0</v>
       </c>
       <c r="E34">
         <v>5000.0</v>
       </c>
       <c r="F34">
-        <v>6000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="G34">
         <v>6000.0</v>
       </c>
       <c r="H34">
+        <v>6000.0</v>
+      </c>
+      <c r="I34">
         <v>15000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>390000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>48000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>26000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>30000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>21000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>464000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>4522000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>4419000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>4509000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>2528000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>4181000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>4290000.0</v>
       </c>
-      <c r="U34"/>
-      <c r="V34">
+      <c r="V34"/>
+      <c r="W34">
         <v>3927000.0</v>
       </c>
-      <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
-    </row>
-    <row r="35" spans="1:25">
+      <c r="Z34"/>
+    </row>
+    <row r="35" spans="1:26">
       <c r="A35" t="s">
         <v>41</v>
       </c>
       <c r="B35">
+        <v>6255000.0</v>
+      </c>
+      <c r="C35">
         <v>7168000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>7915000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>7926000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>9316000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>10759000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>9794000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>10842000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>3675000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>4172000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>4203000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>5491000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>9289000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>11351000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>15632000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>17170000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>18784000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>8808000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>5543000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>279783000.0</v>
       </c>
-      <c r="U35"/>
-      <c r="V35">
+      <c r="V35"/>
+      <c r="W35">
         <v>4864000.0</v>
       </c>
-      <c r="W35"/>
       <c r="X35"/>
       <c r="Y35"/>
-    </row>
-    <row r="36" spans="1:25">
+      <c r="Z35"/>
+    </row>
+    <row r="36" spans="1:26">
       <c r="A36" t="s">
         <v>42</v>
       </c>
       <c r="B36">
+        <v>62686000.0</v>
+      </c>
+      <c r="C36">
         <v>62657000.0</v>
       </c>
-      <c r="C36">
-[...1 lines deleted...]
-      </c>
       <c r="D36">
+        <v>33040000.0</v>
+      </c>
+      <c r="E36">
         <v>34753000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>35533000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>67627000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>37163000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>38608000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>37434000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>39170000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>42574000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>42193000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>43770000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>42672000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>40207000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>38387000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>35072000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>31794000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>47135999.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>24997000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>-175031000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>28752999.0</v>
       </c>
-      <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
-    </row>
-    <row r="37" spans="1:25">
+      <c r="Z36"/>
+    </row>
+    <row r="37" spans="1:26">
       <c r="A37" t="s">
         <v>43</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
-    </row>
-    <row r="38" spans="1:25">
+      <c r="Z37"/>
+    </row>
+    <row r="38" spans="1:26">
       <c r="A38" t="s">
         <v>44</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
-      <c r="H38">
-[...1 lines deleted...]
-      </c>
+      <c r="H38"/>
       <c r="I38">
         <v>1.0</v>
       </c>
-      <c r="J38"/>
+      <c r="J38">
+        <v>1.0</v>
+      </c>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>42193000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>43770000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>42672000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>40207000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>38387000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>35072000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>31794000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>27516000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24997000.0</v>
       </c>
       <c r="U38">
         <v>24997000.0</v>
       </c>
       <c r="V38">
-        <v>22013000.0</v>
+        <v>24997000.0</v>
       </c>
       <c r="W38">
         <v>22013000.0</v>
       </c>
-      <c r="X38"/>
+      <c r="X38">
+        <v>22013000.0</v>
+      </c>
       <c r="Y38"/>
-    </row>
-    <row r="39" spans="1:25">
+      <c r="Z38"/>
+    </row>
+    <row r="39" spans="1:26">
       <c r="A39" t="s">
         <v>45</v>
       </c>
       <c r="B39">
+        <v>78674000.0</v>
+      </c>
+      <c r="C39">
         <v>69578000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>76357000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>71079000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>72869000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>63676000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>69739000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>64903000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>72971000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>62837000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>59417000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>52833000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>17418000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>45112000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>42736000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>40304000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>38013000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>34080000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>12596000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>26409000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>20544000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>6036000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>10772000.0</v>
       </c>
-      <c r="X39"/>
       <c r="Y39"/>
-    </row>
-    <row r="40" spans="1:25">
+      <c r="Z39"/>
+    </row>
+    <row r="40" spans="1:26">
       <c r="A40" t="s">
         <v>46</v>
       </c>
       <c r="B40">
+        <v>98540000.0</v>
+      </c>
+      <c r="C40">
         <v>93259000.0</v>
       </c>
-      <c r="C40">
-[...1 lines deleted...]
-      </c>
       <c r="D40">
+        <v>81418000.0</v>
+      </c>
+      <c r="E40">
         <v>74349000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>79106000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>88604000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>86834000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>83485000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>86063000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>83629000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>86698000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>78630000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>80806000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>82302000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>89037000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>81159000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>78422000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>87656000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>76536000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>75736000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>194852000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>87299000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>174894000.0</v>
       </c>
-      <c r="X40"/>
       <c r="Y40"/>
-    </row>
-    <row r="41" spans="1:25">
+      <c r="Z40"/>
+    </row>
+    <row r="41" spans="1:26">
       <c r="A41" t="s">
         <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>2209000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>4369000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>4806000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>7618000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>7441000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>7326000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>4808000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>5543000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5516000.0</v>
       </c>
       <c r="U41">
         <v>5516000.0</v>
       </c>
       <c r="V41">
-        <v>4864000.0</v>
+        <v>5516000.0</v>
       </c>
       <c r="W41">
         <v>4864000.0</v>
       </c>
-      <c r="X41"/>
+      <c r="X41">
+        <v>4864000.0</v>
+      </c>
       <c r="Y41"/>
-    </row>
-    <row r="42" spans="1:25">
+      <c r="Z41"/>
+    </row>
+    <row r="42" spans="1:26">
       <c r="A42" t="s">
         <v>48</v>
       </c>
       <c r="B42">
+        <v>1025943000.0</v>
+      </c>
+      <c r="C42">
         <v>1011477000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>1020518000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>1033803000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>1016130000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>1002390000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>991176000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>1022147000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>1034603000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>1076508000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>1045349000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>1015851000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>982128000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>951946000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>917031000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>888522000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>864676000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>848229000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>150337000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>141112000.0</v>
       </c>
-      <c r="U42"/>
-      <c r="V42">
+      <c r="V42"/>
+      <c r="W42">
         <v>117818000.0</v>
       </c>
-      <c r="W42"/>
       <c r="X42"/>
       <c r="Y42"/>
-    </row>
-    <row r="43" spans="1:25">
+      <c r="Z42"/>
+    </row>
+    <row r="43" spans="1:26">
       <c r="A43" t="s">
         <v>49</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
-    </row>
-    <row r="44" spans="1:25">
+      <c r="Z43"/>
+    </row>
+    <row r="44" spans="1:26">
       <c r="A44" t="s">
         <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
-    </row>
-    <row r="45" spans="1:25">
+      <c r="Z44"/>
+    </row>
+    <row r="45" spans="1:26">
       <c r="A45" t="s">
         <v>51</v>
       </c>
       <c r="B45">
+        <v>47785000.0</v>
+      </c>
+      <c r="C45">
         <v>47799000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>48562000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>47112000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>47022000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>45208000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>44340000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>45372000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>36302000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>37613000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>12148000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>5485000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>6206000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>18389000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>7816000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>8286000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9887000.0</v>
       </c>
       <c r="R45">
         <v>9887000.0</v>
       </c>
-      <c r="S45"/>
+      <c r="S45">
+        <v>9887000.0</v>
+      </c>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
-    </row>
-    <row r="46" spans="1:25">
+      <c r="Z45"/>
+    </row>
+    <row r="46" spans="1:26">
       <c r="A46" t="s">
         <v>52</v>
       </c>
       <c r="B46">
+        <v>15092000.0</v>
+      </c>
+      <c r="C46">
         <v>15734000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>17093000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>16290000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>16800000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>15484000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>15153000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>16584000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>8273000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>10130000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>12148000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>14105000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>16055000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>18389000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>20755000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>22752000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>24931000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>9887000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>10590000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>10669000.0</v>
       </c>
-      <c r="U46"/>
-      <c r="V46">
+      <c r="V46"/>
+      <c r="W46">
         <v>9106000.0</v>
       </c>
-      <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
-    </row>
-    <row r="47" spans="1:25">
+      <c r="Z46"/>
+    </row>
+    <row r="47" spans="1:26">
       <c r="A47" t="s">
         <v>53</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>5485000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>6206000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>18389000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>7816000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>8286000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9887000.0</v>
       </c>
       <c r="R47">
         <v>9887000.0</v>
       </c>
       <c r="S47">
+        <v>9887000.0</v>
+      </c>
+      <c r="T47">
         <v>10590000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10669000.0</v>
       </c>
       <c r="U47">
         <v>10669000.0</v>
       </c>
       <c r="V47">
-        <v>9106000.0</v>
+        <v>10669000.0</v>
       </c>
       <c r="W47">
         <v>9106000.0</v>
       </c>
-      <c r="X47"/>
+      <c r="X47">
+        <v>9106000.0</v>
+      </c>
       <c r="Y47"/>
-    </row>
-    <row r="48" spans="1:25">
+      <c r="Z47"/>
+    </row>
+    <row r="48" spans="1:26">
       <c r="A48" t="s">
         <v>54</v>
       </c>
       <c r="B48">
+        <v>-813793000.0</v>
+      </c>
+      <c r="C48">
         <v>-801179000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-798850000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-800492000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-806757000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-804986000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-795122000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-769851000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-738037000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-719698000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-699450000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-682683000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-656948000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-612404000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-560251000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-513558000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-484178000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-458529000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-417145000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-407883000.0</v>
       </c>
       <c r="U48">
         <v>-407883000.0</v>
       </c>
       <c r="V48">
-        <v>-378503000.0</v>
+        <v>-407883000.0</v>
       </c>
       <c r="W48">
         <v>-378503000.0</v>
       </c>
-      <c r="X48"/>
+      <c r="X48">
+        <v>-378503000.0</v>
+      </c>
       <c r="Y48"/>
-    </row>
-    <row r="49" spans="1:25">
+      <c r="Z48"/>
+    </row>
+    <row r="49" spans="1:26">
       <c r="A49" t="s">
         <v>55</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>-682683000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>-656948000.0</v>
       </c>
-      <c r="N49"/>
-      <c r="O49">
+      <c r="O49"/>
+      <c r="P49">
         <v>-560251000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-513558000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-458529000.0</v>
       </c>
       <c r="R49">
         <v>-458529000.0</v>
       </c>
       <c r="S49">
+        <v>-458529000.0</v>
+      </c>
+      <c r="T49">
         <v>-417145000.0</v>
       </c>
-      <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
-    </row>
-    <row r="50" spans="1:25">
+      <c r="Z49"/>
+    </row>
+    <row r="50" spans="1:26">
       <c r="A50" t="s">
         <v>56</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
-    </row>
-    <row r="51" spans="1:25">
+      <c r="Z50"/>
+    </row>
+    <row r="51" spans="1:26">
       <c r="A51" t="s">
         <v>57</v>
       </c>
       <c r="B51">
+        <v>9721000.0</v>
+      </c>
+      <c r="C51">
         <v>10227000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>11968000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>9219000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>9870000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>10817000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>12113000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>13081000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>4526000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>6949000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>8631000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>10363000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>11830000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>13547000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>15022000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>16873000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>18868000.0</v>
       </c>
-      <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
-    </row>
-    <row r="52" spans="1:25">
+      <c r="Z51"/>
+    </row>
+    <row r="52" spans="1:26">
       <c r="A52" t="s">
         <v>58</v>
       </c>
       <c r="B52">
+        <v>4870000.0</v>
+      </c>
+      <c r="C52">
         <v>4541000.0</v>
       </c>
-      <c r="C52">
-[...1 lines deleted...]
-      </c>
       <c r="D52">
+        <v>5298000.0</v>
+      </c>
+      <c r="E52">
         <v>2933000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>2584000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>2502000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>4689000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>4711000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>3581000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>5825000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>6974000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>7081000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>6910000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>7002000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>7008000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>7144000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>7410000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>97109000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>82372000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>84407000.0</v>
       </c>
-      <c r="U52"/>
-      <c r="V52">
+      <c r="V52"/>
+      <c r="W52">
         <v>97289000.0</v>
       </c>
-      <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
-    </row>
-    <row r="53" spans="1:25">
+      <c r="Z52"/>
+    </row>
+    <row r="53" spans="1:26">
       <c r="A53" t="s">
         <v>59</v>
       </c>
       <c r="B53">
+        <v>105256000.0</v>
+      </c>
+      <c r="C53">
         <v>127259000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>135292000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>161718000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>167398000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>163844000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>152546000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>148559000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>173883000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>171372000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>151466000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>142287000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>169613000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>151687000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>66167000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>447000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>340000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>745000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>773000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>1154000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>350062000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>0.0</v>
       </c>
-      <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
-    </row>
-    <row r="54" spans="1:25">
+      <c r="Z53"/>
+    </row>
+    <row r="54" spans="1:26">
       <c r="A54" t="s">
         <v>60</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
-    </row>
-    <row r="55" spans="1:25">
+      <c r="Z54"/>
+    </row>
+    <row r="55" spans="1:26">
       <c r="A55" t="s">
         <v>61</v>
       </c>
       <c r="B55">
+        <v>634587000.0</v>
+      </c>
+      <c r="C55">
         <v>617698000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>618904000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>643956000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>638993000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>605628000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>608905000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>671939000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>708454000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>741196000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>736494000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>722144000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>716900000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>737568000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>730393000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>745989000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>738890000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>739851000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>289955000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>286668000.0</v>
       </c>
-      <c r="U55"/>
-      <c r="V55">
+      <c r="V55"/>
+      <c r="W55">
         <v>282096000.0</v>
       </c>
-      <c r="W55"/>
       <c r="X55"/>
       <c r="Y55"/>
-    </row>
-    <row r="56" spans="1:25">
+      <c r="Z55"/>
+    </row>
+    <row r="56" spans="1:26">
       <c r="A56" t="s">
         <v>62</v>
       </c>
       <c r="B56">
+        <v>533632000.0</v>
+      </c>
+      <c r="C56">
         <v>524213000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>524138000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>547496000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>541056000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>506328000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>508012000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>567904000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>603426000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>632328000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>621714000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>605342000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>595016000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>615014000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>608397000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>622223000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>617017000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>641873000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>183429000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>233523000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>175031000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>227324000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>236964000.0</v>
       </c>
-      <c r="X56"/>
       <c r="Y56"/>
-    </row>
-    <row r="57" spans="1:25">
+      <c r="Z56"/>
+    </row>
+    <row r="57" spans="1:26">
       <c r="A57" t="s">
         <v>63</v>
       </c>
       <c r="B57">
+        <v>416154000.0</v>
+      </c>
+      <c r="C57">
         <v>400069000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>389176000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>402672000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>420318000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>397475000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>402854000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>408843000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>408285000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>380132000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>386452000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>383532000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>382526000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>386907000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>358245000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>353873000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>339598000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>341343000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>276953000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>273656000.0</v>
       </c>
       <c r="U57">
         <v>273656000.0</v>
       </c>
       <c r="V57">
-        <v>263813000.0</v>
+        <v>273656000.0</v>
       </c>
       <c r="W57">
         <v>263813000.0</v>
       </c>
-      <c r="X57"/>
+      <c r="X57">
+        <v>263813000.0</v>
+      </c>
       <c r="Y57"/>
-    </row>
-    <row r="58" spans="1:25">
+      <c r="Z57"/>
+    </row>
+    <row r="58" spans="1:26">
       <c r="A58" t="s">
         <v>64</v>
       </c>
       <c r="B58">
+        <v>422409000.0</v>
+      </c>
+      <c r="C58">
         <v>407237000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>397091000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>410598000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>429634000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>408234000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>412648000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>419685000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>411960000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>384304000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>390655000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>389023000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>391815000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>398258000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>373877000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>371043000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>358382000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>350151000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>282496000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>553439000.0</v>
       </c>
-      <c r="U58"/>
-      <c r="V58">
+      <c r="V58"/>
+      <c r="W58">
         <v>268677000.0</v>
       </c>
-      <c r="W58"/>
       <c r="X58"/>
       <c r="Y58"/>
-    </row>
-    <row r="59" spans="1:25">
+      <c r="Z58"/>
+    </row>
+    <row r="59" spans="1:26">
       <c r="A59" t="s">
         <v>65</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
-    </row>
-    <row r="60" spans="1:25">
+      <c r="Z59"/>
+    </row>
+    <row r="60" spans="1:26">
       <c r="A60" t="s">
         <v>66</v>
       </c>
       <c r="B60">
+        <v>212178000.0</v>
+      </c>
+      <c r="C60">
         <v>210461000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>221813000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>233358000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>209359000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>197394000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>196257000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>252254000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>296494000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>356892000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>345839000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>333121000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>325085000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>339310000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>356516000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>374946000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>380508000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>389700000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>7459000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>-266771000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13419000.0</v>
       </c>
       <c r="V60">
         <v>13419000.0</v>
       </c>
-      <c r="W60"/>
+      <c r="W60">
+        <v>13419000.0</v>
+      </c>
       <c r="X60"/>
       <c r="Y60"/>
-    </row>
-    <row r="61" spans="1:25">
+      <c r="Z60"/>
+    </row>
+    <row r="61" spans="1:26">
       <c r="A61" t="s">
         <v>67</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
-    </row>
-    <row r="62" spans="1:25">
+      <c r="Z61"/>
+    </row>
+    <row r="62" spans="1:26">
       <c r="A62" t="s">
         <v>68</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
-      <c r="S62">
+      <c r="S62"/>
+      <c r="T62">
         <v>274267000.0</v>
       </c>
-      <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
+      <c r="Z62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -5688,2815 +5826,2890 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B2">
         <v>271438000.0</v>
       </c>
       <c r="C2">
         <v>294625000.0</v>
       </c>
       <c r="D2">
         <v>309598000.0</v>
       </c>
       <c r="E2">
         <v>275320000.0</v>
       </c>
       <c r="F2">
         <v>236024000.0</v>
       </c>
       <c r="G2">
         <v>209253000.0</v>
       </c>
       <c r="H2">
         <v>143510000.0</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B3">
         <v>25359000.0</v>
       </c>
       <c r="C3">
         <v>-69000.0</v>
       </c>
       <c r="D3">
         <v>24588000.0</v>
       </c>
       <c r="E3">
         <v>21216000.0</v>
       </c>
       <c r="F3">
         <v>15297000.0</v>
       </c>
       <c r="G3">
         <v>11055000.0</v>
       </c>
       <c r="H3">
         <v>8740000.0</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B5">
         <v>8337000.0</v>
       </c>
       <c r="C5">
         <v>-89259000.0</v>
       </c>
       <c r="D5">
         <v>-103123000.0</v>
       </c>
       <c r="E5">
         <v>-150338000.0</v>
       </c>
       <c r="F5">
         <v>-78623000.0</v>
       </c>
       <c r="G5">
         <v>-73325000.0</v>
       </c>
       <c r="H5">
         <v>-68031000.0</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B6">
         <v>33696000.0</v>
       </c>
       <c r="C6">
         <v>-89328000.0</v>
       </c>
       <c r="D6">
         <v>-78535000.0</v>
       </c>
       <c r="E6">
         <v>-129122000.0</v>
       </c>
       <c r="F6">
         <v>-63326000.0</v>
       </c>
       <c r="G6">
         <v>-62270000.0</v>
       </c>
       <c r="H6">
         <v>-59291000.0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B9">
         <v>518406000.0</v>
       </c>
       <c r="C9">
         <v>491940000.0</v>
       </c>
       <c r="D9">
         <v>419339000.0</v>
       </c>
       <c r="E9">
         <v>353777000.0</v>
       </c>
       <c r="F9">
         <v>279633000.0</v>
       </c>
       <c r="G9">
         <v>220646000.0</v>
       </c>
       <c r="H9">
         <v>132817000.0</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B10">
         <v>8337000.0</v>
       </c>
       <c r="C10">
         <v>-80938000.0</v>
       </c>
       <c r="D10">
         <v>-103641000.0</v>
       </c>
       <c r="E10">
         <v>-151589000.0</v>
       </c>
       <c r="F10">
         <v>-78843000.0</v>
       </c>
       <c r="G10">
         <v>-74471000.0</v>
       </c>
       <c r="H10">
         <v>-68328000.0</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B11">
         <v>4530000.0</v>
       </c>
       <c r="C11">
         <v>4350000.0</v>
       </c>
       <c r="D11">
         <v>3653000.0</v>
       </c>
       <c r="E11">
         <v>2286000.0</v>
       </c>
       <c r="F11">
         <v>1183000.0</v>
       </c>
       <c r="G11">
         <v>3149000.0</v>
       </c>
       <c r="H11">
         <v>1375000.0</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B12">
         <v>734000.0</v>
       </c>
       <c r="C12">
         <v>379000.0</v>
       </c>
       <c r="D12">
         <v>518000.0</v>
       </c>
       <c r="E12">
         <v>1251000.0</v>
       </c>
       <c r="F12">
         <v>32000.0</v>
       </c>
       <c r="G12">
         <v>1146000.0</v>
       </c>
       <c r="H12">
         <v>297000.0</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B13">
         <v>14208000.0</v>
       </c>
       <c r="C13">
         <v>20045000.0</v>
       </c>
       <c r="D13">
         <v>20670000.0</v>
       </c>
       <c r="E13">
         <v>5548000.0</v>
       </c>
       <c r="F13">
         <v>204000.0</v>
       </c>
       <c r="G13"/>
       <c r="H13"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B15">
         <v>3807000.0</v>
       </c>
       <c r="C15">
         <v>-85288000.0</v>
       </c>
       <c r="D15">
         <v>-107294000.0</v>
       </c>
       <c r="E15">
         <v>-153875000.0</v>
       </c>
       <c r="F15">
         <v>-80026000.0</v>
       </c>
       <c r="G15">
         <v>-77620000.0</v>
       </c>
       <c r="H15">
         <v>-69703000.0</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-153875000.0</v>
       </c>
       <c r="F16">
         <v>-77526000.0</v>
       </c>
       <c r="G16">
         <v>-77620000.0</v>
       </c>
       <c r="H16">
         <v>-69703000.0</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B17">
         <v>3807000.0</v>
       </c>
       <c r="C17">
         <v>-85288000.0</v>
       </c>
       <c r="D17">
         <v>-139199000.0</v>
       </c>
       <c r="E17">
         <v>-153875000.0</v>
       </c>
       <c r="F17">
         <v>-77526000.0</v>
       </c>
       <c r="G17">
         <v>-77620000.0</v>
       </c>
       <c r="H17">
         <v>-69703000.0</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B18">
         <v>13474000.0</v>
       </c>
       <c r="C18">
         <v>20045000.0</v>
       </c>
       <c r="D18">
         <v>17629000.0</v>
       </c>
       <c r="E18">
         <v>4297000.0</v>
       </c>
       <c r="F18">
         <v>-16000.0</v>
       </c>
       <c r="G18">
         <v>-1146000.0</v>
       </c>
       <c r="H18">
         <v>87000.0</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19">
         <v>-920000.0</v>
       </c>
       <c r="G19"/>
       <c r="H19"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B21">
         <v>-2578000.0</v>
       </c>
       <c r="C21">
         <v>-89328000.0</v>
       </c>
       <c r="D21">
         <v>-121895000.0</v>
       </c>
       <c r="E21">
         <v>-151190000.0</v>
       </c>
       <c r="F21">
         <v>-77907000.0</v>
       </c>
       <c r="G21">
         <v>-73380000.0</v>
       </c>
       <c r="H21">
         <v>-68031000.0</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B23">
         <v>792422000.0</v>
       </c>
       <c r="C23">
         <v>875893000.0</v>
       </c>
       <c r="D23">
         <v>850832000.0</v>
       </c>
       <c r="E23">
         <v>780287000.0</v>
       </c>
       <c r="F23">
         <v>593564000.0</v>
       </c>
       <c r="G23">
         <v>503279000.0</v>
       </c>
       <c r="H23">
         <v>344358000.0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B25">
         <v>25359000.0</v>
       </c>
       <c r="C25">
         <v>25421000.0</v>
       </c>
       <c r="D25">
         <v>23669000.0</v>
       </c>
       <c r="E25">
         <v>21216000.0</v>
       </c>
       <c r="F25">
         <v>15297000.0</v>
       </c>
       <c r="G25">
         <v>11055000.0</v>
       </c>
       <c r="H25">
         <v>8740000.0</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B26">
         <v>101513000.0</v>
       </c>
       <c r="C26">
         <v>125438000.0</v>
       </c>
       <c r="D26">
         <v>120335000.0</v>
       </c>
       <c r="E26">
         <v>104556000.0</v>
       </c>
       <c r="F26">
         <v>66107000.0</v>
       </c>
       <c r="G26">
         <v>50643000.0</v>
       </c>
       <c r="H26">
         <v>34379000.0</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B27">
         <v>326451000.0</v>
       </c>
       <c r="C27">
         <v>342946000.0</v>
       </c>
       <c r="D27">
         <v>316738000.0</v>
       </c>
       <c r="E27">
         <v>301347000.0</v>
       </c>
       <c r="F27">
         <v>227023000.0</v>
       </c>
       <c r="G27">
         <v>192600000.0</v>
       </c>
       <c r="H27">
         <v>126436000.0</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B28">
         <v>93020000.0</v>
       </c>
       <c r="C28">
         <v>96199000.0</v>
       </c>
       <c r="D28">
         <v>93898000.0</v>
       </c>
       <c r="E28">
         <v>99064000.0</v>
       </c>
       <c r="F28">
         <v>64410000.0</v>
       </c>
       <c r="G28">
         <v>50783000.0</v>
       </c>
       <c r="H28">
         <v>40033000.0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B29">
         <v>4530000.0</v>
       </c>
       <c r="C29">
         <v>4350000.0</v>
       </c>
       <c r="D29">
         <v>4059000.0</v>
       </c>
       <c r="E29">
         <v>2286000.0</v>
       </c>
       <c r="F29">
         <v>1183000.0</v>
       </c>
       <c r="G29">
         <v>3149000.0</v>
       </c>
       <c r="H29">
         <v>1375000.0</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B30">
         <v>520984000.0</v>
       </c>
       <c r="C30">
         <v>581268000.0</v>
       </c>
       <c r="D30">
         <v>541234000.0</v>
       </c>
       <c r="E30">
         <v>504967000.0</v>
       </c>
       <c r="F30">
         <v>357540000.0</v>
       </c>
       <c r="G30">
         <v>294026000.0</v>
       </c>
       <c r="H30">
         <v>200848000.0</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B31">
         <v>10915000.0</v>
       </c>
       <c r="C31">
         <v>8390000.0</v>
       </c>
       <c r="D31">
         <v>18254000.0</v>
       </c>
       <c r="E31">
         <v>-399000.0</v>
       </c>
       <c r="F31">
         <v>-936000.0</v>
       </c>
       <c r="G31">
         <v>-1091000.0</v>
       </c>
       <c r="H31">
         <v>-297000.0</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B32">
         <v>789844000.0</v>
       </c>
       <c r="C32">
         <v>786565000.0</v>
       </c>
       <c r="D32">
         <v>728937000.0</v>
       </c>
       <c r="E32">
         <v>629097000.0</v>
       </c>
       <c r="F32">
         <v>515657000.0</v>
       </c>
       <c r="G32">
         <v>429899000.0</v>
       </c>
       <c r="H32">
         <v>276327000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y32"/>
+  <dimension ref="A1:Z32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
+        <v>72</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
+        <v>75</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
+        <v>78</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="P1" t="s">
         <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
+        <v>81</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="T1" t="s">
         <v>82</v>
       </c>
       <c r="U1" t="s">
         <v>83</v>
       </c>
       <c r="V1" t="s">
+        <v>84</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="X1" t="s">
         <v>85</v>
       </c>
       <c r="Y1" t="s">
         <v>86</v>
       </c>
-    </row>
-    <row r="2" spans="1:25">
+      <c r="Z1" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B2">
+        <v>62140000.0</v>
+      </c>
+      <c r="C2">
         <v>65939000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>66812000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>67830000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>70857000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>72737000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>72362000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>73473000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>76512000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>79924000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>77264000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>75938000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>76701000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>73990000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>69080000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>65812000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>66438000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>64122000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>57986000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>55993000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>57923000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>55657000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>48926000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>52335000.0</v>
       </c>
       <c r="Y2">
         <v>52335000.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:25">
+      <c r="Z2">
+        <v>52335000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>88</v>
-[...1 lines deleted...]
-      <c r="B3">
+        <v>89</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3">
         <v>6074000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>6139000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>6941000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>6205000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>5906000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>6340000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>6692000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>20524000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>6519000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>7639000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>6100000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>5786000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>5600000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>5416000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>5233000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>4967000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>4897000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>3943000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>3388000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>1068999.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>3243000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>2741000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>935500.0</v>
       </c>
       <c r="Y3">
         <v>935500.0</v>
       </c>
-    </row>
-    <row r="4" spans="1:25">
+      <c r="Z3">
+        <v>935500.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-    </row>
-    <row r="5" spans="1:25">
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>90</v>
-[...1 lines deleted...]
-      <c r="B5">
+        <v>91</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
         <v>-976000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>3099000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>7518000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-819000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-6184000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-18184000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-30935000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-17309000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-19465000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-15832000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-27327000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-43097000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-54096000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-45164000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-28527000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-25316000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-40231000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-9746000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-10974000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-16437999.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-26079000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>2524000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-24904000.0</v>
       </c>
       <c r="Y5">
         <v>-24904000.0</v>
       </c>
-    </row>
-    <row r="6" spans="1:25">
+      <c r="Z5">
+        <v>-24904000.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B6">
+        <v>-12526000.0</v>
+      </c>
+      <c r="C6">
         <v>5098000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>9238000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>14459000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>5386000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-278000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-11844000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-24243000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>3215000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-12946000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-8193000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-21227000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-37311000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-48496000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-39748000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-23294000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-20349000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-35334000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-5803000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-7586000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-15369000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-22836000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>5265000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-23968500.0</v>
       </c>
       <c r="Y6">
         <v>-23968500.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:25">
+      <c r="Z6">
+        <v>-23968500.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
-    </row>
-    <row r="8" spans="1:25">
+      <c r="Z7"/>
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-    </row>
-    <row r="9" spans="1:25">
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B9">
+        <v>129267000.0</v>
+      </c>
+      <c r="C9">
         <v>128046000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>128868000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>132049000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>129443000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>127205000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>123055000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>120887000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>120334000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>109621000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>107458000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>102302000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>99729000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>91340000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>89352000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>87300000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>85785000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>71329000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>71577000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>70100000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>66626999.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>54438000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>69510000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>48349000.0</v>
       </c>
       <c r="Y9">
         <v>48349000.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:25">
+      <c r="Z9">
+        <v>48349000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B10">
+        <v>-10561000.0</v>
+      </c>
+      <c r="C10">
         <v>-976000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>2749000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>7398000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-834000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-8206000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-24408000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-31012000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-17312000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-19519000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-15956000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-24679000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-43487000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-51018000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-46182000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-29072000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-25317000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-40715000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-9807000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-11237000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-17084000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-26147000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>2360000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-25342000.0</v>
       </c>
       <c r="Y10">
         <v>-25342000.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:25">
+      <c r="Z10">
+        <v>-25342000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B11">
+        <v>2053000.0</v>
+      </c>
+      <c r="C11">
         <v>1353000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>1107000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>1133000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>937000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>1658000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>863000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>802000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>1027000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>729000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>811000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>1056000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>1057000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>1135000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>511000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>308000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>332000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>669000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-545000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>154000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>905000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>888000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>495000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>883000.0</v>
       </c>
       <c r="Y11">
         <v>883000.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:25">
+      <c r="Z11">
+        <v>883000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B12">
+        <v>240000.0</v>
+      </c>
+      <c r="C12">
         <v>249000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>350000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>120000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>15000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>45000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>344000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>77000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>3000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>54000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>124000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>4944000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1676000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>3335000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1018000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>127000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>243000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>436000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>61000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>173000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>218000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>68000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>64000.0</v>
       </c>
-      <c r="X12"/>
       <c r="Y12"/>
-    </row>
-    <row r="13" spans="1:25">
+      <c r="Z12"/>
+    </row>
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B13">
+        <v>2827000.0</v>
+      </c>
+      <c r="C13">
         <v>3186000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>3784000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>3663000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>3575000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>3966000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>5236000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>5195000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>5728000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>5912000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>5542000.0</v>
       </c>
-      <c r="L13"/>
-      <c r="M13">
+      <c r="M13"/>
+      <c r="N13">
         <v>4322000.0</v>
       </c>
-      <c r="N13"/>
-      <c r="O13">
+      <c r="O13"/>
+      <c r="P13">
         <v>1610000.0</v>
       </c>
-      <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
-    </row>
-    <row r="14" spans="1:25">
+      <c r="Z13"/>
+    </row>
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
-    </row>
-    <row r="15" spans="1:25">
+      <c r="Z14"/>
+    </row>
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B15">
+        <v>-12614000.0</v>
+      </c>
+      <c r="C15">
         <v>-2329000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>1642000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>6265000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-1771000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-9864000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-25271000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-31814000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-18339000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-20248000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-16767000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-25735000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-44544000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-52153000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-46693000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-29380000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-25649000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-41384000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-9262000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-11391000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-17989000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-27035000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>1865000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-26225000.0</v>
       </c>
       <c r="Y15">
         <v>-26225000.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:25">
+      <c r="Z15">
+        <v>-26225000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>-25735000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-44544000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-52153000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-46693000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-29380000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-25649000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-38884000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-9262000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-14690000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-17989000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-12585000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>1865000.0</v>
       </c>
-      <c r="X16"/>
       <c r="Y16"/>
-    </row>
-    <row r="17" spans="1:25">
+      <c r="Z16"/>
+    </row>
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B17">
+        <v>-12614000.0</v>
+      </c>
+      <c r="C17">
         <v>-2329000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>1642000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>6265000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-1771000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-9864000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-25271000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-31814000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-18339000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-20248000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-16767000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-25735000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-44544000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-52153000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-46693000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-29380000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-25649000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-38884000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-9262000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-11391000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-17989000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-27035000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>1865000.0</v>
       </c>
-      <c r="X17"/>
       <c r="Y17"/>
-    </row>
-    <row r="18" spans="1:25">
+      <c r="Z17"/>
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B18">
+        <v>2587000.0</v>
+      </c>
+      <c r="C18">
         <v>2937000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>3434000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>3543000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>3560000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>3966000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>5236000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>5118000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>5725000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>5858000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>5418000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>4944000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>3932000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>3335000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>592000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>127000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>243000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>436000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-61000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-173000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-218000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-68000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-64000.0</v>
       </c>
-      <c r="X18"/>
       <c r="Y18"/>
-    </row>
-    <row r="19" spans="1:25">
+      <c r="Z18"/>
+    </row>
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>-2161000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-142000.0</v>
       </c>
-      <c r="N19"/>
-      <c r="O19">
+      <c r="O19"/>
+      <c r="P19">
         <v>-3523000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-672000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-244000.0</v>
       </c>
-      <c r="R19"/>
-      <c r="S19">
+      <c r="S19"/>
+      <c r="T19">
         <v>-196000.0</v>
       </c>
-      <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
-    </row>
-    <row r="20" spans="1:25">
+      <c r="Z19"/>
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-      <c r="L20">
+      <c r="L20"/>
+      <c r="M20">
         <v>135000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>10128000.0</v>
       </c>
-      <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
-    </row>
-    <row r="21" spans="1:25">
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B21">
+        <v>-12526000.0</v>
+      </c>
+      <c r="C21">
         <v>-3430000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-162000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>3928000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-4492000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-11594000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-29459000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-25546000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-22729000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-25660000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-21496000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-27462000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-47277000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-54096000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-43251000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-28527000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-25316000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-40945000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-9550000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-10974000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-16437999.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-26096000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>2524000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-24904000.0</v>
       </c>
       <c r="Y21">
         <v>-24904000.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:25">
+      <c r="Z21">
+        <v>-24904000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
-    </row>
-    <row r="23" spans="1:25">
+      <c r="Z22"/>
+    </row>
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B23">
+        <v>203933000.0</v>
+      </c>
+      <c r="C23">
         <v>197415000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>195842000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>195951000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>204792000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>211536000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>224876000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>219906000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>219575000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>215205000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>206218000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>205702000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>223707000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>219426000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>201683000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>181639000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>177539000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>176396000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>139113000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>137067000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>140987999.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>136191000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>115912000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>125519000.0</v>
       </c>
       <c r="Y23">
         <v>125519000.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:25">
+      <c r="Z23">
+        <v>125519000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
-    </row>
-    <row r="25" spans="1:25">
+      <c r="Z24"/>
+    </row>
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B25">
+        <v>6364000.0</v>
+      </c>
+      <c r="C25">
         <v>6074000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>6139000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>6941000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>6205000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>5906000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>6340000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>6692000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>6483000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>6519000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>6183000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>6100000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>5786000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>5600000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>5416000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>5233000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>4967000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>4897000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>3943000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>3388000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>3069000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>3243000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>2741000.0</v>
       </c>
-      <c r="X25"/>
       <c r="Y25"/>
-    </row>
-    <row r="26" spans="1:25">
+      <c r="Z25"/>
+    </row>
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B26">
+        <v>26793000.0</v>
+      </c>
+      <c r="C26">
         <v>24613000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>25581000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>26361000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>24958000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>28831000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>32976000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>32408000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>31223000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>29506000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>30307000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>29635000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>30887000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>29961000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>28062000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>23963000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>22570000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>19209000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>16703000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>14783000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>15413000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>14403000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>11945000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12147500.0</v>
       </c>
       <c r="Y26">
         <v>12147500.0</v>
       </c>
-    </row>
-    <row r="27" spans="1:25">
+      <c r="Z26">
+        <v>12147500.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B27">
+        <v>89606000.0</v>
+      </c>
+      <c r="C27">
         <v>82619000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>81512000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>79820000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>82500000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>82658000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>85997000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>86990000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>87301000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>83218000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>68846000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>77371000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>79657000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>88558000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>77490000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>68421000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>66878000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>70624000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>52258000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>50902000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>53239000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>50379000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>46045000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>48088000.0</v>
       </c>
       <c r="Y27">
         <v>48088000.0</v>
       </c>
-    </row>
-    <row r="28" spans="1:25">
+      <c r="Z27">
+        <v>48088000.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B28">
+        <v>25394000.0</v>
+      </c>
+      <c r="C28">
         <v>24244000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>21937000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>21831000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>25008000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>21900000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>22266000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>27264000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>24769000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>22786000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>29801000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>22623000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>26334000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>26917000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>27051000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>23443000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>21653000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>22441000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>12166000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>15389000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>14413000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>15752000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>8996000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13017500.0</v>
       </c>
       <c r="Y28">
         <v>13017500.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:25">
+      <c r="Z28">
+        <v>13017500.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B29">
+        <v>2053000.0</v>
+      </c>
+      <c r="C29">
         <v>1353000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1107000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1133000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>937000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1658000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>863000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>802000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1027000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>729000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>811000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1056000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1057000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1135000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>511000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>308000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>332000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>669000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-545000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>154000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>905000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>888000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>495000.0</v>
       </c>
-      <c r="X29"/>
       <c r="Y29"/>
-    </row>
-    <row r="30" spans="1:25">
+      <c r="Z29"/>
+    </row>
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B30">
+        <v>141793000.0</v>
+      </c>
+      <c r="C30">
         <v>131476000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>129030000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>128121000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>133935000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>138799000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>152514000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>146433000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>143063000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>135281000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>128954000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>129764000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>147006000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>145436000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>132603000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>115827000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>111101000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>112274000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>81127000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>81074000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>83064999.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>80534000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>66986000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>73184000.0</v>
       </c>
       <c r="Y30">
         <v>73184000.0</v>
       </c>
-    </row>
-    <row r="31" spans="1:25">
+      <c r="Z30">
+        <v>73184000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B31">
+        <v>1965000.0</v>
+      </c>
+      <c r="C31">
         <v>2454000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>2911000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>3470000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>3658000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>3388000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>5051000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-5466000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>5417000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>6141000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>5540000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>2783000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>3790000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>3078000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-2931000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-545000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-1000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>230000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-257000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-263000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-646001.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-51000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-164000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-438000.0</v>
       </c>
       <c r="Y31">
         <v>-438000.0</v>
       </c>
-    </row>
-    <row r="32" spans="1:25">
+      <c r="Z31">
+        <v>-438000.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B32">
+        <v>191407000.0</v>
+      </c>
+      <c r="C32">
         <v>193985000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>195680000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>199879000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>200300000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>199942000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>195417000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>194360000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>196846000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>189545000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>184722000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>178240000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>176430000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>165330000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>158432000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>153112000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>152223000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>135451000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>129563000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>126093000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>124550000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>110095000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>118436000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>100684000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>100684000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H30"/>
@@ -8523,2629 +8736,2698 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B2">
         <v>191807000.0</v>
       </c>
       <c r="C2">
         <v>309552000.0</v>
       </c>
       <c r="D2">
         <v>317314000.0</v>
       </c>
       <c r="E2">
         <v>536768000.0</v>
       </c>
       <c r="F2">
         <v>177931000.0</v>
       </c>
       <c r="G2">
         <v>51751000.0</v>
       </c>
       <c r="H2">
         <v>42330000.0</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B3">
         <v>5803000</v>
       </c>
       <c r="C3">
         <v>14775000</v>
       </c>
       <c r="D3">
         <v>13066000</v>
       </c>
       <c r="E3">
         <v>15724000</v>
       </c>
       <c r="F3">
         <v>18203000</v>
       </c>
       <c r="G3">
         <v>14537000</v>
       </c>
       <c r="H3">
         <v>11121000</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4">
         <v>358837000.0</v>
       </c>
       <c r="G4"/>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5">
         <v>24546000.0</v>
       </c>
       <c r="G5"/>
       <c r="H5"/>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B6">
         <v>40062000.0</v>
       </c>
       <c r="C6">
         <v>-117745000.0</v>
       </c>
       <c r="D6">
         <v>-7762000.0</v>
       </c>
       <c r="E6">
         <v>-219454000.0</v>
       </c>
       <c r="F6">
         <v>358837000.0</v>
       </c>
       <c r="G6">
         <v>126180000.0</v>
       </c>
       <c r="H6">
         <v>9421000.0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B7">
         <v>-81313000.0</v>
       </c>
       <c r="C7">
         <v>-47400000.0</v>
       </c>
       <c r="D7">
         <v>-66503000.0</v>
       </c>
       <c r="E7">
         <v>-51725000.0</v>
       </c>
       <c r="F7">
         <v>2318000.0</v>
       </c>
       <c r="G7">
         <v>36851000.0</v>
       </c>
       <c r="H7">
         <v>31712000.0</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8">
         <v>-27000000.0</v>
       </c>
       <c r="G8"/>
       <c r="H8"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B9">
         <v>-11045000.0</v>
       </c>
       <c r="C9">
         <v>2789000.0</v>
       </c>
       <c r="D9">
         <v>10313000.0</v>
       </c>
       <c r="E9">
         <v>-32309000.0</v>
       </c>
       <c r="F9">
         <v>-27000000.0</v>
       </c>
       <c r="G9">
         <v>-19632000.0</v>
       </c>
       <c r="H9">
         <v>-10578000.0</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10">
         <v>-5514000.0</v>
       </c>
       <c r="G10">
         <v>2675000.0</v>
       </c>
       <c r="H10">
         <v>1386000.0</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>39105000.0</v>
       </c>
       <c r="F11">
         <v>71340000.0</v>
       </c>
       <c r="G11">
         <v>61923000.0</v>
       </c>
       <c r="H11">
         <v>29147000.0</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>91148000.0</v>
       </c>
       <c r="F12">
         <v>35006000.0</v>
       </c>
       <c r="G12">
         <v>31852000.0</v>
       </c>
       <c r="H12">
         <v>9758000.0</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-58521000.0</v>
       </c>
       <c r="F13">
         <v>-42022000.0</v>
       </c>
       <c r="G13">
         <v>-5440000.0</v>
       </c>
       <c r="H13">
         <v>13143000.0</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B14">
         <v>25359000.0</v>
       </c>
       <c r="C14">
         <v>25421000.0</v>
       </c>
       <c r="D14">
         <v>24588000.0</v>
       </c>
       <c r="E14">
         <v>21216000.0</v>
       </c>
       <c r="F14">
         <v>15297000.0</v>
       </c>
       <c r="G14">
         <v>11055000.0</v>
       </c>
       <c r="H14">
         <v>8740000.0</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B16">
         <v>231869000.0</v>
       </c>
       <c r="C16">
         <v>191807000.0</v>
       </c>
       <c r="D16">
         <v>309552000.0</v>
       </c>
       <c r="E16">
         <v>317314000.0</v>
       </c>
       <c r="F16">
         <v>536768000.0</v>
       </c>
       <c r="G16">
         <v>177931000.0</v>
       </c>
       <c r="H16">
         <v>51751000.0</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B18">
         <v>80418000.0</v>
       </c>
       <c r="C18">
         <v>38268000.0</v>
       </c>
       <c r="D18">
         <v>-15071000.0</v>
       </c>
       <c r="E18">
         <v>-76681000.0</v>
       </c>
       <c r="F18">
         <v>-25307000.0</v>
       </c>
       <c r="G18">
         <v>-4913000.0</v>
       </c>
       <c r="H18">
         <v>-27576000.0</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B19">
         <v>39812000.0</v>
       </c>
       <c r="C19">
         <v>1077000.0</v>
       </c>
       <c r="D19">
         <v>-92542000.0</v>
       </c>
       <c r="E19">
         <v>-173227000.0</v>
       </c>
       <c r="F19">
         <v>-10000000.0</v>
       </c>
       <c r="G19">
         <v>-14537000.0</v>
       </c>
       <c r="H19">
         <v>25732000.0</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>415189000.0</v>
       </c>
       <c r="G20">
         <v>120710000.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B22">
         <v>3807000.0</v>
       </c>
       <c r="C22">
         <v>-85288000.0</v>
       </c>
       <c r="D22">
         <v>-107294000.0</v>
       </c>
       <c r="E22">
         <v>-153875000.0</v>
       </c>
       <c r="F22">
         <v>-77526000.0</v>
       </c>
       <c r="G22">
         <v>-77620000.0</v>
       </c>
       <c r="H22">
         <v>-69703000.0</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B23">
         <v>-20305999.0</v>
       </c>
       <c r="C23">
         <v>-21425000.0</v>
       </c>
       <c r="D23">
         <v>19195000.0</v>
       </c>
       <c r="E23">
         <v>14755000.0</v>
       </c>
       <c r="F23">
         <v>3447000.0</v>
       </c>
       <c r="G23">
         <v>131093000.0</v>
       </c>
       <c r="H23">
         <v>11265000.0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B24">
         <v>-13380000.0</v>
       </c>
       <c r="C24">
         <v>-12475000.0</v>
       </c>
       <c r="D24">
         <v>-12434000.0</v>
       </c>
       <c r="E24">
         <v>-14160000.0</v>
       </c>
       <c r="F24">
         <v>-12868000.0</v>
       </c>
       <c r="G24">
         <v>-9357000.0</v>
       </c>
       <c r="H24">
         <v>-7793000.0</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B25">
         <v>138368000.0</v>
       </c>
       <c r="C25">
         <v>70288000.0</v>
       </c>
       <c r="D25">
         <v>51158000.0</v>
       </c>
       <c r="E25">
         <v>42134000.0</v>
       </c>
       <c r="F25">
         <v>17801000.0</v>
       </c>
       <c r="G25">
         <v>7720000.0</v>
       </c>
       <c r="H25">
         <v>3833000.0</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B26">
         <v>-50965000.0</v>
       </c>
       <c r="C26">
         <v>-150324000.0</v>
       </c>
       <c r="D26">
         <v>-6760000.0</v>
       </c>
       <c r="E26">
         <v>0.0</v>
       </c>
       <c r="F26">
         <v>423815000.0</v>
       </c>
       <c r="G26">
         <v>-2250000.0</v>
       </c>
       <c r="H26">
         <v>0.0</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B27">
         <v>68754000.0</v>
       </c>
       <c r="C27">
         <v>90022000.0</v>
       </c>
       <c r="D27">
         <v>96046000.0</v>
       </c>
       <c r="E27">
         <v>81293000.0</v>
       </c>
       <c r="F27">
         <v>34680000.0</v>
       </c>
       <c r="G27">
         <v>31618000.0</v>
       </c>
       <c r="H27">
         <v>8963000.0</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B28">
         <v>-67025999.0</v>
       </c>
       <c r="C28">
         <v>-171749000.0</v>
       </c>
       <c r="D28">
         <v>19195000.0</v>
       </c>
       <c r="E28">
         <v>14755000.0</v>
       </c>
       <c r="F28">
         <v>418634000.0</v>
       </c>
       <c r="G28">
         <v>131093000.0</v>
       </c>
       <c r="H28">
         <v>11265000.0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B29">
         <v>86221000.0</v>
       </c>
       <c r="C29">
         <v>53043000.0</v>
       </c>
       <c r="D29">
         <v>-2005000.0</v>
       </c>
       <c r="E29">
         <v>-60957000.0</v>
       </c>
       <c r="F29">
         <v>-7104000.0</v>
       </c>
       <c r="G29">
         <v>9624000.0</v>
       </c>
       <c r="H29">
         <v>-16455000.0</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B30">
         <v>20629000.0</v>
       </c>
       <c r="C30">
         <v>1077000.0</v>
       </c>
       <c r="D30">
         <v>-24972000.0</v>
       </c>
       <c r="E30">
         <v>-173227000.0</v>
       </c>
       <c r="F30">
         <v>-52693000.0</v>
       </c>
       <c r="G30">
         <v>-14537000.0</v>
       </c>
       <c r="H30">
         <v>14611000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y30"/>
+  <dimension ref="A1:Z30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
+        <v>72</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
+        <v>75</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
+        <v>78</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="P1" t="s">
         <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
+        <v>81</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="T1" t="s">
         <v>82</v>
       </c>
       <c r="U1" t="s">
         <v>83</v>
       </c>
       <c r="V1" t="s">
+        <v>84</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="X1" t="s">
         <v>85</v>
       </c>
       <c r="Y1" t="s">
         <v>86</v>
       </c>
-    </row>
-    <row r="2" spans="1:25">
+      <c r="Z1" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B2">
+        <v>231869000.0</v>
+      </c>
+      <c r="C2">
         <v>237044000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>231373000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>190732000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>191807000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>205778000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>273579000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>260236000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>309552000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>331503000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>326756000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>279262000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>317314000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>431543000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>515795000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>514594000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>536768000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>133078000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>166098000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>162192000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>177931000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>79306000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>104850000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>78300500.0</v>
       </c>
-      <c r="Y2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:25">
+      <c r="Z2"/>
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B3">
+        <v>548000</v>
+      </c>
+      <c r="C3">
         <v>522000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>3645000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>5192000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>5120000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>3412000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>4098000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>3807000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>3458000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>3310000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>3128000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>3272000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>3356000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>3675000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>4707000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>4065000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>3277000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>3882000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>4530000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>5569000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>4222000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>3843000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>3704000</v>
-      </c>
-[...1 lines deleted...]
-        <v>1469500</v>
       </c>
       <c r="Y3">
         <v>1469500</v>
       </c>
-    </row>
-    <row r="4" spans="1:25">
+      <c r="Z3">
+        <v>1469500</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>47501000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>-38034000.0</v>
       </c>
-      <c r="N4"/>
-      <c r="O4">
+      <c r="O4"/>
+      <c r="P4">
         <v>-84218000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>1211000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-22180000.0</v>
       </c>
-      <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-    </row>
-    <row r="5" spans="1:25">
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>-820000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-20095000.0</v>
       </c>
-      <c r="N5"/>
-      <c r="O5">
+      <c r="O5"/>
+      <c r="P5">
         <v>-14591000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>1073000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>3191000.0</v>
       </c>
-      <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
-    </row>
-    <row r="6" spans="1:25">
+      <c r="Z5"/>
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B6">
+        <v>21699000.0</v>
+      </c>
+      <c r="C6">
         <v>-5175000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>5671000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>40641000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-1075000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-13971000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-67801000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>13343000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-49316000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-21951000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>4747000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>47494000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-38052000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-114229000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-84252000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>1201000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-22174000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>403690000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-33020000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>3906000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-15739000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>98625000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-25544000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26549500.0</v>
       </c>
       <c r="Y6">
         <v>26549500.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:25">
+      <c r="Z6">
+        <v>26549500.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B7">
+        <v>-13801000.0</v>
+      </c>
+      <c r="C7">
         <v>-22059000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-28302000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-3062000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-27890000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-22997000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-25440000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>5103000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-4066000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-30155000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-14046000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-3941000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-18361000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-23630000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-10580000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-2540000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-14975000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>22020000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-10752000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>6384000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-12834000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>32354000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-32468000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1856500.0</v>
       </c>
       <c r="Y7">
         <v>1856500.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:25">
+      <c r="Z7">
+        <v>1856500.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>8719000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>7805000.0</v>
       </c>
-      <c r="N8"/>
-      <c r="O8">
+      <c r="O8"/>
+      <c r="P8">
         <v>-2224000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-2015000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>5371000.0</v>
       </c>
-      <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-    </row>
-    <row r="9" spans="1:25">
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B9">
+        <v>-1702000.0</v>
+      </c>
+      <c r="C9">
         <v>-19866000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>7437000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>26441000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-25057000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-7575000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>632000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>17686000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-7954000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-10050000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>3839000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>8719000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>7805000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-33441000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-2224000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-2015000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>5371000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-26463000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>2390000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>1286000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>2039000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-12725000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-1163000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2872000.0</v>
       </c>
       <c r="Y9">
         <v>-2872000.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:25">
+      <c r="Z9">
+        <v>-2872000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
-      <c r="J10">
+      <c r="J10"/>
+      <c r="K10">
         <v>1806000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-5154000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>3348000.0</v>
       </c>
-      <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
-      <c r="R10">
+      <c r="R10"/>
+      <c r="S10">
         <v>-4525000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>7146000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-3411000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-4724000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>2362000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-17090000.0</v>
       </c>
-      <c r="X10"/>
       <c r="Y10"/>
-    </row>
-    <row r="11" spans="1:25">
+      <c r="Z10"/>
+    </row>
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>-10400000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-4499000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>22967000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>7777000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-70000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-21964000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>61561000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-12655000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>11217000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-2193000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>14335500.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-11794000.0</v>
       </c>
-      <c r="X11"/>
       <c r="Y11"/>
-    </row>
-    <row r="12" spans="1:25">
+      <c r="Z11"/>
+    </row>
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>25922000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>26959000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>29777000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>28023000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>15316000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>13527000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>10978000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>7374000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>8327000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>10515000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>5594500.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>2975000.0</v>
       </c>
-      <c r="X12"/>
       <c r="Y12"/>
-    </row>
-    <row r="13" spans="1:25">
+      <c r="Z12"/>
+    </row>
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>-9386000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>-23787000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>-13156000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-13429000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-13590000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-18346000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-15578000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>5765000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-16104500.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-12680000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-7448500.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-19511000.0</v>
       </c>
-      <c r="X13"/>
       <c r="Y13"/>
-    </row>
-    <row r="14" spans="1:25">
+      <c r="Z13"/>
+    </row>
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B14">
+        <v>6364000.0</v>
+      </c>
+      <c r="C14">
         <v>6074000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>6139000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>6941000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>6205000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>5906000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>6340000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>6692000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>6483000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>6519000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>6183000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>6100000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>5786000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>5600000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>5416000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>5233000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>4967000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>4897000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>3943000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>3388000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>3069000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>3243000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>2741000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>935500.0</v>
       </c>
       <c r="Y14">
         <v>935500.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:25">
+      <c r="Z14">
+        <v>935500.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
-    </row>
-    <row r="16" spans="1:25">
+      <c r="Z15"/>
+    </row>
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B16">
+        <v>253568000.0</v>
+      </c>
+      <c r="C16">
         <v>231869000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>237044000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>231373000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>190732000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>191807000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>205778000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>273579000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>260236000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>309552000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>331503000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>326756000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>279262000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>317314000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>431543000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>515795000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>514594000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>536768000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>133078000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>166098000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>162192000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>177931000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>79306000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>104850000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>26549500.0</v>
       </c>
     </row>
-    <row r="17" spans="1:25">
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
-    </row>
-    <row r="18" spans="1:25">
+      <c r="Z17"/>
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B18">
+        <v>14892000.0</v>
+      </c>
+      <c r="C18">
         <v>14993000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>12086000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>39011000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>7090000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>6170000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-10198000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>24785000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>17511000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-10578000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>8539000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>10219000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-23251000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-34360000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-18544000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-6525000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-17252000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-1565000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-8465000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>2703000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-17980000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>15424000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-26569000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5141500.0</v>
       </c>
       <c r="Y18">
         <v>5141500.0</v>
       </c>
-    </row>
-    <row r="19" spans="1:25">
+      <c r="Z18">
+        <v>5141500.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B19">
+        <v>13687000.0</v>
+      </c>
+      <c r="C19">
         <v>8565000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>23407000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-203000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-7414000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-13127000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-5703000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>23677000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-3770000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-20980000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-10396000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>28995000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-15963000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-88550000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-66128000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-4065000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-8277000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-10000000.0</v>
       </c>
       <c r="S19">
         <v>-10000000.0</v>
       </c>
       <c r="T19">
         <v>-10000000.0</v>
       </c>
       <c r="U19">
         <v>-10000000.0</v>
       </c>
       <c r="V19">
+        <v>-10000000.0</v>
+      </c>
+      <c r="W19">
         <v>-3843000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-3704000.0</v>
       </c>
-      <c r="X19"/>
       <c r="Y19"/>
-    </row>
-    <row r="20" spans="1:25">
+      <c r="Z19"/>
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
-      <c r="R20">
+      <c r="R20"/>
+      <c r="S20">
         <v>415187000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>2000.0</v>
       </c>
-      <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
-    </row>
-    <row r="21" spans="1:25">
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
-    </row>
-    <row r="22" spans="1:25">
+      <c r="Z21"/>
+    </row>
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B22">
+        <v>-12614000.0</v>
+      </c>
+      <c r="C22">
         <v>-2329000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>1642000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>6265000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-1771000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-9864000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-25271000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-31814000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-18339000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-20248000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-16767000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-25735000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-44544000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-52153000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-46693000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-29380000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-25649000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-41384000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-9262000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-11391000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-17989000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-27035000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>1865000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-26225000.0</v>
       </c>
       <c r="Y22">
         <v>-26225000.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:25">
+      <c r="Z22">
+        <v>-26225000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B23">
+        <v>-2919000.0</v>
+      </c>
+      <c r="C23">
         <v>1623000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-5127000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-2620000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-5907000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-1516000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-5066000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-3522000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-11321000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>6161000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>3567000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>8287000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1180000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>4993000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1954000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>7736000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>72000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>415255000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-65000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1203000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>2241000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>83201000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1025000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23433500.0</v>
       </c>
       <c r="Y23">
         <v>23433500.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:25">
+      <c r="Z23">
+        <v>23433500.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B24">
+        <v>-4058000.0</v>
+      </c>
+      <c r="C24">
         <v>-3204000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-3025000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-4412000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-2739000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-2228000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-3536000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-3450000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-3261000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-3113000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-2936000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-3129000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-3256000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>3992000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-5509000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-3522000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-3121000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-13101000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-27577000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-3391000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-3289000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-2608000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-2698000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2025500.0</v>
       </c>
       <c r="Y24">
         <v>-2025500.0</v>
       </c>
-    </row>
-    <row r="25" spans="1:25">
+      <c r="Z24">
+        <v>-2025500.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B25">
+        <v>5322000.0</v>
+      </c>
+      <c r="C25">
         <v>33829000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>17958000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>16639000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>17699000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>16779000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>15029000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>24294000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>14186000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>13498000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>12813000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>13906000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>10941000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>11248000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>13051000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>9495000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>8340000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>5808000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>4916000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>3919000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>3484000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>2539000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>2148000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19742500.0</v>
       </c>
       <c r="Y25">
         <v>19742500.0</v>
       </c>
-    </row>
-    <row r="26" spans="1:25">
+      <c r="Z25">
+        <v>19742500.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B26">
+        <v>-117000.0</v>
+      </c>
+      <c r="C26">
         <v>-27221000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-28337000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-875000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>0.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-8733000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-51014000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-35433000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-55144000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-6760000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>0.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>8287000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>1180000.0</v>
       </c>
-      <c r="N26"/>
-      <c r="O26">
+      <c r="O26"/>
+      <c r="P26">
         <v>1954000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>7736000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>1658000.0</v>
       </c>
-      <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-    </row>
-    <row r="27" spans="1:25">
+      <c r="Z26"/>
+    </row>
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B27">
+        <v>16368000.0</v>
+      </c>
+      <c r="C27">
         <v>15073000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>18294000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>17420000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>17967000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>19758000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>23242000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>24317000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>22705000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>23118000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>23484000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>23161000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>26283000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>28250000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>24969000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>14732000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>13342000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>10976000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>7220000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>5972000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>10512000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>8166000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>2849000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10301500.0</v>
       </c>
       <c r="Y27">
         <v>10301500.0</v>
       </c>
-    </row>
-    <row r="28" spans="1:25">
+      <c r="Z27">
+        <v>10301500.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B28">
+        <v>-2919000.0</v>
+      </c>
+      <c r="C28">
         <v>-25598000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-33464000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-3495000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-5907000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-10249000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-56080000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-38955000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-66465000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>6161000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>3567000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>8287000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1180000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>4993000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1954000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>7736000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>72000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>415255000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-65000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>1203000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>2241000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>83201000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>1025000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23433500.0</v>
       </c>
       <c r="Y28">
         <v>23433500.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:25">
+      <c r="Z28">
+        <v>23433500.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B29">
+        <v>15440000.0</v>
+      </c>
+      <c r="C29">
         <v>15515000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>15731000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>44203000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>12210000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>9582000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-6100000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>28592000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>20969000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-7268000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>11667000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>13491000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-19895000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-30685000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-13837000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-2460000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-13975000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>2317000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-3935000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>8272000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-13758000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>19267000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-22865000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6611000.0</v>
       </c>
       <c r="Y29">
         <v>6611000.0</v>
       </c>
-    </row>
-    <row r="30" spans="1:25">
+      <c r="Z29">
+        <v>6611000.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B30">
+        <v>9081000.0</v>
+      </c>
+      <c r="C30">
         <v>4839000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>23407000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-203000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-7414000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-13127000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-5703000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>23677000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-3770000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-20980000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-10396000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>25723000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-19319000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-88550000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-72335000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-4065000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-8277000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-13882000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-29020000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-5569000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-4222000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-3843000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-3704000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-3495000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-3495000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>