--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -1154,51 +1154,53 @@
       <c r="G14">
         <v>139602466.0</v>
       </c>
       <c r="H14">
         <v>32104638.0</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15">
         <v>1000.0</v>
       </c>
       <c r="G15"/>
       <c r="H15"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
         <v>22</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>294071000.0</v>
+      </c>
       <c r="C16">
         <v>291106000.0</v>
       </c>
       <c r="D16">
         <v>279414000.0</v>
       </c>
       <c r="E16">
         <v>273937000.0</v>
       </c>
       <c r="F16">
         <v>208274000.0</v>
       </c>
       <c r="G16">
         <v>141439000.0</v>
       </c>
       <c r="H16">
         <v>87005000.0</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
         <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
@@ -1665,54 +1667,54 @@
       </c>
       <c r="C39">
         <v>63676000.0</v>
       </c>
       <c r="D39">
         <v>62837000.0</v>
       </c>
       <c r="E39">
         <v>45112000.0</v>
       </c>
       <c r="F39">
         <v>34080000.0</v>
       </c>
       <c r="G39">
         <v>6036000.0</v>
       </c>
       <c r="H39">
         <v>3626000.0</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
         <v>46</v>
       </c>
       <c r="B40">
-        <v>387330000.0</v>
+        <v>93259000.0</v>
       </c>
       <c r="C40">
-        <v>88604000.0</v>
+        <v>103122000.0</v>
       </c>
       <c r="D40">
         <v>83629000.0</v>
       </c>
       <c r="E40">
         <v>82302000.0</v>
       </c>
       <c r="F40">
         <v>87656000.0</v>
       </c>
       <c r="G40">
         <v>87299000.0</v>
       </c>
       <c r="H40">
         <v>76370000.0</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
         <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41">
@@ -4207,51 +4209,53 @@
       </c>
       <c r="N35">
         <v>9289000.0</v>
       </c>
       <c r="O35">
         <v>11351000.0</v>
       </c>
       <c r="P35">
         <v>15632000.0</v>
       </c>
       <c r="Q35">
         <v>17170000.0</v>
       </c>
       <c r="R35">
         <v>18784000.0</v>
       </c>
       <c r="S35">
         <v>8808000.0</v>
       </c>
       <c r="T35">
         <v>5543000.0</v>
       </c>
       <c r="U35">
         <v>279783000.0</v>
       </c>
-      <c r="V35"/>
+      <c r="V35">
+        <v>-13419000.0</v>
+      </c>
       <c r="W35">
         <v>4864000.0</v>
       </c>
       <c r="X35"/>
       <c r="Y35"/>
       <c r="Z35"/>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
         <v>42</v>
       </c>
       <c r="B36">
         <v>62686000.0</v>
       </c>
       <c r="C36">
         <v>62657000.0</v>
       </c>
       <c r="D36">
         <v>33040000.0</v>
       </c>
       <c r="E36">
         <v>34753000.0</v>
       </c>
       <c r="F36">
         <v>35533000.0</v>
@@ -4418,106 +4422,106 @@
       <c r="F39">
         <v>72869000.0</v>
       </c>
       <c r="G39">
         <v>63676000.0</v>
       </c>
       <c r="H39">
         <v>69739000.0</v>
       </c>
       <c r="I39">
         <v>64903000.0</v>
       </c>
       <c r="J39">
         <v>72971000.0</v>
       </c>
       <c r="K39">
         <v>62837000.0</v>
       </c>
       <c r="L39">
         <v>59417000.0</v>
       </c>
       <c r="M39">
         <v>52833000.0</v>
       </c>
       <c r="N39">
-        <v>17418000.0</v>
+        <v>70765000.0</v>
       </c>
       <c r="O39">
         <v>45112000.0</v>
       </c>
       <c r="P39">
         <v>42736000.0</v>
       </c>
       <c r="Q39">
         <v>40304000.0</v>
       </c>
       <c r="R39">
         <v>38013000.0</v>
       </c>
       <c r="S39">
         <v>34080000.0</v>
       </c>
       <c r="T39">
         <v>12596000.0</v>
       </c>
       <c r="U39">
         <v>26409000.0</v>
       </c>
       <c r="V39">
-        <v>20544000.0</v>
+        <v>-175031000.0</v>
       </c>
       <c r="W39">
         <v>6036000.0</v>
       </c>
       <c r="X39">
         <v>10772000.0</v>
       </c>
       <c r="Y39"/>
       <c r="Z39"/>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
         <v>46</v>
       </c>
       <c r="B40">
         <v>98540000.0</v>
       </c>
       <c r="C40">
-        <v>93259000.0</v>
+        <v>110573000.0</v>
       </c>
       <c r="D40">
         <v>81418000.0</v>
       </c>
       <c r="E40">
         <v>74349000.0</v>
       </c>
       <c r="F40">
         <v>79106000.0</v>
       </c>
       <c r="G40">
-        <v>88604000.0</v>
+        <v>103122000.0</v>
       </c>
       <c r="H40">
         <v>86834000.0</v>
       </c>
       <c r="I40">
         <v>83485000.0</v>
       </c>
       <c r="J40">
         <v>86063000.0</v>
       </c>
       <c r="K40">
         <v>83629000.0</v>
       </c>
       <c r="L40">
         <v>86698000.0</v>
       </c>
       <c r="M40">
         <v>78630000.0</v>
       </c>
       <c r="N40">
         <v>80806000.0</v>
       </c>
       <c r="O40">
         <v>82302000.0</v>
       </c>
@@ -5585,51 +5589,53 @@
       </c>
       <c r="N58">
         <v>391815000.0</v>
       </c>
       <c r="O58">
         <v>398258000.0</v>
       </c>
       <c r="P58">
         <v>373877000.0</v>
       </c>
       <c r="Q58">
         <v>371043000.0</v>
       </c>
       <c r="R58">
         <v>358382000.0</v>
       </c>
       <c r="S58">
         <v>350151000.0</v>
       </c>
       <c r="T58">
         <v>282496000.0</v>
       </c>
       <c r="U58">
         <v>553439000.0</v>
       </c>
-      <c r="V58"/>
+      <c r="V58">
+        <v>-13419000.0</v>
+      </c>
       <c r="W58">
         <v>268677000.0</v>
       </c>
       <c r="X58"/>
       <c r="Y58"/>
       <c r="Z58"/>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" t="s">
         <v>65</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
@@ -5858,51 +5864,51 @@
       </c>
       <c r="D2">
         <v>309598000.0</v>
       </c>
       <c r="E2">
         <v>275320000.0</v>
       </c>
       <c r="F2">
         <v>236024000.0</v>
       </c>
       <c r="G2">
         <v>209253000.0</v>
       </c>
       <c r="H2">
         <v>143510000.0</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>89</v>
       </c>
       <c r="B3">
         <v>25359000.0</v>
       </c>
       <c r="C3">
-        <v>-69000.0</v>
+        <v>25421000.0</v>
       </c>
       <c r="D3">
         <v>24588000.0</v>
       </c>
       <c r="E3">
         <v>21216000.0</v>
       </c>
       <c r="F3">
         <v>15297000.0</v>
       </c>
       <c r="G3">
         <v>11055000.0</v>
       </c>
       <c r="H3">
         <v>8740000.0</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>90</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
@@ -5922,51 +5928,51 @@
       </c>
       <c r="D5">
         <v>-103123000.0</v>
       </c>
       <c r="E5">
         <v>-150338000.0</v>
       </c>
       <c r="F5">
         <v>-78623000.0</v>
       </c>
       <c r="G5">
         <v>-73325000.0</v>
       </c>
       <c r="H5">
         <v>-68031000.0</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>92</v>
       </c>
       <c r="B6">
         <v>33696000.0</v>
       </c>
       <c r="C6">
-        <v>-89328000.0</v>
+        <v>-63838000.0</v>
       </c>
       <c r="D6">
         <v>-78535000.0</v>
       </c>
       <c r="E6">
         <v>-129122000.0</v>
       </c>
       <c r="F6">
         <v>-63326000.0</v>
       </c>
       <c r="G6">
         <v>-62270000.0</v>
       </c>
       <c r="H6">
         <v>-59291000.0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>93</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
@@ -6731,51 +6737,53 @@
         <v>57986000.0</v>
       </c>
       <c r="U2">
         <v>55993000.0</v>
       </c>
       <c r="V2">
         <v>57923000.0</v>
       </c>
       <c r="W2">
         <v>55657000.0</v>
       </c>
       <c r="X2">
         <v>48926000.0</v>
       </c>
       <c r="Y2">
         <v>52335000.0</v>
       </c>
       <c r="Z2">
         <v>52335000.0</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>89</v>
       </c>
-      <c r="B3"/>
+      <c r="B3">
+        <v>6364000.0</v>
+      </c>
       <c r="C3">
         <v>6074000.0</v>
       </c>
       <c r="D3">
         <v>6139000.0</v>
       </c>
       <c r="E3">
         <v>6941000.0</v>
       </c>
       <c r="F3">
         <v>6205000.0</v>
       </c>
       <c r="G3">
         <v>5906000.0</v>
       </c>
       <c r="H3">
         <v>6340000.0</v>
       </c>
       <c r="I3">
         <v>6692000.0</v>
       </c>
       <c r="J3">
         <v>20524000.0</v>
       </c>
       <c r="K3">
@@ -6839,187 +6847,189 @@
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>91</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>-10561000.0</v>
+      </c>
       <c r="C5">
         <v>-976000.0</v>
       </c>
       <c r="D5">
         <v>3099000.0</v>
       </c>
       <c r="E5">
         <v>7518000.0</v>
       </c>
       <c r="F5">
         <v>-819000.0</v>
       </c>
       <c r="G5">
         <v>-6184000.0</v>
       </c>
       <c r="H5">
         <v>-18184000.0</v>
       </c>
       <c r="I5">
         <v>-30935000.0</v>
       </c>
       <c r="J5">
         <v>-17309000.0</v>
       </c>
       <c r="K5">
         <v>-19465000.0</v>
       </c>
       <c r="L5">
         <v>-15832000.0</v>
       </c>
       <c r="M5">
         <v>-27327000.0</v>
       </c>
       <c r="N5">
         <v>-43097000.0</v>
       </c>
       <c r="O5">
-        <v>-54096000.0</v>
+        <v>-51018000.0</v>
       </c>
       <c r="P5">
         <v>-45164000.0</v>
       </c>
       <c r="Q5">
-        <v>-28527000.0</v>
+        <v>-29072000.0</v>
       </c>
       <c r="R5">
-        <v>-25316000.0</v>
+        <v>-25317000.0</v>
       </c>
       <c r="S5">
         <v>-40231000.0</v>
       </c>
       <c r="T5">
         <v>-9746000.0</v>
       </c>
       <c r="U5">
-        <v>-10974000.0</v>
+        <v>-11064000.0</v>
       </c>
       <c r="V5">
         <v>-16437999.0</v>
       </c>
       <c r="W5">
         <v>-26079000.0</v>
       </c>
       <c r="X5">
         <v>2524000.0</v>
       </c>
       <c r="Y5">
         <v>-24904000.0</v>
       </c>
       <c r="Z5">
         <v>-24904000.0</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>92</v>
       </c>
       <c r="B6">
-        <v>-12526000.0</v>
+        <v>-4197000.0</v>
       </c>
       <c r="C6">
         <v>5098000.0</v>
       </c>
       <c r="D6">
         <v>9238000.0</v>
       </c>
       <c r="E6">
         <v>14459000.0</v>
       </c>
       <c r="F6">
         <v>5386000.0</v>
       </c>
       <c r="G6">
         <v>-278000.0</v>
       </c>
       <c r="H6">
         <v>-11844000.0</v>
       </c>
       <c r="I6">
         <v>-24243000.0</v>
       </c>
       <c r="J6">
         <v>3215000.0</v>
       </c>
       <c r="K6">
         <v>-12946000.0</v>
       </c>
       <c r="L6">
         <v>-8193000.0</v>
       </c>
       <c r="M6">
         <v>-21227000.0</v>
       </c>
       <c r="N6">
         <v>-37311000.0</v>
       </c>
       <c r="O6">
-        <v>-48496000.0</v>
+        <v>-45418000.0</v>
       </c>
       <c r="P6">
         <v>-39748000.0</v>
       </c>
       <c r="Q6">
-        <v>-23294000.0</v>
+        <v>-23839000.0</v>
       </c>
       <c r="R6">
-        <v>-20349000.0</v>
+        <v>-20350000.0</v>
       </c>
       <c r="S6">
         <v>-35334000.0</v>
       </c>
       <c r="T6">
         <v>-5803000.0</v>
       </c>
       <c r="U6">
-        <v>-7586000.0</v>
+        <v>-7676000.0</v>
       </c>
       <c r="V6">
         <v>-15369000.0</v>
       </c>
       <c r="W6">
         <v>-22836000.0</v>
       </c>
       <c r="X6">
         <v>5265000.0</v>
       </c>
       <c r="Y6">
         <v>-23968500.0</v>
       </c>
       <c r="Z6">
         <v>-23968500.0</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>93</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
@@ -8989,51 +8999,51 @@
     <row r="13" spans="1:8">
       <c r="A13" t="s">
         <v>130</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-58521000.0</v>
       </c>
       <c r="F13">
         <v>-42022000.0</v>
       </c>
       <c r="G13">
         <v>-5440000.0</v>
       </c>
       <c r="H13">
         <v>13143000.0</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
         <v>131</v>
       </c>
       <c r="B14">
-        <v>25359000.0</v>
+        <v>90899000.0</v>
       </c>
       <c r="C14">
         <v>25421000.0</v>
       </c>
       <c r="D14">
         <v>24588000.0</v>
       </c>
       <c r="E14">
         <v>21216000.0</v>
       </c>
       <c r="F14">
         <v>15297000.0</v>
       </c>
       <c r="G14">
         <v>11055000.0</v>
       </c>
       <c r="H14">
         <v>8740000.0</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>132</v>
       </c>
       <c r="B15"/>
@@ -9065,51 +9075,51 @@
       </c>
       <c r="G16">
         <v>177931000.0</v>
       </c>
       <c r="H16">
         <v>51751000.0</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
         <v>134</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
         <v>135</v>
       </c>
       <c r="B18">
-        <v>80418000.0</v>
+        <v>81856000.0</v>
       </c>
       <c r="C18">
         <v>38268000.0</v>
       </c>
       <c r="D18">
         <v>-15071000.0</v>
       </c>
       <c r="E18">
         <v>-76681000.0</v>
       </c>
       <c r="F18">
         <v>-25307000.0</v>
       </c>
       <c r="G18">
         <v>-4913000.0</v>
       </c>
       <c r="H18">
         <v>-27576000.0</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
         <v>136</v>
       </c>
       <c r="B19">
@@ -9177,51 +9187,51 @@
       </c>
       <c r="C22">
         <v>-85288000.0</v>
       </c>
       <c r="D22">
         <v>-107294000.0</v>
       </c>
       <c r="E22">
         <v>-153875000.0</v>
       </c>
       <c r="F22">
         <v>-77526000.0</v>
       </c>
       <c r="G22">
         <v>-77620000.0</v>
       </c>
       <c r="H22">
         <v>-69703000.0</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
         <v>139</v>
       </c>
       <c r="B23">
-        <v>-20305999.0</v>
+        <v>-21744000.0</v>
       </c>
       <c r="C23">
         <v>-21425000.0</v>
       </c>
       <c r="D23">
         <v>19195000.0</v>
       </c>
       <c r="E23">
         <v>14755000.0</v>
       </c>
       <c r="F23">
         <v>3447000.0</v>
       </c>
       <c r="G23">
         <v>131093000.0</v>
       </c>
       <c r="H23">
         <v>11265000.0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
         <v>140</v>
       </c>
       <c r="B24">
@@ -9229,51 +9239,51 @@
       </c>
       <c r="C24">
         <v>-12475000.0</v>
       </c>
       <c r="D24">
         <v>-12434000.0</v>
       </c>
       <c r="E24">
         <v>-14160000.0</v>
       </c>
       <c r="F24">
         <v>-12868000.0</v>
       </c>
       <c r="G24">
         <v>-9357000.0</v>
       </c>
       <c r="H24">
         <v>-7793000.0</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
         <v>141</v>
       </c>
       <c r="B25">
-        <v>138368000.0</v>
+        <v>5512000.0</v>
       </c>
       <c r="C25">
         <v>70288000.0</v>
       </c>
       <c r="D25">
         <v>51158000.0</v>
       </c>
       <c r="E25">
         <v>42134000.0</v>
       </c>
       <c r="F25">
         <v>17801000.0</v>
       </c>
       <c r="G25">
         <v>7720000.0</v>
       </c>
       <c r="H25">
         <v>3833000.0</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
         <v>142</v>
       </c>
       <c r="B26">
@@ -9307,77 +9317,77 @@
       </c>
       <c r="C27">
         <v>90022000.0</v>
       </c>
       <c r="D27">
         <v>96046000.0</v>
       </c>
       <c r="E27">
         <v>81293000.0</v>
       </c>
       <c r="F27">
         <v>34680000.0</v>
       </c>
       <c r="G27">
         <v>31618000.0</v>
       </c>
       <c r="H27">
         <v>8963000.0</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
         <v>144</v>
       </c>
       <c r="B28">
-        <v>-67025999.0</v>
+        <v>-68464000.0</v>
       </c>
       <c r="C28">
         <v>-171749000.0</v>
       </c>
       <c r="D28">
         <v>19195000.0</v>
       </c>
       <c r="E28">
         <v>14755000.0</v>
       </c>
       <c r="F28">
         <v>418634000.0</v>
       </c>
       <c r="G28">
         <v>131093000.0</v>
       </c>
       <c r="H28">
         <v>11265000.0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
         <v>145</v>
       </c>
       <c r="B29">
-        <v>86221000.0</v>
+        <v>87659000.0</v>
       </c>
       <c r="C29">
         <v>53043000.0</v>
       </c>
       <c r="D29">
         <v>-2005000.0</v>
       </c>
       <c r="E29">
         <v>-60957000.0</v>
       </c>
       <c r="F29">
         <v>-7104000.0</v>
       </c>
       <c r="G29">
         <v>9624000.0</v>
       </c>
       <c r="H29">
         <v>-16455000.0</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
         <v>146</v>
       </c>
       <c r="B30">