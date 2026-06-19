--- v0 (2026-03-02)
+++ v1 (2026-06-19)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="227">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="228">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -292,50 +292,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1184,51 +1187,51 @@
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2">
         <v>7761000.0</v>
       </c>
       <c r="C2">
         <v>6138000.0</v>
       </c>
       <c r="D2">
         <v>25168000.0</v>
       </c>
       <c r="E2">
-        <v>4271000.0</v>
+        <v>36845000.0</v>
       </c>
       <c r="F2">
         <v>72089000.0</v>
       </c>
       <c r="G2">
         <v>64099999.0</v>
       </c>
       <c r="H2">
         <v>19349000.0</v>
       </c>
       <c r="I2">
         <v>17129000.0</v>
       </c>
       <c r="J2">
         <v>19105000.0</v>
       </c>
       <c r="K2">
         <v>19714000.0</v>
       </c>
       <c r="L2">
         <v>23655000.0</v>
       </c>
       <c r="M2">
         <v>26858000.0</v>
       </c>
@@ -1335,51 +1338,51 @@
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
         <v>32</v>
       </c>
       <c r="B5">
         <v>-14868000.0</v>
       </c>
       <c r="C5">
         <v>-5327000.0</v>
       </c>
       <c r="D5">
         <v>-14144000.0</v>
       </c>
       <c r="E5">
-        <v>-4905000.0</v>
+        <v>-14442000.0</v>
       </c>
       <c r="F5">
         <v>-3793000.0</v>
       </c>
       <c r="G5">
         <v>-4059000.0</v>
       </c>
       <c r="H5">
         <v>-3452000.0</v>
       </c>
       <c r="I5">
         <v>-4214000.0</v>
       </c>
       <c r="J5">
         <v>-3597000.0</v>
       </c>
       <c r="K5">
         <v>-3787000.0</v>
       </c>
       <c r="L5">
         <v>-3907000.0</v>
       </c>
       <c r="M5">
         <v>-2997000.0</v>
       </c>
@@ -1453,96 +1456,100 @@
       </c>
       <c r="O6">
         <v>0.0</v>
       </c>
       <c r="P6">
         <v>0.0</v>
       </c>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" t="s">
         <v>34</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>5995000.0</v>
+      </c>
       <c r="C7">
         <v>8118000.0</v>
       </c>
       <c r="D7">
         <v>9247000.0</v>
       </c>
       <c r="E7">
         <v>11298000.0</v>
       </c>
       <c r="F7">
         <v>12291000.0</v>
       </c>
       <c r="G7">
         <v>14361000.0</v>
       </c>
       <c r="H7">
         <v>13539000.0</v>
       </c>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" t="s">
         <v>35</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>109000.0</v>
+      </c>
       <c r="C8">
         <v>118000.0</v>
       </c>
       <c r="D8">
         <v>136000.0</v>
       </c>
       <c r="E8">
         <v>165000.0</v>
       </c>
       <c r="F8">
         <v>126000.0</v>
       </c>
       <c r="G8">
         <v>114000.0</v>
       </c>
       <c r="H8">
         <v>115000.0</v>
       </c>
       <c r="I8">
         <v>120000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
@@ -2416,52 +2423,56 @@
       <c r="V21">
         <v>19887.0</v>
       </c>
       <c r="W21">
         <v>83563.0</v>
       </c>
       <c r="X21">
         <v>146793.0</v>
       </c>
       <c r="Y21">
         <v>212293.0</v>
       </c>
       <c r="Z21">
         <v>360238.0</v>
       </c>
       <c r="AA21">
         <v>198000.0</v>
       </c>
       <c r="AB21"/>
       <c r="AC21"/>
     </row>
     <row r="22" spans="1:29">
       <c r="A22" t="s">
         <v>49</v>
       </c>
-      <c r="B22"/>
-      <c r="C22"/>
+      <c r="B22">
+        <v>124000.0</v>
+      </c>
+      <c r="C22">
+        <v>0.0</v>
+      </c>
       <c r="D22">
         <v>2938000.0</v>
       </c>
       <c r="E22">
         <v>2938000.0</v>
       </c>
       <c r="F22">
         <v>3500000.0</v>
       </c>
       <c r="G22">
         <v>1298000.0</v>
       </c>
       <c r="H22">
         <v>1103000.0</v>
       </c>
       <c r="I22">
         <v>556000.0</v>
       </c>
       <c r="J22">
         <v>776000.0</v>
       </c>
       <c r="K22">
         <v>1440000.0</v>
       </c>
       <c r="L22">
@@ -2501,51 +2512,51 @@
         <v>1065103.0</v>
       </c>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22">
         <v>83230.0</v>
       </c>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
     </row>
     <row r="23" spans="1:29">
       <c r="A23" t="s">
         <v>50</v>
       </c>
       <c r="B23">
         <v>45108000.0</v>
       </c>
       <c r="C23">
         <v>54722000.0</v>
       </c>
       <c r="D23">
         <v>58273000.0</v>
       </c>
       <c r="E23">
-        <v>67274000.0</v>
+        <v>73589000.0</v>
       </c>
       <c r="F23">
         <v>101792000.0</v>
       </c>
       <c r="G23">
         <v>102400000.0</v>
       </c>
       <c r="H23">
         <v>57089000.0</v>
       </c>
       <c r="I23">
         <v>43424000.0</v>
       </c>
       <c r="J23">
         <v>45672000.0</v>
       </c>
       <c r="K23">
         <v>53530000.0</v>
       </c>
       <c r="L23">
         <v>68771000.0</v>
       </c>
       <c r="M23">
         <v>90488000.0</v>
       </c>
@@ -2825,51 +2836,53 @@
         <v>-26434989.0</v>
       </c>
       <c r="X28">
         <v>-3521637.0</v>
       </c>
       <c r="Y28">
         <v>-1258273.0</v>
       </c>
       <c r="Z28">
         <v>-609919.0</v>
       </c>
       <c r="AA28">
         <v>-46000.0</v>
       </c>
       <c r="AB28">
         <v>-11000.0</v>
       </c>
       <c r="AC28">
         <v>-12000.0</v>
       </c>
     </row>
     <row r="29" spans="1:29">
       <c r="A29" t="s">
         <v>56</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>-7516000.0</v>
+      </c>
       <c r="C29">
         <v>-462000.0</v>
       </c>
       <c r="D29">
         <v>4186000.0</v>
       </c>
       <c r="E29">
         <v>4256000.0</v>
       </c>
       <c r="F29">
         <v>-3976000.0</v>
       </c>
       <c r="G29">
         <v>5554000.0</v>
       </c>
       <c r="H29">
         <v>10863000.0</v>
       </c>
       <c r="I29">
         <v>14059000.0</v>
       </c>
       <c r="J29">
         <v>13078000.0</v>
       </c>
       <c r="K29"/>
@@ -2884,51 +2897,51 @@
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
     </row>
     <row r="30" spans="1:29">
       <c r="A30" t="s">
         <v>57</v>
       </c>
       <c r="B30">
         <v>10723000.0</v>
       </c>
       <c r="C30">
         <v>12825000.0</v>
       </c>
       <c r="D30">
         <v>12965000.0</v>
       </c>
       <c r="E30">
-        <v>13820000.0</v>
+        <v>14052000.0</v>
       </c>
       <c r="F30">
         <v>14871000.0</v>
       </c>
       <c r="G30">
         <v>4519000.0</v>
       </c>
       <c r="H30">
         <v>11209000.0</v>
       </c>
       <c r="I30">
         <v>12646000.0</v>
       </c>
       <c r="J30">
         <v>11769000.0</v>
       </c>
       <c r="K30">
         <v>14415000.0</v>
       </c>
       <c r="L30">
         <v>16398000.0</v>
       </c>
       <c r="M30">
         <v>16124000.0</v>
       </c>
@@ -3012,51 +3025,53 @@
       <c r="N31"/>
       <c r="O31">
         <v>42353000.0</v>
       </c>
       <c r="P31">
         <v>34055000.0</v>
       </c>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
     </row>
     <row r="32" spans="1:29">
       <c r="A32" t="s">
         <v>59</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>-10774000.0</v>
+      </c>
       <c r="C32">
         <v>-4723000.0</v>
       </c>
       <c r="D32">
         <v>-3422000.0</v>
       </c>
       <c r="E32">
         <v>-11943000.0</v>
       </c>
       <c r="F32">
         <v>-22505000.0</v>
       </c>
       <c r="G32">
         <v>-12826000.0</v>
       </c>
       <c r="H32">
         <v>1116000.0</v>
       </c>
       <c r="I32">
         <v>6356000.0</v>
       </c>
       <c r="J32">
         <v>7646000.0</v>
       </c>
       <c r="K32"/>
@@ -3071,51 +3086,51 @@
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
     </row>
     <row r="33" spans="1:29">
       <c r="A33" t="s">
         <v>60</v>
       </c>
       <c r="B33">
         <v>21798000.0</v>
       </c>
       <c r="C33">
         <v>22949000.0</v>
       </c>
       <c r="D33">
         <v>27505000.0</v>
       </c>
       <c r="E33">
-        <v>31683000.0</v>
+        <v>37998000.0</v>
       </c>
       <c r="F33">
         <v>36669000.0</v>
       </c>
       <c r="G33">
         <v>32356000.0</v>
       </c>
       <c r="H33">
         <v>20979000.0</v>
       </c>
       <c r="I33">
         <v>10258000.0</v>
       </c>
       <c r="J33">
         <v>8433000.0</v>
       </c>
       <c r="K33">
         <v>9064000.0</v>
       </c>
       <c r="L33">
         <v>11518000.0</v>
       </c>
       <c r="M33">
         <v>13001000.0</v>
       </c>
@@ -3213,51 +3228,51 @@
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
     </row>
     <row r="35" spans="1:29">
       <c r="A35" t="s">
         <v>62</v>
       </c>
       <c r="B35">
         <v>13444000.0</v>
       </c>
       <c r="C35">
         <v>13873000.0</v>
       </c>
       <c r="D35">
         <v>13447000.0</v>
       </c>
       <c r="E35">
-        <v>10889000.0</v>
+        <v>12451000.0</v>
       </c>
       <c r="F35">
         <v>13540000.0</v>
       </c>
       <c r="G35">
         <v>13030000.0</v>
       </c>
       <c r="H35">
         <v>11232000.0</v>
       </c>
       <c r="I35">
         <v>2555000.0</v>
       </c>
       <c r="J35">
         <v>3001000.0</v>
       </c>
       <c r="K35">
         <v>5643000.0</v>
       </c>
       <c r="L35">
         <v>6177000.0</v>
       </c>
       <c r="M35">
         <v>14372000.0</v>
       </c>
@@ -3294,51 +3309,51 @@
       <c r="X35">
         <v>1328537000.0</v>
       </c>
       <c r="Y35">
         <v>547680000.0</v>
       </c>
       <c r="Z35"/>
       <c r="AA35"/>
       <c r="AB35"/>
       <c r="AC35"/>
     </row>
     <row r="36" spans="1:29">
       <c r="A36" t="s">
         <v>63</v>
       </c>
       <c r="B36">
         <v>166000.0</v>
       </c>
       <c r="C36">
         <v>1049000.0</v>
       </c>
       <c r="D36">
         <v>1115000.0</v>
       </c>
       <c r="E36">
-        <v>341000.0</v>
+        <v>5094000.0</v>
       </c>
       <c r="F36">
         <v>6784000.0</v>
       </c>
       <c r="G36">
         <v>745000.0</v>
       </c>
       <c r="H36">
         <v>1757000.0</v>
       </c>
       <c r="I36">
         <v>2129000.0</v>
       </c>
       <c r="J36">
         <v>1996000.0</v>
       </c>
       <c r="K36">
         <v>1854000.0</v>
       </c>
       <c r="L36">
         <v>1844000.0</v>
       </c>
       <c r="M36">
         <v>2480000.0</v>
       </c>
@@ -3509,51 +3524,51 @@
       </c>
       <c r="AA38">
         <v>1556000.0</v>
       </c>
       <c r="AB38">
         <v>405000.0</v>
       </c>
       <c r="AC38">
         <v>107000.0</v>
       </c>
     </row>
     <row r="39" spans="1:29">
       <c r="A39" t="s">
         <v>66</v>
       </c>
       <c r="B39">
         <v>2580000.0</v>
       </c>
       <c r="C39">
         <v>1884000.0</v>
       </c>
       <c r="D39">
         <v>2090000.0</v>
       </c>
       <c r="E39">
-        <v>140000.0</v>
+        <v>2846000.0</v>
       </c>
       <c r="F39">
         <v>6437000.0</v>
       </c>
       <c r="G39">
         <v>2464000.0</v>
       </c>
       <c r="H39">
         <v>6158000.0</v>
       </c>
       <c r="I39">
         <v>2503000.0</v>
       </c>
       <c r="J39">
         <v>2917000.0</v>
       </c>
       <c r="K39">
         <v>3213000.0</v>
       </c>
       <c r="L39">
         <v>5535000.0</v>
       </c>
       <c r="M39">
         <v>11585000.0</v>
       </c>
@@ -3594,51 +3609,51 @@
         <v>196222.0</v>
       </c>
       <c r="Z39">
         <v>115738.0</v>
       </c>
       <c r="AA39">
         <v>333000.0</v>
       </c>
       <c r="AB39"/>
       <c r="AC39"/>
     </row>
     <row r="40" spans="1:29">
       <c r="A40" t="s">
         <v>67</v>
       </c>
       <c r="B40">
         <v>14506000.0</v>
       </c>
       <c r="C40">
         <v>19722000.0</v>
       </c>
       <c r="D40">
         <v>3682000.0</v>
       </c>
       <c r="E40">
-        <v>38075000.0</v>
+        <v>5501000.0</v>
       </c>
       <c r="F40">
         <v>10697000.0</v>
       </c>
       <c r="G40">
         <v>9320000.0</v>
       </c>
       <c r="H40">
         <v>9098000.0</v>
       </c>
       <c r="I40">
         <v>7853000.0</v>
       </c>
       <c r="J40">
         <v>8702000.0</v>
       </c>
       <c r="K40">
         <v>8699000.0</v>
       </c>
       <c r="L40">
         <v>9667000.0</v>
       </c>
       <c r="M40">
         <v>12826000.0</v>
       </c>
@@ -3742,51 +3757,51 @@
       <c r="T41">
         <v>1329000.0</v>
       </c>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
     </row>
     <row r="42" spans="1:29">
       <c r="A42" t="s">
         <v>69</v>
       </c>
       <c r="B42"/>
       <c r="C42">
         <v>-9537000.0</v>
       </c>
       <c r="D42">
         <v>439000.0</v>
       </c>
       <c r="E42">
-        <v>1854000.0</v>
+        <v>16144000.0</v>
       </c>
       <c r="F42">
         <v>-1073000.0</v>
       </c>
       <c r="G42">
         <v>6239000.0</v>
       </c>
       <c r="H42">
         <v>-3452000.0</v>
       </c>
       <c r="I42">
         <v>-4214000.0</v>
       </c>
       <c r="J42">
         <v>403000.0</v>
       </c>
       <c r="K42">
         <v>-3787000.0</v>
       </c>
       <c r="L42">
         <v>7759000.0</v>
       </c>
       <c r="M42">
         <v>9069000.0</v>
       </c>
@@ -3899,51 +3914,53 @@
       </c>
       <c r="O44">
         <v>0.0</v>
       </c>
       <c r="P44">
         <v>0.0</v>
       </c>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
     </row>
     <row r="45" spans="1:29">
       <c r="A45" t="s">
         <v>72</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>9392000.0</v>
+      </c>
       <c r="C45">
         <v>10823000.0</v>
       </c>
       <c r="D45">
         <v>11235000.0</v>
       </c>
       <c r="E45">
         <v>8097000.0</v>
       </c>
       <c r="F45">
         <v>8359000.0</v>
       </c>
       <c r="G45">
         <v>9888000.0</v>
       </c>
       <c r="H45">
         <v>11868000.0</v>
       </c>
       <c r="I45">
         <v>3790000.0</v>
       </c>
       <c r="J45">
         <v>4921000.0</v>
       </c>
       <c r="K45">
@@ -3990,51 +4007,51 @@
       </c>
       <c r="Y45">
         <v>142091.0</v>
       </c>
       <c r="Z45">
         <v>137200.0</v>
       </c>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
     </row>
     <row r="46" spans="1:29">
       <c r="A46" t="s">
         <v>73</v>
       </c>
       <c r="B46">
         <v>4278000.0</v>
       </c>
       <c r="C46">
         <v>6078000.0</v>
       </c>
       <c r="D46">
         <v>6593000.0</v>
       </c>
       <c r="E46">
-        <v>8097000.0</v>
+        <v>8096999.0</v>
       </c>
       <c r="F46">
         <v>8359000.0</v>
       </c>
       <c r="G46">
         <v>9888000.0</v>
       </c>
       <c r="H46">
         <v>11001000.0</v>
       </c>
       <c r="I46">
         <v>3790000.0</v>
       </c>
       <c r="J46">
         <v>4921000.0</v>
       </c>
       <c r="K46">
         <v>6158000.0</v>
       </c>
       <c r="L46">
         <v>7905000.0</v>
       </c>
       <c r="M46">
         <v>9022000.0</v>
       </c>
@@ -4571,51 +4588,51 @@
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
     </row>
     <row r="55" spans="1:29">
       <c r="A55" t="s">
         <v>82</v>
       </c>
       <c r="B55">
         <v>45108000.0</v>
       </c>
       <c r="C55">
         <v>54722000.0</v>
       </c>
       <c r="D55">
         <v>58273000.0</v>
       </c>
       <c r="E55">
-        <v>67274000.0</v>
+        <v>73589000.0</v>
       </c>
       <c r="F55">
         <v>101792000.0</v>
       </c>
       <c r="G55">
         <v>102400000.0</v>
       </c>
       <c r="H55">
         <v>57089000.0</v>
       </c>
       <c r="I55">
         <v>43424000.0</v>
       </c>
       <c r="J55">
         <v>45672000.0</v>
       </c>
       <c r="K55">
         <v>53530000.0</v>
       </c>
       <c r="L55">
         <v>68771000.0</v>
       </c>
       <c r="M55">
         <v>90488000.0</v>
       </c>
@@ -4834,51 +4851,51 @@
         <v>1448640.0</v>
       </c>
       <c r="Z57">
         <v>1192847.0</v>
       </c>
       <c r="AA57">
         <v>977000.0</v>
       </c>
       <c r="AB57"/>
       <c r="AC57"/>
     </row>
     <row r="58" spans="1:29">
       <c r="A58" t="s">
         <v>85</v>
       </c>
       <c r="B58">
         <v>47528000.0</v>
       </c>
       <c r="C58">
         <v>50369000.0</v>
       </c>
       <c r="D58">
         <v>47637000.0</v>
       </c>
       <c r="E58">
-        <v>58423000.0</v>
+        <v>59985000.0</v>
       </c>
       <c r="F58">
         <v>101424000.0</v>
       </c>
       <c r="G58">
         <v>95900000.0</v>
       </c>
       <c r="H58">
         <v>46226000.0</v>
       </c>
       <c r="I58">
         <v>29365000.0</v>
       </c>
       <c r="J58">
         <v>32594000.0</v>
       </c>
       <c r="K58">
         <v>35466000.0</v>
       </c>
       <c r="L58">
         <v>47384000.0</v>
       </c>
       <c r="M58">
         <v>50674000.0</v>
       </c>
@@ -4970,51 +4987,51 @@
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
     </row>
     <row r="60" spans="1:29">
       <c r="A60" t="s">
         <v>87</v>
       </c>
       <c r="B60">
         <v>-7515000.0</v>
       </c>
       <c r="C60">
         <v>-462000.0</v>
       </c>
       <c r="D60">
         <v>5939000.0</v>
       </c>
       <c r="E60">
-        <v>4256000.0</v>
+        <v>9009000.0</v>
       </c>
       <c r="F60">
         <v>-4232000.0</v>
       </c>
       <c r="G60">
         <v>1891000.0</v>
       </c>
       <c r="H60">
         <v>10863000.0</v>
       </c>
       <c r="I60">
         <v>14059000.0</v>
       </c>
       <c r="J60">
         <v>13078000.0</v>
       </c>
       <c r="K60">
         <v>18064000.0</v>
       </c>
       <c r="L60">
         <v>21387000.0</v>
       </c>
       <c r="M60">
         <v>39814000.0</v>
       </c>
@@ -5146,668 +5163,674 @@
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CV62"/>
+  <dimension ref="A1:CW62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:100">
+    <row r="1" spans="1:101">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="D1" t="s">
         <v>91</v>
       </c>
       <c r="E1" t="s">
         <v>92</v>
       </c>
       <c r="F1" t="s">
+        <v>93</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="H1" t="s">
         <v>94</v>
       </c>
       <c r="I1" t="s">
         <v>95</v>
       </c>
       <c r="J1" t="s">
+        <v>96</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="L1" t="s">
         <v>97</v>
       </c>
       <c r="M1" t="s">
         <v>98</v>
       </c>
       <c r="N1" t="s">
+        <v>99</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="P1" t="s">
         <v>100</v>
       </c>
       <c r="Q1" t="s">
         <v>101</v>
       </c>
       <c r="R1" t="s">
+        <v>102</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="T1" t="s">
         <v>103</v>
       </c>
       <c r="U1" t="s">
         <v>104</v>
       </c>
       <c r="V1" t="s">
+        <v>105</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="X1" t="s">
         <v>106</v>
       </c>
       <c r="Y1" t="s">
         <v>107</v>
       </c>
       <c r="Z1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AB1" t="s">
         <v>109</v>
       </c>
       <c r="AC1" t="s">
         <v>110</v>
       </c>
       <c r="AD1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AF1" t="s">
         <v>112</v>
       </c>
       <c r="AG1" t="s">
         <v>113</v>
       </c>
       <c r="AH1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AJ1" t="s">
         <v>115</v>
       </c>
       <c r="AK1" t="s">
         <v>116</v>
       </c>
       <c r="AL1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AN1" t="s">
         <v>118</v>
       </c>
       <c r="AO1" t="s">
         <v>119</v>
       </c>
       <c r="AP1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AR1" t="s">
         <v>121</v>
       </c>
       <c r="AS1" t="s">
         <v>122</v>
       </c>
       <c r="AT1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AV1" t="s">
         <v>124</v>
       </c>
       <c r="AW1" t="s">
         <v>125</v>
       </c>
       <c r="AX1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AZ1" t="s">
         <v>127</v>
       </c>
       <c r="BA1" t="s">
         <v>128</v>
       </c>
       <c r="BB1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BD1" t="s">
         <v>130</v>
       </c>
       <c r="BE1" t="s">
         <v>131</v>
       </c>
       <c r="BF1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BH1" t="s">
         <v>133</v>
       </c>
       <c r="BI1" t="s">
         <v>134</v>
       </c>
       <c r="BJ1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BL1" t="s">
         <v>136</v>
       </c>
       <c r="BM1" t="s">
         <v>137</v>
       </c>
       <c r="BN1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BP1" t="s">
         <v>139</v>
       </c>
       <c r="BQ1" t="s">
         <v>140</v>
       </c>
       <c r="BR1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BT1" t="s">
         <v>142</v>
       </c>
       <c r="BU1" t="s">
         <v>143</v>
       </c>
       <c r="BV1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BX1" t="s">
         <v>145</v>
       </c>
       <c r="BY1" t="s">
         <v>146</v>
       </c>
       <c r="BZ1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="CB1" t="s">
         <v>148</v>
       </c>
       <c r="CC1" t="s">
         <v>149</v>
       </c>
       <c r="CD1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CF1" t="s">
         <v>151</v>
       </c>
       <c r="CG1" t="s">
         <v>152</v>
       </c>
       <c r="CH1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CJ1" t="s">
         <v>154</v>
       </c>
       <c r="CK1" t="s">
         <v>155</v>
       </c>
       <c r="CL1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CN1" t="s">
         <v>157</v>
       </c>
       <c r="CO1" t="s">
         <v>158</v>
       </c>
       <c r="CP1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CR1" t="s">
         <v>160</v>
       </c>
       <c r="CS1" t="s">
         <v>161</v>
       </c>
       <c r="CT1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
       </c>
-      <c r="CU1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CV1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CW1" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="2" spans="1:100">
+    <row r="2" spans="1:101">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2">
+        <v>8327000.0</v>
+      </c>
+      <c r="C2">
         <v>7761000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>8405000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>6130000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>6054000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>6134000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>4984000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>5212000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>5514000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>25168000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>2856000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>2254000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>3143000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>4271000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>3557000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1231000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>63932000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>72089000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>85058000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>90739000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>78843000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>6996000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>53018000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>29674000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>12836000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>19349000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>13007000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>14419000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>16180000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>17129000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>13795000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>14251000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>14817000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>19105000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>15966000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>14194000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>16611000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>19714000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>18616000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>20843000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>22118000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>23655000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>23031000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>21485000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>22526000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>26858000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>21437000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>24108000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>28999000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>31766000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>27676000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>28962000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>26909000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>28695000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>23314000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>22129000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>22420000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>21731000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>17177000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>15665000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>13602000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>9931000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>7331000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>6341000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>6815000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>6834000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>7408000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>8284000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>6161000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>6434000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>6169000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>7707000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>7245000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>4960000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>5750000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>6442000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>4285000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>2839000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>2496000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>2982000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>2489000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>2373000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>700835.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>1428327.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>728749.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>439425.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>307883.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>501140.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>740838.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>223627.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>359897.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>552548.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>508333.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>442349.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>456002.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>153993.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>229949.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>175000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>74000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>177000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:100">
+    <row r="3" spans="1:101">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5866,52 +5889,53 @@
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
+      <c r="CW3"/>
     </row>
-    <row r="4" spans="1:100">
+    <row r="4" spans="1:101">
       <c r="A4" t="s">
         <v>31</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -5970,377 +5994,379 @@
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
+      <c r="CW4"/>
     </row>
-    <row r="5" spans="1:100">
+    <row r="5" spans="1:101">
       <c r="A5" t="s">
         <v>32</v>
       </c>
       <c r="B5">
+        <v>-14834000.0</v>
+      </c>
+      <c r="C5">
         <v>-14868000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-15133000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-15113000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-5447000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-5327000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-5079000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-4951000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-4861000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-14144000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-4803000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-4690000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-4825000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-4905000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-5344000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-4533000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-3931000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-3793000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-3888000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-3487000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-3649000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-4056000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-4134000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-4666000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-4323000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-3452000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-4450000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-4229000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-4303000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-4214000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-3977000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-4115000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-3780000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-3597000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-3556000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-3687000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-3820000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-3787000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-3809000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-3625000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-3716000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-3907000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-3884000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-4105000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-5266000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-2997000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-1734000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-83000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-613000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-530000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-797000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-2115000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-1954000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-737000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-728000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-1484000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-915000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-1422000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-1306000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-835000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-816000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-1038000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-1016000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-1231000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-1047000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-1173000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-1388000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-937000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-1291000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-1388000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-559000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-369000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-363000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-180000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-9000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>7000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>11000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>22000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-24000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-34000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-43000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-37771.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-30357.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-586.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-441934.0</v>
       </c>
       <c r="CH5">
         <v>-441934.0</v>
       </c>
       <c r="CI5">
-        <v>-346525.0</v>
+        <v>-441934.0</v>
       </c>
       <c r="CJ5">
         <v>-346525.0</v>
       </c>
       <c r="CK5">
         <v>-346525.0</v>
       </c>
       <c r="CL5">
         <v>-346525.0</v>
       </c>
       <c r="CM5">
-        <v>-248976.0</v>
+        <v>-346525.0</v>
       </c>
       <c r="CN5">
         <v>-248976.0</v>
       </c>
       <c r="CO5">
         <v>-248976.0</v>
       </c>
       <c r="CP5">
         <v>-248976.0</v>
       </c>
-      <c r="CQ5"/>
+      <c r="CQ5">
+        <v>-248976.0</v>
+      </c>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
+      <c r="CW5"/>
     </row>
-    <row r="6" spans="1:100">
+    <row r="6" spans="1:101">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
-[...1 lines deleted...]
-      </c>
+      <c r="AE6"/>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
@@ -6384,178 +6410,185 @@
       </c>
       <c r="BA6">
         <v>0.0</v>
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
-      <c r="BI6"/>
+      <c r="BI6">
+        <v>0.0</v>
+      </c>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
+      <c r="CW6"/>
     </row>
-    <row r="7" spans="1:100">
+    <row r="7" spans="1:101">
       <c r="A7" t="s">
         <v>34</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>6623000.0</v>
+      </c>
       <c r="C7">
+        <v>5995000.0</v>
+      </c>
+      <c r="D7">
         <v>6552000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>7420000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>7941000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>8118000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>8849000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>8731000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>8921000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>9247000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>9709000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>9888000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>10608000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>11298000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>10055000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>10714000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>11430000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>12291000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>13203000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>14104000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>14354000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>14361000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>15413000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>16502000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>17722000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>13539000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>19319000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>16481000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>16759000.0</v>
       </c>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
@@ -6582,111 +6615,116 @@
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
+      <c r="CW7"/>
     </row>
-    <row r="8" spans="1:100">
+    <row r="8" spans="1:101">
       <c r="A8" t="s">
         <v>35</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>104000.0</v>
+      </c>
       <c r="C8">
         <v>109000.0</v>
       </c>
       <c r="D8">
+        <v>109000.0</v>
+      </c>
+      <c r="E8">
         <v>111000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>112000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>118000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>119000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>124000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>132000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>136000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>142000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>152000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>165000.0</v>
       </c>
       <c r="N8">
         <v>165000.0</v>
       </c>
       <c r="O8">
-        <v>131000.0</v>
+        <v>165000.0</v>
       </c>
       <c r="P8">
         <v>131000.0</v>
       </c>
       <c r="Q8">
-        <v>126000.0</v>
+        <v>131000.0</v>
       </c>
       <c r="R8">
         <v>126000.0</v>
       </c>
       <c r="S8">
+        <v>126000.0</v>
+      </c>
+      <c r="T8">
         <v>118000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>115000.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -6722,524 +6760,529 @@
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
+      <c r="CW8"/>
     </row>
-    <row r="9" spans="1:100">
+    <row r="9" spans="1:101">
       <c r="A9" t="s">
         <v>36</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>4957000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>23670000.0</v>
       </c>
-      <c r="N9"/>
-      <c r="O9">
+      <c r="O9"/>
+      <c r="P9">
         <v>7797000.0</v>
       </c>
-      <c r="P9"/>
-      <c r="Q9">
+      <c r="Q9"/>
+      <c r="R9">
         <v>4957000.0</v>
       </c>
-      <c r="R9"/>
-      <c r="S9">
+      <c r="S9"/>
+      <c r="T9">
         <v>3432000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>4988000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>4279000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>6239000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>5220000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>4031000.0</v>
       </c>
-      <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
-      <c r="AF9">
+      <c r="AF9"/>
+      <c r="AG9">
         <v>522000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>173000.0</v>
       </c>
-      <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
-      <c r="AM9">
+      <c r="AM9"/>
+      <c r="AN9">
         <v>1387000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>1716000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>6009000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>7759000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>30732000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>11339000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>11191000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>11043000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>11080000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>11037000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>10642000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>10247000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>9851000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>9476000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>9169000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>8863000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>8556000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>8249000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>7943000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>7656000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>7468000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>7281000.0</v>
       </c>
-      <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
+      <c r="CW9"/>
     </row>
-    <row r="10" spans="1:100">
+    <row r="10" spans="1:101">
       <c r="A10" t="s">
         <v>37</v>
       </c>
       <c r="B10">
+        <v>10571000.0</v>
+      </c>
+      <c r="C10">
         <v>10007000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>8491000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>10441000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>11474000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>17064000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>11429000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>12567000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>16190000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>15713000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>15901000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>19513000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>19138000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>18693000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>19494000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>25608000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>35617000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>43815000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>65203999.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>80962000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>70862000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>63061000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>50528000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>25563000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>12130000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>18743000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>11605000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>14113000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>19946000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>18017000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>15779000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>19409000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>22394000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>22553000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>18822000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>21331000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>28594000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>26838000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>24839000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>27560000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>28807000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>35128000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>34570000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>55283000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>53975000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>54812000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>57206000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>60502000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>61035000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>66223000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>77900000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>73381000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>65107000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>61169000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>58015000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>54537000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>48559000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>38744000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>32433000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>40086000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>51698000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>41184000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>34717000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>31875000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>30125000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>19776000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>15694000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>15544000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>15644000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>14179000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>15836000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>21017000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>24445000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>22641000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>23253000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>41876000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>39889000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>33415000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>27977000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>10200000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>26942000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>24468732.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>22734903.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>21684711.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>29514706.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>26434989.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>6077758.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>5192992.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>3424165.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>3521637.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>3011966.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>2343037.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>1777571.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>1258273.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>796503.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>379534.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>411826.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>610000.0</v>
       </c>
-      <c r="CU10"/>
-      <c r="CV10">
+      <c r="CV10"/>
+      <c r="CW10">
         <v>46000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:100">
+    <row r="11" spans="1:101">
       <c r="A11" t="s">
         <v>38</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -7298,1846 +7341,1862 @@
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
+      <c r="CW11"/>
     </row>
-    <row r="12" spans="1:100">
+    <row r="12" spans="1:101">
       <c r="A12" t="s">
         <v>39</v>
       </c>
       <c r="B12">
+        <v>10571000.0</v>
+      </c>
+      <c r="C12">
         <v>10007000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>8491000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>10441000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>11474000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>17064000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>11429000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>12567000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>16190000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>15713000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>15901000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>19513000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>19138000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>18693000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>19494000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>25608000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>35617000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>43815000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>65203999.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>80962000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>70862000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>63061000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>50528000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>25563000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>12130000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>18743000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>11605000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>14113000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>19946000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>18017000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>15779000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>19409000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>22394000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>22553000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>18822000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>21331000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>28594000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>26838000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>24839000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>27560000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>28807000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>35128000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>34570000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>55283000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>53975000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>54812000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>57206000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>60502000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>61035000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>66223000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>77900000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>73381000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>65107000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>61169000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>58015000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>54537000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>48559000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>39022000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>32433000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>40086000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>51698000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>41184000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>34717000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>31875000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>30125000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>19776000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>15694000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>15544000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>15644000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>14179000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>15836000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>21017000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>24445000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>22641000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>23253000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>41876000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>39889000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>33415000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>27977000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>25084000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>41659000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>44356219.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>42652903.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>41524711.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>39603032.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>36466727.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>6098038.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>5203960.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>3424165.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>3618723.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>3133382.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>2451225.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>1799910.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>1280612.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>796503.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>379534.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>411826.0</v>
       </c>
-      <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
+      <c r="CW12"/>
     </row>
-    <row r="13" spans="1:100">
+    <row r="13" spans="1:101">
       <c r="A13" t="s">
         <v>40</v>
       </c>
       <c r="B13">
-        <v>109000.0</v>
+        <v>104000.0</v>
       </c>
       <c r="C13">
         <v>109000.0</v>
       </c>
       <c r="D13">
+        <v>109000.0</v>
+      </c>
+      <c r="E13">
         <v>111000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>112000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>118000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>119000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>124000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>132000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>136000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>142000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>152000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>165000.0</v>
       </c>
       <c r="N13">
         <v>165000.0</v>
       </c>
       <c r="O13">
-        <v>131000.0</v>
+        <v>165000.0</v>
       </c>
       <c r="P13">
         <v>131000.0</v>
       </c>
       <c r="Q13">
-        <v>126000.0</v>
+        <v>131000.0</v>
       </c>
       <c r="R13">
         <v>126000.0</v>
       </c>
       <c r="S13">
+        <v>126000.0</v>
+      </c>
+      <c r="T13">
         <v>118000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>115000.0</v>
       </c>
       <c r="U13">
         <v>115000.0</v>
       </c>
       <c r="V13">
+        <v>115000.0</v>
+      </c>
+      <c r="W13">
         <v>114000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>113000.0</v>
       </c>
       <c r="X13">
         <v>113000.0</v>
       </c>
       <c r="Y13">
         <v>113000.0</v>
       </c>
       <c r="Z13">
+        <v>113000.0</v>
+      </c>
+      <c r="AA13">
         <v>115000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>117000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>119000.0</v>
       </c>
       <c r="AC13">
         <v>119000.0</v>
       </c>
       <c r="AD13">
+        <v>119000.0</v>
+      </c>
+      <c r="AE13">
         <v>120000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>122000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>125000.0</v>
       </c>
       <c r="AG13">
         <v>125000.0</v>
       </c>
       <c r="AH13">
         <v>125000.0</v>
       </c>
       <c r="AI13">
         <v>125000.0</v>
       </c>
       <c r="AJ13">
+        <v>125000.0</v>
+      </c>
+      <c r="AK13">
         <v>128000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>132000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>135000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>143000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>144000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>148000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>161000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>163000.0</v>
       </c>
       <c r="AR13">
         <v>163000.0</v>
       </c>
       <c r="AS13">
         <v>163000.0</v>
       </c>
       <c r="AT13">
         <v>163000.0</v>
       </c>
       <c r="AU13">
         <v>163000.0</v>
       </c>
       <c r="AV13">
         <v>163000.0</v>
       </c>
       <c r="AW13">
         <v>163000.0</v>
       </c>
       <c r="AX13">
         <v>163000.0</v>
       </c>
       <c r="AY13">
         <v>163000.0</v>
       </c>
       <c r="AZ13">
         <v>163000.0</v>
       </c>
       <c r="BA13">
         <v>163000.0</v>
       </c>
       <c r="BB13">
         <v>163000.0</v>
       </c>
       <c r="BC13">
         <v>163000.0</v>
       </c>
       <c r="BD13">
-        <v>164000.0</v>
+        <v>163000.0</v>
       </c>
       <c r="BE13">
         <v>164000.0</v>
       </c>
       <c r="BF13">
         <v>164000.0</v>
       </c>
       <c r="BG13">
+        <v>164000.0</v>
+      </c>
+      <c r="BH13">
         <v>160000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>165000.0</v>
       </c>
       <c r="BI13">
         <v>165000.0</v>
       </c>
       <c r="BJ13">
-        <v>164000.0</v>
+        <v>165000.0</v>
       </c>
       <c r="BK13">
         <v>164000.0</v>
       </c>
       <c r="BL13">
         <v>164000.0</v>
       </c>
       <c r="BM13">
         <v>164000.0</v>
       </c>
       <c r="BN13">
         <v>164000.0</v>
       </c>
       <c r="BO13">
         <v>164000.0</v>
       </c>
       <c r="BP13">
         <v>164000.0</v>
       </c>
       <c r="BQ13">
         <v>164000.0</v>
       </c>
       <c r="BR13">
-        <v>143000.0</v>
+        <v>164000.0</v>
       </c>
       <c r="BS13">
         <v>143000.0</v>
       </c>
       <c r="BT13">
         <v>143000.0</v>
       </c>
       <c r="BU13">
         <v>143000.0</v>
       </c>
       <c r="BV13">
         <v>143000.0</v>
       </c>
       <c r="BW13">
-        <v>153000.0</v>
+        <v>143000.0</v>
       </c>
       <c r="BX13">
         <v>153000.0</v>
       </c>
       <c r="BY13">
         <v>153000.0</v>
       </c>
       <c r="BZ13">
         <v>153000.0</v>
       </c>
       <c r="CA13">
         <v>153000.0</v>
       </c>
       <c r="CB13">
         <v>153000.0</v>
       </c>
       <c r="CC13">
+        <v>153000.0</v>
+      </c>
+      <c r="CD13">
         <v>163000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>162505.0</v>
       </c>
       <c r="CE13">
         <v>162505.0</v>
       </c>
       <c r="CF13">
         <v>162505.0</v>
       </c>
       <c r="CG13">
         <v>162505.0</v>
       </c>
       <c r="CH13">
+        <v>162505.0</v>
+      </c>
+      <c r="CI13">
         <v>162332.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>154448.0</v>
       </c>
       <c r="CJ13">
         <v>154448.0</v>
       </c>
       <c r="CK13">
-        <v>194251.0</v>
+        <v>154448.0</v>
       </c>
       <c r="CL13">
         <v>194251.0</v>
       </c>
       <c r="CM13">
         <v>194251.0</v>
       </c>
       <c r="CN13">
         <v>194251.0</v>
       </c>
       <c r="CO13">
         <v>194251.0</v>
       </c>
       <c r="CP13">
         <v>194251.0</v>
       </c>
       <c r="CQ13">
         <v>194251.0</v>
       </c>
       <c r="CR13">
         <v>194251.0</v>
       </c>
       <c r="CS13">
+        <v>194251.0</v>
+      </c>
+      <c r="CT13">
         <v>78173.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>78000.0</v>
       </c>
       <c r="CU13">
         <v>78000.0</v>
       </c>
       <c r="CV13">
         <v>78000.0</v>
       </c>
+      <c r="CW13">
+        <v>78000.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:100">
+    <row r="14" spans="1:101">
       <c r="A14" t="s">
         <v>41</v>
       </c>
       <c r="B14">
+        <v>10837000.0</v>
+      </c>
+      <c r="C14">
         <v>10959000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>11974000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>12088000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>12249000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>12358000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>12386000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>12976000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>13625000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>13946000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>14821000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>15337000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>15779000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>12487000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>12578000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>12637000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>12544000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>12050000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>11648000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>13408000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>11391000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>12605000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11310000.0</v>
       </c>
       <c r="X14">
         <v>11310000.0</v>
       </c>
       <c r="Y14">
+        <v>11310000.0</v>
+      </c>
+      <c r="Z14">
         <v>11439000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>11559000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>11956000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>12278000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>12224000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>12151000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>12663000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>12780000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12462000.0</v>
       </c>
       <c r="AH14">
         <v>12462000.0</v>
       </c>
       <c r="AI14">
+        <v>12462000.0</v>
+      </c>
+      <c r="AJ14">
         <v>12628000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>13058000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>13288000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>13714000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>13867000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>14066000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>14431000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>14699000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14730000.0</v>
       </c>
       <c r="AR14">
         <v>14730000.0</v>
       </c>
       <c r="AS14">
         <v>14730000.0</v>
       </c>
       <c r="AT14">
         <v>14730000.0</v>
       </c>
       <c r="AU14">
+        <v>14730000.0</v>
+      </c>
+      <c r="AV14">
         <v>14771000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>14794000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>14970000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>15072000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>15362000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>15457000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>15371000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>15659000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>15922000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>16006000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16019000.0</v>
       </c>
       <c r="BF14">
         <v>16019000.0</v>
       </c>
       <c r="BG14">
+        <v>16019000.0</v>
+      </c>
+      <c r="BH14">
         <v>16504000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>16585000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16451000.0</v>
       </c>
       <c r="BJ14">
         <v>16451000.0</v>
       </c>
       <c r="BK14">
+        <v>16451000.0</v>
+      </c>
+      <c r="BL14">
         <v>16453000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>16467000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16452000.0</v>
       </c>
       <c r="BN14">
         <v>16452000.0</v>
       </c>
       <c r="BO14">
         <v>16452000.0</v>
       </c>
       <c r="BP14">
+        <v>16452000.0</v>
+      </c>
+      <c r="BQ14">
         <v>16444000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16306000.0</v>
       </c>
       <c r="BR14">
         <v>16306000.0</v>
       </c>
       <c r="BS14">
+        <v>16306000.0</v>
+      </c>
+      <c r="BT14">
         <v>16166000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>14269000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14250000.0</v>
       </c>
       <c r="BV14">
         <v>14250000.0</v>
       </c>
       <c r="BW14">
+        <v>14250000.0</v>
+      </c>
+      <c r="BX14">
         <v>15873000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>16482000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16480000.0</v>
       </c>
       <c r="BZ14">
         <v>16480000.0</v>
       </c>
       <c r="CA14">
+        <v>16480000.0</v>
+      </c>
+      <c r="CB14">
         <v>16464000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>16677000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17298000.0</v>
       </c>
       <c r="CD14">
         <v>17298000.0</v>
       </c>
       <c r="CE14">
+        <v>17298000.0</v>
+      </c>
+      <c r="CF14">
         <v>17695000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>17852000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18132083.0</v>
       </c>
       <c r="CH14">
         <v>18132083.0</v>
       </c>
       <c r="CI14">
+        <v>18132083.0</v>
+      </c>
+      <c r="CJ14">
         <v>17292962.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>17762745.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20648342.0</v>
       </c>
       <c r="CL14">
         <v>20648342.0</v>
       </c>
       <c r="CM14">
+        <v>20648342.0</v>
+      </c>
+      <c r="CN14">
         <v>20521014.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>20498665.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20504539.0</v>
       </c>
       <c r="CP14">
         <v>20504539.0</v>
       </c>
       <c r="CQ14">
+        <v>20504539.0</v>
+      </c>
+      <c r="CR14">
         <v>20257086.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19425147.0</v>
       </c>
       <c r="CS14">
         <v>19425147.0</v>
       </c>
-      <c r="CT14"/>
+      <c r="CT14">
+        <v>19425147.0</v>
+      </c>
       <c r="CU14"/>
       <c r="CV14"/>
+      <c r="CW14"/>
     </row>
-    <row r="15" spans="1:100">
+    <row r="15" spans="1:101">
       <c r="A15" t="s">
         <v>42</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15">
         <v>126000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>165000.0</v>
       </c>
-      <c r="N15"/>
-      <c r="O15">
+      <c r="O15"/>
+      <c r="P15">
         <v>131000.0</v>
       </c>
-      <c r="P15"/>
-      <c r="Q15">
+      <c r="Q15"/>
+      <c r="R15">
         <v>126000.0</v>
       </c>
-      <c r="R15"/>
-      <c r="S15">
+      <c r="S15"/>
+      <c r="T15">
         <v>118000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>115000.0</v>
       </c>
       <c r="U15">
         <v>115000.0</v>
       </c>
       <c r="V15">
+        <v>115000.0</v>
+      </c>
+      <c r="W15">
         <v>114000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>113000.0</v>
       </c>
       <c r="X15">
         <v>113000.0</v>
       </c>
       <c r="Y15">
         <v>113000.0</v>
       </c>
       <c r="Z15">
+        <v>113000.0</v>
+      </c>
+      <c r="AA15">
         <v>115000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>117000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>119000.0</v>
       </c>
       <c r="AC15">
         <v>119000.0</v>
       </c>
       <c r="AD15">
+        <v>119000.0</v>
+      </c>
+      <c r="AE15">
         <v>120000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>122000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>125000.0</v>
       </c>
       <c r="AG15">
         <v>125000.0</v>
       </c>
       <c r="AH15">
         <v>125000.0</v>
       </c>
       <c r="AI15">
         <v>125000.0</v>
       </c>
       <c r="AJ15">
+        <v>125000.0</v>
+      </c>
+      <c r="AK15">
         <v>128000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>132000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>135000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>143000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>144000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>148000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>150000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>163000.0</v>
       </c>
       <c r="AR15">
         <v>163000.0</v>
       </c>
       <c r="AS15">
         <v>163000.0</v>
       </c>
       <c r="AT15">
         <v>163000.0</v>
       </c>
       <c r="AU15">
         <v>163000.0</v>
       </c>
       <c r="AV15">
         <v>163000.0</v>
       </c>
       <c r="AW15">
         <v>163000.0</v>
       </c>
       <c r="AX15">
         <v>163000.0</v>
       </c>
       <c r="AY15">
         <v>163000.0</v>
       </c>
       <c r="AZ15">
         <v>163000.0</v>
       </c>
       <c r="BA15">
         <v>163000.0</v>
       </c>
       <c r="BB15">
         <v>163000.0</v>
       </c>
       <c r="BC15">
         <v>163000.0</v>
       </c>
       <c r="BD15">
-        <v>164000.0</v>
+        <v>163000.0</v>
       </c>
       <c r="BE15">
         <v>164000.0</v>
       </c>
       <c r="BF15">
         <v>164000.0</v>
       </c>
       <c r="BG15">
+        <v>164000.0</v>
+      </c>
+      <c r="BH15">
         <v>160000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>165000.0</v>
       </c>
       <c r="BI15">
         <v>165000.0</v>
       </c>
       <c r="BJ15">
-        <v>164000.0</v>
+        <v>165000.0</v>
       </c>
       <c r="BK15">
         <v>164000.0</v>
       </c>
       <c r="BL15">
         <v>164000.0</v>
       </c>
       <c r="BM15">
         <v>164000.0</v>
       </c>
       <c r="BN15">
         <v>164000.0</v>
       </c>
       <c r="BO15">
         <v>164000.0</v>
       </c>
       <c r="BP15">
         <v>164000.0</v>
       </c>
       <c r="BQ15">
         <v>164000.0</v>
       </c>
       <c r="BR15">
-        <v>143000.0</v>
+        <v>164000.0</v>
       </c>
       <c r="BS15">
         <v>143000.0</v>
       </c>
       <c r="BT15">
         <v>143000.0</v>
       </c>
       <c r="BU15">
         <v>143000.0</v>
       </c>
       <c r="BV15">
         <v>143000.0</v>
       </c>
       <c r="BW15">
-        <v>153000.0</v>
+        <v>143000.0</v>
       </c>
       <c r="BX15">
         <v>153000.0</v>
       </c>
       <c r="BY15">
         <v>153000.0</v>
       </c>
       <c r="BZ15">
         <v>153000.0</v>
       </c>
       <c r="CA15">
         <v>153000.0</v>
       </c>
       <c r="CB15">
         <v>153000.0</v>
       </c>
       <c r="CC15">
+        <v>153000.0</v>
+      </c>
+      <c r="CD15">
         <v>163000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>162505.0</v>
       </c>
       <c r="CE15">
         <v>162505.0</v>
       </c>
       <c r="CF15">
         <v>162505.0</v>
       </c>
       <c r="CG15">
         <v>162505.0</v>
       </c>
       <c r="CH15">
+        <v>162505.0</v>
+      </c>
+      <c r="CI15">
         <v>162332.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>154448.0</v>
       </c>
       <c r="CJ15">
         <v>154448.0</v>
       </c>
       <c r="CK15">
-        <v>194251.0</v>
+        <v>154448.0</v>
       </c>
       <c r="CL15">
         <v>194251.0</v>
       </c>
       <c r="CM15">
         <v>194251.0</v>
       </c>
       <c r="CN15">
         <v>194251.0</v>
       </c>
       <c r="CO15">
         <v>194251.0</v>
       </c>
       <c r="CP15">
         <v>194251.0</v>
       </c>
       <c r="CQ15">
         <v>194251.0</v>
       </c>
       <c r="CR15">
         <v>194251.0</v>
       </c>
       <c r="CS15">
+        <v>194251.0</v>
+      </c>
+      <c r="CT15">
         <v>78173.0</v>
       </c>
-      <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
+      <c r="CW15"/>
     </row>
-    <row r="16" spans="1:100">
+    <row r="16" spans="1:101">
       <c r="A16" t="s">
         <v>43</v>
       </c>
       <c r="B16">
+        <v>10657000.0</v>
+      </c>
+      <c r="C16">
         <v>8728000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>9060000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>8459000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>7838000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>6545000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>3854000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>3207000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>3247000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>2044000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>2811000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>2697000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>3124000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>2216000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>2537000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>2106000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>2317000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>1733000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>1805000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>2213000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>2417000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>2688000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>2777000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>2779000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>2451000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>786000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>1119000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>1165000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>1199000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>1339000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>888000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>966000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>931000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>825000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>897000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>954000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>1214000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>719000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>789000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>1040000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>1117000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>1277000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>1268000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>1105000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>1470000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>1192000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>1227000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>1801000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>1688000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>1578000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>1740000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>1828000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>2158000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>2698000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>2506000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>2108000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>2316000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>2282000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>1587000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>1441000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>1362000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>1325000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>1177000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>1029000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>1228000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>828000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>965000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>953000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>750000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>703000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>686000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>756000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>715000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>450000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>471000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>715000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>774000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>750000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>579000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>563000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>629000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>295878.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>311508.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>286336.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>152567.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>91137.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>176892.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>189800.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>74706.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>22312.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>61584.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>24865.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>21810.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>19179.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>9300.0</v>
       </c>
-      <c r="CR16"/>
-      <c r="CS16">
+      <c r="CS16"/>
+      <c r="CT16">
         <v>148580.0</v>
       </c>
-      <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
+      <c r="CW16"/>
     </row>
-    <row r="17" spans="1:100">
+    <row r="17" spans="1:101">
       <c r="A17" t="s">
         <v>44</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
-      <c r="AL17">
+      <c r="AL17"/>
+      <c r="AM17">
         <v>1052000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>655000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>570000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>1900000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>1769000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>1935000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>1707000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>1482000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>1460000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>2523000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>2476000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2032000.0</v>
       </c>
       <c r="AX17">
         <v>2032000.0</v>
       </c>
       <c r="AY17">
+        <v>2032000.0</v>
+      </c>
+      <c r="AZ17">
         <v>1229000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>1271000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>1240000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>1710000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>357000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>344000.0</v>
       </c>
       <c r="BE17">
         <v>344000.0</v>
       </c>
       <c r="BF17">
         <v>344000.0</v>
       </c>
       <c r="BG17">
-        <v>349000.0</v>
+        <v>344000.0</v>
       </c>
       <c r="BH17">
         <v>349000.0</v>
       </c>
-      <c r="BI17"/>
+      <c r="BI17">
+        <v>349000.0</v>
+      </c>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
+      <c r="CW17"/>
     </row>
-    <row r="18" spans="1:100">
+    <row r="18" spans="1:101">
       <c r="A18" t="s">
         <v>45</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
-      <c r="T18">
+      <c r="T18"/>
+      <c r="U18">
         <v>38000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>235000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>357000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>851000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>1044000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>1294000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>84000.0</v>
       </c>
       <c r="AA18">
         <v>84000.0</v>
       </c>
       <c r="AB18">
-        <v>83000.0</v>
+        <v>84000.0</v>
       </c>
       <c r="AC18">
         <v>83000.0</v>
       </c>
       <c r="AD18">
+        <v>83000.0</v>
+      </c>
+      <c r="AE18">
         <v>2137000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>2275000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>2440000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>2734000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>2628000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>2721000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>2674000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>2728000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>2764000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>2793000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>2906000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>2965000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>3177000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>3030000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>3118000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>3194000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>3436000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>3485000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>3419000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>3111000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>2469000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>1423000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>1437000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>1510000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>798000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>831000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>929000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>712000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>761000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>894000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>720000.0</v>
       </c>
-      <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
+      <c r="CW18"/>
     </row>
-    <row r="19" spans="1:100">
+    <row r="19" spans="1:101">
       <c r="A19" t="s">
         <v>46</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -9196,52 +9255,53 @@
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
+      <c r="CW19"/>
     </row>
-    <row r="20" spans="1:100">
+    <row r="20" spans="1:101">
       <c r="A20" t="s">
         <v>47</v>
       </c>
       <c r="B20">
         <v>10944000.0</v>
       </c>
       <c r="C20">
         <v>10944000.0</v>
       </c>
       <c r="D20">
         <v>10944000.0</v>
       </c>
       <c r="E20">
         <v>10944000.0</v>
       </c>
       <c r="F20">
         <v>10944000.0</v>
       </c>
       <c r="G20">
         <v>10944000.0</v>
       </c>
       <c r="H20">
         <v>10944000.0</v>
       </c>
       <c r="I20">
@@ -9273,1324 +9333,1339 @@
       </c>
       <c r="R20">
         <v>10944000.0</v>
       </c>
       <c r="S20">
         <v>10944000.0</v>
       </c>
       <c r="T20">
         <v>10944000.0</v>
       </c>
       <c r="U20">
         <v>10944000.0</v>
       </c>
       <c r="V20">
         <v>10944000.0</v>
       </c>
       <c r="W20">
         <v>10944000.0</v>
       </c>
       <c r="X20">
         <v>10944000.0</v>
       </c>
       <c r="Y20">
         <v>10944000.0</v>
       </c>
-      <c r="Z20"/>
+      <c r="Z20">
+        <v>10944000.0</v>
+      </c>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
+        <v>0.0</v>
+      </c>
+      <c r="AR20">
         <v>15000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>55000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>104000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>163000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>227000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>298000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>349000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>404000.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>540000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>655000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>796000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>986000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BD20">
         <v>440000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BE20">
         <v>528000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BF20">
         <v>616000.0</v>
       </c>
-      <c r="BF20">
+      <c r="BG20">
         <v>704000.0</v>
       </c>
-      <c r="BG20">
+      <c r="BH20">
         <v>792000.0</v>
       </c>
-      <c r="BH20">
+      <c r="BI20">
         <v>881000.0</v>
       </c>
-      <c r="BI20">
+      <c r="BJ20">
         <v>969000.0</v>
       </c>
-      <c r="BJ20">
+      <c r="BK20">
         <v>1058000.0</v>
       </c>
-      <c r="BK20">
+      <c r="BL20">
         <v>1146000.0</v>
       </c>
-      <c r="BL20">
+      <c r="BM20">
         <v>1234000.0</v>
       </c>
-      <c r="BM20">
+      <c r="BN20">
         <v>1322000.0</v>
       </c>
-      <c r="BN20">
+      <c r="BO20">
         <v>1411000.0</v>
       </c>
-      <c r="BO20">
+      <c r="BP20">
         <v>1509000.0</v>
       </c>
-      <c r="BP20">
+      <c r="BQ20">
         <v>1624000.0</v>
       </c>
-      <c r="BQ20">
+      <c r="BR20">
         <v>1714000.0</v>
       </c>
-      <c r="BR20">
+      <c r="BS20">
         <v>45000.0</v>
       </c>
-      <c r="BS20">
+      <c r="BT20">
         <v>49000.0</v>
       </c>
-      <c r="BT20">
+      <c r="BU20">
         <v>53000.0</v>
       </c>
-      <c r="BU20">
+      <c r="BV20">
         <v>55000.0</v>
       </c>
-      <c r="BV20">
+      <c r="BW20">
         <v>58000.0</v>
       </c>
-      <c r="BW20">
+      <c r="BX20">
         <v>33000.0</v>
       </c>
-      <c r="BX20">
+      <c r="BY20">
         <v>31000.0</v>
       </c>
-      <c r="BY20">
+      <c r="BZ20">
         <v>32000.0</v>
       </c>
-      <c r="BZ20">
+      <c r="CA20">
         <v>34000.0</v>
       </c>
-      <c r="CA20">
+      <c r="CB20">
         <v>1000.0</v>
       </c>
-      <c r="CB20">
+      <c r="CC20">
         <v>7000.0</v>
       </c>
-      <c r="CC20">
+      <c r="CD20">
         <v>14000.0</v>
       </c>
-      <c r="CD20">
+      <c r="CE20">
         <v>19887.0</v>
       </c>
-      <c r="CE20">
+      <c r="CF20">
         <v>34034.0</v>
       </c>
-      <c r="CF20">
+      <c r="CG20">
         <v>50544.0</v>
       </c>
-      <c r="CG20">
+      <c r="CH20">
         <v>67053.0</v>
       </c>
-      <c r="CH20">
+      <c r="CI20">
         <v>83563.0</v>
       </c>
-      <c r="CI20">
+      <c r="CJ20">
         <v>100071.0</v>
       </c>
-      <c r="CJ20">
+      <c r="CK20">
         <v>116582.0</v>
       </c>
-      <c r="CK20">
+      <c r="CL20">
         <v>130418.0</v>
       </c>
-      <c r="CL20">
+      <c r="CM20">
         <v>146793.0</v>
       </c>
-      <c r="CM20">
+      <c r="CN20">
         <v>163168.0</v>
       </c>
-      <c r="CN20">
+      <c r="CO20">
         <v>179543.0</v>
       </c>
-      <c r="CO20">
+      <c r="CP20">
         <v>195918.0</v>
       </c>
-      <c r="CP20">
+      <c r="CQ20">
         <v>212293.0</v>
       </c>
-      <c r="CQ20">
+      <c r="CR20">
         <v>228668.0</v>
       </c>
-      <c r="CR20">
+      <c r="CS20">
         <v>318810.0</v>
       </c>
-      <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
+      <c r="CW20"/>
     </row>
-    <row r="21" spans="1:100">
+    <row r="21" spans="1:101">
       <c r="A21" t="s">
         <v>48</v>
       </c>
       <c r="B21">
-        <v>1452000.0</v>
+        <v>1450000.0</v>
       </c>
       <c r="C21">
         <v>1452000.0</v>
       </c>
       <c r="D21">
+        <v>1452000.0</v>
+      </c>
+      <c r="E21">
         <v>1455000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>1471000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>1498000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>1591000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>1686000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>1773000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>2091000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>2479000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>2860000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>3249000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>3651000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>4304000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>4744000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>5189000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>3426000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>3700000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>3975000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>4250000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>4534000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>4867000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>5200000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>5595000.0</v>
       </c>
-      <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
-      <c r="AE21">
-[...1 lines deleted...]
-      </c>
+      <c r="AE21"/>
       <c r="AF21">
         <v>0.0</v>
       </c>
       <c r="AG21">
         <v>0.0</v>
       </c>
       <c r="AH21">
         <v>0.0</v>
       </c>
       <c r="AI21">
         <v>0.0</v>
       </c>
       <c r="AJ21">
         <v>0.0</v>
       </c>
       <c r="AK21">
         <v>0.0</v>
       </c>
       <c r="AL21">
         <v>0.0</v>
       </c>
       <c r="AM21">
         <v>0.0</v>
       </c>
       <c r="AN21">
         <v>0.0</v>
       </c>
       <c r="AO21">
         <v>0.0</v>
       </c>
       <c r="AP21">
         <v>0.0</v>
       </c>
       <c r="AQ21">
+        <v>0.0</v>
+      </c>
+      <c r="AR21">
         <v>15000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>55000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>104000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>163000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>227000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>298000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>349000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>404000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>540000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>655000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>796000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>986000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>440000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>528000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>616000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>704000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>792000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>881000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>969000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>1058000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>1146000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>1234000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>1322000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>1411000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>1509000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>1624000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>1714000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>45000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>49000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>53000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>55000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>58000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>33000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>31000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>32000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>34000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>1000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>7000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>14000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>19887.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>34034.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>50544.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>67053.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>83563.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>100071.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>116582.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>130418.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>146793.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>163168.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>179543.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>195918.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>212293.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>228668.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>318810.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>339523.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>361000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>168000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>198000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:100">
+    <row r="22" spans="1:101">
       <c r="A22" t="s">
         <v>49</v>
       </c>
       <c r="B22"/>
-      <c r="C22"/>
+      <c r="C22">
+        <v>124000.0</v>
+      </c>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
-      <c r="G22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="G22">
+        <v>0.0</v>
+      </c>
+      <c r="H22"/>
       <c r="I22">
         <v>1.0</v>
       </c>
-      <c r="J22"/>
-      <c r="K22">
+      <c r="J22">
+        <v>1.0</v>
+      </c>
+      <c r="K22"/>
+      <c r="L22">
         <v>697000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>2938000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>1.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>2938000.0</v>
       </c>
-      <c r="O22"/>
-      <c r="P22">
+      <c r="P22"/>
+      <c r="Q22">
         <v>1.0</v>
       </c>
-      <c r="Q22"/>
-      <c r="R22">
+      <c r="R22"/>
+      <c r="S22">
         <v>3500000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>3049000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>1805000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>1667000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>1298000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>856000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>702000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>2363000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>1103000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>1071000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>901000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>88000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>556000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>999000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>882000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>263000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>776000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>1936000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>1348000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>144000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>1440000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>3202000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>2450000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>2708000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>3368000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>3676000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>3969000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>4965000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>5457000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>4818000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>3717000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>2918000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>18063000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>7012000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>5878000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>7941000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>9265000.0</v>
       </c>
-      <c r="BC22">
-[...1 lines deleted...]
-      </c>
       <c r="BD22">
+        <v>0.0</v>
+      </c>
+      <c r="BE22">
         <v>4066000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>4199000.0</v>
       </c>
-      <c r="BF22">
-[...1 lines deleted...]
-      </c>
       <c r="BG22">
+        <v>0.0</v>
+      </c>
+      <c r="BH22">
         <v>3640000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>3036000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>2723000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>2900000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>2343000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>2069000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>1922000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>2069000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>3135000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>4155000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>2321000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>3815000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>3967000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>3294000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>2770000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>2371000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>3068000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>3307000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>2921000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>2486000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>1597000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>1679000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>1894000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>1651273.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>746370.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>725086.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>719445.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>1065103.0</v>
       </c>
-      <c r="CI22"/>
       <c r="CJ22"/>
-      <c r="CK22">
+      <c r="CK22"/>
+      <c r="CL22">
         <v>401618.0</v>
       </c>
-      <c r="CL22"/>
       <c r="CM22"/>
       <c r="CN22"/>
       <c r="CO22"/>
       <c r="CP22"/>
-      <c r="CQ22">
+      <c r="CQ22"/>
+      <c r="CR22">
         <v>107133.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>122584.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>94625.0</v>
       </c>
-      <c r="CT22"/>
       <c r="CU22"/>
       <c r="CV22"/>
+      <c r="CW22"/>
     </row>
-    <row r="23" spans="1:100">
+    <row r="23" spans="1:101">
       <c r="A23" t="s">
         <v>50</v>
       </c>
       <c r="B23">
+        <v>50935000.0</v>
+      </c>
+      <c r="C23">
         <v>45108000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>46164000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>46735000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>49202000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>54722000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>50530000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>51513000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>54736000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>58273000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>55808000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>59116000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>66267000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>67274000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>68320000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>78480000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>92883000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>101792000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>116870000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>126800000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>114825000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>102400000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>91432000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>67691000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>60794000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>57089000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>53582000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>55924000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>60869000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>43424000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>41302000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>45646000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>46636000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>45672000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>43164000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>45840000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>54169000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>53530000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>56460000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>60153000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>62073000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>68771000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>70971000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>90985000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>89607000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>90488000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>94590000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>97917000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>97243000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>114802000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>113955000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>110319000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>102350000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>97833000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>96614000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>85288000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>79133000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>68348000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>61427000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>70785000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>79988000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>66002000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>59417000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>54894000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>52259000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>46132000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>38774000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>39625000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>37769000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>35322000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>35073000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>39541000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>40828000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>37286000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>36569000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>54491000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>52683000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>43700000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>38918000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>35842000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>53023000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>55452231.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>52128557.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>49820776.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>47206367.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>43257438.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>11852440.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>9991154.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>7598932.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>6726430.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>5850198.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>4686308.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>4002217.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>3239594.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>2462143.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>2199753.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>2014579.0</v>
       </c>
-      <c r="CT23"/>
       <c r="CU23"/>
       <c r="CV23"/>
+      <c r="CW23"/>
     </row>
-    <row r="24" spans="1:100">
+    <row r="24" spans="1:101">
       <c r="A24" t="s">
         <v>51</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
-      <c r="T24">
+      <c r="T24"/>
+      <c r="U24">
         <v>3156000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>204000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>814000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3663000.0</v>
       </c>
       <c r="X24">
         <v>3663000.0</v>
       </c>
-      <c r="Y24"/>
+      <c r="Y24">
+        <v>3663000.0</v>
+      </c>
       <c r="Z24"/>
       <c r="AA24"/>
-      <c r="AB24">
+      <c r="AB24"/>
+      <c r="AC24">
         <v>10788000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>11251000.0</v>
       </c>
-      <c r="AD24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AE24"/>
       <c r="AF24">
         <v>0.0</v>
       </c>
       <c r="AG24">
         <v>0.0</v>
       </c>
       <c r="AH24">
         <v>0.0</v>
       </c>
       <c r="AI24">
         <v>0.0</v>
       </c>
       <c r="AJ24">
         <v>0.0</v>
       </c>
       <c r="AK24">
         <v>0.0</v>
       </c>
       <c r="AL24">
         <v>0.0</v>
       </c>
       <c r="AM24">
         <v>0.0</v>
       </c>
       <c r="AN24">
         <v>0.0</v>
       </c>
       <c r="AO24">
         <v>0.0</v>
       </c>
       <c r="AP24">
         <v>0.0</v>
       </c>
       <c r="AQ24">
+        <v>0.0</v>
+      </c>
+      <c r="AR24">
         <v>5658000.0</v>
       </c>
-      <c r="AR24">
-[...1 lines deleted...]
-      </c>
       <c r="AS24">
         <v>0.0</v>
       </c>
       <c r="AT24">
         <v>0.0</v>
       </c>
       <c r="AU24">
         <v>0.0</v>
       </c>
       <c r="AV24">
         <v>0.0</v>
       </c>
       <c r="AW24">
         <v>0.0</v>
       </c>
       <c r="AX24">
         <v>0.0</v>
       </c>
       <c r="AY24">
         <v>0.0</v>
       </c>
       <c r="AZ24">
         <v>0.0</v>
       </c>
       <c r="BA24">
         <v>0.0</v>
       </c>
       <c r="BB24">
         <v>0.0</v>
       </c>
       <c r="BC24">
         <v>0.0</v>
       </c>
       <c r="BD24">
         <v>0.0</v>
       </c>
       <c r="BE24">
         <v>0.0</v>
       </c>
       <c r="BF24">
         <v>0.0</v>
       </c>
       <c r="BG24">
         <v>0.0</v>
       </c>
       <c r="BH24">
         <v>0.0</v>
       </c>
-      <c r="BI24"/>
+      <c r="BI24">
+        <v>0.0</v>
+      </c>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
+      <c r="CW24"/>
     </row>
-    <row r="25" spans="1:100">
+    <row r="25" spans="1:101">
       <c r="A25" t="s">
         <v>52</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
-      <c r="T25">
+      <c r="T25"/>
+      <c r="U25">
         <v>3156000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>204000.0</v>
       </c>
-      <c r="V25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="W25"/>
       <c r="X25">
         <v>3663000.0</v>
       </c>
-      <c r="Y25"/>
+      <c r="Y25">
+        <v>3663000.0</v>
+      </c>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
@@ -10622,109 +10697,110 @@
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
+      <c r="CW25"/>
     </row>
-    <row r="26" spans="1:100">
+    <row r="26" spans="1:101">
       <c r="A26" t="s">
         <v>53</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
-      <c r="V26">
-[...1 lines deleted...]
-      </c>
+      <c r="V26"/>
       <c r="W26">
+        <v>0.0</v>
+      </c>
+      <c r="X26">
         <v>2101000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>2152000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>2258000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>2484000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>2635000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>2958000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>2483000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>2694000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>2866000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>2961000.0</v>
       </c>
-      <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
@@ -10748,52 +10824,53 @@
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
+      <c r="CW26"/>
     </row>
-    <row r="27" spans="1:100">
+    <row r="27" spans="1:101">
       <c r="A27" t="s">
         <v>54</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -10852,422 +10929,430 @@
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
+      <c r="CW27"/>
     </row>
-    <row r="28" spans="1:100">
+    <row r="28" spans="1:101">
       <c r="A28" t="s">
         <v>55</v>
       </c>
       <c r="B28">
+        <v>-3948000.0</v>
+      </c>
+      <c r="C28">
         <v>172000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-1939000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-3021000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-3533000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-8946000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-2580000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-3836000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-7269000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-6466000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-6192000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-9625000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-8530000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-7395000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-9439000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-14894000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-24187000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-31524000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-52000999.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-63702000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-49049000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-45037000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-25764000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>742000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>15563000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-5976000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>7714000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>2368000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-3187000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-18017000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-15779000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-19409000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-22394000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-22553000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-18822000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-21331000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-28594000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-26838000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-24839000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-27560000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-28807000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-29470000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-28912000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-55283000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-53975000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-53812000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-57206000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-60502000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-61035000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-66223000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-77900000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-73381000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-65107000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-61169000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-58015000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-54537000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-48559000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-38744000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-32433000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-40086000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-51698000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-41184000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-34717000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-31875000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-30125000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-19776000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-15694000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-15544000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-15644000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-14179000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-15836000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-21017000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-24445000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-22641000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-23253000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-41876000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-39889000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-33415000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-27977000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-10200000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-26942000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-24468732.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-22734903.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-21684711.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-29514706.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-26434989.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-6077758.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-5192992.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-3424165.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-3521637.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-3011966.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-2343037.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-1777571.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>-1258273.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-796503.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>390072466.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>-411826.0</v>
       </c>
-      <c r="CT28"/>
       <c r="CU28"/>
       <c r="CV28"/>
+      <c r="CW28"/>
     </row>
-    <row r="29" spans="1:100">
+    <row r="29" spans="1:101">
       <c r="A29" t="s">
         <v>56</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>-8269000.0</v>
+      </c>
       <c r="C29">
+        <v>-7516000.0</v>
+      </c>
+      <c r="D29">
         <v>-8099000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-7068000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-6053000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-462000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-2231000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>966000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>4106000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>4186000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>2024000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>6429000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>8219000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>4256000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>616000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1472000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-1469000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-3976000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1871000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>4158000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>780000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>5555000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>5432000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>5062000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>12172000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -11298,622 +11383,631 @@
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
+      <c r="CW29"/>
     </row>
-    <row r="30" spans="1:100">
+    <row r="30" spans="1:101">
       <c r="A30" t="s">
         <v>57</v>
       </c>
       <c r="B30">
+        <v>15119000.0</v>
+      </c>
+      <c r="C30">
         <v>10723000.0</v>
       </c>
-      <c r="C30">
-[...1 lines deleted...]
-      </c>
       <c r="D30">
+        <v>13347000.0</v>
+      </c>
+      <c r="E30">
         <v>11824000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>12387000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>12825000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>13167000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>13220000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>13151000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>12965000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>10684000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>10287000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>13672000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>13820000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>11835000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>14809000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>18163000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>14871000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>9084000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>9905000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>7293000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>4519000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>4195000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>4031000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>7653000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>11209000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>12317000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>15323000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>15579000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>12646000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>12295000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>12509000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>12898000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>11769000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>11434000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>12576000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>14189000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>14415000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>16692000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>18400000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>17414000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>16398000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>17822000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>17380000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>15974000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>16124000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>15695000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>16529000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>15355000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>13986000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>14818000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>15463000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>15303000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>13626000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>25492000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>17729000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>17435000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>13340000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>16629000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>18858000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>16409000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>13554000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>14152000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>14348000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>13383000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>17340000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>11772000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>12480000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>12240000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>11582000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>10122000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>11566000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>10839000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>10968000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>9408000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>8545000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>9220000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>7274000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>8827000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>8550000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>9019000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>9020000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>8289900.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>7116691.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>6475738.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>5327279.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>4844943.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>3257567.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>3321602.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>2369915.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>2136522.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>1696472.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>1606353.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>1311399.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>1090579.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>1113031.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>997324.0</v>
       </c>
-      <c r="CT30"/>
       <c r="CU30"/>
       <c r="CV30"/>
+      <c r="CW30"/>
     </row>
-    <row r="31" spans="1:100">
+    <row r="31" spans="1:101">
       <c r="A31" t="s">
         <v>58</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>-17602000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-5974000.0</v>
       </c>
-      <c r="N31"/>
-      <c r="O31">
+      <c r="O31"/>
+      <c r="P31">
         <v>-14632000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-14257000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-17602000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-18346000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-12773000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-13917000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-18077000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-13587000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-15742000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-16445000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-1417000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>19101000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>24689000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>25015000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>26888000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>14059000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>14999000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>17375000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>16884000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>13078000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>12149000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>15026000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>18997000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>18064000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>20795000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>19690000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>21876000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>21387000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>22371000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>42080000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>39498000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>39651000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>39632000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>38633000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>30021000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>30931000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>35486000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>52714000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>47227000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>42353000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>46743000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>45770000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>38684000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>34055000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>27466000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>36858000.0</v>
       </c>
-      <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
       <c r="CR31"/>
       <c r="CS31"/>
       <c r="CT31"/>
       <c r="CU31"/>
       <c r="CV31"/>
+      <c r="CW31"/>
     </row>
-    <row r="32" spans="1:100">
+    <row r="32" spans="1:101">
       <c r="A32" t="s">
         <v>59</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>-10780000.0</v>
+      </c>
       <c r="C32">
+        <v>-10774000.0</v>
+      </c>
+      <c r="D32">
         <v>-11424000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-11008000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-10263000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-4723000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-7034000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-4316000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-1926000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>-3422000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>-8048000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>-4253000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>-6004000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>-11943000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>-17363000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>-17216000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>-20848000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>-22505000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>-18004000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>-12736000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>-17027000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>-12826000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>-13749000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>-14789000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>-15537000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
@@ -11944,1201 +12038,1210 @@
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
+      <c r="CW32"/>
     </row>
-    <row r="33" spans="1:100">
+    <row r="33" spans="1:101">
       <c r="A33" t="s">
         <v>60</v>
       </c>
       <c r="B33">
+        <v>22448000.0</v>
+      </c>
+      <c r="C33">
         <v>21798000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>21741000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>22575000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>22877000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>22949000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>23183000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>23002000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>23148000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>27505000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>26799000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>27137000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>30282000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>31683000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>32812000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>33857000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>34980000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>36669000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>36453000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>30875000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>31728000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>32356000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>34863000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>36222000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>36936000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>20979000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>26624000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>23848000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>23649000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>10258000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>10485000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>11115000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>8892000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>8433000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>9011000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>9104000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>9538000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>9064000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>9255000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>9915000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>10940000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>11518000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>12264000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>12041000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>12163000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>13001000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>14866000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>15103000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>15397000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>13328000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>10742000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>12197000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>11812000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>11513000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>8994000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>8666000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>8538000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>8484000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>8515000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>8599000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>9026000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>8235000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>6214000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>6410000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>6721000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>6808000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>6853000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>7166000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>7391000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>5520000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>4925000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>3462000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>2677000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>1029000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>659000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>576000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>358000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>348000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>495000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>506000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>410000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>396560.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>316169.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>304831.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>247480.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>235199.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>398239.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>427064.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>449464.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>380904.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>321592.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>316915.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>411035.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>451361.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>409312.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>522869.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>473946.0</v>
       </c>
-      <c r="CT33"/>
       <c r="CU33"/>
       <c r="CV33"/>
+      <c r="CW33"/>
     </row>
-    <row r="34" spans="1:100">
+    <row r="34" spans="1:101">
       <c r="A34" t="s">
         <v>61</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
-      <c r="F34">
-[...1 lines deleted...]
-      </c>
+      <c r="F34"/>
       <c r="G34">
         <v>376000.0</v>
       </c>
       <c r="H34">
         <v>376000.0</v>
       </c>
       <c r="I34">
         <v>376000.0</v>
       </c>
       <c r="J34">
+        <v>376000.0</v>
+      </c>
+      <c r="K34">
         <v>911000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>4894000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>4322000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>3530000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>2563000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>2474000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>2451000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>2380000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>2364000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>2249000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>2146000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>12585000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>1085000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>11898000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>12519000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>367000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>359000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>343000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>434000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>425000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>418000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>396000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>387000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>380000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>373000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>2563000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>2602000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>2941000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>2879000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>3122000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>3053000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>3007000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>3000000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>8745000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>11731000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>11608000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>10936000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>10817000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>10660000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>10546000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>10436000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>10388000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>10239000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>10133000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>10030000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BD34">
         <v>9874000.0</v>
       </c>
-      <c r="BD34">
+      <c r="BE34">
         <v>2001000.0</v>
       </c>
-      <c r="BE34">
+      <c r="BF34">
         <v>2276000.0</v>
       </c>
-      <c r="BF34">
+      <c r="BG34">
         <v>2225000.0</v>
       </c>
-      <c r="BG34">
+      <c r="BH34">
         <v>2109000.0</v>
       </c>
-      <c r="BH34">
+      <c r="BI34">
         <v>1478000.0</v>
       </c>
-      <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
       <c r="CS34"/>
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
+      <c r="CW34"/>
     </row>
-    <row r="35" spans="1:100">
+    <row r="35" spans="1:101">
       <c r="A35" t="s">
         <v>62</v>
       </c>
       <c r="B35">
+        <v>14823000.0</v>
+      </c>
+      <c r="C35">
         <v>13444000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>13400000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>13648000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>13759000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>13873000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>13629000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>13041000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>12430000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>13447000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>12035000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>11815000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>11456000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>10889000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>10197000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>10576000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>10997000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>13540000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>11969999.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>15692999.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>13024000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>13030000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>16412000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>17226000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>14582000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>11232000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>12718000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>11305000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>11759000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>2555000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>2671000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>2827000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>3114000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>3001000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>5284000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>5276000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>5669000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>5643000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>5915000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>5959000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>5972000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>6177000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>11775000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>14849000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>14802000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>14372000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>14302000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>14079000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>13657000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>12905000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>11811000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>11676000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>11643000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>10828000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>10705000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>2930000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>2988000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>2986000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>3003000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>2198000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>2076000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>1909000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>2550000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>3279000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>3295000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>3287000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>2042000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>2083000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>2108000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>2164000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>1724000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>2084000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>1629000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>1329000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>1196000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>1186000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>1148000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>3000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>3150000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>1000.0</v>
       </c>
-      <c r="CC35"/>
-      <c r="CD35">
+      <c r="CD35"/>
+      <c r="CE35">
         <v>3393842000.0</v>
       </c>
-      <c r="CE35"/>
       <c r="CF35"/>
-      <c r="CG35">
+      <c r="CG35"/>
+      <c r="CH35">
         <v>2686690000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>2464269000.0</v>
       </c>
-      <c r="CI35"/>
-      <c r="CJ35">
+      <c r="CJ35"/>
+      <c r="CK35">
         <v>1842869000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>1161062000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>1125579000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>1274147.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>836262.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>882463.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>485546000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>197225000.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>390452000.0</v>
       </c>
-      <c r="CS35">
+      <c r="CT35">
         <v>264712.0</v>
       </c>
-      <c r="CT35"/>
       <c r="CU35"/>
       <c r="CV35"/>
+      <c r="CW35"/>
     </row>
-    <row r="36" spans="1:100">
+    <row r="36" spans="1:101">
       <c r="A36" t="s">
         <v>63</v>
       </c>
       <c r="B36">
+        <v>206000.0</v>
+      </c>
+      <c r="C36">
         <v>166000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>302000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>304000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>1032000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>374000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>905000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>898000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>900000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>1115000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>3147000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>3167000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>5297000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>341000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>6778001.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>7876000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>6588000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>6784000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>8219000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>1552000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>1351000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>1923000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>1961000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>1967000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>1561000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>1757000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>1977000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>2075000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>2014000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>2129000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>2075000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>2150000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>2814000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>1996000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>1946000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>1826000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>1989000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>1854000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>1870000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>2117000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>1666000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>1844000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>1953000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>1866000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>1884000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>2480000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>2563000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>2661000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>2711000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>2647000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>2597000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4460000.0</v>
       </c>
       <c r="BA36">
         <v>4460000.0</v>
       </c>
       <c r="BB36">
+        <v>4460000.0</v>
+      </c>
+      <c r="BC36">
         <v>4503000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>4190000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>4083000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>3904000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>3879000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>3855000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>3995000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>3973000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>3403000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>1194000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>1175000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>1228000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>1256000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>1177000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>1198000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>1187000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>1216000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>1262000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>1253000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>1256000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>349000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>239000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>200000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>107000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>142000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>292000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>287000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>180000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>189674.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>91401.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>58681.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>14700.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>43237000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>141638.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>142350.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>141528.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>42525.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>13040.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>32054.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>64923.0</v>
       </c>
       <c r="CP36">
         <v>64923.0</v>
       </c>
-      <c r="CQ36"/>
-      <c r="CR36">
+      <c r="CQ36">
+        <v>64923.0</v>
+      </c>
+      <c r="CR36"/>
+      <c r="CS36">
         <v>15298.0</v>
       </c>
-      <c r="CS36">
+      <c r="CT36">
         <v>-49753.0</v>
       </c>
-      <c r="CT36"/>
       <c r="CU36"/>
       <c r="CV36"/>
+      <c r="CW36"/>
     </row>
-    <row r="37" spans="1:100">
+    <row r="37" spans="1:101">
       <c r="A37" t="s">
         <v>64</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
-      <c r="L37">
+      <c r="L37"/>
+      <c r="M37">
         <v>4604000.0</v>
       </c>
-      <c r="M37">
+      <c r="N37">
         <v>4603000.0</v>
       </c>
-      <c r="N37"/>
-      <c r="O37">
+      <c r="O37"/>
+      <c r="P37">
         <v>4636000.0</v>
       </c>
-      <c r="P37"/>
-      <c r="Q37">
+      <c r="Q37"/>
+      <c r="R37">
         <v>4604000.0</v>
       </c>
-      <c r="R37"/>
-      <c r="S37">
+      <c r="S37"/>
+      <c r="T37">
         <v>4608000.0</v>
       </c>
-      <c r="T37">
+      <c r="U37">
         <v>4600000.0</v>
       </c>
-      <c r="U37">
+      <c r="V37">
         <v>4561000.0</v>
       </c>
-      <c r="V37">
+      <c r="W37">
         <v>4609000.0</v>
       </c>
-      <c r="W37">
+      <c r="X37">
         <v>4633000.0</v>
       </c>
-      <c r="X37">
+      <c r="Y37">
         <v>4508000.0</v>
       </c>
-      <c r="Y37">
+      <c r="Z37">
         <v>4616000.0</v>
       </c>
-      <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-      <c r="AE37">
-[...1 lines deleted...]
-      </c>
+      <c r="AE37"/>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
@@ -13182,1492 +13285,1504 @@
       </c>
       <c r="BA37">
         <v>0.0</v>
       </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
       <c r="BC37">
         <v>0.0</v>
       </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
-      <c r="BI37"/>
+      <c r="BI37">
+        <v>0.0</v>
+      </c>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
       <c r="CR37"/>
       <c r="CS37"/>
       <c r="CT37"/>
       <c r="CU37"/>
       <c r="CV37"/>
+      <c r="CW37"/>
     </row>
-    <row r="38" spans="1:100">
+    <row r="38" spans="1:101">
       <c r="A38" t="s">
         <v>65</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
-      <c r="G38">
+      <c r="G38"/>
+      <c r="H38">
         <v>1929000.0</v>
       </c>
-      <c r="H38"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I38"/>
       <c r="J38">
         <v>1.0</v>
       </c>
-      <c r="K38"/>
+      <c r="K38">
+        <v>1.0</v>
+      </c>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
-      <c r="O38">
+      <c r="O38"/>
+      <c r="P38">
         <v>11260000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>11427000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>11596000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>11875000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>13010000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>6363000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>6908000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>15531000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>6376000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>6308000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>4965000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>4076000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>3324000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>3434000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>3298000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>3774000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>3498000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>3626000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>3542000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>3512000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>3746000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>3686000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>3807000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>2906000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>2525000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>2687000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>3566000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>3613000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>3903000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>3628000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>3470000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>4103000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>5313000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>5435000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>5092000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>5083000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>4366000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>6386000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>6496000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>7199000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>4987000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>4955000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>4864000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>4927000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>4996000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>5225000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>5291000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>4810000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>2392000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>2461000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>2602000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>2719000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>2686000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>2822000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>2901000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>1261000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>1311000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>1306000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>1311000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>407000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>272000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>231000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>139000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>176000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>321000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>322000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>222000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>238000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>169000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>153000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>125000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>127000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>289000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>286000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>299000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>217000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>208000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>212000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>293000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CQ38">
         <v>310000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CR38">
         <v>244000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CS38">
         <v>334000.0</v>
       </c>
-      <c r="CS38">
+      <c r="CT38">
         <v>355000.0</v>
       </c>
-      <c r="CT38">
+      <c r="CU38">
         <v>376000.0</v>
       </c>
-      <c r="CU38">
+      <c r="CV38">
         <v>170000.0</v>
       </c>
-      <c r="CV38">
+      <c r="CW38">
         <v>200000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:100">
+    <row r="39" spans="1:101">
       <c r="A39" t="s">
         <v>66</v>
       </c>
       <c r="B39">
+        <v>2797000.0</v>
+      </c>
+      <c r="C39">
         <v>2580000.0</v>
       </c>
-      <c r="C39">
-[...1 lines deleted...]
-      </c>
       <c r="D39">
+        <v>2585000.0</v>
+      </c>
+      <c r="E39">
         <v>1895000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>2464000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>1884000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>2751000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>2724000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>2247000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>2090000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>2424000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>2179000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>3175000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>140000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>4179000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>4206000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>4123000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>6437000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>6129000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>5058000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>4942000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>2464000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>1846000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>1875000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>4075000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>6158000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>3036000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>2640000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>1695000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>2503000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>2743000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>2613000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>2452000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>2917000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>3897000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>2829000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>1848000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>3213000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>5674000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>4278000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>4912000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>5535000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>6315000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>6281000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>7495000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>7743000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>6823000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>5783000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>5456000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>21265000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>10495000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>9278000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>10128000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>11525000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>4113000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>4356000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>4199000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>7780000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>3640000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>3036000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>2723000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>3029000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>4334000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>2261000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>2030000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>2208000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>3405000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>4435000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>2494000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>1921000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>4190000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>3496000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>2867000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>2648000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>3249000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>3494000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>3216000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>2663000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>1619000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>1702000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>1935000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>1679000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>869585.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>874543.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>880117.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>1228233.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>511220.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>1102563.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>403701.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>453974.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>258702.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>221696.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>184919.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>196222.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>165749.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>184319.0</v>
       </c>
-      <c r="CS39">
+      <c r="CT39">
         <v>131483.0</v>
       </c>
-      <c r="CT39">
+      <c r="CU39">
         <v>116000.0</v>
       </c>
-      <c r="CU39">
+      <c r="CV39">
         <v>287000.0</v>
       </c>
-      <c r="CV39">
+      <c r="CW39">
         <v>333000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:100">
+    <row r="40" spans="1:101">
       <c r="A40" t="s">
         <v>67</v>
       </c>
       <c r="B40">
+        <v>16640000.0</v>
+      </c>
+      <c r="C40">
         <v>14506000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>15670000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>17512000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>19297000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>20609000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>21469000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>20949000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>21485000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>3682000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>28537000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>28652000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>33040000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>38075000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>44445000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>55913000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>9659000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>10697000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>8015000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>8704000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>7611000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>66424000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>4474000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>2452000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>8817000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>9098000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>-7190000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>-2666000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>-430000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>7853000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>8106000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>9141000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>9688000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>8702000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>7932000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>9334000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>9507000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>8699000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>8316000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>10982000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>9915000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>11225000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>11654000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>10830000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>10518000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>7870000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>16008000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>17299000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>21803000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>37218000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>35349000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>13462000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>13058000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>12273000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>12906000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>11823000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>12109000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>6425000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>11000000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>13384000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>29653000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>6298000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>5923000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>6008000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>5601000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>4412000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>5587000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>4787000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>4875000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>5295000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>4774000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>5295000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>5399000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>4645000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>3126000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>2437000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>2633000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>2149000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>207000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>847000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>2616000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>-852112268.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>4268426.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>3526793.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>-1232524862.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>2464269.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>1944505.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>1842869.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>-770206798.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>-1308234589.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>766000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>500669.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>414044.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>-438444888.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>-333997246.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>-493191.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>-527664.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>371000.0</v>
       </c>
-      <c r="CU40">
+      <c r="CV40">
         <v>325000.0</v>
       </c>
-      <c r="CV40">
+      <c r="CW40">
         <v>276000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:100">
+    <row r="41" spans="1:101">
       <c r="A41" t="s">
         <v>68</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>2474000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>2451000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>2380000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>2364000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>2249000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>2184000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>2262000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>1442000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>1324000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>1501000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>1661000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>443000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>427000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>517000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>508000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>2555000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>2671000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>2827000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>3114000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>3001000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>5284000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>5276000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>5669000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>5643000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>5915000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>5959000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>5972000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>6177000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>6117000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>14849000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>14802000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>14372000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>14302000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>14079000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>13657000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>12905000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>11811000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>11676000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>11643000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>10828000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>10705000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>2930000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>2988000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>2986000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>2843000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>2038000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>1990000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>1909000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>1953000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>2746000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>2762000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>2754000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>1577000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>1618000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>1643000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>1699000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>1724000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>2084000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>1629000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>1329000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>1196000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>1186000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>1148000.0</v>
       </c>
-      <c r="BZ41"/>
       <c r="CA41"/>
       <c r="CB41"/>
       <c r="CC41"/>
       <c r="CD41"/>
       <c r="CE41"/>
       <c r="CF41"/>
       <c r="CG41"/>
       <c r="CH41"/>
       <c r="CI41"/>
       <c r="CJ41"/>
       <c r="CK41"/>
       <c r="CL41"/>
       <c r="CM41"/>
       <c r="CN41"/>
       <c r="CO41"/>
       <c r="CP41"/>
       <c r="CQ41"/>
       <c r="CR41"/>
       <c r="CS41"/>
       <c r="CT41"/>
       <c r="CU41"/>
       <c r="CV41"/>
+      <c r="CW41"/>
     </row>
-    <row r="42" spans="1:100">
+    <row r="42" spans="1:101">
       <c r="A42" t="s">
         <v>69</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
-      <c r="E42">
-[...1 lines deleted...]
-      </c>
+      <c r="E42"/>
       <c r="F42">
         <v>-9537000.0</v>
       </c>
       <c r="G42">
+        <v>-9537000.0</v>
+      </c>
+      <c r="H42">
         <v>-11466000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-11290000.0</v>
       </c>
       <c r="I42">
         <v>-11290000.0</v>
       </c>
       <c r="J42">
+        <v>-11290000.0</v>
+      </c>
+      <c r="K42">
         <v>439000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>-9104000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>-2474000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>2064000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>1854000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>1139000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>1938000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>-531000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>-1073000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>1849000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>3405000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>2696000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>6239000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>5220000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>4031000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>-4323000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>-3452000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>-4450000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>-4229000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>-4303000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>-4214000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>-3977000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>522000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>173000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>-3597000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>-3556000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>-3687000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>-3820000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>-3787000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>1387000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>1716000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>6009000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>7759000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>9215000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>-10178000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>-10326000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>-14856000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>-10437000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>-10480000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>-10589000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>-5415000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>1953000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>1578000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>1271000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>965000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>8556000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>-6874000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>7943000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>-7467000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>-7651000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>7281000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>7093000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>6598000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>6410000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>6223000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>6035000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>4772000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2322000.0</v>
       </c>
       <c r="BP42">
         <v>2322000.0</v>
       </c>
       <c r="BQ42">
         <v>2322000.0</v>
       </c>
       <c r="BR42">
-        <v>185000.0</v>
+        <v>2322000.0</v>
       </c>
       <c r="BS42">
         <v>185000.0</v>
       </c>
       <c r="BT42">
         <v>185000.0</v>
       </c>
-      <c r="BU42"/>
+      <c r="BU42">
+        <v>185000.0</v>
+      </c>
       <c r="BV42"/>
-      <c r="BW42">
+      <c r="BW42"/>
+      <c r="BX42">
         <v>-17747000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2076000.0</v>
       </c>
       <c r="BY42">
         <v>2076000.0</v>
       </c>
       <c r="BZ42">
         <v>2076000.0</v>
       </c>
       <c r="CA42">
         <v>2076000.0</v>
       </c>
       <c r="CB42">
         <v>2076000.0</v>
       </c>
       <c r="CC42">
+        <v>2076000.0</v>
+      </c>
+      <c r="CD42">
         <v>22051000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>30645000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30606705.0</v>
       </c>
       <c r="CF42">
         <v>30606705.0</v>
       </c>
       <c r="CG42">
+        <v>30606705.0</v>
+      </c>
+      <c r="CH42">
         <v>-11590463592.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>-9760183725.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>1196992.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>1196994.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-116078.0</v>
       </c>
       <c r="CL42">
         <v>-116078.0</v>
       </c>
       <c r="CM42">
         <v>-116078.0</v>
       </c>
       <c r="CN42">
         <v>-116078.0</v>
       </c>
       <c r="CO42">
         <v>-116078.0</v>
       </c>
       <c r="CP42">
         <v>-116078.0</v>
       </c>
       <c r="CQ42">
         <v>-116078.0</v>
       </c>
       <c r="CR42">
         <v>-116078.0</v>
       </c>
-      <c r="CS42"/>
+      <c r="CS42">
+        <v>-116078.0</v>
+      </c>
       <c r="CT42"/>
       <c r="CU42"/>
       <c r="CV42"/>
+      <c r="CW42"/>
     </row>
-    <row r="43" spans="1:100">
+    <row r="43" spans="1:101">
       <c r="A43" t="s">
         <v>70</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -14726,87 +14841,86 @@
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
       <c r="CR43"/>
       <c r="CS43"/>
       <c r="CT43"/>
       <c r="CU43"/>
       <c r="CV43"/>
+      <c r="CW43"/>
     </row>
-    <row r="44" spans="1:100">
+    <row r="44" spans="1:101">
       <c r="A44" t="s">
         <v>71</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...1 lines deleted...]
-      </c>
+      <c r="AE44"/>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
@@ -14850,1521 +14964,1537 @@
       </c>
       <c r="BA44">
         <v>0.0</v>
       </c>
       <c r="BB44">
         <v>0.0</v>
       </c>
       <c r="BC44">
         <v>0.0</v>
       </c>
       <c r="BD44">
         <v>0.0</v>
       </c>
       <c r="BE44">
         <v>0.0</v>
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
-      <c r="BI44"/>
+      <c r="BI44">
+        <v>0.0</v>
+      </c>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
       <c r="CQ44"/>
       <c r="CR44"/>
       <c r="CS44"/>
       <c r="CT44"/>
       <c r="CU44"/>
       <c r="CV44"/>
+      <c r="CW44"/>
     </row>
-    <row r="45" spans="1:100">
+    <row r="45" spans="1:101">
       <c r="A45" t="s">
         <v>72</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>4974000.0</v>
+      </c>
       <c r="C45">
+        <v>9392000.0</v>
+      </c>
+      <c r="D45">
         <v>4818000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>5524000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>6004000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>10823000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>6550000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>6372000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>6424000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>11235000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>6955000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>657000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>7544000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>8097000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>6304000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>9593000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>9626000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>9888000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>10575000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>11618000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>13174000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>11868000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>20665000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>17456000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>17868000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>3790000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>4121000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>4528000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>4641000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>4921000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>5265000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>5418000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>5731000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>6158000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>6730000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>7228000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>7374000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>7905000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>8361000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>8413000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>8693000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>9022000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>9553000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>9668000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>10305000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>8245000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>6376000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>5811000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>5316000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>4314000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>4007000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>3711000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>3674000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>3557000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>3519000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>3374000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>3735000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>3425000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>3822000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>3949000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>4119000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>4089000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>4167000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>4344000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>4490000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>4259000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>3614000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>2156000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>1366000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>622000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>387000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>345000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>219000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>172000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>174000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>184000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>188000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>158767.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>147497.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>152369.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>122490.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>108399.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>128978.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>140580.0</v>
       </c>
-      <c r="CK45">
+      <c r="CL45">
         <v>149966.0</v>
       </c>
-      <c r="CL45">
+      <c r="CM45">
         <v>164034.0</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>113330.0</v>
       </c>
-      <c r="CN45">
+      <c r="CO45">
         <v>105318.0</v>
       </c>
-      <c r="CO45">
+      <c r="CP45">
         <v>118140.0</v>
       </c>
-      <c r="CP45">
+      <c r="CQ45">
         <v>142091.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CR45">
         <v>165346.0</v>
       </c>
-      <c r="CR45">
+      <c r="CS45">
         <v>188761.0</v>
       </c>
-      <c r="CS45">
+      <c r="CT45">
         <v>119125.0</v>
       </c>
-      <c r="CT45"/>
       <c r="CU45"/>
       <c r="CV45"/>
+      <c r="CW45"/>
     </row>
-    <row r="46" spans="1:100">
+    <row r="46" spans="1:101">
       <c r="A46" t="s">
         <v>73</v>
       </c>
       <c r="B46">
+        <v>4974000.0</v>
+      </c>
+      <c r="C46">
         <v>4278000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>4818000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>5524000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>6004000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>6078000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>6550000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>6372000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>6424000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>6593000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>6955000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>6944000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>7544000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>8097000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>6304000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>6742000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>7251000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>8359000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>8799000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>9593000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>9626000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>9888000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>10575000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>11618000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>13174000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>11001000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>20665000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>17456000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>17868000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>3790000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>4121000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>4528000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>4641000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>4921000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>5265000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>5418000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>5731000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>6158000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>6730000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>7228000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>7374000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>7905000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>8361000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>8413000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>8693000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>9022000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>9553000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>9668000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>10305000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>8245000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>6376000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>5811000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>5316000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>4314000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>4007000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>3711000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>3674000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>3557000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>3519000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>3374000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>3735000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>3425000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>3822000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>3949000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>4119000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>4089000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>4167000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>4344000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>4490000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>4259000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>3614000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>2156000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>1366000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>622000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>387000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>345000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>219000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>172000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>174000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>184000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>188000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>158767.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>147497.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>152369.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>122490.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>108399.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>128978.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>140580.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>149966.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>164034.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>113330.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>105318.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>118140.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>142091.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>165346.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>188761.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>119125.0</v>
       </c>
-      <c r="CT46"/>
       <c r="CU46"/>
       <c r="CV46"/>
+      <c r="CW46"/>
     </row>
-    <row r="47" spans="1:100">
+    <row r="47" spans="1:101">
       <c r="A47" t="s">
         <v>74</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>572000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>692000.0</v>
       </c>
-      <c r="N47"/>
-      <c r="O47">
+      <c r="O47"/>
+      <c r="P47">
         <v>6304000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>6742000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>7251000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>8359000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>8799000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>9593000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>1152000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>9888000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>1499000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>1689000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>1964000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>2982000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>3142000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>3346000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>3604000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>3790000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>4121000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>4528000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>4641000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>4921000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>5265000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>5418000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>5731000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>6158000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>6730000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>7228000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>7374000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>7905000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>8361000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>8413000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>8693000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>9022000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>9553000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>9668000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>10305000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>8245000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>6376000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>5811000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>5316000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>4314000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>4007000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>3711000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>3674000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>3557000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>3519000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>3374000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>3735000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>3425000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>3822000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>3949000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>4119000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>4089000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>4167000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>4344000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>4490000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>4259000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>3614000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>2156000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>1366000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>622000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>387000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>345000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>219000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>172000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>174000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>184000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>188000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>159000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>148000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>152000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>122000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>108000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>129000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>141000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>151000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>163000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>113000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>105000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>118000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CQ47">
         <v>142000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CR47">
         <v>165000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CS47">
         <v>189000.0</v>
       </c>
-      <c r="CS47">
+      <c r="CT47">
         <v>119000.0</v>
       </c>
-      <c r="CT47">
+      <c r="CU47">
         <v>137000.0</v>
       </c>
-      <c r="CU47">
+      <c r="CV47">
         <v>150000.0</v>
       </c>
-      <c r="CV47">
+      <c r="CW47">
         <v>194000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:100">
+    <row r="48" spans="1:101">
       <c r="A48" t="s">
         <v>75</v>
       </c>
       <c r="B48">
+        <v>6461000.0</v>
+      </c>
+      <c r="C48">
         <v>7244000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>6925000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>7934000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>8819000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>14284000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>14195000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>17083000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>20125000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>19508000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>15789000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>13441000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>10815000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>7142000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>4690000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>3895000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>2867000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>508000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>3792000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>969000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-2045000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-406000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-1130000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>221000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>6411000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>14200000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>16731000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>18337000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>19821000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>18153000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>18854000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>20843000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>20366000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>16550000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>15580000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>18585000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>22685000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>21716000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>23074000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>21455000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>19435000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>17387000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>16892000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>56255000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>55031000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>53122000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>51867000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>49331000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>41409000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>37117000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>34707000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>53743000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>48543000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>42948000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>39192000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>54492000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>32108000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>43484000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>37055000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>31128000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>26210000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>40165000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>36378000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>32729000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>29482000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>27008000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>21674000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>21969000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>22161000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>21823000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>21951000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>23740000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>24933000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>25939000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>43629000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>41475000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>38629000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>34566000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>30281000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>25729000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>21879000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>17763301.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>16108935.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>13810696.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>11632703.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>9800284.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>8071720.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>6105903.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>4772013.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>3762907.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>3310397.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>2693791.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>2097394.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>1712781.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>1386914.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>1141330.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>995450.0</v>
       </c>
-      <c r="CT48">
+      <c r="CU48">
         <v>860000.0</v>
       </c>
-      <c r="CU48">
+      <c r="CV48">
         <v>844000.0</v>
       </c>
-      <c r="CV48">
+      <c r="CW48">
         <v>496000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:100">
+    <row r="49" spans="1:101">
       <c r="A49" t="s">
         <v>76</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>2867000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>10815000.0</v>
       </c>
-      <c r="N49"/>
-      <c r="O49">
+      <c r="O49"/>
+      <c r="P49">
         <v>4690000.0</v>
       </c>
-      <c r="P49"/>
-      <c r="Q49">
+      <c r="Q49"/>
+      <c r="R49">
         <v>2867000.0</v>
       </c>
-      <c r="R49"/>
-      <c r="S49">
+      <c r="S49"/>
+      <c r="T49">
         <v>3792000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>969000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-2045000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-403000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>-1130000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>221000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>6411000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>14200000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>16731000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>18337000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>19821000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>18153000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>18854000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>20843000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>20366000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>16550000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>15580000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>18585000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>22685000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>21716000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>23074000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>21455000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>19435000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>17386000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>16892000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>56255000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>55031000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>53122000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>51867000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>49331000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>41409000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>37117000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>34707000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>53743000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>48543000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>42948000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>39192000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>39369000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>32108000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>43484000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BH49">
         <v>37055000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>31128000.0</v>
       </c>
-      <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
       <c r="CR49"/>
       <c r="CS49"/>
       <c r="CT49"/>
       <c r="CU49"/>
       <c r="CV49"/>
+      <c r="CW49"/>
     </row>
-    <row r="50" spans="1:100">
+    <row r="50" spans="1:101">
       <c r="A50" t="s">
         <v>77</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
-      <c r="T50">
+      <c r="T50"/>
+      <c r="U50">
         <v>3156000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>3459000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>2849000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1700000.0</v>
       </c>
       <c r="X50">
         <v>1700000.0</v>
       </c>
       <c r="Y50">
+        <v>1700000.0</v>
+      </c>
+      <c r="Z50">
         <v>9971000.0</v>
       </c>
-      <c r="Z50"/>
       <c r="AA50"/>
-      <c r="AB50">
+      <c r="AB50"/>
+      <c r="AC50">
         <v>5693000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>5508000.0</v>
       </c>
-      <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
-      <c r="AP50">
+      <c r="AP50"/>
+      <c r="AQ50">
         <v>5658000.0</v>
       </c>
-      <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50">
         <v>1000000.0</v>
       </c>
-      <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
@@ -16374,759 +16504,765 @@
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
       <c r="CR50"/>
       <c r="CS50"/>
       <c r="CT50"/>
       <c r="CU50"/>
       <c r="CV50"/>
+      <c r="CW50"/>
     </row>
-    <row r="51" spans="1:100">
+    <row r="51" spans="1:101">
       <c r="A51" t="s">
         <v>78</v>
       </c>
       <c r="B51">
+        <v>6623000.0</v>
+      </c>
+      <c r="C51">
         <v>10179000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>6552000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>7420000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>7941000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>8118000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>8849000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>8731000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>8921000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>9247000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>9709000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>9888000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>10608000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>11298000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>10055000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>10714000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>11430000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>12291000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>13203000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>17260000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>21813000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>18024000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>24764000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>26305000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>27693000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>12767000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>19319000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>16481000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>16759000.0</v>
       </c>
-      <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
       <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
       <c r="AL51"/>
       <c r="AM51"/>
       <c r="AN51"/>
-      <c r="AO51">
-[...1 lines deleted...]
-      </c>
+      <c r="AO51"/>
       <c r="AP51">
         <v>5658000.0</v>
       </c>
       <c r="AQ51">
         <v>5658000.0</v>
       </c>
-      <c r="AR51"/>
+      <c r="AR51">
+        <v>5658000.0</v>
+      </c>
       <c r="AS51"/>
-      <c r="AT51">
+      <c r="AT51"/>
+      <c r="AU51">
         <v>1000000.0</v>
       </c>
-      <c r="AU51"/>
       <c r="AV51"/>
       <c r="AW51"/>
       <c r="AX51"/>
       <c r="AY51"/>
       <c r="AZ51"/>
       <c r="BA51"/>
       <c r="BB51"/>
       <c r="BC51"/>
       <c r="BD51"/>
       <c r="BE51"/>
       <c r="BF51"/>
       <c r="BG51"/>
       <c r="BH51"/>
       <c r="BI51"/>
       <c r="BJ51"/>
       <c r="BK51"/>
       <c r="BL51"/>
       <c r="BM51"/>
       <c r="BN51"/>
       <c r="BO51"/>
       <c r="BP51"/>
       <c r="BQ51"/>
       <c r="BR51"/>
       <c r="BS51"/>
       <c r="BT51"/>
       <c r="BU51"/>
       <c r="BV51"/>
       <c r="BW51"/>
       <c r="BX51"/>
       <c r="BY51"/>
       <c r="BZ51"/>
       <c r="CA51"/>
       <c r="CB51"/>
       <c r="CC51"/>
       <c r="CD51"/>
       <c r="CE51"/>
       <c r="CF51"/>
       <c r="CG51"/>
       <c r="CH51"/>
       <c r="CI51"/>
       <c r="CJ51"/>
       <c r="CK51"/>
       <c r="CL51"/>
       <c r="CM51"/>
       <c r="CN51"/>
       <c r="CO51"/>
       <c r="CP51"/>
       <c r="CQ51"/>
-      <c r="CR51">
+      <c r="CR51"/>
+      <c r="CS51">
         <v>390452000.0</v>
       </c>
-      <c r="CS51"/>
       <c r="CT51"/>
       <c r="CU51"/>
       <c r="CV51"/>
+      <c r="CW51"/>
     </row>
-    <row r="52" spans="1:100">
+    <row r="52" spans="1:101">
       <c r="A52" t="s">
         <v>79</v>
       </c>
       <c r="B52">
+        <v>2116000.0</v>
+      </c>
+      <c r="C52">
         <v>1811000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>2058000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>2564000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>2690000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>2472000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>2624000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>2389000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>2463000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>2530000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>2568000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>2395000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>2682000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>2972000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>2332000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>2589000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>2813000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>3180000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>3482000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>3751000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>11051000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>6436000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>9676000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>10580000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>14772000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>4847000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>14056000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>11386000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>11016000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>489000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>843000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>1086000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>1202000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>9124000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>936000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>1056000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>2171000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>691000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>2029000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>1639000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>1075000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>5658000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>857000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>581000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>689000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>1000000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>1757000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>10998000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>11029000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>24492000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>11702000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>1022000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>559000.0</v>
       </c>
-      <c r="BB52"/>
       <c r="BC52"/>
       <c r="BD52"/>
       <c r="BE52"/>
-      <c r="BF52">
+      <c r="BF52"/>
+      <c r="BG52">
         <v>279000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>402000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>358000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>643000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>650000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>500000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>352000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>686000.0</v>
       </c>
-      <c r="BN52"/>
-      <c r="BO52">
+      <c r="BO52"/>
+      <c r="BP52">
         <v>4089000.0</v>
       </c>
-      <c r="BP52"/>
-      <c r="BQ52">
+      <c r="BQ52"/>
+      <c r="BR52">
         <v>519000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>4962000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>4665000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>5265000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>5359000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>4608000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>3101000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>2420000.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>2633000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>2149000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CB52">
         <v>3150000.0</v>
       </c>
-      <c r="CB52">
+      <c r="CC52">
         <v>3525000.0</v>
       </c>
-      <c r="CC52">
+      <c r="CD52">
         <v>3239000.0</v>
       </c>
-      <c r="CD52">
+      <c r="CE52">
         <v>3393842.0</v>
       </c>
-      <c r="CE52">
+      <c r="CF52">
         <v>3649336.0</v>
       </c>
-      <c r="CF52">
+      <c r="CG52">
         <v>2888621.0</v>
       </c>
-      <c r="CG52">
+      <c r="CH52">
         <v>2686690.0</v>
       </c>
-      <c r="CH52"/>
-      <c r="CI52">
+      <c r="CI52"/>
+      <c r="CJ52">
         <v>1739404.0</v>
       </c>
-      <c r="CJ52"/>
-      <c r="CK52">
+      <c r="CK52"/>
+      <c r="CL52">
         <v>1161062.0</v>
       </c>
-      <c r="CL52">
+      <c r="CM52">
         <v>1328537.0</v>
       </c>
-      <c r="CM52">
+      <c r="CN52">
         <v>1274147.0</v>
       </c>
-      <c r="CN52">
+      <c r="CO52">
         <v>836262.0</v>
       </c>
-      <c r="CO52">
+      <c r="CP52">
         <v>882463.0</v>
       </c>
-      <c r="CP52">
+      <c r="CQ52">
         <v>547680.0</v>
       </c>
-      <c r="CQ52">
+      <c r="CR52">
         <v>197225.0</v>
       </c>
-      <c r="CR52"/>
-      <c r="CS52">
+      <c r="CS52"/>
+      <c r="CT52">
         <v>646457.0</v>
       </c>
-      <c r="CT52"/>
       <c r="CU52"/>
       <c r="CV52"/>
+      <c r="CW52"/>
     </row>
-    <row r="53" spans="1:100">
+    <row r="53" spans="1:101">
       <c r="A53" t="s">
         <v>80</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
-      <c r="J53">
+      <c r="J53"/>
+      <c r="K53">
         <v>286000.0</v>
       </c>
-      <c r="K53"/>
-      <c r="L53">
+      <c r="L53"/>
+      <c r="M53">
         <v>153000.0</v>
       </c>
-      <c r="M53"/>
-      <c r="N53">
+      <c r="N53"/>
+      <c r="O53">
         <v>153000.0</v>
       </c>
-      <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
-      <c r="R53">
+      <c r="R53"/>
+      <c r="S53">
         <v>190000.0</v>
       </c>
-      <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
-      <c r="V53">
+      <c r="V53"/>
+      <c r="W53">
         <v>137000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>98000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>112000.0</v>
       </c>
       <c r="Y53">
         <v>112000.0</v>
       </c>
       <c r="Z53">
+        <v>112000.0</v>
+      </c>
+      <c r="AA53">
         <v>105000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>141000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>84000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>88000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>167000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>131000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>88000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>174000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>259000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>396000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>709000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>144000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>105000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>490000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>488000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>729000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>782000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>717000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>621000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>598000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>86000.0</v>
       </c>
-      <c r="AU53">
-[...1 lines deleted...]
-      </c>
       <c r="AV53">
         <v>0.0</v>
       </c>
       <c r="AW53">
+        <v>0.0</v>
+      </c>
+      <c r="AX53">
         <v>251000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>200000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>501000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>473000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>398000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>389000.0</v>
       </c>
-      <c r="BC53">
-[...1 lines deleted...]
-      </c>
       <c r="BD53">
         <v>0.0</v>
       </c>
       <c r="BE53">
         <v>0.0</v>
       </c>
       <c r="BF53">
+        <v>0.0</v>
+      </c>
+      <c r="BG53">
         <v>278000.0</v>
       </c>
-      <c r="BG53">
-[...1 lines deleted...]
-      </c>
       <c r="BH53">
         <v>0.0</v>
       </c>
-      <c r="BI53"/>
+      <c r="BI53">
+        <v>0.0</v>
+      </c>
       <c r="BJ53"/>
       <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
-      <c r="BO53">
+      <c r="BO53"/>
+      <c r="BP53">
         <v>1050000.0</v>
       </c>
-      <c r="BP53"/>
       <c r="BQ53"/>
-      <c r="BR53">
+      <c r="BR53"/>
+      <c r="BS53">
         <v>831000.0</v>
       </c>
-      <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
-      <c r="CB53">
+      <c r="CB53"/>
+      <c r="CC53">
         <v>14884000.0</v>
       </c>
-      <c r="CC53">
+      <c r="CD53">
         <v>14717000.0</v>
       </c>
-      <c r="CD53">
+      <c r="CE53">
         <v>19887487.0</v>
       </c>
-      <c r="CE53">
+      <c r="CF53">
         <v>19918000.0</v>
       </c>
-      <c r="CF53">
+      <c r="CG53">
         <v>19840000.0</v>
       </c>
-      <c r="CG53">
+      <c r="CH53">
         <v>10088326.0</v>
       </c>
-      <c r="CH53">
+      <c r="CI53">
         <v>10031738.0</v>
       </c>
-      <c r="CI53">
+      <c r="CJ53">
         <v>20280.0</v>
       </c>
-      <c r="CJ53">
+      <c r="CK53">
         <v>10968.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>97086.0</v>
       </c>
       <c r="CL53">
         <v>97086.0</v>
       </c>
       <c r="CM53">
+        <v>97086.0</v>
+      </c>
+      <c r="CN53">
         <v>121416.0</v>
       </c>
-      <c r="CN53">
+      <c r="CO53">
         <v>108188.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22339.0</v>
       </c>
       <c r="CP53">
         <v>22339.0</v>
       </c>
-      <c r="CQ53"/>
+      <c r="CQ53">
+        <v>22339.0</v>
+      </c>
       <c r="CR53"/>
       <c r="CS53"/>
       <c r="CT53"/>
       <c r="CU53"/>
       <c r="CV53"/>
+      <c r="CW53"/>
     </row>
-    <row r="54" spans="1:100">
+    <row r="54" spans="1:101">
       <c r="A54" t="s">
         <v>81</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...1 lines deleted...]
-      </c>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
@@ -17170,1329 +17306,1342 @@
       </c>
       <c r="BA54">
         <v>0.0</v>
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
-      <c r="BI54"/>
+      <c r="BI54">
+        <v>0.0</v>
+      </c>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
       <c r="CR54"/>
       <c r="CS54"/>
       <c r="CT54"/>
       <c r="CU54"/>
       <c r="CV54"/>
+      <c r="CW54"/>
     </row>
-    <row r="55" spans="1:100">
+    <row r="55" spans="1:101">
       <c r="A55" t="s">
         <v>82</v>
       </c>
       <c r="B55">
+        <v>50935000.0</v>
+      </c>
+      <c r="C55">
         <v>45108000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>46164000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>46735000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>49202000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>54722000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>50530000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>51513000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>54736000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>58273000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>55808000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>59116000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>66267000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>67274000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>68320000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>78480000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>92883000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>101792000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>116870000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>126800000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>114825000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>102400000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>91432000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>67691000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>60794000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>57089000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>53582000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>55924000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>60869000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>43424000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>41302000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>45646000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>46636000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>45672000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>43164000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>45840000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>54169000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>53530000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>56460000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>60153000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>62073000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>68771000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>70971000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>90985000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>89607000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>90488000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>94590000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>97917000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>97243000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>114802000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>113955000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>110319000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>102350000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>97833000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>96614000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>85288000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>79133000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>68348000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>61427000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>70785000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>79988000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>66002000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>59417000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>54894000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>52259000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>46132000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>38774000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>39625000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>37769000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>35322000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>35073000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>39541000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>40828000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>37286000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>36569000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>54491000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>52683000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>43700000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>38918000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>35842000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>53023000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>55452231.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>52128557.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>49820776.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>47206367.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>43257438.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>11852440.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>9991154.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>7598932.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>6726430.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>5850198.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>4686308.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>4002217.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>3239594.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>2462143.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>2199753.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>2014579.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>2131000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>1918000.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>1556000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:100">
+    <row r="56" spans="1:101">
       <c r="A56" t="s">
         <v>83</v>
       </c>
       <c r="B56">
+        <v>28487000.0</v>
+      </c>
+      <c r="C56">
         <v>23310000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>24423000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>24160000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>26325000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>31773000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>27347000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>28511000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>31588000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>30768000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>29009000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>31979000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>35985000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>35591000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>35508000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>44623000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>57903000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>65123000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>80417000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>95925000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>83097000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>70044000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>56569000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>31469000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>23858000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>36110000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>26958000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>32076000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>37220000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>33166000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>30817000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>34531000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>37744000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>37239000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>34153000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>36736000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>44631000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>44466000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>47205000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>50238000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>51133000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>57253000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>58707000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>78944000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>77444000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>77487000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>79724000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>82814000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>81846000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>101474000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>103213000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>98122000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>90538000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>86320000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>87620000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>76622000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>70595000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>59864000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>52912000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>62186000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>70962000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>57767000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>53203000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>48484000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>45538000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>39324000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>31921000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>32459000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>30378000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>29802000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>30148000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>36079000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>38151000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>36257000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>35910000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>53915000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>52325000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>43352000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>38423000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>35336000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>52613000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>55055671.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>51812388.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>49515945.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>46958887.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>43022239.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>11454201.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>9564090.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>7149468.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>6345526.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>5528606.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>4369393.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>3591182.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>2788233.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>2052831.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>1676884.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>1540633.0</v>
       </c>
-      <c r="CT56"/>
       <c r="CU56"/>
       <c r="CV56"/>
+      <c r="CW56"/>
     </row>
-    <row r="57" spans="1:100">
+    <row r="57" spans="1:101">
       <c r="A57" t="s">
         <v>84</v>
       </c>
       <c r="B57">
+        <v>39267000.0</v>
+      </c>
+      <c r="C57">
         <v>34084000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>35847000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>35168000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>36588000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>36496000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>34381000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>32827000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>33514000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>34190000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>37057000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>36232000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>41989000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>47534000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>52871000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>61839000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>78751000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>87884000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>98421000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>105505000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>100124000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>82870000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>70318000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>46258000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>39395000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>34994000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>28466000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>30392000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>33473000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>26810000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>23632000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>25444000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>26638000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>29593000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>25731000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>25538000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>29503000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>29823000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>29750000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>34504000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>34225000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>41207000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>36810000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>34001000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>35203000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>36302000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>40429000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>44907000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>53216000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>70562000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>66118000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>45274000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>42684000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>43666000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>38726000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>36060000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>36845000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>30603000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>30166000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>30848000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>45260000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>18204000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>14931000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>13730000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>14330000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>12074000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>13960000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>14024000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>12305000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>12395000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>11629000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>13758000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>14486000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>10055000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>9347000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>9594000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>10666000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>6880000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>6432000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>7917000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>8973000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>6918732.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>5280769.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>5241456.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>4804454.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>2994831.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>2429280.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>2533809.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>2748746.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>2885350.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>2461628.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>1914344.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>1826650.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>1448640.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>997056.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>219044000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>676244.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>1193000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>990000.0</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>977000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:100">
+    <row r="58" spans="1:101">
       <c r="A58" t="s">
         <v>85</v>
       </c>
       <c r="B58">
+        <v>54090000.0</v>
+      </c>
+      <c r="C58">
         <v>47528000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>49247000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>48816000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>50347000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>50369000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>48010000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>45868000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>45944000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>47637000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>49092000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>48047000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>53445000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>58423000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>63068000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>72415000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>89748000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>101424000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>110391000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>121198000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>113148000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>95900000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>86730000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>63484000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>53977000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>46226000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>41184000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>41697000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>45232000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>29365000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>26303000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>28271000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>29752000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>32594000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>31015000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>30814000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>35172000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>35466000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>35665000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>40463000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>40197000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>47384000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>48585000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>48850000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>50005000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>50674000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>54731000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>58986000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>66873000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>83467000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>77929000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>56950000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>54327000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>54494000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>49431000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>38990000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>39833000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>33589000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>33169000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>33046000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>47336000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>20113000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>17481000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>17009000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>17625000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>15361000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>16002000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>16107000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>14413000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>14559000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>13353000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>15842000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>16115000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>11384000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>10543000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>10780000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>11814000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>6883000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>6432000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>7918000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>8973000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>6918732.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>5280769.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>5241456.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>4804454.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>2994831.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>2429280.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>2533809.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>2748746.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>2885350.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>2461628.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>1914344.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>1826650.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>1448640.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>997056.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>980250.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>940956.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>1193000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>996000.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>982000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:100">
+    <row r="59" spans="1:101">
       <c r="A59" t="s">
         <v>86</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
-[...1 lines deleted...]
-      </c>
+      <c r="AE59"/>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
@@ -18536,564 +18685,571 @@
       </c>
       <c r="BA59">
         <v>0.0</v>
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
-      <c r="BI59"/>
+      <c r="BI59">
+        <v>0.0</v>
+      </c>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
       <c r="CR59"/>
       <c r="CS59"/>
       <c r="CT59"/>
       <c r="CU59"/>
       <c r="CV59"/>
+      <c r="CW59"/>
     </row>
-    <row r="60" spans="1:100">
+    <row r="60" spans="1:101">
       <c r="A60" t="s">
         <v>87</v>
       </c>
       <c r="B60">
+        <v>-8269000.0</v>
+      </c>
+      <c r="C60">
         <v>-7515000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>-8099000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>-7068000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>-6053000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>-462000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>-2231000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>966000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>4106000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>5939000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>2024000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>6429000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>8219000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>4256000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>616000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>1431000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>-1469000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>-4232000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>1871000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>1002000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>-2883000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>1892000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>69000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>-301000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>2201000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>10863000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>12398000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>14227000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>15637000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>14059000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>14999000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>17375000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>16884000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>13078000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>12149000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>15026000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>18997000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>18064000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>20795000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>19690000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>21876000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>21387000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>22386000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>42135000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>39602000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>39814000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>39859000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>38931000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>30370000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>31335000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>36026000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>53369000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>48023000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>43339000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>47183000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>46298000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>39300000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>34759000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>28258000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>37739000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>32652000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>45889000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>41936000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>37885000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>34634000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>30771000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>22772000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>23518000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>23356000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>20763000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>21720000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>23699000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>24713000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>25902000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>26026000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>43711000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>40869000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>36817000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>32486000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>27924000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>44050000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>48533499.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>46847788.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>44579320.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>42401913.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>40262607.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>9423160.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>7457345.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>4850186.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>3841080.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>3388570.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>2771964.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>2175567.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>1790954.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>1465087.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>1219503.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>1073623.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>938000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>922000.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>574000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:100">
+    <row r="61" spans="1:101">
       <c r="A61" t="s">
         <v>88</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
-      <c r="L61">
+      <c r="L61"/>
+      <c r="M61">
         <v>-7130000.0</v>
       </c>
-      <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
-      <c r="AE61">
-[...1 lines deleted...]
-      </c>
+      <c r="AE61"/>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
         <v>0.0</v>
       </c>
       <c r="AO61">
         <v>0.0</v>
       </c>
       <c r="AP61">
         <v>0.0</v>
       </c>
       <c r="AQ61">
-        <v>-21517000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AR61">
         <v>-21517000.0</v>
       </c>
       <c r="AS61">
         <v>-21517000.0</v>
       </c>
       <c r="AT61">
         <v>-21517000.0</v>
       </c>
       <c r="AU61">
         <v>-21517000.0</v>
       </c>
       <c r="AV61">
         <v>-21517000.0</v>
       </c>
       <c r="AW61">
+        <v>-21517000.0</v>
+      </c>
+      <c r="AX61">
         <v>-21231000.0</v>
       </c>
-      <c r="AX61">
+      <c r="AY61">
         <v>-15662000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7898000.0</v>
       </c>
       <c r="AZ61">
         <v>-7898000.0</v>
       </c>
       <c r="BA61">
         <v>-7898000.0</v>
       </c>
       <c r="BB61">
         <v>-7898000.0</v>
       </c>
       <c r="BC61">
-        <v>0.0</v>
+        <v>-7898000.0</v>
       </c>
       <c r="BD61">
         <v>0.0</v>
       </c>
       <c r="BE61">
         <v>0.0</v>
       </c>
       <c r="BF61">
+        <v>0.0</v>
+      </c>
+      <c r="BG61">
         <v>-15123000.0</v>
       </c>
-      <c r="BG61">
+      <c r="BH61">
         <v>-15119000.0</v>
       </c>
-      <c r="BH61">
-[...2 lines deleted...]
-      <c r="BI61"/>
+      <c r="BI61">
+        <v>0.0</v>
+      </c>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
-      <c r="BW61">
+      <c r="BW61"/>
+      <c r="BX61">
         <v>-19823000.0</v>
       </c>
-      <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
-      <c r="CC61">
+      <c r="CC61"/>
+      <c r="CD61">
         <v>-8594000.0</v>
       </c>
-      <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
       <c r="CP61"/>
       <c r="CQ61"/>
       <c r="CR61"/>
       <c r="CS61"/>
       <c r="CT61"/>
       <c r="CU61"/>
       <c r="CV61"/>
+      <c r="CW61"/>
     </row>
-    <row r="62" spans="1:100">
+    <row r="62" spans="1:101">
       <c r="A62" t="s">
         <v>89</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -19152,50 +19308,51 @@
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
       <c r="CR62"/>
       <c r="CS62"/>
       <c r="CT62"/>
       <c r="CU62"/>
       <c r="CV62"/>
+      <c r="CW62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AC32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -19276,51 +19433,51 @@
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B2">
         <v>18076000.0</v>
       </c>
       <c r="C2">
         <v>10469000.0</v>
       </c>
       <c r="D2">
         <v>10934000.0</v>
       </c>
       <c r="E2">
         <v>10003000.0</v>
       </c>
       <c r="F2">
         <v>11388000.0</v>
       </c>
       <c r="G2">
         <v>10563000.0</v>
       </c>
       <c r="H2">
         <v>11435000.0</v>
       </c>
       <c r="I2">
         <v>12268000.0</v>
       </c>
@@ -19361,63 +19518,63 @@
         <v>1038000.0</v>
       </c>
       <c r="V2">
         <v>878102.0</v>
       </c>
       <c r="W2">
         <v>694713.0</v>
       </c>
       <c r="X2">
         <v>399039.0</v>
       </c>
       <c r="Y2">
         <v>351169.0</v>
       </c>
       <c r="Z2">
         <v>304081.0</v>
       </c>
       <c r="AA2">
         <v>227000.0</v>
       </c>
       <c r="AB2"/>
       <c r="AC2"/>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B3">
         <v>303000.0</v>
       </c>
       <c r="C3">
         <v>907000.0</v>
       </c>
       <c r="D3">
         <v>1893000.0</v>
       </c>
       <c r="E3">
-        <v>228485.0</v>
+        <v>2189000.0</v>
       </c>
       <c r="F3">
         <v>1818000.0</v>
       </c>
       <c r="G3">
         <v>2208000.0</v>
       </c>
       <c r="H3">
         <v>1161000.0</v>
       </c>
       <c r="I3">
         <v>1828000.0</v>
       </c>
       <c r="J3">
         <v>2075000.0</v>
       </c>
       <c r="K3">
         <v>2530000.0</v>
       </c>
       <c r="L3">
         <v>2788000.0</v>
       </c>
       <c r="M3">
         <v>2824000.0</v>
       </c>
@@ -19444,114 +19601,114 @@
       </c>
       <c r="U3">
         <v>131000.0</v>
       </c>
       <c r="V3">
         <v>166957.0</v>
       </c>
       <c r="W3">
         <v>161329.0</v>
       </c>
       <c r="X3">
         <v>163284.0</v>
       </c>
       <c r="Y3">
         <v>194373.0</v>
       </c>
       <c r="Z3">
         <v>138628.0</v>
       </c>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-59000.0</v>
       </c>
       <c r="F4">
         <v>-13000.0</v>
       </c>
       <c r="G4">
         <v>-3390000.0</v>
       </c>
       <c r="H4">
         <v>-3390.0</v>
       </c>
       <c r="I4">
         <v>-3390.0</v>
       </c>
       <c r="J4">
         <v>1938000.0</v>
       </c>
       <c r="K4">
         <v>624000.0</v>
       </c>
       <c r="L4">
         <v>2341000.0</v>
       </c>
       <c r="M4">
         <v>2341000.0</v>
       </c>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B5">
         <v>7659000.0</v>
       </c>
       <c r="C5">
-        <v>18498000.0</v>
+        <v>19086000.0</v>
       </c>
       <c r="D5">
-        <v>15572000.0</v>
+        <v>17113000.0</v>
       </c>
       <c r="E5">
-        <v>9517515.0</v>
+        <v>9958000.0</v>
       </c>
       <c r="F5">
         <v>-1313000.0</v>
       </c>
       <c r="G5">
         <v>-11153000.0</v>
       </c>
       <c r="H5">
         <v>17041000.0</v>
       </c>
       <c r="I5">
         <v>8238000.0</v>
       </c>
       <c r="J5">
         <v>4545000.0</v>
       </c>
       <c r="K5">
         <v>11068000.0</v>
       </c>
       <c r="L5">
         <v>7146000.0</v>
       </c>
       <c r="M5">
         <v>21050000.0</v>
       </c>
@@ -19584,63 +19741,63 @@
       </c>
       <c r="W5">
         <v>11033000.0</v>
       </c>
       <c r="X5">
         <v>3738833.0</v>
       </c>
       <c r="Y5">
         <v>1476248.0</v>
       </c>
       <c r="Z5">
         <v>1215022.0</v>
       </c>
       <c r="AA5">
         <v>750000.0</v>
       </c>
       <c r="AB5">
         <v>954000.0</v>
       </c>
       <c r="AC5">
         <v>84000.0</v>
       </c>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B6">
         <v>7962000.0</v>
       </c>
       <c r="C6">
-        <v>19405000.0</v>
+        <v>19993000.0</v>
       </c>
       <c r="D6">
-        <v>17465000.0</v>
+        <v>19006000.0</v>
       </c>
       <c r="E6">
-        <v>9746000.0</v>
+        <v>12147000.0</v>
       </c>
       <c r="F6">
         <v>505000.0</v>
       </c>
       <c r="G6">
         <v>-8945000.0</v>
       </c>
       <c r="H6">
         <v>18202000.0</v>
       </c>
       <c r="I6">
         <v>10066000.0</v>
       </c>
       <c r="J6">
         <v>6620000.0</v>
       </c>
       <c r="K6">
         <v>13598000.0</v>
       </c>
       <c r="L6">
         <v>9934000.0</v>
       </c>
       <c r="M6">
         <v>23874000.0</v>
       </c>
@@ -19673,123 +19830,123 @@
       </c>
       <c r="W6">
         <v>11194329.0</v>
       </c>
       <c r="X6">
         <v>3902117.0</v>
       </c>
       <c r="Y6">
         <v>1670621.0</v>
       </c>
       <c r="Z6">
         <v>1353650.0</v>
       </c>
       <c r="AA6">
         <v>750000.0</v>
       </c>
       <c r="AB6">
         <v>954000.0</v>
       </c>
       <c r="AC6">
         <v>84000.0</v>
       </c>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>1430000.0</v>
       </c>
       <c r="K8">
         <v>624000.0</v>
       </c>
       <c r="L8">
         <v>2341000.0</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B9">
         <v>73643000.0</v>
       </c>
       <c r="C9">
         <v>73433000.0</v>
       </c>
       <c r="D9">
         <v>73543000.0</v>
       </c>
       <c r="E9">
         <v>60596000.0</v>
       </c>
       <c r="F9">
         <v>51324000.0</v>
       </c>
       <c r="G9">
         <v>43038000.0</v>
       </c>
       <c r="H9">
         <v>93490000.0</v>
       </c>
       <c r="I9">
         <v>99054000.0</v>
       </c>
@@ -19834,51 +19991,51 @@
       </c>
       <c r="W9">
         <v>32984519.0</v>
       </c>
       <c r="X9">
         <v>17592202.0</v>
       </c>
       <c r="Y9">
         <v>9496651.0</v>
       </c>
       <c r="Z9">
         <v>5843857.0</v>
       </c>
       <c r="AA9">
         <v>3950000.0</v>
       </c>
       <c r="AB9">
         <v>954000.0</v>
       </c>
       <c r="AC9">
         <v>84000.0</v>
       </c>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B10">
         <v>7659000.0</v>
       </c>
       <c r="C10">
         <v>19086000.0</v>
       </c>
       <c r="D10">
         <v>17113000.0</v>
       </c>
       <c r="E10">
         <v>9958000.0</v>
       </c>
       <c r="F10">
         <v>2693000.0</v>
       </c>
       <c r="G10">
         <v>-13618000.0</v>
       </c>
       <c r="H10">
         <v>16999000.0</v>
       </c>
       <c r="I10">
         <v>8286000.0</v>
       </c>
@@ -19919,51 +20076,51 @@
         <v>31005000.0</v>
       </c>
       <c r="V10">
         <v>15816135.0</v>
       </c>
       <c r="W10">
         <v>11159822.0</v>
       </c>
       <c r="X10">
         <v>3752025.0</v>
       </c>
       <c r="Y10">
         <v>1425681.0</v>
       </c>
       <c r="Z10">
         <v>885003.0</v>
       </c>
       <c r="AA10">
         <v>750000.0</v>
       </c>
       <c r="AB10"/>
       <c r="AC10"/>
     </row>
     <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B11">
         <v>2679000.0</v>
       </c>
       <c r="C11">
         <v>5404000.0</v>
       </c>
       <c r="D11">
         <v>5105000.0</v>
       </c>
       <c r="E11">
         <v>3270000.0</v>
       </c>
       <c r="F11">
         <v>1778000.0</v>
       </c>
       <c r="G11">
         <v>-2438000.0</v>
       </c>
       <c r="H11">
         <v>4712000.0</v>
       </c>
       <c r="I11">
         <v>3625000.0</v>
       </c>
@@ -20008,51 +20165,51 @@
       </c>
       <c r="W11">
         <v>5122445.0</v>
       </c>
       <c r="X11">
         <v>1701899.0</v>
       </c>
       <c r="Y11">
         <v>572610.0</v>
       </c>
       <c r="Z11">
         <v>521268.0</v>
       </c>
       <c r="AA11">
         <v>-362000.0</v>
       </c>
       <c r="AB11">
         <v>-105000.0</v>
       </c>
       <c r="AC11">
         <v>-29000.0</v>
       </c>
     </row>
     <row r="12" spans="1:29">
       <c r="A12" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12">
         <v>2347000.0</v>
       </c>
       <c r="E12">
         <v>2347000.0</v>
       </c>
       <c r="F12">
         <v>4002000.0</v>
       </c>
       <c r="G12">
         <v>7628000.0</v>
       </c>
       <c r="H12">
         <v>515000.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
@@ -20093,133 +20250,135 @@
       </c>
       <c r="W12">
         <v>0.0</v>
       </c>
       <c r="X12">
         <v>0.0</v>
       </c>
       <c r="Y12">
         <v>0.0</v>
       </c>
       <c r="Z12">
         <v>0.0</v>
       </c>
       <c r="AA12">
         <v>0.0</v>
       </c>
       <c r="AB12">
         <v>0.0</v>
       </c>
       <c r="AC12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:29">
       <c r="A13" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
     </row>
     <row r="14" spans="1:29">
       <c r="A14" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>176</v>
+      </c>
+      <c r="B14">
+        <v>-279000.0</v>
+      </c>
       <c r="C14">
         <v>-118000.0</v>
       </c>
       <c r="D14">
         <v>-56000.0</v>
       </c>
       <c r="E14">
         <v>5000.0</v>
       </c>
       <c r="F14">
         <v>9000.0</v>
       </c>
       <c r="G14">
         <v>4609000.0</v>
       </c>
       <c r="H14">
         <v>4608.0</v>
       </c>
       <c r="I14">
         <v>4608.0</v>
       </c>
       <c r="J14">
         <v>4608.0</v>
       </c>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
     </row>
     <row r="15" spans="1:29">
       <c r="A15" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B15">
         <v>4700000.0</v>
       </c>
       <c r="C15">
         <v>13564000.0</v>
       </c>
       <c r="D15">
         <v>12366000.0</v>
       </c>
       <c r="E15">
         <v>6634000.0</v>
       </c>
       <c r="F15">
         <v>911000.0</v>
       </c>
       <c r="G15">
         <v>-13423000.0</v>
       </c>
       <c r="H15">
         <v>4155000.0</v>
       </c>
       <c r="I15">
         <v>4661000.0</v>
       </c>
@@ -20264,51 +20423,51 @@
       </c>
       <c r="W15">
         <v>6037377.0</v>
       </c>
       <c r="X15">
         <v>2050126.0</v>
       </c>
       <c r="Y15">
         <v>853071.0</v>
       </c>
       <c r="Z15">
         <v>363735.0</v>
       </c>
       <c r="AA15">
         <v>362000.0</v>
       </c>
       <c r="AB15">
         <v>105000.0</v>
       </c>
       <c r="AC15">
         <v>29000.0</v>
       </c>
     </row>
     <row r="16" spans="1:29">
       <c r="A16" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>6634000.0</v>
       </c>
       <c r="F16">
         <v>1167000.0</v>
       </c>
       <c r="G16">
         <v>-13423000.0</v>
       </c>
       <c r="H16">
         <v>4155000.0</v>
       </c>
       <c r="I16">
         <v>4661000.0</v>
       </c>
       <c r="J16">
         <v>3530000.0</v>
       </c>
       <c r="K16">
         <v>6631000.0</v>
       </c>
@@ -20341,53 +20500,55 @@
         <v>16803000.0</v>
       </c>
       <c r="V16">
         <v>7963000.0</v>
       </c>
       <c r="W16">
         <v>6037000.0</v>
       </c>
       <c r="X16">
         <v>2050000.0</v>
       </c>
       <c r="Y16">
         <v>853000.0</v>
       </c>
       <c r="Z16">
         <v>364000.0</v>
       </c>
       <c r="AA16">
         <v>362000.0</v>
       </c>
       <c r="AB16"/>
       <c r="AC16"/>
     </row>
     <row r="17" spans="1:29">
       <c r="A17" t="s">
-        <v>178</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>179</v>
+      </c>
+      <c r="B17">
+        <v>4978000.0</v>
+      </c>
       <c r="C17">
         <v>13682000.0</v>
       </c>
       <c r="D17">
         <v>11223000.0</v>
       </c>
       <c r="E17">
         <v>6688000.0</v>
       </c>
       <c r="F17">
         <v>1171000.0</v>
       </c>
       <c r="G17">
         <v>-11180000.0</v>
       </c>
       <c r="H17">
         <v>4155000.0</v>
       </c>
       <c r="I17">
         <v>4661000.0</v>
       </c>
       <c r="J17">
         <v>1592000.0</v>
       </c>
       <c r="K17">
@@ -20402,84 +20563,84 @@
       <c r="N17">
         <v>-5011000.0</v>
       </c>
       <c r="O17">
         <v>18198000.0</v>
       </c>
       <c r="P17">
         <v>3319000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
     </row>
     <row r="18" spans="1:29">
       <c r="A18" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
     </row>
     <row r="19" spans="1:29">
       <c r="A19" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19">
         <v>455000.0</v>
       </c>
       <c r="H19">
         <v>-515000.0</v>
       </c>
       <c r="I19">
         <v>48000.0</v>
       </c>
       <c r="J19">
         <v>173000.0</v>
       </c>
       <c r="K19">
         <v>-187000.0</v>
       </c>
       <c r="L19">
         <v>-1242000.0</v>
       </c>
       <c r="M19">
@@ -20488,86 +20649,86 @@
       <c r="N19">
         <v>429000.0</v>
       </c>
       <c r="O19">
         <v>309000.0</v>
       </c>
       <c r="P19">
         <v>302000.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
     </row>
     <row r="20" spans="1:29">
       <c r="A20" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20">
         <v>2920000.0</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
     </row>
     <row r="21" spans="1:29">
       <c r="A21" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B21">
         <v>6906000.0</v>
       </c>
       <c r="C21">
         <v>18498000.0</v>
       </c>
       <c r="D21">
         <v>15572000.0</v>
       </c>
       <c r="E21">
         <v>7557000.0</v>
       </c>
       <c r="F21">
         <v>-1313000.0</v>
       </c>
       <c r="G21">
         <v>-14073000.0</v>
       </c>
       <c r="H21">
         <v>17041000.0</v>
       </c>
       <c r="I21">
         <v>8238000.0</v>
       </c>
@@ -20612,84 +20773,84 @@
       </c>
       <c r="W21">
         <v>11033000.0</v>
       </c>
       <c r="X21">
         <v>3738833.0</v>
       </c>
       <c r="Y21">
         <v>1421710.0</v>
       </c>
       <c r="Z21">
         <v>882301.0</v>
       </c>
       <c r="AA21">
         <v>750000.0</v>
       </c>
       <c r="AB21">
         <v>954000.0</v>
       </c>
       <c r="AC21">
         <v>84000.0</v>
       </c>
     </row>
     <row r="22" spans="1:29">
       <c r="A22" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
     </row>
     <row r="23" spans="1:29">
       <c r="A23" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B23">
         <v>84813000.0</v>
       </c>
       <c r="C23">
         <v>65404000.0</v>
       </c>
       <c r="D23">
         <v>68905000.0</v>
       </c>
       <c r="E23">
         <v>63042000.0</v>
       </c>
       <c r="F23">
         <v>64025000.0</v>
       </c>
       <c r="G23">
         <v>67674000.0</v>
       </c>
       <c r="H23">
         <v>87884000.0</v>
       </c>
       <c r="I23">
         <v>103084000.0</v>
       </c>
@@ -20730,133 +20891,135 @@
         <v>39772000.0</v>
       </c>
       <c r="V23">
         <v>35902086.0</v>
       </c>
       <c r="W23">
         <v>22646232.0</v>
       </c>
       <c r="X23">
         <v>14252408.0</v>
       </c>
       <c r="Y23">
         <v>8371572.0</v>
       </c>
       <c r="Z23">
         <v>4932916.0</v>
       </c>
       <c r="AA23">
         <v>3200000.0</v>
       </c>
       <c r="AB23"/>
       <c r="AC23"/>
     </row>
     <row r="24" spans="1:29">
       <c r="A24" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
     </row>
     <row r="25" spans="1:29">
       <c r="A25" t="s">
-        <v>186</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>187</v>
+      </c>
+      <c r="B25">
+        <v>305000.0</v>
+      </c>
       <c r="C25">
         <v>907000.0</v>
       </c>
       <c r="D25">
         <v>1954000.0</v>
       </c>
       <c r="E25">
         <v>2189000.0</v>
       </c>
       <c r="F25">
         <v>1820000.0</v>
       </c>
       <c r="G25">
         <v>2314000.0</v>
       </c>
       <c r="H25">
         <v>1318000.0</v>
       </c>
       <c r="I25">
         <v>1828000.0</v>
       </c>
       <c r="J25">
         <v>2075000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
     </row>
     <row r="26" spans="1:29">
       <c r="A26" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B26">
         <v>2551000.0</v>
       </c>
       <c r="C26">
         <v>2407000.0</v>
       </c>
       <c r="D26">
         <v>2113000.0</v>
       </c>
       <c r="E26">
         <v>2064000.0</v>
       </c>
       <c r="F26">
         <v>2590000.0</v>
       </c>
       <c r="G26">
         <v>3081000.0</v>
       </c>
       <c r="H26">
         <v>6709000.0</v>
       </c>
       <c r="I26">
         <v>8993000.0</v>
       </c>
@@ -20875,51 +21038,51 @@
       <c r="N26">
         <v>8828000.0</v>
       </c>
       <c r="O26">
         <v>31000.0</v>
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
     </row>
     <row r="27" spans="1:29">
       <c r="A27" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B27">
         <v>45267000.0</v>
       </c>
       <c r="C27">
         <v>34470000.0</v>
       </c>
       <c r="D27">
         <v>37774000.0</v>
       </c>
       <c r="E27">
         <v>33072000.0</v>
       </c>
       <c r="F27">
         <v>30294000.0</v>
       </c>
       <c r="G27">
         <v>30616000.0</v>
       </c>
       <c r="H27">
         <v>51342000.0</v>
       </c>
       <c r="I27">
         <v>58519000.0</v>
       </c>
@@ -20952,51 +21115,51 @@
       </c>
       <c r="S27"/>
       <c r="T27">
         <v>41440000.0</v>
       </c>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27">
         <v>15730623000.0</v>
       </c>
       <c r="X27">
         <v>9564384000.0</v>
       </c>
       <c r="Y27">
         <v>9847516000.0</v>
       </c>
       <c r="Z27">
         <v>3274747.0</v>
       </c>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
     </row>
     <row r="28" spans="1:29">
       <c r="A28" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B28">
         <v>18919000.0</v>
       </c>
       <c r="C28">
         <v>18058000.0</v>
       </c>
       <c r="D28">
         <v>18084000.0</v>
       </c>
       <c r="E28">
         <v>17903000.0</v>
       </c>
       <c r="F28">
         <v>19753000.0</v>
       </c>
       <c r="G28">
         <v>20494000.0</v>
       </c>
       <c r="H28">
         <v>18398000.0</v>
       </c>
       <c r="I28">
         <v>23304000.0</v>
       </c>
@@ -21037,104 +21200,106 @@
         <v>38734000.0</v>
       </c>
       <c r="V28">
         <v>35023984.0</v>
       </c>
       <c r="W28">
         <v>6220573000.0</v>
       </c>
       <c r="X28">
         <v>4288985000.0</v>
       </c>
       <c r="Y28">
         <v>2293846000.0</v>
       </c>
       <c r="Z28">
         <v>1354088.0</v>
       </c>
       <c r="AA28">
         <v>2687000.0</v>
       </c>
       <c r="AB28"/>
       <c r="AC28"/>
     </row>
     <row r="29" spans="1:29">
       <c r="A29" t="s">
-        <v>190</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>191</v>
+      </c>
+      <c r="B29">
+        <v>2679000.0</v>
+      </c>
       <c r="C29">
         <v>5404000.0</v>
       </c>
       <c r="D29">
         <v>4544000.0</v>
       </c>
       <c r="E29">
         <v>3270000.0</v>
       </c>
       <c r="F29">
         <v>1863000.0</v>
       </c>
       <c r="G29">
         <v>-2438000.0</v>
       </c>
       <c r="H29">
         <v>4794000.0</v>
       </c>
       <c r="I29">
         <v>3625000.0</v>
       </c>
       <c r="J29">
         <v>3126000.0</v>
       </c>
       <c r="K29">
         <v>4250000.0</v>
       </c>
       <c r="L29">
         <v>-5945000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
     </row>
     <row r="30" spans="1:29">
       <c r="A30" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B30">
         <v>66737000.0</v>
       </c>
       <c r="C30">
         <v>54935000.0</v>
       </c>
       <c r="D30">
         <v>57971000.0</v>
       </c>
       <c r="E30">
         <v>53039000.0</v>
       </c>
       <c r="F30">
         <v>52637000.0</v>
       </c>
       <c r="G30">
         <v>57111000.0</v>
       </c>
       <c r="H30">
         <v>76449000.0</v>
       </c>
       <c r="I30">
         <v>90816000.0</v>
       </c>
@@ -21175,51 +21340,51 @@
         <v>38734000.0</v>
       </c>
       <c r="V30">
         <v>35023984.0</v>
       </c>
       <c r="W30">
         <v>21951519.0</v>
       </c>
       <c r="X30">
         <v>13853369.0</v>
       </c>
       <c r="Y30">
         <v>8020403.0</v>
       </c>
       <c r="Z30">
         <v>4628835.0</v>
       </c>
       <c r="AA30">
         <v>3200000.0</v>
       </c>
       <c r="AB30"/>
       <c r="AC30"/>
     </row>
     <row r="31" spans="1:29">
       <c r="A31" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B31">
         <v>753000.0</v>
       </c>
       <c r="C31">
         <v>588000.0</v>
       </c>
       <c r="D31">
         <v>1541000.0</v>
       </c>
       <c r="E31">
         <v>2401000.0</v>
       </c>
       <c r="F31">
         <v>4006000.0</v>
       </c>
       <c r="G31">
         <v>455000.0</v>
       </c>
       <c r="H31">
         <v>-42000.0</v>
       </c>
       <c r="I31">
         <v>48000.0</v>
       </c>
@@ -21264,51 +21429,51 @@
       </c>
       <c r="W31">
         <v>126822.0</v>
       </c>
       <c r="X31">
         <v>13192.0</v>
       </c>
       <c r="Y31">
         <v>3971.0</v>
       </c>
       <c r="Z31">
         <v>2702.0</v>
       </c>
       <c r="AA31">
         <v>-750000.0</v>
       </c>
       <c r="AB31">
         <v>-954000.0</v>
       </c>
       <c r="AC31">
         <v>-84000.0</v>
       </c>
     </row>
     <row r="32" spans="1:29">
       <c r="A32" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B32">
         <v>91719000.0</v>
       </c>
       <c r="C32">
         <v>83902000.0</v>
       </c>
       <c r="D32">
         <v>84477000.0</v>
       </c>
       <c r="E32">
         <v>70599000.0</v>
       </c>
       <c r="F32">
         <v>62712000.0</v>
       </c>
       <c r="G32">
         <v>53601000.0</v>
       </c>
       <c r="H32">
         <v>104925000.0</v>
       </c>
       <c r="I32">
         <v>111322000.0</v>
       </c>
@@ -21372,1117 +21537,1124 @@
       <c r="AC32">
         <v>84000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DA32"/>
+  <dimension ref="A1:DB32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:105">
+    <row r="1" spans="1:106">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="D1" t="s">
         <v>91</v>
       </c>
       <c r="E1" t="s">
         <v>92</v>
       </c>
       <c r="F1" t="s">
+        <v>93</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="H1" t="s">
         <v>94</v>
       </c>
       <c r="I1" t="s">
         <v>95</v>
       </c>
       <c r="J1" t="s">
+        <v>96</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="L1" t="s">
         <v>97</v>
       </c>
       <c r="M1" t="s">
         <v>98</v>
       </c>
       <c r="N1" t="s">
+        <v>99</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="P1" t="s">
         <v>100</v>
       </c>
       <c r="Q1" t="s">
         <v>101</v>
       </c>
       <c r="R1" t="s">
+        <v>102</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="T1" t="s">
         <v>103</v>
       </c>
       <c r="U1" t="s">
         <v>104</v>
       </c>
       <c r="V1" t="s">
+        <v>105</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="X1" t="s">
         <v>106</v>
       </c>
       <c r="Y1" t="s">
         <v>107</v>
       </c>
       <c r="Z1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AB1" t="s">
         <v>109</v>
       </c>
       <c r="AC1" t="s">
         <v>110</v>
       </c>
       <c r="AD1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AF1" t="s">
         <v>112</v>
       </c>
       <c r="AG1" t="s">
         <v>113</v>
       </c>
       <c r="AH1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AJ1" t="s">
         <v>115</v>
       </c>
       <c r="AK1" t="s">
         <v>116</v>
       </c>
       <c r="AL1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AN1" t="s">
         <v>118</v>
       </c>
       <c r="AO1" t="s">
         <v>119</v>
       </c>
       <c r="AP1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AR1" t="s">
         <v>121</v>
       </c>
       <c r="AS1" t="s">
         <v>122</v>
       </c>
       <c r="AT1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AV1" t="s">
         <v>124</v>
       </c>
       <c r="AW1" t="s">
         <v>125</v>
       </c>
       <c r="AX1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AZ1" t="s">
         <v>127</v>
       </c>
       <c r="BA1" t="s">
         <v>128</v>
       </c>
       <c r="BB1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BD1" t="s">
         <v>130</v>
       </c>
       <c r="BE1" t="s">
         <v>131</v>
       </c>
       <c r="BF1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BH1" t="s">
         <v>133</v>
       </c>
       <c r="BI1" t="s">
         <v>134</v>
       </c>
       <c r="BJ1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BL1" t="s">
         <v>136</v>
       </c>
       <c r="BM1" t="s">
         <v>137</v>
       </c>
       <c r="BN1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BP1" t="s">
         <v>139</v>
       </c>
       <c r="BQ1" t="s">
         <v>140</v>
       </c>
       <c r="BR1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BT1" t="s">
         <v>142</v>
       </c>
       <c r="BU1" t="s">
         <v>143</v>
       </c>
       <c r="BV1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BX1" t="s">
         <v>145</v>
       </c>
       <c r="BY1" t="s">
         <v>146</v>
       </c>
       <c r="BZ1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="CB1" t="s">
         <v>148</v>
       </c>
       <c r="CC1" t="s">
         <v>149</v>
       </c>
       <c r="CD1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CF1" t="s">
         <v>151</v>
       </c>
       <c r="CG1" t="s">
         <v>152</v>
       </c>
       <c r="CH1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CJ1" t="s">
         <v>154</v>
       </c>
       <c r="CK1" t="s">
         <v>155</v>
       </c>
       <c r="CL1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CN1" t="s">
         <v>157</v>
       </c>
       <c r="CO1" t="s">
         <v>158</v>
       </c>
       <c r="CP1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CR1" t="s">
         <v>160</v>
       </c>
       <c r="CS1" t="s">
         <v>161</v>
       </c>
       <c r="CT1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
       </c>
-      <c r="CU1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CV1" t="s">
-        <v>194</v>
+        <v>163</v>
       </c>
       <c r="CW1" t="s">
         <v>195</v>
       </c>
       <c r="CX1" t="s">
+        <v>196</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
       <c r="CZ1" t="s">
         <v>197</v>
       </c>
       <c r="DA1" t="s">
         <v>198</v>
       </c>
+      <c r="DB1" t="s">
+        <v>199</v>
+      </c>
     </row>
-    <row r="2" spans="1:105">
+    <row r="2" spans="1:106">
       <c r="A2" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B2">
+        <v>5236000.0</v>
+      </c>
+      <c r="C2">
         <v>4944000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>3797000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>5163000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>4172000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2761000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>2548000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2520000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2640000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>2698000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>2665000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>2880000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>2691000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>2684000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>2324000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>2163000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>2832000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>2856000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>2992000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>2522000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>3018000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>2795000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>2924000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>2141000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>2703000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>3046000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>2980000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>2757000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>2946000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>2880000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>2987000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>3016000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>3385000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>3462000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>3018000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>3222000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>3207000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>3331000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>3361000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>3612000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>4009000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>4328000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>4742000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>4905000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>4234000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>4279000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>4475000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>4374000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>4777000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>4670000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>4322000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>4425000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>3985000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>4073000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>3989000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>3630000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>4054000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>3680000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>4221000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>2499000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>2419000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>2241000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>1742000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>1616000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>1653000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>1488000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>1464000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>1511000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>1263000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>962000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>867000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>637000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>864000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>737000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>563000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>444000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>353000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>256000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>232000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>286000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>264000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>249235.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>225275.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>224314.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>179278.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>165736.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>183542.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>166092.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>179343.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>141225.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>93645.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>81031.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>83138.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>89061.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>90108.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>86171.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>85829.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>35000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>42000.0</v>
       </c>
       <c r="CV2">
         <v>42000.0</v>
       </c>
       <c r="CW2">
+        <v>42000.0</v>
+      </c>
+      <c r="CX2">
         <v>46000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>56000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>97000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>74000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>55000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:105">
+    <row r="3" spans="1:106">
       <c r="A3" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B3">
+        <v>56000.0</v>
+      </c>
+      <c r="C3">
         <v>64000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>57000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>106000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>76000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>170000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>179000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>175000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>383000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>476000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>472000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>467000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>478000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>54880.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>27081.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>544000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>574000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>410000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>448000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>476000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>484000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>508000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>588000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>667000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>551000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>162000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>336000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>333000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>330000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>438000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>400000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>443000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>384000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>470000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>504000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>522000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>579000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>674000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>606000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>608000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>642000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>591000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>688000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>636000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>771000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>790000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>692000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>640000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>701000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>795000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>709000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>760000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>716000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>683000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>631000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>598000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>627000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>671000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>745000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>666000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>643000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>623000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>619000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>585000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>562000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>535000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>531000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>484000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>442000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>258000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>176000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>130000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>103000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>61000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>53000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>48000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>31000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>28000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>34000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>36000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>33000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>40687.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>42251.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>39278.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>44741.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>40643.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>40664.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>40169.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>39853.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>38774.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>36570.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>39642.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>48298.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>48129.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>57559.0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>44634.0</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>44051.0</v>
       </c>
-      <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
+      <c r="DB3"/>
     </row>
-    <row r="4" spans="1:105">
+    <row r="4" spans="1:106">
       <c r="A4" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>-11000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>-2000.0</v>
       </c>
-      <c r="N4"/>
-      <c r="O4">
+      <c r="O4"/>
+      <c r="P4">
         <v>5000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>10000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-11000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-8000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-19000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>29000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-15000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>554000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-230000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-795000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2919000.0</v>
       </c>
       <c r="Z4">
         <v>-2919000.0</v>
       </c>
       <c r="AA4">
         <v>-2919000.0</v>
       </c>
       <c r="AB4">
         <v>-2919000.0</v>
       </c>
-      <c r="AC4"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AC4">
+        <v>-2919000.0</v>
+      </c>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
+        <v>0.0</v>
+      </c>
+      <c r="AI4">
         <v>-82302000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>103026000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>-20670000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>1884000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>-1170000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>2018000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>-224000.0</v>
       </c>
-      <c r="AO4">
-[...1 lines deleted...]
-      </c>
       <c r="AP4">
+        <v>0.0</v>
+      </c>
+      <c r="AQ4">
         <v>2341000.0</v>
       </c>
-      <c r="AQ4">
-[...1 lines deleted...]
-      </c>
       <c r="AR4">
         <v>0.0</v>
       </c>
       <c r="AS4">
         <v>0.0</v>
       </c>
       <c r="AT4">
+        <v>0.0</v>
+      </c>
+      <c r="AU4">
         <v>2341000.0</v>
       </c>
-      <c r="AU4">
-[...1 lines deleted...]
-      </c>
       <c r="AV4">
         <v>0.0</v>
       </c>
       <c r="AW4">
         <v>0.0</v>
       </c>
       <c r="AX4">
         <v>0.0</v>
       </c>
       <c r="AY4">
         <v>0.0</v>
       </c>
       <c r="AZ4">
         <v>0.0</v>
       </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
       <c r="BD4">
@@ -22613,704 +22785,711 @@
       </c>
       <c r="CT4">
         <v>0.0</v>
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
+      <c r="DB4">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="5" spans="1:105">
+    <row r="5" spans="1:106">
       <c r="A5" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B5">
+        <v>3440000.0</v>
+      </c>
+      <c r="C5">
         <v>581000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>426000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>2222000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>3804000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>4748000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>4045000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>4187000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>5591000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>4479000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>3109000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>3273000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>5061000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>4066120.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>779919.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>1976000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>3342000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-3761000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-261000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>4160000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-767000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-897000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-1203000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-6633000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-820000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>2926000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>3392000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>4153000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>6570000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>2789000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>877000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>1078000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>3657000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>1079000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>18000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>1386000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>2062000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>1939000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>2205000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>3776000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>3148000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>667000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>860000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>2573000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>3802000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>1235000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>2684000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>9494000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>6296000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>4331000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-18734000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>7034000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>7320000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>4184000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>3564000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>9768000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>5943000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>8175000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>8480000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>6962000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-10038000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>6711000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>5086000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>5351000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>4598000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>3524000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>1749000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>3370000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>4534000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>509000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>1975000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>1552000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>1176000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>2455000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>4885000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>5705000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>7446000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>7671000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>8097000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>6951000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>6931000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>3524435.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>4179749.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>3754981.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>3411416.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>3506878.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>3327976.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>2267415.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>1710595.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>1025311.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>1014430.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>973046.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>601536.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>-4101689.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>2031929.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>201864.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>321774.0</v>
       </c>
-      <c r="CT5">
-[...1 lines deleted...]
-      </c>
       <c r="CU5">
         <v>0.0</v>
       </c>
       <c r="CV5">
         <v>0.0</v>
       </c>
       <c r="CW5">
         <v>0.0</v>
       </c>
       <c r="CX5">
         <v>0.0</v>
       </c>
       <c r="CY5">
         <v>0.0</v>
       </c>
       <c r="CZ5">
         <v>0.0</v>
       </c>
       <c r="DA5">
         <v>0.0</v>
       </c>
+      <c r="DB5">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="6" spans="1:105">
+    <row r="6" spans="1:106">
       <c r="A6" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B6">
+        <v>3496000.0</v>
+      </c>
+      <c r="C6">
         <v>645000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>483000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>2328000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>3880000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>4918000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>4224000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>4362000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>5974000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>4955000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>3581000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>3740000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>5539000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>4121000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>807000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>2520000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>3916000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-3351000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>187000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>4636000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-283000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-389000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-615000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-5966000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-269000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>3088000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>3728000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>4486000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>6900000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>3227000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>1277000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>1521000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>4041000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>1549000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>522000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>1908000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>2641000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>2613000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>2811000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>4384000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>3790000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>1258000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>1548000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>3209000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>4573000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>2025000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>3376000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>10134000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>6997000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>5126000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-18025000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>7794000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>8036000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>4867000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>4195000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>10366000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>6570000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>8846000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>9225000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>7628000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-9395000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>7334000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>5705000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>5936000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>5160000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>4059000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>2280000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>3854000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>4976000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>767000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>2151000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>1682000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>1279000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>2516000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>4938000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>5753000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>7477000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>7699000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>8131000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>6987000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>6964000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>3565122.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>4222000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>3794259.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>3456157.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>3547521.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>3368640.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>2307584.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>1750448.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>1064085.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>1051000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>1012688.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>649834.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>-4053560.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>2089488.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>246498.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>365825.0</v>
       </c>
-      <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
+      <c r="DB6"/>
     </row>
-    <row r="7" spans="1:105">
+    <row r="7" spans="1:106">
       <c r="A7" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
@@ -23492,90 +23671,91 @@
       </c>
       <c r="CT7">
         <v>0.0</v>
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
       <c r="CY7">
         <v>0.0</v>
       </c>
       <c r="CZ7">
         <v>0.0</v>
       </c>
       <c r="DA7">
         <v>0.0</v>
       </c>
+      <c r="DB7">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:105">
+    <row r="8" spans="1:106">
       <c r="A8" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
-      <c r="Y8">
+      <c r="Y8"/>
+      <c r="Z8">
         <v>-2402000.0</v>
       </c>
-      <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-      <c r="AC8">
+      <c r="AC8"/>
+      <c r="AD8">
         <v>-1825000.0</v>
       </c>
-      <c r="AD8">
-[...1 lines deleted...]
-      </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
@@ -23757,1053 +23937,1063 @@
       </c>
       <c r="CT8">
         <v>0.0</v>
       </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
       <c r="CX8">
         <v>0.0</v>
       </c>
       <c r="CY8">
         <v>0.0</v>
       </c>
       <c r="CZ8">
         <v>0.0</v>
       </c>
       <c r="DA8">
         <v>0.0</v>
       </c>
+      <c r="DB8">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="9" spans="1:105">
+    <row r="9" spans="1:106">
       <c r="A9" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B9">
+        <v>19037000.0</v>
+      </c>
+      <c r="C9">
         <v>17530000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>18402000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>18743000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>18968000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>17917000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>17550000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>18621000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>19345000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>18451000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>17934000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>18248000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>18910000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>15924000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>13525000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>15526000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>15621000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>10805000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>12696000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>16557000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>11266000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>9688000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>10863000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>4863000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>17624000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>22280000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>22525000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>25427000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>27879000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>24182000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>22314000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>25059000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>27499000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>23535000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>21669000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>23189000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>25222000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>25931000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>27079000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>30434000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>30795000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>27723000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>28986000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>29159000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>32258000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>27219000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>29025000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>32509000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>35418000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>32805000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>32934000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>36902000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>38192000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>32955000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>31458000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>35730000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>35279000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>31476000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>34440000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>35066000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>34541000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>26226000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>25951000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>26490000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>26865000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>22291000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>22112000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>22768000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>22105000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>18917000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>17940000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>21132000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>20084000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>18376000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>19380000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>19671000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>19387000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>17396000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>17354000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>17072000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>16664000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>13652008.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>13159065.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>12033825.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>11049142.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>10342886.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>9323646.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>7035097.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>6282890.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>5059653.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>4691782.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>4210328.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>3630439.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>3043403.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>2448044.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>2125009.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>1880195.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>5983000.0</v>
       </c>
-      <c r="CU9">
-[...1 lines deleted...]
-      </c>
       <c r="CV9">
         <v>0.0</v>
       </c>
       <c r="CW9">
         <v>0.0</v>
       </c>
       <c r="CX9">
+        <v>0.0</v>
+      </c>
+      <c r="CY9">
         <v>3723000.0</v>
       </c>
-      <c r="CY9">
-[...1 lines deleted...]
-      </c>
       <c r="CZ9">
         <v>0.0</v>
       </c>
       <c r="DA9">
         <v>0.0</v>
       </c>
+      <c r="DB9">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="10" spans="1:105">
+    <row r="10" spans="1:106">
       <c r="A10" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B10">
+        <v>3440000.0</v>
+      </c>
+      <c r="C10">
         <v>581000.0</v>
       </c>
-      <c r="C10">
-[...1 lines deleted...]
-      </c>
       <c r="D10">
+        <v>424000.0</v>
+      </c>
+      <c r="E10">
         <v>2221000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>4433000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>4765000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>4404000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>4187000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>5730000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>4877000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>3423000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>3752000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>5061000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>3531000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>1109000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>1976000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>3342000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-3617000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>3083000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>4160000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-933000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-220000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-1240000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-6812000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-5346000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>2836000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>1076000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>2281000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>4872000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>2737000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>623000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>1108000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>3818000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>1141000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>104000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>1404000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>2069000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>1459000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>2456000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>3685000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>3281000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>600000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>658000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>2594000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>3715000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>1189000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>2694000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>10190000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>7119000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>4534000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-17801000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>7906000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>8067000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>4449000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>4330000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>7260000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>6669000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>8373000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>9225000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>7670000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-9944000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>6738000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>5770000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>5981000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>4993000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>3450000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>2608000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>1450000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>2638000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>963000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>-374000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>1753000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>1567000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>2736000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>5318000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>6217000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>7840000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>7985000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>8417000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>7303000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>7301000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>3822420.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>4454028.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>3968417.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>3571270.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>3832967.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>3337066.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>2273711.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>1716077.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>1030179.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>1054187.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>1015772.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>651887.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>493805.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>416655.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>246848.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>268373.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>83000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>146000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>197000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>459000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>6000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>359000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>149000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>236000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:105">
+    <row r="11" spans="1:106">
       <c r="A11" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B11">
+        <v>942000.0</v>
+      </c>
+      <c r="C11">
         <v>521000.0</v>
       </c>
-      <c r="C11">
-[...1 lines deleted...]
-      </c>
       <c r="D11">
+        <v>245000.0</v>
+      </c>
+      <c r="E11">
         <v>740000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>1173000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>1484000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>1148000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>1267000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>1505000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>1618000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>1018000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>1091000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>1378000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>1057000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>317000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>928000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>968000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-333000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>233000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>1136000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>742000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-368000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-244000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-1309000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-517000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>1116000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>770000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>953000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>1752000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>1173000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>505000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>631000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>1316000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>466000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>680000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>771000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>1209000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>516000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>837000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>1665000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>1232000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>165000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-8199000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>1268000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>1806000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-66000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>158000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>2266000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>2481000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>1304000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>1235000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>2706000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>2472000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>692000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>896000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>3090000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>2922000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>1944000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>3299000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>2752000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>4011000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>2951000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>2120000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>2734000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>2519000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>1981000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>1308000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>1641000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>2300000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>1091000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>1415000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>2946000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>2573000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>2690000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>3164000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>3371000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>3777000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>3700000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>3866000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>3452000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>3185000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>2168053.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>2155790.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>1790424.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>1738851.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>2104403.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>1371250.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>939821.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>706971.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>577669.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>437581.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>419375.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>267274.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>167938.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>171071.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>100968.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>132633.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>67000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>86000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>127000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>241000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>81000.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>146000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>63000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>98000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:105">
+    <row r="12" spans="1:106">
       <c r="A12" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
-      <c r="J12">
+      <c r="J12"/>
+      <c r="K12">
         <v>340000.0</v>
       </c>
-      <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>75000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>340000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>75000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>839000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>175000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1408000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>924000.0</v>
       </c>
-      <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
-      <c r="AD12">
-[...1 lines deleted...]
-      </c>
+      <c r="AD12"/>
       <c r="AE12">
         <v>0.0</v>
       </c>
       <c r="AF12">
         <v>0.0</v>
       </c>
       <c r="AG12">
         <v>0.0</v>
       </c>
       <c r="AH12">
         <v>0.0</v>
       </c>
       <c r="AI12">
         <v>0.0</v>
       </c>
       <c r="AJ12">
         <v>0.0</v>
       </c>
       <c r="AK12">
         <v>0.0</v>
       </c>
       <c r="AL12">
         <v>0.0</v>
       </c>
       <c r="AM12">
@@ -24985,54 +25175,57 @@
       </c>
       <c r="CT12">
         <v>0.0</v>
       </c>
       <c r="CU12">
         <v>0.0</v>
       </c>
       <c r="CV12">
         <v>0.0</v>
       </c>
       <c r="CW12">
         <v>0.0</v>
       </c>
       <c r="CX12">
         <v>0.0</v>
       </c>
       <c r="CY12">
         <v>0.0</v>
       </c>
       <c r="CZ12">
         <v>0.0</v>
       </c>
       <c r="DA12">
         <v>0.0</v>
       </c>
+      <c r="DB12">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="13" spans="1:105">
+    <row r="13" spans="1:106">
       <c r="A13" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -25094,138 +25287,141 @@
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
+      <c r="DB13"/>
     </row>
-    <row r="14" spans="1:105">
+    <row r="14" spans="1:106">
       <c r="A14" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>176</v>
+      </c>
+      <c r="B14">
+        <v>-20000.0</v>
+      </c>
       <c r="C14">
+        <v>-78000.0</v>
+      </c>
+      <c r="D14">
         <v>-29000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-79000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-93000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-64000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-72000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>7000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>11000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-5000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-52000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-37000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>-8000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>41000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>-2000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>-30000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>-4000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>8000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>-8000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>4600000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>-48000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>4609000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>125000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>-108000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>-1139000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4616000.0</v>
       </c>
       <c r="AA14">
         <v>4616000.0</v>
       </c>
       <c r="AB14">
         <v>4616000.0</v>
       </c>
-      <c r="AC14"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AC14">
+        <v>4616000.0</v>
+      </c>
+      <c r="AD14"/>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
@@ -25407,847 +25603,856 @@
       </c>
       <c r="CT14">
         <v>0.0</v>
       </c>
       <c r="CU14">
         <v>0.0</v>
       </c>
       <c r="CV14">
         <v>0.0</v>
       </c>
       <c r="CW14">
         <v>0.0</v>
       </c>
       <c r="CX14">
         <v>0.0</v>
       </c>
       <c r="CY14">
         <v>0.0</v>
       </c>
       <c r="CZ14">
         <v>0.0</v>
       </c>
       <c r="DA14">
         <v>0.0</v>
       </c>
+      <c r="DB14">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:105">
+    <row r="15" spans="1:106">
       <c r="A15" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B15">
+        <v>2478000.0</v>
+      </c>
+      <c r="C15">
         <v>-19000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>150000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>1402000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>3167000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>3217000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>3184000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>2927000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>4236000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>3719000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>2348000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>2626000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>3673000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>2452000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>795000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>1028000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>2359000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-3284000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>2823000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>3014000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-1642000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>727000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-1351000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-6190000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-6609000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-599000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>306000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>1328000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>3120000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>1564000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>118000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>477000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>2502000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>675000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-576000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>687000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>2744000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>943000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>1619000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>2020000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>2049000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>435000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>8857000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>1326000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>1909000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>1255000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>2536000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>7924000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>4638000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>3230000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>-19036000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>5200000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>5595000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>3756000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>3434000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>7260000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>3747000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>6429000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>5927000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>4918000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>-13955000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>3787000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>3650000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>3247000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>2474000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>5333000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>-295000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>-191000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>338000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>-128000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>-1789000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>-1193000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>-1006000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>46000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>2154000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>2846000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>4063000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>4285000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>4551000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>3850000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>4116000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>1654367.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>2298000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>2178000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>1832419.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>1728564.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>1965816.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>1333890.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>1009106.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>452510.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>616606.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>596397.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>384613.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>325867.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>245584.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>145880.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>135740.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>16000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>60000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>70000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>218000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>149000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>213000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>86000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>138000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:105">
+    <row r="16" spans="1:106">
       <c r="A16" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>2359000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3673000.0</v>
       </c>
       <c r="N16">
         <v>3673000.0</v>
       </c>
       <c r="O16">
+        <v>3673000.0</v>
+      </c>
+      <c r="P16">
         <v>795000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>1028000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>2359000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-3028000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>2823000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>3014000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-1642000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>727000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-1351000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-6190000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-6609000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-599000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>306000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>1328000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>3120000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>1564000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>118000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>477000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>2502000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>675000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>-576000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>687000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>2744000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>943000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>1619000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>2020000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>2049000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>-1228000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>8857000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>1326000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>1909000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>1254000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>2536000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>7924000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>4638000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>3230000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>-19036000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>5200000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>5595000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>3757000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>3434000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>7260000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>3747000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>6429000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>5926000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>4918000.0</v>
       </c>
-      <c r="BI16">
-[...1 lines deleted...]
-      </c>
       <c r="BJ16">
+        <v>0.0</v>
+      </c>
+      <c r="BK16">
         <v>3787000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>3649000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>3247000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>2474000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>1469000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>1300000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>1608000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>2041000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>1726000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>513000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>1995000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>1679000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>46000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>2154000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>2846000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>4063000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>4285000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>4552000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>3850000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>4116000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>1654000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>2299000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>2178000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>1832000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>1729000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>1965000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>1334000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>1009000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>452000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>617000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>596000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>385000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>326000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>245000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>146000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>136000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>16000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>60000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>70000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>218000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>149000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>213000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>86000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>138000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:105">
+    <row r="17" spans="1:106">
       <c r="A17" t="s">
-        <v>178</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>179</v>
+      </c>
+      <c r="B17">
+        <v>2498000.0</v>
+      </c>
       <c r="C17">
+        <v>57000.0</v>
+      </c>
+      <c r="D17">
         <v>179000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>1481000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>3260000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>3281000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>3256000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>2920000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>4225000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>3259000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>2405000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>2661000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>3683000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>2474000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>792000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>1048000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>2374000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-3028000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>2850000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>3024000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-1675000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>148000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-996000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-5503000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-4829000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-599000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>306000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>1328000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>3120000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>1564000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>118000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>477000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>2502000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>675000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-576000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>633000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>860000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>943000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>1619000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>2020000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>2049000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>-1228000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>8857000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>1326000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>1909000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>1254000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>2536000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>7924000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>4638000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>3230000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>-19036000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>5200000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>5595000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>3757000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>3434000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>7260000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>3747000.0</v>
       </c>
-      <c r="BF17">
-[...1 lines deleted...]
-      </c>
       <c r="BG17">
+        <v>0.0</v>
+      </c>
+      <c r="BH17">
         <v>5926000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>4918000.0</v>
       </c>
-      <c r="BI17">
-[...1 lines deleted...]
-      </c>
       <c r="BJ17">
         <v>0.0</v>
       </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
@@ -26336,54 +26541,57 @@
       </c>
       <c r="CT17">
         <v>0.0</v>
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
       <c r="CY17">
         <v>0.0</v>
       </c>
       <c r="CZ17">
         <v>0.0</v>
       </c>
       <c r="DA17">
         <v>0.0</v>
       </c>
+      <c r="DB17">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="18" spans="1:105">
+    <row r="18" spans="1:106">
       <c r="A18" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
@@ -26445,285 +26653,285 @@
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
+      <c r="DB18"/>
     </row>
-    <row r="19" spans="1:105">
+    <row r="19" spans="1:106">
       <c r="A19" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>1423000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>350000.0</v>
       </c>
-      <c r="N19"/>
-      <c r="O19">
+      <c r="O19"/>
+      <c r="P19">
         <v>836000.0</v>
       </c>
-      <c r="P19"/>
-      <c r="Q19">
+      <c r="Q19"/>
+      <c r="R19">
         <v>1423000.0</v>
       </c>
-      <c r="R19"/>
-      <c r="S19">
+      <c r="S19"/>
+      <c r="T19">
         <v>3344000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>684000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-166000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>677000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-37000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-179000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-6000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-135000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-138000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-143000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-99000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-52000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-91000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>30000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>161000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>62000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>86000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>18000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>7000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-480000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>251000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>-91000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>133000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-974000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>-202000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>21000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>-87000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>-47000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>10000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>56000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>122000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>62000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>224000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>112000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>31000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>91000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>135000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>-16000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>99000.0</v>
       </c>
-      <c r="BF19"/>
       <c r="BG19"/>
-      <c r="BH19">
+      <c r="BH19"/>
+      <c r="BI19">
         <v>42000.0</v>
       </c>
-      <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
+      <c r="DB19"/>
     </row>
-    <row r="20" spans="1:105">
+    <row r="20" spans="1:106">
       <c r="A20" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
-      <c r="Y20">
+      <c r="Y20"/>
+      <c r="Z20">
         <v>2920000.0</v>
       </c>
-      <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
-[...1 lines deleted...]
-      </c>
+      <c r="AD20"/>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
@@ -26905,403 +27113,407 @@
       </c>
       <c r="CT20">
         <v>0.0</v>
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
       <c r="CZ20">
         <v>0.0</v>
       </c>
       <c r="DA20">
         <v>0.0</v>
       </c>
+      <c r="DB20">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:105">
+    <row r="21" spans="1:106">
       <c r="A21" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B21">
+        <v>3445000.0</v>
+      </c>
+      <c r="C21">
         <v>554000.0</v>
       </c>
-      <c r="C21">
-[...1 lines deleted...]
-      </c>
       <c r="D21">
+        <v>488000.0</v>
+      </c>
+      <c r="E21">
         <v>2060000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>3804000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>4851000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>4045000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>4011000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>5591000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>4479000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>3109000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>3273000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>4711000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>3584000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>273000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>1781000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>1919000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-3761000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-261000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>3476000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-767000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-897000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-1203000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-6633000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-5340000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>2926000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>1214000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>2424000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>4971000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>2789000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>714000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>1078000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>3657000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>1079000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>18000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>1386000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>2062000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>1939000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>2205000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>3776000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>3148000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>976000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>860000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>2573000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>3802000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>1235000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>2684000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>10134000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>6997000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>4473000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-18025000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>7794000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>8036000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>4357000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>4195000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>10366000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>6570000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>8175000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>9225000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>7628000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>-10007000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>6711000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>5705000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>5936000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>5160000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>3524000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>2280000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>1551000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>2821000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>509000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>-359000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>1682000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>1279000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>2455000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>4938000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>5753000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>7477000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>7671000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>8131000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>6987000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>6964000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>3524435.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>4179545.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>3754659.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>3411416.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>3506878.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>3548111.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>2267415.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>1710595.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>1025311.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>1051000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>1012688.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>649834.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>-4101689.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>2031929.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>246498.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>267236.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>111000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>208000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>309000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>587000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>237000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>359000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>149000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>236000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:105">
+    <row r="22" spans="1:106">
       <c r="A22" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -27483,371 +27695,377 @@
       </c>
       <c r="CT22">
         <v>0.0</v>
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
       <c r="CZ22">
         <v>0.0</v>
       </c>
       <c r="DA22">
         <v>0.0</v>
       </c>
+      <c r="DB22">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:105">
+    <row r="23" spans="1:106">
       <c r="A23" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B23">
+        <v>20828000.0</v>
+      </c>
+      <c r="C23">
         <v>21920000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>21710000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>21846000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>19336000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>15827000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>16053000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>17130000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>16394000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>16670000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>17490000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>17855000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>16890000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>15024000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>15576000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>15908000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>16534000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>17422000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>15949000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>15603000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>15051000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>13380000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>14990000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>13637000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>25667000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>22400000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>24291000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>25760000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>25854000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>24273000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>24587000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>26997000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>27227000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>25918000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>24669000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>25025000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>26367000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>27323000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>28235000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>30270000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>31656000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>31075000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>32868000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>31491000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>32690000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>30263000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>30816000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>26749000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>33198000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>33002000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>55281000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>33533000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>34141000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>32671000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>31252000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>28994000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>29763000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>26981000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>29436000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>29937000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>46967000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>21756000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>21988000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>22170000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>23358000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>20255000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>21296000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>22728000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>20547000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>19370000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>19166000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>20087000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>19669000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>16658000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>15005000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>14362000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>12263000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>9981000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>9455000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>10371000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>9964000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>10376808.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>9204795.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>8503480.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>7817004.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>7001744.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>5959077.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>4933774.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>4751638.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>4175567.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>3734427.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>3278671.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>3063743.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>7234153.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>506223.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>1964682.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>1644250.0</v>
       </c>
-      <c r="CT23">
-[...1 lines deleted...]
-      </c>
       <c r="CU23">
         <v>0.0</v>
       </c>
       <c r="CV23">
         <v>0.0</v>
       </c>
       <c r="CW23">
         <v>0.0</v>
       </c>
       <c r="CX23">
         <v>0.0</v>
       </c>
       <c r="CY23">
         <v>0.0</v>
       </c>
       <c r="CZ23">
         <v>0.0</v>
       </c>
       <c r="DA23">
         <v>0.0</v>
       </c>
+      <c r="DB23">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:105">
+    <row r="24" spans="1:106">
       <c r="A24" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -27909,516 +28127,522 @@
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
+      <c r="DB24"/>
     </row>
-    <row r="25" spans="1:105">
+    <row r="25" spans="1:106">
       <c r="A25" t="s">
-        <v>186</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>187</v>
+      </c>
+      <c r="B25">
+        <v>56000.0</v>
+      </c>
       <c r="C25">
+        <v>66000.0</v>
+      </c>
+      <c r="D25">
         <v>57000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>106000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>76000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>170000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>179000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>175000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>383000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>476000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>472000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>467000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>478000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>537000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>534000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>544000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>574000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>412000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>448000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>476000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>484000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>508000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>588000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>667000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>551000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>319000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>336000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>333000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>330000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>438000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>563000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>443000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>384000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>470000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>504000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>522000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>579000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>674000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>606000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>608000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>642000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>590000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>792000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>635000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>771000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>790000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>692000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>641000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>701000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>795000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>709000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>760000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>716000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>683000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>631000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>598000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>627000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>671000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>745000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>666000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>643000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>623000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>619000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>585000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>562000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>535000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>531000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>484000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>442000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>258000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>176000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>130000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>103000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>61000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>53000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>48000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>31000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>28000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>34000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>36000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>33000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>40687.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>42251.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>39278.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>44741.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>40643.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>40664.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>40169.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>39853.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>38774.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>36570.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>39642.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>48298.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>48129.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>57559.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>44634.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>44051.0</v>
       </c>
-      <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
+      <c r="DB25"/>
     </row>
-    <row r="26" spans="1:105">
+    <row r="26" spans="1:106">
       <c r="A26" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B26">
+        <v>664000.0</v>
+      </c>
+      <c r="C26">
         <v>588000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>631000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>698000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>634000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>644000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>594000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>603000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>566000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>580000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>525000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>518000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>490000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>673000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>484000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>454000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>453000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>538000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>684000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>685000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>683000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>495000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>592000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>566000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>1428000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>1853000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>1478000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>1799000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>1703000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>1799000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>2297000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>2386000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>2511000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>2208000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>2315000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>2344000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>2357000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>2164000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>2317000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>2089000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>2875000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>3316000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>2917000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>3206000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>3089000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>3397000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>3108000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>5262000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>2476000.0</v>
       </c>
-      <c r="AX26">
-[...1 lines deleted...]
-      </c>
       <c r="AY26">
         <v>0.0</v>
       </c>
       <c r="AZ26">
         <v>0.0</v>
       </c>
       <c r="BA26">
         <v>0.0</v>
       </c>
       <c r="BB26">
+        <v>0.0</v>
+      </c>
+      <c r="BC26">
         <v>31000.0</v>
       </c>
-      <c r="BC26">
-[...1 lines deleted...]
-      </c>
       <c r="BD26">
         <v>0.0</v>
       </c>
       <c r="BE26">
         <v>0.0</v>
       </c>
       <c r="BF26">
         <v>0.0</v>
       </c>
       <c r="BG26">
         <v>0.0</v>
       </c>
       <c r="BH26">
         <v>0.0</v>
       </c>
       <c r="BI26">
         <v>0.0</v>
       </c>
       <c r="BJ26">
         <v>0.0</v>
       </c>
       <c r="BK26">
         <v>0.0</v>
       </c>
       <c r="BL26">
@@ -28525,749 +28749,762 @@
       </c>
       <c r="CT26">
         <v>0.0</v>
       </c>
       <c r="CU26">
         <v>0.0</v>
       </c>
       <c r="CV26">
         <v>0.0</v>
       </c>
       <c r="CW26">
         <v>0.0</v>
       </c>
       <c r="CX26">
         <v>0.0</v>
       </c>
       <c r="CY26">
         <v>0.0</v>
       </c>
       <c r="CZ26">
         <v>0.0</v>
       </c>
       <c r="DA26">
         <v>0.0</v>
       </c>
+      <c r="DB26">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="27" spans="1:105">
+    <row r="27" spans="1:106">
       <c r="A27" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B27">
+        <v>11116000.0</v>
+      </c>
+      <c r="C27">
         <v>10889000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>12670000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>11483000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>10225000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>8239000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>8247000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>9386000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>8598000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>8496000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>9840000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>10142000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>9296000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>7499000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>8512000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>8480000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>8581000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>8455000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>7709000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>7340000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>6790000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>6305000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>6929000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>4288000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>13094000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>12737000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>14233000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>15357000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>15606000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>13974000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>13375000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>15628000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>15542000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>13746000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>13973000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>14213000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>15356000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>15751000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>17184000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>19135000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>18959000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>17161000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>19089000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>17279000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>17996000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>16552000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>17535000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>15305000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>17843000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>17307000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>18449000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>19457000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>19659000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>18489000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>17427000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>16061000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>16265000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>13921000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>16737000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>19137000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>16154000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>11783000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>13630000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>14049000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>14993000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>12257000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>13437000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>13800000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>12337000.0</v>
       </c>
-      <c r="BR27"/>
-      <c r="BS27">
+      <c r="BS27"/>
+      <c r="BT27">
         <v>11582000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>12520000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>13394000.0</v>
       </c>
-      <c r="BV27"/>
-      <c r="BW27">
+      <c r="BW27"/>
+      <c r="BX27">
         <v>10954000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>10745000.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>9317000.0</v>
       </c>
-      <c r="BZ27"/>
-      <c r="CA27">
+      <c r="CA27"/>
+      <c r="CB27">
         <v>6974000.0</v>
       </c>
-      <c r="CB27">
+      <c r="CC27">
         <v>7939000.0</v>
       </c>
-      <c r="CC27">
+      <c r="CD27">
         <v>7099000.0</v>
       </c>
-      <c r="CD27"/>
-      <c r="CE27">
+      <c r="CE27"/>
+      <c r="CF27">
         <v>7101026000.0</v>
       </c>
-      <c r="CF27">
+      <c r="CG27">
         <v>6151851000.0</v>
       </c>
-      <c r="CG27">
+      <c r="CH27">
         <v>5029719000.0</v>
       </c>
-      <c r="CH27">
+      <c r="CI27">
         <v>15730623000.0</v>
       </c>
-      <c r="CI27">
+      <c r="CJ27">
         <v>4338518000.0</v>
       </c>
-      <c r="CJ27">
+      <c r="CK27">
         <v>3666566000.0</v>
       </c>
-      <c r="CK27">
+      <c r="CL27">
         <v>3457309000.0</v>
       </c>
-      <c r="CL27"/>
-      <c r="CM27">
+      <c r="CM27"/>
+      <c r="CN27">
         <v>2525638.0</v>
       </c>
-      <c r="CN27">
+      <c r="CO27">
         <v>2294521.0</v>
       </c>
-      <c r="CO27">
+      <c r="CP27">
         <v>1923921.0</v>
       </c>
-      <c r="CP27">
+      <c r="CQ27">
         <v>3282041.0</v>
       </c>
-      <c r="CQ27">
+      <c r="CR27">
         <v>2538074000.0</v>
       </c>
-      <c r="CR27">
+      <c r="CS27">
         <v>1316213.0</v>
       </c>
-      <c r="CS27">
+      <c r="CT27">
         <v>1965828.0</v>
       </c>
-      <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
+      <c r="DB27"/>
     </row>
-    <row r="28" spans="1:105">
+    <row r="28" spans="1:106">
       <c r="A28" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B28">
+        <v>3812000.0</v>
+      </c>
+      <c r="C28">
         <v>5499000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>4612000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>4502000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>4305000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>4183000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>4664000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>4621000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>4590000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>4896000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>4460000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>4315000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>4413000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>4168000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>4256000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>4811000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>4668000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>5573000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>4564000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>5056000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>4560000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>3785000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>4545000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>6642000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>3922000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>4764000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>5600000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>5847000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>5599000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>5620000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>5928000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>5967000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>5789000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>6502000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>5363000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>5246000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>5447000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>6077000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>5373000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>5434000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>5813000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>6270000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>6120000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>9307000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>10460000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>11266000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>11056000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>10570000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>10578000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>11025000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>10510000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>9651000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>10497000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>10109000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>9836000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>9303000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>9444000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>9380000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>8478000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>8301000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>8394000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>7732000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>6616000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>6505000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>6712000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>6510000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>6395000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>7417000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>6947000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>18408000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>18299000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>19450000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>18805000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>15921000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>14442000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>13918000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>11910000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>9725000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>9223000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>10085000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>9700000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>10127573.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>8979520.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>8279165.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>7637726.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>6835685.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>5775535.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>4767682.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>4572295.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>4034342.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>3640782.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>3197640.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>2980605.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>2551542.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>2031929.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>562298.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>1558421.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>1533000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>1293000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>1156000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>647000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>876000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>684000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>671000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>456000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:105">
+    <row r="29" spans="1:106">
       <c r="A29" t="s">
-        <v>190</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>191</v>
+      </c>
+      <c r="B29">
+        <v>942000.0</v>
+      </c>
       <c r="C29">
+        <v>521000.0</v>
+      </c>
+      <c r="D29">
         <v>245000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>740000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1173000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1484000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1148000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1267000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1505000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1618000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1018000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1091000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1378000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1057000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>317000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>928000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>968000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-248000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>233000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1136000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>742000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-368000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-244000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-1309000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-517000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>1319000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>770000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>953000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>1670000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>1173000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -29298,999 +29535,1009 @@
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
+      <c r="DB29"/>
     </row>
-    <row r="30" spans="1:105">
+    <row r="30" spans="1:106">
       <c r="A30" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B30">
+        <v>15592000.0</v>
+      </c>
+      <c r="C30">
         <v>16976000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>17913000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>16683000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>15164000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>13066000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>13505000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>14610000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>13754000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>13972000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>14825000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>14975000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>14199000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>12340000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>13252000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>13745000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>13702000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>14566000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>12957000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>13081000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>12033000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>10585000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>12066000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>11496000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>22964000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>19354000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>21311000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>23003000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>22908000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>21393000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>21600000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>23981000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>23842000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>22456000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>21651000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>21803000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>23160000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>23992000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>24874000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>26658000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>27647000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>26747000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>28126000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>26586000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>28456000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>25984000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>26341000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>22375000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>28421000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>28332000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>50959000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>29108000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>30156000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>28598000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>27263000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>25364000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>25709000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>23301000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>25215000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>27438000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>44548000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>19515000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>20246000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>20554000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>21705000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>18767000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>19832000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>21217000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>19284000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>18408000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>18299000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>19450000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>18805000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>15921000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>14442000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>13918000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>11910000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>9725000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>9223000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>10085000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>9700000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>10127573.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>8979520.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>8279166.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>7637726.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>6836008.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>5775535.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>4767682.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>4572295.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>4034342.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>3640782.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>3197640.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>2980605.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>7145092.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>416115.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>1878511.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>1558421.0</v>
       </c>
-      <c r="CT30">
-[...1 lines deleted...]
-      </c>
       <c r="CU30">
         <v>0.0</v>
       </c>
       <c r="CV30">
         <v>0.0</v>
       </c>
       <c r="CW30">
         <v>0.0</v>
       </c>
       <c r="CX30">
         <v>0.0</v>
       </c>
       <c r="CY30">
         <v>0.0</v>
       </c>
       <c r="CZ30">
         <v>0.0</v>
       </c>
       <c r="DA30">
         <v>0.0</v>
       </c>
+      <c r="DB30">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="31" spans="1:105">
+    <row r="31" spans="1:106">
       <c r="A31" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B31">
-        <v>26000.0</v>
+        <v>-5000.0</v>
       </c>
       <c r="C31">
-        <v>-63000.0</v>
+        <v>27000.0</v>
       </c>
       <c r="D31">
+        <v>-64000.0</v>
+      </c>
+      <c r="E31">
         <v>161000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>629000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-86000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>359000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>176000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>139000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>398000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>314000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>479000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>350000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-53000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>836000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>195000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>1423000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>144000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>3344000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>684000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-166000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>677000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-37000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-179000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-6000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-90000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-138000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-143000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-99000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-52000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-91000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>30000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>161000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>62000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>86000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>18000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>7000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-480000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>251000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-91000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>133000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-376000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-202000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>21000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-446000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-46000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>10000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>56000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>122000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>61000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>224000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>112000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>31000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>92000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>135000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-16000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>99000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>198000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-52000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>42000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>63000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>27000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>65000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>45000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-167000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-74000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>328000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-101000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-183000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>454000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-15000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>71000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>288000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>-12721000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>380000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>464000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>363000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>-13889000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>286000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>315000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>337000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>297985.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>274455.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>214341.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>159854.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>326089.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>-211045.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>6296.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>5482.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>4868.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>3187.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>3084.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>2053.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>3039468.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>-1615274.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>350.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>1137.0</v>
       </c>
-      <c r="CT31">
-[...1 lines deleted...]
-      </c>
       <c r="CU31">
         <v>0.0</v>
       </c>
       <c r="CV31">
         <v>0.0</v>
       </c>
       <c r="CW31">
         <v>0.0</v>
       </c>
       <c r="CX31">
         <v>0.0</v>
       </c>
       <c r="CY31">
         <v>0.0</v>
       </c>
       <c r="CZ31">
         <v>0.0</v>
       </c>
       <c r="DA31">
         <v>0.0</v>
       </c>
+      <c r="DB31">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="32" spans="1:105">
+    <row r="32" spans="1:106">
       <c r="A32" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B32">
+        <v>24273000.0</v>
+      </c>
+      <c r="C32">
         <v>22474000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>22199000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>23906000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>23140000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>20678000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>20098000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>21141000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>21985000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>21149000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>20599000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>21128000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>21601000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>18608000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>15849000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>17689000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>18453000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>13661000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>15688000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>19079000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>14284000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>12483000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>13787000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>7004000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>20327000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>25326000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>25505000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>28184000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>30825000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>27062000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>25301000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>28075000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>30884000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>26997000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>24687000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>26411000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>28429000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>29262000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>30440000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>34046000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>34804000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>32051000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>33728000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>34064000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>36492000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>31498000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>33500000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>36883000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>40195000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>37475000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>37256000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>41327000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>42177000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>37028000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>35447000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>39360000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>39333000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>35156000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>38661000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>37565000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>36960000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>28467000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>27693000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>28106000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>28518000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>23779000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>23576000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>24279000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>23368000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>19879000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>18807000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>21769000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>20948000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>19113000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>19943000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>20115000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>19740000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>17652000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>17586000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>17358000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>16928000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>13901243.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>13384340.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>12258139.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>11228420.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>10508622.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>9507188.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>7201189.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>6462233.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>5200878.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>4785427.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>4291359.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>3713577.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>3132464.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>2538152.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>2211180.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>1966024.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>1723000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>1575000.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>1539000.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>1311000.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>1169000.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>1140000.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>894000.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>747000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA30"/>
@@ -30367,51 +30614,51 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B2">
         <v>17740000.0</v>
       </c>
       <c r="C2">
         <v>16389000.0</v>
       </c>
       <c r="D2">
         <v>19378000.0</v>
       </c>
       <c r="E2">
         <v>44989000.0</v>
       </c>
       <c r="F2">
         <v>64385000.0</v>
       </c>
       <c r="G2">
         <v>20710000.0</v>
       </c>
       <c r="H2">
         <v>19461000.0</v>
       </c>
       <c r="I2">
         <v>24001000.0</v>
       </c>
@@ -30448,51 +30695,51 @@
       <c r="T2">
         <v>33415000.0</v>
       </c>
       <c r="U2">
         <v>24469000.0</v>
       </c>
       <c r="V2">
         <v>26434989.0</v>
       </c>
       <c r="W2">
         <v>3521637.0</v>
       </c>
       <c r="X2">
         <v>1258273.0</v>
       </c>
       <c r="Y2">
         <v>609919.0</v>
       </c>
       <c r="Z2">
         <v>45586.0</v>
       </c>
       <c r="AA2"/>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B3">
         <v>65000</v>
       </c>
       <c r="C3">
         <v>177000</v>
       </c>
       <c r="D3">
         <v>255000</v>
       </c>
       <c r="E3">
         <v>1511000</v>
       </c>
       <c r="F3">
         <v>29000</v>
       </c>
       <c r="G3">
         <v>253000</v>
       </c>
       <c r="H3">
         <v>474000</v>
       </c>
       <c r="I3">
         <v>752000</v>
       </c>
@@ -30531,153 +30778,153 @@
       </c>
       <c r="U3">
         <v>153000</v>
       </c>
       <c r="V3">
         <v>155707</v>
       </c>
       <c r="W3">
         <v>39776</v>
       </c>
       <c r="X3">
         <v>120142</v>
       </c>
       <c r="Y3">
         <v>120746</v>
       </c>
       <c r="Z3">
         <v>156365</v>
       </c>
       <c r="AA3">
         <v>229000</v>
       </c>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4">
         <v>42104000.0</v>
       </c>
       <c r="H4">
         <v>983000.0</v>
       </c>
       <c r="I4">
         <v>-3660000.0</v>
       </c>
       <c r="J4">
         <v>-4285000.0</v>
       </c>
       <c r="K4">
         <v>-8290000.0</v>
       </c>
       <c r="L4">
         <v>-20289000.0</v>
       </c>
       <c r="M4">
         <v>-11411000.0</v>
       </c>
       <c r="N4">
         <v>5054000.0</v>
       </c>
       <c r="O4">
         <v>22425000.0</v>
       </c>
       <c r="P4">
         <v>-2440000.0</v>
       </c>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5">
         <v>44926000.0</v>
       </c>
       <c r="H5">
         <v>-1226000.0</v>
       </c>
       <c r="I5">
         <v>-103000.0</v>
       </c>
       <c r="J5">
         <v>-150000.0</v>
       </c>
       <c r="K5">
         <v>1574000.0</v>
       </c>
       <c r="L5">
         <v>2777000.0</v>
       </c>
       <c r="M5">
         <v>-417000.0</v>
       </c>
       <c r="N5">
         <v>14048000.0</v>
       </c>
       <c r="O5">
         <v>2719000.0</v>
       </c>
       <c r="P5">
         <v>-4135000.0</v>
       </c>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B6">
         <v>-6977000.0</v>
       </c>
       <c r="C6">
         <v>1351000.0</v>
       </c>
       <c r="D6">
         <v>-2989000.0</v>
       </c>
       <c r="E6">
         <v>-25611000.0</v>
       </c>
       <c r="F6">
         <v>-19396000.0</v>
       </c>
       <c r="G6">
         <v>43675000.0</v>
       </c>
       <c r="H6">
         <v>1367000.0</v>
       </c>
       <c r="I6">
         <v>-4540000.0</v>
       </c>
@@ -30714,51 +30961,51 @@
       <c r="T6">
         <v>-10774000.0</v>
       </c>
       <c r="U6">
         <v>8946000.0</v>
       </c>
       <c r="V6">
         <v>-1966257.0</v>
       </c>
       <c r="W6">
         <v>22913352.0</v>
       </c>
       <c r="X6">
         <v>2263364.0</v>
       </c>
       <c r="Y6">
         <v>648354.0</v>
       </c>
       <c r="Z6">
         <v>564333.0</v>
       </c>
       <c r="AA6"/>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B7">
         <v>-519000.0</v>
       </c>
       <c r="C7">
         <v>5376000.0</v>
       </c>
       <c r="D7">
         <v>-4234000.0</v>
       </c>
       <c r="E7">
         <v>-30434000.0</v>
       </c>
       <c r="F7">
         <v>-11830000.0</v>
       </c>
       <c r="G7">
         <v>50754000.0</v>
       </c>
       <c r="H7">
         <v>3003000.0</v>
       </c>
       <c r="I7">
         <v>-1892000.0</v>
       </c>
@@ -30795,102 +31042,102 @@
       <c r="T7">
         <v>56000.0</v>
       </c>
       <c r="U7">
         <v>1448000.0</v>
       </c>
       <c r="V7">
         <v>-32133.0</v>
       </c>
       <c r="W7">
         <v>-3535080.0</v>
       </c>
       <c r="X7">
         <v>293602.0</v>
       </c>
       <c r="Y7">
         <v>-256487.0</v>
       </c>
       <c r="Z7">
         <v>344528.0</v>
       </c>
       <c r="AA7"/>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8">
         <v>6196000.0</v>
       </c>
       <c r="H8">
         <v>-728000.0</v>
       </c>
       <c r="I8">
         <v>-1519000.0</v>
       </c>
       <c r="J8">
         <v>3065000.0</v>
       </c>
       <c r="K8">
         <v>1313000.0</v>
       </c>
       <c r="L8">
         <v>-789000.0</v>
       </c>
       <c r="M8">
         <v>-1154000.0</v>
       </c>
       <c r="N8">
         <v>-173000.0</v>
       </c>
       <c r="O8">
         <v>-285000.0</v>
       </c>
       <c r="P8">
         <v>-146000.0</v>
       </c>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B9">
         <v>1843000.0</v>
       </c>
       <c r="C9">
         <v>40000.0</v>
       </c>
       <c r="D9">
         <v>1086000.0</v>
       </c>
       <c r="E9">
         <v>1317000.0</v>
       </c>
       <c r="F9">
         <v>-9735000.0</v>
       </c>
       <c r="G9">
         <v>6196000.0</v>
       </c>
       <c r="H9">
         <v>-728000.0</v>
       </c>
       <c r="I9">
         <v>-1519000.0</v>
       </c>
@@ -30925,51 +31172,51 @@
         <v>316000.0</v>
       </c>
       <c r="T9"/>
       <c r="U9">
         <v>304000.0</v>
       </c>
       <c r="V9">
         <v>317301000.0</v>
       </c>
       <c r="W9">
         <v>121088000.0</v>
       </c>
       <c r="X9">
         <v>14571000.0</v>
       </c>
       <c r="Y9">
         <v>-88507000.0</v>
       </c>
       <c r="Z9">
         <v>-88507.0</v>
       </c>
       <c r="AA9"/>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10">
         <v>42542000.0</v>
       </c>
       <c r="H10">
         <v>-977000.0</v>
       </c>
       <c r="I10">
         <v>-159000.0</v>
       </c>
       <c r="J10">
         <v>-673000.0</v>
       </c>
       <c r="K10">
         <v>-111000.0</v>
       </c>
       <c r="L10">
         <v>-6468000.0</v>
       </c>
       <c r="M10">
@@ -30994,51 +31241,51 @@
         <v>-2218000.0</v>
       </c>
       <c r="T10"/>
       <c r="U10">
         <v>799000.0</v>
       </c>
       <c r="V10">
         <v>-2305642072.0</v>
       </c>
       <c r="W10">
         <v>-380448488.0</v>
       </c>
       <c r="X10">
         <v>-284735574.0</v>
       </c>
       <c r="Y10">
         <v>88451920.0</v>
       </c>
       <c r="Z10">
         <v>222511.0</v>
       </c>
       <c r="AA10"/>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>902000.0</v>
       </c>
       <c r="F11">
         <v>-2740000.0</v>
       </c>
       <c r="G11">
         <v>-748000.0</v>
       </c>
       <c r="H11">
         <v>5240000.0</v>
       </c>
       <c r="I11">
         <v>-606000.0</v>
       </c>
       <c r="J11">
         <v>-4324000.0</v>
       </c>
       <c r="K11">
         <v>-4044000.0</v>
       </c>
@@ -31069,51 +31316,51 @@
       <c r="T11">
         <v>4514000.0</v>
       </c>
       <c r="U11"/>
       <c r="V11">
         <v>2878000.0</v>
       </c>
       <c r="W11">
         <v>1352000.0</v>
       </c>
       <c r="X11">
         <v>562000.0</v>
       </c>
       <c r="Y11">
         <v>530000.0</v>
       </c>
       <c r="Z11">
         <v>60000.0</v>
       </c>
       <c r="AA11">
         <v>248000.0</v>
       </c>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-1510000.0</v>
       </c>
       <c r="F12">
         <v>533000.0</v>
       </c>
       <c r="G12">
         <v>7374000.0</v>
       </c>
       <c r="H12">
         <v>2477000.0</v>
       </c>
       <c r="I12">
         <v>1056000.0</v>
       </c>
       <c r="J12">
         <v>-2120000.0</v>
       </c>
       <c r="K12">
         <v>718000.0</v>
       </c>
@@ -31138,100 +31385,100 @@
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12">
         <v>3000.0</v>
       </c>
       <c r="U12">
         <v>285000.0</v>
       </c>
       <c r="V12">
         <v>919000.0</v>
       </c>
       <c r="W12"/>
       <c r="X12">
         <v>871000.0</v>
       </c>
       <c r="Y12"/>
       <c r="Z12">
         <v>123000.0</v>
       </c>
       <c r="AA12">
         <v>480000.0</v>
       </c>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-33943000.0</v>
       </c>
       <c r="F13">
         <v>3823000.0</v>
       </c>
       <c r="G13">
         <v>45771000.0</v>
       </c>
       <c r="H13">
         <v>1180000.0</v>
       </c>
       <c r="I13">
         <v>-85000.0</v>
       </c>
       <c r="J13">
         <v>-3484000.0</v>
       </c>
       <c r="K13">
         <v>-911000.0</v>
       </c>
       <c r="L13">
         <v>-10334000.0</v>
       </c>
       <c r="M13">
         <v>-9959000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B14">
         <v>303000.0</v>
       </c>
       <c r="C14">
         <v>907000.0</v>
       </c>
       <c r="D14">
         <v>1893000.0</v>
       </c>
       <c r="E14">
         <v>2189000.0</v>
       </c>
       <c r="F14">
         <v>1820000.0</v>
       </c>
       <c r="G14">
         <v>2314000.0</v>
       </c>
       <c r="H14">
         <v>1318000.0</v>
       </c>
       <c r="I14">
         <v>1828000.0</v>
       </c>
@@ -31268,98 +31515,98 @@
       <c r="T14">
         <v>193000.0</v>
       </c>
       <c r="U14">
         <v>131000.0</v>
       </c>
       <c r="V14">
         <v>166957.0</v>
       </c>
       <c r="W14">
         <v>161329.0</v>
       </c>
       <c r="X14">
         <v>163284.0</v>
       </c>
       <c r="Y14">
         <v>194373.0</v>
       </c>
       <c r="Z14">
         <v>138628.0</v>
       </c>
       <c r="AA14"/>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15">
         <v>60000.0</v>
       </c>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>102000.0</v>
       </c>
       <c r="M15">
         <v>479000.0</v>
       </c>
       <c r="N15">
         <v>688000.0</v>
       </c>
       <c r="O15">
         <v>0.0</v>
       </c>
       <c r="P15">
         <v>0.0</v>
       </c>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B16">
         <v>10763000.0</v>
       </c>
       <c r="C16">
         <v>17740000.0</v>
       </c>
       <c r="D16">
         <v>16389000.0</v>
       </c>
       <c r="E16">
         <v>19378000.0</v>
       </c>
       <c r="F16">
         <v>44989000.0</v>
       </c>
       <c r="G16">
         <v>64385000.0</v>
       </c>
       <c r="H16">
         <v>20828000.0</v>
       </c>
       <c r="I16">
         <v>19461000.0</v>
       </c>
@@ -31398,96 +31645,96 @@
       </c>
       <c r="U16">
         <v>33415000.0</v>
       </c>
       <c r="V16">
         <v>24468732.0</v>
       </c>
       <c r="W16">
         <v>26434989.0</v>
       </c>
       <c r="X16">
         <v>3521637.0</v>
       </c>
       <c r="Y16">
         <v>1258273.0</v>
       </c>
       <c r="Z16">
         <v>609919.0</v>
       </c>
       <c r="AA16">
         <v>45586.0</v>
       </c>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17">
         <v>1199000.0</v>
       </c>
       <c r="K17">
         <v>-841000.0</v>
       </c>
       <c r="L17">
         <v>-3251000.0</v>
       </c>
       <c r="M17">
         <v>-3547000.0</v>
       </c>
       <c r="N17">
         <v>329000.0</v>
       </c>
       <c r="O17">
         <v>928000.0</v>
       </c>
       <c r="P17">
         <v>-796000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B18">
         <v>5596000.0</v>
       </c>
       <c r="C18">
         <v>20923000.0</v>
       </c>
       <c r="D18">
         <v>10420000.0</v>
       </c>
       <c r="E18">
         <v>-24632000.0</v>
       </c>
       <c r="F18">
         <v>-8112000.0</v>
       </c>
       <c r="G18">
         <v>46766000.0</v>
       </c>
       <c r="H18">
         <v>10880000.0</v>
       </c>
       <c r="I18">
         <v>4565000.0</v>
       </c>
@@ -31524,192 +31771,194 @@
       <c r="T18">
         <v>9231000.0</v>
       </c>
       <c r="U18">
         <v>17155000.0</v>
       </c>
       <c r="V18">
         <v>7969138.0</v>
       </c>
       <c r="W18">
         <v>4495552.0</v>
       </c>
       <c r="X18">
         <v>2263364.0</v>
       </c>
       <c r="Y18">
         <v>648354.0</v>
       </c>
       <c r="Z18">
         <v>614333.0</v>
       </c>
       <c r="AA18"/>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-177000.0</v>
       </c>
       <c r="D19">
         <v>-330000.0</v>
       </c>
       <c r="E19">
         <v>-1315000.0</v>
       </c>
       <c r="F19">
         <v>133000.0</v>
       </c>
       <c r="G19">
         <v>2177000.0</v>
       </c>
       <c r="H19">
         <v>-673000.0</v>
       </c>
       <c r="I19">
         <v>-3685000.0</v>
       </c>
       <c r="J19">
         <v>2152000.0</v>
       </c>
       <c r="K19">
         <v>-909000.0</v>
       </c>
       <c r="L19">
         <v>-3083000.0</v>
       </c>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>1006000.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>218</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>219</v>
+      </c>
+      <c r="B21">
+        <v>0.0</v>
+      </c>
       <c r="C21">
         <v>1753000.0</v>
       </c>
       <c r="D21">
         <v>3000000.0</v>
       </c>
       <c r="E21">
         <v>0.0</v>
       </c>
       <c r="F21">
         <v>-110000.0</v>
       </c>
       <c r="G21">
         <v>-5837000.0</v>
       </c>
       <c r="H21">
         <v>-5837.0</v>
       </c>
       <c r="I21">
         <v>-5837.0</v>
       </c>
       <c r="J21">
         <v>-5837.0</v>
       </c>
       <c r="K21">
         <v>-5658000.0</v>
       </c>
       <c r="L21">
         <v>-1026000.0</v>
       </c>
       <c r="M21">
         <v>1341000.0</v>
       </c>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B22">
         <v>4700000.0</v>
       </c>
       <c r="C22">
         <v>13682000.0</v>
       </c>
       <c r="D22">
         <v>12468000.0</v>
       </c>
       <c r="E22">
         <v>6629000.0</v>
       </c>
       <c r="F22">
         <v>902000.0</v>
       </c>
       <c r="G22">
         <v>-14570000.0</v>
       </c>
       <c r="H22">
         <v>4118000.0</v>
       </c>
       <c r="I22">
         <v>4661000.0</v>
       </c>
@@ -31748,51 +31997,51 @@
       </c>
       <c r="U22">
         <v>16803000.0</v>
       </c>
       <c r="V22">
         <v>7963017.0</v>
       </c>
       <c r="W22">
         <v>6037377.0</v>
       </c>
       <c r="X22">
         <v>2050126.0</v>
       </c>
       <c r="Y22">
         <v>853071.0</v>
       </c>
       <c r="Z22">
         <v>364302.0</v>
       </c>
       <c r="AA22">
         <v>362000.0</v>
       </c>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B23">
         <v>-13068000.0</v>
       </c>
       <c r="C23">
         <v>1753000.0</v>
       </c>
       <c r="D23">
         <v>-369000.0</v>
       </c>
       <c r="E23">
         <v>1918000.0</v>
       </c>
       <c r="F23">
         <v>-5560000.0</v>
       </c>
       <c r="G23">
         <v>60000.0</v>
       </c>
       <c r="H23">
         <v>1710000.0</v>
       </c>
       <c r="I23">
         <v>-3685000.0</v>
       </c>
@@ -31831,58 +32080,60 @@
       </c>
       <c r="U23">
         <v>20184000.0</v>
       </c>
       <c r="V23">
         <v>34550000.0</v>
       </c>
       <c r="W23">
         <v>405157000.0</v>
       </c>
       <c r="X23">
         <v>-120142.0</v>
       </c>
       <c r="Y23">
         <v>-50000000.0</v>
       </c>
       <c r="Z23">
         <v>-50000.0</v>
       </c>
       <c r="AA23">
         <v>50000.0</v>
       </c>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24">
         <v>216000.0</v>
       </c>
-      <c r="E24"/>
+      <c r="E24">
+        <v>-1049000.0</v>
+      </c>
       <c r="F24">
         <v>133000.0</v>
       </c>
       <c r="G24">
         <v>822000.0</v>
       </c>
       <c r="H24">
         <v>-673000.0</v>
       </c>
       <c r="I24">
         <v>150000.0</v>
       </c>
       <c r="J24">
         <v>2890000.0</v>
       </c>
       <c r="K24">
         <v>-58000.0</v>
       </c>
       <c r="L24">
         <v>17038000.0</v>
       </c>
       <c r="M24">
         <v>200000.0</v>
       </c>
       <c r="N24">
@@ -31900,51 +32151,51 @@
       <c r="R24">
         <v>-1760000.0</v>
       </c>
       <c r="S24">
         <v>-875000.0</v>
       </c>
       <c r="T24"/>
       <c r="U24">
         <v>-34000.0</v>
       </c>
       <c r="V24"/>
       <c r="W24">
         <v>-2688.0</v>
       </c>
       <c r="X24"/>
       <c r="Y24">
         <v>-125000000.0</v>
       </c>
       <c r="Z24">
         <v>-125000.0</v>
       </c>
       <c r="AA24"/>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B25">
         <v>246000.0</v>
       </c>
       <c r="C25">
         <v>7000.0</v>
       </c>
       <c r="D25">
         <v>-1068000.0</v>
       </c>
       <c r="E25">
         <v>-4084000.0</v>
       </c>
       <c r="F25">
         <v>-3536000.0</v>
       </c>
       <c r="G25">
         <v>5731000.0</v>
       </c>
       <c r="H25">
         <v>1243000.0</v>
       </c>
       <c r="I25">
         <v>141000.0</v>
       </c>
@@ -31981,51 +32232,51 @@
       <c r="T25">
         <v>-48000.0</v>
       </c>
       <c r="U25">
         <v>-145000.0</v>
       </c>
       <c r="V25">
         <v>703444.0</v>
       </c>
       <c r="W25">
         <v>2053012.0</v>
       </c>
       <c r="X25">
         <v>15949.0</v>
       </c>
       <c r="Y25">
         <v>11161.0</v>
       </c>
       <c r="Z25">
         <v>-104956.0</v>
       </c>
       <c r="AA25"/>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B26">
         <v>-13068000.0</v>
       </c>
       <c r="C26">
         <v>-18929000.0</v>
       </c>
       <c r="D26">
         <v>-16781000.0</v>
       </c>
       <c r="E26">
         <v>-1642000.0</v>
       </c>
       <c r="F26">
         <v>-5488000.0</v>
       </c>
       <c r="G26">
         <v>-1205000.0</v>
       </c>
       <c r="H26">
         <v>-10816000.0</v>
       </c>
       <c r="I26">
         <v>-5292000.0</v>
       </c>
@@ -32048,51 +32299,51 @@
         <v>-11510000.0</v>
       </c>
       <c r="P26">
         <v>-15123000.0</v>
       </c>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26">
         <v>-19822000.0</v>
       </c>
       <c r="U26">
         <v>-28579000.0</v>
       </c>
       <c r="V26">
         <v>-123729.0</v>
       </c>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B27">
         <v>1447000.0</v>
       </c>
       <c r="C27">
         <v>1646000.0</v>
       </c>
       <c r="D27">
         <v>1568000.0</v>
       </c>
       <c r="E27">
         <v>1805000.0</v>
       </c>
       <c r="F27">
         <v>3748000.0</v>
       </c>
       <c r="G27">
         <v>6203000.0</v>
       </c>
       <c r="H27">
         <v>1414000.0</v>
       </c>
       <c r="I27">
         <v>915000.0</v>
       </c>
@@ -32115,51 +32366,51 @@
         <v>1207000.0</v>
       </c>
       <c r="P27">
         <v>750000.0</v>
       </c>
       <c r="Q27">
         <v>750000.0</v>
       </c>
       <c r="R27">
         <v>94000.0</v>
       </c>
       <c r="S27">
         <v>-500000.0</v>
       </c>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B28">
         <v>-13068000.0</v>
       </c>
       <c r="C28">
         <v>-18973000.0</v>
       </c>
       <c r="D28">
         <v>-14150000.0</v>
       </c>
       <c r="E28">
         <v>1282000.0</v>
       </c>
       <c r="F28">
         <v>-11158000.0</v>
       </c>
       <c r="G28">
         <v>-6982000.0</v>
       </c>
       <c r="H28">
         <v>-9096000.0</v>
       </c>
       <c r="I28">
         <v>-5292000.0</v>
       </c>
@@ -32196,51 +32447,51 @@
       <c r="T28">
         <v>-19822000.0</v>
       </c>
       <c r="U28">
         <v>-28579000.0</v>
       </c>
       <c r="V28">
         <v>-89179.0</v>
       </c>
       <c r="W28">
         <v>28452226.0</v>
       </c>
       <c r="X28"/>
       <c r="Y28">
         <v>-50000000.0</v>
       </c>
       <c r="Z28">
         <v>-50000.0</v>
       </c>
       <c r="AA28">
         <v>54000.0</v>
       </c>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B29">
         <v>5661000.0</v>
       </c>
       <c r="C29">
         <v>21100000.0</v>
       </c>
       <c r="D29">
         <v>10675000.0</v>
       </c>
       <c r="E29">
         <v>-23121000.0</v>
       </c>
       <c r="F29">
         <v>-8083000.0</v>
       </c>
       <c r="G29">
         <v>47019000.0</v>
       </c>
       <c r="H29">
         <v>11354000.0</v>
       </c>
       <c r="I29">
         <v>5317000.0</v>
       </c>
@@ -32279,51 +32530,51 @@
       </c>
       <c r="U29">
         <v>17308000.0</v>
       </c>
       <c r="V29">
         <v>8124845.0</v>
       </c>
       <c r="W29">
         <v>4535328.0</v>
       </c>
       <c r="X29">
         <v>2383506.0</v>
       </c>
       <c r="Y29">
         <v>769100.0</v>
       </c>
       <c r="Z29">
         <v>770698.0</v>
       </c>
       <c r="AA29">
         <v>409000.0</v>
       </c>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B30">
         <v>-65000.0</v>
       </c>
       <c r="C30">
         <v>-177000.0</v>
       </c>
       <c r="D30">
         <v>-39000.0</v>
       </c>
       <c r="E30">
         <v>-1315000.0</v>
       </c>
       <c r="F30">
         <v>104000.0</v>
       </c>
       <c r="G30">
         <v>2067000.0</v>
       </c>
       <c r="H30">
         <v>-1147000.0</v>
       </c>
       <c r="I30">
         <v>-3685000.0</v>
       </c>
@@ -32379,3326 +32630,3350 @@
         <v>-156365.0</v>
       </c>
       <c r="AA30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DA30"/>
+  <dimension ref="A1:DB30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:105">
+    <row r="1" spans="1:106">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="D1" t="s">
         <v>91</v>
       </c>
       <c r="E1" t="s">
         <v>92</v>
       </c>
       <c r="F1" t="s">
+        <v>93</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="H1" t="s">
         <v>94</v>
       </c>
       <c r="I1" t="s">
         <v>95</v>
       </c>
       <c r="J1" t="s">
+        <v>96</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="L1" t="s">
         <v>97</v>
       </c>
       <c r="M1" t="s">
         <v>98</v>
       </c>
       <c r="N1" t="s">
+        <v>99</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="P1" t="s">
         <v>100</v>
       </c>
       <c r="Q1" t="s">
         <v>101</v>
       </c>
       <c r="R1" t="s">
+        <v>102</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="T1" t="s">
         <v>103</v>
       </c>
       <c r="U1" t="s">
         <v>104</v>
       </c>
       <c r="V1" t="s">
+        <v>105</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="X1" t="s">
         <v>106</v>
       </c>
       <c r="Y1" t="s">
         <v>107</v>
       </c>
       <c r="Z1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AB1" t="s">
         <v>109</v>
       </c>
       <c r="AC1" t="s">
         <v>110</v>
       </c>
       <c r="AD1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AF1" t="s">
         <v>112</v>
       </c>
       <c r="AG1" t="s">
         <v>113</v>
       </c>
       <c r="AH1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AJ1" t="s">
         <v>115</v>
       </c>
       <c r="AK1" t="s">
         <v>116</v>
       </c>
       <c r="AL1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AN1" t="s">
         <v>118</v>
       </c>
       <c r="AO1" t="s">
         <v>119</v>
       </c>
       <c r="AP1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AR1" t="s">
         <v>121</v>
       </c>
       <c r="AS1" t="s">
         <v>122</v>
       </c>
       <c r="AT1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AV1" t="s">
         <v>124</v>
       </c>
       <c r="AW1" t="s">
         <v>125</v>
       </c>
       <c r="AX1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AZ1" t="s">
         <v>127</v>
       </c>
       <c r="BA1" t="s">
         <v>128</v>
       </c>
       <c r="BB1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BD1" t="s">
         <v>130</v>
       </c>
       <c r="BE1" t="s">
         <v>131</v>
       </c>
       <c r="BF1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BH1" t="s">
         <v>133</v>
       </c>
       <c r="BI1" t="s">
         <v>134</v>
       </c>
       <c r="BJ1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BL1" t="s">
         <v>136</v>
       </c>
       <c r="BM1" t="s">
         <v>137</v>
       </c>
       <c r="BN1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BP1" t="s">
         <v>139</v>
       </c>
       <c r="BQ1" t="s">
         <v>140</v>
       </c>
       <c r="BR1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BT1" t="s">
         <v>142</v>
       </c>
       <c r="BU1" t="s">
         <v>143</v>
       </c>
       <c r="BV1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BX1" t="s">
         <v>145</v>
       </c>
       <c r="BY1" t="s">
         <v>146</v>
       </c>
       <c r="BZ1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="CB1" t="s">
         <v>148</v>
       </c>
       <c r="CC1" t="s">
         <v>149</v>
       </c>
       <c r="CD1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CF1" t="s">
         <v>151</v>
       </c>
       <c r="CG1" t="s">
         <v>152</v>
       </c>
       <c r="CH1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CJ1" t="s">
         <v>154</v>
       </c>
       <c r="CK1" t="s">
         <v>155</v>
       </c>
       <c r="CL1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CN1" t="s">
         <v>157</v>
       </c>
       <c r="CO1" t="s">
         <v>158</v>
       </c>
       <c r="CP1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CR1" t="s">
         <v>160</v>
       </c>
       <c r="CS1" t="s">
         <v>161</v>
       </c>
       <c r="CT1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
       </c>
-      <c r="CU1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CV1" t="s">
-        <v>194</v>
+        <v>163</v>
       </c>
       <c r="CW1" t="s">
         <v>195</v>
       </c>
       <c r="CX1" t="s">
+        <v>196</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
       <c r="CZ1" t="s">
         <v>197</v>
       </c>
       <c r="DA1" t="s">
         <v>198</v>
       </c>
+      <c r="DB1" t="s">
+        <v>199</v>
+      </c>
     </row>
-    <row r="2" spans="1:105">
+    <row r="2" spans="1:106">
       <c r="A2" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B2">
+        <v>10763000.0</v>
+      </c>
+      <c r="C2">
         <v>9247000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>11198000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>12227000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>17740000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>12106000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>13243000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>16865000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>16389000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>16582000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>20197000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>19826000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>19378000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>20545000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>26680000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>36759000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>44989000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>66401000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>82188000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>72129000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>64385000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>51984000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>26968000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>14367000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>20710000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>12913000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>15444000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>21271000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>19461000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>17232000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>20867000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>24571000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>24001000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>18822000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>21331000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>28594000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>26838000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>24839000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>27560000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>28807000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>35128000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>34570000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>56477000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>53975000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>54812000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>57206000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>60502000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>61035000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>66223000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>77900000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>73381000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>65107000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>61169000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>57634000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>54161000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>48559000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>38744000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>32433000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>40086000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>51698000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>41184000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>34717000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>31875000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>30125000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>19776000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>15694000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>15544000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>15644000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>14179000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>15836000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>21017000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>24445000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>22641000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>23253000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>41876000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>39889000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>33415000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>27977000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>10200000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>26942000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>24469000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>22734903.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>21684711.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>29514706.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>26434989.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>6077758.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>5192992.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>3424165.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>3521637.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>3011966.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>2343037.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>1777571.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>1258273.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>796503.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>379534.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>411826.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>609919.0</v>
       </c>
-      <c r="CT2"/>
       <c r="CU2"/>
       <c r="CV2"/>
       <c r="CW2"/>
       <c r="CX2"/>
       <c r="CY2"/>
       <c r="CZ2"/>
       <c r="DA2"/>
+      <c r="DB2"/>
     </row>
-    <row r="3" spans="1:105">
+    <row r="3" spans="1:106">
       <c r="A3" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B3">
+        <v>8000</v>
+      </c>
+      <c r="C3">
         <v>16000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>15000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>13000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>21000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>48000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>46000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>48000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>35000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>38000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>60000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>46000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>111000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>226000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>61000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>86000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>1138000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>5000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>60000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>77000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>7000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>49000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>72000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>131000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>124000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>149000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>70000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>131000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>86000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>159000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>442000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>65000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>252000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>180000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>186000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>120000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>107000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>155000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>503000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>145000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>397000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>132000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>554000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>184000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>346000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>1490000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>405000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>1019000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>1866000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>1487000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>1209000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>900000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>1375000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>774000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>594000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>678000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>558000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>846000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>357000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>699000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>137000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>391000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>355000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>396000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>384000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>405000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>320000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>2644000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>916000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>1594000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>515000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>842000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>323000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>94000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>169000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>77000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>57000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>18000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>22000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>56000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>38815</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>21922</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>52648</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>42322</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>868</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>12551</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>16947</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>9410</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>73103</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>28207</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>10860</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>7972</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>8498</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>13430</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>93557</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>5261</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>31000</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>22000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="CW3">
         <v>0</v>
       </c>
       <c r="CX3">
+        <v>0</v>
+      </c>
+      <c r="CY3">
         <v>229000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="CZ3">
         <v>0</v>
       </c>
       <c r="DA3">
         <v>0</v>
       </c>
+      <c r="DB3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:105">
+    <row r="4" spans="1:106">
       <c r="A4" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>-7706000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>277000.0</v>
       </c>
-      <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
-      <c r="Q4">
+      <c r="Q4"/>
+      <c r="R4">
         <v>-7706000.0</v>
       </c>
-      <c r="R4"/>
-      <c r="S4">
+      <c r="S4"/>
+      <c r="T4">
         <v>-14964000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>9632000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>7474000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>11223000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>24112000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>12840000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>-6071000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>7136000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>-2131000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>-5680000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>1658000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>2776000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-3626000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-3380000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>570000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>3731000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>-2509000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>-7263000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>1756000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>1999000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>-2721000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>-1247000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>-6321000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>558000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>-21318000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>1308000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>-837000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>-2394000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>-3296000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>-533000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>-5188000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>-11677000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>4519000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>8274000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>3938000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>3535000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>3473000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>5602000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>9815000.0</v>
       </c>
-      <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
+      <c r="DB4"/>
     </row>
-    <row r="5" spans="1:105">
+    <row r="5" spans="1:106">
       <c r="A5" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>-6637000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-4024000.0</v>
       </c>
-      <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
-      <c r="Q5">
+      <c r="Q5"/>
+      <c r="R5">
         <v>-6637000.0</v>
       </c>
-      <c r="R5"/>
-      <c r="S5">
+      <c r="S5"/>
+      <c r="T5">
         <v>-16691000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>11387000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>10310000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>42615000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-98000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>558000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>1851000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-682000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-355000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-1003000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>814000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-173000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-71000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-277000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>418000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>1135000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-1102000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-641000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>458000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>2260000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-1431000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-278000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>1023000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>556000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>27000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>1099000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>1095000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-162000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-1528000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-578000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>1851000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>12538000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-1182000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>1043000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>1649000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>1502000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>564000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-2690000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>3343000.0</v>
       </c>
-      <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
+      <c r="DB5"/>
     </row>
-    <row r="6" spans="1:105">
+    <row r="6" spans="1:106">
       <c r="A6" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B6">
+        <v>562000.0</v>
+      </c>
+      <c r="C6">
         <v>1516000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-1951000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-1029000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-5513000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>5634000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-1137000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-3622000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>476000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-193000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-3615000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>371000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>448000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-1167000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-6135000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-10079000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-8230000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-21412000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-15787000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>10059000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>7744000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>12401000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>25016000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>12601000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-6343000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>7797000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-2531000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-5827000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>1810000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>2229000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-3635000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-3704000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>570000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>3731000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-2509000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-7263000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>1756000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>1999000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-2721000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-1247000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-6321000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>558000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-21907000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>1308000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-837000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-2394000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-3296000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-533000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-5188000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-11677000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>4519000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>8274000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>3938000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>3535000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>3473000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>5602000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>9815000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>6311000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-7653000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-11612000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>10514000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>6467000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>2842000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>1750000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>10349000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>4082000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>150000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-100000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>1465000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-1657000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-5181000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-3428000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>1804000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-612000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-18623000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>1987000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>6474000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>5438000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>17777000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>-16742000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>2473000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>1733829.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>1050192.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>-7829995.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>3079717.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>20357231.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>884766.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>1768827.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>-97472.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>509671.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>668929.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>565466.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>519298.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>461770.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>416969.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>-32292.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>-198093.0</v>
       </c>
-      <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
+      <c r="DB6"/>
     </row>
-    <row r="7" spans="1:105">
+    <row r="7" spans="1:106">
       <c r="A7" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B7">
+        <v>1199000.0</v>
+      </c>
+      <c r="C7">
         <v>1350000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-987000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-359000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-525000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>4413000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>1477000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-477000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-37000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-3171000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>514000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>1666000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-3386000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-5084000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-4330000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-12259000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-8761000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-17263000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-12792000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>8772000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>9453000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>8912000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>22048000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>19379000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>415000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>9222000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-1200000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-3972000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-763000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>3168000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-1840000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-704000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-2516000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>2121000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-33000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-3808000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>485000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>4847000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-3878000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-608000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-1313000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>1405000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-10084000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-1742000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-316000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-2968000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-3288000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-9168000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-3998000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-6310000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>20067000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>3533000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-500000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>10390000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>2610000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-1279000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>5052000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>202000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>2242000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-17117000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>23982000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>5468000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-1557000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-1698000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>6296000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>-3856000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>762000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>-444000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>808000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>-979000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>-1966000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>-1934000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>4528000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>-824000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>-852000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>-706000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>2438000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>2012000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>-1681000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>-443000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>1560000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>479953.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>-1196990.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>-261758.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>946662.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>-315824.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>-1137779.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>-869753.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>-1211724.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>221563.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>78661.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>-71370.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>64748.0</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>129741.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CR7">
         <v>149025.0</v>
       </c>
-      <c r="CR7">
+      <c r="CS7">
         <v>-136752.0</v>
       </c>
-      <c r="CS7">
+      <c r="CT7">
         <v>-398501.0</v>
       </c>
-      <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
+      <c r="DB7"/>
     </row>
-    <row r="8" spans="1:105">
+    <row r="8" spans="1:106">
       <c r="A8" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>-3163000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>372000.0</v>
       </c>
-      <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
-      <c r="Q8">
+      <c r="Q8"/>
+      <c r="R8">
         <v>-3163000.0</v>
       </c>
-      <c r="R8"/>
-      <c r="S8">
+      <c r="S8"/>
+      <c r="T8">
         <v>933000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-2552000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-2229000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>-50000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>63000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>3674000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>2509000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>-601000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>2652000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>201000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-2980000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>-433000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>-189000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>100000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>-997000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>-323000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>1301000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>1800000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>287000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>1860000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>1718000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>-1240000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>-1025000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>1263000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AR8">
         <v>891000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>-1179000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>-1764000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>834000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AV8">
         <v>423000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AW8">
         <v>-1123000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>-1288000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AY8">
         <v>933000.0</v>
       </c>
-      <c r="AY8">
+      <c r="AZ8">
         <v>1021000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BA8">
         <v>-91000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BB8">
         <v>-2036000.0</v>
       </c>
-      <c r="BB8">
+      <c r="BC8">
         <v>1784000.0</v>
       </c>
-      <c r="BC8">
+      <c r="BD8">
         <v>53000.0</v>
       </c>
-      <c r="BD8">
+      <c r="BE8">
         <v>-851000.0</v>
       </c>
-      <c r="BE8">
+      <c r="BF8">
         <v>-1271000.0</v>
       </c>
-      <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
+      <c r="DB8"/>
     </row>
-    <row r="9" spans="1:105">
+    <row r="9" spans="1:106">
       <c r="A9" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B9">
+        <v>-3140000.0</v>
+      </c>
+      <c r="C9">
         <v>1087000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-903000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>1547000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>434000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>113000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>127000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-150000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-235000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-2231000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-571000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>3516000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>372000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-1223000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>2671000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>3032000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-3163000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-5887000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>933000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-2552000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-2229000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-50000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>63000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>3674000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>2509000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-660000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>2652000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>201000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-2980000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-433000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-189000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>100000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-997000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-323000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>1301000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>1800000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>287000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>2233000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>1715000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-1241000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-1025000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>1071000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>824000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-1178000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-1764000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>835000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>423000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-1123000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-1288000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>932000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>1021000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-91000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-2036000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>1784000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>53000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-851000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>-1271000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>576000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>1734000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>462000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>-2918000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>659000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>-414000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>-247000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>-2321000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>569000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>217000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>23000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>-1005000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>316000.0</v>
       </c>
-      <c r="BS9"/>
       <c r="BT9"/>
-      <c r="BU9">
+      <c r="BU9"/>
+      <c r="BV9">
         <v>22000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>-48000.0</v>
       </c>
-      <c r="BW9"/>
       <c r="BX9"/>
-      <c r="BY9">
+      <c r="BY9"/>
+      <c r="BZ9">
         <v>28000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>304000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>3000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>259000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>247000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>121088000.0</v>
       </c>
-      <c r="CE9"/>
       <c r="CF9"/>
-      <c r="CG9">
+      <c r="CG9"/>
+      <c r="CH9">
         <v>27582000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>121088000.0</v>
       </c>
-      <c r="CI9"/>
       <c r="CJ9"/>
-      <c r="CK9">
+      <c r="CK9"/>
+      <c r="CL9">
         <v>74703000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>14571000.0</v>
       </c>
-      <c r="CM9"/>
       <c r="CN9"/>
-      <c r="CO9">
+      <c r="CO9"/>
+      <c r="CP9">
         <v>29611.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>-88507000.0</v>
       </c>
-      <c r="CQ9"/>
       <c r="CR9"/>
-      <c r="CS9">
+      <c r="CS9"/>
+      <c r="CT9">
         <v>29288.0</v>
       </c>
-      <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
+      <c r="DB9"/>
     </row>
-    <row r="10" spans="1:105">
+    <row r="10" spans="1:106">
       <c r="A10" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
-      <c r="R10">
+      <c r="R10"/>
+      <c r="S10">
         <v>10256000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>670000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>21106000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>26981000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>13336000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-926000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-1357000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>3410000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>44000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-2027000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-2382000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>3388000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>84000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-1278000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-624000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>1659000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>1512000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-2622000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-2477000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>3399000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>928000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-3485000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>1327000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>1175000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-911000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-525000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>681000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>2640000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-1923000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>524000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-195000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>1385000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>1320000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>20853000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>1767000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>2712000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>3180000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>1422000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>185000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>5810000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-5613000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-2434000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-19754000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>24011000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>2137000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-1249000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-1083000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>8568000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-3666000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>999000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>-2576000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>1977000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>-2376000.0</v>
       </c>
-      <c r="BS10"/>
       <c r="BT10"/>
-      <c r="BU10">
+      <c r="BU10"/>
+      <c r="BV10">
         <v>2104000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>-2793000.0</v>
       </c>
-      <c r="BW10"/>
       <c r="BX10"/>
-      <c r="BY10">
+      <c r="BY10"/>
+      <c r="BZ10">
         <v>-96000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>-35204000.0</v>
       </c>
-      <c r="CA10"/>
       <c r="CB10"/>
-      <c r="CC10">
+      <c r="CC10"/>
+      <c r="CD10">
         <v>-42442000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>-384542986.0</v>
       </c>
-      <c r="CE10"/>
       <c r="CF10"/>
-      <c r="CG10">
+      <c r="CG10"/>
+      <c r="CH10">
         <v>-358113771.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>-377229232.0</v>
       </c>
-      <c r="CI10"/>
       <c r="CJ10"/>
-      <c r="CK10">
+      <c r="CK10"/>
+      <c r="CL10">
         <v>-597526446.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>-284807613.0</v>
       </c>
-      <c r="CM10"/>
       <c r="CN10"/>
-      <c r="CO10">
+      <c r="CO10"/>
+      <c r="CP10">
         <v>-1795379.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>88838148.0</v>
       </c>
-      <c r="CQ10"/>
       <c r="CR10"/>
-      <c r="CS10">
+      <c r="CS10"/>
+      <c r="CT10">
         <v>-196312.0</v>
       </c>
-      <c r="CT10"/>
       <c r="CU10"/>
       <c r="CV10"/>
       <c r="CW10"/>
       <c r="CX10"/>
       <c r="CY10"/>
       <c r="CZ10"/>
       <c r="DA10"/>
+      <c r="DB10"/>
     </row>
-    <row r="11" spans="1:105">
+    <row r="11" spans="1:106">
       <c r="A11" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>1039000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>409000.0</v>
       </c>
-      <c r="N11">
-[...1 lines deleted...]
-      </c>
       <c r="O11">
+        <v>0.0</v>
+      </c>
+      <c r="P11">
         <v>2458000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-2159000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>103000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-7765000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>3610000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-312000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>1372000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-35217000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>22083000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>15147000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-3945000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>10505000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-3498000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-3170000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>1403000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>3438000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-1580000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-527000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-1937000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>1620000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-232000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-4967000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-745000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>528000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-4167000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>906000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-1311000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-159000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-10838000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>-1665000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>353000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-3205000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-2182000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>-7466000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>-4561000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-19073000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>20226000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>2580000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>-113000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>4928000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>1993000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>2262000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>2981000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>12330000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>12446000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>12785000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>26869000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>5062000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>2010000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>1388000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>1294000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>954000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>1499000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>1660000.0</v>
       </c>
-      <c r="BQ11"/>
-      <c r="BR11">
+      <c r="BR11"/>
+      <c r="BS11">
         <v>1931000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>991000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>2961000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>2964000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>4514000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>3773000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>3828000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>1925000.0</v>
       </c>
-      <c r="BZ11"/>
       <c r="CA11"/>
-      <c r="CB11">
+      <c r="CB11"/>
+      <c r="CC11">
         <v>712000.0</v>
       </c>
-      <c r="CC11"/>
-      <c r="CD11">
+      <c r="CD11"/>
+      <c r="CE11">
         <v>2878000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>1454000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>1575000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>512000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>1352000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>495000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>792000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>350000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>562000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>644000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>399000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>401000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>530000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>194000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>85000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>33000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>60000.0</v>
       </c>
-      <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
-      <c r="CX11">
+      <c r="CX11"/>
+      <c r="CY11">
         <v>248000.0</v>
       </c>
-      <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
+      <c r="DB11"/>
     </row>
-    <row r="12" spans="1:105">
+    <row r="12" spans="1:106">
       <c r="A12" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>-940000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>-381000.0</v>
       </c>
-      <c r="N12"/>
-      <c r="O12">
+      <c r="O12"/>
+      <c r="P12">
         <v>-858000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>464000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-516000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>2287000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-3147000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>623000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>817000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-712000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>2751000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>2731000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>3726000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>368000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>885000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>505000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>719000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>447000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>415000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>385000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>-191000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>383000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>227000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>38000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>-2768000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>541000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>-334000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>475000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>36000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>432000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>211000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>156000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>62000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>320000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>535000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>74000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>410000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>-236000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>449000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>486000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>689000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>358000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>175000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>472000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>360000.0</v>
       </c>
-      <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
-      <c r="BI12">
+      <c r="BI12"/>
+      <c r="BJ12">
         <v>89000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>630000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>496000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>357000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>683000.0</v>
       </c>
-      <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
-      <c r="BQ12">
+      <c r="BQ12"/>
+      <c r="BR12">
         <v>519000.0</v>
       </c>
-      <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
-      <c r="BU12">
+      <c r="BU12"/>
+      <c r="BV12">
         <v>1127000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000.0</v>
       </c>
       <c r="BW12">
         <v>3000.0</v>
       </c>
       <c r="BX12">
         <v>3000.0</v>
       </c>
       <c r="BY12">
+        <v>3000.0</v>
+      </c>
+      <c r="BZ12">
         <v>1832000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>285000.0</v>
       </c>
-      <c r="CA12"/>
       <c r="CB12"/>
-      <c r="CC12">
+      <c r="CC12"/>
+      <c r="CD12">
         <v>1760000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>919000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>619000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>638000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>1237000.0</v>
       </c>
-      <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
-      <c r="CL12">
+      <c r="CL12"/>
+      <c r="CM12">
         <v>871000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>327000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>61000.0</v>
       </c>
-      <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
-      <c r="CT12">
+      <c r="CT12"/>
+      <c r="CU12">
         <v>123000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>67000.0</v>
       </c>
-      <c r="CV12"/>
       <c r="CW12"/>
-      <c r="CX12">
+      <c r="CX12"/>
+      <c r="CY12">
         <v>480000.0</v>
       </c>
-      <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
+      <c r="DB12"/>
     </row>
-    <row r="13" spans="1:105">
+    <row r="13" spans="1:106">
       <c r="A13" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
-      <c r="O13">
+      <c r="O13"/>
+      <c r="P13">
         <v>-9143000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-13014000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-6723000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-2704000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-16005000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>11796000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>13466000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>44850000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-210000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-1623000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>2754000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>2441000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-2617000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-585000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>1941000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-126000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-944000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-36000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>1021000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-3484000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-1720000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-1021000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>458000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-911000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>-1393000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>-278000.0</v>
       </c>
-      <c r="AO13"/>
-      <c r="AP13">
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>-10334000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>-9959000.0</v>
       </c>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
@@ -35713,1402 +35988,1414 @@
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
+      <c r="DB13"/>
     </row>
-    <row r="14" spans="1:105">
+    <row r="14" spans="1:106">
       <c r="A14" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B14">
+        <v>56000.0</v>
+      </c>
+      <c r="C14">
         <v>64000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>57000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>106000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>76000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>170000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>179000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>175000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>383000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>476000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>472000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>467000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>478000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>537000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>534000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>544000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>574000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>412000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>448000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>476000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>484000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>508000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>588000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>667000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>551000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>319000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>336000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>333000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>330000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>438000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>400000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>443000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>384000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>470000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>504000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>522000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>579000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>674000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>606000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>608000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>642000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>591000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>688000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>636000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>771000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>790000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>692000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>640000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>701000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>795000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>709000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>760000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>716000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>683000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>631000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>598000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>627000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>671000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>745000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>666000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>643000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>623000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>619000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>585000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>562000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>535000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>531000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>484000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>442000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>258000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>176000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>130000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>103000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>61000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>53000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>48000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>31000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>28000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>34000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>36000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>33000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>40687.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>42251.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>39278.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>44741.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>40643.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>40664.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>40169.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>39853.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>38774.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>36570.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>39642.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>48298.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>48129.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>57559.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>44634.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>44051.0</v>
       </c>
-      <c r="CT14"/>
       <c r="CU14"/>
       <c r="CV14"/>
       <c r="CW14"/>
       <c r="CX14"/>
       <c r="CY14"/>
       <c r="CZ14"/>
       <c r="DA14"/>
+      <c r="DB14"/>
     </row>
-    <row r="15" spans="1:105">
+    <row r="15" spans="1:106">
       <c r="A15" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
-      <c r="R15">
+      <c r="R15"/>
+      <c r="S15">
         <v>12000.0</v>
       </c>
-      <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-      <c r="AE15">
-[...1 lines deleted...]
-      </c>
+      <c r="AE15"/>
       <c r="AF15">
         <v>0.0</v>
       </c>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
       <c r="AN15">
         <v>0.0</v>
       </c>
       <c r="AO15">
         <v>0.0</v>
       </c>
       <c r="AP15">
-        <v>102000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AQ15">
         <v>102000.0</v>
       </c>
       <c r="AR15">
-        <v>0.0</v>
+        <v>102000.0</v>
       </c>
       <c r="AS15">
         <v>0.0</v>
       </c>
       <c r="AT15">
+        <v>0.0</v>
+      </c>
+      <c r="AU15">
         <v>479000.0</v>
       </c>
-      <c r="AU15">
-[...1 lines deleted...]
-      </c>
       <c r="AV15">
         <v>0.0</v>
       </c>
       <c r="AW15">
         <v>0.0</v>
       </c>
       <c r="AX15">
+        <v>0.0</v>
+      </c>
+      <c r="AY15">
         <v>688000.0</v>
       </c>
-      <c r="AY15">
-[...1 lines deleted...]
-      </c>
       <c r="AZ15">
         <v>0.0</v>
       </c>
       <c r="BA15">
         <v>0.0</v>
       </c>
       <c r="BB15">
         <v>0.0</v>
       </c>
       <c r="BC15">
         <v>0.0</v>
       </c>
       <c r="BD15">
         <v>0.0</v>
       </c>
       <c r="BE15">
         <v>0.0</v>
       </c>
       <c r="BF15">
         <v>0.0</v>
       </c>
       <c r="BG15">
         <v>0.0</v>
       </c>
       <c r="BH15">
         <v>0.0</v>
       </c>
-      <c r="BI15"/>
+      <c r="BI15">
+        <v>0.0</v>
+      </c>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
+      <c r="DB15"/>
     </row>
-    <row r="16" spans="1:105">
+    <row r="16" spans="1:106">
       <c r="A16" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B16">
+        <v>11325000.0</v>
+      </c>
+      <c r="C16">
         <v>10763000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>9247000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>11198000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>12227000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>17740000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>12106000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>13243000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>16865000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>16389000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>16582000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>20197000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>19826000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>19378000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>20545000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>26680000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>36759000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>44989000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>66401000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>82188000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>72129000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>64385000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>51984000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>26968000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>14367000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>20710000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>12913000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>15444000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>21271000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>19461000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>17232000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>20867000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>24571000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>22553000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>18822000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>21331000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>28594000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>26838000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>24839000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>27560000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>28807000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>35128000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>34570000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>55283000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>53975000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>54812000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>57206000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>60502000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>61035000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>66223000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>77900000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>73381000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>65107000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>61169000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>57634000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>54161000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>48559000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>38744000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>32433000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>40086000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>51698000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>41184000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>34717000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>31875000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>30125000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>19776000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>15694000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>15544000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>15644000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>14179000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>15836000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>21017000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>24445000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>22641000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>23253000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>41876000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>39889000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>33415000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>27977000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>10200000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>26942000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>24468732.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>22734903.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>21684711.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>29514706.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>26434989.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>6077758.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>5192992.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>3424165.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>3521637.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>3011966.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>2343037.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>1777571.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>1258273.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>796503.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>379534.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>411826.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>609919.0</v>
       </c>
-      <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
+      <c r="DB16"/>
     </row>
-    <row r="17" spans="1:105">
+    <row r="17" spans="1:106">
       <c r="A17" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
-      <c r="AG17">
+      <c r="AG17"/>
+      <c r="AH17">
         <v>456000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>179000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>281000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>546000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>193000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-765000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>193000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>-192000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>-77000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>-591000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>-1172000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>1591000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>-3079000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-1880000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>-2282000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>687000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>-72000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>453000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>1770000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>-232000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>-1662000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>70000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>1008000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>-856000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>706000.0</v>
       </c>
-      <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
+      <c r="DB17"/>
     </row>
-    <row r="18" spans="1:105">
+    <row r="18" spans="1:106">
       <c r="A18" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B18">
+        <v>3843000.0</v>
+      </c>
+      <c r="C18">
         <v>1436000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-388000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>1285000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>3260000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>7795000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>5284000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>3258000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>4586000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>1344000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>3583000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>5069000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>424000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-2498000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-3920000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-10309000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-7902000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-17371000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-12607000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>12809000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>9057000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>9434000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>24112000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>16407000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-3187000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>9186000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>177000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-1876000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>3275000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>5195000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-903000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>159000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>114000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>3707000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-58000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-2747000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>435000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>6699000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-1669000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>1993000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>1269000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>2725000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-945000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-180000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>2242000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-446000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-982000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-914000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>732000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-3681000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>701000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>8772000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>5600000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>11635000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>6076000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>6458000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>9109000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>6520000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>8289000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>-11601000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>9963000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>8689000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>2659000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>1926000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>9371000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>2022000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>259000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>-319000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>-575000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>-1425000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>-4994000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>-3578000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>2805000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>-452000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>1217000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>1983000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>6483000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>5415000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>2769000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>3237000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>5734000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>1935538.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>1008567.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>1856136.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>3168897.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>2269588.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>884768.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>1438668.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>-97472.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>509671.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>668929.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>565466.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>519298.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>461770.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>416969.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>-32292.0</v>
       </c>
-      <c r="CS18">
+      <c r="CT18">
         <v>-198093.0</v>
       </c>
-      <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
+      <c r="DB18"/>
     </row>
-    <row r="19" spans="1:105">
+    <row r="19" spans="1:106">
       <c r="A19" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19">
         <v>-15000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-13000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-21000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-48000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-46000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-48000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-35000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>65000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-60000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>28000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-72000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-226000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-61000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-86000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>196000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>133000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>60000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-77000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-7000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>2607000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-49000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-430000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-679000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-124000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-149000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-673000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-131000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-673000.0</v>
       </c>
       <c r="AE19">
         <v>-673000.0</v>
       </c>
       <c r="AF19">
-        <v>-3083000.0</v>
+        <v>-673000.0</v>
       </c>
       <c r="AG19">
         <v>-3083000.0</v>
       </c>
       <c r="AH19">
         <v>-3083000.0</v>
       </c>
       <c r="AI19">
         <v>-3083000.0</v>
       </c>
-      <c r="AJ19"/>
+      <c r="AJ19">
+        <v>-3083000.0</v>
+      </c>
       <c r="AK19"/>
-      <c r="AL19">
+      <c r="AL19"/>
+      <c r="AM19">
         <v>-3083000.0</v>
       </c>
-      <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
-      <c r="AP19">
+      <c r="AP19"/>
+      <c r="AQ19">
         <v>-3083000.0</v>
       </c>
-      <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
@@ -37127,71 +37414,72 @@
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
+      <c r="DB19"/>
     </row>
-    <row r="20" spans="1:105">
+    <row r="20" spans="1:106">
       <c r="A20" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-      <c r="N20">
+      <c r="N20"/>
+      <c r="O20">
         <v>1006000.0</v>
       </c>
-      <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
@@ -37238,129 +37526,130 @@
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
+      <c r="DB20"/>
     </row>
-    <row r="21" spans="1:105">
+    <row r="21" spans="1:106">
       <c r="A21" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
-      <c r="T21">
-[...1 lines deleted...]
-      </c>
+      <c r="T21"/>
       <c r="U21">
         <v>-110000.0</v>
       </c>
       <c r="V21">
-        <v>-1700000.0</v>
+        <v>-110000.0</v>
       </c>
       <c r="W21">
         <v>-1700000.0</v>
       </c>
       <c r="X21">
+        <v>-1700000.0</v>
+      </c>
+      <c r="Y21">
         <v>-3137000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000000.0</v>
       </c>
       <c r="Z21">
         <v>-1000000.0</v>
       </c>
       <c r="AA21">
         <v>-1000000.0</v>
       </c>
       <c r="AB21">
         <v>-1000000.0</v>
       </c>
-      <c r="AC21"/>
+      <c r="AC21">
+        <v>-1000000.0</v>
+      </c>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
-      <c r="AL21">
+      <c r="AL21"/>
+      <c r="AM21">
         <v>-5658000.0</v>
       </c>
-      <c r="AM21"/>
       <c r="AN21"/>
-      <c r="AO21">
+      <c r="AO21"/>
+      <c r="AP21">
         <v>-5658000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>341000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-1367000.0</v>
       </c>
-      <c r="AR21"/>
       <c r="AS21"/>
-      <c r="AT21">
+      <c r="AT21"/>
+      <c r="AU21">
         <v>1341000.0</v>
       </c>
-      <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
@@ -37375,2553 +37664,2581 @@
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
+      <c r="DB21"/>
     </row>
-    <row r="22" spans="1:105">
+    <row r="22" spans="1:106">
       <c r="A22" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B22">
+        <v>2498000.0</v>
+      </c>
+      <c r="C22">
         <v>152000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>153000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>1482000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>3260000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>3281000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>3238000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>2920000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>4225000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>3724000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>2400000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>2663000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>3681000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>2411000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>797000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>1058000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>2363000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-3292000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>2831000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>3053000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-1690000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>702000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-1226000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-6298000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-7748000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-599000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>306000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>1328000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>3120000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>1564000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>118000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>477000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>2502000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>675000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-576000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>687000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>2744000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>943000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>1619000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>2020000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>2049000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>435000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>8857000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>1326000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>1909000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>1255000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>2536000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>7924000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>4638000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>3230000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>-19036000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>5200000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>5595000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>3757000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>3434000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>7260000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>3747000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>6429000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>5926000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>4918000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>-13955000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>3787000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>3650000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>3247000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>2474000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>5333000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>-295000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>-191000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>338000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>-128000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>-1789000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>-1193000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>-1006000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>46000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>2154000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>2846000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>4063000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>4285000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>4552000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>3850000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>4116000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>1654367.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>2298238.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>2177993.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>1832419.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>1728564.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>1965817.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>1333890.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>1009106.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>452510.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>616606.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>596397.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>384613.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>325867.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>245584.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>145880.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>135740.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>16000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>60000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>70000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>218000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>362000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>213000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>86000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>138000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:105">
+    <row r="23" spans="1:106">
       <c r="A23" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B23">
-        <v>104000.0</v>
+        <v>-3267000.0</v>
       </c>
       <c r="C23">
         <v>104000.0</v>
       </c>
-      <c r="D23"/>
-      <c r="E23">
+      <c r="D23">
+        <v>104000.0</v>
+      </c>
+      <c r="E23"/>
+      <c r="F23">
         <v>-8918000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1753000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-335000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-257000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-35000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2930000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-60000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-299000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-72000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-13000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>46000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1885000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-942000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-136000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-2357000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-3067000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-7000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>60000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-49000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>3663000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-1000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-2000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-149000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1738000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-26000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-86000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-9000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-3525000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-65000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-252000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-180000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-186000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>2770000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>5658000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-155000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-503000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>58000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>385000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-17076000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-1321000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>794000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>1341000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-1490000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-405000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-479000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-688000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>561000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-1472000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-900000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-7899000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-3611000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-594000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-678000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>15891000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-15124000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-357000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>308000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>3000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>-391000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>-355000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>1073000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>2061000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>-405000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>-320000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>2158000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>-916000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>-1594000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>185000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>-1717000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>19823000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>-19823000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>-169000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>-77000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>28579000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>14982000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>-19985000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>5281000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>-28047034450.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>124000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>-124000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>34550000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>-34390.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>34390.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>330159.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>-9410.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>-73103.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>-28207.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>-10860.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>-7972.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>-50000000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>-13430.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>-93557.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>-5261.0</v>
       </c>
-      <c r="CT23"/>
       <c r="CU23"/>
       <c r="CV23"/>
       <c r="CW23"/>
-      <c r="CX23">
+      <c r="CX23"/>
+      <c r="CY23">
         <v>50000.0</v>
       </c>
-      <c r="CY23"/>
       <c r="CZ23"/>
       <c r="DA23"/>
+      <c r="DB23"/>
     </row>
-    <row r="24" spans="1:105">
+    <row r="24" spans="1:106">
       <c r="A24" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
-      <c r="J24">
+      <c r="J24"/>
+      <c r="K24">
         <v>103000.0</v>
       </c>
-      <c r="K24"/>
-      <c r="L24">
+      <c r="L24"/>
+      <c r="M24">
         <v>74000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>39000.0</v>
       </c>
-      <c r="N24"/>
       <c r="O24"/>
-      <c r="P24">
+      <c r="P24"/>
+      <c r="Q24">
         <v>-196000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-1049000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>133000.0</v>
       </c>
-      <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
-      <c r="V24">
+      <c r="V24"/>
+      <c r="W24">
         <v>822000.0</v>
       </c>
-      <c r="W24"/>
-      <c r="X24">
+      <c r="X24"/>
+      <c r="Y24">
         <v>-430000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-679000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-673000.0</v>
       </c>
       <c r="AA24">
         <v>-673000.0</v>
       </c>
       <c r="AB24">
         <v>-673000.0</v>
       </c>
-      <c r="AC24"/>
-      <c r="AD24">
+      <c r="AC24">
+        <v>-673000.0</v>
+      </c>
+      <c r="AD24"/>
+      <c r="AE24">
         <v>-6166000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>150000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>3083000.0</v>
       </c>
-      <c r="AG24">
-[...1 lines deleted...]
-      </c>
       <c r="AH24">
-        <v>2890000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AI24">
         <v>2890000.0</v>
       </c>
       <c r="AJ24">
         <v>2890000.0</v>
       </c>
       <c r="AK24">
         <v>2890000.0</v>
       </c>
       <c r="AL24">
+        <v>2890000.0</v>
+      </c>
+      <c r="AM24">
         <v>-58000.0</v>
       </c>
-      <c r="AM24">
-[...1 lines deleted...]
-      </c>
       <c r="AN24">
+        <v>0.0</v>
+      </c>
+      <c r="AO24">
         <v>5000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-63000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>16974000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>8000.0</v>
       </c>
-      <c r="AR24">
-[...1 lines deleted...]
-      </c>
       <c r="AS24">
+        <v>0.0</v>
+      </c>
+      <c r="AT24">
         <v>57000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>24000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>2000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="AW24">
         <v>200000.0</v>
       </c>
       <c r="AX24">
+        <v>200000.0</v>
+      </c>
+      <c r="AY24">
         <v>1786000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>2048000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-263000.0</v>
       </c>
-      <c r="BA24">
-[...1 lines deleted...]
-      </c>
       <c r="BB24">
+        <v>0.0</v>
+      </c>
+      <c r="BC24">
         <v>-272000.0</v>
       </c>
-      <c r="BC24">
-[...1 lines deleted...]
-      </c>
       <c r="BD24">
         <v>0.0</v>
       </c>
       <c r="BE24">
         <v>0.0</v>
       </c>
       <c r="BF24">
+        <v>0.0</v>
+      </c>
+      <c r="BG24">
         <v>-2248000.0</v>
       </c>
-      <c r="BG24">
-[...1 lines deleted...]
-      </c>
       <c r="BH24">
         <v>0.0</v>
       </c>
-      <c r="BI24"/>
-      <c r="BJ24">
+      <c r="BI24">
+        <v>0.0</v>
+      </c>
+      <c r="BJ24"/>
+      <c r="BK24">
         <v>-2248000.0</v>
       </c>
-      <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
-      <c r="BQ24">
+      <c r="BQ24"/>
+      <c r="BR24">
         <v>-1760000.0</v>
       </c>
-      <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
-      <c r="BU24">
+      <c r="BU24"/>
+      <c r="BV24">
         <v>-875000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>-36000.0</v>
       </c>
-      <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
-      <c r="BZ24">
+      <c r="BZ24"/>
+      <c r="CA24">
         <v>-34000.0</v>
       </c>
-      <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
-      <c r="CD24">
+      <c r="CD24"/>
+      <c r="CE24">
         <v>6997545.0</v>
       </c>
-      <c r="CE24"/>
-      <c r="CF24">
+      <c r="CF24"/>
+      <c r="CG24">
         <v>-9685545.0</v>
       </c>
-      <c r="CG24"/>
-      <c r="CH24">
+      <c r="CH24"/>
+      <c r="CI24">
         <v>10021703574.0</v>
       </c>
-      <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
-      <c r="CP24">
+      <c r="CP24"/>
+      <c r="CQ24">
         <v>-125000000.0</v>
       </c>
-      <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
+      <c r="DB24"/>
     </row>
-    <row r="25" spans="1:105">
+    <row r="25" spans="1:106">
       <c r="A25" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B25">
+        <v>88000.0</v>
+      </c>
+      <c r="C25">
         <v>67000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>6000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-272000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>100000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>52000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-8000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>12000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-30000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-187000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-29000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-143000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-566000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-558000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-1336000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-611000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-1579000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>2077000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-4058000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-949000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-606000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>19000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1548000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-148000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>4312000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>424000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>405000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>182000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>215000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>199000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>284000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>75000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-254000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>91000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-76000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-169000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-3457000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>76000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-99000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>13000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>267000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>371000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>40000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>27000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>136000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>130000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>124000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>284000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-61000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>10000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-168000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-26000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>189000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>47000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-129000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>7261000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>3748000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>402000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>-14000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>295000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>-281000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>100000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>87000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>-40000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>39000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>161000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>-14000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>152000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>481000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>71000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>179000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>-66000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>22000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>4000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>-44000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>-36000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>28000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>76000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>-118000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>-184000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>81000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>496122.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>-113010.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>-46729.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>367061.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>817073.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>28617.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>951309.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>74703.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>-130073.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>-34701.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>11657.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>29611.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>-33469.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>-21769.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>7503.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>25878.0</v>
       </c>
-      <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
+      <c r="DB25"/>
     </row>
-    <row r="26" spans="1:105">
+    <row r="26" spans="1:106">
       <c r="A26" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B26">
+        <v>-3267000.0</v>
+      </c>
+      <c r="C26">
         <v>-104000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-1546000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-2604000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-8918000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-2324000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-6183000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-6550000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-3872000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-5015000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-6896000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-4684000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-186000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-472000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-1170000.0</v>
       </c>
-      <c r="P26">
-[...1 lines deleted...]
-      </c>
       <c r="Q26">
         <v>0.0</v>
       </c>
       <c r="R26">
+        <v>0.0</v>
+      </c>
+      <c r="S26">
         <v>-3905000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-2357000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-3067000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-1583000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>1205.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-1205.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1205000.0</v>
       </c>
       <c r="Y26">
         <v>-1205000.0</v>
       </c>
       <c r="Z26">
+        <v>-1205000.0</v>
+      </c>
+      <c r="AA26">
         <v>-2048000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-2308000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-4869000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-1591000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-2419000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-2873000.0</v>
       </c>
-      <c r="AF26">
-[...1 lines deleted...]
-      </c>
       <c r="AG26">
-        <v>-156000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AH26">
         <v>-156000.0</v>
       </c>
       <c r="AI26">
+        <v>-156000.0</v>
+      </c>
+      <c r="AJ26">
         <v>-2732000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-5062000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-1762000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-3935000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-771000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-3048000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-1908000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-1569000.0</v>
       </c>
-      <c r="AQ26">
-[...1 lines deleted...]
-      </c>
       <c r="AR26">
         <v>0.0</v>
       </c>
       <c r="AS26">
         <v>0.0</v>
       </c>
       <c r="AT26">
+        <v>0.0</v>
+      </c>
+      <c r="AU26">
         <v>300000.0</v>
       </c>
-      <c r="AU26">
-[...1 lines deleted...]
-      </c>
       <c r="AV26">
+        <v>0.0</v>
+      </c>
+      <c r="AW26">
         <v>-286000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>-5569000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>-7764000.0</v>
       </c>
-      <c r="AY26">
-[...1 lines deleted...]
-      </c>
       <c r="AZ26">
         <v>0.0</v>
       </c>
       <c r="BA26">
         <v>0.0</v>
       </c>
       <c r="BB26">
+        <v>0.0</v>
+      </c>
+      <c r="BC26">
         <v>-7899000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>-3611000.0</v>
       </c>
-      <c r="BD26">
-[...1 lines deleted...]
-      </c>
       <c r="BE26">
         <v>0.0</v>
       </c>
       <c r="BF26">
+        <v>0.0</v>
+      </c>
+      <c r="BG26">
         <v>1000.0</v>
       </c>
-      <c r="BG26">
-[...1 lines deleted...]
-      </c>
       <c r="BH26">
         <v>0.0</v>
       </c>
-      <c r="BI26"/>
+      <c r="BI26">
+        <v>0.0</v>
+      </c>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
-      <c r="BU26">
-[...1 lines deleted...]
-      </c>
+      <c r="BU26"/>
       <c r="BV26">
         <v>1000.0</v>
       </c>
-      <c r="BW26"/>
+      <c r="BW26">
+        <v>1000.0</v>
+      </c>
       <c r="BX26"/>
       <c r="BY26"/>
-      <c r="BZ26">
+      <c r="BZ26"/>
+      <c r="CA26">
         <v>-28579000.0</v>
       </c>
-      <c r="CA26"/>
       <c r="CB26"/>
-      <c r="CC26">
+      <c r="CC26"/>
+      <c r="CD26">
         <v>-8594000.0</v>
       </c>
-      <c r="CD26">
+      <c r="CE26">
         <v>3.0</v>
       </c>
-      <c r="CE26"/>
       <c r="CF26"/>
-      <c r="CG26">
+      <c r="CG26"/>
+      <c r="CH26">
         <v>-123730.0</v>
       </c>
-      <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
+      <c r="DB26"/>
     </row>
-    <row r="27" spans="1:105">
+    <row r="27" spans="1:106">
       <c r="A27" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B27">
+        <v>35000.0</v>
+      </c>
+      <c r="C27">
         <v>339000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>399000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>340000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>369000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>406000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>456000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>688000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>95000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>381000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>359000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>432000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>396000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>349000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>325000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>589000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>542000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>960000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>971000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>935000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>882000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>960000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>1189000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>4031000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>23000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>117000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>394000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>319000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>163000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>152000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>241000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>349000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>173000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>320000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>206000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>240000.0</v>
       </c>
       <c r="AK27">
         <v>240000.0</v>
       </c>
       <c r="AL27">
+        <v>240000.0</v>
+      </c>
+      <c r="AM27">
         <v>241000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>250000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>230000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>212000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>255000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>-150000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>148000.0</v>
       </c>
       <c r="AS27">
         <v>148000.0</v>
       </c>
       <c r="AT27">
         <v>148000.0</v>
       </c>
       <c r="AU27">
+        <v>148000.0</v>
+      </c>
+      <c r="AV27">
         <v>44000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>395000.0</v>
       </c>
       <c r="AW27">
         <v>395000.0</v>
       </c>
       <c r="AX27">
         <v>395000.0</v>
       </c>
       <c r="AY27">
+        <v>395000.0</v>
+      </c>
+      <c r="AZ27">
         <v>376000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>306000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>307000.0</v>
       </c>
       <c r="BB27">
         <v>307000.0</v>
       </c>
       <c r="BC27">
         <v>307000.0</v>
       </c>
       <c r="BD27">
+        <v>307000.0</v>
+      </c>
+      <c r="BE27">
         <v>306000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>287000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>188000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>187000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>188000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>187000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>188000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>187000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>188000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>187000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>94000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>-356000.0</v>
       </c>
-      <c r="BP27"/>
       <c r="BQ27"/>
-      <c r="BR27">
+      <c r="BR27"/>
+      <c r="BS27">
         <v>-500000.0</v>
       </c>
-      <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
-      <c r="CH27">
+      <c r="CH27"/>
+      <c r="CI27">
         <v>181310000.0</v>
       </c>
-      <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
-      <c r="CL27">
+      <c r="CL27"/>
+      <c r="CM27">
         <v>33018000.0</v>
       </c>
-      <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
-      <c r="CP27">
+      <c r="CP27"/>
+      <c r="CQ27">
         <v>-28196000.0</v>
       </c>
-      <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
+      <c r="DB27"/>
     </row>
-    <row r="28" spans="1:105">
+    <row r="28" spans="1:106">
       <c r="A28" t="s">
-        <v>224</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>225</v>
+      </c>
+      <c r="B28">
+        <v>-3267000.0</v>
+      </c>
       <c r="C28">
+        <v>0.0</v>
+      </c>
+      <c r="D28">
         <v>-1546000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-2604000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-8918000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-1776000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-6518000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-6807000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-3872000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-2085000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-6896000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-4983000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-186000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>521000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-1124000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1885000.0</v>
       </c>
       <c r="Q28">
         <v>1885000.0</v>
       </c>
       <c r="R28">
+        <v>1885000.0</v>
+      </c>
+      <c r="S28">
         <v>-4041000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-2357000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-3177000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-1583000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-1640000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-5342.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-3137000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-2205000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-2050000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-2308000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-3131000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-1617000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-2419000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2873000.0</v>
       </c>
       <c r="AF28">
         <v>-2873000.0</v>
       </c>
       <c r="AG28">
+        <v>-2873000.0</v>
+      </c>
+      <c r="AH28">
         <v>-156000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-155000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-2732000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-5062000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-1762000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-3936000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-771000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-3048000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-7508000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-1569000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-20430000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-102000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>794000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>1641000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-6334000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-286000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-6048000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-8452000.0</v>
       </c>
-      <c r="AY28">
-[...1 lines deleted...]
-      </c>
       <c r="AZ28">
         <v>0.0</v>
       </c>
       <c r="BA28">
         <v>0.0</v>
       </c>
       <c r="BB28">
+        <v>0.0</v>
+      </c>
+      <c r="BC28">
         <v>-7898000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-3611000.0</v>
       </c>
-      <c r="BD28">
-[...1 lines deleted...]
-      </c>
       <c r="BE28">
         <v>0.0</v>
       </c>
       <c r="BF28">
+        <v>0.0</v>
+      </c>
+      <c r="BG28">
         <v>1000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-15124000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>308000.0</v>
       </c>
       <c r="BI28">
         <v>308000.0</v>
       </c>
       <c r="BJ28">
+        <v>308000.0</v>
+      </c>
+      <c r="BK28">
         <v>3000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1073000.0</v>
       </c>
       <c r="BL28">
         <v>1073000.0</v>
       </c>
       <c r="BM28">
         <v>1073000.0</v>
       </c>
       <c r="BN28">
+        <v>1073000.0</v>
+      </c>
+      <c r="BO28">
         <v>2061000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2158000.0</v>
       </c>
       <c r="BP28">
         <v>2158000.0</v>
       </c>
       <c r="BQ28">
         <v>2158000.0</v>
       </c>
       <c r="BR28">
-        <v>185000.0</v>
+        <v>2158000.0</v>
       </c>
       <c r="BS28">
         <v>185000.0</v>
       </c>
       <c r="BT28">
         <v>185000.0</v>
       </c>
       <c r="BU28">
-        <v>1000.0</v>
+        <v>185000.0</v>
       </c>
       <c r="BV28">
         <v>1000.0</v>
       </c>
       <c r="BW28">
+        <v>1000.0</v>
+      </c>
+      <c r="BX28">
         <v>-19823000.0</v>
       </c>
-      <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
-      <c r="CB28">
+      <c r="CB28"/>
+      <c r="CC28">
         <v>-19985000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-8594000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>3.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-2.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>180.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-89180.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>28122069.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-2.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>330159.0</v>
       </c>
-      <c r="CK28"/>
       <c r="CL28"/>
       <c r="CM28"/>
       <c r="CN28"/>
       <c r="CO28"/>
-      <c r="CP28">
+      <c r="CP28"/>
+      <c r="CQ28">
         <v>-50000000.0</v>
       </c>
-      <c r="CQ28"/>
       <c r="CR28"/>
       <c r="CS28"/>
       <c r="CT28"/>
       <c r="CU28"/>
       <c r="CV28"/>
       <c r="CW28"/>
-      <c r="CX28">
+      <c r="CX28"/>
+      <c r="CY28">
         <v>54000.0</v>
       </c>
-      <c r="CY28"/>
       <c r="CZ28"/>
       <c r="DA28"/>
+      <c r="DB28"/>
     </row>
-    <row r="29" spans="1:105">
+    <row r="29" spans="1:106">
       <c r="A29" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B29">
+        <v>3851000.0</v>
+      </c>
+      <c r="C29">
         <v>1452000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-373000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1298000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>3284000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>7843000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>5330000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>3306000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>4621000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1382000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>3643000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>5115000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>535000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-2272000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-3859000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-10223000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-6764000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-17366000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-12667000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>12886000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>9064000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>9435000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>24161000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>16479000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-3056000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>9310000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>326000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-1806000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>3406000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>5281000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-744000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>601000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>179000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>3959000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>122000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-2561000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>555000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>6806000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-1514000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>2496000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>1414000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>3122000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>-813000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>374000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>2426000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>-100000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>508000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-509000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>1751000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-1815000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>2188000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>9981000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>6500000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>13010000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>6850000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>7052000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>9787000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>7078000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>9135000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>-11244000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>10662000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>8826000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>3050000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>2281000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>9767000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>2406000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>664000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>1000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>2069000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>-509000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>-3400000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>-3063000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>3647000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>-129000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>1311000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>2152000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>6560000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>5472000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>2787000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>3259000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>5790000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>1974353.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>1030489.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>1908784.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>3211219.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>2270456.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>897319.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>1455615.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>-88062.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>582774.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>697136.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>576326.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>527270.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>470268.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>430399.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>61265.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>-192832.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>771000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>296000.0</v>
       </c>
-      <c r="CV29"/>
       <c r="CW29"/>
-      <c r="CX29">
+      <c r="CX29"/>
+      <c r="CY29">
         <v>409000.0</v>
       </c>
-      <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
+      <c r="DB29"/>
     </row>
-    <row r="30" spans="1:105">
+    <row r="30" spans="1:106">
       <c r="A30" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B30">
+        <v>-8000.0</v>
+      </c>
+      <c r="C30">
         <v>-16000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-15000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-13000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-21000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-48000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-46000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-48000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-35000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>65000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-60000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>28000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-72000.0</v>
       </c>
-      <c r="N30"/>
-      <c r="O30">
+      <c r="O30"/>
+      <c r="P30">
         <v>-61000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-86000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-942000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>128000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>60000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-77000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-7000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>3428000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-49000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-502000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-810000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-124000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-149000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-743000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-131000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-86000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-9000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-3525000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-65000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-252000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-180000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-186000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>2770000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-107000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-155000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-503000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-150000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-397000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-124000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-554000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-184000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-346000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-1490000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-405000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-819000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-1866000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>561000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-1472000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-900000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-1647000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-774000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-594000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-678000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-558000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-846000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-357000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-699000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-2385000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-391000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-355000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-396000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-384000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-405000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-320000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-2644000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-916000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-1594000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-515000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-1717000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-323000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-94000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-169000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-77000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-57000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>14982000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-22000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>5281000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-227728.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>45470.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-9738193.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-42322.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-10035294.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-12551.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-16947.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-9410.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-73103.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>-28207.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>-10860.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>-7972.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>-8498.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>-13430.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>-93557.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>-5261.0</v>
       </c>
-      <c r="CT30"/>
       <c r="CU30"/>
       <c r="CV30"/>
       <c r="CW30"/>
       <c r="CX30"/>
       <c r="CY30"/>
       <c r="CZ30"/>
       <c r="DA30"/>
+      <c r="DB30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>