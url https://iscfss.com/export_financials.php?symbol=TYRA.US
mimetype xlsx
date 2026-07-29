--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -5587,83 +5587,83 @@
       </c>
       <c r="G3">
         <v>47000.0</v>
       </c>
       <c r="H3">
         <v>8000.0</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>90</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>91</v>
       </c>
       <c r="B5">
-        <v>-132762000.0</v>
+        <v>-119947000.0</v>
       </c>
       <c r="C5">
-        <v>-104177000.0</v>
+        <v>-86481000.0</v>
       </c>
       <c r="D5">
-        <v>-79945000.0</v>
+        <v>-69134000.0</v>
       </c>
       <c r="E5">
         <v>-58927000.0</v>
       </c>
       <c r="F5">
         <v>-26288000.0</v>
       </c>
       <c r="G5">
         <v>-9297000.0</v>
       </c>
       <c r="H5">
         <v>-3122000.0</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>92</v>
       </c>
       <c r="B6">
-        <v>-132216000.0</v>
+        <v>-119401000.0</v>
       </c>
       <c r="C6">
-        <v>-103658000.0</v>
+        <v>-85962000.0</v>
       </c>
       <c r="D6">
-        <v>-79588000.0</v>
+        <v>-68777000.0</v>
       </c>
       <c r="E6">
         <v>-58631000.0</v>
       </c>
       <c r="F6">
         <v>-26148000.0</v>
       </c>
       <c r="G6">
         <v>-9250000.0</v>
       </c>
       <c r="H6">
         <v>-3114000.0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>93</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
@@ -6492,188 +6492,188 @@
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>91</v>
       </c>
       <c r="B5">
-        <v>-41998000.0</v>
+        <v>-39305000.0</v>
       </c>
       <c r="C5">
-        <v>-36516000.0</v>
+        <v>-33834000.0</v>
       </c>
       <c r="D5">
         <v>-29868000.0</v>
       </c>
       <c r="E5">
-        <v>-31452000.0</v>
+        <v>-28098000.0</v>
       </c>
       <c r="F5">
-        <v>-31850000.0</v>
+        <v>-28147000.0</v>
       </c>
       <c r="G5">
-        <v>-29744000.0</v>
+        <v>-25571000.0</v>
       </c>
       <c r="H5">
-        <v>-28604000.0</v>
+        <v>-24016000.0</v>
       </c>
       <c r="I5">
-        <v>-23532000.0</v>
+        <v>-18702000.0</v>
       </c>
       <c r="J5">
-        <v>-22322000.0</v>
+        <v>-18192000.0</v>
       </c>
       <c r="K5">
-        <v>-25634000.0</v>
+        <v>-22830000.0</v>
       </c>
       <c r="L5">
-        <v>-23963000.0</v>
+        <v>-21147000.0</v>
       </c>
       <c r="M5">
-        <v>-16014000.0</v>
+        <v>-13251000.0</v>
       </c>
       <c r="N5">
-        <v>-14334000.0</v>
+        <v>-11880000.0</v>
       </c>
       <c r="O5">
-        <v>-15018000.0</v>
+        <v>-12895000.0</v>
       </c>
       <c r="P5">
-        <v>-13645000.0</v>
+        <v>-12509000.0</v>
       </c>
       <c r="Q5">
-        <v>-15428000.0</v>
+        <v>-15095000.0</v>
       </c>
       <c r="R5">
-        <v>-14834000.0</v>
+        <v>-14826000.0</v>
       </c>
       <c r="S5">
-        <v>-9932000.0</v>
+        <v>-9930000.0</v>
       </c>
       <c r="T5">
-        <v>-6638000.0</v>
+        <v>-6643000.0</v>
       </c>
       <c r="U5">
-        <v>-5508000.0</v>
+        <v>-5512000.0</v>
       </c>
       <c r="V5">
         <v>-4211000.0</v>
       </c>
       <c r="W5">
         <v>-3715000.0</v>
       </c>
       <c r="X5">
         <v>-2332000.0</v>
       </c>
       <c r="Y5">
         <v>-1832000.0</v>
       </c>
       <c r="Z5">
         <v>-1456000.0</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>92</v>
       </c>
       <c r="B6">
-        <v>-41860000.0</v>
+        <v>-39167000.0</v>
       </c>
       <c r="C6">
-        <v>-36384000.0</v>
+        <v>-33702000.0</v>
       </c>
       <c r="D6">
         <v>-29737000.0</v>
       </c>
       <c r="E6">
-        <v>-31312000.0</v>
+        <v>-27958000.0</v>
       </c>
       <c r="F6">
-        <v>-31707000.0</v>
+        <v>-28004000.0</v>
       </c>
       <c r="G6">
-        <v>-29600000.0</v>
+        <v>-25427000.0</v>
       </c>
       <c r="H6">
-        <v>-28477000.0</v>
+        <v>-23889000.0</v>
       </c>
       <c r="I6">
-        <v>-23406000.0</v>
+        <v>-18576000.0</v>
       </c>
       <c r="J6">
-        <v>-22200000.0</v>
+        <v>-18070000.0</v>
       </c>
       <c r="K6">
-        <v>-25532000.0</v>
+        <v>-22728000.0</v>
       </c>
       <c r="L6">
-        <v>-23880000.0</v>
+        <v>-21064000.0</v>
       </c>
       <c r="M6">
-        <v>-15925000.0</v>
+        <v>-13162000.0</v>
       </c>
       <c r="N6">
-        <v>-14251000.0</v>
+        <v>-11797000.0</v>
       </c>
       <c r="O6">
-        <v>-14936000.0</v>
+        <v>-12813000.0</v>
       </c>
       <c r="P6">
-        <v>-13563000.0</v>
+        <v>-12427000.0</v>
       </c>
       <c r="Q6">
-        <v>-15360000.0</v>
+        <v>-15027000.0</v>
       </c>
       <c r="R6">
-        <v>-14770000.0</v>
+        <v>-14762000.0</v>
       </c>
       <c r="S6">
-        <v>-9882000.0</v>
+        <v>-9880000.0</v>
       </c>
       <c r="T6">
-        <v>-6597000.0</v>
+        <v>-6602000.0</v>
       </c>
       <c r="U6">
-        <v>-5481000.0</v>
+        <v>-5485000.0</v>
       </c>
       <c r="V6">
         <v>-4189000.0</v>
       </c>
       <c r="W6">
         <v>-3696000.0</v>
       </c>
       <c r="X6">
         <v>-2316000.0</v>
       </c>
       <c r="Y6">
         <v>-1824000.0</v>
       </c>
       <c r="Z6">
         <v>-1452000.0</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>93</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
@@ -8491,51 +8491,51 @@
       <c r="D13"/>
       <c r="E13">
         <v>-8204000.0</v>
       </c>
       <c r="F13">
         <v>-1973000.0</v>
       </c>
       <c r="G13">
         <v>51000.0</v>
       </c>
       <c r="H13">
         <v>44000.0</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
         <v>131</v>
       </c>
       <c r="B14">
         <v>546000.0</v>
       </c>
       <c r="C14">
         <v>519000.0</v>
       </c>
       <c r="D14">
-        <v>353000.0</v>
+        <v>357000.0</v>
       </c>
       <c r="E14">
         <v>296000.0</v>
       </c>
       <c r="F14">
         <v>140000.0</v>
       </c>
       <c r="G14">
         <v>47000.0</v>
       </c>
       <c r="H14">
         <v>8000.0</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>132</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
@@ -8731,51 +8731,51 @@
     <row r="24" spans="1:8">
       <c r="A24" t="s">
         <v>140</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24">
         <v>16.0</v>
       </c>
       <c r="G24"/>
       <c r="H24"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
         <v>141</v>
       </c>
       <c r="B25">
         <v>-2119000.0</v>
       </c>
       <c r="C25">
         <v>-5884000.0</v>
       </c>
       <c r="D25">
-        <v>12282000.0</v>
+        <v>-1247000.0</v>
       </c>
       <c r="E25">
         <v>3000.0</v>
       </c>
       <c r="F25">
         <v>3000.0</v>
       </c>
       <c r="G25">
         <v>17000.0</v>
       </c>
       <c r="H25">
         <v>934000.0</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
         <v>142</v>
       </c>
       <c r="B26">
         <v>0.0</v>
       </c>
       <c r="C26">
         <v>-420000.0</v>
       </c>
       <c r="D26">
@@ -9366,57 +9366,57 @@
       <c r="D7">
         <v>199000.0</v>
       </c>
       <c r="E7">
         <v>-1394000.0</v>
       </c>
       <c r="F7">
         <v>-3010000.0</v>
       </c>
       <c r="G7">
         <v>318000.0</v>
       </c>
       <c r="H7">
         <v>23000.0</v>
       </c>
       <c r="I7">
         <v>5774000.0</v>
       </c>
       <c r="J7">
         <v>-6844000.0</v>
       </c>
       <c r="K7">
         <v>6257000.0</v>
       </c>
       <c r="L7">
-        <v>-453000.0</v>
+        <v>-5096000.0</v>
       </c>
       <c r="M7">
-        <v>1038999.0</v>
+        <v>-633000.0</v>
       </c>
       <c r="N7">
-        <v>-483000.0</v>
+        <v>1539000.0</v>
       </c>
       <c r="O7">
         <v>-2076000.0</v>
       </c>
       <c r="P7">
         <v>-805000.0</v>
       </c>
       <c r="Q7">
         <v>-4829000.0</v>
       </c>
       <c r="R7">
         <v>1863000.0</v>
       </c>
       <c r="S7">
         <v>-1016000.0</v>
       </c>
       <c r="T7">
         <v>514000.0</v>
       </c>
       <c r="U7">
         <v>686000.0</v>
       </c>
       <c r="V7">
         <v>-665000.0</v>
       </c>
@@ -9698,54 +9698,54 @@
       <c r="D14">
         <v>131000.0</v>
       </c>
       <c r="E14">
         <v>140000.0</v>
       </c>
       <c r="F14">
         <v>143000.0</v>
       </c>
       <c r="G14">
         <v>144000.0</v>
       </c>
       <c r="H14">
         <v>127000.0</v>
       </c>
       <c r="I14">
         <v>126000.0</v>
       </c>
       <c r="J14">
         <v>122000.0</v>
       </c>
       <c r="K14">
         <v>102000.0</v>
       </c>
       <c r="L14">
-        <v>82000.0</v>
+        <v>83000.0</v>
       </c>
       <c r="M14">
-        <v>86000.0</v>
+        <v>89000.0</v>
       </c>
       <c r="N14">
         <v>83000.0</v>
       </c>
       <c r="O14">
         <v>82000.0</v>
       </c>
       <c r="P14">
         <v>82000.0</v>
       </c>
       <c r="Q14">
         <v>68000.0</v>
       </c>
       <c r="R14">
         <v>64000.0</v>
       </c>
       <c r="S14">
         <v>50000.0</v>
       </c>
       <c r="T14">
         <v>41000.0</v>
       </c>
       <c r="U14">
         <v>27000.0</v>
       </c>
@@ -10378,57 +10378,57 @@
       <c r="D25">
         <v>-419000.0</v>
       </c>
       <c r="E25">
         <v>-708000.0</v>
       </c>
       <c r="F25">
         <v>-866000.0</v>
       </c>
       <c r="G25">
         <v>-1183000.0</v>
       </c>
       <c r="H25">
         <v>-1605000.0</v>
       </c>
       <c r="I25">
         <v>-1867000.0</v>
       </c>
       <c r="J25">
         <v>-1229000.0</v>
       </c>
       <c r="K25">
         <v>-1247000.0</v>
       </c>
       <c r="L25">
-        <v>4378000.0</v>
+        <v>4643000.0</v>
       </c>
       <c r="M25">
-        <v>2532000.0</v>
+        <v>1672000.0</v>
       </c>
       <c r="N25">
-        <v>2599000.0</v>
+        <v>-2022000.0</v>
       </c>
       <c r="O25">
         <v>-5847000.0</v>
       </c>
       <c r="P25">
         <v>1000.0</v>
       </c>
       <c r="Q25">
         <v>2825000.0</v>
       </c>
       <c r="R25">
         <v>2000.0</v>
       </c>
       <c r="S25">
         <v>-483000.0</v>
       </c>
       <c r="T25">
         <v>3000.0</v>
       </c>
       <c r="U25">
         <v>392000.0</v>
       </c>
       <c r="V25">
         <v>218000.0</v>
       </c>