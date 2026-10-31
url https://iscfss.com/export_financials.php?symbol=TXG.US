--- v0 (2026-03-02)
+++ v1 (2026-10-31)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="154">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="156">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -235,50 +235,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1826,51 +1832,51 @@
       </c>
       <c r="I35">
         <v>311935000.0</v>
       </c>
       <c r="J35">
         <v>165977000.0</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" t="s">
         <v>44</v>
       </c>
       <c r="B36">
         <v>2913000.0</v>
       </c>
       <c r="C36">
         <v>4129000.0</v>
       </c>
       <c r="D36">
         <v>3062000.0</v>
       </c>
       <c r="E36">
         <v>7366000.0</v>
       </c>
       <c r="F36">
-        <v>10917000.0</v>
+        <v>3319000.0</v>
       </c>
       <c r="G36">
         <v>12798000.0</v>
       </c>
       <c r="H36">
         <v>76262000.0</v>
       </c>
       <c r="I36">
         <v>1939000.0</v>
       </c>
       <c r="J36">
         <v>577000.0</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" t="s">
         <v>45</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
@@ -2554,587 +2560,617 @@
       <c r="J62">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG62"/>
+  <dimension ref="A1:AI62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>71</v>
+      </c>
+      <c r="C1" t="s">
+        <v>72</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>72</v>
       </c>
       <c r="E1" t="s">
         <v>73</v>
       </c>
       <c r="F1" t="s">
+        <v>74</v>
+      </c>
+      <c r="G1" t="s">
+        <v>75</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>75</v>
       </c>
       <c r="I1" t="s">
         <v>76</v>
       </c>
       <c r="J1" t="s">
+        <v>77</v>
+      </c>
+      <c r="K1" t="s">
+        <v>78</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>78</v>
       </c>
       <c r="M1" t="s">
         <v>79</v>
       </c>
       <c r="N1" t="s">
+        <v>80</v>
+      </c>
+      <c r="O1" t="s">
+        <v>81</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>81</v>
       </c>
       <c r="Q1" t="s">
         <v>82</v>
       </c>
       <c r="R1" t="s">
+        <v>83</v>
+      </c>
+      <c r="S1" t="s">
+        <v>84</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>84</v>
       </c>
       <c r="U1" t="s">
         <v>85</v>
       </c>
       <c r="V1" t="s">
+        <v>86</v>
+      </c>
+      <c r="W1" t="s">
+        <v>87</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>87</v>
       </c>
       <c r="Y1" t="s">
         <v>88</v>
       </c>
       <c r="Z1" t="s">
+        <v>89</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>90</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>90</v>
       </c>
       <c r="AC1" t="s">
         <v>91</v>
       </c>
       <c r="AD1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AG1" t="s">
         <v>94</v>
       </c>
-    </row>
-    <row r="2" spans="1:33">
+      <c r="AH1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="2" spans="1:35">
       <c r="A2" t="s">
         <v>10</v>
       </c>
       <c r="B2">
+        <v>20694000.0</v>
+      </c>
+      <c r="C2">
+        <v>17425000.0</v>
+      </c>
+      <c r="D2">
         <v>12733000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>18069000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>15938000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>10068000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>12909000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>26210000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>21248000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>20216000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>15738000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>18836000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>23124000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>29317000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>21599000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>21594000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>26731000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>18956000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>17351000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>17037000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>16181000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>15578000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>4709000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>9490000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>9916000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>13505000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>13028000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>11959000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>9429000.0</v>
       </c>
-      <c r="AC2">
-[...2 lines deleted...]
-      <c r="AD2">
+      <c r="AE2">
+        <v>0.0</v>
+      </c>
+      <c r="AF2">
         <v>8792000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>8792000.0</v>
       </c>
-      <c r="AF2"/>
-[...2 lines deleted...]
-    <row r="3" spans="1:33">
+      <c r="AH2"/>
+      <c r="AI2"/>
+    </row>
+    <row r="3" spans="1:35">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
-      <c r="AB3">
-[...4 lines deleted...]
-      </c>
+      <c r="AB3"/>
+      <c r="AC3"/>
       <c r="AD3">
         <v>0.0</v>
       </c>
       <c r="AE3">
         <v>0.0</v>
       </c>
-      <c r="AF3"/>
-[...2 lines deleted...]
-    <row r="4" spans="1:33">
+      <c r="AF3">
+        <v>0.0</v>
+      </c>
+      <c r="AG3">
+        <v>0.0</v>
+      </c>
+      <c r="AH3"/>
+      <c r="AI3"/>
+    </row>
+    <row r="4" spans="1:35">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
-      <c r="AB4">
-[...4 lines deleted...]
-      </c>
+      <c r="AB4"/>
+      <c r="AC4"/>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
-      <c r="AF4"/>
-[...2 lines deleted...]
-    <row r="5" spans="1:33">
+      <c r="AF4">
+        <v>0.0</v>
+      </c>
+      <c r="AG4">
+        <v>0.0</v>
+      </c>
+      <c r="AH4"/>
+      <c r="AI4"/>
+    </row>
+    <row r="5" spans="1:35">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5">
+        <v>77000.0</v>
+      </c>
+      <c r="C5">
+        <v>114000.0</v>
+      </c>
+      <c r="D5">
         <v>225000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>138000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>220000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-367000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-493000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>32000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-430000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-456000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-429000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-677000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-969000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-1479000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-4335000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-5492000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-3965000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-2443000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>22000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>194000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>58000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>48000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-50000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-52000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>314000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-41000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-46000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-160000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-34000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-219987000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-37000.0</v>
       </c>
-      <c r="AE5">
-[...2 lines deleted...]
-      <c r="AF5"/>
       <c r="AG5">
+        <v>0.0</v>
+      </c>
+      <c r="AH5"/>
+      <c r="AI5">
         <v>-112509000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:33">
+    <row r="6" spans="1:35">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
-      <c r="AB6">
-[...4 lines deleted...]
-      </c>
+      <c r="AB6"/>
+      <c r="AC6"/>
       <c r="AD6">
         <v>0.0</v>
       </c>
       <c r="AE6">
         <v>0.0</v>
       </c>
-      <c r="AF6"/>
-[...2 lines deleted...]
-    <row r="7" spans="1:33">
+      <c r="AF6">
+        <v>0.0</v>
+      </c>
+      <c r="AG6">
+        <v>0.0</v>
+      </c>
+      <c r="AH6"/>
+      <c r="AI6"/>
+    </row>
+    <row r="7" spans="1:35">
       <c r="A7" t="s">
         <v>15</v>
       </c>
       <c r="B7">
+        <v>78796000.0</v>
+      </c>
+      <c r="C7">
+        <v>81389000.0</v>
+      </c>
+      <c r="D7">
         <v>84361000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>86985000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>86744000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>80074000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>82613000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>85876000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>89482000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>92176000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>95370000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>98473000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>99617000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>102042000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>95176000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>96226000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>99017000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>101175000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>81978000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>80199000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>70822000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>72500000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>62978000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>61594000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>59166000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>59619000.0</v>
       </c>
-      <c r="Z7"/>
-[...6 lines deleted...]
-      </c>
+      <c r="AB7"/>
+      <c r="AC7"/>
       <c r="AD7">
         <v>0.0</v>
       </c>
       <c r="AE7">
         <v>0.0</v>
       </c>
-      <c r="AF7"/>
-[...2 lines deleted...]
-    <row r="8" spans="1:33">
+      <c r="AF7">
+        <v>0.0</v>
+      </c>
+      <c r="AG7">
+        <v>0.0</v>
+      </c>
+      <c r="AH7"/>
+      <c r="AI7"/>
+    </row>
+    <row r="8" spans="1:35">
       <c r="A8" t="s">
         <v>16</v>
       </c>
       <c r="B8">
         <v>2000.0</v>
       </c>
       <c r="C8">
         <v>2000.0</v>
       </c>
       <c r="D8">
         <v>2000.0</v>
       </c>
       <c r="E8">
         <v>2000.0</v>
       </c>
       <c r="F8">
         <v>2000.0</v>
       </c>
       <c r="G8">
         <v>2000.0</v>
       </c>
       <c r="H8">
         <v>2000.0</v>
       </c>
       <c r="I8">
@@ -3151,373 +3187,395 @@
       </c>
       <c r="M8">
         <v>2000.0</v>
       </c>
       <c r="N8">
         <v>2000.0</v>
       </c>
       <c r="O8">
         <v>2000.0</v>
       </c>
       <c r="P8">
         <v>2000.0</v>
       </c>
       <c r="Q8">
         <v>2000.0</v>
       </c>
       <c r="R8">
         <v>2000.0</v>
       </c>
       <c r="S8">
         <v>2000.0</v>
       </c>
       <c r="T8">
         <v>2000.0</v>
       </c>
-      <c r="U8"/>
-      <c r="V8"/>
+      <c r="U8">
+        <v>2000.0</v>
+      </c>
+      <c r="V8">
+        <v>2000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
-    </row>
-    <row r="9" spans="1:33">
+      <c r="AH8"/>
+      <c r="AI8"/>
+    </row>
+    <row r="9" spans="1:35">
       <c r="A9" t="s">
         <v>17</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9">
         <v>1936750000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>1883930000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>1839397000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>1793388000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>1757671000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>1714860000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>1680865000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>1644897000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>1612227000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>1569059000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>1544218000.0</v>
       </c>
-      <c r="W9"/>
-[...1 lines deleted...]
-      <c r="Y9">
+      <c r="Y9"/>
+      <c r="Z9"/>
+      <c r="AA9">
         <v>692617000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>682494000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>676839000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>17715000.0</v>
       </c>
-      <c r="AC9">
-[...4 lines deleted...]
-      </c>
       <c r="AE9">
         <v>0.0</v>
       </c>
-      <c r="AF9"/>
-[...2 lines deleted...]
-    <row r="10" spans="1:33">
+      <c r="AF9">
+        <v>0.0</v>
+      </c>
+      <c r="AG9">
+        <v>0.0</v>
+      </c>
+      <c r="AH9"/>
+      <c r="AI9"/>
+    </row>
+    <row r="10" spans="1:35">
       <c r="A10" t="s">
         <v>18</v>
       </c>
       <c r="B10">
+        <v>502512000.0</v>
+      </c>
+      <c r="C10">
+        <v>490285000.0</v>
+      </c>
+      <c r="D10">
         <v>473966000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>432508000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>397712000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>377061000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>344067000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>398159000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>379824000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>355781000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>359284000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>311264000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>325879000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>332320000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>219746000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>233951000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>274187000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>312487000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>587447000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>600440000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>621958000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>617195000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>663603000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>768773000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>339840000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>372428000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>424166000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>427436000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>56034000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-65080000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>65080000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>65080000.0</v>
       </c>
-      <c r="AF10"/>
-      <c r="AG10">
+      <c r="AH10"/>
+      <c r="AI10">
         <v>-47857000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:33">
+    <row r="11" spans="1:35">
       <c r="A11" t="s">
         <v>19</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
-    </row>
-    <row r="12" spans="1:33">
+      <c r="AH11"/>
+      <c r="AI11"/>
+    </row>
+    <row r="12" spans="1:35">
       <c r="A12" t="s">
         <v>20</v>
       </c>
       <c r="B12">
+        <v>552033000.0</v>
+      </c>
+      <c r="C12">
+        <v>539848000.0</v>
+      </c>
+      <c r="D12">
         <v>523409000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>482084000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>447261000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>426905000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>393402000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>398159000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>380093000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>371814000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>388695000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>356907000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>391385000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>418290000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>429984000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>452386000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>499733000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>539323000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>587447000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>600440000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>621958000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>617195000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>663603000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>768773000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>339840000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>372428000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>424166000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>427436000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>56034000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>65080000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>65080000.0</v>
       </c>
-      <c r="AE12">
-[...2 lines deleted...]
-      <c r="AF12"/>
       <c r="AG12">
+        <v>0.0</v>
+      </c>
+      <c r="AH12"/>
+      <c r="AI12">
         <v>47857000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:33">
+    <row r="13" spans="1:35">
       <c r="A13" t="s">
         <v>21</v>
       </c>
       <c r="B13">
         <v>2000.0</v>
       </c>
       <c r="C13">
         <v>2000.0</v>
       </c>
       <c r="D13">
         <v>2000.0</v>
       </c>
       <c r="E13">
         <v>2000.0</v>
       </c>
       <c r="F13">
         <v>2000.0</v>
       </c>
       <c r="G13">
         <v>2000.0</v>
       </c>
       <c r="H13">
         <v>2000.0</v>
       </c>
       <c r="I13">
@@ -3556,468 +3614,494 @@
       <c r="T13">
         <v>2000.0</v>
       </c>
       <c r="U13">
         <v>2000.0</v>
       </c>
       <c r="V13">
         <v>2000.0</v>
       </c>
       <c r="W13">
         <v>2000.0</v>
       </c>
       <c r="X13">
         <v>2000.0</v>
       </c>
       <c r="Y13">
         <v>2000.0</v>
       </c>
       <c r="Z13">
         <v>2000.0</v>
       </c>
       <c r="AA13">
         <v>2000.0</v>
       </c>
       <c r="AB13">
-        <v>1000.0</v>
+        <v>2000.0</v>
       </c>
       <c r="AC13">
-        <v>0.0</v>
+        <v>2000.0</v>
       </c>
       <c r="AD13">
         <v>1000.0</v>
       </c>
       <c r="AE13">
+        <v>0.0</v>
+      </c>
+      <c r="AF13">
         <v>1000.0</v>
       </c>
-      <c r="AF13"/>
-[...2 lines deleted...]
-    <row r="14" spans="1:33">
+      <c r="AG13">
+        <v>1000.0</v>
+      </c>
+      <c r="AH13"/>
+      <c r="AI13"/>
+    </row>
+    <row r="14" spans="1:35">
       <c r="A14" t="s">
         <v>22</v>
       </c>
       <c r="B14">
+        <v>129984169.0</v>
+      </c>
+      <c r="C14">
+        <v>128291153.0</v>
+      </c>
+      <c r="D14">
         <v>127078342.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>125502291.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>124509720.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>122606091.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>121596351.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>120733030.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>120066972.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>119394180.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>118565724.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>117728293.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>116707672.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>115619869.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>114757572.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>114112382.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>113574757.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>112966196.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>111896429.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>110874249.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>109866294.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>108714027.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>107386772.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>101341945.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>98978283.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>96829093.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>96027247.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>87552654.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>15568419.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>14801867.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>14004126.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>13587288.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>77913210.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>77913210.0</v>
       </c>
     </row>
-    <row r="15" spans="1:33">
+    <row r="15" spans="1:35">
       <c r="A15" t="s">
         <v>23</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
-[...4 lines deleted...]
-      </c>
+      <c r="L15"/>
+      <c r="M15"/>
       <c r="N15">
         <v>2000.0</v>
       </c>
       <c r="O15">
         <v>2000.0</v>
       </c>
       <c r="P15">
         <v>2000.0</v>
       </c>
       <c r="Q15">
         <v>2000.0</v>
       </c>
       <c r="R15">
         <v>2000.0</v>
       </c>
       <c r="S15">
         <v>2000.0</v>
       </c>
       <c r="T15">
         <v>2000.0</v>
       </c>
       <c r="U15">
         <v>2000.0</v>
       </c>
       <c r="V15">
         <v>2000.0</v>
       </c>
       <c r="W15">
         <v>2000.0</v>
       </c>
       <c r="X15">
         <v>2000.0</v>
       </c>
       <c r="Y15">
         <v>2000.0</v>
       </c>
       <c r="Z15">
         <v>2000.0</v>
       </c>
       <c r="AA15">
         <v>2000.0</v>
       </c>
       <c r="AB15">
         <v>2000.0</v>
       </c>
       <c r="AC15">
-        <v>0.0</v>
+        <v>2000.0</v>
       </c>
       <c r="AD15">
+        <v>2000.0</v>
+      </c>
+      <c r="AE15">
+        <v>0.0</v>
+      </c>
+      <c r="AF15">
         <v>1000.0</v>
       </c>
-      <c r="AE15">
-[...5 lines deleted...]
-    <row r="16" spans="1:33">
+      <c r="AG15">
+        <v>0.0</v>
+      </c>
+      <c r="AH15"/>
+      <c r="AI15"/>
+    </row>
+    <row r="16" spans="1:35">
       <c r="A16" t="s">
         <v>24</v>
       </c>
       <c r="B16">
+        <v>23610000.0</v>
+      </c>
+      <c r="C16">
+        <v>24342000.0</v>
+      </c>
+      <c r="D16">
         <v>23902000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>22139000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>21449000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>20949000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>20658000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>17760000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>16436000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>14296000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>13150000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>11143000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>9217000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>8530000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>7867000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>7826000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>7361000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>6260000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>5340000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>6467000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>6372000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>5900000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>4472000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>4875000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>4357000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>4470000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>4601000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>3082000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>3236000.0</v>
       </c>
-      <c r="AC16"/>
-      <c r="AD16">
+      <c r="AE16"/>
+      <c r="AF16">
         <v>2776000.0</v>
       </c>
-      <c r="AE16"/>
-      <c r="AF16"/>
       <c r="AG16"/>
-    </row>
-    <row r="17" spans="1:33">
+      <c r="AH16"/>
+      <c r="AI16"/>
+    </row>
+    <row r="17" spans="1:35">
       <c r="A17" t="s">
         <v>25</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
-      <c r="AB17">
-[...4 lines deleted...]
-      </c>
+      <c r="AB17"/>
+      <c r="AC17"/>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
-      <c r="AF17"/>
-[...2 lines deleted...]
-    <row r="18" spans="1:33">
+      <c r="AF17">
+        <v>0.0</v>
+      </c>
+      <c r="AG17">
+        <v>0.0</v>
+      </c>
+      <c r="AH17"/>
+      <c r="AI17"/>
+    </row>
+    <row r="18" spans="1:35">
       <c r="A18" t="s">
         <v>26</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
-      <c r="AB18">
-[...4 lines deleted...]
-      </c>
+      <c r="AB18"/>
+      <c r="AC18"/>
       <c r="AD18">
         <v>0.0</v>
       </c>
       <c r="AE18">
         <v>0.0</v>
       </c>
-      <c r="AF18"/>
-[...2 lines deleted...]
-    <row r="19" spans="1:33">
+      <c r="AF18">
+        <v>0.0</v>
+      </c>
+      <c r="AG18">
+        <v>0.0</v>
+      </c>
+      <c r="AH18"/>
+      <c r="AI18"/>
+    </row>
+    <row r="19" spans="1:35">
       <c r="A19" t="s">
         <v>27</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
-    </row>
-    <row r="20" spans="1:33">
+      <c r="AH19"/>
+      <c r="AI19"/>
+    </row>
+    <row r="20" spans="1:35">
       <c r="A20" t="s">
         <v>28</v>
       </c>
       <c r="B20">
-        <v>4511000.0</v>
+        <v>6918000.0</v>
       </c>
       <c r="C20">
         <v>4511000.0</v>
       </c>
       <c r="D20">
         <v>4511000.0</v>
       </c>
       <c r="E20">
         <v>4511000.0</v>
       </c>
       <c r="F20">
         <v>4511000.0</v>
       </c>
       <c r="G20">
         <v>4511000.0</v>
       </c>
       <c r="H20">
         <v>4511000.0</v>
       </c>
       <c r="I20">
         <v>4511000.0</v>
       </c>
       <c r="J20">
         <v>4511000.0</v>
       </c>
@@ -4032,3380 +4116,3570 @@
       </c>
       <c r="N20">
         <v>4511000.0</v>
       </c>
       <c r="O20">
         <v>4511000.0</v>
       </c>
       <c r="P20">
         <v>4511000.0</v>
       </c>
       <c r="Q20">
         <v>4511000.0</v>
       </c>
       <c r="R20">
         <v>4511000.0</v>
       </c>
       <c r="S20">
         <v>4511000.0</v>
       </c>
       <c r="T20">
         <v>4511000.0</v>
       </c>
       <c r="U20">
         <v>4511000.0</v>
       </c>
-      <c r="V20"/>
-      <c r="W20"/>
+      <c r="V20">
+        <v>4511000.0</v>
+      </c>
+      <c r="W20">
+        <v>4511000.0</v>
+      </c>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
-      <c r="AB20">
-[...4 lines deleted...]
-      </c>
+      <c r="AB20"/>
+      <c r="AC20"/>
       <c r="AD20">
         <v>0.0</v>
       </c>
       <c r="AE20">
         <v>0.0</v>
       </c>
-      <c r="AF20"/>
-[...2 lines deleted...]
-    <row r="21" spans="1:33">
+      <c r="AF20">
+        <v>0.0</v>
+      </c>
+      <c r="AG20">
+        <v>0.0</v>
+      </c>
+      <c r="AH20"/>
+      <c r="AI20"/>
+    </row>
+    <row r="21" spans="1:35">
       <c r="A21" t="s">
         <v>29</v>
       </c>
       <c r="B21">
+        <v>61160000.0</v>
+      </c>
+      <c r="C21">
+        <v>59910000.0</v>
+      </c>
+      <c r="D21">
         <v>62329000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>64759000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>14714000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>15192000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>15671000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>16149000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>16658000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>16129000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>16616000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>21833000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>22290000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>22948000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>22858000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>23493000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>24128000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>24764000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>25397000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>26041000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>26693000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>27342000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>22354000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>21929000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>21551000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>22366000.0</v>
       </c>
       <c r="AA21"/>
       <c r="AB21">
-        <v>400000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>22366000.0</v>
+      </c>
+      <c r="AC21"/>
       <c r="AD21">
         <v>400000.0</v>
       </c>
       <c r="AE21">
+        <v>0.0</v>
+      </c>
+      <c r="AF21">
         <v>400000.0</v>
       </c>
-      <c r="AF21"/>
-[...2 lines deleted...]
-    <row r="22" spans="1:33">
+      <c r="AG21">
+        <v>400000.0</v>
+      </c>
+      <c r="AH21"/>
+      <c r="AI21"/>
+    </row>
+    <row r="22" spans="1:35">
       <c r="A22" t="s">
         <v>30</v>
       </c>
       <c r="B22">
+        <v>52616000.0</v>
+      </c>
+      <c r="C22">
+        <v>53487000.0</v>
+      </c>
+      <c r="D22">
         <v>56341000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>61956000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>68968000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>74710000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>83107000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>94050000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>88272000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>83189000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>73706000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>80917000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>83687000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>82307000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>81629000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>78629000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>70646000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>63697000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>59966000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>51141000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>44087000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>38507000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>29959000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>25118000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>21758000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>19357000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>15270000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>13305000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>12325000.0</v>
       </c>
-      <c r="AC22">
-[...2 lines deleted...]
-      <c r="AD22">
+      <c r="AE22">
+        <v>0.0</v>
+      </c>
+      <c r="AF22">
         <v>8570000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>8570000.0</v>
       </c>
-      <c r="AF22"/>
-[...2 lines deleted...]
-    <row r="23" spans="1:33">
+      <c r="AH22"/>
+      <c r="AI22"/>
+    </row>
+    <row r="23" spans="1:35">
       <c r="A23" t="s">
         <v>31</v>
       </c>
       <c r="B23">
+        <v>1030066000.0</v>
+      </c>
+      <c r="C23">
+        <v>1015759000.0</v>
+      </c>
+      <c r="D23">
         <v>1041365000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>1027361000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>979970000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>903393000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>918636000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>937794000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>929668000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>922913000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>965143000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>948540000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>989638000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>1014030000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>1028980000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>996207000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>1001591000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>1003251000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>1018826000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>990572000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>977579000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>954033000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>929341000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>1042544000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>582802000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>610384000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>605923000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>572815000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>155594000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>23257000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>124310000.0</v>
       </c>
-      <c r="AE23">
-[...2 lines deleted...]
-      <c r="AF23"/>
       <c r="AG23">
+        <v>0.0</v>
+      </c>
+      <c r="AH23"/>
+      <c r="AI23">
         <v>45905000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:33">
+    <row r="24" spans="1:35">
       <c r="A24" t="s">
         <v>32</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
-      <c r="Z24">
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24">
         <v>19837000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>22307000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>24777000.0</v>
       </c>
-      <c r="AC24">
-[...2 lines deleted...]
-      <c r="AD24">
+      <c r="AE24">
+        <v>0.0</v>
+      </c>
+      <c r="AF24">
         <v>25489000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>25489000.0</v>
       </c>
-      <c r="AF24"/>
-[...2 lines deleted...]
-    <row r="25" spans="1:33">
+      <c r="AH24"/>
+      <c r="AI24"/>
+    </row>
+    <row r="25" spans="1:35">
       <c r="A25" t="s">
         <v>33</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
-      <c r="Z25">
+      <c r="Z25"/>
+      <c r="AA25"/>
+      <c r="AB25">
         <v>19837000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>22307000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>24777000.0</v>
       </c>
-      <c r="AC25">
-[...4 lines deleted...]
-      </c>
       <c r="AE25">
         <v>0.0</v>
       </c>
-      <c r="AF25"/>
-[...2 lines deleted...]
-    <row r="26" spans="1:33">
+      <c r="AF25">
+        <v>0.0</v>
+      </c>
+      <c r="AG25">
+        <v>0.0</v>
+      </c>
+      <c r="AH25"/>
+      <c r="AI25"/>
+    </row>
+    <row r="26" spans="1:35">
       <c r="A26" t="s">
         <v>34</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
-      <c r="AB26">
-[...4 lines deleted...]
-      </c>
+      <c r="AB26"/>
+      <c r="AC26"/>
       <c r="AD26">
         <v>0.0</v>
       </c>
       <c r="AE26">
         <v>0.0</v>
       </c>
-      <c r="AF26"/>
-[...2 lines deleted...]
-    <row r="27" spans="1:33">
+      <c r="AF26">
+        <v>0.0</v>
+      </c>
+      <c r="AG26">
+        <v>0.0</v>
+      </c>
+      <c r="AH26"/>
+      <c r="AI26"/>
+    </row>
+    <row r="27" spans="1:35">
       <c r="A27" t="s">
         <v>35</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
-      <c r="AB27">
-[...4 lines deleted...]
-      </c>
+      <c r="AB27"/>
+      <c r="AC27"/>
       <c r="AD27">
         <v>0.0</v>
       </c>
       <c r="AE27">
         <v>0.0</v>
       </c>
-      <c r="AF27"/>
-[...2 lines deleted...]
-    <row r="28" spans="1:33">
+      <c r="AF27">
+        <v>0.0</v>
+      </c>
+      <c r="AG27">
+        <v>0.0</v>
+      </c>
+      <c r="AH27"/>
+      <c r="AI27"/>
+    </row>
+    <row r="28" spans="1:35">
       <c r="A28" t="s">
         <v>36</v>
       </c>
       <c r="B28">
+        <v>-423716000.0</v>
+      </c>
+      <c r="C28">
+        <v>-408896000.0</v>
+      </c>
+      <c r="D28">
         <v>-316229000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-269081000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-310968000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-296987000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-261454000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-312283000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-290342000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-263605000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-263914000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-212791000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-226262000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-230278000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-124570000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-137725000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-175170000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-211312000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-505469000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-520241000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-551136000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-544695000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-600625000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-707179000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-280674000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-312809000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-394447000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-397746000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-26370000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>65080000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-35404000.0</v>
       </c>
-      <c r="AE28"/>
-[...1 lines deleted...]
-      <c r="AG28">
+      <c r="AG28"/>
+      <c r="AH28"/>
+      <c r="AI28">
         <v>47857000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:33">
+    <row r="29" spans="1:35">
       <c r="A29" t="s">
         <v>37</v>
       </c>
       <c r="B29">
+        <v>825546000.0</v>
+      </c>
+      <c r="C29">
+        <v>814324000.0</v>
+      </c>
+      <c r="D29">
         <v>796326000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>785120000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>773279000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>706895000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>710134000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>722804000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>724058000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>718834000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>741043000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>745216000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>793301000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>802385000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>805743000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>775792000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>783516000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>806685000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>817568000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>800221000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>784586000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>752460000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>739072000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>825080000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>391269000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>409068000.0</v>
       </c>
-      <c r="Z29"/>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
-    </row>
-    <row r="30" spans="1:33">
+      <c r="AH29"/>
+      <c r="AI29"/>
+    </row>
+    <row r="30" spans="1:35">
       <c r="A30" t="s">
         <v>38</v>
       </c>
       <c r="B30">
+        <v>50629000.0</v>
+      </c>
+      <c r="C30">
+        <v>56137000.0</v>
+      </c>
+      <c r="D30">
         <v>82493000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>96592000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>119067000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>52549000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>87862000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>83525000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>91178000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>91305000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>114832000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>103847000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>87685000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>77940000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>104211000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>83549000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>76204000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>76526000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>85254000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>78430000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>59680000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>57408000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>51208000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>36026000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>22726000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>30851000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>33371000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>26150000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>34747000.0</v>
       </c>
-      <c r="AC30">
-[...2 lines deleted...]
-      <c r="AD30">
+      <c r="AE30">
+        <v>0.0</v>
+      </c>
+      <c r="AF30">
         <v>28088000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>29566000.0</v>
       </c>
-      <c r="AF30"/>
-[...2 lines deleted...]
-    <row r="31" spans="1:33">
+      <c r="AH30"/>
+      <c r="AI30"/>
+    </row>
+    <row r="31" spans="1:35">
       <c r="A31" t="s">
         <v>39</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
         <v>718872000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>793301000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>802385000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>778374000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>775792000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>754877000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>777410000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>787660000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>795710000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>780075000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>747949000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>739072000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>803151000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>369718000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>409068000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>419683000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>421448000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-228348000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-219987000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-220387000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-220387000.0</v>
       </c>
-      <c r="AF31"/>
-[...2 lines deleted...]
-    <row r="32" spans="1:33">
+      <c r="AH31"/>
+      <c r="AI31"/>
+    </row>
+    <row r="32" spans="1:35">
       <c r="A32" t="s">
         <v>40</v>
       </c>
       <c r="B32">
+        <v>556162000.0</v>
+      </c>
+      <c r="C32">
+        <v>556135000.0</v>
+      </c>
+      <c r="D32">
         <v>530997000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>512503000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>543440000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>471830000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>466754000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>472658000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>468136000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>458360000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>468860000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>457631000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>484853000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>489888000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>504078000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>502567000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>548324000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>602889000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>637234000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>643729000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>644048000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>625167000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>656240000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>754880000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>329404000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>370664000.0</v>
       </c>
-      <c r="Z32"/>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
-    </row>
-    <row r="33" spans="1:33">
+      <c r="AH32"/>
+      <c r="AI32"/>
+    </row>
+    <row r="33" spans="1:35">
       <c r="A33" t="s">
         <v>41</v>
       </c>
       <c r="B33">
+        <v>355395000.0</v>
+      </c>
+      <c r="C33">
+        <v>346026000.0</v>
+      </c>
+      <c r="D33">
         <v>356914000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>367534000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>324309000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>323663000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>334249000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>343901000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>350513000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>355820000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>369121000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>386192000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>406698000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>412136000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>393945000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>366785000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>335359000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>305916000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>271235000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>246468000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>220405000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>208317000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>154975000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>142093000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>131218000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>180652000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>125083000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>98671000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>48368000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>-65080000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>18074000.0</v>
       </c>
-      <c r="AE33">
-[...2 lines deleted...]
-      <c r="AF33"/>
       <c r="AG33">
+        <v>0.0</v>
+      </c>
+      <c r="AH33"/>
+      <c r="AI33">
         <v>-47857000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:33">
+    <row r="34" spans="1:35">
       <c r="A34" t="s">
         <v>42</v>
       </c>
       <c r="B34">
+        <v>9547000.0</v>
+      </c>
+      <c r="C34">
+        <v>7640000.0</v>
+      </c>
+      <c r="D34">
         <v>7708000.0</v>
       </c>
-      <c r="C34">
+      <c r="E34">
         <v>7604000.0</v>
       </c>
-      <c r="D34">
+      <c r="F34">
         <v>6125000.0</v>
       </c>
-      <c r="E34">
+      <c r="G34">
         <v>5398000.0</v>
       </c>
-      <c r="F34">
+      <c r="H34">
         <v>5029000.0</v>
       </c>
-      <c r="G34">
+      <c r="I34">
         <v>4945000.0</v>
       </c>
-      <c r="H34">
+      <c r="J34">
         <v>4571000.0</v>
       </c>
-      <c r="I34">
+      <c r="K34">
         <v>4510000.0</v>
       </c>
-      <c r="J34">
+      <c r="L34">
         <v>4275000.0</v>
       </c>
-      <c r="K34">
+      <c r="M34">
         <v>10139000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>98250000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>6796000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>6141000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>93560000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>9127000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>8582000.0</v>
       </c>
-      <c r="R34">
+      <c r="T34">
         <v>90901000.0</v>
       </c>
-      <c r="S34">
+      <c r="U34">
         <v>8427000.0</v>
       </c>
-      <c r="T34">
+      <c r="V34">
         <v>8136000.0</v>
       </c>
-      <c r="U34">
+      <c r="W34">
         <v>81024000.0</v>
       </c>
-      <c r="V34">
+      <c r="X34">
         <v>72143000.0</v>
       </c>
-      <c r="W34">
+      <c r="Y34">
         <v>4052000.0</v>
       </c>
-      <c r="X34">
+      <c r="Z34">
         <v>2902000.0</v>
       </c>
-      <c r="Y34">
+      <c r="AA34">
         <v>1545000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AB34">
         <v>1091000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AC34">
         <v>951000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AD34">
         <v>889000.0</v>
       </c>
-      <c r="AC34">
-[...4 lines deleted...]
-      </c>
       <c r="AE34">
         <v>0.0</v>
       </c>
-      <c r="AF34"/>
-[...2 lines deleted...]
-    <row r="35" spans="1:33">
+      <c r="AF34">
+        <v>0.0</v>
+      </c>
+      <c r="AG34">
+        <v>0.0</v>
+      </c>
+      <c r="AH34"/>
+      <c r="AI34"/>
+    </row>
+    <row r="35" spans="1:35">
       <c r="A35" t="s">
         <v>43</v>
       </c>
       <c r="B35">
+        <v>86011000.0</v>
+      </c>
+      <c r="C35">
+        <v>87837000.0</v>
+      </c>
+      <c r="D35">
         <v>91585000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>94917000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>94470000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>88598000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>90869000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>93755000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>94591000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>95346000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>96938000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>98607000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>98250000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>99639000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>92280000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>93560000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>100167000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>102120000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>90901000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>89976000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>79867000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>81024000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>72143000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>71893000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>69353000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>142248000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>122791000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>103131000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>97071000.0</v>
       </c>
-      <c r="AC35">
-[...2 lines deleted...]
-      <c r="AD35">
+      <c r="AE35">
+        <v>0.0</v>
+      </c>
+      <c r="AF35">
         <v>311935000.0</v>
       </c>
-      <c r="AE35">
-[...5 lines deleted...]
-    <row r="36" spans="1:33">
+      <c r="AG35">
+        <v>0.0</v>
+      </c>
+      <c r="AH35"/>
+      <c r="AI35"/>
+    </row>
+    <row r="36" spans="1:35">
       <c r="A36" t="s">
         <v>44</v>
       </c>
       <c r="B36">
+        <v>15308000.0</v>
+      </c>
+      <c r="C36">
+        <v>2624000.0</v>
+      </c>
+      <c r="D36">
         <v>2913000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>1879000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>2674000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>2296000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>4129000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>4903000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>5187000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>2844000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>3062000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>5648000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>23935000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>17833000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>7366000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>9992000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>10294000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>10761000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>10917000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>12612000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>12747000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
+        <v>4200000.0</v>
+      </c>
+      <c r="X36">
         <v>12798000.0</v>
       </c>
-      <c r="V36">
-[...2 lines deleted...]
-      <c r="W36">
+      <c r="Y36">
         <v>9674000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>32151000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>84220000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>53896000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>51831000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>9631000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>-65080000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>6947000.0</v>
       </c>
-      <c r="AE36">
-[...2 lines deleted...]
-      <c r="AF36"/>
       <c r="AG36">
+        <v>0.0</v>
+      </c>
+      <c r="AH36"/>
+      <c r="AI36">
         <v>-47857000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:33">
+    <row r="37" spans="1:35">
       <c r="A37" t="s">
         <v>45</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
-      <c r="AB37">
-[...4 lines deleted...]
-      </c>
+      <c r="AB37"/>
+      <c r="AC37"/>
       <c r="AD37">
         <v>0.0</v>
       </c>
       <c r="AE37">
         <v>0.0</v>
       </c>
-      <c r="AF37"/>
-[...2 lines deleted...]
-    <row r="38" spans="1:33">
+      <c r="AF37">
+        <v>0.0</v>
+      </c>
+      <c r="AG37">
+        <v>0.0</v>
+      </c>
+      <c r="AH37"/>
+      <c r="AI37"/>
+    </row>
+    <row r="38" spans="1:35">
       <c r="A38" t="s">
         <v>46</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38"/>
+      <c r="M38">
         <v>5648000.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>23935000.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>17833000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>7366000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>9992000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>10294000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>10761000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>10917000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>38653000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>39440000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>40140000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>82135000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>9674000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>10600000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>84220000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>75862000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>51831000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>9631000.0</v>
       </c>
-      <c r="AC38">
-[...2 lines deleted...]
-      <c r="AD38">
+      <c r="AE38">
+        <v>0.0</v>
+      </c>
+      <c r="AF38">
         <v>6547000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AG38">
         <v>6547000.0</v>
       </c>
-      <c r="AF38"/>
-[...2 lines deleted...]
-    <row r="39" spans="1:33">
+      <c r="AH38"/>
+      <c r="AI38"/>
+    </row>
+    <row r="39" spans="1:35">
       <c r="A39" t="s">
         <v>47</v>
       </c>
       <c r="B39">
+        <v>19393000.0</v>
+      </c>
+      <c r="C39">
+        <v>20261000.0</v>
+      </c>
+      <c r="D39">
         <v>22208000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>19195000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>20365000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>25566000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>20016000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>18159000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>19612000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>20785000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>18789000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>20677000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>20183000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>23357000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>19211000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>14858000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>19649000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>17789000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>14924000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>14093000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>31449000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>32606000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>29596000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>70534000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>67260000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>7096000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>8033000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>7253000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>4120000.0</v>
       </c>
-      <c r="AC39">
-[...2 lines deleted...]
-      <c r="AD39">
+      <c r="AE39">
+        <v>0.0</v>
+      </c>
+      <c r="AF39">
         <v>4498000.0</v>
       </c>
-      <c r="AE39">
-[...5 lines deleted...]
-    <row r="40" spans="1:33">
+      <c r="AG39">
+        <v>0.0</v>
+      </c>
+      <c r="AH39"/>
+      <c r="AI39"/>
+    </row>
+    <row r="40" spans="1:35">
       <c r="A40" t="s">
         <v>48</v>
       </c>
       <c r="B40">
+        <v>62190000.0</v>
+      </c>
+      <c r="C40">
+        <v>60501000.0</v>
+      </c>
+      <c r="D40">
         <v>105834000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>96573000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>65165000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>62665000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>69844000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>63559000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>56723000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>57317000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>81704000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>61040000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>54137000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>62663000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>88375000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>85924000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>74394000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>59688000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>77913000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>69107000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>81467000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>90437000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>94360000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>124442000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>103015000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>36717000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>34451000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>25812000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>25357000.0</v>
       </c>
-      <c r="AC40">
-[...2 lines deleted...]
-      <c r="AD40">
+      <c r="AE40">
+        <v>0.0</v>
+      </c>
+      <c r="AF40">
         <v>16250000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>8255000.0</v>
       </c>
-      <c r="AF40"/>
-[...2 lines deleted...]
-    <row r="41" spans="1:33">
+      <c r="AH40"/>
+      <c r="AI40"/>
+    </row>
+    <row r="41" spans="1:35">
       <c r="A41" t="s">
         <v>49</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41">
         <v>10139000.0</v>
       </c>
-      <c r="L41">
+      <c r="N41">
         <v>7919000.0</v>
       </c>
-      <c r="M41">
+      <c r="O41">
         <v>6796000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>6141000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>5727000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>9127000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>8582000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>14054000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>14241000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>13950000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>14680000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>15101000.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>15275000.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>14125000.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>86082000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AB41">
         <v>102954000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AC41">
         <v>80824000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AD41">
         <v>72294000.0</v>
       </c>
-      <c r="AC41">
-[...2 lines deleted...]
-      <c r="AD41">
+      <c r="AE41">
+        <v>0.0</v>
+      </c>
+      <c r="AF41">
         <v>43202000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AG41">
         <v>43202000.0</v>
       </c>
-      <c r="AF41"/>
-[...2 lines deleted...]
-    <row r="42" spans="1:33">
+      <c r="AH41"/>
+      <c r="AI41"/>
+    </row>
+    <row r="42" spans="1:35">
       <c r="A42" t="s">
         <v>50</v>
       </c>
       <c r="B42">
+        <v>2367459000.0</v>
+      </c>
+      <c r="C42">
+        <v>2338269000.0</v>
+      </c>
+      <c r="D42">
         <v>2306690000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>2279319000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>2239924000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>2208665000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>2177672000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>2140789000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>2106752000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>2063657000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>2025890000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>1981359000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>1936750000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>1883930000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>1839397000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>1793388000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>1757671000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>1714860000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>1680865000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>1644897000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>1612227000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>1569059000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>1544218000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>1214655000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>714630000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>692617000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>682494000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>104024000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>17715000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>-219987000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>11165000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>-37000.0</v>
       </c>
-      <c r="AF42"/>
-      <c r="AG42">
+      <c r="AH42"/>
+      <c r="AI42">
         <v>-112509000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:33">
+    <row r="43" spans="1:35">
       <c r="A43" t="s">
         <v>51</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
-      <c r="AB43">
-[...4 lines deleted...]
-      </c>
+      <c r="AB43"/>
+      <c r="AC43"/>
       <c r="AD43">
         <v>0.0</v>
       </c>
       <c r="AE43">
         <v>0.0</v>
       </c>
-      <c r="AF43"/>
-[...2 lines deleted...]
-    <row r="44" spans="1:33">
+      <c r="AF43">
+        <v>0.0</v>
+      </c>
+      <c r="AG43">
+        <v>0.0</v>
+      </c>
+      <c r="AH43"/>
+      <c r="AI43"/>
+    </row>
+    <row r="44" spans="1:35">
       <c r="A44" t="s">
         <v>52</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
-      <c r="AB44">
-[...4 lines deleted...]
-      </c>
+      <c r="AB44"/>
+      <c r="AC44"/>
       <c r="AD44">
         <v>0.0</v>
       </c>
       <c r="AE44">
         <v>0.0</v>
       </c>
-      <c r="AF44"/>
-[...2 lines deleted...]
-    <row r="45" spans="1:33">
+      <c r="AF44">
+        <v>0.0</v>
+      </c>
+      <c r="AG44">
+        <v>0.0</v>
+      </c>
+      <c r="AH44"/>
+      <c r="AI44"/>
+    </row>
+    <row r="45" spans="1:35">
       <c r="A45" t="s">
         <v>53</v>
       </c>
       <c r="B45">
+        <v>439765000.0</v>
+      </c>
+      <c r="C45">
+        <v>439926000.0</v>
+      </c>
+      <c r="D45">
         <v>440625000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>441993000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>442200000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>432777000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>432905000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>442965000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>439616000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>442730000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>448423000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>354200000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>284913000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>292106000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>359210000.0</v>
       </c>
-      <c r="O45">
+      <c r="Q45">
         <v>257694000.0</v>
       </c>
-      <c r="P45"/>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45">
         <v>176454000.0</v>
       </c>
-      <c r="U45">
+      <c r="W45">
         <v>163666000.0</v>
       </c>
-      <c r="V45">
+      <c r="X45">
         <v>72840000.0</v>
       </c>
-      <c r="W45">
+      <c r="Y45">
         <v>110490000.0</v>
       </c>
-      <c r="X45">
+      <c r="Z45">
         <v>99067000.0</v>
       </c>
-      <c r="Y45">
+      <c r="AA45">
         <v>96432000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AB45">
         <v>48821000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AC45">
         <v>46840000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AD45">
         <v>38337000.0</v>
       </c>
-      <c r="AC45">
-[...2 lines deleted...]
-      <c r="AD45">
+      <c r="AE45">
+        <v>0.0</v>
+      </c>
+      <c r="AF45">
         <v>11127000.0</v>
       </c>
-      <c r="AE45">
-[...5 lines deleted...]
-    <row r="46" spans="1:33">
+      <c r="AG45">
+        <v>0.0</v>
+      </c>
+      <c r="AH45"/>
+      <c r="AI45"/>
+    </row>
+    <row r="46" spans="1:35">
       <c r="A46" t="s">
         <v>54</v>
       </c>
       <c r="B46">
+        <v>272009000.0</v>
+      </c>
+      <c r="C46">
+        <v>278981000.0</v>
+      </c>
+      <c r="D46">
         <v>287161000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>296184000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>302410000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>301664000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>309938000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>318338000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>324157000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>332336000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>344932000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>354200000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>355962000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>366844000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>359210000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>328789000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>296426000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>265880000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>230410000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>203304000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>176454000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>163666000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>119823000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>110490000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>99067000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>96432000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>48821000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>46840000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>38337000.0</v>
       </c>
-      <c r="AC46"/>
-      <c r="AD46">
+      <c r="AE46"/>
+      <c r="AF46">
         <v>11127000.0</v>
       </c>
-      <c r="AE46"/>
-      <c r="AF46"/>
       <c r="AG46"/>
-    </row>
-    <row r="47" spans="1:33">
+      <c r="AH46"/>
+      <c r="AI46"/>
+    </row>
+    <row r="47" spans="1:35">
       <c r="A47" t="s">
         <v>55</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>354200000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>284913000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>292106000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>289328000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>257694000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>296426000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>190200000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>230410000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>203304000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>176454000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>107313000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>72840000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>110490000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>99067000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>96432000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>48821000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>46840000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>38337000.0</v>
       </c>
-      <c r="AC47">
-[...2 lines deleted...]
-      <c r="AD47">
+      <c r="AE47">
+        <v>0.0</v>
+      </c>
+      <c r="AF47">
         <v>11127000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>11127000.0</v>
       </c>
-      <c r="AF47"/>
-[...2 lines deleted...]
-    <row r="48" spans="1:33">
+      <c r="AH47"/>
+      <c r="AI47"/>
+    </row>
+    <row r="48" spans="1:35">
       <c r="A48" t="s">
         <v>56</v>
       </c>
       <c r="B48">
+        <v>-1541992000.0</v>
+      </c>
+      <c r="C48">
+        <v>-1524061000.0</v>
+      </c>
+      <c r="D48">
         <v>-1510591000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-1494339000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-1466867000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-1501405000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-1467047000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-1418019000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-1382266000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-1344369000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-1284420000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-1235468000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-1142482000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-1080068000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-1029321000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-1012106000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-970192000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-905734000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-863321000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-844872000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-827701000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-816649000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-805098000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-389525000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>-323677000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-283510000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>-262367000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>-255233000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>-245630000.0</v>
       </c>
-      <c r="AC48">
-[...2 lines deleted...]
-      <c r="AD48">
+      <c r="AE48">
+        <v>0.0</v>
+      </c>
+      <c r="AF48">
         <v>-231116000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>-231116000.0</v>
       </c>
-      <c r="AF48"/>
-[...2 lines deleted...]
-    <row r="49" spans="1:33">
+      <c r="AH48"/>
+      <c r="AI48"/>
+    </row>
+    <row r="49" spans="1:35">
       <c r="A49" t="s">
         <v>57</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49">
         <v>-1142482000.0</v>
       </c>
-      <c r="M49">
+      <c r="O49">
         <v>-1080068000.0</v>
       </c>
-      <c r="N49">
+      <c r="P49">
         <v>-1029321000.0</v>
       </c>
-      <c r="O49">
+      <c r="Q49">
         <v>-1012106000.0</v>
       </c>
-      <c r="P49">
+      <c r="R49">
         <v>-970192000.0</v>
       </c>
-      <c r="Q49">
+      <c r="S49">
         <v>-905734000.0</v>
       </c>
-      <c r="R49">
+      <c r="T49">
         <v>-863321000.0</v>
       </c>
-      <c r="S49">
+      <c r="U49">
         <v>-844872000.0</v>
       </c>
-      <c r="T49">
+      <c r="V49">
         <v>-827701000.0</v>
       </c>
-      <c r="U49">
+      <c r="W49">
         <v>-816649000.0</v>
       </c>
-      <c r="V49">
+      <c r="X49">
         <v>-805098000.0</v>
       </c>
-      <c r="W49"/>
-      <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
-      <c r="AB49">
-[...4 lines deleted...]
-      </c>
+      <c r="AB49"/>
+      <c r="AC49"/>
       <c r="AD49">
         <v>0.0</v>
       </c>
       <c r="AE49">
         <v>0.0</v>
       </c>
-      <c r="AF49"/>
-[...2 lines deleted...]
-    <row r="50" spans="1:33">
+      <c r="AF49">
+        <v>0.0</v>
+      </c>
+      <c r="AG49">
+        <v>0.0</v>
+      </c>
+      <c r="AH49"/>
+      <c r="AI49"/>
+    </row>
+    <row r="50" spans="1:35">
       <c r="A50" t="s">
         <v>58</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
-      <c r="Z50">
+      <c r="Z50"/>
+      <c r="AA50"/>
+      <c r="AB50">
         <v>9882000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AC50">
         <v>7383000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AD50">
         <v>4887000.0</v>
       </c>
-      <c r="AC50">
-[...2 lines deleted...]
-      <c r="AD50">
+      <c r="AE50">
+        <v>0.0</v>
+      </c>
+      <c r="AF50">
         <v>4187000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AG50">
         <v>4187000.0</v>
       </c>
-      <c r="AF50"/>
-[...2 lines deleted...]
-    <row r="51" spans="1:33">
+      <c r="AH50"/>
+      <c r="AI50"/>
+    </row>
+    <row r="51" spans="1:35">
       <c r="A51" t="s">
         <v>59</v>
       </c>
       <c r="B51">
+        <v>78796000.0</v>
+      </c>
+      <c r="C51">
+        <v>81389000.0</v>
+      </c>
+      <c r="D51">
         <v>157737000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>163427000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>86744000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>80074000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>82613000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>85876000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>89482000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>92176000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>95370000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>98473000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>99617000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>102042000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>95176000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>96226000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>99017000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>101175000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>81978000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>80199000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>70822000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>72500000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>62978000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>61594000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>59166000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>59619000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>29719000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>29690000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>29664000.0</v>
       </c>
-      <c r="AC51"/>
-      <c r="AD51">
+      <c r="AE51"/>
+      <c r="AF51">
         <v>29676000.0</v>
       </c>
-      <c r="AE51"/>
-      <c r="AF51"/>
       <c r="AG51"/>
-    </row>
-    <row r="52" spans="1:33">
+      <c r="AH51"/>
+      <c r="AI51"/>
+    </row>
+    <row r="52" spans="1:35">
       <c r="A52" t="s">
         <v>60</v>
       </c>
       <c r="B52">
+        <v>12015000.0</v>
+      </c>
+      <c r="C52">
+        <v>11330000.0</v>
+      </c>
+      <c r="D52">
         <v>10985000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>10543000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>9669000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>9443000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>9286000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>9415000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>10820000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>11127000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>11521000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>10005000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>9286000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>9199000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>9037000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>8393000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>7977000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>7637000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>5131000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>4464000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>4905000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>6156000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>5936000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>4976000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>3938000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>3453000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>9882000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>7383000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>4887000.0</v>
       </c>
-      <c r="AC52">
-[...2 lines deleted...]
-      <c r="AD52">
+      <c r="AE52">
+        <v>0.0</v>
+      </c>
+      <c r="AF52">
         <v>4187000.0</v>
       </c>
-      <c r="AE52">
-[...5 lines deleted...]
-    <row r="53" spans="1:33">
+      <c r="AG52">
+        <v>0.0</v>
+      </c>
+      <c r="AH52"/>
+      <c r="AI52"/>
+    </row>
+    <row r="53" spans="1:35">
       <c r="A53" t="s">
         <v>61</v>
       </c>
       <c r="B53">
+        <v>49521000.0</v>
+      </c>
+      <c r="C53">
+        <v>49563000.0</v>
+      </c>
+      <c r="D53">
         <v>49443000.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>49576000.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>49549000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>49844000.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>49335000.0</v>
       </c>
-      <c r="G53">
-[...2 lines deleted...]
-      <c r="H53">
+      <c r="I53">
+        <v>0.0</v>
+      </c>
+      <c r="J53">
         <v>269000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>16033000.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>29411000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>45643000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>65506000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>85970000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>210238000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>218435000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>225546000.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>226836000.0</v>
       </c>
-      <c r="R53"/>
-      <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
-      <c r="AB53">
-[...2 lines deleted...]
-      <c r="AC53">
+      <c r="AB53"/>
+      <c r="AC53"/>
+      <c r="AD53">
+        <v>0.0</v>
+      </c>
+      <c r="AE53">
         <v>130160000.0</v>
       </c>
-      <c r="AD53">
-[...5 lines deleted...]
-      <c r="AF53"/>
+      <c r="AF53">
+        <v>0.0</v>
+      </c>
       <c r="AG53">
+        <v>0.0</v>
+      </c>
+      <c r="AH53"/>
+      <c r="AI53">
         <v>95714000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:33">
+    <row r="54" spans="1:35">
       <c r="A54" t="s">
         <v>62</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
-      <c r="AB54">
-[...4 lines deleted...]
-      </c>
+      <c r="AB54"/>
+      <c r="AC54"/>
       <c r="AD54">
         <v>0.0</v>
       </c>
       <c r="AE54">
         <v>0.0</v>
       </c>
-      <c r="AF54"/>
-[...2 lines deleted...]
-    <row r="55" spans="1:33">
+      <c r="AF54">
+        <v>0.0</v>
+      </c>
+      <c r="AG54">
+        <v>0.0</v>
+      </c>
+      <c r="AH54"/>
+      <c r="AI54"/>
+    </row>
+    <row r="55" spans="1:35">
       <c r="A55" t="s">
         <v>63</v>
       </c>
       <c r="B55">
+        <v>1030066000.0</v>
+      </c>
+      <c r="C55">
+        <v>1015759000.0</v>
+      </c>
+      <c r="D55">
         <v>1041365000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>1027361000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>979970000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>903393000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>918636000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>937794000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>929668000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>922913000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>965143000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>948540000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>989638000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>1014030000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>1028980000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>996207000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>1001591000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>1003251000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>1018826000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>990572000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>977579000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>954033000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>929341000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>1042544000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>582802000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>610384000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>605923000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>572815000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>155594000.0</v>
       </c>
-      <c r="AC55">
-[...2 lines deleted...]
-      <c r="AD55">
+      <c r="AE55">
+        <v>0.0</v>
+      </c>
+      <c r="AF55">
         <v>124310000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>124310000.0</v>
       </c>
-      <c r="AF55"/>
-[...2 lines deleted...]
-    <row r="56" spans="1:33">
+      <c r="AH55"/>
+      <c r="AI55"/>
+    </row>
+    <row r="56" spans="1:35">
       <c r="A56" t="s">
         <v>64</v>
       </c>
       <c r="B56">
+        <v>674671000.0</v>
+      </c>
+      <c r="C56">
+        <v>669733000.0</v>
+      </c>
+      <c r="D56">
         <v>684451000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>659827000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>655661000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>579730000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>584387000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>593893000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>579155000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>567093000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>596022000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>562348000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>582940000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>601894000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>635035000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>629422000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>666232000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>697335000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>747591000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>744104000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>757174000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>745716000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>774366000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>900451000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>451584000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>429732000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>480840000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>474144000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>107226000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>65080000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>106236000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>106236000.0</v>
       </c>
-      <c r="AF56"/>
-      <c r="AG56">
+      <c r="AH56"/>
+      <c r="AI56">
         <v>47857000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:33">
+    <row r="57" spans="1:35">
       <c r="A57" t="s">
         <v>65</v>
       </c>
       <c r="B57">
+        <v>118509000.0</v>
+      </c>
+      <c r="C57">
+        <v>113598000.0</v>
+      </c>
+      <c r="D57">
         <v>153454000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>147324000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>112221000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>107900000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>117633000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>121235000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>111019000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>108733000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>127162000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>104717000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>98087000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>112006000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>130957000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>126855000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>117908000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>94446000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>110357000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>100375000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>113126000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>120549000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>118126000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>145571000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>122180000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>59068000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>63049000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>48236000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>43227000.0</v>
       </c>
-      <c r="AC57">
-[...2 lines deleted...]
-      <c r="AD57">
+      <c r="AE57">
+        <v>0.0</v>
+      </c>
+      <c r="AF57">
         <v>32362000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>32362000.0</v>
       </c>
-      <c r="AF57"/>
-[...2 lines deleted...]
-    <row r="58" spans="1:33">
+      <c r="AH57"/>
+      <c r="AI57"/>
+    </row>
+    <row r="58" spans="1:35">
       <c r="A58" t="s">
         <v>66</v>
       </c>
       <c r="B58">
+        <v>204520000.0</v>
+      </c>
+      <c r="C58">
+        <v>201435000.0</v>
+      </c>
+      <c r="D58">
         <v>245039000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>242241000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>206691000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>196498000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>208502000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>214990000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>205610000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>204079000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>224100000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>203324000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>196337000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>211645000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>223237000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>220415000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>218075000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>196566000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>201258000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>190351000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>192993000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>201573000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>190269000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>217464000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>191533000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>201316000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>185840000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>151367000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>140298000.0</v>
       </c>
-      <c r="AC58">
-[...2 lines deleted...]
-      <c r="AD58">
+      <c r="AE58">
+        <v>0.0</v>
+      </c>
+      <c r="AF58">
         <v>344297000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>101053000.0</v>
       </c>
-      <c r="AF58"/>
-[...2 lines deleted...]
-    <row r="59" spans="1:33">
+      <c r="AH58"/>
+      <c r="AI58"/>
+    </row>
+    <row r="59" spans="1:35">
       <c r="A59" t="s">
         <v>67</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
-      <c r="AB59">
-[...4 lines deleted...]
-      </c>
+      <c r="AB59"/>
+      <c r="AC59"/>
       <c r="AD59">
         <v>0.0</v>
       </c>
       <c r="AE59">
         <v>0.0</v>
       </c>
-      <c r="AF59"/>
-[...2 lines deleted...]
-    <row r="60" spans="1:33">
+      <c r="AF59">
+        <v>0.0</v>
+      </c>
+      <c r="AG59">
+        <v>0.0</v>
+      </c>
+      <c r="AH59"/>
+      <c r="AI59"/>
+    </row>
+    <row r="60" spans="1:35">
       <c r="A60" t="s">
         <v>68</v>
       </c>
       <c r="B60">
+        <v>825546000.0</v>
+      </c>
+      <c r="C60">
+        <v>814324000.0</v>
+      </c>
+      <c r="D60">
         <v>796326000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>785120000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>773279000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>706895000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>710134000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>722804000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>724058000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>718834000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>741043000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>745216000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>793301000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>802385000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>805743000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>775792000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>783516000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>806685000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>817568000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>800221000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>784586000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>752460000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>739072000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>825080000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>391269000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>409068000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>420083000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>421448000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>15296000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>23257000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>-219987000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>-219987000.0</v>
       </c>
-      <c r="AF60"/>
-      <c r="AG60">
+      <c r="AH60"/>
+      <c r="AI60">
         <v>45905000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:33">
+    <row r="61" spans="1:35">
       <c r="A61" t="s">
         <v>69</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
-      <c r="AB61">
-[...4 lines deleted...]
-      </c>
+      <c r="AB61"/>
+      <c r="AC61"/>
       <c r="AD61">
         <v>0.0</v>
       </c>
       <c r="AE61">
         <v>0.0</v>
       </c>
-      <c r="AF61"/>
-[...2 lines deleted...]
-    <row r="62" spans="1:33">
+      <c r="AF61">
+        <v>0.0</v>
+      </c>
+      <c r="AG61">
+        <v>0.0</v>
+      </c>
+      <c r="AH61"/>
+      <c r="AI61"/>
+    </row>
+    <row r="62" spans="1:35">
       <c r="A62" t="s">
         <v>70</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
-      <c r="AB62">
-[...4 lines deleted...]
-      </c>
+      <c r="AB62"/>
+      <c r="AC62"/>
       <c r="AD62">
         <v>0.0</v>
       </c>
       <c r="AE62">
         <v>0.0</v>
       </c>
-      <c r="AF62"/>
-      <c r="AG62"/>
+      <c r="AF62">
+        <v>0.0</v>
+      </c>
+      <c r="AG62">
+        <v>0.0</v>
+      </c>
+      <c r="AH62"/>
+      <c r="AI62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -7438,3655 +7712,3813 @@
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B2">
         <v>198942000.0</v>
       </c>
       <c r="C2">
         <v>196303000.0</v>
       </c>
       <c r="D2">
         <v>209414000.0</v>
       </c>
       <c r="E2">
         <v>120386000.0</v>
       </c>
       <c r="F2">
         <v>74091000.0</v>
       </c>
       <c r="G2">
         <v>58468000.0</v>
       </c>
       <c r="H2">
         <v>61033000.0</v>
       </c>
       <c r="I2">
         <v>28661000.0</v>
       </c>
       <c r="J2">
         <v>10560000.0</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="B3"/>
+        <v>98</v>
+      </c>
+      <c r="B3">
+        <v>43816000.0</v>
+      </c>
       <c r="C3">
         <v>43708000.0</v>
       </c>
       <c r="D3">
         <v>43619000.0</v>
       </c>
       <c r="E3">
         <v>33006000.0</v>
       </c>
       <c r="F3">
         <v>28254000.0</v>
       </c>
       <c r="G3">
         <v>19021000.0</v>
       </c>
       <c r="H3">
         <v>7066000.0</v>
       </c>
       <c r="I3">
         <v>3905000.0</v>
       </c>
       <c r="J3">
         <v>4305000.0</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>98</v>
-[...1 lines deleted...]
-      <c r="B5"/>
+        <v>100</v>
+      </c>
+      <c r="B5">
+        <v>-39907000.0</v>
+      </c>
       <c r="C5">
         <v>-177696000.0</v>
       </c>
       <c r="D5">
         <v>-248730000.0</v>
       </c>
       <c r="E5">
         <v>-161495000.0</v>
       </c>
       <c r="F5">
         <v>-52849000.0</v>
       </c>
       <c r="G5">
         <v>-532794000.0</v>
       </c>
       <c r="H5">
         <v>-27954000.0</v>
       </c>
       <c r="I5">
         <v>-109989000.0</v>
       </c>
       <c r="J5">
         <v>-17930000.0</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B6">
-        <v>-110885000.0</v>
+        <v>3909000.0</v>
       </c>
       <c r="C6">
         <v>-133988000.0</v>
       </c>
       <c r="D6">
         <v>-205111000.0</v>
       </c>
       <c r="E6">
         <v>-128489000.0</v>
       </c>
       <c r="F6">
         <v>-24595000.0</v>
       </c>
       <c r="G6">
         <v>-513773000.0</v>
       </c>
       <c r="H6">
         <v>-20888000.0</v>
       </c>
       <c r="I6">
         <v>-106084000.0</v>
       </c>
       <c r="J6">
         <v>-13625000.0</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7">
         <v>0.0</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B9">
         <v>443881000.0</v>
       </c>
       <c r="C9">
         <v>414482000.0</v>
       </c>
       <c r="D9">
         <v>409313000.0</v>
       </c>
       <c r="E9">
         <v>396023000.0</v>
       </c>
       <c r="F9">
         <v>416399000.0</v>
       </c>
       <c r="G9">
         <v>240377000.0</v>
       </c>
       <c r="H9">
         <v>184860000.0</v>
       </c>
       <c r="I9">
         <v>117652000.0</v>
       </c>
       <c r="J9">
         <v>60525000.0</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B10">
         <v>-39907000.0</v>
       </c>
       <c r="C10">
         <v>-177700000.0</v>
       </c>
       <c r="D10">
         <v>-248763000.0</v>
       </c>
       <c r="E10">
         <v>-161971000.0</v>
       </c>
       <c r="F10">
         <v>-53715000.0</v>
       </c>
       <c r="G10">
         <v>-534476000.0</v>
       </c>
       <c r="H10">
         <v>-31033000.0</v>
       </c>
       <c r="I10">
         <v>-112398000.0</v>
       </c>
       <c r="J10">
         <v>-18741000.0</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B11">
         <v>3637000.0</v>
       </c>
       <c r="C11">
         <v>4927000.0</v>
       </c>
       <c r="D11">
         <v>6336000.0</v>
       </c>
       <c r="E11">
         <v>4029000.0</v>
       </c>
       <c r="F11">
         <v>4508000.0</v>
       </c>
       <c r="G11">
         <v>8255000.0</v>
       </c>
       <c r="H11">
         <v>218000.0</v>
       </c>
       <c r="I11">
         <v>87000.0</v>
       </c>
       <c r="J11">
         <v>21000.0</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B12">
         <v>0.0</v>
       </c>
       <c r="C12">
         <v>4000.0</v>
       </c>
       <c r="D12">
         <v>33000.0</v>
       </c>
       <c r="E12">
         <v>476000.0</v>
       </c>
       <c r="F12">
         <v>866000.0</v>
       </c>
       <c r="G12">
         <v>1682000.0</v>
       </c>
       <c r="H12">
         <v>3079000.0</v>
       </c>
       <c r="I12">
         <v>2409000.0</v>
       </c>
       <c r="J12">
         <v>811000.0</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B13">
         <v>20048000.0</v>
       </c>
       <c r="C13">
         <v>18448000.0</v>
       </c>
       <c r="D13">
         <v>16906000.0</v>
       </c>
       <c r="E13">
         <v>6647000.0</v>
       </c>
       <c r="F13">
         <v>206000.0</v>
       </c>
       <c r="G13">
         <v>1532000.0</v>
       </c>
       <c r="H13">
         <v>2805000.0</v>
       </c>
       <c r="I13">
         <v>1024000.0</v>
       </c>
       <c r="J13">
         <v>308000.0</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14">
         <v>0.0</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B15">
         <v>-43544000.0</v>
       </c>
       <c r="C15">
         <v>-182627000.0</v>
       </c>
       <c r="D15">
         <v>-255099000.0</v>
       </c>
       <c r="E15">
         <v>-166000000.0</v>
       </c>
       <c r="F15">
         <v>-58223000.0</v>
       </c>
       <c r="G15">
         <v>-542731000.0</v>
       </c>
       <c r="H15">
         <v>-31251000.0</v>
       </c>
       <c r="I15">
         <v>-112485000.0</v>
       </c>
       <c r="J15">
         <v>-18762000.0</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-166000000.0</v>
       </c>
       <c r="F16">
         <v>-58223000.0</v>
       </c>
       <c r="G16">
         <v>-542731000.0</v>
       </c>
       <c r="H16">
         <v>-31251000.0</v>
       </c>
       <c r="I16">
         <v>-112485000.0</v>
       </c>
       <c r="J16">
         <v>-18762000.0</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B17">
         <v>-43544000.0</v>
       </c>
       <c r="C17">
         <v>-182627000.0</v>
       </c>
       <c r="D17">
         <v>-255099000.0</v>
       </c>
       <c r="E17">
         <v>-166000000.0</v>
       </c>
       <c r="F17">
         <v>-58223000.0</v>
       </c>
       <c r="G17">
         <v>-542731000.0</v>
       </c>
       <c r="H17">
         <v>-31251000.0</v>
       </c>
       <c r="I17">
         <v>-112485000.0</v>
       </c>
       <c r="J17">
         <v>-18762000.0</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B18">
         <v>20048000.0</v>
       </c>
       <c r="C18">
         <v>18444000.0</v>
       </c>
       <c r="D18">
         <v>16873000.0</v>
       </c>
       <c r="E18">
         <v>6171000.0</v>
       </c>
       <c r="F18">
         <v>-660000.0</v>
       </c>
       <c r="G18">
         <v>-150000.0</v>
       </c>
       <c r="H18">
         <v>-274000.0</v>
       </c>
       <c r="I18">
         <v>-1385000.0</v>
       </c>
       <c r="J18">
         <v>-503000.0</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>6449000.0</v>
       </c>
       <c r="F19">
         <v>-596000.0</v>
       </c>
       <c r="G19">
         <v>1348000.0</v>
       </c>
       <c r="H19"/>
       <c r="I19">
         <v>0.0</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20">
         <v>-660000.0</v>
       </c>
       <c r="G20">
         <v>448818000.0</v>
       </c>
       <c r="H20"/>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B21">
         <v>-110885000.0</v>
       </c>
       <c r="C21">
         <v>-194559000.0</v>
       </c>
       <c r="D21">
         <v>-265329000.0</v>
       </c>
       <c r="E21">
         <v>-167944000.0</v>
       </c>
       <c r="F21">
         <v>-52913000.0</v>
       </c>
       <c r="G21">
         <v>-85324000.0</v>
       </c>
       <c r="H21">
         <v>-29071000.0</v>
       </c>
       <c r="I21">
         <v>-110764000.0</v>
       </c>
       <c r="J21">
         <v>-18375000.0</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22">
         <v>0.0</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B23">
         <v>753708000.0</v>
       </c>
       <c r="C23">
         <v>805344000.0</v>
       </c>
       <c r="D23">
         <v>884056000.0</v>
       </c>
       <c r="E23">
         <v>684353000.0</v>
       </c>
       <c r="F23">
         <v>543403000.0</v>
       </c>
       <c r="G23">
         <v>384169000.0</v>
       </c>
       <c r="H23">
         <v>274964000.0</v>
       </c>
       <c r="I23">
         <v>164134000.0</v>
       </c>
       <c r="J23">
         <v>89460000.0</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24">
         <v>0.0</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B25">
         <v>43816000.0</v>
       </c>
       <c r="C25">
         <v>43708000.0</v>
       </c>
       <c r="D25">
         <v>43619000.0</v>
       </c>
       <c r="E25">
         <v>33006000.0</v>
       </c>
       <c r="F25">
         <v>28254000.0</v>
       </c>
       <c r="G25">
         <v>19021000.0</v>
       </c>
       <c r="H25">
         <v>7066000.0</v>
       </c>
       <c r="I25">
         <v>3905000.0</v>
       </c>
       <c r="J25">
         <v>4305000.0</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B26">
         <v>238632000.0</v>
       </c>
       <c r="C26">
         <v>264698000.0</v>
       </c>
       <c r="D26">
         <v>270332000.0</v>
       </c>
       <c r="E26">
         <v>265667000.0</v>
       </c>
       <c r="F26">
         <v>211752000.0</v>
       </c>
       <c r="G26">
         <v>123375000.0</v>
       </c>
       <c r="H26">
         <v>83097000.0</v>
       </c>
       <c r="I26">
         <v>47537000.0</v>
       </c>
       <c r="J26">
         <v>32164000.0</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>3900000.0</v>
       </c>
       <c r="D27">
         <v>3300000.0</v>
       </c>
       <c r="E27">
         <v>3700000.0</v>
       </c>
       <c r="F27">
         <v>4700000.0</v>
       </c>
       <c r="G27">
         <v>1900000.0</v>
       </c>
       <c r="H27">
         <v>1500000.0</v>
       </c>
       <c r="I27">
         <v>700000.0</v>
       </c>
       <c r="J27">
         <v>200000.0</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B28">
         <v>316134000.0</v>
       </c>
       <c r="C28">
-        <v>339343000.0</v>
+        <v>340443000.0</v>
       </c>
       <c r="D28">
         <v>340030000.0</v>
       </c>
       <c r="E28">
         <v>294600000.0</v>
       </c>
       <c r="F28">
         <v>252860000.0</v>
       </c>
       <c r="G28">
         <v>200426000.0</v>
       </c>
       <c r="H28">
         <v>129334000.0</v>
       </c>
       <c r="I28">
         <v>87236000.0</v>
       </c>
       <c r="J28">
         <v>46536000.0</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B29">
         <v>3637000.0</v>
       </c>
       <c r="C29">
         <v>4927000.0</v>
       </c>
       <c r="D29">
         <v>6336000.0</v>
       </c>
       <c r="E29">
         <v>4029000.0</v>
       </c>
       <c r="F29">
         <v>4508000.0</v>
       </c>
       <c r="G29">
         <v>8255000.0</v>
       </c>
       <c r="H29">
         <v>218000.0</v>
       </c>
       <c r="I29">
         <v>87000.0</v>
       </c>
       <c r="J29">
         <v>21000.0</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B30">
         <v>554766000.0</v>
       </c>
       <c r="C30">
         <v>609041000.0</v>
       </c>
       <c r="D30">
         <v>674642000.0</v>
       </c>
       <c r="E30">
         <v>563967000.0</v>
       </c>
       <c r="F30">
         <v>469312000.0</v>
       </c>
       <c r="G30">
         <v>325701000.0</v>
       </c>
       <c r="H30">
         <v>213931000.0</v>
       </c>
       <c r="I30">
         <v>135473000.0</v>
       </c>
       <c r="J30">
         <v>78900000.0</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B31">
         <v>70978000.0</v>
       </c>
       <c r="C31">
         <v>16859000.0</v>
       </c>
       <c r="D31">
         <v>16566000.0</v>
       </c>
       <c r="E31">
         <v>5973000.0</v>
       </c>
       <c r="F31">
         <v>-802000.0</v>
       </c>
       <c r="G31">
         <v>-449152000.0</v>
       </c>
       <c r="H31">
         <v>-1962000.0</v>
       </c>
       <c r="I31">
         <v>-1634000.0</v>
       </c>
       <c r="J31">
         <v>-366000.0</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B32">
         <v>642823000.0</v>
       </c>
       <c r="C32">
         <v>610785000.0</v>
       </c>
       <c r="D32">
         <v>618727000.0</v>
       </c>
       <c r="E32">
         <v>516409000.0</v>
       </c>
       <c r="F32">
         <v>490490000.0</v>
       </c>
       <c r="G32">
         <v>298845000.0</v>
       </c>
       <c r="H32">
         <v>245893000.0</v>
       </c>
       <c r="I32">
         <v>146313000.0</v>
       </c>
       <c r="J32">
         <v>71085000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG32"/>
+  <dimension ref="A1:AI32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>71</v>
+      </c>
+      <c r="C1" t="s">
+        <v>72</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>72</v>
       </c>
       <c r="E1" t="s">
         <v>73</v>
       </c>
       <c r="F1" t="s">
+        <v>74</v>
+      </c>
+      <c r="G1" t="s">
+        <v>75</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>75</v>
       </c>
       <c r="I1" t="s">
         <v>76</v>
       </c>
       <c r="J1" t="s">
+        <v>77</v>
+      </c>
+      <c r="K1" t="s">
+        <v>78</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>78</v>
       </c>
       <c r="M1" t="s">
         <v>79</v>
       </c>
       <c r="N1" t="s">
+        <v>80</v>
+      </c>
+      <c r="O1" t="s">
+        <v>81</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>81</v>
       </c>
       <c r="Q1" t="s">
         <v>82</v>
       </c>
       <c r="R1" t="s">
+        <v>83</v>
+      </c>
+      <c r="S1" t="s">
+        <v>84</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>84</v>
       </c>
       <c r="U1" t="s">
         <v>85</v>
       </c>
       <c r="V1" t="s">
+        <v>86</v>
+      </c>
+      <c r="W1" t="s">
+        <v>87</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>87</v>
       </c>
       <c r="Y1" t="s">
         <v>88</v>
       </c>
       <c r="Z1" t="s">
+        <v>89</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>90</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>90</v>
       </c>
       <c r="AC1" t="s">
         <v>91</v>
       </c>
       <c r="AD1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AG1" t="s">
         <v>94</v>
       </c>
-    </row>
-    <row r="2" spans="1:33">
+      <c r="AH1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="2" spans="1:35">
       <c r="A2" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B2">
+        <v>38539000.0</v>
+      </c>
+      <c r="C2">
+        <v>44665000.0</v>
+      </c>
+      <c r="D2">
         <v>52985000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>48695000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>47824000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>49438000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>54066000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>45261000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>48884000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>48092000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>68197000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>58115000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>47207000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>35895000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>36827000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>30377000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>27704000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>25478000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>27598000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>24518000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>4915000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>17060000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>18897000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>14411000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>10052000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>15108000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>16582000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>15480000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>15006000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>13965000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>14900000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>5241000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>4550000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>4260000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:33">
+    <row r="3" spans="1:35">
       <c r="A3" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="B3"/>
+        <v>98</v>
+      </c>
+      <c r="B3">
+        <v>9664000.0</v>
+      </c>
       <c r="C3">
+        <v>11910000.0</v>
+      </c>
+      <c r="D3">
+        <v>12100000.0</v>
+      </c>
+      <c r="E3">
         <v>12251000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>9651000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>9814000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>10564000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>10750000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>10900000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>11494000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>11706000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>11420000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>11877000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>8616000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>8472000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>8115000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>8444000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>7975000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>7324000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>7275000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>7187000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>6468000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>5416000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>4877000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>4468000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>4260000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>2845000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>2041000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>1144000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>1036000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>890000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>848000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>1083500.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>1083500.0</v>
       </c>
     </row>
-    <row r="4" spans="1:33">
+    <row r="4" spans="1:35">
       <c r="A4" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
-      <c r="AB4">
-[...4 lines deleted...]
-      </c>
+      <c r="AB4"/>
+      <c r="AC4"/>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
-      <c r="AF4"/>
-[...2 lines deleted...]
-    <row r="5" spans="1:33">
+      <c r="AF4">
+        <v>0.0</v>
+      </c>
+      <c r="AG4">
+        <v>0.0</v>
+      </c>
+      <c r="AH4"/>
+      <c r="AI4"/>
+    </row>
+    <row r="5" spans="1:35">
       <c r="A5" t="s">
-        <v>98</v>
-[...1 lines deleted...]
-      <c r="B5"/>
+        <v>100</v>
+      </c>
+      <c r="B5">
+        <v>-18645000.0</v>
+      </c>
       <c r="C5">
+        <v>-12847000.0</v>
+      </c>
+      <c r="D5">
+        <v>51437000.0</v>
+      </c>
+      <c r="E5">
         <v>-28202000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>37000000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-33506000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-48380000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-34436000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-37078000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-57802000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-46590000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-91743000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-60762000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-49635000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-16286000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-39921000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-63722000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-41566000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-15776000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-16429000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-9749000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-10895000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-408306000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-64866000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-39439000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-20183000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-6034000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-8887000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-11259000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-2918000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-75684000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-15518000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-5450000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-16335500.0</v>
       </c>
     </row>
-    <row r="6" spans="1:33">
+    <row r="6" spans="1:35">
       <c r="A6" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B6">
-        <v>-19541000.0</v>
+        <v>-8981000.0</v>
       </c>
       <c r="C6">
+        <v>-937000.0</v>
+      </c>
+      <c r="D6">
+        <v>63537000.0</v>
+      </c>
+      <c r="E6">
         <v>-15951000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>46651000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-23692000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-37816000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-23686000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-26178000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-46308000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-34884000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-80323000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-48885000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-41019000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-7814000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-31806000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-55278000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-33591000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-8452000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-9154000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-2562000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-4427000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-402890000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-59989000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-34971000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-15923000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-3189000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-6846000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-10115000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-1882000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-74794000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-14670000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-4366500.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-15252000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:33">
+    <row r="7" spans="1:35">
       <c r="A7" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
-      <c r="AB7">
-[...4 lines deleted...]
-      </c>
+      <c r="AB7"/>
+      <c r="AC7"/>
       <c r="AD7">
         <v>0.0</v>
       </c>
       <c r="AE7">
         <v>0.0</v>
       </c>
-      <c r="AF7"/>
-[...2 lines deleted...]
-    <row r="8" spans="1:33">
+      <c r="AF7">
+        <v>0.0</v>
+      </c>
+      <c r="AG7">
+        <v>0.0</v>
+      </c>
+      <c r="AH7"/>
+      <c r="AI7"/>
+    </row>
+    <row r="8" spans="1:35">
       <c r="A8" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
-      <c r="AB8">
-[...4 lines deleted...]
-      </c>
+      <c r="AB8"/>
+      <c r="AC8"/>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
-      <c r="AF8"/>
-[...2 lines deleted...]
-    <row r="9" spans="1:33">
+      <c r="AF8">
+        <v>0.0</v>
+      </c>
+      <c r="AG8">
+        <v>0.0</v>
+      </c>
+      <c r="AH8"/>
+      <c r="AI8"/>
+    </row>
+    <row r="9" spans="1:35">
       <c r="A9" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B9">
+        <v>112497000.0</v>
+      </c>
+      <c r="C9">
+        <v>106178000.0</v>
+      </c>
+      <c r="D9">
         <v>113045000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>100307000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>125084000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>105445000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>110955000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>106393000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>104220000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>92914000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>115782000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>95529000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>99612000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>98390000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>119405000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>100695000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>86905000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>89018000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>115932000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>100779000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>110927000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>88761000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>93321000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>57406000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>32853000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>56797000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>58707000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>45727000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>40813000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>39613000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>35654000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>31366000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>27194000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>25316000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:33">
+    <row r="10" spans="1:35">
       <c r="A10" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B10">
+        <v>-18645000.0</v>
+      </c>
+      <c r="C10">
+        <v>-12847000.0</v>
+      </c>
+      <c r="D10">
         <v>-15193000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-28205000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>36997000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-33506000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-48380000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-34438000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-37079000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-57803000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-46598000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-91744000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-60767000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-49654000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-16411000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-40035000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-63831000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-41694000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-15993000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-16648000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-9958000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-11116000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-408623000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-65263000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-39745000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-20845000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-7026000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-9595000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-10810000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-3602000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-75482000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-15329000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>-5907000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-10793500.0</v>
       </c>
     </row>
-    <row r="11" spans="1:33">
+    <row r="11" spans="1:35">
       <c r="A11" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B11">
+        <v>-714000.0</v>
+      </c>
+      <c r="C11">
+        <v>623000.0</v>
+      </c>
+      <c r="D11">
         <v>1059000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>-733000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>2459000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>852000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>648000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>1315000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>818000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>2146000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>2354000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>1242000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>1647000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>1093000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>804000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>1879000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>627000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>719000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>2456000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>523000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>1094000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>435000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>6950000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>585000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>422000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>298000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>108000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>8000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>68000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>34000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>42000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>16000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>16000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>14500.0</v>
       </c>
     </row>
-    <row r="12" spans="1:33">
+    <row r="12" spans="1:35">
       <c r="A12" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-      <c r="C12">
+        <v>107</v>
+      </c>
+      <c r="B12">
+        <v>0.0</v>
+      </c>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12">
         <v>3000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>3000.0</v>
       </c>
-      <c r="E12">
-[...2 lines deleted...]
-      <c r="F12">
+      <c r="G12">
+        <v>0.0</v>
+      </c>
+      <c r="H12">
         <v>8000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>2000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>1000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>8000.0</v>
       </c>
       <c r="K12">
         <v>1000.0</v>
       </c>
       <c r="L12">
+        <v>8000.0</v>
+      </c>
+      <c r="M12">
+        <v>1000.0</v>
+      </c>
+      <c r="N12">
         <v>5000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>19000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>125000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>114000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>109000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>128000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>217000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>219000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>209000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>221000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>317000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>397000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>306000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>662000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>992000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>708000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>695000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>684000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>688000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>659000.0</v>
       </c>
-      <c r="AF12"/>
-[...2 lines deleted...]
-    <row r="13" spans="1:33">
+      <c r="AH12"/>
+      <c r="AI12"/>
+    </row>
+    <row r="13" spans="1:35">
       <c r="A13" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B13">
+        <v>4797000.0</v>
+      </c>
+      <c r="C13">
+        <v>5014000.0</v>
+      </c>
+      <c r="D13">
         <v>6892000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>5202000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>4271000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>3686000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>4026000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>4971000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>4715000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>4736000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>4637000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>4300000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>4100000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>3869000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>2815000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>2025000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>1238000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>569000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>49000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>49000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>58000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>50000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>61000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>28000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>125000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>1318000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>1819000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>481000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>242000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>421000.0</v>
       </c>
-      <c r="AD13"/>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
-    </row>
-    <row r="14" spans="1:33">
+      <c r="AH13"/>
+      <c r="AI13"/>
+    </row>
+    <row r="14" spans="1:35">
       <c r="A14" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
-      <c r="AB14">
-[...4 lines deleted...]
-      </c>
+      <c r="AB14"/>
+      <c r="AC14"/>
       <c r="AD14">
         <v>0.0</v>
       </c>
       <c r="AE14">
         <v>0.0</v>
       </c>
-      <c r="AF14"/>
-[...2 lines deleted...]
-    <row r="15" spans="1:33">
+      <c r="AF14">
+        <v>0.0</v>
+      </c>
+      <c r="AG14">
+        <v>0.0</v>
+      </c>
+      <c r="AH14"/>
+      <c r="AI14"/>
+    </row>
+    <row r="15" spans="1:35">
       <c r="A15" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B15">
+        <v>-17931000.0</v>
+      </c>
+      <c r="C15">
+        <v>-13470000.0</v>
+      </c>
+      <c r="D15">
         <v>-16252000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-27472000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>34538000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-34358000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-49028000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-35753000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-37897000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-59949000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-48952000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-92986000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-62414000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-50747000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-17215000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-41914000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-64458000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-42413000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-18449000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-17171000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-11052000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-11551000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-415573000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-65848000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-40167000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-21143000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>-7134000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>-9603000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>-10878000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>-3636000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>-75524000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>-15345000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>-5923000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>-10808000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:33">
+    <row r="16" spans="1:35">
       <c r="A16" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>-92986000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>-62414000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-50747000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-17215000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-41914000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-64458000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-42413000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-18449000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-17171000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-11052000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-11551000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>-415573000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-65848000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-40167000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-21143000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>-7134000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>-9603000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>-10878000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>-3636000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>-45434500.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>-15345000.0</v>
       </c>
-      <c r="AF16"/>
-[...2 lines deleted...]
-    <row r="17" spans="1:33">
+      <c r="AH16"/>
+      <c r="AI16"/>
+    </row>
+    <row r="17" spans="1:35">
       <c r="A17" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B17">
+        <v>-17931000.0</v>
+      </c>
+      <c r="C17">
+        <v>-13470000.0</v>
+      </c>
+      <c r="D17">
         <v>-16252000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-27472000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>34538000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-34358000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-49028000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-35753000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-37897000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-59949000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-48952000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-92986000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-62414000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-50747000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-17215000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-41914000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-64458000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-42413000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-18449000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>-17171000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>-11052000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>-11551000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>-415572000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>-65848000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>-40167000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>-21143000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>-7134000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>-9603000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>-10878000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>-3636000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>-45434500.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>-15345000.0</v>
       </c>
-      <c r="AF17"/>
-[...2 lines deleted...]
-    <row r="18" spans="1:33">
+      <c r="AH17"/>
+      <c r="AI17"/>
+    </row>
+    <row r="18" spans="1:35">
       <c r="A18" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B18">
+        <v>4797000.0</v>
+      </c>
+      <c r="C18">
+        <v>5014000.0</v>
+      </c>
+      <c r="D18">
         <v>6892000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>5202000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>4268000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>3686000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>4026000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>4969000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>4714000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>4735000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>4629000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>4299000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>4095000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>3850000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>2690000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>1911000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>1129000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>441000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-168000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-170000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-151000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-171000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-256000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-369000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-181000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>656000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>827000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-227000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-453000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-421000.0</v>
       </c>
-      <c r="AD18"/>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
-    </row>
-    <row r="19" spans="1:33">
+      <c r="AH18"/>
+      <c r="AI18"/>
+    </row>
+    <row r="19" spans="1:35">
       <c r="A19" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19">
         <v>2596000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>2353000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>6810000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>75000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-605000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>169000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>54000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-550000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>579000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-679000.0</v>
       </c>
-      <c r="V19"/>
-      <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
-      <c r="AB19">
-[...4 lines deleted...]
-      </c>
+      <c r="AB19"/>
+      <c r="AC19"/>
       <c r="AD19">
         <v>0.0</v>
       </c>
       <c r="AE19">
         <v>0.0</v>
       </c>
-      <c r="AF19"/>
-[...2 lines deleted...]
-    <row r="20" spans="1:33">
+      <c r="AF19">
+        <v>0.0</v>
+      </c>
+      <c r="AG19">
+        <v>0.0</v>
+      </c>
+      <c r="AH19"/>
+      <c r="AI19"/>
+    </row>
+    <row r="20" spans="1:35">
       <c r="A20" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
-      <c r="T20">
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20">
         <v>-850000.0</v>
       </c>
-      <c r="U20">
+      <c r="W20">
         <v>190000.0</v>
       </c>
-      <c r="V20"/>
-      <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
-      <c r="AB20">
-[...4 lines deleted...]
-      </c>
+      <c r="AB20"/>
+      <c r="AC20"/>
       <c r="AD20">
         <v>0.0</v>
       </c>
       <c r="AE20">
         <v>0.0</v>
       </c>
-      <c r="AF20"/>
-[...2 lines deleted...]
-    <row r="21" spans="1:33">
+      <c r="AF20">
+        <v>0.0</v>
+      </c>
+      <c r="AG20">
+        <v>0.0</v>
+      </c>
+      <c r="AH20"/>
+      <c r="AI20"/>
+    </row>
+    <row r="21" spans="1:35">
       <c r="A21" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B21">
+        <v>-19555000.0</v>
+      </c>
+      <c r="C21">
+        <v>-17046000.0</v>
+      </c>
+      <c r="D21">
         <v>-19541000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-32242000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>30126000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-39328000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-49839000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-41485000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-41737000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-61498000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-55188000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-94795000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-63358000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-51988000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-23096000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-39996000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-63117000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-41735000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-15830000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-15879000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-10328000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-10216000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-409583000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-65255000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-39420000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-19884000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-8080000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-9096000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-10362000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-3035000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-74965000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>-14933000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>-5450000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>-7330000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:33">
+    <row r="22" spans="1:35">
       <c r="A22" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
-      <c r="AB22">
-[...4 lines deleted...]
-      </c>
+      <c r="AB22"/>
+      <c r="AC22"/>
       <c r="AD22">
         <v>0.0</v>
       </c>
       <c r="AE22">
         <v>0.0</v>
       </c>
-      <c r="AF22"/>
-[...2 lines deleted...]
-    <row r="23" spans="1:33">
+      <c r="AF22">
+        <v>0.0</v>
+      </c>
+      <c r="AG22">
+        <v>0.0</v>
+      </c>
+      <c r="AH22"/>
+      <c r="AI22"/>
+    </row>
+    <row r="23" spans="1:35">
       <c r="A23" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B23">
+        <v>170591000.0</v>
+      </c>
+      <c r="C23">
+        <v>167889000.0</v>
+      </c>
+      <c r="D23">
         <v>185571000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>181244000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>142782000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>194211000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>214860000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>193139000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>194841000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>202504000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>239167000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>248439000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>210177000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>186273000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>179328000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>171068000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>177726000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>156231000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>159360000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>141176000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>126170000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>116037000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>521801000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>137072000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>82325000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>91789000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>83369000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>70303000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>65611000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>55823000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>54886000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>35436000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>37356000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>40069000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:33">
+    <row r="24" spans="1:35">
       <c r="A24" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
-      <c r="AB24">
-[...4 lines deleted...]
-      </c>
+      <c r="AB24"/>
+      <c r="AC24"/>
       <c r="AD24">
         <v>0.0</v>
       </c>
       <c r="AE24">
         <v>0.0</v>
       </c>
-      <c r="AF24"/>
-[...2 lines deleted...]
-    <row r="25" spans="1:33">
+      <c r="AF24">
+        <v>0.0</v>
+      </c>
+      <c r="AG24">
+        <v>0.0</v>
+      </c>
+      <c r="AH24"/>
+      <c r="AI24"/>
+    </row>
+    <row r="25" spans="1:35">
       <c r="A25" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B25">
+        <v>11680000.0</v>
+      </c>
+      <c r="C25">
+        <v>11910000.0</v>
+      </c>
+      <c r="D25">
         <v>12100000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>12251000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>9651000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>9814000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>10564000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>10750000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>10900000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>11494000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>11706000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>11420000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>11877000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>8616000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>8472000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>8115000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>8444000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>7975000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>7324000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>7275000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>7187000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>6468000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>5416000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>4877000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>4468000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>4260000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>2845000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>2041000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>1144000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>1036000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>890000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>848000.0</v>
       </c>
-      <c r="AF25"/>
-[...2 lines deleted...]
-    <row r="26" spans="1:33">
+      <c r="AH25"/>
+      <c r="AI25"/>
+    </row>
+    <row r="26" spans="1:35">
       <c r="A26" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B26">
+        <v>56791000.0</v>
+      </c>
+      <c r="C26">
+        <v>56847000.0</v>
+      </c>
+      <c r="D26">
         <v>55969000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>57194000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>61224000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>64245000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>66968000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>66174000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>62918000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>68638000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>65267000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>107909000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>71460000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>67098000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>63614000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>67290000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>70685000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>64078000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>61885000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>54582000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>53402000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>41883000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>39705000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>30143000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>27535000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>25992000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>27889000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>22209000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>18034000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>14965000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>13080000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>11085000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>11444000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>14789000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:33">
+    <row r="27" spans="1:35">
       <c r="A27" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
-      <c r="F27">
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27">
         <v>3900000.0</v>
       </c>
-      <c r="G27"/>
-      <c r="H27"/>
       <c r="I27"/>
-      <c r="J27">
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27">
         <v>3300000.0</v>
       </c>
-      <c r="K27"/>
-      <c r="L27"/>
       <c r="M27"/>
-      <c r="N27">
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27">
         <v>3700000.0</v>
       </c>
-      <c r="O27"/>
-      <c r="P27"/>
       <c r="Q27"/>
-      <c r="R27">
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27">
         <v>4700000.0</v>
       </c>
-      <c r="S27"/>
-      <c r="T27"/>
       <c r="U27"/>
-      <c r="V27">
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27">
         <v>1900000.0</v>
       </c>
-      <c r="W27"/>
-      <c r="X27"/>
       <c r="Y27"/>
-      <c r="Z27">
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27">
         <v>1500000.0</v>
       </c>
-      <c r="AA27"/>
-      <c r="AB27"/>
       <c r="AC27"/>
-      <c r="AD27">
-[...1 lines deleted...]
-      </c>
+      <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27">
+        <v>700000.0</v>
+      </c>
+      <c r="AG27"/>
+      <c r="AH27">
         <v>100000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:33">
+    <row r="28" spans="1:35">
       <c r="A28" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B28">
+        <v>78661000.0</v>
+      </c>
+      <c r="C28">
+        <v>66377000.0</v>
+      </c>
+      <c r="D28">
         <v>76617000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>75355000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>74434000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>89728000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>89926000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>81704000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>83039000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>85774000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>82825000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>82415000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>91510000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>83280000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>75187000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>73401000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>79337000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>66675000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>65179000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>62076000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>68703000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>56904000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>54074000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>51549000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>44416000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>50387000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>37256000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>32614000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>32571000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>26893000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>26206000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>19110000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>21100000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>20860000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:33">
+    <row r="29" spans="1:35">
       <c r="A29" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B29">
+        <v>-714000.0</v>
+      </c>
+      <c r="C29">
+        <v>623000.0</v>
+      </c>
+      <c r="D29">
         <v>1059000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-733000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>2459000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>852000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>648000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>1315000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>818000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>2146000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>2354000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>1242000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>1647000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>1093000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>804000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>1879000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>627000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>719000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>2456000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>523000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>1094000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>435000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>6950000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>585000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>422000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>298000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>108000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>8000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>68000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>34000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>42000.0</v>
       </c>
-      <c r="AE29"/>
-      <c r="AF29"/>
       <c r="AG29"/>
-    </row>
-    <row r="30" spans="1:33">
+      <c r="AH29"/>
+      <c r="AI29"/>
+    </row>
+    <row r="30" spans="1:35">
       <c r="A30" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B30">
+        <v>132052000.0</v>
+      </c>
+      <c r="C30">
+        <v>123224000.0</v>
+      </c>
+      <c r="D30">
         <v>132586000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>132549000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>94958000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>144773000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>160794000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>147878000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>145957000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>154412000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>170970000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>190324000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>162970000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>150378000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>142501000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>140691000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>150022000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>130753000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>131762000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>116658000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>121255000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>98977000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>502904000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>122661000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>72273000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>76681000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>66787000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>54823000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>50605000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>41858000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>39986000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>30195000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>32806000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>35809000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:33">
+    <row r="31" spans="1:35">
       <c r="A31" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B31">
+        <v>910000.0</v>
+      </c>
+      <c r="C31">
+        <v>4199000.0</v>
+      </c>
+      <c r="D31">
         <v>4348000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>4037000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>6871000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>5822000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>1459000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>7047000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>4658000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>3695000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>8590000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>3051000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>2591000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>2334000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>6685000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-39000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-714000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>41000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-163000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-769000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>370000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-900000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>960000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-8000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-325000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-961000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>1054000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-499000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-1018000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-567000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-517000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-16500000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-457000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-3463500.0</v>
       </c>
     </row>
-    <row r="32" spans="1:33">
+    <row r="32" spans="1:35">
       <c r="A32" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B32">
+        <v>151036000.0</v>
+      </c>
+      <c r="C32">
+        <v>150843000.0</v>
+      </c>
+      <c r="D32">
         <v>166030000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>149002000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>172908000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>154883000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>165021000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>151654000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>153104000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>141006000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>183979000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>153644000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>146819000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>134285000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>156232000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>131072000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>114609000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>114496000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>143530000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>125297000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>115842000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>105821000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>112218000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>71817000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>42905000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>71905000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>75289000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>61207000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>55819000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>53578000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>50554000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>36607000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>31744000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>29576000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J30"/>
@@ -11121,3507 +11553,3641 @@
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B2">
         <v>344067000.0</v>
       </c>
       <c r="C2">
         <v>359284000.0</v>
       </c>
       <c r="D2">
         <v>227353000.0</v>
       </c>
       <c r="E2">
         <v>596073000.0</v>
       </c>
       <c r="F2">
         <v>688644000.0</v>
       </c>
       <c r="G2">
         <v>476493000.0</v>
       </c>
       <c r="H2">
         <v>70088000.0</v>
       </c>
       <c r="I2">
         <v>47857000.0</v>
       </c>
       <c r="J2">
         <v>41743000.0</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B3">
         <v>5935000</v>
       </c>
       <c r="C3">
         <v>12393000</v>
       </c>
       <c r="D3">
         <v>49524000</v>
       </c>
       <c r="E3">
         <v>131661000</v>
       </c>
       <c r="F3">
         <v>101278000</v>
       </c>
       <c r="G3">
         <v>38394000</v>
       </c>
       <c r="H3">
         <v>42767000</v>
       </c>
       <c r="I3">
         <v>6709000</v>
       </c>
       <c r="J3">
         <v>3756000</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-368676000.0</v>
       </c>
       <c r="F4">
         <v>-92805000.0</v>
       </c>
       <c r="G4">
         <v>212614000.0</v>
       </c>
       <c r="H4"/>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>995000.0</v>
       </c>
       <c r="F5">
         <v>-37979000.0</v>
       </c>
       <c r="G5">
         <v>-30236000.0</v>
       </c>
       <c r="H5"/>
       <c r="I5">
         <v>0.0</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B6">
         <v>129899000.0</v>
       </c>
       <c r="C6">
         <v>-15217000.0</v>
       </c>
       <c r="D6">
         <v>131931000.0</v>
       </c>
       <c r="E6">
         <v>-368720000.0</v>
       </c>
       <c r="F6">
         <v>-92571000.0</v>
       </c>
       <c r="G6">
         <v>212151000.0</v>
       </c>
       <c r="H6">
         <v>406405000.0</v>
       </c>
       <c r="I6">
         <v>22231000.0</v>
       </c>
       <c r="J6">
         <v>6114000.0</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B7">
         <v>24939000.0</v>
       </c>
       <c r="C7">
         <v>1254000.0</v>
       </c>
       <c r="D7">
         <v>17343000.0</v>
       </c>
       <c r="E7">
         <v>-39417000.0</v>
       </c>
       <c r="F7">
         <v>-87445000.0</v>
       </c>
       <c r="G7">
         <v>-50381000.0</v>
       </c>
       <c r="H7">
         <v>44764000.0</v>
       </c>
       <c r="I7">
         <v>28015000.0</v>
       </c>
       <c r="J7">
         <v>1948000.0</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-18948000.0</v>
       </c>
       <c r="F8">
         <v>-34041000.0</v>
       </c>
       <c r="G8">
         <v>-17847000.0</v>
       </c>
       <c r="H8"/>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B9">
         <v>6440000.0</v>
       </c>
       <c r="C9">
         <v>26951000.0</v>
       </c>
       <c r="D9">
         <v>-10613000.0</v>
       </c>
       <c r="E9">
         <v>-18948000.0</v>
       </c>
       <c r="F9">
         <v>-34041000.0</v>
       </c>
       <c r="G9">
         <v>-17847000.0</v>
       </c>
       <c r="H9">
         <v>-5284000.0</v>
       </c>
       <c r="I9">
         <v>-14747000.0</v>
       </c>
       <c r="J9">
         <v>-5131000.0</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B10">
         <v>27953000.0</v>
       </c>
       <c r="C10">
         <v>-9777000.0</v>
       </c>
       <c r="D10">
         <v>7871000.0</v>
       </c>
       <c r="E10">
         <v>-21192000.0</v>
       </c>
       <c r="F10">
         <v>-30132000.0</v>
       </c>
       <c r="G10">
         <v>-14601000.0</v>
       </c>
       <c r="H10">
         <v>-6699000.0</v>
       </c>
       <c r="I10">
         <v>-3732000.0</v>
       </c>
       <c r="J10">
         <v>-1995000.0</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>7366000.0</v>
       </c>
       <c r="F11">
         <v>21843000.0</v>
       </c>
       <c r="G11">
         <v>17312000.0</v>
       </c>
       <c r="H11">
         <v>5535000.0</v>
       </c>
       <c r="I11">
         <v>4260000.0</v>
       </c>
       <c r="J11">
         <v>4351000.0</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>137934000.0</v>
       </c>
       <c r="F12">
         <v>96041000.0</v>
       </c>
       <c r="G12">
         <v>356176000.0</v>
       </c>
       <c r="H12">
         <v>13947000.0</v>
       </c>
       <c r="I12">
         <v>3701000.0</v>
       </c>
       <c r="J12">
         <v>1661000.0</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-8485000.0</v>
       </c>
       <c r="F13">
         <v>-35891000.0</v>
       </c>
       <c r="G13">
         <v>-12186000.0</v>
       </c>
       <c r="H13">
         <v>51212000.0</v>
       </c>
       <c r="I13">
         <v>42234000.0</v>
       </c>
       <c r="J13">
         <v>4723000.0</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B14">
         <v>43816000.0</v>
       </c>
       <c r="C14">
         <v>43708000.0</v>
       </c>
       <c r="D14">
         <v>43619000.0</v>
       </c>
       <c r="E14">
         <v>33006000.0</v>
       </c>
       <c r="F14">
         <v>28254000.0</v>
       </c>
       <c r="G14">
         <v>19021000.0</v>
       </c>
       <c r="H14">
         <v>7066000.0</v>
       </c>
       <c r="I14">
         <v>3905000.0</v>
       </c>
       <c r="J14">
         <v>4305000.0</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15">
         <v>0.0</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B16">
         <v>473966000.0</v>
       </c>
       <c r="C16">
         <v>344067000.0</v>
       </c>
       <c r="D16">
         <v>359284000.0</v>
       </c>
       <c r="E16">
         <v>227353000.0</v>
       </c>
       <c r="F16">
         <v>596073000.0</v>
       </c>
       <c r="G16">
         <v>688644000.0</v>
       </c>
       <c r="H16">
         <v>476493000.0</v>
       </c>
       <c r="I16">
         <v>70088000.0</v>
       </c>
       <c r="J16">
         <v>47857000.0</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17">
         <v>0.0</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B18">
         <v>130115000.0</v>
       </c>
       <c r="C18">
         <v>-5729000.0</v>
       </c>
       <c r="D18">
         <v>-64721000.0</v>
       </c>
       <c r="E18">
         <v>-165267000.0</v>
       </c>
       <c r="F18">
         <v>-122651000.0</v>
       </c>
       <c r="G18">
         <v>-256292000.0</v>
       </c>
       <c r="H18">
         <v>-8140000.0</v>
       </c>
       <c r="I18">
         <v>-83118000.0</v>
       </c>
       <c r="J18">
         <v>-14455000.0</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B19">
         <v>1765000.0</v>
       </c>
       <c r="C19">
         <v>-32631000.0</v>
       </c>
       <c r="D19">
         <v>87222000.0</v>
       </c>
       <c r="E19">
         <v>-350887000.0</v>
       </c>
       <c r="F19">
         <v>-106729000.0</v>
       </c>
       <c r="G19">
         <v>-38394000.0</v>
       </c>
       <c r="H19">
         <v>-42767000.0</v>
       </c>
       <c r="I19">
         <v>-6709000.0</v>
       </c>
       <c r="J19">
         <v>-3756000.0</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>-780000.0</v>
       </c>
       <c r="G20">
         <v>482267000.0</v>
       </c>
       <c r="H20">
         <v>410824000.0</v>
       </c>
       <c r="I20">
         <v>86628000.0</v>
       </c>
       <c r="J20"/>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21">
         <v>-5409000.0</v>
       </c>
       <c r="F21">
         <v>-5028000.0</v>
       </c>
       <c r="G21">
         <v>-37104000.0</v>
       </c>
       <c r="H21">
         <v>-37104000.0</v>
       </c>
       <c r="I21">
         <v>18739000.0</v>
       </c>
       <c r="J21">
         <v>-393000.0</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B22">
         <v>-43544000.0</v>
       </c>
       <c r="C22">
         <v>-182627000.0</v>
       </c>
       <c r="D22">
         <v>-255099000.0</v>
       </c>
       <c r="E22">
         <v>-166000000.0</v>
       </c>
       <c r="F22">
         <v>-58223000.0</v>
       </c>
       <c r="G22">
         <v>-542731000.0</v>
       </c>
       <c r="H22">
         <v>-31251000.0</v>
       </c>
       <c r="I22">
         <v>-112485000.0</v>
       </c>
       <c r="J22">
         <v>-18762000.0</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B23">
         <v>6803000.0</v>
       </c>
       <c r="C23">
         <v>10914000.0</v>
       </c>
       <c r="D23">
         <v>13669000.0</v>
       </c>
       <c r="E23">
         <v>15817000.0</v>
       </c>
       <c r="F23">
         <v>35297000.0</v>
       </c>
       <c r="G23">
         <v>23743000.0</v>
       </c>
       <c r="H23">
         <v>3766000.0</v>
       </c>
       <c r="I23">
         <v>86628000.0</v>
       </c>
       <c r="J23">
         <v>21056000.0</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B24">
         <v>-9268000.0</v>
       </c>
       <c r="C24">
         <v>-1000000.0</v>
       </c>
       <c r="D24">
         <v>-923000.0</v>
       </c>
       <c r="E24">
         <v>-215226000.0</v>
       </c>
       <c r="F24">
         <v>-5451000.0</v>
       </c>
       <c r="G24">
         <v>-1728000.0</v>
       </c>
       <c r="H24">
         <v>-25000.0</v>
       </c>
       <c r="I24">
         <v>-425000.0</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B25">
         <v>1721000.0</v>
       </c>
       <c r="C25">
         <v>3580000.0</v>
       </c>
       <c r="D25">
         <v>11990000.0</v>
       </c>
       <c r="E25">
         <v>1957000.0</v>
       </c>
       <c r="F25">
         <v>79000.0</v>
       </c>
       <c r="G25">
         <v>306017000.0</v>
       </c>
       <c r="H25">
         <v>101000.0</v>
       </c>
       <c r="I25">
         <v>1247000.0</v>
       </c>
       <c r="J25">
         <v>149000.0</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26">
         <v>21226000.0</v>
       </c>
       <c r="F26">
         <v>40325000.0</v>
       </c>
       <c r="G26">
         <v>506010000.0</v>
       </c>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>-80000.0</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B27">
         <v>109118000.0</v>
       </c>
       <c r="C27">
         <v>140749000.0</v>
       </c>
       <c r="D27">
         <v>166950000.0</v>
       </c>
       <c r="E27">
         <v>136848000.0</v>
       </c>
       <c r="F27">
         <v>95962000.0</v>
       </c>
       <c r="G27">
         <v>48626000.0</v>
       </c>
       <c r="H27">
         <v>13333000.0</v>
       </c>
       <c r="I27">
         <v>2658000.0</v>
       </c>
       <c r="J27">
         <v>1661000.0</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B28">
         <v>6803000.0</v>
       </c>
       <c r="C28">
         <v>10914000.0</v>
       </c>
       <c r="D28">
         <v>13669000.0</v>
       </c>
       <c r="E28">
         <v>15817000.0</v>
       </c>
       <c r="F28">
         <v>35297000.0</v>
       </c>
       <c r="G28">
         <v>468906000.0</v>
       </c>
       <c r="H28">
         <v>414590000.0</v>
       </c>
       <c r="I28">
         <v>105367000.0</v>
       </c>
       <c r="J28">
         <v>20583000.0</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B29">
         <v>136050000.0</v>
       </c>
       <c r="C29">
         <v>6664000.0</v>
       </c>
       <c r="D29">
         <v>-15197000.0</v>
       </c>
       <c r="E29">
         <v>-33606000.0</v>
       </c>
       <c r="F29">
         <v>-21373000.0</v>
       </c>
       <c r="G29">
         <v>-217898000.0</v>
       </c>
       <c r="H29">
         <v>34627000.0</v>
       </c>
       <c r="I29">
         <v>-76409000.0</v>
       </c>
       <c r="J29">
         <v>-10699000.0</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B30">
         <v>-13438000.0</v>
       </c>
       <c r="C30">
         <v>-32631000.0</v>
       </c>
       <c r="D30">
         <v>133492000.0</v>
       </c>
       <c r="E30">
         <v>-350887000.0</v>
       </c>
       <c r="F30">
         <v>-106729000.0</v>
       </c>
       <c r="G30">
         <v>-38394000.0</v>
       </c>
       <c r="H30">
         <v>-42767000.0</v>
       </c>
       <c r="I30">
         <v>-6709000.0</v>
       </c>
       <c r="J30">
         <v>-3756000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG30"/>
+  <dimension ref="A1:AI30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>71</v>
+      </c>
+      <c r="C1" t="s">
+        <v>72</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>72</v>
       </c>
       <c r="E1" t="s">
         <v>73</v>
       </c>
       <c r="F1" t="s">
+        <v>74</v>
+      </c>
+      <c r="G1" t="s">
+        <v>75</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>75</v>
       </c>
       <c r="I1" t="s">
         <v>76</v>
       </c>
       <c r="J1" t="s">
+        <v>77</v>
+      </c>
+      <c r="K1" t="s">
+        <v>78</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>78</v>
       </c>
       <c r="M1" t="s">
         <v>79</v>
       </c>
       <c r="N1" t="s">
+        <v>80</v>
+      </c>
+      <c r="O1" t="s">
+        <v>81</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>81</v>
       </c>
       <c r="Q1" t="s">
         <v>82</v>
       </c>
       <c r="R1" t="s">
+        <v>83</v>
+      </c>
+      <c r="S1" t="s">
+        <v>84</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>84</v>
       </c>
       <c r="U1" t="s">
         <v>85</v>
       </c>
       <c r="V1" t="s">
+        <v>86</v>
+      </c>
+      <c r="W1" t="s">
+        <v>87</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>87</v>
       </c>
       <c r="Y1" t="s">
         <v>88</v>
       </c>
       <c r="Z1" t="s">
+        <v>89</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>90</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>90</v>
       </c>
       <c r="AC1" t="s">
         <v>91</v>
       </c>
       <c r="AD1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AG1" t="s">
         <v>94</v>
       </c>
-    </row>
-    <row r="2" spans="1:33">
+      <c r="AH1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="2" spans="1:35">
       <c r="A2" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B2">
+        <v>490285000.0</v>
+      </c>
+      <c r="C2">
+        <v>473966000.0</v>
+      </c>
+      <c r="D2">
         <v>432709000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>397712000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>377061000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>344067000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>398159000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>379824000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>355781000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>359284000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>314738000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>330853000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>339794000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>222379000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>241550000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>281790000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>320112000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>588475000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>609065000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>640109000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>643957000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>680170000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>833698000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>403690000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>431903000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>476493000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>477489000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>61042000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>70960000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>70088000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>88065000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>93459000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>22801000.0</v>
       </c>
-      <c r="AG2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:33">
+      <c r="AI2"/>
+    </row>
+    <row r="3" spans="1:35">
       <c r="A3" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B3">
+        <v>1588000</v>
+      </c>
+      <c r="C3">
+        <v>1597000</v>
+      </c>
+      <c r="D3">
         <v>1777000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>687000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>1578000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>1893000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>2716000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>3889000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>3878000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>2910000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>3450000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>15436000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>25356000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>4559000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>39734000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>36572000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>27219000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>28136000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>27618000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>20227000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>14568000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>38865000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>22266000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>1310000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>6739000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>8079000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>6581000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>13678000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>13141000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>9367000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>2829000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>619000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>1630500</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>1630500</v>
       </c>
     </row>
-    <row r="4" spans="1:33">
+    <row r="4" spans="1:35">
       <c r="A4" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4">
         <v>-8892000.0</v>
       </c>
-      <c r="M4">
+      <c r="O4">
         <v>112417000.0</v>
       </c>
-      <c r="N4">
+      <c r="P4">
         <v>-14448000.0</v>
       </c>
-      <c r="O4">
+      <c r="Q4">
         <v>-40155000.0</v>
       </c>
-      <c r="P4">
+      <c r="R4">
         <v>-38130000.0</v>
       </c>
-      <c r="Q4">
+      <c r="S4">
         <v>-275943000.0</v>
       </c>
-      <c r="R4">
+      <c r="T4">
         <v>-12910000.0</v>
       </c>
-      <c r="S4">
+      <c r="U4">
         <v>-39760000.0</v>
       </c>
-      <c r="T4">
+      <c r="V4">
         <v>4745000.0</v>
       </c>
-      <c r="U4">
+      <c r="W4">
         <v>-44880000.0</v>
       </c>
-      <c r="V4"/>
-      <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
-      <c r="AB4">
-[...4 lines deleted...]
-      </c>
+      <c r="AB4"/>
+      <c r="AC4"/>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
-      <c r="AF4"/>
-[...2 lines deleted...]
-    <row r="5" spans="1:33">
+      <c r="AF4">
+        <v>0.0</v>
+      </c>
+      <c r="AG4">
+        <v>0.0</v>
+      </c>
+      <c r="AH4"/>
+      <c r="AI4"/>
+    </row>
+    <row r="5" spans="1:35">
       <c r="A5" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5">
         <v>-2984000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-14897000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>1920000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>2761000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-1397000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-2289000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>3971000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-27265000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-14234000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-451000.0</v>
       </c>
-      <c r="V5"/>
-      <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
-      <c r="AB5">
-[...4 lines deleted...]
-      </c>
+      <c r="AB5"/>
+      <c r="AC5"/>
       <c r="AD5">
         <v>0.0</v>
       </c>
       <c r="AE5">
         <v>0.0</v>
       </c>
-      <c r="AF5"/>
-[...2 lines deleted...]
-    <row r="6" spans="1:33">
+      <c r="AF5">
+        <v>0.0</v>
+      </c>
+      <c r="AG5">
+        <v>0.0</v>
+      </c>
+      <c r="AH5"/>
+      <c r="AI5"/>
+    </row>
+    <row r="6" spans="1:35">
       <c r="A6" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B6">
+        <v>12227000.0</v>
+      </c>
+      <c r="C6">
+        <v>16319000.0</v>
+      </c>
+      <c r="D6">
         <v>41257000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>34997000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>20651000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>32994000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-54092000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>18335000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>24043000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-3503000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>44546000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-16115000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-8941000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>112441000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-14197000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-40240000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-38322000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-275961000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-12992000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-39641000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>4751000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-44811000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-145054000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>430008000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-28213000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-44590000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-996000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>416447000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-9918000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>872000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-17977000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-5394000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>22801000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>22801000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:33">
+    <row r="7" spans="1:35">
       <c r="A7" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B7">
+        <v>-4057000.0</v>
+      </c>
+      <c r="C7">
+        <v>5288000.0</v>
+      </c>
+      <c r="D7">
         <v>18578000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>31770000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-53689000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>28280000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-1376000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>12992000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-4065000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>-6297000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>17066000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>16170000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-9933000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-5960000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-19345000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-9939000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>2461000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-12594000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-9987000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-42270000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-19983000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-15205000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-40316000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-8441000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-7675000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>6051000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>5885000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>18188000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>10712000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>9979000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>21595000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>8421000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>-3898000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>-3898000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:33">
+    <row r="8" spans="1:35">
       <c r="A8" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8">
         <v>-9753000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>26279000.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>-20621000.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>-7352000.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>297000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>8728000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>-6825000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>-19392000.0</v>
       </c>
-      <c r="T8">
+      <c r="V8">
         <v>-1635000.0</v>
       </c>
-      <c r="U8">
+      <c r="W8">
         <v>-6189000.0</v>
       </c>
-      <c r="V8"/>
-      <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
-      <c r="AB8">
-[...4 lines deleted...]
-      </c>
+      <c r="AB8"/>
+      <c r="AC8"/>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
-      <c r="AF8"/>
-[...2 lines deleted...]
-    <row r="9" spans="1:33">
+      <c r="AF8">
+        <v>0.0</v>
+      </c>
+      <c r="AG8">
+        <v>0.0</v>
+      </c>
+      <c r="AH8"/>
+      <c r="AI8"/>
+    </row>
+    <row r="9" spans="1:35">
       <c r="A9" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B9">
+        <v>5504000.0</v>
+      </c>
+      <c r="C9">
+        <v>26109000.0</v>
+      </c>
+      <c r="D9">
         <v>14102000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>22905000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>-65892000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>35325000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>-4370000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>7683000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>122000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>23516000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-10974000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-16165000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-9753000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>26279000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-20621000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-7352000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>297000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>8728000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-6825000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-19392000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>-1635000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>-6189000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>-15193000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>-13300000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>8125000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>2521000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>-7222000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>578000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>-1314000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>2674000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>-8991000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>-1799000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>-1978500.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>-1978500.0</v>
       </c>
     </row>
-    <row r="10" spans="1:33">
+    <row r="10" spans="1:35">
       <c r="A10" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B10">
+        <v>3001000.0</v>
+      </c>
+      <c r="C10">
+        <v>2702000.0</v>
+      </c>
+      <c r="D10">
         <v>5582000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>7287000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>7026000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>8058000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>9619000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-4262000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-5197000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-9937000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>7614000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>2568000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-1862000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-449000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-1431000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-8660000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-7365000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-3736000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-8783000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-7134000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-5601000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-8614000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-4753000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-3360000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-2401000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-4087000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-1964000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-980000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-1169000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-2586000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-1721000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-411000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>-800000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-800000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:33">
+    <row r="11" spans="1:35">
       <c r="A11" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>-373000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>9387000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-14759000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>2738000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>5271000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>12870000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-13513000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>3193000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>13100000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-570000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>1765000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>-3338000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>-91000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-2136000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-182000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>2062000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>4069000.0</v>
       </c>
-      <c r="AB11">
-[...2 lines deleted...]
-      <c r="AC11">
+      <c r="AD11">
+        <v>0.0</v>
+      </c>
+      <c r="AE11">
         <v>-946000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>-767500.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>-6320000.0</v>
       </c>
-      <c r="AF11"/>
-[...2 lines deleted...]
-    <row r="12" spans="1:33">
+      <c r="AH11"/>
+      <c r="AI11"/>
+    </row>
+    <row r="12" spans="1:35">
       <c r="A12" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>40092000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>46159000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>43966000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>41605000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>33964000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>36318000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>26047000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>26917000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>25950000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>26968000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>16206000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>320298000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>13783000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>13856000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>8239000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>5075000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>3874000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>3874000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>1916000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>1341500.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>772000.0</v>
       </c>
-      <c r="AF12"/>
-[...2 lines deleted...]
-    <row r="13" spans="1:33">
+      <c r="AH12"/>
+      <c r="AI12"/>
+    </row>
+    <row r="13" spans="1:35">
       <c r="A13" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>30140000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>-2247000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>-2247000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>1426000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>10075000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>705000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>-20691000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>6414000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>-18493000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>-12177000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>-11635000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>-17032000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>8310000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>-11263000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>7799000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>13009000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>14521000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>14521000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>10837000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>22236500.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>16951000.0</v>
       </c>
-      <c r="AF13"/>
-[...2 lines deleted...]
-    <row r="14" spans="1:33">
+      <c r="AH13"/>
+      <c r="AI13"/>
+    </row>
+    <row r="14" spans="1:35">
       <c r="A14" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B14">
+        <v>9664000.0</v>
+      </c>
+      <c r="C14">
+        <v>11910000.0</v>
+      </c>
+      <c r="D14">
         <v>12100000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>12251000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>9651000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>9814000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>10564000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>10750000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>10900000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>11494000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>11706000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>11420000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>11877000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>8616000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>8472000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>8115000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>8444000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>7975000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>7324000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>7275000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>7187000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>6468000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>5416000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>4877000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>4468000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>4260000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>2845000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>2041000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>1144000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>1036000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>890000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>848000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>1083500.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>1083500.0</v>
       </c>
     </row>
-    <row r="15" spans="1:33">
+    <row r="15" spans="1:35">
       <c r="A15" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
-      <c r="AB15">
-[...4 lines deleted...]
-      </c>
+      <c r="AB15"/>
+      <c r="AC15"/>
       <c r="AD15">
         <v>0.0</v>
       </c>
       <c r="AE15">
         <v>0.0</v>
       </c>
-      <c r="AF15"/>
-[...2 lines deleted...]
-    <row r="16" spans="1:33">
+      <c r="AF15">
+        <v>0.0</v>
+      </c>
+      <c r="AG15">
+        <v>0.0</v>
+      </c>
+      <c r="AH15"/>
+      <c r="AI15"/>
+    </row>
+    <row r="16" spans="1:35">
       <c r="A16" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B16">
+        <v>502512000.0</v>
+      </c>
+      <c r="C16">
+        <v>490285000.0</v>
+      </c>
+      <c r="D16">
         <v>473966000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>432709000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>397712000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>377061000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>344067000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>398159000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>379824000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>355781000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>359284000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>314738000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>330853000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>334820000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>227353000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>241550000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>281790000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>312514000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>596073000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>600468000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>648708000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>635359000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>688644000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>833698000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>403690000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>431903000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>476493000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>477489000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>61042000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>70960000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>70088000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>88065000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>22801000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>22801000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:33">
+    <row r="17" spans="1:35">
       <c r="A17" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
-      <c r="AB17">
-[...4 lines deleted...]
-      </c>
+      <c r="AB17"/>
+      <c r="AC17"/>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
-      <c r="AF17"/>
-[...2 lines deleted...]
-    <row r="18" spans="1:33">
+      <c r="AF17">
+        <v>0.0</v>
+      </c>
+      <c r="AG17">
+        <v>0.0</v>
+      </c>
+      <c r="AH17"/>
+      <c r="AI17"/>
+    </row>
+    <row r="18" spans="1:35">
       <c r="A18" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B18">
+        <v>15386000.0</v>
+      </c>
+      <c r="C18">
+        <v>24523000.0</v>
+      </c>
+      <c r="D18">
         <v>39000000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>42527000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>16130000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>32458000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-9464000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>17752000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>3618000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-18635000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>22308000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-40740000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-36882000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-8684000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-26011000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-46136000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-44182000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-48938000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-21813000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-46443000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-11448000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-42947000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-152441000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-56939000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-36257000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-10655000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>119000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>848000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-9058000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-49000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>-53828000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>-5803000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>-11743500.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>-11743500.0</v>
       </c>
     </row>
-    <row r="19" spans="1:33">
+    <row r="19" spans="1:35">
       <c r="A19" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B19">
+        <v>454000.0</v>
+      </c>
+      <c r="C19">
+        <v>286000.0</v>
+      </c>
+      <c r="D19">
         <v>624000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>-8801000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-939000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-1893000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-51592000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-3618000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>11947000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>10632000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>13098000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>20336000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>20894000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>125238000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-33172000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>5442000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-27527000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-229422000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-27618000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-20227000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-14568000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-44316000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-22266000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-1310000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-6739000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-8079000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-6581000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-13678000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-13141000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>-9367000.0</v>
       </c>
-      <c r="AD19">
-[...8 lines deleted...]
-    <row r="20" spans="1:33">
+      <c r="AF19">
+        <v>0.0</v>
+      </c>
+      <c r="AG19">
+        <v>0.0</v>
+      </c>
+      <c r="AH19"/>
+      <c r="AI19"/>
+    </row>
+    <row r="20" spans="1:35">
       <c r="A20" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
-      <c r="R20">
-[...1 lines deleted...]
-      </c>
+      <c r="R20"/>
       <c r="S20"/>
-      <c r="T20"/>
+      <c r="T20">
+        <v>0.0</v>
+      </c>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
-    </row>
-    <row r="21" spans="1:33">
+      <c r="AH20"/>
+      <c r="AI20"/>
+    </row>
+    <row r="21" spans="1:35">
       <c r="A21" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21">
         <v>-5814000.0</v>
       </c>
-      <c r="N21"/>
-      <c r="O21"/>
       <c r="P21"/>
-      <c r="Q21">
-[...4 lines deleted...]
-      </c>
+      <c r="Q21"/>
+      <c r="R21"/>
       <c r="S21">
         <v>-5409000.0</v>
       </c>
       <c r="T21">
         <v>-5409000.0</v>
       </c>
       <c r="U21">
+        <v>-5409000.0</v>
+      </c>
+      <c r="V21">
+        <v>-5409000.0</v>
+      </c>
+      <c r="W21">
         <v>-5028000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-2000.0</v>
       </c>
       <c r="X21">
         <v>-2000.0</v>
       </c>
       <c r="Y21">
-        <v>-37102000.0</v>
+        <v>-2000.0</v>
       </c>
       <c r="Z21">
-        <v>-37102000.0</v>
+        <v>-2000.0</v>
       </c>
       <c r="AA21">
         <v>-37102000.0</v>
       </c>
       <c r="AB21">
         <v>-37102000.0</v>
       </c>
       <c r="AC21">
-        <v>0.0</v>
+        <v>-37102000.0</v>
       </c>
       <c r="AD21">
-        <v>0.0</v>
+        <v>-37102000.0</v>
       </c>
       <c r="AE21">
         <v>0.0</v>
       </c>
-      <c r="AF21"/>
-[...2 lines deleted...]
-    <row r="22" spans="1:33">
+      <c r="AF21">
+        <v>0.0</v>
+      </c>
+      <c r="AG21">
+        <v>0.0</v>
+      </c>
+      <c r="AH21"/>
+      <c r="AI21"/>
+    </row>
+    <row r="22" spans="1:35">
       <c r="A22" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B22">
+        <v>-17931000.0</v>
+      </c>
+      <c r="C22">
+        <v>-13470000.0</v>
+      </c>
+      <c r="D22">
         <v>-16252000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-27472000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>34538000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-34358000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-49028000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-35753000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-37897000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-59949000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-48952000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-92986000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-62414000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-50747000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-17215000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-41914000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-64458000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-42413000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-18449000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-17171000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-11052000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-11551000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-415573000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-65848000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-40167000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-21143000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-7134000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-9603000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>-10878000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>-3636000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>-75524000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>-15345000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>-5923000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>-10808000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:33">
+    <row r="23" spans="1:35">
       <c r="A23" t="s">
-        <v>146</v>
-[...1 lines deleted...]
-      <c r="B23"/>
+        <v>148</v>
+      </c>
+      <c r="B23">
+        <v>3016000.0</v>
+      </c>
       <c r="C23">
+        <v>-8690000.0</v>
+      </c>
+      <c r="D23"/>
+      <c r="E23">
         <v>617000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>3522000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>422000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>4517000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>156000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>4603000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>1638000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>5613000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>4374000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>7096000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-5814000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>5001000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>2039000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>6360000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>2417000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>8903000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>6683000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>16193000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>3518000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>2640000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>486968000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>8051000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-2563000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>748000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>4964000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>-864000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>923000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>35878000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>411000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>34539000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>34539000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:33">
+    <row r="24" spans="1:35">
       <c r="A24" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B24">
+        <v>-6601000.0</v>
+      </c>
+      <c r="C24"/>
+      <c r="D24">
         <v>-652000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>502000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>-49361000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>-48876000.0</v>
       </c>
       <c r="G24"/>
       <c r="H24">
+        <v>-48876000.0</v>
+      </c>
+      <c r="I24"/>
+      <c r="J24">
         <v>-1000000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>13542000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>1.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>-200000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>20894000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>124515000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>1500000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>5442000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>-1500000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>-1500000.0</v>
       </c>
-      <c r="R24"/>
-      <c r="S24"/>
       <c r="T24"/>
-      <c r="U24">
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24">
         <v>-5451000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>-927000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>-801000.0</v>
       </c>
-      <c r="X24"/>
-[...3 lines deleted...]
-      </c>
+      <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24">
-        <v>0.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>-25000.0</v>
+      </c>
+      <c r="AC24"/>
       <c r="AD24">
+        <v>0.0</v>
+      </c>
+      <c r="AE24">
+        <v>0.0</v>
+      </c>
+      <c r="AF24">
         <v>-425000.0</v>
       </c>
-      <c r="AE24">
-[...5 lines deleted...]
-    <row r="25" spans="1:33">
+      <c r="AG24">
+        <v>0.0</v>
+      </c>
+      <c r="AH24"/>
+      <c r="AI24"/>
+    </row>
+    <row r="25" spans="1:35">
       <c r="A25" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B25">
+        <v>5116000.0</v>
+      </c>
+      <c r="C25">
+        <v>-250000.0</v>
+      </c>
+      <c r="D25">
         <v>1132000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>1401000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>-351000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>-461000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>552000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>64000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>66000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>2898000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>7020000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>-143000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>3248000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>1865000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>837000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>660000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>277000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>183000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>13000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>25950000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>36000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>30000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>306029000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>-1000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>1000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>17000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>29000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>26000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>23000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>23000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>921000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>120000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>-1878500.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>3006500.0</v>
       </c>
     </row>
-    <row r="26" spans="1:33">
+    <row r="26" spans="1:35">
       <c r="A26" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
-      <c r="L26">
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26">
         <v>7096000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>2400000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>5001000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>2039000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>6360000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>7826000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>8903000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>6683000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>16193000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>8546000.0</v>
       </c>
-      <c r="V26"/>
-      <c r="W26"/>
       <c r="X26"/>
-      <c r="Y26">
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26">
         <v>3283000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>-1107000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>415697000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>2005000.0</v>
       </c>
-      <c r="AC26">
-[...2 lines deleted...]
-      <c r="AD26">
+      <c r="AE26">
+        <v>0.0</v>
+      </c>
+      <c r="AF26">
         <v>86628000.0</v>
       </c>
-      <c r="AE26">
-[...5 lines deleted...]
-    <row r="27" spans="1:33">
+      <c r="AG26">
+        <v>0.0</v>
+      </c>
+      <c r="AH26"/>
+      <c r="AI26"/>
+    </row>
+    <row r="27" spans="1:35">
       <c r="A27" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B27">
+        <v>25616000.0</v>
+      </c>
+      <c r="C27">
+        <v>22642000.0</v>
+      </c>
+      <c r="D27">
         <v>25219000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>25264000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>27559000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>31076000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>32540000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>33588000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>38492000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>36129000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>38918000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>40235000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>45696000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>42101000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>40974000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>33514000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>36313000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>26047000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>26904000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>25950000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>26932000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>16176000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>14269000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>13784000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>13855000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>6718000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>5075000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>3874000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>3025000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>1359000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>1063000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>589000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>503000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>503000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:33">
+    <row r="28" spans="1:35">
       <c r="A28" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B28">
+        <v>3016000.0</v>
+      </c>
+      <c r="C28">
+        <v>-8417000.0</v>
+      </c>
+      <c r="D28">
         <v>2242000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>617000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>3522000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>422000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>4517000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>156000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>4603000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>1638000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>5613000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>4374000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>7096000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-3414000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>5001000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>2039000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>6360000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>2417000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>8903000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>6683000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>16193000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>3518000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>7706000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>486968000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>8051000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-33819000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-1107000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>415638000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-864000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>923000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>35878000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>411000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>34539000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>34539000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:33">
+    <row r="29" spans="1:35">
       <c r="A29" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B29">
+        <v>16974000.0</v>
+      </c>
+      <c r="C29">
+        <v>26120000.0</v>
+      </c>
+      <c r="D29">
         <v>40777000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>43214000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>17708000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>34351000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-6748000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>21641000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>7496000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-15725000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>25758000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-25304000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-11526000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-4125000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>13723000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-9564000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-16963000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-20802000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>5805000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-26216000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>3120000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-4082000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-130175000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-55629000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-29518000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-2576000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>6700000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>14526000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>4083000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>9318000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>-50999000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>-5184000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>-10113000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>-10113000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:33">
+    <row r="30" spans="1:35">
       <c r="A30" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B30">
+        <v>-7735000.0</v>
+      </c>
+      <c r="C30">
+        <v>-1311000.0</v>
+      </c>
+      <c r="D30">
         <v>-1805000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-8801000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-939000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-1893000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-51592000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-3618000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>11947000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>10632000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>13098000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>4900000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-4462000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>119956000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-33172000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-32630000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-27527000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-257558000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-27618000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-20227000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-14568000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-44316000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-22266000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-1310000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-6739000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-8079000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-6581000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-13678000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-13141000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-9367000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-2829000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-619000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-1630500.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-1630500.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>